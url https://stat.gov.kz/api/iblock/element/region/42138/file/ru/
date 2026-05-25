--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -14,83 +14,83 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\квартал\выпуск вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="12593" yWindow="41" windowWidth="13327" windowHeight="10786"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$334</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$356</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B122" i="1" l="1"/>
   <c r="B121" i="1"/>
   <c r="B120" i="1"/>
   <c r="B119" i="1"/>
   <c r="B118" i="1"/>
   <c r="B117" i="1"/>
   <c r="B116" i="1"/>
   <c r="B115" i="1"/>
   <c r="B114" i="1"/>
   <c r="B113" i="1"/>
   <c r="B112" i="1"/>
   <c r="B111" i="1"/>
   <c r="B110" i="1"/>
   <c r="B109" i="1"/>
   <c r="B108" i="1"/>
   <c r="B107" i="1"/>
   <c r="B106" i="1"/>
   <c r="B105" i="1"/>
   <c r="B104" i="1"/>
   <c r="B103" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="662" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="69">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
@@ -261,50 +261,53 @@
   </si>
   <si>
     <t>январь-июнь 2025г</t>
   </si>
   <si>
     <t xml:space="preserve">   Горнодобывающая 
    промышленность и
    разработка карьеров</t>
   </si>
   <si>
     <t xml:space="preserve">   Обрабатывающая 
    промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">   Снабжение электроэнергией, 
    газом, паром, горячей водой 
    и кондиционированным 
    воздухом</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г</t>
   </si>
+  <si>
+    <t>январь-декабрь 2025г</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -419,51 +422,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -517,99 +520,108 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -881,123 +893,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L334"/>
+  <dimension ref="A1:L355"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="95" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A309" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B314" sqref="B314:F333"/>
+      <pane ySplit="4" topLeftCell="A323" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B335" sqref="B335:F354"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="2" customWidth="1"/>
     <col min="3" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="40"/>
-[...3 lines deleted...]
-      <c r="F1" s="40"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="41"/>
-[...3 lines deleted...]
-      <c r="F2" s="41"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="42"/>
-      <c r="B3" s="43" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="C3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="44"/>
-[...1 lines deleted...]
-      <c r="F3" s="44"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
     </row>
     <row r="4" spans="1:12" ht="32.6" x14ac:dyDescent="0.25">
-      <c r="A4" s="42"/>
-      <c r="B4" s="43"/>
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="46"/>
-[...3 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>89696</v>
       </c>
       <c r="C6" s="5">
         <v>57414</v>
       </c>
       <c r="D6" s="5">
         <v>17599</v>
       </c>
       <c r="E6" s="5">
         <v>13356</v>
       </c>
       <c r="F6" s="5">
         <v>1327</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
@@ -1037,335 +1049,335 @@
         <v>26500</v>
       </c>
       <c r="C8" s="5">
         <v>23238</v>
       </c>
       <c r="D8" s="5">
         <v>2543</v>
       </c>
       <c r="E8" s="7">
         <v>719</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="44">
         <v>15517</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="44">
         <v>13801</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="44">
         <v>1716</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="45">
         <v>0</v>
       </c>
-      <c r="F9" s="36" t="s">
+      <c r="F9" s="45" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="39"/>
-[...3 lines deleted...]
-      <c r="F10" s="36"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="39"/>
-[...3 lines deleted...]
-      <c r="F11" s="36"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="39">
+      <c r="B12" s="44">
         <v>7725</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="44">
         <v>6489</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="45">
         <v>565</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="45">
         <v>671</v>
       </c>
-      <c r="F12" s="36" t="s">
+      <c r="F12" s="45" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="39"/>
-[...3 lines deleted...]
-      <c r="F13" s="36"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="39">
+      <c r="B14" s="44">
         <v>3065</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="44">
         <v>2840</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="45">
         <v>204</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="45">
         <v>21</v>
       </c>
-      <c r="F14" s="36" t="s">
+      <c r="F14" s="45" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="39"/>
-[...3 lines deleted...]
-      <c r="F15" s="36"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="39"/>
-[...3 lines deleted...]
-      <c r="F16" s="36"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="39"/>
-[...3 lines deleted...]
-      <c r="F17" s="36"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="39"/>
-[...3 lines deleted...]
-      <c r="F18" s="36"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="39"/>
-[...3 lines deleted...]
-      <c r="F19" s="36"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="36">
+      <c r="B20" s="45">
         <v>193</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="45">
         <v>108</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="45">
         <v>58</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="45">
         <v>27</v>
       </c>
-      <c r="F20" s="36" t="s">
+      <c r="F20" s="45" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="36"/>
-[...3 lines deleted...]
-      <c r="F21" s="36"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B22" s="36"/>
-[...3 lines deleted...]
-      <c r="F22" s="36"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="36"/>
-[...3 lines deleted...]
-      <c r="F23" s="36"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="36"/>
-[...3 lines deleted...]
-      <c r="F24" s="36"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="5">
         <v>10965</v>
       </c>
       <c r="C25" s="5">
         <v>9351</v>
       </c>
       <c r="D25" s="5">
         <v>1356</v>
       </c>
       <c r="E25" s="7">
         <v>258</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>25</v>
@@ -1532,76 +1544,76 @@
     <row r="32" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="5">
         <v>7483</v>
       </c>
       <c r="C32" s="5">
         <v>1081</v>
       </c>
       <c r="D32" s="5">
         <v>6203</v>
       </c>
       <c r="E32" s="7">
         <v>199</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G32" s="3"/>
     </row>
     <row r="33" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="39">
+      <c r="B33" s="44">
         <v>1998</v>
       </c>
-      <c r="C33" s="39">
+      <c r="C33" s="44">
         <v>1327</v>
       </c>
-      <c r="D33" s="36">
+      <c r="D33" s="45">
         <v>343</v>
       </c>
-      <c r="E33" s="36">
+      <c r="E33" s="45">
         <v>328</v>
       </c>
-      <c r="F33" s="36" t="s">
+      <c r="F33" s="45" t="s">
         <v>25</v>
       </c>
       <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="39"/>
-[...3 lines deleted...]
-      <c r="F34" s="36"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
       <c r="G34" s="3"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="5">
         <v>2420</v>
       </c>
       <c r="C35" s="5">
         <v>2202</v>
       </c>
       <c r="D35" s="7">
         <v>111</v>
       </c>
       <c r="E35" s="7">
         <v>107</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G35" s="3"/>
     </row>
     <row r="36" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
@@ -1650,58 +1662,58 @@
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
     </row>
     <row r="38" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="10">
         <v>2074</v>
       </c>
       <c r="C38" s="11">
         <v>440</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="10">
         <v>1634</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>25</v>
       </c>
       <c r="G38" s="3"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="38"/>
-[...3 lines deleted...]
-      <c r="F39" s="38"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
       <c r="G39" s="3"/>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="12">
         <v>232461</v>
       </c>
       <c r="C40" s="12">
         <v>157815</v>
       </c>
       <c r="D40" s="12">
         <v>36701</v>
       </c>
       <c r="E40" s="12">
         <v>34807</v>
       </c>
       <c r="F40" s="12">
         <v>3138</v>
       </c>
       <c r="G40" s="3"/>
     </row>
     <row r="41" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
@@ -2086,58 +2098,58 @@
       </c>
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A59" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="16">
         <v>6094</v>
       </c>
       <c r="C59" s="17">
         <v>780</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="16">
         <v>5314</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G59" s="3"/>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A60" s="37" t="s">
+      <c r="A60" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B60" s="38"/>
-[...3 lines deleted...]
-      <c r="F60" s="38"/>
+      <c r="B60" s="43"/>
+      <c r="C60" s="43"/>
+      <c r="D60" s="43"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="43"/>
       <c r="G60" s="3"/>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="12">
         <v>429059</v>
       </c>
       <c r="C61" s="12">
         <v>286657</v>
       </c>
       <c r="D61" s="12">
         <v>60562</v>
       </c>
       <c r="E61" s="12">
         <v>54922</v>
       </c>
       <c r="F61" s="12">
         <v>26918</v>
       </c>
       <c r="G61" s="3"/>
     </row>
     <row r="62" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
@@ -2517,58 +2529,58 @@
       </c>
       <c r="G79" s="3"/>
     </row>
     <row r="80" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A80" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="16">
         <v>10084</v>
       </c>
       <c r="C80" s="17">
         <v>997</v>
       </c>
       <c r="D80" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="16">
         <v>9087</v>
       </c>
       <c r="F80" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G80" s="3"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A81" s="37" t="s">
+      <c r="A81" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="B81" s="38"/>
-[...3 lines deleted...]
-      <c r="F81" s="38"/>
+      <c r="B81" s="43"/>
+      <c r="C81" s="43"/>
+      <c r="D81" s="43"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="43"/>
       <c r="G81" s="3"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="12">
         <v>645195</v>
       </c>
       <c r="C82" s="12">
         <v>440508</v>
       </c>
       <c r="D82" s="12">
         <v>88466</v>
       </c>
       <c r="E82" s="12">
         <v>77836</v>
       </c>
       <c r="F82" s="12">
         <v>38385</v>
       </c>
       <c r="G82" s="3"/>
     </row>
     <row r="83" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
@@ -2948,58 +2960,58 @@
       </c>
       <c r="G100" s="3"/>
     </row>
     <row r="101" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A101" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="16">
         <v>13942</v>
       </c>
       <c r="C101" s="16">
         <v>1438</v>
       </c>
       <c r="D101" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E101" s="16">
         <v>12504</v>
       </c>
       <c r="F101" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G101" s="3"/>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A102" s="35" t="s">
+      <c r="A102" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="B102" s="35"/>
-[...3 lines deleted...]
-      <c r="F102" s="35"/>
+      <c r="B102" s="46"/>
+      <c r="C102" s="46"/>
+      <c r="D102" s="46"/>
+      <c r="E102" s="46"/>
+      <c r="F102" s="46"/>
       <c r="G102" s="3"/>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B103" s="12">
         <f>C103+D103+E103+F103</f>
         <v>120882</v>
       </c>
       <c r="C103" s="21">
         <v>62696</v>
       </c>
       <c r="D103" s="21">
         <v>22749</v>
       </c>
       <c r="E103" s="21">
         <v>33774</v>
       </c>
       <c r="F103" s="21">
         <v>1663</v>
       </c>
       <c r="G103" s="3"/>
     </row>
     <row r="104" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
@@ -3395,58 +3407,58 @@
       <c r="G121" s="3"/>
     </row>
     <row r="122" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A122" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="16">
         <f>C122+E122</f>
         <v>4643</v>
       </c>
       <c r="C122" s="22">
         <v>195</v>
       </c>
       <c r="D122" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="22">
         <v>4448</v>
       </c>
       <c r="F122" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G122" s="3"/>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A123" s="35" t="s">
+      <c r="A123" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B123" s="35"/>
-[...3 lines deleted...]
-      <c r="F123" s="35"/>
+      <c r="B123" s="46"/>
+      <c r="C123" s="46"/>
+      <c r="D123" s="46"/>
+      <c r="E123" s="46"/>
+      <c r="F123" s="46"/>
       <c r="G123" s="3"/>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B124" s="21">
         <v>300577</v>
       </c>
       <c r="C124" s="21">
         <v>171992</v>
       </c>
       <c r="D124" s="21">
         <v>53380</v>
       </c>
       <c r="E124" s="21">
         <v>71239</v>
       </c>
       <c r="F124" s="21">
         <v>3966</v>
       </c>
       <c r="G124" s="3"/>
     </row>
     <row r="125" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
@@ -3826,58 +3838,58 @@
       </c>
       <c r="G142" s="3"/>
     </row>
     <row r="143" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A143" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="22">
         <v>10271</v>
       </c>
       <c r="C143" s="22">
         <v>539</v>
       </c>
       <c r="D143" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E143" s="22">
         <v>9732</v>
       </c>
       <c r="F143" s="26" t="s">
         <v>26</v>
       </c>
       <c r="G143" s="3"/>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A144" s="35" t="s">
+      <c r="A144" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="B144" s="35"/>
-[...3 lines deleted...]
-      <c r="F144" s="35"/>
+      <c r="B144" s="46"/>
+      <c r="C144" s="46"/>
+      <c r="D144" s="46"/>
+      <c r="E144" s="46"/>
+      <c r="F144" s="46"/>
       <c r="G144" s="3"/>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B145" s="21">
         <v>540449</v>
       </c>
       <c r="C145" s="21">
         <v>309728</v>
       </c>
       <c r="D145" s="21">
         <v>89955</v>
       </c>
       <c r="E145" s="21">
         <v>99939</v>
       </c>
       <c r="F145" s="21">
         <v>40827</v>
       </c>
       <c r="G145" s="3"/>
     </row>
     <row r="146" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
@@ -4257,58 +4269,58 @@
       </c>
       <c r="G163" s="3"/>
     </row>
     <row r="164" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A164" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="22">
         <v>15043</v>
       </c>
       <c r="C164" s="22">
         <v>845</v>
       </c>
       <c r="D164" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E164" s="22">
         <v>14198</v>
       </c>
       <c r="F164" s="26" t="s">
         <v>26</v>
       </c>
       <c r="G164" s="3"/>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A165" s="35" t="s">
+      <c r="A165" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="B165" s="35"/>
-[...3 lines deleted...]
-      <c r="F165" s="35"/>
+      <c r="B165" s="46"/>
+      <c r="C165" s="46"/>
+      <c r="D165" s="46"/>
+      <c r="E165" s="46"/>
+      <c r="F165" s="46"/>
       <c r="G165" s="3"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B166" s="12">
         <v>783273</v>
       </c>
       <c r="C166" s="12">
         <v>449941</v>
       </c>
       <c r="D166" s="12">
         <v>132229</v>
       </c>
       <c r="E166" s="12">
         <v>141440</v>
       </c>
       <c r="F166" s="12">
         <v>59663</v>
       </c>
       <c r="G166" s="3"/>
     </row>
     <row r="167" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A167" s="6" t="s">
@@ -4688,58 +4700,58 @@
       </c>
       <c r="G184" s="3"/>
     </row>
     <row r="185" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B185" s="16">
         <v>22305</v>
       </c>
       <c r="C185" s="16">
         <v>1269</v>
       </c>
       <c r="D185" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E185" s="16">
         <v>21036</v>
       </c>
       <c r="F185" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G185" s="3"/>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A186" s="35" t="s">
+      <c r="A186" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="B186" s="35"/>
-[...3 lines deleted...]
-      <c r="F186" s="35"/>
+      <c r="B186" s="46"/>
+      <c r="C186" s="46"/>
+      <c r="D186" s="46"/>
+      <c r="E186" s="46"/>
+      <c r="F186" s="46"/>
       <c r="G186" s="3"/>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A187" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B187" s="12">
         <v>204207</v>
       </c>
       <c r="C187" s="21">
         <v>85401</v>
       </c>
       <c r="D187" s="21">
         <v>27702</v>
       </c>
       <c r="E187" s="21">
         <v>89324</v>
       </c>
       <c r="F187" s="21">
         <v>1780</v>
       </c>
       <c r="G187" s="3"/>
     </row>
     <row r="188" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
@@ -5119,58 +5131,58 @@
       </c>
       <c r="G205" s="3"/>
     </row>
     <row r="206" spans="1:7" ht="14.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B206" s="16">
         <v>12797</v>
       </c>
       <c r="C206" s="22">
         <v>568</v>
       </c>
       <c r="D206" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E206" s="22">
         <v>12229</v>
       </c>
       <c r="F206" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G206" s="3"/>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A207" s="35" t="s">
+      <c r="A207" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="B207" s="35"/>
-[...3 lines deleted...]
-      <c r="F207" s="35"/>
+      <c r="B207" s="46"/>
+      <c r="C207" s="46"/>
+      <c r="D207" s="46"/>
+      <c r="E207" s="46"/>
+      <c r="F207" s="46"/>
       <c r="G207" s="3"/>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A208" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B208" s="21">
         <v>432945</v>
       </c>
       <c r="C208" s="21">
         <v>200300</v>
       </c>
       <c r="D208" s="21">
         <v>76632</v>
       </c>
       <c r="E208" s="21">
         <v>152516</v>
       </c>
       <c r="F208" s="21">
         <v>3496</v>
       </c>
       <c r="G208" s="3"/>
     </row>
     <row r="209" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
@@ -5548,58 +5560,58 @@
       </c>
       <c r="G226" s="3"/>
     </row>
     <row r="227" spans="1:7" ht="12.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B227" s="22">
         <v>22881</v>
       </c>
       <c r="C227" s="22">
         <v>1716</v>
       </c>
       <c r="D227" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E227" s="22">
         <v>21164</v>
       </c>
       <c r="F227" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G227" s="3"/>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A228" s="35" t="s">
+      <c r="A228" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="B228" s="35"/>
-[...3 lines deleted...]
-      <c r="F228" s="35"/>
+      <c r="B228" s="46"/>
+      <c r="C228" s="46"/>
+      <c r="D228" s="46"/>
+      <c r="E228" s="46"/>
+      <c r="F228" s="46"/>
       <c r="G228" s="3"/>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B229" s="21">
         <v>756560</v>
       </c>
       <c r="C229" s="21">
         <v>379002</v>
       </c>
       <c r="D229" s="21">
         <v>122869</v>
       </c>
       <c r="E229" s="21">
         <v>212730</v>
       </c>
       <c r="F229" s="21">
         <v>41960</v>
       </c>
       <c r="G229" s="3"/>
     </row>
     <row r="230" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
@@ -5977,58 +5989,58 @@
       </c>
       <c r="G247" s="3"/>
     </row>
     <row r="248" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A248" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B248" s="22">
         <v>30150</v>
       </c>
       <c r="C248" s="22">
         <v>2180</v>
       </c>
       <c r="D248" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E248" s="22">
         <v>27970</v>
       </c>
       <c r="F248" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G248" s="3"/>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A249" s="35" t="s">
+      <c r="A249" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B249" s="35"/>
-[...3 lines deleted...]
-      <c r="F249" s="35"/>
+      <c r="B249" s="46"/>
+      <c r="C249" s="46"/>
+      <c r="D249" s="46"/>
+      <c r="E249" s="46"/>
+      <c r="F249" s="46"/>
       <c r="G249" s="3"/>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A250" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B250" s="21">
         <v>1058821</v>
       </c>
       <c r="C250" s="21">
         <v>550988</v>
       </c>
       <c r="D250" s="21">
         <v>175288</v>
       </c>
       <c r="E250" s="21">
         <v>268567</v>
       </c>
       <c r="F250" s="21">
         <v>63978</v>
       </c>
       <c r="G250" s="3"/>
     </row>
     <row r="251" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A251" s="6" t="s">
@@ -6406,58 +6418,58 @@
       </c>
       <c r="G268" s="3"/>
     </row>
     <row r="269" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A269" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B269" s="22">
         <v>37593</v>
       </c>
       <c r="C269" s="22">
         <v>2790</v>
       </c>
       <c r="D269" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E269" s="22">
         <v>34803</v>
       </c>
       <c r="F269" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G269" s="3"/>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A270" s="35" t="s">
+      <c r="A270" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="B270" s="35"/>
-[...3 lines deleted...]
-      <c r="F270" s="35"/>
+      <c r="B270" s="46"/>
+      <c r="C270" s="46"/>
+      <c r="D270" s="46"/>
+      <c r="E270" s="46"/>
+      <c r="F270" s="46"/>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A271" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B271" s="21">
         <v>265686</v>
       </c>
       <c r="C271" s="21">
         <v>105599</v>
       </c>
       <c r="D271" s="21">
         <v>32971</v>
       </c>
       <c r="E271" s="21">
         <v>125470</v>
       </c>
       <c r="F271" s="21">
         <v>1646</v>
       </c>
     </row>
     <row r="272" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A272" s="6" t="s">
         <v>6</v>
       </c>
@@ -6817,58 +6829,58 @@
         <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A290" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B290" s="22">
         <v>13120</v>
       </c>
       <c r="C290" s="22">
         <v>537</v>
       </c>
       <c r="D290" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E290" s="22">
         <v>12583</v>
       </c>
       <c r="F290" s="23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="291" spans="1:6" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A292" s="35" t="s">
+      <c r="A292" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B292" s="35"/>
-[...3 lines deleted...]
-      <c r="F292" s="35"/>
+      <c r="B292" s="46"/>
+      <c r="C292" s="46"/>
+      <c r="D292" s="46"/>
+      <c r="E292" s="46"/>
+      <c r="F292" s="46"/>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B293" s="28">
         <v>608524</v>
       </c>
       <c r="C293" s="28">
         <v>259474</v>
       </c>
       <c r="D293" s="28">
         <v>76940</v>
       </c>
       <c r="E293" s="28">
         <v>268264</v>
       </c>
       <c r="F293" s="28">
         <v>3846</v>
       </c>
     </row>
     <row r="294" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A294" s="29" t="s">
         <v>6</v>
       </c>
@@ -7227,515 +7239,924 @@
       <c r="F311" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="312" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B312" s="33">
         <v>30005</v>
       </c>
       <c r="C312" s="33">
         <v>1107</v>
       </c>
       <c r="D312" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E312" s="33">
         <v>28898</v>
       </c>
       <c r="F312" s="23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="313" spans="1:6" ht="13.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A313" s="35" t="s">
+      <c r="A313" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="B313" s="35"/>
-[...3 lines deleted...]
-      <c r="F313" s="35"/>
+      <c r="B313" s="46"/>
+      <c r="C313" s="46"/>
+      <c r="D313" s="46"/>
+      <c r="E313" s="46"/>
+      <c r="F313" s="46"/>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B314" s="48">
+      <c r="B314" s="36">
         <v>1085974</v>
       </c>
       <c r="C314" s="21">
         <v>482867</v>
       </c>
       <c r="D314" s="21">
         <v>125972</v>
       </c>
-      <c r="E314" s="48">
+      <c r="E314" s="36">
         <v>431608</v>
       </c>
-      <c r="F314" s="48">
+      <c r="F314" s="36">
         <v>45527</v>
       </c>
     </row>
     <row r="315" spans="1:6" ht="24.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B315" s="48">
+      <c r="B315" s="36">
         <v>120063</v>
       </c>
       <c r="C315" s="21">
         <v>3127</v>
       </c>
       <c r="D315" s="21">
         <v>4823</v>
       </c>
-      <c r="E315" s="48">
+      <c r="E315" s="36">
         <v>66588</v>
       </c>
-      <c r="F315" s="48">
+      <c r="F315" s="36">
         <v>45527</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B316" s="48">
+      <c r="B316" s="36">
         <v>289778</v>
       </c>
       <c r="C316" s="21">
         <v>236722</v>
       </c>
       <c r="D316" s="21">
         <v>26966</v>
       </c>
-      <c r="E316" s="48">
+      <c r="E316" s="36">
         <v>26091</v>
       </c>
-      <c r="F316" s="48"/>
+      <c r="F316" s="36"/>
     </row>
     <row r="317" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A317" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="B317" s="48">
+      <c r="B317" s="36">
         <v>214061</v>
       </c>
       <c r="C317" s="21">
         <v>196439</v>
       </c>
       <c r="D317" s="21">
         <v>17483</v>
       </c>
-      <c r="E317" s="48">
+      <c r="E317" s="36">
         <v>140</v>
       </c>
-      <c r="F317" s="50" t="s">
+      <c r="F317" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="318" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A318" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="B318" s="48">
+      <c r="B318" s="36">
         <v>69195</v>
       </c>
       <c r="C318" s="21">
         <v>34554</v>
       </c>
       <c r="D318" s="21">
         <v>9189</v>
       </c>
-      <c r="E318" s="48">
+      <c r="E318" s="36">
         <v>25452</v>
       </c>
-      <c r="F318" s="50" t="s">
+      <c r="F318" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
       <c r="A319" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="B319" s="48">
+      <c r="B319" s="36">
         <v>1241</v>
       </c>
       <c r="C319" s="21">
         <v>1052</v>
       </c>
       <c r="D319" s="21">
         <v>10</v>
       </c>
-      <c r="E319" s="48">
+      <c r="E319" s="36">
         <v>179</v>
       </c>
-      <c r="F319" s="50" t="s">
+      <c r="F319" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
       <c r="A320" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="B320" s="48">
+      <c r="B320" s="36">
         <v>5281</v>
       </c>
       <c r="C320" s="21">
         <v>4677</v>
       </c>
       <c r="D320" s="21">
         <v>284</v>
       </c>
-      <c r="E320" s="48">
+      <c r="E320" s="36">
         <v>320</v>
       </c>
-      <c r="F320" s="50" t="s">
+      <c r="F320" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B321" s="48">
+      <c r="B321" s="36">
         <v>133922</v>
       </c>
       <c r="C321" s="21">
         <v>74859</v>
       </c>
       <c r="D321" s="21">
         <v>46712</v>
       </c>
-      <c r="E321" s="48">
+      <c r="E321" s="36">
         <v>12351</v>
       </c>
-      <c r="F321" s="50" t="s">
+      <c r="F321" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="322" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A322" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B322" s="48">
+      <c r="B322" s="36">
         <v>308492</v>
       </c>
       <c r="C322" s="21">
         <v>95500</v>
       </c>
       <c r="D322" s="21">
         <v>14322</v>
       </c>
-      <c r="E322" s="48">
+      <c r="E322" s="36">
         <v>198669</v>
       </c>
-      <c r="F322" s="50" t="s">
+      <c r="F322" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="B323" s="48">
+      <c r="B323" s="36">
         <v>49832</v>
       </c>
       <c r="C323" s="21">
         <v>10924</v>
       </c>
       <c r="D323" s="21">
         <v>9738</v>
       </c>
-      <c r="E323" s="48">
+      <c r="E323" s="36">
         <v>29170</v>
       </c>
-      <c r="F323" s="50" t="s">
+      <c r="F323" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A324" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B324" s="48">
+      <c r="B324" s="36">
         <v>25787</v>
       </c>
       <c r="C324" s="21">
         <v>8919</v>
       </c>
       <c r="D324" s="21">
         <v>2308</v>
       </c>
-      <c r="E324" s="48">
+      <c r="E324" s="36">
         <v>14560</v>
       </c>
-      <c r="F324" s="50" t="s">
+      <c r="F324" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B325" s="48">
+      <c r="B325" s="36">
         <v>15225</v>
       </c>
       <c r="C325" s="21">
         <v>2104</v>
       </c>
       <c r="D325" s="21">
         <v>8435</v>
       </c>
-      <c r="E325" s="48">
+      <c r="E325" s="36">
         <v>4686</v>
       </c>
-      <c r="F325" s="50" t="s">
+      <c r="F325" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="326" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A326" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B326" s="48">
+      <c r="B326" s="36">
         <v>562</v>
       </c>
       <c r="C326" s="21">
         <v>471</v>
       </c>
       <c r="D326" s="21">
         <v>39</v>
       </c>
-      <c r="E326" s="48">
+      <c r="E326" s="36">
         <v>52</v>
       </c>
-      <c r="F326" s="50" t="s">
+      <c r="F326" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="327" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A327" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B327" s="48">
+      <c r="B327" s="36">
         <v>19939</v>
       </c>
       <c r="C327" s="21">
         <v>6414</v>
       </c>
       <c r="D327" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E327" s="48">
+      <c r="E327" s="36">
         <v>13525</v>
       </c>
-      <c r="F327" s="50" t="s">
+      <c r="F327" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="328" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A328" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B328" s="48">
+      <c r="B328" s="36">
         <v>20855</v>
       </c>
       <c r="C328" s="21">
         <v>14724</v>
       </c>
       <c r="D328" s="21">
         <v>3765</v>
       </c>
-      <c r="E328" s="48">
+      <c r="E328" s="36">
         <v>2366</v>
       </c>
-      <c r="F328" s="50" t="s">
+      <c r="F328" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A329" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B329" s="48">
+      <c r="B329" s="36">
         <v>16552</v>
       </c>
       <c r="C329" s="21">
         <v>4880</v>
       </c>
       <c r="D329" s="21">
         <v>2253</v>
       </c>
-      <c r="E329" s="48">
+      <c r="E329" s="36">
         <v>9419</v>
       </c>
-      <c r="F329" s="50" t="s">
+      <c r="F329" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B330" s="48">
+      <c r="B330" s="36">
         <v>19779</v>
       </c>
       <c r="C330" s="21">
         <v>12567</v>
       </c>
       <c r="D330" s="21">
         <v>4299</v>
       </c>
-      <c r="E330" s="48">
+      <c r="E330" s="36">
         <v>2913</v>
       </c>
-      <c r="F330" s="50" t="s">
+      <c r="F330" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="331" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A331" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B331" s="48">
+      <c r="B331" s="36">
         <v>13871</v>
       </c>
       <c r="C331" s="21">
         <v>9718</v>
       </c>
       <c r="D331" s="21">
         <v>2312</v>
       </c>
-      <c r="E331" s="48">
+      <c r="E331" s="36">
         <v>1841</v>
       </c>
-      <c r="F331" s="50" t="s">
+      <c r="F331" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B332" s="48">
+      <c r="B332" s="36">
         <v>2724</v>
       </c>
       <c r="C332" s="21">
         <v>252</v>
       </c>
       <c r="D332" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E332" s="48">
+      <c r="E332" s="36">
         <v>2472</v>
       </c>
-      <c r="F332" s="50" t="s">
+      <c r="F332" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="333" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A333" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B333" s="49">
+      <c r="B333" s="37">
         <v>48593</v>
       </c>
       <c r="C333" s="22">
         <v>1686</v>
       </c>
       <c r="D333" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="E333" s="49">
+      <c r="E333" s="37">
         <v>46905</v>
       </c>
-      <c r="F333" s="51" t="s">
-[...4 lines deleted...]
-      <c r="A334" s="45" t="s">
+      <c r="F333" s="39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B334" s="46"/>
+      <c r="C334" s="46"/>
+      <c r="D334" s="46"/>
+      <c r="E334" s="46"/>
+      <c r="F334" s="46"/>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B335" s="53">
+        <v>1576530</v>
+      </c>
+      <c r="C335" s="53">
+        <v>704649</v>
+      </c>
+      <c r="D335" s="53">
+        <v>183808</v>
+      </c>
+      <c r="E335" s="53">
+        <v>625724</v>
+      </c>
+      <c r="F335" s="53">
+        <v>62349</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A336" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B336" s="53">
+        <v>166170</v>
+      </c>
+      <c r="C336" s="53">
+        <v>6390</v>
+      </c>
+      <c r="D336" s="53">
+        <v>7567</v>
+      </c>
+      <c r="E336" s="53">
+        <v>89864</v>
+      </c>
+      <c r="F336" s="53">
+        <v>62349</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B337" s="53">
+        <v>453841</v>
+      </c>
+      <c r="C337" s="53">
+        <v>379409</v>
+      </c>
+      <c r="D337" s="53">
+        <v>40702</v>
+      </c>
+      <c r="E337" s="53">
+        <v>33730</v>
+      </c>
+      <c r="F337" s="53"/>
+    </row>
+    <row r="338" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A338" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B338" s="53">
+        <v>342852</v>
+      </c>
+      <c r="C338" s="53">
+        <v>317527</v>
+      </c>
+      <c r="D338" s="53">
+        <v>25094</v>
+      </c>
+      <c r="E338" s="53">
+        <v>231</v>
+      </c>
+      <c r="F338" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A339" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B339" s="53">
+        <v>94633</v>
+      </c>
+      <c r="C339" s="53">
+        <v>47350</v>
+      </c>
+      <c r="D339" s="53">
+        <v>14519</v>
+      </c>
+      <c r="E339" s="53">
+        <v>32764</v>
+      </c>
+      <c r="F339" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A340" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B340" s="53">
+        <v>8821</v>
+      </c>
+      <c r="C340" s="53">
+        <v>8627</v>
+      </c>
+      <c r="D340" s="53">
+        <v>13</v>
+      </c>
+      <c r="E340" s="53">
+        <v>180</v>
+      </c>
+      <c r="F340" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A341" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B341" s="53">
+        <v>7536</v>
+      </c>
+      <c r="C341" s="53">
+        <v>5905</v>
+      </c>
+      <c r="D341" s="53">
+        <v>1076</v>
+      </c>
+      <c r="E341" s="53">
+        <v>555</v>
+      </c>
+      <c r="F341" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" s="53">
+        <v>191632</v>
+      </c>
+      <c r="C342" s="53">
+        <v>104841</v>
+      </c>
+      <c r="D342" s="53">
+        <v>70494</v>
+      </c>
+      <c r="E342" s="53">
+        <v>16297</v>
+      </c>
+      <c r="F342" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A343" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B343" s="53">
+        <v>403939</v>
+      </c>
+      <c r="C343" s="53">
+        <v>112170</v>
+      </c>
+      <c r="D343" s="53">
+        <v>16728</v>
+      </c>
+      <c r="E343" s="53">
+        <v>275041</v>
+      </c>
+      <c r="F343" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B344" s="53">
+        <v>94742</v>
+      </c>
+      <c r="C344" s="53">
+        <v>15356</v>
+      </c>
+      <c r="D344" s="53">
+        <v>13399</v>
+      </c>
+      <c r="E344" s="53">
+        <v>65987</v>
+      </c>
+      <c r="F344" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A345" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B345" s="53">
+        <v>38666</v>
+      </c>
+      <c r="C345" s="53">
+        <v>12645</v>
+      </c>
+      <c r="D345" s="53">
+        <v>3225</v>
+      </c>
+      <c r="E345" s="53">
+        <v>22796</v>
+      </c>
+      <c r="F345" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B346" s="53">
+        <v>23626</v>
+      </c>
+      <c r="C346" s="53">
+        <v>3816</v>
+      </c>
+      <c r="D346" s="53">
+        <v>14363</v>
+      </c>
+      <c r="E346" s="53">
+        <v>5447</v>
+      </c>
+      <c r="F346" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A347" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B347" s="53">
+        <v>811</v>
+      </c>
+      <c r="C347" s="53">
+        <v>694</v>
+      </c>
+      <c r="D347" s="53">
+        <v>61</v>
+      </c>
+      <c r="E347" s="53">
+        <v>56</v>
+      </c>
+      <c r="F347" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A348" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348" s="53">
+        <v>25515</v>
+      </c>
+      <c r="C348" s="53">
+        <v>8900</v>
+      </c>
+      <c r="D348" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E348" s="53">
+        <v>16615</v>
+      </c>
+      <c r="F348" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A349" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B349" s="53">
+        <v>29731</v>
+      </c>
+      <c r="C349" s="53">
+        <v>21097</v>
+      </c>
+      <c r="D349" s="53">
+        <v>5194</v>
+      </c>
+      <c r="E349" s="53">
+        <v>3440</v>
+      </c>
+      <c r="F349" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A350" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B350" s="53">
+        <v>22459</v>
+      </c>
+      <c r="C350" s="53">
+        <v>6648</v>
+      </c>
+      <c r="D350" s="53">
+        <v>3063</v>
+      </c>
+      <c r="E350" s="53">
+        <v>12747</v>
+      </c>
+      <c r="F350" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B351" s="53">
+        <v>26626</v>
+      </c>
+      <c r="C351" s="53">
+        <v>15936</v>
+      </c>
+      <c r="D351" s="53">
+        <v>5825</v>
+      </c>
+      <c r="E351" s="53">
+        <v>4865</v>
+      </c>
+      <c r="F351" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A352" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B352" s="53">
+        <v>19918</v>
+      </c>
+      <c r="C352" s="53">
+        <v>14231</v>
+      </c>
+      <c r="D352" s="53">
+        <v>3187</v>
+      </c>
+      <c r="E352" s="53">
+        <v>2500</v>
+      </c>
+      <c r="F352" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B353" s="53">
+        <v>3638</v>
+      </c>
+      <c r="C353" s="53">
+        <v>314</v>
+      </c>
+      <c r="D353" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E353" s="53">
+        <v>3324</v>
+      </c>
+      <c r="F353" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A354" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B354" s="54">
+        <v>75215</v>
+      </c>
+      <c r="C354" s="54">
+        <v>2202</v>
+      </c>
+      <c r="D354" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E354" s="54">
+        <v>73015</v>
+      </c>
+      <c r="F354" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="27.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="B334" s="47"/>
-[...3 lines deleted...]
-      <c r="F334" s="47"/>
+      <c r="B355" s="41"/>
+      <c r="C355" s="41"/>
+      <c r="D355" s="41"/>
+      <c r="E355" s="41"/>
+      <c r="F355" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
+  <mergeCells count="47">
     <mergeCell ref="A334:F334"/>
-    <mergeCell ref="A5:F5"/>
-[...21 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A355:F355"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A186:F186"/>
+    <mergeCell ref="A207:F207"/>
+    <mergeCell ref="A228:F228"/>
+    <mergeCell ref="A270:F270"/>
     <mergeCell ref="A144:F144"/>
     <mergeCell ref="A102:F102"/>
     <mergeCell ref="A165:F165"/>
     <mergeCell ref="D14:D19"/>
     <mergeCell ref="E14:E19"/>
     <mergeCell ref="F14:F19"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C20:C24"/>
     <mergeCell ref="D20:D24"/>
     <mergeCell ref="E20:E24"/>
     <mergeCell ref="F20:F24"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="A292:F292"/>
-[...4 lines deleted...]
-    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="C14:C19"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="C9:C11"/>
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="E9:E11"/>
+    <mergeCell ref="F9:F11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B14:B19"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A313:F313"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>