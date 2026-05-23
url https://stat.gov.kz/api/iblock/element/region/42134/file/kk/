--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="285" windowWidth="19275" windowHeight="11310" tabRatio="744"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="54">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -1236,50 +1236,53 @@
       <c r="M8" s="53"/>
       <c r="N8" s="53"/>
       <c r="O8" s="53"/>
       <c r="P8" s="53"/>
       <c r="Q8" s="53"/>
       <c r="R8" s="53"/>
       <c r="S8" s="53"/>
       <c r="T8" s="53"/>
       <c r="U8" s="53"/>
       <c r="V8" s="53"/>
       <c r="W8" s="53"/>
       <c r="X8" s="53"/>
       <c r="Y8" s="53"/>
       <c r="Z8" s="53"/>
       <c r="AA8" s="54"/>
       <c r="AB8" s="54"/>
       <c r="AC8" s="54"/>
       <c r="AD8" s="54"/>
       <c r="AE8" s="54"/>
       <c r="AF8" s="54"/>
       <c r="AG8" s="54"/>
       <c r="AH8" s="54"/>
       <c r="AI8" s="54"/>
       <c r="AJ8" s="54"/>
       <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="8">
         <v>385</v>
       </c>
       <c r="C9" s="8">
         <v>462</v>
       </c>
       <c r="D9" s="8">
         <v>545</v>
       </c>
       <c r="E9" s="8">
         <v>567</v>
       </c>
       <c r="F9" s="9">
         <v>448</v>
       </c>
       <c r="G9" s="9">
         <v>902</v>
       </c>
       <c r="H9" s="10">
         <v>824</v>
@@ -1355,50 +1358,53 @@
       </c>
       <c r="AF9" s="12">
         <v>855</v>
       </c>
       <c r="AG9" s="12">
         <v>840</v>
       </c>
       <c r="AH9" s="12">
         <v>660</v>
       </c>
       <c r="AI9" s="62">
         <v>578</v>
       </c>
       <c r="AJ9" s="62">
         <v>497</v>
       </c>
       <c r="AK9" s="62">
         <v>544</v>
       </c>
       <c r="AL9" s="68">
         <v>416</v>
       </c>
       <c r="AM9" s="68">
         <v>410</v>
       </c>
+      <c r="AN9" s="68">
+        <v>446</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="8">
         <v>165</v>
       </c>
       <c r="C10" s="8">
         <v>210</v>
       </c>
       <c r="D10" s="8">
         <v>265</v>
       </c>
       <c r="E10" s="8">
         <v>285</v>
       </c>
       <c r="F10" s="9">
         <v>210</v>
       </c>
       <c r="G10" s="9">
         <v>463</v>
       </c>
       <c r="H10" s="10">
         <v>410</v>
@@ -1474,50 +1480,53 @@
       </c>
       <c r="AF10" s="12">
         <v>440</v>
       </c>
       <c r="AG10" s="12">
         <v>442</v>
       </c>
       <c r="AH10" s="12">
         <v>368</v>
       </c>
       <c r="AI10" s="62">
         <v>303</v>
       </c>
       <c r="AJ10" s="62">
         <v>237</v>
       </c>
       <c r="AK10" s="62">
         <v>264</v>
       </c>
       <c r="AL10" s="68">
         <v>207</v>
       </c>
       <c r="AM10" s="68">
         <v>205</v>
       </c>
+      <c r="AN10" s="68">
+        <v>248</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="8">
         <v>32</v>
       </c>
       <c r="C11" s="8">
         <v>38</v>
       </c>
       <c r="D11" s="8">
         <v>35</v>
       </c>
       <c r="E11" s="8">
         <v>46</v>
       </c>
       <c r="F11" s="9">
         <v>43</v>
       </c>
       <c r="G11" s="9">
         <v>60</v>
       </c>
       <c r="H11" s="10">
         <v>62</v>
@@ -1593,50 +1602,53 @@
       </c>
       <c r="AF11" s="12">
         <v>53</v>
       </c>
       <c r="AG11" s="12">
         <v>53</v>
       </c>
       <c r="AH11" s="12">
         <v>40</v>
       </c>
       <c r="AI11" s="62">
         <v>42</v>
       </c>
       <c r="AJ11" s="62">
         <v>34</v>
       </c>
       <c r="AK11" s="62">
         <v>37</v>
       </c>
       <c r="AL11" s="68">
         <v>23</v>
       </c>
       <c r="AM11" s="68">
         <v>32</v>
       </c>
+      <c r="AN11" s="68">
+        <v>27</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>7</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>7</v>
       </c>
       <c r="F12" s="9">
         <v>6</v>
       </c>
       <c r="G12" s="9">
         <v>4</v>
       </c>
       <c r="H12" s="10">
         <v>3</v>
@@ -1712,50 +1724,53 @@
       </c>
       <c r="AF12" s="12">
         <v>4</v>
       </c>
       <c r="AG12" s="12">
         <v>4</v>
       </c>
       <c r="AH12" s="12">
         <v>10</v>
       </c>
       <c r="AI12" s="62">
         <v>8</v>
       </c>
       <c r="AJ12" s="62">
         <v>1</v>
       </c>
       <c r="AK12" s="62">
         <v>8</v>
       </c>
       <c r="AL12" s="68">
         <v>4</v>
       </c>
       <c r="AM12" s="68">
         <v>2</v>
       </c>
+      <c r="AN12" s="68">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="8">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>18</v>
       </c>
       <c r="D13" s="8">
         <v>13</v>
       </c>
       <c r="E13" s="8">
         <v>19</v>
       </c>
       <c r="F13" s="9">
         <v>16</v>
       </c>
       <c r="G13" s="9">
         <v>34</v>
       </c>
       <c r="H13" s="10">
         <v>36</v>
@@ -1831,50 +1846,53 @@
       </c>
       <c r="AF13" s="12">
         <v>32</v>
       </c>
       <c r="AG13" s="12">
         <v>25</v>
       </c>
       <c r="AH13" s="12">
         <v>22</v>
       </c>
       <c r="AI13" s="62">
         <v>17</v>
       </c>
       <c r="AJ13" s="62">
         <v>25</v>
       </c>
       <c r="AK13" s="62">
         <v>28</v>
       </c>
       <c r="AL13" s="68">
         <v>28</v>
       </c>
       <c r="AM13" s="68">
         <v>15</v>
       </c>
+      <c r="AN13" s="68">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="8">
         <v>79</v>
       </c>
       <c r="C14" s="8">
         <v>72</v>
       </c>
       <c r="D14" s="8">
         <v>90</v>
       </c>
       <c r="E14" s="8">
         <v>87</v>
       </c>
       <c r="F14" s="9">
         <v>64</v>
       </c>
       <c r="G14" s="9">
         <v>150</v>
       </c>
       <c r="H14" s="10">
         <v>131</v>
@@ -1950,50 +1968,53 @@
       </c>
       <c r="AF14" s="12">
         <v>138</v>
       </c>
       <c r="AG14" s="12">
         <v>147</v>
       </c>
       <c r="AH14" s="12">
         <v>86</v>
       </c>
       <c r="AI14" s="62">
         <v>88</v>
       </c>
       <c r="AJ14" s="62">
         <v>92</v>
       </c>
       <c r="AK14" s="62">
         <v>93</v>
       </c>
       <c r="AL14" s="68">
         <v>64</v>
       </c>
       <c r="AM14" s="68">
         <v>60</v>
       </c>
+      <c r="AN14" s="68">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>25</v>
       </c>
       <c r="D15" s="8">
         <v>40</v>
       </c>
       <c r="E15" s="8">
         <v>37</v>
       </c>
       <c r="F15" s="9">
         <v>21</v>
       </c>
       <c r="G15" s="9">
         <v>52</v>
       </c>
       <c r="H15" s="10">
         <v>43</v>
@@ -2068,90 +2089,94 @@
         <v>41</v>
       </c>
       <c r="AF15" s="12">
         <v>58</v>
       </c>
       <c r="AG15" s="12">
         <v>48</v>
       </c>
       <c r="AH15" s="12">
         <v>41</v>
       </c>
       <c r="AI15" s="62">
         <v>27</v>
       </c>
       <c r="AJ15" s="62">
         <v>23</v>
       </c>
       <c r="AK15" s="62">
         <v>29</v>
       </c>
       <c r="AL15" s="68">
         <v>26</v>
       </c>
       <c r="AM15" s="68">
         <v>27</v>
+      </c>
+      <c r="AN15" s="68">
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="K16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AH16" s="12"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="62"/>
       <c r="AK16" s="62"/>
       <c r="AL16" s="68"/>
       <c r="AM16" s="68"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="68"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="8">
         <v>18</v>
       </c>
       <c r="C17" s="8">
         <v>35</v>
       </c>
       <c r="D17" s="8">
         <v>30</v>
       </c>
       <c r="E17" s="8">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>26</v>
       </c>
       <c r="G17" s="9">
         <v>34</v>
       </c>
       <c r="H17" s="10">
         <v>48</v>
       </c>
       <c r="I17" s="9">
@@ -2225,52 +2250,55 @@
       </c>
       <c r="AF17" s="12">
         <v>34</v>
       </c>
       <c r="AG17" s="12">
         <v>44</v>
       </c>
       <c r="AH17" s="12">
         <v>29</v>
       </c>
       <c r="AI17" s="62">
         <v>37</v>
       </c>
       <c r="AJ17" s="62">
         <v>32</v>
       </c>
       <c r="AK17" s="62">
         <v>31</v>
       </c>
       <c r="AL17" s="68">
         <v>22</v>
       </c>
       <c r="AM17" s="68">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="68">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>3</v>
       </c>
       <c r="D18" s="8">
         <v>4</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9">
         <v>7</v>
       </c>
       <c r="H18" s="10">
         <v>6</v>
       </c>
       <c r="I18" s="9">
@@ -2344,52 +2372,55 @@
       </c>
       <c r="AF18" s="12">
         <v>9</v>
       </c>
       <c r="AG18" s="12">
         <v>6</v>
       </c>
       <c r="AH18" s="12">
         <v>5</v>
       </c>
       <c r="AI18" s="62">
         <v>9</v>
       </c>
       <c r="AJ18" s="62">
         <v>3</v>
       </c>
       <c r="AK18" s="62">
         <v>7</v>
       </c>
       <c r="AL18" s="68">
         <v>2</v>
       </c>
       <c r="AM18" s="68">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8">
         <v>13</v>
       </c>
       <c r="C19" s="8">
         <v>8</v>
       </c>
       <c r="D19" s="8">
         <v>15</v>
       </c>
       <c r="E19" s="8">
         <v>18</v>
       </c>
       <c r="F19" s="9">
         <v>16</v>
       </c>
       <c r="G19" s="9">
         <v>24</v>
       </c>
       <c r="H19" s="10">
         <v>24</v>
       </c>
       <c r="I19" s="9">
@@ -2463,52 +2494,55 @@
       </c>
       <c r="AF19" s="12">
         <v>29</v>
       </c>
       <c r="AG19" s="12">
         <v>16</v>
       </c>
       <c r="AH19" s="12">
         <v>21</v>
       </c>
       <c r="AI19" s="62">
         <v>14</v>
       </c>
       <c r="AJ19" s="62">
         <v>15</v>
       </c>
       <c r="AK19" s="62">
         <v>9</v>
       </c>
       <c r="AL19" s="68">
         <v>13</v>
       </c>
       <c r="AM19" s="68">
         <v>13</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="68">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="8">
         <v>6</v>
       </c>
       <c r="C20" s="8">
         <v>11</v>
       </c>
       <c r="D20" s="8">
         <v>12</v>
       </c>
       <c r="E20" s="8">
         <v>11</v>
       </c>
       <c r="F20" s="9">
         <v>9</v>
       </c>
       <c r="G20" s="9">
         <v>17</v>
       </c>
       <c r="H20" s="10">
         <v>18</v>
       </c>
       <c r="I20" s="9">
@@ -2582,52 +2616,55 @@
       </c>
       <c r="AF20" s="12">
         <v>13</v>
       </c>
       <c r="AG20" s="12">
         <v>14</v>
       </c>
       <c r="AH20" s="12">
         <v>12</v>
       </c>
       <c r="AI20" s="62">
         <v>7</v>
       </c>
       <c r="AJ20" s="62">
         <v>7</v>
       </c>
       <c r="AK20" s="62">
         <v>7</v>
       </c>
       <c r="AL20" s="68">
         <v>5</v>
       </c>
       <c r="AM20" s="68">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="68">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>7</v>
       </c>
       <c r="E21" s="8">
         <v>10</v>
       </c>
       <c r="F21" s="9">
         <v>9</v>
       </c>
       <c r="G21" s="9">
         <v>13</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="9">
@@ -2701,52 +2738,55 @@
       </c>
       <c r="AF21" s="12">
         <v>18</v>
       </c>
       <c r="AG21" s="12">
         <v>12</v>
       </c>
       <c r="AH21" s="12">
         <v>6</v>
       </c>
       <c r="AI21" s="62">
         <v>9</v>
       </c>
       <c r="AJ21" s="62">
         <v>7</v>
       </c>
       <c r="AK21" s="62">
         <v>8</v>
       </c>
       <c r="AL21" s="68">
         <v>6</v>
       </c>
       <c r="AM21" s="68">
         <v>8</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>8</v>
       </c>
       <c r="C22" s="8">
         <v>17</v>
       </c>
       <c r="D22" s="8">
         <v>15</v>
       </c>
       <c r="E22" s="8">
         <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>10</v>
       </c>
       <c r="G22" s="9">
         <v>24</v>
       </c>
       <c r="H22" s="10">
         <v>14</v>
       </c>
       <c r="I22" s="9">
@@ -2820,52 +2860,55 @@
       </c>
       <c r="AF22" s="12">
         <v>11</v>
       </c>
       <c r="AG22" s="12">
         <v>15</v>
       </c>
       <c r="AH22" s="12">
         <v>10</v>
       </c>
       <c r="AI22" s="62">
         <v>12</v>
       </c>
       <c r="AJ22" s="62">
         <v>14</v>
       </c>
       <c r="AK22" s="62">
         <v>17</v>
       </c>
       <c r="AL22" s="68">
         <v>6</v>
       </c>
       <c r="AM22" s="68">
         <v>12</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="68">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="58">
         <v>10</v>
       </c>
       <c r="C23" s="58">
         <v>12</v>
       </c>
       <c r="D23" s="58">
         <v>14</v>
       </c>
       <c r="E23" s="58">
         <v>13</v>
       </c>
       <c r="F23" s="12">
         <v>12</v>
       </c>
       <c r="G23" s="12">
         <v>20</v>
       </c>
       <c r="H23" s="59">
         <v>18</v>
       </c>
       <c r="I23" s="12">
@@ -2939,95 +2982,99 @@
       </c>
       <c r="AF23" s="12">
         <v>16</v>
       </c>
       <c r="AG23" s="12">
         <v>14</v>
       </c>
       <c r="AH23" s="12">
         <v>10</v>
       </c>
       <c r="AI23" s="62">
         <v>5</v>
       </c>
       <c r="AJ23" s="62">
         <v>7</v>
       </c>
       <c r="AK23" s="62">
         <v>6</v>
       </c>
       <c r="AL23" s="68">
         <v>10</v>
       </c>
       <c r="AM23" s="68">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="68">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
       <c r="R24" s="55"/>
       <c r="S24" s="55"/>
       <c r="T24" s="55"/>
       <c r="U24" s="55"/>
       <c r="V24" s="55"/>
       <c r="W24" s="55"/>
       <c r="X24" s="55"/>
       <c r="Y24" s="55"/>
       <c r="Z24" s="55"/>
       <c r="AA24" s="54"/>
       <c r="AB24" s="54"/>
       <c r="AC24" s="54"/>
       <c r="AD24" s="54"/>
       <c r="AE24" s="54"/>
       <c r="AF24" s="54"/>
       <c r="AG24" s="54"/>
       <c r="AH24" s="54"/>
       <c r="AI24" s="54"/>
       <c r="AJ24" s="67"/>
       <c r="AK24" s="67"/>
-      <c r="AL24" s="68"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="67"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8">
         <v>337</v>
       </c>
       <c r="C25" s="8">
         <v>388</v>
       </c>
       <c r="D25" s="8">
         <v>476</v>
       </c>
       <c r="E25" s="8">
         <v>500</v>
       </c>
       <c r="F25" s="9">
         <v>372</v>
       </c>
       <c r="G25" s="9">
         <v>785</v>
       </c>
       <c r="H25" s="10">
         <v>717</v>
       </c>
       <c r="I25" s="9">
@@ -3101,52 +3148,55 @@
       </c>
       <c r="AF25" s="12">
         <v>750</v>
       </c>
       <c r="AG25" s="12">
         <v>744</v>
       </c>
       <c r="AH25" s="12">
         <v>589</v>
       </c>
       <c r="AI25" s="62">
         <v>508</v>
       </c>
       <c r="AJ25" s="62">
         <v>436</v>
       </c>
       <c r="AK25" s="62">
         <v>477</v>
       </c>
       <c r="AL25" s="68">
         <v>366</v>
       </c>
       <c r="AM25" s="68">
         <v>351</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="68">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="8">
         <v>165</v>
       </c>
       <c r="C26" s="8">
         <v>210</v>
       </c>
       <c r="D26" s="8">
         <v>265</v>
       </c>
       <c r="E26" s="8">
         <v>285</v>
       </c>
       <c r="F26" s="9">
         <v>210</v>
       </c>
       <c r="G26" s="9">
         <v>463</v>
       </c>
       <c r="H26" s="10">
         <v>410</v>
       </c>
       <c r="I26" s="9">
@@ -3220,52 +3270,55 @@
       </c>
       <c r="AF26" s="12">
         <v>440</v>
       </c>
       <c r="AG26" s="12">
         <v>442</v>
       </c>
       <c r="AH26" s="12">
         <v>368</v>
       </c>
       <c r="AI26" s="62">
         <v>303</v>
       </c>
       <c r="AJ26" s="62">
         <v>237</v>
       </c>
       <c r="AK26" s="62">
         <v>264</v>
       </c>
       <c r="AL26" s="68">
         <v>207</v>
       </c>
       <c r="AM26" s="68">
         <v>205</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="68">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8">
         <v>32</v>
       </c>
       <c r="C27" s="8">
         <v>38</v>
       </c>
       <c r="D27" s="8">
         <v>35</v>
       </c>
       <c r="E27" s="8">
         <v>46</v>
       </c>
       <c r="F27" s="9">
         <v>43</v>
       </c>
       <c r="G27" s="9">
         <v>60</v>
       </c>
       <c r="H27" s="10">
         <v>62</v>
       </c>
       <c r="I27" s="9">
@@ -3339,52 +3392,55 @@
       </c>
       <c r="AF27" s="12">
         <v>53</v>
       </c>
       <c r="AG27" s="12">
         <v>53</v>
       </c>
       <c r="AH27" s="12">
         <v>40</v>
       </c>
       <c r="AI27" s="62">
         <v>42</v>
       </c>
       <c r="AJ27" s="62">
         <v>34</v>
       </c>
       <c r="AK27" s="62">
         <v>37</v>
       </c>
       <c r="AL27" s="68">
         <v>23</v>
       </c>
       <c r="AM27" s="68">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="68">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="8">
         <v>3</v>
       </c>
       <c r="C28" s="8">
         <v>7</v>
       </c>
       <c r="D28" s="8">
         <v>5</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="9">
         <v>6</v>
       </c>
       <c r="G28" s="9">
         <v>4</v>
       </c>
       <c r="H28" s="10">
         <v>3</v>
       </c>
       <c r="I28" s="9">
@@ -3458,52 +3514,55 @@
       </c>
       <c r="AF28" s="12">
         <v>4</v>
       </c>
       <c r="AG28" s="12">
         <v>4</v>
       </c>
       <c r="AH28" s="12">
         <v>10</v>
       </c>
       <c r="AI28" s="62">
         <v>8</v>
       </c>
       <c r="AJ28" s="62">
         <v>1</v>
       </c>
       <c r="AK28" s="62">
         <v>8</v>
       </c>
       <c r="AL28" s="68">
         <v>4</v>
       </c>
       <c r="AM28" s="68">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="68">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="8">
         <v>20</v>
       </c>
       <c r="C29" s="8">
         <v>18</v>
       </c>
       <c r="D29" s="8">
         <v>13</v>
       </c>
       <c r="E29" s="8">
         <v>19</v>
       </c>
       <c r="F29" s="9">
         <v>16</v>
       </c>
       <c r="G29" s="9">
         <v>34</v>
       </c>
       <c r="H29" s="10">
         <v>36</v>
       </c>
       <c r="I29" s="9">
@@ -3577,52 +3636,55 @@
       </c>
       <c r="AF29" s="12">
         <v>32</v>
       </c>
       <c r="AG29" s="12">
         <v>25</v>
       </c>
       <c r="AH29" s="12">
         <v>22</v>
       </c>
       <c r="AI29" s="62">
         <v>17</v>
       </c>
       <c r="AJ29" s="62">
         <v>25</v>
       </c>
       <c r="AK29" s="62">
         <v>28</v>
       </c>
       <c r="AL29" s="68">
         <v>28</v>
       </c>
       <c r="AM29" s="68">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="68">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>79</v>
       </c>
       <c r="C30" s="8">
         <v>72</v>
       </c>
       <c r="D30" s="8">
         <v>90</v>
       </c>
       <c r="E30" s="8">
         <v>87</v>
       </c>
       <c r="F30" s="9">
         <v>64</v>
       </c>
       <c r="G30" s="9">
         <v>150</v>
       </c>
       <c r="H30" s="10">
         <v>131</v>
       </c>
       <c r="I30" s="9">
@@ -3696,52 +3758,55 @@
       </c>
       <c r="AF30" s="12">
         <v>138</v>
       </c>
       <c r="AG30" s="12">
         <v>147</v>
       </c>
       <c r="AH30" s="12">
         <v>86</v>
       </c>
       <c r="AI30" s="62">
         <v>88</v>
       </c>
       <c r="AJ30" s="62">
         <v>92</v>
       </c>
       <c r="AK30" s="62">
         <v>93</v>
       </c>
       <c r="AL30" s="68">
         <v>64</v>
       </c>
       <c r="AM30" s="68">
         <v>60</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="68">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="8">
         <v>24</v>
       </c>
       <c r="C31" s="8">
         <v>25</v>
       </c>
       <c r="D31" s="8">
         <v>40</v>
       </c>
       <c r="E31" s="8">
         <v>37</v>
       </c>
       <c r="F31" s="9">
         <v>21</v>
       </c>
       <c r="G31" s="9">
         <v>52</v>
       </c>
       <c r="H31" s="10">
         <v>43</v>
       </c>
       <c r="I31" s="9">
@@ -3815,89 +3880,93 @@
       </c>
       <c r="AF31" s="12">
         <v>58</v>
       </c>
       <c r="AG31" s="12">
         <v>48</v>
       </c>
       <c r="AH31" s="12">
         <v>41</v>
       </c>
       <c r="AI31" s="62">
         <v>27</v>
       </c>
       <c r="AJ31" s="62">
         <v>23</v>
       </c>
       <c r="AK31" s="62">
         <v>29</v>
       </c>
       <c r="AL31" s="68">
         <v>26</v>
       </c>
       <c r="AM31" s="68">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="68">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="K32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="12"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="62"/>
       <c r="AK32" s="62"/>
       <c r="AL32" s="68"/>
       <c r="AM32" s="68"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="68"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="8">
         <v>12</v>
       </c>
       <c r="C33" s="8">
         <v>15</v>
       </c>
       <c r="D33" s="8">
         <v>21</v>
       </c>
       <c r="E33" s="8">
         <v>14</v>
       </c>
       <c r="F33" s="9">
         <v>10</v>
       </c>
       <c r="G33" s="9">
         <v>16</v>
       </c>
       <c r="H33" s="10">
         <v>26</v>
       </c>
       <c r="I33" s="9">
@@ -3971,52 +4040,55 @@
       </c>
       <c r="AF33" s="12">
         <v>21</v>
       </c>
       <c r="AG33" s="12">
         <v>22</v>
       </c>
       <c r="AH33" s="12">
         <v>20</v>
       </c>
       <c r="AI33" s="62">
         <v>22</v>
       </c>
       <c r="AJ33" s="62">
         <v>19</v>
       </c>
       <c r="AK33" s="62">
         <v>16</v>
       </c>
       <c r="AL33" s="68">
         <v>11</v>
       </c>
       <c r="AM33" s="68">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="58">
         <v>2</v>
       </c>
       <c r="C34" s="58">
         <v>3</v>
       </c>
       <c r="D34" s="58">
         <v>7</v>
       </c>
       <c r="E34" s="58">
         <v>5</v>
       </c>
       <c r="F34" s="12">
         <v>2</v>
       </c>
       <c r="G34" s="12">
         <v>6</v>
       </c>
       <c r="H34" s="59">
         <v>6</v>
       </c>
       <c r="I34" s="12">
@@ -4090,95 +4162,99 @@
       </c>
       <c r="AF34" s="12">
         <v>4</v>
       </c>
       <c r="AG34" s="12">
         <v>3</v>
       </c>
       <c r="AH34" s="12">
         <v>2</v>
       </c>
       <c r="AI34" s="62">
         <v>1</v>
       </c>
       <c r="AJ34" s="62">
         <v>5</v>
       </c>
       <c r="AK34" s="62">
         <v>2</v>
       </c>
       <c r="AL34" s="68">
         <v>3</v>
       </c>
       <c r="AM34" s="68">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="R35" s="55"/>
       <c r="S35" s="55"/>
       <c r="T35" s="55"/>
       <c r="U35" s="55"/>
       <c r="V35" s="55"/>
       <c r="W35" s="55"/>
       <c r="X35" s="55"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="55"/>
       <c r="AA35" s="54"/>
       <c r="AB35" s="54"/>
       <c r="AC35" s="54"/>
       <c r="AD35" s="54"/>
       <c r="AE35" s="54"/>
       <c r="AF35" s="54"/>
       <c r="AG35" s="54"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="54"/>
       <c r="AJ35" s="67"/>
       <c r="AK35" s="67"/>
-      <c r="AL35" s="68"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL35" s="67"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="67"/>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="8">
         <v>48</v>
       </c>
       <c r="C36" s="8">
         <v>74</v>
       </c>
       <c r="D36" s="8">
         <v>69</v>
       </c>
       <c r="E36" s="8">
         <v>67</v>
       </c>
       <c r="F36" s="9">
         <v>76</v>
       </c>
       <c r="G36" s="9">
         <v>117</v>
       </c>
       <c r="H36" s="10">
         <v>107</v>
       </c>
       <c r="I36" s="9">
@@ -4252,89 +4328,93 @@
       </c>
       <c r="AF36" s="12">
         <v>105</v>
       </c>
       <c r="AG36" s="12">
         <v>96</v>
       </c>
       <c r="AH36" s="12">
         <v>71</v>
       </c>
       <c r="AI36" s="62">
         <v>70</v>
       </c>
       <c r="AJ36" s="68">
         <v>61</v>
       </c>
       <c r="AK36" s="68">
         <v>67</v>
       </c>
       <c r="AL36" s="68">
         <v>50</v>
       </c>
       <c r="AM36" s="68">
         <v>59</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="68">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="K37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="9"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="9"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="12"/>
       <c r="AE37" s="12"/>
       <c r="AF37" s="12"/>
       <c r="AG37" s="12"/>
       <c r="AH37" s="12"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="68"/>
       <c r="AK37" s="68"/>
       <c r="AL37" s="68"/>
       <c r="AM37" s="68"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="68"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
         <v>6</v>
       </c>
       <c r="C38" s="8">
         <v>20</v>
       </c>
       <c r="D38" s="8">
         <v>9</v>
       </c>
       <c r="E38" s="8">
         <v>7</v>
       </c>
       <c r="F38" s="9">
         <v>16</v>
       </c>
       <c r="G38" s="9">
         <v>18</v>
       </c>
       <c r="H38" s="10">
         <v>22</v>
       </c>
       <c r="I38" s="9">
@@ -4408,52 +4488,55 @@
       </c>
       <c r="AF38" s="12">
         <v>13</v>
       </c>
       <c r="AG38" s="12">
         <v>22</v>
       </c>
       <c r="AH38" s="12">
         <v>9</v>
       </c>
       <c r="AI38" s="62">
         <v>15</v>
       </c>
       <c r="AJ38" s="68">
         <v>13</v>
       </c>
       <c r="AK38" s="68">
         <v>15</v>
       </c>
       <c r="AL38" s="68">
         <v>11</v>
       </c>
       <c r="AM38" s="68">
         <v>15</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="68">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>3</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>4</v>
       </c>
       <c r="F39" s="9">
         <v>6</v>
       </c>
       <c r="G39" s="9">
         <v>7</v>
       </c>
       <c r="H39" s="10">
         <v>6</v>
       </c>
       <c r="I39" s="9">
@@ -4527,52 +4610,55 @@
       </c>
       <c r="AF39" s="12">
         <v>9</v>
       </c>
       <c r="AG39" s="12">
         <v>6</v>
       </c>
       <c r="AH39" s="12">
         <v>5</v>
       </c>
       <c r="AI39" s="62">
         <v>9</v>
       </c>
       <c r="AJ39" s="68">
         <v>3</v>
       </c>
       <c r="AK39" s="68">
         <v>7</v>
       </c>
       <c r="AL39" s="68">
         <v>2</v>
       </c>
       <c r="AM39" s="68">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="8">
         <v>13</v>
       </c>
       <c r="C40" s="8">
         <v>8</v>
       </c>
       <c r="D40" s="8">
         <v>15</v>
       </c>
       <c r="E40" s="8">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>16</v>
       </c>
       <c r="G40" s="9">
         <v>24</v>
       </c>
       <c r="H40" s="10">
         <v>24</v>
       </c>
       <c r="I40" s="9">
@@ -4646,52 +4732,55 @@
       </c>
       <c r="AF40" s="12">
         <v>29</v>
       </c>
       <c r="AG40" s="12">
         <v>16</v>
       </c>
       <c r="AH40" s="12">
         <v>21</v>
       </c>
       <c r="AI40" s="62">
         <v>14</v>
       </c>
       <c r="AJ40" s="68">
         <v>15</v>
       </c>
       <c r="AK40" s="68">
         <v>9</v>
       </c>
       <c r="AL40" s="68">
         <v>13</v>
       </c>
       <c r="AM40" s="68">
         <v>13</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="68">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="8">
         <v>4</v>
       </c>
       <c r="C41" s="8">
         <v>8</v>
       </c>
       <c r="D41" s="8">
         <v>5</v>
       </c>
       <c r="E41" s="8">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>7</v>
       </c>
       <c r="G41" s="9">
         <v>11</v>
       </c>
       <c r="H41" s="10">
         <v>12</v>
       </c>
       <c r="I41" s="9">
@@ -4765,52 +4854,55 @@
       </c>
       <c r="AF41" s="12">
         <v>9</v>
       </c>
       <c r="AG41" s="12">
         <v>11</v>
       </c>
       <c r="AH41" s="12">
         <v>10</v>
       </c>
       <c r="AI41" s="62">
         <v>6</v>
       </c>
       <c r="AJ41" s="68">
         <v>2</v>
       </c>
       <c r="AK41" s="68">
         <v>5</v>
       </c>
       <c r="AL41" s="68">
         <v>2</v>
       </c>
       <c r="AM41" s="68" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="8">
         <v>5</v>
       </c>
       <c r="C42" s="8">
         <v>6</v>
       </c>
       <c r="D42" s="8">
         <v>7</v>
       </c>
       <c r="E42" s="8">
         <v>10</v>
       </c>
       <c r="F42" s="9">
         <v>9</v>
       </c>
       <c r="G42" s="9">
         <v>13</v>
       </c>
       <c r="H42" s="10">
         <v>11</v>
       </c>
       <c r="I42" s="9">
@@ -4884,52 +4976,55 @@
       </c>
       <c r="AF42" s="12">
         <v>18</v>
       </c>
       <c r="AG42" s="12">
         <v>12</v>
       </c>
       <c r="AH42" s="12">
         <v>6</v>
       </c>
       <c r="AI42" s="62">
         <v>9</v>
       </c>
       <c r="AJ42" s="68">
         <v>7</v>
       </c>
       <c r="AK42" s="68">
         <v>8</v>
       </c>
       <c r="AL42" s="68">
         <v>6</v>
       </c>
       <c r="AM42" s="68">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8">
         <v>8</v>
       </c>
       <c r="C43" s="8">
         <v>17</v>
       </c>
       <c r="D43" s="8">
         <v>15</v>
       </c>
       <c r="E43" s="8">
         <v>9</v>
       </c>
       <c r="F43" s="9">
         <v>10</v>
       </c>
       <c r="G43" s="9">
         <v>24</v>
       </c>
       <c r="H43" s="10">
         <v>14</v>
       </c>
       <c r="I43" s="9">
@@ -5003,52 +5098,55 @@
       </c>
       <c r="AF43" s="12">
         <v>11</v>
       </c>
       <c r="AG43" s="12">
         <v>15</v>
       </c>
       <c r="AH43" s="12">
         <v>10</v>
       </c>
       <c r="AI43" s="62">
         <v>12</v>
       </c>
       <c r="AJ43" s="68">
         <v>14</v>
       </c>
       <c r="AK43" s="68">
         <v>17</v>
       </c>
       <c r="AL43" s="68">
         <v>6</v>
       </c>
       <c r="AM43" s="68">
         <v>12</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="68">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="13">
         <v>10</v>
       </c>
       <c r="C44" s="13">
         <v>12</v>
       </c>
       <c r="D44" s="13">
         <v>14</v>
       </c>
       <c r="E44" s="13">
         <v>13</v>
       </c>
       <c r="F44" s="14">
         <v>12</v>
       </c>
       <c r="G44" s="14">
         <v>20</v>
       </c>
       <c r="H44" s="15">
         <v>18</v>
       </c>
       <c r="I44" s="14">
@@ -5122,52 +5220,55 @@
       </c>
       <c r="AF44" s="14">
         <v>16</v>
       </c>
       <c r="AG44" s="14">
         <v>14</v>
       </c>
       <c r="AH44" s="14">
         <v>10</v>
       </c>
       <c r="AI44" s="63">
         <v>5</v>
       </c>
       <c r="AJ44" s="63">
         <v>7</v>
       </c>
       <c r="AK44" s="63">
         <v>6</v>
       </c>
       <c r="AL44" s="63">
         <v>10</v>
       </c>
       <c r="AM44" s="63">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="63">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="C45" s="26"/>
       <c r="D45" s="26"/>
       <c r="E45" s="26"/>
       <c r="F45" s="26"/>
       <c r="G45" s="26"/>
       <c r="H45" s="26"/>
       <c r="I45" s="26"/>
       <c r="J45" s="26"/>
       <c r="K45" s="26"/>
       <c r="L45" s="26"/>
       <c r="M45" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5502,50 +5603,53 @@
       <c r="M8" s="53"/>
       <c r="N8" s="53"/>
       <c r="O8" s="53"/>
       <c r="P8" s="53"/>
       <c r="Q8" s="53"/>
       <c r="R8" s="53"/>
       <c r="S8" s="53"/>
       <c r="T8" s="53"/>
       <c r="U8" s="53"/>
       <c r="V8" s="53"/>
       <c r="W8" s="53"/>
       <c r="X8" s="53"/>
       <c r="Y8" s="53"/>
       <c r="Z8" s="53"/>
       <c r="AA8" s="54"/>
       <c r="AB8" s="54"/>
       <c r="AC8" s="54"/>
       <c r="AD8" s="54"/>
       <c r="AE8" s="54"/>
       <c r="AF8" s="54"/>
       <c r="AG8" s="54"/>
       <c r="AH8" s="54"/>
       <c r="AI8" s="54"/>
       <c r="AJ8" s="54"/>
       <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="20">
         <v>3.99</v>
       </c>
       <c r="C9" s="20">
         <v>4.6100000000000003</v>
       </c>
       <c r="D9" s="20">
         <v>4.97</v>
       </c>
       <c r="E9" s="20">
         <v>5.24</v>
       </c>
       <c r="F9" s="25">
         <v>5.12</v>
       </c>
       <c r="G9" s="25">
         <v>5.87</v>
       </c>
       <c r="H9" s="25">
         <v>6.26</v>
@@ -5621,50 +5725,53 @@
       </c>
       <c r="AF9" s="29">
         <v>6</v>
       </c>
       <c r="AG9" s="29">
         <v>6.34</v>
       </c>
       <c r="AH9" s="29">
         <v>6.43</v>
       </c>
       <c r="AI9" s="25">
         <v>6.38</v>
       </c>
       <c r="AJ9" s="25">
         <v>6.29</v>
       </c>
       <c r="AK9" s="25">
         <v>6.24</v>
       </c>
       <c r="AL9" s="29">
         <v>4.33</v>
       </c>
       <c r="AM9" s="29">
         <v>4.51</v>
       </c>
+      <c r="AN9" s="29">
+        <v>4.5599999999999996</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="20">
         <v>3.75</v>
       </c>
       <c r="C10" s="20">
         <v>4.4800000000000004</v>
       </c>
       <c r="D10" s="20">
         <v>5.01</v>
       </c>
       <c r="E10" s="20">
         <v>5.43</v>
       </c>
       <c r="F10" s="25">
         <v>5.29</v>
       </c>
       <c r="G10" s="25">
         <v>6.22</v>
       </c>
       <c r="H10" s="25">
         <v>6.67</v>
@@ -5740,50 +5847,53 @@
       </c>
       <c r="AF10" s="29">
         <v>6.54</v>
       </c>
       <c r="AG10" s="29">
         <v>6.96</v>
       </c>
       <c r="AH10" s="29">
         <v>7.12</v>
       </c>
       <c r="AI10" s="25">
         <v>7.08</v>
       </c>
       <c r="AJ10" s="25">
         <v>6.94</v>
       </c>
       <c r="AK10" s="25">
         <v>6.85</v>
       </c>
       <c r="AL10" s="29">
         <v>4.54</v>
       </c>
       <c r="AM10" s="29">
         <v>4.75</v>
       </c>
+      <c r="AN10" s="29">
+        <v>4.99</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="20">
         <v>4.8499999999999996</v>
       </c>
       <c r="C11" s="20">
         <v>5.57</v>
       </c>
       <c r="D11" s="20">
         <v>5.48</v>
       </c>
       <c r="E11" s="20">
         <v>5.91</v>
       </c>
       <c r="F11" s="25">
         <v>6.03</v>
       </c>
       <c r="G11" s="25">
         <v>6.59</v>
       </c>
       <c r="H11" s="25">
         <v>7</v>
@@ -5859,50 +5969,53 @@
       </c>
       <c r="AF11" s="29">
         <v>6.1</v>
       </c>
       <c r="AG11" s="29">
         <v>6.36</v>
       </c>
       <c r="AH11" s="29">
         <v>6.36</v>
       </c>
       <c r="AI11" s="25">
         <v>6.37</v>
       </c>
       <c r="AJ11" s="25">
         <v>6.28</v>
       </c>
       <c r="AK11" s="25">
         <v>6.22</v>
       </c>
       <c r="AL11" s="29">
         <v>3.56</v>
       </c>
       <c r="AM11" s="29">
         <v>4.45</v>
       </c>
+      <c r="AN11" s="29">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="20">
         <v>3.16</v>
       </c>
       <c r="C12" s="20">
         <v>5.53</v>
       </c>
       <c r="D12" s="20">
         <v>5.44</v>
       </c>
       <c r="E12" s="20">
         <v>5.99</v>
       </c>
       <c r="F12" s="25">
         <v>6.06</v>
       </c>
       <c r="G12" s="25">
         <v>5.78</v>
       </c>
       <c r="H12" s="25">
         <v>5.39</v>
@@ -5978,50 +6091,53 @@
       </c>
       <c r="AF12" s="29">
         <v>3.52</v>
       </c>
       <c r="AG12" s="29">
         <v>3.63</v>
       </c>
       <c r="AH12" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI12" s="25">
         <v>4.91</v>
       </c>
       <c r="AJ12" s="25">
         <v>4.57</v>
       </c>
       <c r="AK12" s="25">
         <v>4.92</v>
       </c>
       <c r="AL12" s="29">
         <v>4.53</v>
       </c>
       <c r="AM12" s="29">
         <v>3.49</v>
       </c>
+      <c r="AN12" s="29">
+        <v>6.12</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="20">
         <v>5.39</v>
       </c>
       <c r="C13" s="20">
         <v>5.37</v>
       </c>
       <c r="D13" s="20">
         <v>4.7300000000000004</v>
       </c>
       <c r="E13" s="20">
         <v>4.87</v>
       </c>
       <c r="F13" s="25">
         <v>4.74</v>
       </c>
       <c r="G13" s="25">
         <v>5.52</v>
       </c>
       <c r="H13" s="25">
         <v>6.13</v>
@@ -6097,50 +6213,53 @@
       </c>
       <c r="AF13" s="29">
         <v>5.75</v>
       </c>
       <c r="AG13" s="29">
         <v>5.89</v>
       </c>
       <c r="AH13" s="29">
         <v>5.92</v>
       </c>
       <c r="AI13" s="25">
         <v>5.79</v>
       </c>
       <c r="AJ13" s="25">
         <v>5.9</v>
       </c>
       <c r="AK13" s="25">
         <v>6.04</v>
       </c>
       <c r="AL13" s="29">
         <v>7.66</v>
       </c>
       <c r="AM13" s="29">
         <v>6.17</v>
       </c>
+      <c r="AN13" s="29">
+        <v>5.46</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="20">
         <v>5.24</v>
       </c>
       <c r="C14" s="20">
         <v>5.26</v>
       </c>
       <c r="D14" s="20">
         <v>5.5</v>
       </c>
       <c r="E14" s="20">
         <v>5.61</v>
       </c>
       <c r="F14" s="25">
         <v>5.33</v>
       </c>
       <c r="G14" s="25">
         <v>6.16</v>
       </c>
       <c r="H14" s="25">
         <v>6.53</v>
@@ -6216,50 +6335,53 @@
       </c>
       <c r="AF14" s="29">
         <v>6.49</v>
       </c>
       <c r="AG14" s="29">
         <v>6.92</v>
       </c>
       <c r="AH14" s="29">
         <v>6.81</v>
       </c>
       <c r="AI14" s="25">
         <v>6.71</v>
       </c>
       <c r="AJ14" s="25">
         <v>6.68</v>
       </c>
       <c r="AK14" s="25">
         <v>6.64</v>
       </c>
       <c r="AL14" s="29">
         <v>4.28</v>
       </c>
       <c r="AM14" s="29">
         <v>4.3600000000000003</v>
       </c>
+      <c r="AN14" s="29">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="20">
         <v>4.84</v>
       </c>
       <c r="C15" s="20">
         <v>5.19</v>
       </c>
       <c r="D15" s="20">
         <v>6.19</v>
       </c>
       <c r="E15" s="20">
         <v>6.57</v>
       </c>
       <c r="F15" s="25">
         <v>6.08</v>
       </c>
       <c r="G15" s="25">
         <v>6.88</v>
       </c>
       <c r="H15" s="25">
         <v>7.14</v>
@@ -6334,91 +6456,94 @@
         <v>5.64</v>
       </c>
       <c r="AF15" s="29">
         <v>6.56</v>
       </c>
       <c r="AG15" s="29">
         <v>6.98</v>
       </c>
       <c r="AH15" s="29">
         <v>7.17</v>
       </c>
       <c r="AI15" s="25">
         <v>7</v>
       </c>
       <c r="AJ15" s="25">
         <v>6.81</v>
       </c>
       <c r="AK15" s="25">
         <v>6.74</v>
       </c>
       <c r="AL15" s="29">
         <v>5.39</v>
       </c>
       <c r="AM15" s="29">
         <v>5.79</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>5.59</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="29"/>
       <c r="P16" s="29"/>
       <c r="Q16" s="29"/>
       <c r="R16" s="29"/>
       <c r="S16" s="29"/>
       <c r="T16" s="29"/>
       <c r="U16" s="29"/>
       <c r="V16" s="29"/>
       <c r="W16" s="29"/>
       <c r="X16" s="29"/>
       <c r="Y16" s="29"/>
       <c r="Z16" s="29"/>
       <c r="AA16" s="29"/>
       <c r="AB16" s="29"/>
       <c r="AC16" s="29"/>
       <c r="AD16" s="29"/>
       <c r="AE16" s="29"/>
       <c r="AF16" s="29"/>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="20">
         <v>3.6</v>
       </c>
       <c r="C17" s="20">
         <v>5.57</v>
       </c>
       <c r="D17" s="20">
         <v>5.71</v>
       </c>
       <c r="E17" s="20">
         <v>5.37</v>
       </c>
       <c r="F17" s="25">
         <v>5.34</v>
       </c>
       <c r="G17" s="25">
         <v>5.62</v>
       </c>
       <c r="H17" s="25">
         <v>6.2</v>
       </c>
       <c r="I17" s="25">
@@ -6492,52 +6617,55 @@
       </c>
       <c r="AF17" s="29">
         <v>5.56</v>
       </c>
       <c r="AG17" s="29">
         <v>6</v>
       </c>
       <c r="AH17" s="29">
         <v>6.01</v>
       </c>
       <c r="AI17" s="25">
         <v>6.17</v>
       </c>
       <c r="AJ17" s="25">
         <v>6.23</v>
       </c>
       <c r="AK17" s="25">
         <v>6.24</v>
       </c>
       <c r="AL17" s="29">
         <v>4.59</v>
       </c>
       <c r="AM17" s="29">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="29">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="20">
         <v>1.48</v>
       </c>
       <c r="C18" s="20">
         <v>1.94</v>
       </c>
       <c r="D18" s="20">
         <v>2.29</v>
       </c>
       <c r="E18" s="20">
         <v>2.48</v>
       </c>
       <c r="F18" s="25">
         <v>2.87</v>
       </c>
       <c r="G18" s="25">
         <v>3.28</v>
       </c>
       <c r="H18" s="25">
         <v>3.45</v>
       </c>
       <c r="I18" s="25">
@@ -6611,52 +6739,55 @@
       </c>
       <c r="AF18" s="29">
         <v>3.43</v>
       </c>
       <c r="AG18" s="29">
         <v>3.59</v>
       </c>
       <c r="AH18" s="29">
         <v>3.64</v>
       </c>
       <c r="AI18" s="25">
         <v>3.98</v>
       </c>
       <c r="AJ18" s="25">
         <v>3.84</v>
       </c>
       <c r="AK18" s="25">
         <v>3.98</v>
       </c>
       <c r="AL18" s="29">
         <v>1.59</v>
       </c>
       <c r="AM18" s="29">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="29">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="20">
         <v>2.87</v>
       </c>
       <c r="C19" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="D19" s="20">
         <v>2.73</v>
       </c>
       <c r="E19" s="20">
         <v>3.07</v>
       </c>
       <c r="F19" s="25">
         <v>3.16</v>
       </c>
       <c r="G19" s="25">
         <v>3.55</v>
       </c>
       <c r="H19" s="25">
         <v>3.81</v>
       </c>
       <c r="I19" s="25">
@@ -6730,52 +6861,55 @@
       </c>
       <c r="AF19" s="29">
         <v>3.51</v>
       </c>
       <c r="AG19" s="29">
         <v>3.53</v>
       </c>
       <c r="AH19" s="29">
         <v>3.68</v>
       </c>
       <c r="AI19" s="25">
         <v>3.63</v>
       </c>
       <c r="AJ19" s="25">
         <v>3.62</v>
       </c>
       <c r="AK19" s="25">
         <v>3.49</v>
       </c>
       <c r="AL19" s="29">
         <v>3.02</v>
       </c>
       <c r="AM19" s="29">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="29">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>2.31</v>
       </c>
       <c r="C20" s="20">
         <v>3.42</v>
       </c>
       <c r="D20" s="20">
         <v>3.82</v>
       </c>
       <c r="E20" s="20">
         <v>3.95</v>
       </c>
       <c r="F20" s="25">
         <v>3.84</v>
       </c>
       <c r="G20" s="25">
         <v>4.32</v>
       </c>
       <c r="H20" s="25">
         <v>4.71</v>
       </c>
       <c r="I20" s="25">
@@ -6849,52 +6983,55 @@
       </c>
       <c r="AF20" s="29">
         <v>3.8</v>
       </c>
       <c r="AG20" s="29">
         <v>4.05</v>
       </c>
       <c r="AH20" s="29">
         <v>4.16</v>
       </c>
       <c r="AI20" s="25">
         <v>4.03</v>
       </c>
       <c r="AJ20" s="25">
         <v>3.93</v>
       </c>
       <c r="AK20" s="25">
         <v>3.84</v>
       </c>
       <c r="AL20" s="29">
         <v>2.1</v>
       </c>
       <c r="AM20" s="29">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="29">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20">
         <v>2.64</v>
       </c>
       <c r="C21" s="20">
         <v>3.06</v>
       </c>
       <c r="D21" s="20">
         <v>3.28</v>
       </c>
       <c r="E21" s="20">
         <v>3.82</v>
       </c>
       <c r="F21" s="25">
         <v>4</v>
       </c>
       <c r="G21" s="25">
         <v>4.5199999999999996</v>
       </c>
       <c r="H21" s="25">
         <v>4.72</v>
       </c>
       <c r="I21" s="25">
@@ -6968,52 +7105,55 @@
       </c>
       <c r="AF21" s="29">
         <v>6.16</v>
       </c>
       <c r="AG21" s="29">
         <v>6.23</v>
       </c>
       <c r="AH21" s="29">
         <v>5.94</v>
       </c>
       <c r="AI21" s="25">
         <v>5.85</v>
       </c>
       <c r="AJ21" s="25">
         <v>5.69</v>
       </c>
       <c r="AK21" s="25">
         <v>5.59</v>
       </c>
       <c r="AL21" s="29">
         <v>3.53</v>
       </c>
       <c r="AM21" s="29">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="29">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="20">
         <v>3.12</v>
       </c>
       <c r="C22" s="20">
         <v>5.12</v>
       </c>
       <c r="D22" s="20">
         <v>5.37</v>
       </c>
       <c r="E22" s="20">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="25">
         <v>4.7300000000000004</v>
       </c>
       <c r="G22" s="25">
         <v>5.55</v>
       </c>
       <c r="H22" s="25">
         <v>5.55</v>
       </c>
       <c r="I22" s="25">
@@ -7087,52 +7227,55 @@
       </c>
       <c r="AF22" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG22" s="29">
         <v>4.7</v>
       </c>
       <c r="AH22" s="29">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI22" s="25">
         <v>4.67</v>
       </c>
       <c r="AJ22" s="25">
         <v>4.79</v>
       </c>
       <c r="AK22" s="25">
         <v>4.97</v>
       </c>
       <c r="AL22" s="29">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM22" s="29">
         <v>3.96</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="29">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="23">
         <v>3.13</v>
       </c>
       <c r="C23" s="23">
         <v>3.6</v>
       </c>
       <c r="D23" s="23">
         <v>3.87</v>
       </c>
       <c r="E23" s="23">
         <v>3.95</v>
       </c>
       <c r="F23" s="29">
         <v>3.9</v>
       </c>
       <c r="G23" s="29">
         <v>4.33</v>
       </c>
       <c r="H23" s="29">
         <v>4.53</v>
       </c>
       <c r="I23" s="29">
@@ -7206,95 +7349,99 @@
       </c>
       <c r="AF23" s="29">
         <v>3.59</v>
       </c>
       <c r="AG23" s="29">
         <v>3.73</v>
       </c>
       <c r="AH23" s="29">
         <v>3.7</v>
       </c>
       <c r="AI23" s="25">
         <v>3.49</v>
       </c>
       <c r="AJ23" s="25">
         <v>3.39</v>
       </c>
       <c r="AK23" s="25">
         <v>3.27</v>
       </c>
       <c r="AL23" s="29">
         <v>3.43</v>
       </c>
       <c r="AM23" s="29">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="29">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
       <c r="R24" s="55"/>
       <c r="S24" s="55"/>
       <c r="T24" s="55"/>
       <c r="U24" s="55"/>
       <c r="V24" s="55"/>
       <c r="W24" s="55"/>
       <c r="X24" s="55"/>
       <c r="Y24" s="55"/>
       <c r="Z24" s="55"/>
       <c r="AA24" s="56"/>
       <c r="AB24" s="56"/>
       <c r="AC24" s="56"/>
       <c r="AD24" s="56"/>
       <c r="AE24" s="56"/>
       <c r="AF24" s="56"/>
       <c r="AG24" s="57"/>
       <c r="AH24" s="57"/>
       <c r="AI24" s="54"/>
       <c r="AJ24" s="54"/>
       <c r="AK24" s="54"/>
-      <c r="AL24" s="29"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="54"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="23">
         <v>4.29</v>
       </c>
       <c r="C25" s="23">
         <v>4.8499999999999996</v>
       </c>
       <c r="D25" s="23">
         <v>5.27</v>
       </c>
       <c r="E25" s="23">
         <v>5.6</v>
       </c>
       <c r="F25" s="29">
         <v>5.42</v>
       </c>
       <c r="G25" s="29">
         <v>6.23</v>
       </c>
       <c r="H25" s="29">
         <v>6.66</v>
       </c>
       <c r="I25" s="29">
@@ -7368,52 +7515,55 @@
       </c>
       <c r="AF25" s="29">
         <v>6.39</v>
       </c>
       <c r="AG25" s="29">
         <v>6.77</v>
       </c>
       <c r="AH25" s="29">
         <v>6.87</v>
       </c>
       <c r="AI25" s="25">
         <v>6.83</v>
       </c>
       <c r="AJ25" s="25">
         <v>6.72</v>
       </c>
       <c r="AK25" s="25">
         <v>6.67</v>
       </c>
       <c r="AL25" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="AM25" s="29">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="29">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="23">
         <v>3.75</v>
       </c>
       <c r="C26" s="23">
         <v>4.4800000000000004</v>
       </c>
       <c r="D26" s="23">
         <v>5.01</v>
       </c>
       <c r="E26" s="23">
         <v>5.43</v>
       </c>
       <c r="F26" s="29">
         <v>5.3</v>
       </c>
       <c r="G26" s="29">
         <v>6.22</v>
       </c>
       <c r="H26" s="29">
         <v>6.67</v>
       </c>
       <c r="I26" s="29">
@@ -7487,52 +7637,55 @@
       </c>
       <c r="AF26" s="29">
         <v>6.54</v>
       </c>
       <c r="AG26" s="29">
         <v>6.96</v>
       </c>
       <c r="AH26" s="29">
         <v>7.12</v>
       </c>
       <c r="AI26" s="25">
         <v>7.08</v>
       </c>
       <c r="AJ26" s="25">
         <v>6.94</v>
       </c>
       <c r="AK26" s="25">
         <v>6.85</v>
       </c>
       <c r="AL26" s="29">
         <v>4.54</v>
       </c>
       <c r="AM26" s="29">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="29">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="23">
         <v>4.8499999999999996</v>
       </c>
       <c r="C27" s="23">
         <v>5.57</v>
       </c>
       <c r="D27" s="23">
         <v>5.48</v>
       </c>
       <c r="E27" s="23">
         <v>5.91</v>
       </c>
       <c r="F27" s="29">
         <v>6.03</v>
       </c>
       <c r="G27" s="29">
         <v>6.59</v>
       </c>
       <c r="H27" s="29">
         <v>7</v>
       </c>
       <c r="I27" s="29">
@@ -7606,52 +7759,55 @@
       </c>
       <c r="AF27" s="29">
         <v>6.1</v>
       </c>
       <c r="AG27" s="29">
         <v>6.36</v>
       </c>
       <c r="AH27" s="29">
         <v>6.36</v>
       </c>
       <c r="AI27" s="25">
         <v>6.37</v>
       </c>
       <c r="AJ27" s="25">
         <v>6.28</v>
       </c>
       <c r="AK27" s="25">
         <v>6.22</v>
       </c>
       <c r="AL27" s="29">
         <v>3.56</v>
       </c>
       <c r="AM27" s="29">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="29">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="23">
         <v>3.16</v>
       </c>
       <c r="C28" s="23">
         <v>5.53</v>
       </c>
       <c r="D28" s="23">
         <v>5.44</v>
       </c>
       <c r="E28" s="23">
         <v>5.99</v>
       </c>
       <c r="F28" s="29">
         <v>6.06</v>
       </c>
       <c r="G28" s="29">
         <v>5.78</v>
       </c>
       <c r="H28" s="29">
         <v>5.39</v>
       </c>
       <c r="I28" s="29">
@@ -7725,52 +7881,55 @@
       </c>
       <c r="AF28" s="29">
         <v>3.52</v>
       </c>
       <c r="AG28" s="29">
         <v>3.63</v>
       </c>
       <c r="AH28" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI28" s="25">
         <v>4.91</v>
       </c>
       <c r="AJ28" s="25">
         <v>4.57</v>
       </c>
       <c r="AK28" s="25">
         <v>4.92</v>
       </c>
       <c r="AL28" s="29">
         <v>4.53</v>
       </c>
       <c r="AM28" s="29">
         <v>3.49</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="29">
+        <v>6.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="23">
         <v>5.39</v>
       </c>
       <c r="C29" s="23">
         <v>5.37</v>
       </c>
       <c r="D29" s="23">
         <v>4.7300000000000004</v>
       </c>
       <c r="E29" s="23">
         <v>4.87</v>
       </c>
       <c r="F29" s="29">
         <v>4.74</v>
       </c>
       <c r="G29" s="29">
         <v>5.52</v>
       </c>
       <c r="H29" s="29">
         <v>6.13</v>
       </c>
       <c r="I29" s="29">
@@ -7844,52 +8003,55 @@
       </c>
       <c r="AF29" s="29">
         <v>5.75</v>
       </c>
       <c r="AG29" s="29">
         <v>5.89</v>
       </c>
       <c r="AH29" s="29">
         <v>5.92</v>
       </c>
       <c r="AI29" s="25">
         <v>5.79</v>
       </c>
       <c r="AJ29" s="25">
         <v>5.9</v>
       </c>
       <c r="AK29" s="25">
         <v>6.04</v>
       </c>
       <c r="AL29" s="29">
         <v>7.66</v>
       </c>
       <c r="AM29" s="29">
         <v>6.17</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="29">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="23">
         <v>5.24</v>
       </c>
       <c r="C30" s="23">
         <v>5.26</v>
       </c>
       <c r="D30" s="23">
         <v>5.5</v>
       </c>
       <c r="E30" s="23">
         <v>5.61</v>
       </c>
       <c r="F30" s="29">
         <v>5.33</v>
       </c>
       <c r="G30" s="29">
         <v>6.16</v>
       </c>
       <c r="H30" s="29">
         <v>6.53</v>
       </c>
       <c r="I30" s="29">
@@ -7963,52 +8125,55 @@
       </c>
       <c r="AF30" s="29">
         <v>6.49</v>
       </c>
       <c r="AG30" s="29">
         <v>6.92</v>
       </c>
       <c r="AH30" s="29">
         <v>6.81</v>
       </c>
       <c r="AI30" s="25">
         <v>6.71</v>
       </c>
       <c r="AJ30" s="25">
         <v>6.68</v>
       </c>
       <c r="AK30" s="25">
         <v>6.64</v>
       </c>
       <c r="AL30" s="29">
         <v>4.28</v>
       </c>
       <c r="AM30" s="29">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="29">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="23">
         <v>4.84</v>
       </c>
       <c r="C31" s="23">
         <v>5.19</v>
       </c>
       <c r="D31" s="23">
         <v>6.19</v>
       </c>
       <c r="E31" s="23">
         <v>6.57</v>
       </c>
       <c r="F31" s="29">
         <v>6.08</v>
       </c>
       <c r="G31" s="29">
         <v>6.88</v>
       </c>
       <c r="H31" s="29">
         <v>7.14</v>
       </c>
       <c r="I31" s="29">
@@ -8082,94 +8247,98 @@
       </c>
       <c r="AF31" s="29">
         <v>6.56</v>
       </c>
       <c r="AG31" s="29">
         <v>6.98</v>
       </c>
       <c r="AH31" s="29">
         <v>7.17</v>
       </c>
       <c r="AI31" s="25">
         <v>7</v>
       </c>
       <c r="AJ31" s="25">
         <v>6.81</v>
       </c>
       <c r="AK31" s="25">
         <v>6.74</v>
       </c>
       <c r="AL31" s="29">
         <v>5.39</v>
       </c>
       <c r="AM31" s="29">
         <v>5.79</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="29">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="38"/>
       <c r="I32" s="37"/>
       <c r="J32" s="37"/>
       <c r="K32" s="37"/>
       <c r="L32" s="37"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="29"/>
       <c r="AF32" s="29"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="29"/>
       <c r="AJ32" s="25"/>
       <c r="AK32" s="25"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="29"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="23">
         <v>4.93</v>
       </c>
       <c r="C33" s="23">
         <v>5.83</v>
       </c>
       <c r="D33" s="23">
         <v>6.79</v>
       </c>
       <c r="E33" s="23">
         <v>6.59</v>
       </c>
       <c r="F33" s="29">
         <v>6.08</v>
       </c>
       <c r="G33" s="29">
         <v>6.19</v>
       </c>
       <c r="H33" s="29">
         <v>6.85</v>
       </c>
       <c r="I33" s="29">
@@ -8243,52 +8412,55 @@
       </c>
       <c r="AF33" s="29">
         <v>5.8</v>
       </c>
       <c r="AG33" s="29">
         <v>6.23</v>
       </c>
       <c r="AH33" s="29">
         <v>6.48</v>
       </c>
       <c r="AI33" s="25">
         <v>6.75</v>
       </c>
       <c r="AJ33" s="25">
         <v>6.88</v>
       </c>
       <c r="AK33" s="25">
         <v>6.87</v>
       </c>
       <c r="AL33" s="29">
         <v>4.62</v>
       </c>
       <c r="AM33" s="29">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="29">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="23">
         <v>2.5499999999999998</v>
       </c>
       <c r="C34" s="23">
         <v>3.34</v>
       </c>
       <c r="D34" s="23">
         <v>5.28</v>
       </c>
       <c r="E34" s="23">
         <v>5.62</v>
       </c>
       <c r="F34" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="G34" s="29">
         <v>5.48</v>
       </c>
       <c r="H34" s="29">
         <v>5.8</v>
       </c>
       <c r="I34" s="29">
@@ -8362,95 +8534,99 @@
       </c>
       <c r="AF34" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="AG34" s="29">
         <v>4.76</v>
       </c>
       <c r="AH34" s="29">
         <v>4.53</v>
       </c>
       <c r="AI34" s="25">
         <v>4.21</v>
       </c>
       <c r="AJ34" s="25">
         <v>4.45</v>
       </c>
       <c r="AK34" s="25">
         <v>4.3</v>
       </c>
       <c r="AL34" s="29">
         <v>4.07</v>
       </c>
       <c r="AM34" s="29">
         <v>3.56</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="29">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="R35" s="55"/>
       <c r="S35" s="55"/>
       <c r="T35" s="55"/>
       <c r="U35" s="55"/>
       <c r="V35" s="55"/>
       <c r="W35" s="55"/>
       <c r="X35" s="55"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="55"/>
       <c r="AA35" s="56"/>
       <c r="AB35" s="56"/>
       <c r="AC35" s="56"/>
       <c r="AD35" s="56"/>
       <c r="AE35" s="56"/>
       <c r="AF35" s="56"/>
       <c r="AG35" s="57"/>
       <c r="AH35" s="57"/>
       <c r="AI35" s="54"/>
       <c r="AJ35" s="54"/>
       <c r="AK35" s="54"/>
-      <c r="AL35" s="29"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL35" s="54"/>
+      <c r="AM35" s="54"/>
+      <c r="AN35" s="54"/>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="23">
         <v>2.68</v>
       </c>
       <c r="C36" s="23">
         <v>3.57</v>
       </c>
       <c r="D36" s="23">
         <v>3.66</v>
       </c>
       <c r="E36" s="23">
         <v>3.71</v>
       </c>
       <c r="F36" s="29">
         <v>3.81</v>
       </c>
       <c r="G36" s="29">
         <v>4.3</v>
       </c>
       <c r="H36" s="29">
         <v>4.55</v>
       </c>
       <c r="I36" s="29">
@@ -8524,97 +8700,101 @@
       </c>
       <c r="AF36" s="29">
         <v>4.18</v>
       </c>
       <c r="AG36" s="29">
         <v>4.37</v>
       </c>
       <c r="AH36" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="AI36" s="25">
         <v>4.33</v>
       </c>
       <c r="AJ36" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="AK36" s="29">
         <v>4.24</v>
       </c>
       <c r="AL36" s="29">
         <v>3.01</v>
       </c>
       <c r="AM36" s="29">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="29">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="37"/>
       <c r="J37" s="37"/>
       <c r="K37" s="37"/>
       <c r="L37" s="37"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="29"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="29"/>
       <c r="AI37" s="25">
         <v>5.61</v>
       </c>
       <c r="AJ37" s="29"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="29"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="20">
         <v>2.34</v>
       </c>
       <c r="C38" s="20">
         <v>5.31</v>
       </c>
       <c r="D38" s="20">
         <v>4.6900000000000004</v>
       </c>
       <c r="E38" s="20">
         <v>4.22</v>
       </c>
       <c r="F38" s="25">
         <v>4.6399999999999997</v>
       </c>
       <c r="G38" s="25">
         <v>5.07</v>
       </c>
       <c r="H38" s="25">
         <v>5.58</v>
       </c>
       <c r="I38" s="25">
@@ -8688,52 +8868,55 @@
       </c>
       <c r="AF38" s="29">
         <v>5.32</v>
       </c>
       <c r="AG38" s="29">
         <v>5.78</v>
       </c>
       <c r="AH38" s="29">
         <v>5.56</v>
       </c>
       <c r="AI38" s="25">
         <v>5.61</v>
       </c>
       <c r="AJ38" s="29">
         <v>5.6</v>
       </c>
       <c r="AK38" s="29">
         <v>5.63</v>
       </c>
       <c r="AL38" s="29">
         <v>4.5599999999999996</v>
       </c>
       <c r="AM38" s="29">
         <v>5.67</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="29">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="20">
         <v>1.48</v>
       </c>
       <c r="C39" s="20">
         <v>1.94</v>
       </c>
       <c r="D39" s="20">
         <v>2.29</v>
       </c>
       <c r="E39" s="20">
         <v>2.48</v>
       </c>
       <c r="F39" s="25">
         <v>2.87</v>
       </c>
       <c r="G39" s="25">
         <v>3.28</v>
       </c>
       <c r="H39" s="25">
         <v>3.45</v>
       </c>
       <c r="I39" s="25">
@@ -8807,52 +8990,55 @@
       </c>
       <c r="AF39" s="29">
         <v>3.43</v>
       </c>
       <c r="AG39" s="29">
         <v>3.59</v>
       </c>
       <c r="AH39" s="29">
         <v>3.64</v>
       </c>
       <c r="AI39" s="25">
         <v>3.98</v>
       </c>
       <c r="AJ39" s="29">
         <v>3.84</v>
       </c>
       <c r="AK39" s="29">
         <v>3.98</v>
       </c>
       <c r="AL39" s="29">
         <v>1.59</v>
       </c>
       <c r="AM39" s="29">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="29">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="20">
         <v>2.87</v>
       </c>
       <c r="C40" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="D40" s="20">
         <v>2.73</v>
       </c>
       <c r="E40" s="20">
         <v>3.07</v>
       </c>
       <c r="F40" s="25">
         <v>3.16</v>
       </c>
       <c r="G40" s="25">
         <v>3.55</v>
       </c>
       <c r="H40" s="25">
         <v>3.81</v>
       </c>
       <c r="I40" s="25">
@@ -8926,52 +9112,55 @@
       </c>
       <c r="AF40" s="29">
         <v>3.51</v>
       </c>
       <c r="AG40" s="29">
         <v>3.53</v>
       </c>
       <c r="AH40" s="29">
         <v>3.68</v>
       </c>
       <c r="AI40" s="25">
         <v>3.63</v>
       </c>
       <c r="AJ40" s="29">
         <v>3.62</v>
       </c>
       <c r="AK40" s="29">
         <v>3.49</v>
       </c>
       <c r="AL40" s="29">
         <v>3.02</v>
       </c>
       <c r="AM40" s="29">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="29">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C41" s="20">
         <v>3.45</v>
       </c>
       <c r="D41" s="20">
         <v>3.2</v>
       </c>
       <c r="E41" s="20">
         <v>3.24</v>
       </c>
       <c r="F41" s="25">
         <v>3.36</v>
       </c>
       <c r="G41" s="25">
         <v>3.83</v>
       </c>
       <c r="H41" s="25">
         <v>4.24</v>
       </c>
       <c r="I41" s="25">
@@ -9045,52 +9234,55 @@
       </c>
       <c r="AF41" s="29">
         <v>3.34</v>
       </c>
       <c r="AG41" s="29">
         <v>3.75</v>
       </c>
       <c r="AH41" s="29">
         <v>4</v>
       </c>
       <c r="AI41" s="25">
         <v>3.95</v>
       </c>
       <c r="AJ41" s="29">
         <v>3.71</v>
       </c>
       <c r="AK41" s="29">
         <v>3.63</v>
       </c>
       <c r="AL41" s="29">
         <v>1.22</v>
       </c>
       <c r="AM41" s="29">
         <v>0.64</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="29">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="20">
         <v>2.64</v>
       </c>
       <c r="C42" s="20">
         <v>3.06</v>
       </c>
       <c r="D42" s="20">
         <v>3.28</v>
       </c>
       <c r="E42" s="20">
         <v>3.82</v>
       </c>
       <c r="F42" s="25">
         <v>4</v>
       </c>
       <c r="G42" s="25">
         <v>4.5199999999999996</v>
       </c>
       <c r="H42" s="25">
         <v>4.72</v>
       </c>
       <c r="I42" s="25">
@@ -9164,52 +9356,55 @@
       </c>
       <c r="AF42" s="29">
         <v>6.16</v>
       </c>
       <c r="AG42" s="29">
         <v>6.23</v>
       </c>
       <c r="AH42" s="29">
         <v>5.94</v>
       </c>
       <c r="AI42" s="25">
         <v>5.85</v>
       </c>
       <c r="AJ42" s="29">
         <v>5.69</v>
       </c>
       <c r="AK42" s="29">
         <v>5.59</v>
       </c>
       <c r="AL42" s="29">
         <v>3.53</v>
       </c>
       <c r="AM42" s="29">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="29">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="20">
         <v>3.12</v>
       </c>
       <c r="C43" s="20">
         <v>5.12</v>
       </c>
       <c r="D43" s="20">
         <v>5.37</v>
       </c>
       <c r="E43" s="20">
         <v>4.9400000000000004</v>
       </c>
       <c r="F43" s="25">
         <v>4.7300000000000004</v>
       </c>
       <c r="G43" s="25">
         <v>5.55</v>
       </c>
       <c r="H43" s="25">
         <v>5.55</v>
       </c>
       <c r="I43" s="25">
@@ -9283,52 +9478,55 @@
       </c>
       <c r="AF43" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG43" s="29">
         <v>4.7</v>
       </c>
       <c r="AH43" s="29">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI43" s="25">
         <v>4.67</v>
       </c>
       <c r="AJ43" s="29">
         <v>4.79</v>
       </c>
       <c r="AK43" s="29">
         <v>4.97</v>
       </c>
       <c r="AL43" s="29">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM43" s="29">
         <v>3.96</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="29">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="22">
         <v>3.13</v>
       </c>
       <c r="C44" s="22">
         <v>3.6</v>
       </c>
       <c r="D44" s="22">
         <v>3.87</v>
       </c>
       <c r="E44" s="22">
         <v>3.95</v>
       </c>
       <c r="F44" s="21">
         <v>3.9</v>
       </c>
       <c r="G44" s="21">
         <v>4.33</v>
       </c>
       <c r="H44" s="21">
         <v>4.53</v>
       </c>
       <c r="I44" s="21">
@@ -9402,73 +9600,76 @@
       </c>
       <c r="AF44" s="21">
         <v>3.59</v>
       </c>
       <c r="AG44" s="21">
         <v>3.73</v>
       </c>
       <c r="AH44" s="21">
         <v>3.7</v>
       </c>
       <c r="AI44" s="21">
         <v>3.49</v>
       </c>
       <c r="AJ44" s="21">
         <v>3.39</v>
       </c>
       <c r="AK44" s="21">
         <v>3.27</v>
       </c>
       <c r="AL44" s="21">
         <v>3.43</v>
       </c>
       <c r="AM44" s="21">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="21">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AM21" sqref="AM21"/>
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="8" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="1" customWidth="1"/>
     <col min="35" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="13.9" customHeight="1">
       <c r="A2" s="66" t="s">
         <v>51</v>
       </c>
@@ -9758,50 +9959,53 @@
       <c r="M8" s="53"/>
       <c r="N8" s="53"/>
       <c r="O8" s="53"/>
       <c r="P8" s="53"/>
       <c r="Q8" s="53"/>
       <c r="R8" s="53"/>
       <c r="S8" s="53"/>
       <c r="T8" s="53"/>
       <c r="U8" s="53"/>
       <c r="V8" s="53"/>
       <c r="W8" s="53"/>
       <c r="X8" s="53"/>
       <c r="Y8" s="53"/>
       <c r="Z8" s="53"/>
       <c r="AA8" s="54"/>
       <c r="AB8" s="54"/>
       <c r="AC8" s="54"/>
       <c r="AD8" s="54"/>
       <c r="AE8" s="54"/>
       <c r="AF8" s="54"/>
       <c r="AG8" s="54"/>
       <c r="AH8" s="54"/>
       <c r="AI8" s="54"/>
       <c r="AJ8" s="54"/>
       <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="8">
         <v>95</v>
       </c>
       <c r="C9" s="8">
         <v>114</v>
       </c>
       <c r="D9" s="8">
         <v>132</v>
       </c>
       <c r="E9" s="8">
         <v>112</v>
       </c>
       <c r="F9" s="9">
         <v>150</v>
       </c>
       <c r="G9" s="9">
         <v>120</v>
       </c>
       <c r="H9" s="9">
         <v>139</v>
@@ -9877,50 +10081,53 @@
       </c>
       <c r="AF9" s="12">
         <v>353</v>
       </c>
       <c r="AG9" s="12">
         <v>364</v>
       </c>
       <c r="AH9" s="12">
         <v>323</v>
       </c>
       <c r="AI9" s="9">
         <v>354</v>
       </c>
       <c r="AJ9" s="9">
         <v>263</v>
       </c>
       <c r="AK9" s="9">
         <v>355</v>
       </c>
       <c r="AL9" s="12">
         <v>268</v>
       </c>
       <c r="AM9" s="12">
         <v>245</v>
       </c>
+      <c r="AN9" s="12">
+        <v>335</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="8">
         <v>53</v>
       </c>
       <c r="C10" s="8">
         <v>54</v>
       </c>
       <c r="D10" s="8">
         <v>57</v>
       </c>
       <c r="E10" s="8">
         <v>57</v>
       </c>
       <c r="F10" s="9">
         <v>78</v>
       </c>
       <c r="G10" s="9">
         <v>61</v>
       </c>
       <c r="H10" s="9">
         <v>66</v>
@@ -9996,50 +10203,53 @@
       </c>
       <c r="AF10" s="12">
         <v>187</v>
       </c>
       <c r="AG10" s="12">
         <v>186</v>
       </c>
       <c r="AH10" s="12">
         <v>148</v>
       </c>
       <c r="AI10" s="9">
         <v>174</v>
       </c>
       <c r="AJ10" s="9">
         <v>116</v>
       </c>
       <c r="AK10" s="9">
         <v>169</v>
       </c>
       <c r="AL10" s="12">
         <v>122</v>
       </c>
       <c r="AM10" s="12">
         <v>128</v>
       </c>
+      <c r="AN10" s="12">
+        <v>169</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="8">
         <v>6</v>
       </c>
       <c r="C11" s="8">
         <v>8</v>
       </c>
       <c r="D11" s="8">
         <v>7</v>
       </c>
       <c r="E11" s="8">
         <v>6</v>
       </c>
       <c r="F11" s="9">
         <v>8</v>
       </c>
       <c r="G11" s="9">
         <v>8</v>
       </c>
       <c r="H11" s="9">
         <v>7</v>
@@ -10115,50 +10325,53 @@
       </c>
       <c r="AF11" s="12">
         <v>23</v>
       </c>
       <c r="AG11" s="12">
         <v>22</v>
       </c>
       <c r="AH11" s="12">
         <v>25</v>
       </c>
       <c r="AI11" s="9">
         <v>32</v>
       </c>
       <c r="AJ11" s="9">
         <v>28</v>
       </c>
       <c r="AK11" s="9">
         <v>25</v>
       </c>
       <c r="AL11" s="12">
         <v>25</v>
       </c>
       <c r="AM11" s="12">
         <v>11</v>
       </c>
+      <c r="AN11" s="12">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="8">
         <v>4</v>
       </c>
       <c r="E12" s="8">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="9">
         <v>2</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>49</v>
@@ -10234,50 +10447,53 @@
       </c>
       <c r="AF12" s="12">
         <v>3</v>
       </c>
       <c r="AG12" s="12">
         <v>4</v>
       </c>
       <c r="AH12" s="12">
         <v>2</v>
       </c>
       <c r="AI12" s="9">
         <v>1</v>
       </c>
       <c r="AJ12" s="9">
         <v>4</v>
       </c>
       <c r="AK12" s="9">
         <v>2</v>
       </c>
       <c r="AL12" s="12">
         <v>4</v>
       </c>
       <c r="AM12" s="12">
         <v>4</v>
       </c>
+      <c r="AN12" s="12">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="8">
         <v>5</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="9">
         <v>7</v>
       </c>
       <c r="G13" s="9">
         <v>4</v>
       </c>
       <c r="H13" s="9">
         <v>10</v>
@@ -10353,50 +10569,53 @@
       </c>
       <c r="AF13" s="12">
         <v>16</v>
       </c>
       <c r="AG13" s="12">
         <v>12</v>
       </c>
       <c r="AH13" s="12">
         <v>14</v>
       </c>
       <c r="AI13" s="9">
         <v>24</v>
       </c>
       <c r="AJ13" s="9">
         <v>6</v>
       </c>
       <c r="AK13" s="9">
         <v>21</v>
       </c>
       <c r="AL13" s="12">
         <v>13</v>
       </c>
       <c r="AM13" s="12">
         <v>15</v>
       </c>
+      <c r="AN13" s="12">
+        <v>21</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="8">
         <v>12</v>
       </c>
       <c r="C14" s="8">
         <v>19</v>
       </c>
       <c r="D14" s="8">
         <v>23</v>
       </c>
       <c r="E14" s="8">
         <v>10</v>
       </c>
       <c r="F14" s="9">
         <v>25</v>
       </c>
       <c r="G14" s="9">
         <v>25</v>
       </c>
       <c r="H14" s="9">
         <v>32</v>
@@ -10472,50 +10691,53 @@
       </c>
       <c r="AF14" s="12">
         <v>48</v>
       </c>
       <c r="AG14" s="12">
         <v>62</v>
       </c>
       <c r="AH14" s="12">
         <v>58</v>
       </c>
       <c r="AI14" s="9">
         <v>49</v>
       </c>
       <c r="AJ14" s="9">
         <v>44</v>
       </c>
       <c r="AK14" s="9">
         <v>64</v>
       </c>
       <c r="AL14" s="12">
         <v>47</v>
       </c>
       <c r="AM14" s="12">
         <v>41</v>
       </c>
+      <c r="AN14" s="12">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>10</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>9</v>
       </c>
       <c r="F15" s="9">
         <v>7</v>
       </c>
       <c r="G15" s="9">
         <v>7</v>
       </c>
       <c r="H15" s="9">
         <v>9</v>
@@ -10589,96 +10811,100 @@
       <c r="AE15" s="12">
         <v>22</v>
       </c>
       <c r="AF15" s="12">
         <v>26</v>
       </c>
       <c r="AG15" s="12">
         <v>16</v>
       </c>
       <c r="AH15" s="12">
         <v>18</v>
       </c>
       <c r="AI15" s="9">
         <v>15</v>
       </c>
       <c r="AJ15" s="9">
         <v>14</v>
       </c>
       <c r="AK15" s="9">
         <v>28</v>
       </c>
       <c r="AL15" s="12">
         <v>30</v>
       </c>
       <c r="AM15" s="12">
+        <v>16</v>
+      </c>
+      <c r="AN15" s="12">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="9"/>
       <c r="L16" s="40"/>
       <c r="M16" s="9"/>
       <c r="N16" s="40"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AH16" s="12"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="12"/>
       <c r="AM16" s="12"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="12"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>6</v>
       </c>
       <c r="D17" s="8">
         <v>9</v>
       </c>
       <c r="E17" s="8">
         <v>11</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>3</v>
       </c>
       <c r="H17" s="9">
         <v>5</v>
       </c>
       <c r="I17" s="9">
@@ -10752,52 +10978,55 @@
       </c>
       <c r="AF17" s="12">
         <v>24</v>
       </c>
       <c r="AG17" s="12">
         <v>20</v>
       </c>
       <c r="AH17" s="12">
         <v>21</v>
       </c>
       <c r="AI17" s="9">
         <v>16</v>
       </c>
       <c r="AJ17" s="9">
         <v>21</v>
       </c>
       <c r="AK17" s="9">
         <v>22</v>
       </c>
       <c r="AL17" s="12">
         <v>8</v>
       </c>
       <c r="AM17" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>3</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G18" s="9">
         <v>1</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -10871,52 +11100,55 @@
       </c>
       <c r="AF18" s="12">
         <v>1</v>
       </c>
       <c r="AG18" s="12">
         <v>2</v>
       </c>
       <c r="AH18" s="12">
         <v>3</v>
       </c>
       <c r="AI18" s="9">
         <v>1</v>
       </c>
       <c r="AJ18" s="9">
         <v>3</v>
       </c>
       <c r="AK18" s="9" t="s">
         <v>53</v>
       </c>
       <c r="AL18" s="40" t="s">
         <v>53</v>
       </c>
       <c r="AM18" s="40">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>3</v>
       </c>
       <c r="D19" s="8">
         <v>2</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="9">
         <v>7</v>
       </c>
       <c r="G19" s="9">
         <v>5</v>
       </c>
       <c r="H19" s="9">
         <v>6</v>
       </c>
       <c r="I19" s="9">
@@ -10990,52 +11222,55 @@
       </c>
       <c r="AF19" s="12">
         <v>8</v>
       </c>
       <c r="AG19" s="12">
         <v>19</v>
       </c>
       <c r="AH19" s="12">
         <v>10</v>
       </c>
       <c r="AI19" s="9">
         <v>21</v>
       </c>
       <c r="AJ19" s="9">
         <v>5</v>
       </c>
       <c r="AK19" s="9">
         <v>5</v>
       </c>
       <c r="AL19" s="12">
         <v>9</v>
       </c>
       <c r="AM19" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="12">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="8">
         <v>3</v>
       </c>
       <c r="C20" s="8">
         <v>1</v>
       </c>
       <c r="D20" s="8">
         <v>3</v>
       </c>
       <c r="E20" s="8">
         <v>2</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="9">
         <v>2</v>
       </c>
       <c r="I20" s="9">
@@ -11109,52 +11344,55 @@
       </c>
       <c r="AF20" s="12">
         <v>3</v>
       </c>
       <c r="AG20" s="12">
         <v>1</v>
       </c>
       <c r="AH20" s="12">
         <v>3</v>
       </c>
       <c r="AI20" s="9">
         <v>1</v>
       </c>
       <c r="AJ20" s="9">
         <v>2</v>
       </c>
       <c r="AK20" s="9">
         <v>1</v>
       </c>
       <c r="AL20" s="12">
         <v>5</v>
       </c>
       <c r="AM20" s="12" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="58" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="58" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="58">
         <v>3</v>
       </c>
       <c r="F21" s="12">
         <v>3</v>
       </c>
       <c r="G21" s="12">
         <v>1</v>
       </c>
       <c r="H21" s="12">
         <v>1</v>
       </c>
       <c r="I21" s="12">
@@ -11228,52 +11466,55 @@
       </c>
       <c r="AF21" s="12">
         <v>1</v>
       </c>
       <c r="AG21" s="12">
         <v>4</v>
       </c>
       <c r="AH21" s="12">
         <v>7</v>
       </c>
       <c r="AI21" s="9">
         <v>2</v>
       </c>
       <c r="AJ21" s="9">
         <v>2</v>
       </c>
       <c r="AK21" s="9">
         <v>2</v>
       </c>
       <c r="AL21" s="12">
         <v>2</v>
       </c>
       <c r="AM21" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="58">
         <v>1</v>
       </c>
       <c r="D22" s="58">
         <v>3</v>
       </c>
       <c r="E22" s="58">
         <v>4</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>49</v>
       </c>
       <c r="G22" s="12">
         <v>2</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="12">
@@ -11347,52 +11588,55 @@
       </c>
       <c r="AF22" s="12">
         <v>7</v>
       </c>
       <c r="AG22" s="12">
         <v>8</v>
       </c>
       <c r="AH22" s="12">
         <v>8</v>
       </c>
       <c r="AI22" s="9">
         <v>11</v>
       </c>
       <c r="AJ22" s="9">
         <v>9</v>
       </c>
       <c r="AK22" s="9">
         <v>11</v>
       </c>
       <c r="AL22" s="12">
         <v>1</v>
       </c>
       <c r="AM22" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="58">
         <v>5</v>
       </c>
       <c r="D23" s="58">
         <v>6</v>
       </c>
       <c r="E23" s="58">
         <v>2</v>
       </c>
       <c r="F23" s="12">
         <v>2</v>
       </c>
       <c r="G23" s="12">
         <v>1</v>
       </c>
       <c r="H23" s="12">
         <v>1</v>
       </c>
       <c r="I23" s="12">
@@ -11466,95 +11710,99 @@
       </c>
       <c r="AF23" s="12">
         <v>6</v>
       </c>
       <c r="AG23" s="12">
         <v>8</v>
       </c>
       <c r="AH23" s="12">
         <v>6</v>
       </c>
       <c r="AI23" s="9">
         <v>7</v>
       </c>
       <c r="AJ23" s="9">
         <v>9</v>
       </c>
       <c r="AK23" s="9">
         <v>5</v>
       </c>
       <c r="AL23" s="12">
         <v>2</v>
       </c>
       <c r="AM23" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
       <c r="R24" s="55"/>
       <c r="S24" s="55"/>
       <c r="T24" s="55"/>
       <c r="U24" s="55"/>
       <c r="V24" s="55"/>
       <c r="W24" s="55"/>
       <c r="X24" s="55"/>
       <c r="Y24" s="55"/>
       <c r="Z24" s="55"/>
       <c r="AA24" s="60"/>
       <c r="AB24" s="54"/>
       <c r="AC24" s="54"/>
       <c r="AD24" s="54"/>
       <c r="AE24" s="54"/>
       <c r="AF24" s="54"/>
       <c r="AG24" s="54"/>
       <c r="AH24" s="54"/>
       <c r="AI24" s="54"/>
       <c r="AJ24" s="54"/>
       <c r="AK24" s="54"/>
-      <c r="AL24" s="12"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="54"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="58">
         <v>87</v>
       </c>
       <c r="C25" s="58">
         <v>101</v>
       </c>
       <c r="D25" s="58">
         <v>110</v>
       </c>
       <c r="E25" s="58">
         <v>91</v>
       </c>
       <c r="F25" s="12">
         <v>128</v>
       </c>
       <c r="G25" s="12">
         <v>107</v>
       </c>
       <c r="H25" s="12">
         <v>127</v>
       </c>
       <c r="I25" s="12">
@@ -11628,52 +11876,55 @@
       </c>
       <c r="AF25" s="12">
         <v>318</v>
       </c>
       <c r="AG25" s="12">
         <v>308</v>
       </c>
       <c r="AH25" s="12">
         <v>275</v>
       </c>
       <c r="AI25" s="9">
         <v>304</v>
       </c>
       <c r="AJ25" s="9">
         <v>223</v>
       </c>
       <c r="AK25" s="9">
         <v>323</v>
       </c>
       <c r="AL25" s="12">
         <v>247</v>
       </c>
       <c r="AM25" s="12">
         <v>220</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="12">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="58">
         <v>53</v>
       </c>
       <c r="C26" s="58">
         <v>54</v>
       </c>
       <c r="D26" s="58">
         <v>57</v>
       </c>
       <c r="E26" s="58">
         <v>57</v>
       </c>
       <c r="F26" s="12">
         <v>78</v>
       </c>
       <c r="G26" s="12">
         <v>61</v>
       </c>
       <c r="H26" s="12">
         <v>66</v>
       </c>
       <c r="I26" s="12">
@@ -11747,52 +11998,55 @@
       </c>
       <c r="AF26" s="12">
         <v>187</v>
       </c>
       <c r="AG26" s="12">
         <v>186</v>
       </c>
       <c r="AH26" s="12">
         <v>148</v>
       </c>
       <c r="AI26" s="9">
         <v>174</v>
       </c>
       <c r="AJ26" s="9">
         <v>116</v>
       </c>
       <c r="AK26" s="9">
         <v>169</v>
       </c>
       <c r="AL26" s="12">
         <v>122</v>
       </c>
       <c r="AM26" s="12">
         <v>128</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="12">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="58">
         <v>6</v>
       </c>
       <c r="C27" s="58">
         <v>8</v>
       </c>
       <c r="D27" s="58">
         <v>7</v>
       </c>
       <c r="E27" s="58">
         <v>6</v>
       </c>
       <c r="F27" s="12">
         <v>8</v>
       </c>
       <c r="G27" s="12">
         <v>8</v>
       </c>
       <c r="H27" s="12">
         <v>7</v>
       </c>
       <c r="I27" s="12">
@@ -11866,52 +12120,55 @@
       </c>
       <c r="AF27" s="12">
         <v>23</v>
       </c>
       <c r="AG27" s="12">
         <v>22</v>
       </c>
       <c r="AH27" s="12">
         <v>25</v>
       </c>
       <c r="AI27" s="9">
         <v>32</v>
       </c>
       <c r="AJ27" s="9">
         <v>28</v>
       </c>
       <c r="AK27" s="9">
         <v>25</v>
       </c>
       <c r="AL27" s="12">
         <v>25</v>
       </c>
       <c r="AM27" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="12">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="58">
         <v>3</v>
       </c>
       <c r="C28" s="58" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="58">
         <v>4</v>
       </c>
       <c r="E28" s="58">
         <v>1</v>
       </c>
       <c r="F28" s="12">
         <v>1</v>
       </c>
       <c r="G28" s="12">
         <v>2</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>49</v>
       </c>
       <c r="I28" s="12" t="s">
@@ -11985,52 +12242,55 @@
       </c>
       <c r="AF28" s="12">
         <v>3</v>
       </c>
       <c r="AG28" s="12">
         <v>4</v>
       </c>
       <c r="AH28" s="12">
         <v>2</v>
       </c>
       <c r="AI28" s="9">
         <v>1</v>
       </c>
       <c r="AJ28" s="9">
         <v>4</v>
       </c>
       <c r="AK28" s="9">
         <v>2</v>
       </c>
       <c r="AL28" s="12">
         <v>4</v>
       </c>
       <c r="AM28" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="58">
         <v>5</v>
       </c>
       <c r="C29" s="58">
         <v>6</v>
       </c>
       <c r="D29" s="58">
         <v>6</v>
       </c>
       <c r="E29" s="58">
         <v>5</v>
       </c>
       <c r="F29" s="12">
         <v>7</v>
       </c>
       <c r="G29" s="12">
         <v>4</v>
       </c>
       <c r="H29" s="12">
         <v>10</v>
       </c>
       <c r="I29" s="12">
@@ -12104,52 +12364,55 @@
       </c>
       <c r="AF29" s="12">
         <v>16</v>
       </c>
       <c r="AG29" s="12">
         <v>12</v>
       </c>
       <c r="AH29" s="12">
         <v>14</v>
       </c>
       <c r="AI29" s="9">
         <v>24</v>
       </c>
       <c r="AJ29" s="9">
         <v>6</v>
       </c>
       <c r="AK29" s="9">
         <v>21</v>
       </c>
       <c r="AL29" s="12">
         <v>13</v>
       </c>
       <c r="AM29" s="12">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="12">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="58">
         <v>12</v>
       </c>
       <c r="C30" s="58">
         <v>19</v>
       </c>
       <c r="D30" s="58">
         <v>23</v>
       </c>
       <c r="E30" s="58">
         <v>10</v>
       </c>
       <c r="F30" s="12">
         <v>25</v>
       </c>
       <c r="G30" s="12">
         <v>25</v>
       </c>
       <c r="H30" s="12">
         <v>32</v>
       </c>
       <c r="I30" s="12">
@@ -12223,52 +12486,55 @@
       </c>
       <c r="AF30" s="12">
         <v>48</v>
       </c>
       <c r="AG30" s="12">
         <v>62</v>
       </c>
       <c r="AH30" s="12">
         <v>58</v>
       </c>
       <c r="AI30" s="9">
         <v>49</v>
       </c>
       <c r="AJ30" s="9">
         <v>44</v>
       </c>
       <c r="AK30" s="9">
         <v>64</v>
       </c>
       <c r="AL30" s="12">
         <v>47</v>
       </c>
       <c r="AM30" s="12">
         <v>41</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="12">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="58">
         <v>6</v>
       </c>
       <c r="C31" s="58">
         <v>10</v>
       </c>
       <c r="D31" s="58">
         <v>9</v>
       </c>
       <c r="E31" s="58">
         <v>9</v>
       </c>
       <c r="F31" s="12">
         <v>7</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>9</v>
       </c>
       <c r="I31" s="12">
@@ -12342,94 +12608,98 @@
       </c>
       <c r="AF31" s="12">
         <v>26</v>
       </c>
       <c r="AG31" s="12">
         <v>16</v>
       </c>
       <c r="AH31" s="12">
         <v>18</v>
       </c>
       <c r="AI31" s="9">
         <v>15</v>
       </c>
       <c r="AJ31" s="9">
         <v>14</v>
       </c>
       <c r="AK31" s="9">
         <v>28</v>
       </c>
       <c r="AL31" s="12">
         <v>30</v>
       </c>
       <c r="AM31" s="12">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="12"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="12"/>
       <c r="L32" s="61"/>
       <c r="M32" s="12"/>
       <c r="N32" s="61"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="12"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="12"/>
       <c r="AM32" s="12"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="12"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="58">
         <v>2</v>
       </c>
       <c r="C33" s="58">
         <v>4</v>
       </c>
       <c r="D33" s="58">
         <v>4</v>
       </c>
       <c r="E33" s="58">
         <v>3</v>
       </c>
       <c r="F33" s="12">
         <v>1</v>
       </c>
       <c r="G33" s="61" t="s">
         <v>49</v>
       </c>
       <c r="H33" s="12">
         <v>3</v>
       </c>
       <c r="I33" s="12">
@@ -12503,52 +12773,55 @@
       </c>
       <c r="AF33" s="12">
         <v>14</v>
       </c>
       <c r="AG33" s="12">
         <v>5</v>
       </c>
       <c r="AH33" s="12">
         <v>9</v>
       </c>
       <c r="AI33" s="9">
         <v>9</v>
       </c>
       <c r="AJ33" s="9">
         <v>10</v>
       </c>
       <c r="AK33" s="9">
         <v>14</v>
       </c>
       <c r="AL33" s="12">
         <v>3</v>
       </c>
       <c r="AM33" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="58" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="58" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="58" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="58" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="12">
         <v>1</v>
       </c>
       <c r="G34" s="61" t="s">
         <v>49</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="I34" s="61" t="s">
@@ -12622,95 +12895,99 @@
       </c>
       <c r="AF34" s="12">
         <v>1</v>
       </c>
       <c r="AG34" s="12">
         <v>1</v>
       </c>
       <c r="AH34" s="12">
         <v>1</v>
       </c>
       <c r="AI34" s="40" t="s">
         <v>53</v>
       </c>
       <c r="AJ34" s="9">
         <v>1</v>
       </c>
       <c r="AK34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="AL34" s="12">
         <v>3</v>
       </c>
       <c r="AM34" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="R35" s="55"/>
       <c r="S35" s="55"/>
       <c r="T35" s="55"/>
       <c r="U35" s="55"/>
       <c r="V35" s="55"/>
       <c r="W35" s="55"/>
       <c r="X35" s="55"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="55"/>
       <c r="AA35" s="60"/>
       <c r="AB35" s="54"/>
       <c r="AC35" s="54"/>
       <c r="AD35" s="54"/>
       <c r="AE35" s="54"/>
       <c r="AF35" s="54"/>
       <c r="AG35" s="54"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="54"/>
       <c r="AJ35" s="54"/>
       <c r="AK35" s="54"/>
-      <c r="AL35" s="12"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL35" s="54"/>
+      <c r="AM35" s="54"/>
+      <c r="AN35" s="54"/>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="58">
         <v>8</v>
       </c>
       <c r="C36" s="58">
         <v>13</v>
       </c>
       <c r="D36" s="58">
         <v>22</v>
       </c>
       <c r="E36" s="58">
         <v>21</v>
       </c>
       <c r="F36" s="12">
         <v>22</v>
       </c>
       <c r="G36" s="12">
         <v>13</v>
       </c>
       <c r="H36" s="12">
         <v>12</v>
       </c>
       <c r="I36" s="12">
@@ -12784,94 +13061,98 @@
       </c>
       <c r="AF36" s="12">
         <v>35</v>
       </c>
       <c r="AG36" s="12">
         <v>56</v>
       </c>
       <c r="AH36" s="12">
         <v>48</v>
       </c>
       <c r="AI36" s="9">
         <v>50</v>
       </c>
       <c r="AJ36" s="12">
         <v>40</v>
       </c>
       <c r="AK36" s="12">
         <v>32</v>
       </c>
       <c r="AL36" s="12">
         <v>21</v>
       </c>
       <c r="AM36" s="12">
         <v>25</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="12">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="40"/>
       <c r="G37" s="40"/>
       <c r="H37" s="40"/>
       <c r="I37" s="9"/>
       <c r="J37" s="40"/>
       <c r="K37" s="9"/>
       <c r="L37" s="40"/>
       <c r="M37" s="9"/>
       <c r="N37" s="40"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="9"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="12"/>
       <c r="AE37" s="12"/>
       <c r="AF37" s="12"/>
       <c r="AG37" s="12"/>
       <c r="AH37" s="12"/>
       <c r="AJ37" s="12"/>
       <c r="AK37" s="12"/>
       <c r="AL37" s="12"/>
       <c r="AM37" s="12"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="12"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="8">
         <v>2</v>
       </c>
       <c r="D38" s="8">
         <v>5</v>
       </c>
       <c r="E38" s="8">
         <v>8</v>
       </c>
       <c r="F38" s="9">
         <v>9</v>
       </c>
       <c r="G38" s="9">
         <v>3</v>
       </c>
       <c r="H38" s="9">
         <v>2</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -12945,52 +13226,55 @@
       </c>
       <c r="AF38" s="12">
         <v>10</v>
       </c>
       <c r="AG38" s="12">
         <v>15</v>
       </c>
       <c r="AH38" s="12">
         <v>12</v>
       </c>
       <c r="AI38" s="9">
         <v>7</v>
       </c>
       <c r="AJ38" s="12">
         <v>11</v>
       </c>
       <c r="AK38" s="12">
         <v>8</v>
       </c>
       <c r="AL38" s="12">
         <v>5</v>
       </c>
       <c r="AM38" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="8">
         <v>1</v>
       </c>
       <c r="C39" s="8">
         <v>1</v>
       </c>
       <c r="D39" s="8">
         <v>3</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G39" s="9">
         <v>1</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="I39" s="40" t="s">
@@ -13064,52 +13348,55 @@
       </c>
       <c r="AF39" s="12">
         <v>1</v>
       </c>
       <c r="AG39" s="12">
         <v>2</v>
       </c>
       <c r="AH39" s="12">
         <v>3</v>
       </c>
       <c r="AI39" s="9">
         <v>1</v>
       </c>
       <c r="AJ39" s="12">
         <v>3</v>
       </c>
       <c r="AK39" s="9" t="s">
         <v>53</v>
       </c>
       <c r="AL39" s="40" t="s">
         <v>53</v>
       </c>
       <c r="AM39" s="40">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>3</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>2</v>
       </c>
       <c r="F40" s="9">
         <v>7</v>
       </c>
       <c r="G40" s="9">
         <v>5</v>
       </c>
       <c r="H40" s="9">
         <v>6</v>
       </c>
       <c r="I40" s="9">
@@ -13183,52 +13470,55 @@
       </c>
       <c r="AF40" s="12">
         <v>8</v>
       </c>
       <c r="AG40" s="12">
         <v>19</v>
       </c>
       <c r="AH40" s="12">
         <v>10</v>
       </c>
       <c r="AI40" s="9">
         <v>21</v>
       </c>
       <c r="AJ40" s="12">
         <v>5</v>
       </c>
       <c r="AK40" s="12">
         <v>5</v>
       </c>
       <c r="AL40" s="12">
         <v>9</v>
       </c>
       <c r="AM40" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="12">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="8">
         <v>3</v>
       </c>
       <c r="C41" s="8">
         <v>1</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="9">
         <v>1</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="H41" s="9">
         <v>2</v>
       </c>
       <c r="I41" s="9">
@@ -13302,52 +13592,55 @@
       </c>
       <c r="AF41" s="12">
         <v>2</v>
       </c>
       <c r="AG41" s="12" t="s">
         <v>49</v>
       </c>
       <c r="AH41" s="12">
         <v>2</v>
       </c>
       <c r="AI41" s="9">
         <v>1</v>
       </c>
       <c r="AJ41" s="12">
         <v>1</v>
       </c>
       <c r="AK41" s="12">
         <v>1</v>
       </c>
       <c r="AL41" s="12">
         <v>2</v>
       </c>
       <c r="AM41" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E42" s="8">
         <v>3</v>
       </c>
       <c r="F42" s="9">
         <v>3</v>
       </c>
       <c r="G42" s="9">
         <v>1</v>
       </c>
       <c r="H42" s="9">
         <v>1</v>
       </c>
       <c r="I42" s="9">
@@ -13421,52 +13714,55 @@
       </c>
       <c r="AF42" s="12">
         <v>1</v>
       </c>
       <c r="AG42" s="12">
         <v>4</v>
       </c>
       <c r="AH42" s="12">
         <v>7</v>
       </c>
       <c r="AI42" s="9">
         <v>2</v>
       </c>
       <c r="AJ42" s="12">
         <v>2</v>
       </c>
       <c r="AK42" s="12">
         <v>2</v>
       </c>
       <c r="AL42" s="12">
         <v>2</v>
       </c>
       <c r="AM42" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
         <v>1</v>
       </c>
       <c r="D43" s="8">
         <v>3</v>
       </c>
       <c r="E43" s="8">
         <v>4</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="G43" s="9">
         <v>2</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="I43" s="9">
@@ -13540,52 +13836,55 @@
       </c>
       <c r="AF43" s="12">
         <v>7</v>
       </c>
       <c r="AG43" s="12">
         <v>8</v>
       </c>
       <c r="AH43" s="12">
         <v>8</v>
       </c>
       <c r="AI43" s="9">
         <v>11</v>
       </c>
       <c r="AJ43" s="12">
         <v>9</v>
       </c>
       <c r="AK43" s="12">
         <v>11</v>
       </c>
       <c r="AL43" s="12">
         <v>1</v>
       </c>
       <c r="AM43" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="13">
         <v>5</v>
       </c>
       <c r="D44" s="13">
         <v>6</v>
       </c>
       <c r="E44" s="13">
         <v>2</v>
       </c>
       <c r="F44" s="14">
         <v>2</v>
       </c>
       <c r="G44" s="14">
         <v>1</v>
       </c>
       <c r="H44" s="14">
         <v>1</v>
       </c>
       <c r="I44" s="14">
@@ -13659,52 +13958,55 @@
       </c>
       <c r="AF44" s="14">
         <v>6</v>
       </c>
       <c r="AG44" s="14">
         <v>8</v>
       </c>
       <c r="AH44" s="14">
         <v>6</v>
       </c>
       <c r="AI44" s="14">
         <v>7</v>
       </c>
       <c r="AJ44" s="14">
         <v>9</v>
       </c>
       <c r="AK44" s="14">
         <v>5</v>
       </c>
       <c r="AL44" s="14">
         <v>2</v>
       </c>
       <c r="AM44" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW67"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
@@ -14029,50 +14331,53 @@
       <c r="M8" s="53"/>
       <c r="N8" s="53"/>
       <c r="O8" s="53"/>
       <c r="P8" s="53"/>
       <c r="Q8" s="53"/>
       <c r="R8" s="53"/>
       <c r="S8" s="53"/>
       <c r="T8" s="53"/>
       <c r="U8" s="53"/>
       <c r="V8" s="53"/>
       <c r="W8" s="53"/>
       <c r="X8" s="53"/>
       <c r="Y8" s="53"/>
       <c r="Z8" s="53"/>
       <c r="AA8" s="54"/>
       <c r="AB8" s="54"/>
       <c r="AC8" s="54"/>
       <c r="AD8" s="54"/>
       <c r="AE8" s="54"/>
       <c r="AF8" s="54"/>
       <c r="AG8" s="54"/>
       <c r="AH8" s="54"/>
       <c r="AI8" s="54"/>
       <c r="AJ8" s="54"/>
       <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="20">
         <v>0.99</v>
       </c>
       <c r="C9" s="20">
         <v>1.1399999999999999</v>
       </c>
       <c r="D9" s="20">
         <v>1.22</v>
       </c>
       <c r="E9" s="20">
         <v>1.21</v>
       </c>
       <c r="F9" s="25">
         <v>1.28</v>
       </c>
       <c r="G9" s="25">
         <v>1.28</v>
       </c>
       <c r="H9" s="25">
         <v>1.31</v>
@@ -14148,50 +14453,53 @@
       </c>
       <c r="AF9" s="29">
         <v>3.31</v>
       </c>
       <c r="AG9" s="29">
         <v>3.37</v>
       </c>
       <c r="AH9" s="29">
         <v>3.38</v>
       </c>
       <c r="AI9" s="25">
         <v>3.41</v>
       </c>
       <c r="AJ9" s="25">
         <v>3.36</v>
       </c>
       <c r="AK9" s="25">
         <v>3.39</v>
       </c>
       <c r="AL9" s="29">
         <v>2.79</v>
       </c>
       <c r="AM9" s="29">
         <v>2.8</v>
       </c>
+      <c r="AN9" s="29">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="20">
         <v>1.2</v>
       </c>
       <c r="C10" s="20">
         <v>1.28</v>
       </c>
       <c r="D10" s="20">
         <v>1.28</v>
       </c>
       <c r="E10" s="20">
         <v>1.3</v>
       </c>
       <c r="F10" s="25">
         <v>1.39</v>
       </c>
       <c r="G10" s="25">
         <v>1.4</v>
       </c>
       <c r="H10" s="25">
         <v>1.41</v>
@@ -14267,50 +14575,53 @@
       </c>
       <c r="AF10" s="29">
         <v>3.52</v>
       </c>
       <c r="AG10" s="29">
         <v>3.6</v>
       </c>
       <c r="AH10" s="29">
         <v>3.58</v>
       </c>
       <c r="AI10" s="25">
         <v>3.61</v>
       </c>
       <c r="AJ10" s="25">
         <v>3.52</v>
       </c>
       <c r="AK10" s="25">
         <v>3.54</v>
       </c>
       <c r="AL10" s="29">
         <v>2.68</v>
       </c>
       <c r="AM10" s="29">
         <v>2.88</v>
       </c>
+      <c r="AN10" s="29">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="20">
         <v>0.91</v>
       </c>
       <c r="C11" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="D11" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="20">
         <v>1.06</v>
       </c>
       <c r="F11" s="25">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="H11" s="25">
         <v>1.1100000000000001</v>
@@ -14386,50 +14697,53 @@
       </c>
       <c r="AF11" s="29">
         <v>3.62</v>
       </c>
       <c r="AG11" s="29">
         <v>3.59</v>
       </c>
       <c r="AH11" s="29">
         <v>3.63</v>
       </c>
       <c r="AI11" s="25">
         <v>3.76</v>
       </c>
       <c r="AJ11" s="25">
         <v>3.82</v>
       </c>
       <c r="AK11" s="25">
         <v>3.82</v>
       </c>
       <c r="AL11" s="29">
         <v>3.87</v>
       </c>
       <c r="AM11" s="29">
         <v>2.91</v>
       </c>
+      <c r="AN11" s="29">
+        <v>3.03</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="20">
         <v>3.16</v>
       </c>
       <c r="C12" s="20">
         <v>1.66</v>
       </c>
       <c r="D12" s="20">
         <v>2.54</v>
       </c>
       <c r="E12" s="20">
         <v>2.1800000000000002</v>
       </c>
       <c r="F12" s="25">
         <v>1.95</v>
       </c>
       <c r="G12" s="25">
         <v>1.99</v>
       </c>
       <c r="H12" s="25">
         <v>1.7</v>
@@ -14505,50 +14819,53 @@
       </c>
       <c r="AF12" s="29">
         <v>2.56</v>
       </c>
       <c r="AG12" s="29">
         <v>2.79</v>
       </c>
       <c r="AH12" s="29">
         <v>2.74</v>
       </c>
       <c r="AI12" s="25">
         <v>2.57</v>
       </c>
       <c r="AJ12" s="25">
         <v>2.74</v>
       </c>
       <c r="AK12" s="25">
         <v>2.69</v>
       </c>
       <c r="AL12" s="29">
         <v>4.53</v>
       </c>
       <c r="AM12" s="29">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN12" s="29">
+        <v>4.21</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="20">
         <v>1.35</v>
       </c>
       <c r="C13" s="20">
         <v>1.55</v>
       </c>
       <c r="D13" s="20">
         <v>1.58</v>
       </c>
       <c r="E13" s="20">
         <v>1.53</v>
       </c>
       <c r="F13" s="25">
         <v>1.6</v>
       </c>
       <c r="G13" s="25">
         <v>1.52</v>
       </c>
       <c r="H13" s="25">
         <v>1.69</v>
@@ -14624,50 +14941,53 @@
       </c>
       <c r="AF13" s="29">
         <v>3.57</v>
       </c>
       <c r="AG13" s="29">
         <v>3.53</v>
       </c>
       <c r="AH13" s="29">
         <v>3.58</v>
       </c>
       <c r="AI13" s="25">
         <v>3.88</v>
       </c>
       <c r="AJ13" s="25">
         <v>3.68</v>
       </c>
       <c r="AK13" s="25">
         <v>3.85</v>
       </c>
       <c r="AL13" s="29">
         <v>3.55</v>
       </c>
       <c r="AM13" s="29">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AN13" s="29">
+        <v>4.62</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="20">
         <v>0.8</v>
       </c>
       <c r="C14" s="20">
         <v>1.08</v>
       </c>
       <c r="D14" s="20">
         <v>1.23</v>
       </c>
       <c r="E14" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="25">
         <v>1.21</v>
       </c>
       <c r="G14" s="25">
         <v>1.29</v>
       </c>
       <c r="H14" s="25">
         <v>1.42</v>
@@ -14743,50 +15063,53 @@
       </c>
       <c r="AF14" s="29">
         <v>3.49</v>
       </c>
       <c r="AG14" s="29">
         <v>3.57</v>
       </c>
       <c r="AH14" s="29">
         <v>3.62</v>
       </c>
       <c r="AI14" s="25">
         <v>3.59</v>
       </c>
       <c r="AJ14" s="25">
         <v>3.54</v>
       </c>
       <c r="AK14" s="25">
         <v>3.6</v>
       </c>
       <c r="AL14" s="29">
         <v>3.14</v>
       </c>
       <c r="AM14" s="29">
         <v>3.1</v>
       </c>
+      <c r="AN14" s="29">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="20">
         <v>1.21</v>
       </c>
       <c r="C15" s="20">
         <v>1.7</v>
       </c>
       <c r="D15" s="20">
         <v>1.74</v>
       </c>
       <c r="E15" s="20">
         <v>1.77</v>
       </c>
       <c r="F15" s="25">
         <v>1.7</v>
       </c>
       <c r="G15" s="25">
         <v>1.66</v>
       </c>
       <c r="H15" s="25">
         <v>1.68</v>
@@ -14861,90 +15184,94 @@
         <v>4.16</v>
       </c>
       <c r="AF15" s="29">
         <v>4.33</v>
       </c>
       <c r="AG15" s="29">
         <v>4.2</v>
       </c>
       <c r="AH15" s="29">
         <v>4.16</v>
       </c>
       <c r="AI15" s="25">
         <v>4.04</v>
       </c>
       <c r="AJ15" s="25">
         <v>3.95</v>
       </c>
       <c r="AK15" s="25">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL15" s="29">
         <v>6.21</v>
       </c>
       <c r="AM15" s="29">
         <v>5.0199999999999996</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>4.45</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="M16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="29"/>
       <c r="T16" s="29"/>
       <c r="U16" s="29"/>
       <c r="V16" s="29"/>
       <c r="W16" s="29"/>
       <c r="X16" s="29"/>
       <c r="Y16" s="29"/>
       <c r="Z16" s="29"/>
       <c r="AA16" s="29"/>
       <c r="AB16" s="29"/>
       <c r="AC16" s="29"/>
       <c r="AD16" s="29"/>
       <c r="AE16" s="29"/>
       <c r="AF16" s="29"/>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="29"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="20">
         <v>0.4</v>
       </c>
       <c r="C17" s="20">
         <v>0.84</v>
       </c>
       <c r="D17" s="20">
         <v>1.17</v>
       </c>
       <c r="E17" s="20">
         <v>1.45</v>
       </c>
       <c r="F17" s="25">
         <v>1.56</v>
       </c>
       <c r="G17" s="25">
         <v>1.4</v>
       </c>
       <c r="H17" s="25">
         <v>1.34</v>
       </c>
       <c r="I17" s="25">
@@ -15018,52 +15345,55 @@
       </c>
       <c r="AF17" s="29">
         <v>3.06</v>
       </c>
       <c r="AG17" s="29">
         <v>3.2</v>
       </c>
       <c r="AH17" s="29">
         <v>3.33</v>
       </c>
       <c r="AI17" s="25">
         <v>3.33</v>
       </c>
       <c r="AJ17" s="25">
         <v>3.43</v>
       </c>
       <c r="AK17" s="25">
         <v>3.52</v>
       </c>
       <c r="AL17" s="29">
         <v>1.67</v>
       </c>
       <c r="AM17" s="29">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="29">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="20">
         <v>0.74</v>
       </c>
       <c r="C18" s="20">
         <v>0.78</v>
       </c>
       <c r="D18" s="20">
         <v>1.27</v>
       </c>
       <c r="E18" s="20">
         <v>0.95</v>
       </c>
       <c r="F18" s="25">
         <v>0.76</v>
       </c>
       <c r="G18" s="25">
         <v>0.76</v>
       </c>
       <c r="H18" s="25">
         <v>0.65</v>
       </c>
       <c r="I18" s="25">
@@ -15135,52 +15465,55 @@
       </c>
       <c r="AF18" s="29">
         <v>1.49</v>
       </c>
       <c r="AG18" s="29">
         <v>1.49</v>
       </c>
       <c r="AH18" s="29">
         <v>1.6</v>
       </c>
       <c r="AI18" s="25">
         <v>1.51</v>
       </c>
       <c r="AJ18" s="25">
         <v>1.59</v>
       </c>
       <c r="AK18" s="25">
         <v>1.46</v>
       </c>
       <c r="AL18" s="29" t="s">
         <v>49</v>
       </c>
       <c r="AM18" s="29">
         <v>0.84</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="29">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="20">
         <v>0.88</v>
       </c>
       <c r="C19" s="20">
         <v>0.81</v>
       </c>
       <c r="D19" s="20">
         <v>0.68</v>
       </c>
       <c r="E19" s="20">
         <v>0.63</v>
       </c>
       <c r="F19" s="25">
         <v>0.81</v>
       </c>
       <c r="G19" s="25">
         <v>0.87</v>
       </c>
       <c r="H19" s="25">
         <v>0.94</v>
       </c>
       <c r="I19" s="25">
@@ -15254,52 +15587,55 @@
       </c>
       <c r="AF19" s="29">
         <v>2.14</v>
       </c>
       <c r="AG19" s="29">
         <v>2.42</v>
       </c>
       <c r="AH19" s="29">
         <v>2.41</v>
       </c>
       <c r="AI19" s="25">
         <v>2.66</v>
       </c>
       <c r="AJ19" s="25">
         <v>2.52</v>
       </c>
       <c r="AK19" s="25">
         <v>2.4</v>
       </c>
       <c r="AL19" s="29">
         <v>2.09</v>
       </c>
       <c r="AM19" s="29">
         <v>2.19</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="29">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="20">
         <v>0.8</v>
       </c>
       <c r="D20" s="20">
         <v>0.92</v>
       </c>
       <c r="E20" s="20">
         <v>0.89</v>
       </c>
       <c r="F20" s="25">
         <v>0.86</v>
       </c>
       <c r="G20" s="25">
         <v>0.72</v>
       </c>
       <c r="H20" s="25">
         <v>0.73</v>
       </c>
       <c r="I20" s="25">
@@ -15373,52 +15709,55 @@
       </c>
       <c r="AF20" s="29">
         <v>1.6</v>
       </c>
       <c r="AG20" s="29">
         <v>1.46</v>
       </c>
       <c r="AH20" s="29">
         <v>1.43</v>
       </c>
       <c r="AI20" s="25">
         <v>1.33</v>
       </c>
       <c r="AJ20" s="25">
         <v>1.29</v>
       </c>
       <c r="AK20" s="25">
         <v>1.21</v>
       </c>
       <c r="AL20" s="29">
         <v>2.1</v>
       </c>
       <c r="AM20" s="29">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="29">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="20">
         <v>0.41</v>
       </c>
       <c r="F21" s="25">
         <v>0.65</v>
       </c>
       <c r="G21" s="25">
         <v>0.63</v>
       </c>
       <c r="H21" s="25">
         <v>0.62</v>
       </c>
       <c r="I21" s="25">
@@ -15492,52 +15831,55 @@
       </c>
       <c r="AF21" s="29">
         <v>2.13</v>
       </c>
       <c r="AG21" s="29">
         <v>2.15</v>
       </c>
       <c r="AH21" s="29">
         <v>2.36</v>
       </c>
       <c r="AI21" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ21" s="25">
         <v>2.14</v>
       </c>
       <c r="AK21" s="25">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL21" s="29">
         <v>1.18</v>
       </c>
       <c r="AM21" s="29">
         <v>1.53</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="29">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="23">
         <v>0.2</v>
       </c>
       <c r="D22" s="23">
         <v>0.54</v>
       </c>
       <c r="E22" s="23">
         <v>0.81</v>
       </c>
       <c r="F22" s="29">
         <v>0.64</v>
       </c>
       <c r="G22" s="29">
         <v>0.67</v>
       </c>
       <c r="H22" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="I22" s="29">
@@ -15611,52 +15953,55 @@
       </c>
       <c r="AF22" s="29">
         <v>3.77</v>
       </c>
       <c r="AG22" s="29">
         <v>3.7</v>
       </c>
       <c r="AH22" s="29">
         <v>3.67</v>
       </c>
       <c r="AI22" s="25">
         <v>3.76</v>
       </c>
       <c r="AJ22" s="25">
         <v>3.76</v>
       </c>
       <c r="AK22" s="25">
         <v>3.83</v>
       </c>
       <c r="AL22" s="29">
         <v>0.42</v>
       </c>
       <c r="AM22" s="29">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="29">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="23">
         <v>0.82</v>
       </c>
       <c r="D23" s="23">
         <v>1.18</v>
       </c>
       <c r="E23" s="23">
         <v>1.05</v>
       </c>
       <c r="F23" s="29">
         <v>0.96</v>
       </c>
       <c r="G23" s="29">
         <v>0.86</v>
       </c>
       <c r="H23" s="29">
         <v>0.78</v>
       </c>
       <c r="I23" s="29">
@@ -15730,95 +16075,99 @@
       </c>
       <c r="AF23" s="29">
         <v>1.26</v>
       </c>
       <c r="AG23" s="29">
         <v>1.44</v>
       </c>
       <c r="AH23" s="29">
         <v>1.51</v>
       </c>
       <c r="AI23" s="25">
         <v>1.59</v>
       </c>
       <c r="AJ23" s="25">
         <v>1.73</v>
       </c>
       <c r="AK23" s="25">
         <v>1.72</v>
       </c>
       <c r="AL23" s="29">
         <v>0.69</v>
       </c>
       <c r="AM23" s="29">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="29">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
       <c r="R24" s="55"/>
       <c r="S24" s="55"/>
       <c r="T24" s="55"/>
       <c r="U24" s="55"/>
       <c r="V24" s="55"/>
       <c r="W24" s="55"/>
       <c r="X24" s="55"/>
       <c r="Y24" s="55"/>
       <c r="Z24" s="55"/>
       <c r="AA24" s="54"/>
       <c r="AB24" s="54"/>
       <c r="AC24" s="54"/>
       <c r="AD24" s="54"/>
       <c r="AE24" s="54"/>
       <c r="AF24" s="54"/>
       <c r="AG24" s="54"/>
       <c r="AH24" s="54"/>
       <c r="AI24" s="54"/>
       <c r="AJ24" s="54"/>
       <c r="AK24" s="54"/>
-      <c r="AL24" s="29"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="54"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="20">
         <v>1.26</v>
       </c>
       <c r="D25" s="20">
         <v>1.31</v>
       </c>
       <c r="E25" s="20">
         <v>1.28</v>
       </c>
       <c r="F25" s="25">
         <v>1.35</v>
       </c>
       <c r="G25" s="25">
         <v>1.36</v>
       </c>
       <c r="H25" s="25">
         <v>1.4</v>
       </c>
       <c r="I25" s="25">
@@ -15892,52 +16241,55 @@
       </c>
       <c r="AF25" s="29">
         <v>3.54</v>
       </c>
       <c r="AG25" s="29">
         <v>3.59</v>
       </c>
       <c r="AH25" s="29">
         <v>3.59</v>
       </c>
       <c r="AI25" s="25">
         <v>3.62</v>
       </c>
       <c r="AJ25" s="25">
         <v>3.55</v>
       </c>
       <c r="AK25" s="25">
         <v>3.6</v>
       </c>
       <c r="AL25" s="29">
         <v>3.11</v>
       </c>
       <c r="AM25" s="29">
         <v>3.09</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="29">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="20">
         <v>1.2</v>
       </c>
       <c r="C26" s="20">
         <v>1.28</v>
       </c>
       <c r="D26" s="20">
         <v>1.28</v>
       </c>
       <c r="E26" s="20">
         <v>1.3</v>
       </c>
       <c r="F26" s="25">
         <v>1.4</v>
       </c>
       <c r="G26" s="25">
         <v>1.4</v>
       </c>
       <c r="H26" s="25">
         <v>1.42</v>
       </c>
       <c r="I26" s="25">
@@ -16011,52 +16363,55 @@
       </c>
       <c r="AF26" s="29">
         <v>3.52</v>
       </c>
       <c r="AG26" s="29">
         <v>3.6</v>
       </c>
       <c r="AH26" s="29">
         <v>3.58</v>
       </c>
       <c r="AI26" s="25">
         <v>3.61</v>
       </c>
       <c r="AJ26" s="25">
         <v>3.52</v>
       </c>
       <c r="AK26" s="25">
         <v>3.54</v>
       </c>
       <c r="AL26" s="29">
         <v>2.68</v>
       </c>
       <c r="AM26" s="29">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="29">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="20">
         <v>0.91</v>
       </c>
       <c r="C27" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="D27" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="E27" s="20">
         <v>1.06</v>
       </c>
       <c r="F27" s="25">
         <v>1.0900000000000001</v>
       </c>
       <c r="G27" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="H27" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="I27" s="25">
@@ -16130,52 +16485,55 @@
       </c>
       <c r="AF27" s="29">
         <v>3.62</v>
       </c>
       <c r="AG27" s="29">
         <v>3.59</v>
       </c>
       <c r="AH27" s="29">
         <v>3.63</v>
       </c>
       <c r="AI27" s="25">
         <v>3.76</v>
       </c>
       <c r="AJ27" s="25">
         <v>3.82</v>
       </c>
       <c r="AK27" s="25">
         <v>3.82</v>
       </c>
       <c r="AL27" s="29">
         <v>3.87</v>
       </c>
       <c r="AM27" s="29">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="29">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="20">
         <v>3.16</v>
       </c>
       <c r="C28" s="20">
         <v>1.66</v>
       </c>
       <c r="D28" s="20">
         <v>2.54</v>
       </c>
       <c r="E28" s="20">
         <v>2.1800000000000002</v>
       </c>
       <c r="F28" s="25">
         <v>1.95</v>
       </c>
       <c r="G28" s="25">
         <v>1.99</v>
       </c>
       <c r="H28" s="25">
         <v>1.7</v>
       </c>
       <c r="I28" s="25">
@@ -16249,52 +16607,55 @@
       </c>
       <c r="AF28" s="29">
         <v>2.56</v>
       </c>
       <c r="AG28" s="29">
         <v>2.79</v>
       </c>
       <c r="AH28" s="29">
         <v>2.74</v>
       </c>
       <c r="AI28" s="25">
         <v>2.57</v>
       </c>
       <c r="AJ28" s="25">
         <v>2.74</v>
       </c>
       <c r="AK28" s="25">
         <v>2.69</v>
       </c>
       <c r="AL28" s="29">
         <v>4.53</v>
       </c>
       <c r="AM28" s="29">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="29">
+        <v>4.21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="20">
         <v>1.35</v>
       </c>
       <c r="C29" s="20">
         <v>1.55</v>
       </c>
       <c r="D29" s="20">
         <v>1.58</v>
       </c>
       <c r="E29" s="20">
         <v>1.53</v>
       </c>
       <c r="F29" s="25">
         <v>1.6</v>
       </c>
       <c r="G29" s="25">
         <v>1.52</v>
       </c>
       <c r="H29" s="25">
         <v>1.69</v>
       </c>
       <c r="I29" s="25">
@@ -16368,52 +16729,55 @@
       </c>
       <c r="AF29" s="29">
         <v>3.57</v>
       </c>
       <c r="AG29" s="29">
         <v>3.53</v>
       </c>
       <c r="AH29" s="29">
         <v>3.58</v>
       </c>
       <c r="AI29" s="25">
         <v>3.88</v>
       </c>
       <c r="AJ29" s="25">
         <v>3.68</v>
       </c>
       <c r="AK29" s="25">
         <v>3.85</v>
       </c>
       <c r="AL29" s="29">
         <v>3.55</v>
       </c>
       <c r="AM29" s="29">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="29">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="20">
         <v>0.8</v>
       </c>
       <c r="C30" s="20">
         <v>1.08</v>
       </c>
       <c r="D30" s="20">
         <v>1.23</v>
       </c>
       <c r="E30" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="25">
         <v>1.21</v>
       </c>
       <c r="G30" s="25">
         <v>1.29</v>
       </c>
       <c r="H30" s="25">
         <v>1.42</v>
       </c>
       <c r="I30" s="25">
@@ -16487,52 +16851,55 @@
       </c>
       <c r="AF30" s="29">
         <v>3.49</v>
       </c>
       <c r="AG30" s="29">
         <v>3.57</v>
       </c>
       <c r="AH30" s="29">
         <v>3.62</v>
       </c>
       <c r="AI30" s="25">
         <v>3.59</v>
       </c>
       <c r="AJ30" s="25">
         <v>3.54</v>
       </c>
       <c r="AK30" s="25">
         <v>3.6</v>
       </c>
       <c r="AL30" s="29">
         <v>3.14</v>
       </c>
       <c r="AM30" s="29">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="29">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="20">
         <v>1.21</v>
       </c>
       <c r="C31" s="20">
         <v>1.7</v>
       </c>
       <c r="D31" s="20">
         <v>1.74</v>
       </c>
       <c r="E31" s="20">
         <v>1.77</v>
       </c>
       <c r="F31" s="25">
         <v>1.7</v>
       </c>
       <c r="G31" s="25">
         <v>1.66</v>
       </c>
       <c r="H31" s="25">
         <v>1.68</v>
       </c>
       <c r="I31" s="25">
@@ -16606,89 +16973,93 @@
       </c>
       <c r="AF31" s="29">
         <v>4.33</v>
       </c>
       <c r="AG31" s="29">
         <v>4.2</v>
       </c>
       <c r="AH31" s="29">
         <v>4.16</v>
       </c>
       <c r="AI31" s="25">
         <v>4.04</v>
       </c>
       <c r="AJ31" s="25">
         <v>3.95</v>
       </c>
       <c r="AK31" s="25">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL31" s="29">
         <v>6.21</v>
       </c>
       <c r="AM31" s="29">
         <v>5.0199999999999996</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="29">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="M32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="29"/>
       <c r="AF32" s="29"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="29"/>
       <c r="AJ32" s="25"/>
       <c r="AK32" s="25"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="29"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="20">
         <v>0.82</v>
       </c>
       <c r="C33" s="20">
         <v>1.3</v>
       </c>
       <c r="D33" s="20">
         <v>1.42</v>
       </c>
       <c r="E33" s="20">
         <v>1.38</v>
       </c>
       <c r="F33" s="25">
         <v>1.18</v>
       </c>
       <c r="G33" s="25">
         <v>0.99</v>
       </c>
       <c r="H33" s="25">
         <v>1.02</v>
       </c>
       <c r="I33" s="25">
@@ -16762,52 +17133,55 @@
       </c>
       <c r="AF33" s="29">
         <v>3.3</v>
       </c>
       <c r="AG33" s="29">
         <v>3.14</v>
       </c>
       <c r="AH33" s="29">
         <v>3.22</v>
       </c>
       <c r="AI33" s="25">
         <v>3.27</v>
       </c>
       <c r="AJ33" s="25">
         <v>3.36</v>
       </c>
       <c r="AK33" s="25">
         <v>3.58</v>
       </c>
       <c r="AL33" s="29">
         <v>1.26</v>
       </c>
       <c r="AM33" s="29">
         <v>1.76</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="29">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="29">
         <v>0.26</v>
       </c>
       <c r="G34" s="29">
         <v>0.22</v>
       </c>
       <c r="H34" s="29">
         <v>0.19</v>
       </c>
       <c r="I34" s="29">
@@ -16881,95 +17255,99 @@
       </c>
       <c r="AF34" s="29">
         <v>1.94</v>
       </c>
       <c r="AG34" s="29">
         <v>1.87</v>
       </c>
       <c r="AH34" s="29">
         <v>1.81</v>
       </c>
       <c r="AI34" s="25">
         <v>1.63</v>
       </c>
       <c r="AJ34" s="25">
         <v>1.61</v>
       </c>
       <c r="AK34" s="25">
         <v>1.47</v>
       </c>
       <c r="AL34" s="29">
         <v>4.07</v>
       </c>
       <c r="AM34" s="29">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="29">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="R35" s="55"/>
       <c r="S35" s="55"/>
       <c r="T35" s="55"/>
       <c r="U35" s="55"/>
       <c r="V35" s="55"/>
       <c r="W35" s="55"/>
       <c r="X35" s="55"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="55"/>
       <c r="AA35" s="54"/>
       <c r="AB35" s="54"/>
       <c r="AC35" s="54"/>
       <c r="AD35" s="54"/>
       <c r="AE35" s="54"/>
       <c r="AF35" s="54"/>
       <c r="AG35" s="54"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="54"/>
       <c r="AJ35" s="54"/>
       <c r="AK35" s="54"/>
-      <c r="AL35" s="29"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL35" s="54"/>
+      <c r="AM35" s="54"/>
+      <c r="AN35" s="54"/>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>0.45</v>
       </c>
       <c r="C36" s="20">
         <v>0.61</v>
       </c>
       <c r="D36" s="20">
         <v>0.82</v>
       </c>
       <c r="E36" s="20">
         <v>0.92</v>
       </c>
       <c r="F36" s="25">
         <v>0.98</v>
       </c>
       <c r="G36" s="25">
         <v>0.94</v>
       </c>
       <c r="H36" s="25">
         <v>0.9</v>
       </c>
       <c r="I36" s="25">
@@ -17043,89 +17421,93 @@
       </c>
       <c r="AF36" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG36" s="29">
         <v>2.34</v>
       </c>
       <c r="AH36" s="29">
         <v>2.4</v>
       </c>
       <c r="AI36" s="25">
         <v>2.46</v>
       </c>
       <c r="AJ36" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="AK36" s="29">
         <v>2.4</v>
       </c>
       <c r="AL36" s="29">
         <v>1.26</v>
       </c>
       <c r="AM36" s="29">
         <v>1.45</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="29">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="M37" s="25"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="25"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="29"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="29"/>
       <c r="AJ37" s="29"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="29"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="20">
         <v>0.41</v>
       </c>
       <c r="D38" s="20">
         <v>0.94</v>
       </c>
       <c r="E38" s="20">
         <v>1.51</v>
       </c>
       <c r="F38" s="25">
         <v>1.92</v>
       </c>
       <c r="G38" s="25">
         <v>1.8</v>
       </c>
       <c r="H38" s="25">
         <v>1.65</v>
       </c>
       <c r="I38" s="25">
@@ -17199,52 +17581,55 @@
       </c>
       <c r="AF38" s="29">
         <v>2.84</v>
       </c>
       <c r="AG38" s="29">
         <v>3.25</v>
       </c>
       <c r="AH38" s="29">
         <v>3.45</v>
       </c>
       <c r="AI38" s="25">
         <v>3.38</v>
       </c>
       <c r="AJ38" s="29">
         <v>3.49</v>
       </c>
       <c r="AK38" s="29">
         <v>3.47</v>
       </c>
       <c r="AL38" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="29">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="29">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="20">
         <v>0.74</v>
       </c>
       <c r="C39" s="20">
         <v>0.78</v>
       </c>
       <c r="D39" s="20">
         <v>1.27</v>
       </c>
       <c r="E39" s="20">
         <v>0.95</v>
       </c>
       <c r="F39" s="25">
         <v>0.76</v>
       </c>
       <c r="G39" s="25">
         <v>0.76</v>
       </c>
       <c r="H39" s="25">
         <v>0.65</v>
       </c>
       <c r="I39" s="25">
@@ -17316,52 +17701,55 @@
       </c>
       <c r="AF39" s="29">
         <v>1.49</v>
       </c>
       <c r="AG39" s="29">
         <v>1.49</v>
       </c>
       <c r="AH39" s="29">
         <v>1.6</v>
       </c>
       <c r="AI39" s="25">
         <v>1.51</v>
       </c>
       <c r="AJ39" s="29">
         <v>1.59</v>
       </c>
       <c r="AK39" s="29">
         <v>1.46</v>
       </c>
       <c r="AL39" s="29" t="s">
         <v>49</v>
       </c>
       <c r="AM39" s="29">
         <v>0.84</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="29">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="20">
         <v>0.88</v>
       </c>
       <c r="C40" s="20">
         <v>0.81</v>
       </c>
       <c r="D40" s="20">
         <v>0.68</v>
       </c>
       <c r="E40" s="20">
         <v>0.63</v>
       </c>
       <c r="F40" s="25">
         <v>0.81</v>
       </c>
       <c r="G40" s="25">
         <v>0.87</v>
       </c>
       <c r="H40" s="25">
         <v>0.94</v>
       </c>
       <c r="I40" s="25">
@@ -17435,52 +17823,55 @@
       </c>
       <c r="AF40" s="29">
         <v>2.14</v>
       </c>
       <c r="AG40" s="29">
         <v>2.42</v>
       </c>
       <c r="AH40" s="29">
         <v>2.41</v>
       </c>
       <c r="AI40" s="25">
         <v>2.66</v>
       </c>
       <c r="AJ40" s="29">
         <v>2.52</v>
       </c>
       <c r="AK40" s="29">
         <v>2.4</v>
       </c>
       <c r="AL40" s="29">
         <v>2.09</v>
       </c>
       <c r="AM40" s="29">
         <v>2.19</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="29">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="20">
         <v>1.65</v>
       </c>
       <c r="C41" s="20">
         <v>1.1499999999999999</v>
       </c>
       <c r="D41" s="20">
         <v>1.32</v>
       </c>
       <c r="E41" s="20">
         <v>1.27</v>
       </c>
       <c r="F41" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="G41" s="25">
         <v>0.93</v>
       </c>
       <c r="H41" s="25">
         <v>0.96</v>
       </c>
       <c r="I41" s="25">
@@ -17554,52 +17945,55 @@
       </c>
       <c r="AF41" s="29">
         <v>1.45</v>
       </c>
       <c r="AG41" s="29">
         <v>1.27</v>
       </c>
       <c r="AH41" s="29">
         <v>1.27</v>
       </c>
       <c r="AI41" s="25">
         <v>1.2</v>
       </c>
       <c r="AJ41" s="29">
         <v>1.1399999999999999</v>
       </c>
       <c r="AK41" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="AL41" s="29">
         <v>1.22</v>
       </c>
       <c r="AM41" s="29">
         <v>0.64</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="29">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="20"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20">
         <v>0.41</v>
       </c>
       <c r="F42" s="25">
         <v>0.65</v>
       </c>
       <c r="G42" s="25">
         <v>0.63</v>
       </c>
       <c r="H42" s="25">
         <v>0.62</v>
       </c>
       <c r="I42" s="25">
         <v>0.61</v>
       </c>
       <c r="J42" s="25">
         <v>0.72</v>
       </c>
       <c r="K42" s="25">
@@ -17667,52 +18061,55 @@
       </c>
       <c r="AF42" s="29">
         <v>2.13</v>
       </c>
       <c r="AG42" s="29">
         <v>2.15</v>
       </c>
       <c r="AH42" s="29">
         <v>2.36</v>
       </c>
       <c r="AI42" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ42" s="29">
         <v>2.14</v>
       </c>
       <c r="AK42" s="29">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL42" s="29">
         <v>1.18</v>
       </c>
       <c r="AM42" s="29">
         <v>1.53</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="29">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="20">
         <v>0.2</v>
       </c>
       <c r="D43" s="20">
         <v>0.54</v>
       </c>
       <c r="E43" s="20">
         <v>0.81</v>
       </c>
       <c r="F43" s="25">
         <v>0.64</v>
       </c>
       <c r="G43" s="25">
         <v>0.67</v>
       </c>
       <c r="H43" s="25">
         <v>0.56999999999999995</v>
       </c>
       <c r="I43" s="25">
@@ -17786,52 +18183,55 @@
       </c>
       <c r="AF43" s="29">
         <v>3.77</v>
       </c>
       <c r="AG43" s="29">
         <v>3.7</v>
       </c>
       <c r="AH43" s="29">
         <v>3.67</v>
       </c>
       <c r="AI43" s="25">
         <v>3.76</v>
       </c>
       <c r="AJ43" s="29">
         <v>3.76</v>
       </c>
       <c r="AK43" s="29">
         <v>3.83</v>
       </c>
       <c r="AL43" s="29">
         <v>0.42</v>
       </c>
       <c r="AM43" s="29">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="29">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="22">
         <v>0.82</v>
       </c>
       <c r="D44" s="22">
         <v>1.18</v>
       </c>
       <c r="E44" s="22">
         <v>1.05</v>
       </c>
       <c r="F44" s="21">
         <v>0.96</v>
       </c>
       <c r="G44" s="21">
         <v>0.86</v>
       </c>
       <c r="H44" s="21">
         <v>0.78</v>
       </c>
       <c r="I44" s="21">
@@ -17905,65 +18305,68 @@
       </c>
       <c r="AF44" s="21">
         <v>1.26</v>
       </c>
       <c r="AG44" s="21">
         <v>1.44</v>
       </c>
       <c r="AH44" s="21">
         <v>1.51</v>
       </c>
       <c r="AI44" s="21">
         <v>1.59</v>
       </c>
       <c r="AJ44" s="21">
         <v>1.73</v>
       </c>
       <c r="AK44" s="21">
         <v>1.72</v>
       </c>
       <c r="AL44" s="21">
         <v>0.69</v>
       </c>
       <c r="AM44" s="21">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="21">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="30"/>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
     </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="B46" s="31"/>
       <c r="C46" s="31"/>
     </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="B47" s="31"/>
       <c r="C47" s="31"/>
     </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="B48" s="31"/>
       <c r="C48" s="31"/>
     </row>
     <row r="49" spans="2:3" ht="13.9" customHeight="1">
       <c r="B49" s="31"/>
       <c r="C49" s="31"/>
     </row>
     <row r="50" spans="2:3" ht="13.9" customHeight="1">
       <c r="B50" s="31"/>
       <c r="C50" s="31"/>
     </row>
     <row r="51" spans="2:3" ht="13.9" customHeight="1">
       <c r="B51" s="31"/>
       <c r="C51" s="31"/>
     </row>
     <row r="52" spans="2:3" ht="13.9" customHeight="1">
       <c r="B52" s="31"/>
       <c r="C52" s="31"/>
     </row>
     <row r="53" spans="2:3" ht="13.9" customHeight="1">
       <c r="B53" s="31"/>
       <c r="C53" s="31"/>
     </row>
     <row r="54" spans="2:3" ht="13.9" customHeight="1">
       <c r="B54" s="31"/>