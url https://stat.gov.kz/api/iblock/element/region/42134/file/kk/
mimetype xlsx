--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="285" windowWidth="19275" windowHeight="11310" tabRatio="744"/>
+    <workbookView xWindow="11130" yWindow="-90" windowWidth="14190" windowHeight="9600" tabRatio="744"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="54">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -262,51 +262,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -341,268 +341,189 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -900,17558 +821,12850 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="1" customWidth="1"/>
     <col min="23" max="24" width="8.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" customWidth="1"/>
-    <col min="26" max="33" width="8.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="66"/>
-[...40 lines deleted...]
-      <c r="S5" s="37"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="15"/>
+      <c r="S5" s="15"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="48"/>
-[...3 lines deleted...]
-      <c r="AE5" s="37"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="15"/>
+      <c r="AA5" s="15"/>
+      <c r="AB5" s="15"/>
+      <c r="AE5" s="15"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="48"/>
-[...6 lines deleted...]
-      <c r="AW5" s="48" t="s">
+      <c r="AK5" s="25" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="73">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="49">
         <v>2024</v>
       </c>
-      <c r="O6" s="74"/>
-[...10 lines deleted...]
-      <c r="Z6" s="73">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="49">
         <v>2025</v>
       </c>
-      <c r="AA6" s="74"/>
-[...10 lines deleted...]
-      <c r="AL6" s="73">
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="49">
         <v>2026</v>
       </c>
-      <c r="AM6" s="74"/>
-[...13 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="H7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="I7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="J7" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="K7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="L7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="M7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="N7" s="49" t="s">
+      <c r="N7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="49" t="s">
+      <c r="O7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="49" t="s">
+      <c r="P7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="49" t="s">
+      <c r="Q7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="49" t="s">
+      <c r="R7" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="49" t="s">
+      <c r="S7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="49" t="s">
+      <c r="T7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="49" t="s">
+      <c r="U7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="50" t="s">
+      <c r="V7" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="50" t="s">
+      <c r="W7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X7" s="50" t="s">
+      <c r="X7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="Y7" s="50" t="s">
+      <c r="Y7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="Z7" s="49" t="s">
+      <c r="Z7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="49" t="s">
+      <c r="AA7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="49" t="s">
+      <c r="AB7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="49" t="s">
+      <c r="AD7" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="49" t="s">
+      <c r="AE7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="49" t="s">
+      <c r="AF7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="49" t="s">
+      <c r="AG7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="50" t="s">
+      <c r="AH7" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="50" t="s">
+      <c r="AI7" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="AJ7" s="50" t="s">
+      <c r="AJ7" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="AK7" s="50" t="s">
+      <c r="AK7" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="AL7" s="49" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="Z8" s="31"/>
+      <c r="AA8" s="31"/>
+      <c r="AB8" s="31"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="4">
+        <v>510</v>
+      </c>
+      <c r="C9" s="4">
+        <v>521</v>
+      </c>
+      <c r="D9" s="4">
+        <v>470</v>
+      </c>
+      <c r="E9" s="4">
+        <v>684</v>
+      </c>
+      <c r="F9" s="4">
+        <v>437</v>
+      </c>
+      <c r="G9" s="6">
+        <v>777</v>
+      </c>
+      <c r="H9" s="6">
+        <v>948</v>
+      </c>
+      <c r="I9" s="4">
+        <v>870</v>
+      </c>
+      <c r="J9" s="4">
+        <v>670</v>
+      </c>
+      <c r="K9" s="6">
+        <v>600</v>
+      </c>
+      <c r="L9" s="6">
+        <v>538</v>
+      </c>
+      <c r="M9" s="6">
+        <v>522</v>
+      </c>
+      <c r="N9" s="6">
+        <v>361</v>
+      </c>
+      <c r="O9" s="6">
+        <v>487</v>
+      </c>
+      <c r="P9" s="6">
+        <v>392</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>550</v>
+      </c>
+      <c r="R9" s="6">
+        <v>451</v>
+      </c>
+      <c r="S9" s="6">
+        <v>848</v>
+      </c>
+      <c r="T9" s="6">
+        <v>855</v>
+      </c>
+      <c r="U9" s="6">
+        <v>840</v>
+      </c>
+      <c r="V9" s="6">
+        <v>660</v>
+      </c>
+      <c r="W9" s="37">
+        <v>578</v>
+      </c>
+      <c r="X9" s="37">
+        <v>497</v>
+      </c>
+      <c r="Y9" s="37">
+        <v>544</v>
+      </c>
+      <c r="Z9" s="43">
+        <v>416</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>410</v>
+      </c>
+      <c r="AB9" s="43">
+        <v>446</v>
+      </c>
+      <c r="AC9" s="43">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="4">
+        <v>213</v>
+      </c>
+      <c r="C10" s="4">
+        <v>241</v>
+      </c>
+      <c r="D10" s="4">
+        <v>255</v>
+      </c>
+      <c r="E10" s="4">
+        <v>322</v>
+      </c>
+      <c r="F10" s="4">
+        <v>229</v>
+      </c>
+      <c r="G10" s="6">
+        <v>394</v>
+      </c>
+      <c r="H10" s="6">
+        <v>507</v>
+      </c>
+      <c r="I10" s="4">
+        <v>447</v>
+      </c>
+      <c r="J10" s="4">
+        <v>350</v>
+      </c>
+      <c r="K10" s="6">
+        <v>291</v>
+      </c>
+      <c r="L10" s="6">
+        <v>255</v>
+      </c>
+      <c r="M10" s="6">
+        <v>263</v>
+      </c>
+      <c r="N10" s="6">
+        <v>178</v>
+      </c>
+      <c r="O10" s="6">
+        <v>229</v>
+      </c>
+      <c r="P10" s="6">
+        <v>198</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>282</v>
+      </c>
+      <c r="R10" s="6">
+        <v>232</v>
+      </c>
+      <c r="S10" s="6">
+        <v>455</v>
+      </c>
+      <c r="T10" s="6">
+        <v>440</v>
+      </c>
+      <c r="U10" s="6">
+        <v>442</v>
+      </c>
+      <c r="V10" s="6">
+        <v>368</v>
+      </c>
+      <c r="W10" s="37">
+        <v>303</v>
+      </c>
+      <c r="X10" s="37">
+        <v>237</v>
+      </c>
+      <c r="Y10" s="37">
+        <v>264</v>
+      </c>
+      <c r="Z10" s="43">
+        <v>207</v>
+      </c>
+      <c r="AA10" s="43">
+        <v>205</v>
+      </c>
+      <c r="AB10" s="43">
+        <v>248</v>
+      </c>
+      <c r="AC10" s="43">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="4">
+        <v>49</v>
+      </c>
+      <c r="C11" s="4">
+        <v>42</v>
+      </c>
+      <c r="D11" s="4">
+        <v>36</v>
+      </c>
+      <c r="E11" s="4">
+        <v>67</v>
+      </c>
+      <c r="F11" s="4">
+        <v>32</v>
+      </c>
+      <c r="G11" s="6">
+        <v>58</v>
+      </c>
+      <c r="H11" s="6">
+        <v>69</v>
+      </c>
+      <c r="I11" s="4">
+        <v>71</v>
+      </c>
+      <c r="J11" s="4">
+        <v>44</v>
+      </c>
+      <c r="K11" s="6">
+        <v>41</v>
+      </c>
+      <c r="L11" s="6">
+        <v>34</v>
+      </c>
+      <c r="M11" s="6">
+        <v>30</v>
+      </c>
+      <c r="N11" s="6">
+        <v>30</v>
+      </c>
+      <c r="O11" s="6">
+        <v>31</v>
+      </c>
+      <c r="P11" s="6">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>42</v>
+      </c>
+      <c r="R11" s="6">
+        <v>37</v>
+      </c>
+      <c r="S11" s="6">
+        <v>53</v>
+      </c>
+      <c r="T11" s="6">
+        <v>53</v>
+      </c>
+      <c r="U11" s="6">
+        <v>53</v>
+      </c>
+      <c r="V11" s="6">
+        <v>40</v>
+      </c>
+      <c r="W11" s="37">
+        <v>42</v>
+      </c>
+      <c r="X11" s="37">
+        <v>34</v>
+      </c>
+      <c r="Y11" s="37">
+        <v>37</v>
+      </c>
+      <c r="Z11" s="43">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="43">
+        <v>32</v>
+      </c>
+      <c r="AB11" s="43">
+        <v>27</v>
+      </c>
+      <c r="AC11" s="43">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="4">
+        <v>9</v>
+      </c>
+      <c r="C12" s="4">
         <v>5</v>
       </c>
-      <c r="AM7" s="49" t="s">
+      <c r="D12" s="4">
+        <v>4</v>
+      </c>
+      <c r="E12" s="4">
+        <v>5</v>
+      </c>
+      <c r="F12" s="4">
+        <v>7</v>
+      </c>
+      <c r="G12" s="6">
+        <v>7</v>
+      </c>
+      <c r="H12" s="6">
+        <v>14</v>
+      </c>
+      <c r="I12" s="4">
+        <v>9</v>
+      </c>
+      <c r="J12" s="4">
+        <v>10</v>
+      </c>
+      <c r="K12" s="6">
+        <v>7</v>
+      </c>
+      <c r="L12" s="6">
+        <v>3</v>
+      </c>
+      <c r="M12" s="6">
+        <v>4</v>
+      </c>
+      <c r="N12" s="6">
+        <v>1</v>
+      </c>
+      <c r="O12" s="6">
+        <v>5</v>
+      </c>
+      <c r="P12" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>1</v>
+      </c>
+      <c r="R12" s="6">
+        <v>3</v>
+      </c>
+      <c r="S12" s="6">
+        <v>5</v>
+      </c>
+      <c r="T12" s="6">
+        <v>4</v>
+      </c>
+      <c r="U12" s="6">
+        <v>4</v>
+      </c>
+      <c r="V12" s="6">
+        <v>10</v>
+      </c>
+      <c r="W12" s="37">
+        <v>8</v>
+      </c>
+      <c r="X12" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="37">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="43">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="43">
+        <v>10</v>
+      </c>
+      <c r="AC12" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4">
+        <v>13</v>
+      </c>
+      <c r="C13" s="4">
+        <v>12</v>
+      </c>
+      <c r="D13" s="4">
+        <v>13</v>
+      </c>
+      <c r="E13" s="4">
+        <v>24</v>
+      </c>
+      <c r="F13" s="4">
+        <v>12</v>
+      </c>
+      <c r="G13" s="6">
+        <v>38</v>
+      </c>
+      <c r="H13" s="6">
+        <v>37</v>
+      </c>
+      <c r="I13" s="4">
+        <v>35</v>
+      </c>
+      <c r="J13" s="4">
+        <v>22</v>
+      </c>
+      <c r="K13" s="6">
+        <v>29</v>
+      </c>
+      <c r="L13" s="6">
+        <v>19</v>
+      </c>
+      <c r="M13" s="6">
+        <v>31</v>
+      </c>
+      <c r="N13" s="6">
+        <v>14</v>
+      </c>
+      <c r="O13" s="6">
+        <v>22</v>
+      </c>
+      <c r="P13" s="6">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>19</v>
+      </c>
+      <c r="R13" s="6">
+        <v>15</v>
+      </c>
+      <c r="S13" s="6">
+        <v>26</v>
+      </c>
+      <c r="T13" s="6">
+        <v>32</v>
+      </c>
+      <c r="U13" s="6">
+        <v>25</v>
+      </c>
+      <c r="V13" s="6">
+        <v>22</v>
+      </c>
+      <c r="W13" s="37">
+        <v>17</v>
+      </c>
+      <c r="X13" s="37">
+        <v>25</v>
+      </c>
+      <c r="Y13" s="37">
+        <v>28</v>
+      </c>
+      <c r="Z13" s="43">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="43">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="43">
+        <v>15</v>
+      </c>
+      <c r="AC13" s="43">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4">
+        <v>99</v>
+      </c>
+      <c r="C14" s="4">
+        <v>93</v>
+      </c>
+      <c r="D14" s="4">
+        <v>66</v>
+      </c>
+      <c r="E14" s="4">
+        <v>106</v>
+      </c>
+      <c r="F14" s="4">
+        <v>68</v>
+      </c>
+      <c r="G14" s="6">
+        <v>117</v>
+      </c>
+      <c r="H14" s="6">
+        <v>139</v>
+      </c>
+      <c r="I14" s="4">
+        <v>136</v>
+      </c>
+      <c r="J14" s="4">
+        <v>113</v>
+      </c>
+      <c r="K14" s="6">
+        <v>117</v>
+      </c>
+      <c r="L14" s="6">
+        <v>98</v>
+      </c>
+      <c r="M14" s="6">
+        <v>84</v>
+      </c>
+      <c r="N14" s="6">
+        <v>67</v>
+      </c>
+      <c r="O14" s="6">
+        <v>92</v>
+      </c>
+      <c r="P14" s="6">
+        <v>62</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>88</v>
+      </c>
+      <c r="R14" s="6">
+        <v>67</v>
+      </c>
+      <c r="S14" s="6">
+        <v>150</v>
+      </c>
+      <c r="T14" s="6">
+        <v>138</v>
+      </c>
+      <c r="U14" s="6">
+        <v>147</v>
+      </c>
+      <c r="V14" s="6">
+        <v>86</v>
+      </c>
+      <c r="W14" s="37">
+        <v>88</v>
+      </c>
+      <c r="X14" s="37">
+        <v>92</v>
+      </c>
+      <c r="Y14" s="37">
+        <v>93</v>
+      </c>
+      <c r="Z14" s="43">
+        <v>64</v>
+      </c>
+      <c r="AA14" s="43">
+        <v>60</v>
+      </c>
+      <c r="AB14" s="43">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="43">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="4">
+        <v>36</v>
+      </c>
+      <c r="C15" s="4">
+        <v>34</v>
+      </c>
+      <c r="D15" s="4">
+        <v>22</v>
+      </c>
+      <c r="E15" s="4">
+        <v>36</v>
+      </c>
+      <c r="F15" s="4">
+        <v>13</v>
+      </c>
+      <c r="G15" s="6">
+        <v>44</v>
+      </c>
+      <c r="H15" s="6">
+        <v>49</v>
+      </c>
+      <c r="I15" s="4">
+        <v>38</v>
+      </c>
+      <c r="J15" s="4">
+        <v>27</v>
+      </c>
+      <c r="K15" s="6">
+        <v>28</v>
+      </c>
+      <c r="L15" s="6">
+        <v>36</v>
+      </c>
+      <c r="M15" s="6">
+        <v>27</v>
+      </c>
+      <c r="N15" s="6">
+        <v>14</v>
+      </c>
+      <c r="O15" s="6">
+        <v>24</v>
+      </c>
+      <c r="P15" s="6">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>36</v>
+      </c>
+      <c r="R15" s="6">
+        <v>20</v>
+      </c>
+      <c r="S15" s="6">
+        <v>41</v>
+      </c>
+      <c r="T15" s="6">
+        <v>58</v>
+      </c>
+      <c r="U15" s="6">
+        <v>48</v>
+      </c>
+      <c r="V15" s="6">
+        <v>41</v>
+      </c>
+      <c r="W15" s="37">
+        <v>27</v>
+      </c>
+      <c r="X15" s="37">
+        <v>23</v>
+      </c>
+      <c r="Y15" s="37">
+        <v>29</v>
+      </c>
+      <c r="Z15" s="43">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="43">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="43">
+        <v>25</v>
+      </c>
+      <c r="AC15" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="37"/>
+      <c r="Y16" s="37"/>
+      <c r="Z16" s="43"/>
+      <c r="AA16" s="43"/>
+      <c r="AB16" s="43"/>
+      <c r="AC16" s="43"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="4">
+        <v>24</v>
+      </c>
+      <c r="C17" s="4">
+        <v>27</v>
+      </c>
+      <c r="D17" s="4">
+        <v>16</v>
+      </c>
+      <c r="E17" s="4">
+        <v>37</v>
+      </c>
+      <c r="F17" s="4">
+        <v>18</v>
+      </c>
+      <c r="G17" s="6">
+        <v>36</v>
+      </c>
+      <c r="H17" s="6">
+        <v>37</v>
+      </c>
+      <c r="I17" s="4">
+        <v>35</v>
+      </c>
+      <c r="J17" s="4">
+        <v>31</v>
+      </c>
+      <c r="K17" s="6">
+        <v>19</v>
+      </c>
+      <c r="L17" s="6">
+        <v>24</v>
+      </c>
+      <c r="M17" s="6">
+        <v>36</v>
+      </c>
+      <c r="N17" s="6">
+        <v>16</v>
+      </c>
+      <c r="O17" s="6">
+        <v>28</v>
+      </c>
+      <c r="P17" s="6">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>25</v>
+      </c>
+      <c r="R17" s="6">
+        <v>16</v>
+      </c>
+      <c r="S17" s="6">
+        <v>40</v>
+      </c>
+      <c r="T17" s="6">
+        <v>34</v>
+      </c>
+      <c r="U17" s="6">
+        <v>44</v>
+      </c>
+      <c r="V17" s="6">
+        <v>29</v>
+      </c>
+      <c r="W17" s="37">
+        <v>37</v>
+      </c>
+      <c r="X17" s="37">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="37">
+        <v>31</v>
+      </c>
+      <c r="Z17" s="43">
+        <v>22</v>
+      </c>
+      <c r="AA17" s="43">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="43">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="43">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4">
+        <v>2</v>
+      </c>
+      <c r="C18" s="4">
+        <v>9</v>
+      </c>
+      <c r="D18" s="4">
+        <v>5</v>
+      </c>
+      <c r="E18" s="4">
+        <v>7</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4</v>
+      </c>
+      <c r="G18" s="6">
+        <v>12</v>
+      </c>
+      <c r="H18" s="6">
+        <v>8</v>
+      </c>
+      <c r="I18" s="4">
+        <v>9</v>
+      </c>
+      <c r="J18" s="4">
+        <v>3</v>
+      </c>
+      <c r="K18" s="6">
+        <v>9</v>
+      </c>
+      <c r="L18" s="6">
         <v>6</v>
       </c>
-      <c r="AN7" s="49" t="s">
+      <c r="M18" s="6">
+        <v>3</v>
+      </c>
+      <c r="N18" s="6">
+        <v>3</v>
+      </c>
+      <c r="O18" s="6">
+        <v>1</v>
+      </c>
+      <c r="P18" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>5</v>
+      </c>
+      <c r="R18" s="6">
+        <v>2</v>
+      </c>
+      <c r="S18" s="6">
         <v>7</v>
       </c>
-      <c r="AO7" s="49" t="s">
+      <c r="T18" s="6">
+        <v>9</v>
+      </c>
+      <c r="U18" s="6">
+        <v>6</v>
+      </c>
+      <c r="V18" s="6">
+        <v>5</v>
+      </c>
+      <c r="W18" s="37">
+        <v>9</v>
+      </c>
+      <c r="X18" s="37">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="37">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="43">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="43">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="4">
+        <v>21</v>
+      </c>
+      <c r="C19" s="4">
+        <v>13</v>
+      </c>
+      <c r="D19" s="4">
+        <v>17</v>
+      </c>
+      <c r="E19" s="4">
+        <v>26</v>
+      </c>
+      <c r="F19" s="4">
+        <v>15</v>
+      </c>
+      <c r="G19" s="6">
+        <v>20</v>
+      </c>
+      <c r="H19" s="6">
+        <v>23</v>
+      </c>
+      <c r="I19" s="4">
+        <v>25</v>
+      </c>
+      <c r="J19" s="4">
+        <v>16</v>
+      </c>
+      <c r="K19" s="6">
+        <v>15</v>
+      </c>
+      <c r="L19" s="6">
+        <v>18</v>
+      </c>
+      <c r="M19" s="6">
+        <v>11</v>
+      </c>
+      <c r="N19" s="6">
+        <v>12</v>
+      </c>
+      <c r="O19" s="6">
+        <v>14</v>
+      </c>
+      <c r="P19" s="6">
         <v>8</v>
       </c>
-      <c r="AP7" s="49" t="s">
+      <c r="Q19" s="6">
+        <v>10</v>
+      </c>
+      <c r="R19" s="6">
+        <v>8</v>
+      </c>
+      <c r="S19" s="6">
+        <v>24</v>
+      </c>
+      <c r="T19" s="6">
+        <v>29</v>
+      </c>
+      <c r="U19" s="6">
+        <v>16</v>
+      </c>
+      <c r="V19" s="6">
+        <v>21</v>
+      </c>
+      <c r="W19" s="37">
+        <v>14</v>
+      </c>
+      <c r="X19" s="37">
+        <v>15</v>
+      </c>
+      <c r="Y19" s="37">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="43">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="43">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="43">
+        <v>10</v>
+      </c>
+      <c r="AC19" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="4">
+        <v>10</v>
+      </c>
+      <c r="C20" s="4">
+        <v>7</v>
+      </c>
+      <c r="D20" s="4">
+        <v>4</v>
+      </c>
+      <c r="E20" s="4">
+        <v>12</v>
+      </c>
+      <c r="F20" s="4">
+        <v>8</v>
+      </c>
+      <c r="G20" s="6">
+        <v>15</v>
+      </c>
+      <c r="H20" s="6">
+        <v>13</v>
+      </c>
+      <c r="I20" s="4">
+        <v>14</v>
+      </c>
+      <c r="J20" s="4">
+        <v>14</v>
+      </c>
+      <c r="K20" s="6">
+        <v>14</v>
+      </c>
+      <c r="L20" s="6">
+        <v>7</v>
+      </c>
+      <c r="M20" s="6">
+        <v>2</v>
+      </c>
+      <c r="N20" s="6">
+        <v>5</v>
+      </c>
+      <c r="O20" s="6">
+        <v>9</v>
+      </c>
+      <c r="P20" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>12</v>
+      </c>
+      <c r="R20" s="6">
+        <v>14</v>
+      </c>
+      <c r="S20" s="6">
+        <v>8</v>
+      </c>
+      <c r="T20" s="6">
+        <v>13</v>
+      </c>
+      <c r="U20" s="6">
+        <v>14</v>
+      </c>
+      <c r="V20" s="6">
+        <v>12</v>
+      </c>
+      <c r="W20" s="37">
+        <v>7</v>
+      </c>
+      <c r="X20" s="37">
+        <v>7</v>
+      </c>
+      <c r="Y20" s="37">
+        <v>7</v>
+      </c>
+      <c r="Z20" s="43">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="43">
+        <v>6</v>
+      </c>
+      <c r="AC20" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="4">
+        <v>7</v>
+      </c>
+      <c r="C21" s="4">
+        <v>5</v>
+      </c>
+      <c r="D21" s="4">
+        <v>8</v>
+      </c>
+      <c r="E21" s="4">
+        <v>9</v>
+      </c>
+      <c r="F21" s="4">
+        <v>7</v>
+      </c>
+      <c r="G21" s="6">
+        <v>9</v>
+      </c>
+      <c r="H21" s="6">
+        <v>15</v>
+      </c>
+      <c r="I21" s="4">
+        <v>14</v>
+      </c>
+      <c r="J21" s="4">
+        <v>12</v>
+      </c>
+      <c r="K21" s="6">
+        <v>6</v>
+      </c>
+      <c r="L21" s="6">
+        <v>8</v>
+      </c>
+      <c r="M21" s="6">
+        <v>7</v>
+      </c>
+      <c r="N21" s="6">
+        <v>4</v>
+      </c>
+      <c r="O21" s="6">
+        <v>13</v>
+      </c>
+      <c r="P21" s="6">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>8</v>
+      </c>
+      <c r="R21" s="6">
+        <v>10</v>
+      </c>
+      <c r="S21" s="6">
+        <v>13</v>
+      </c>
+      <c r="T21" s="6">
+        <v>18</v>
+      </c>
+      <c r="U21" s="6">
+        <v>12</v>
+      </c>
+      <c r="V21" s="6">
+        <v>6</v>
+      </c>
+      <c r="W21" s="37">
+        <v>9</v>
+      </c>
+      <c r="X21" s="37">
+        <v>7</v>
+      </c>
+      <c r="Y21" s="37">
+        <v>8</v>
+      </c>
+      <c r="Z21" s="43">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="43">
+        <v>8</v>
+      </c>
+      <c r="AB21" s="43">
+        <v>4</v>
+      </c>
+      <c r="AC21" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="4">
+        <v>10</v>
+      </c>
+      <c r="C22" s="4">
+        <v>16</v>
+      </c>
+      <c r="D22" s="4">
+        <v>13</v>
+      </c>
+      <c r="E22" s="4">
+        <v>18</v>
+      </c>
+      <c r="F22" s="4">
+        <v>11</v>
+      </c>
+      <c r="G22" s="6">
+        <v>13</v>
+      </c>
+      <c r="H22" s="6">
+        <v>18</v>
+      </c>
+      <c r="I22" s="4">
+        <v>18</v>
+      </c>
+      <c r="J22" s="4">
+        <v>10</v>
+      </c>
+      <c r="K22" s="6">
+        <v>9</v>
+      </c>
+      <c r="L22" s="6">
+        <v>12</v>
+      </c>
+      <c r="M22" s="6">
+        <v>12</v>
+      </c>
+      <c r="N22" s="6">
+        <v>10</v>
+      </c>
+      <c r="O22" s="6">
+        <v>11</v>
+      </c>
+      <c r="P22" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>13</v>
+      </c>
+      <c r="R22" s="6">
+        <v>11</v>
+      </c>
+      <c r="S22" s="6">
+        <v>13</v>
+      </c>
+      <c r="T22" s="6">
+        <v>11</v>
+      </c>
+      <c r="U22" s="6">
+        <v>15</v>
+      </c>
+      <c r="V22" s="6">
+        <v>10</v>
+      </c>
+      <c r="W22" s="37">
+        <v>12</v>
+      </c>
+      <c r="X22" s="37">
+        <v>14</v>
+      </c>
+      <c r="Y22" s="37">
+        <v>17</v>
+      </c>
+      <c r="Z22" s="43">
+        <v>6</v>
+      </c>
+      <c r="AA22" s="43">
+        <v>12</v>
+      </c>
+      <c r="AB22" s="43">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="6">
+        <v>17</v>
+      </c>
+      <c r="C23" s="6">
+        <v>17</v>
+      </c>
+      <c r="D23" s="6">
+        <v>11</v>
+      </c>
+      <c r="E23" s="6">
+        <v>15</v>
+      </c>
+      <c r="F23" s="6">
+        <v>13</v>
+      </c>
+      <c r="G23" s="6">
+        <v>14</v>
+      </c>
+      <c r="H23" s="6">
+        <v>19</v>
+      </c>
+      <c r="I23" s="6">
+        <v>19</v>
+      </c>
+      <c r="J23" s="6">
+        <v>18</v>
+      </c>
+      <c r="K23" s="6">
+        <v>15</v>
+      </c>
+      <c r="L23" s="6">
+        <v>18</v>
+      </c>
+      <c r="M23" s="6">
+        <v>12</v>
+      </c>
+      <c r="N23" s="6">
+        <v>7</v>
+      </c>
+      <c r="O23" s="6">
+        <v>8</v>
+      </c>
+      <c r="P23" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>9</v>
+      </c>
+      <c r="R23" s="6">
+        <v>16</v>
+      </c>
+      <c r="S23" s="6">
+        <v>13</v>
+      </c>
+      <c r="T23" s="6">
+        <v>16</v>
+      </c>
+      <c r="U23" s="6">
+        <v>14</v>
+      </c>
+      <c r="V23" s="6">
+        <v>10</v>
+      </c>
+      <c r="W23" s="37">
+        <v>5</v>
+      </c>
+      <c r="X23" s="37">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="37">
+        <v>6</v>
+      </c>
+      <c r="Z23" s="43">
+        <v>10</v>
+      </c>
+      <c r="AA23" s="43">
+        <v>8</v>
+      </c>
+      <c r="AB23" s="43">
+        <v>15</v>
+      </c>
+      <c r="AC23" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="42"/>
+      <c r="Y24" s="42"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="42"/>
+      <c r="AB24" s="42"/>
+      <c r="AC24" s="46"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="4">
+        <v>431</v>
+      </c>
+      <c r="C25" s="4">
+        <v>441</v>
+      </c>
+      <c r="D25" s="4">
+        <v>405</v>
+      </c>
+      <c r="E25" s="4">
+        <v>587</v>
+      </c>
+      <c r="F25" s="4">
+        <v>369</v>
+      </c>
+      <c r="G25" s="6">
+        <v>682</v>
+      </c>
+      <c r="H25" s="6">
+        <v>841</v>
+      </c>
+      <c r="I25" s="4">
+        <v>765</v>
+      </c>
+      <c r="J25" s="4">
+        <v>587</v>
+      </c>
+      <c r="K25" s="6">
+        <v>528</v>
+      </c>
+      <c r="L25" s="6">
+        <v>462</v>
+      </c>
+      <c r="M25" s="6">
+        <v>461</v>
+      </c>
+      <c r="N25" s="6">
+        <v>316</v>
+      </c>
+      <c r="O25" s="6">
+        <v>417</v>
+      </c>
+      <c r="P25" s="6">
+        <v>348</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>488</v>
+      </c>
+      <c r="R25" s="6">
+        <v>384</v>
+      </c>
+      <c r="S25" s="6">
+        <v>753</v>
+      </c>
+      <c r="T25" s="6">
+        <v>750</v>
+      </c>
+      <c r="U25" s="6">
+        <v>744</v>
+      </c>
+      <c r="V25" s="6">
+        <v>589</v>
+      </c>
+      <c r="W25" s="37">
+        <v>508</v>
+      </c>
+      <c r="X25" s="37">
+        <v>436</v>
+      </c>
+      <c r="Y25" s="37">
+        <v>477</v>
+      </c>
+      <c r="Z25" s="43">
+        <v>366</v>
+      </c>
+      <c r="AA25" s="43">
+        <v>351</v>
+      </c>
+      <c r="AB25" s="43">
+        <v>391</v>
+      </c>
+      <c r="AC25" s="43">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="4">
+        <v>213</v>
+      </c>
+      <c r="C26" s="4">
+        <v>241</v>
+      </c>
+      <c r="D26" s="4">
+        <v>255</v>
+      </c>
+      <c r="E26" s="4">
+        <v>322</v>
+      </c>
+      <c r="F26" s="4">
+        <v>229</v>
+      </c>
+      <c r="G26" s="6">
+        <v>394</v>
+      </c>
+      <c r="H26" s="6">
+        <v>507</v>
+      </c>
+      <c r="I26" s="4">
+        <v>447</v>
+      </c>
+      <c r="J26" s="4">
+        <v>350</v>
+      </c>
+      <c r="K26" s="6">
+        <v>291</v>
+      </c>
+      <c r="L26" s="6">
+        <v>255</v>
+      </c>
+      <c r="M26" s="6">
+        <v>263</v>
+      </c>
+      <c r="N26" s="6">
+        <v>178</v>
+      </c>
+      <c r="O26" s="6">
+        <v>229</v>
+      </c>
+      <c r="P26" s="6">
+        <v>198</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>282</v>
+      </c>
+      <c r="R26" s="6">
+        <v>232</v>
+      </c>
+      <c r="S26" s="6">
+        <v>455</v>
+      </c>
+      <c r="T26" s="6">
+        <v>440</v>
+      </c>
+      <c r="U26" s="6">
+        <v>442</v>
+      </c>
+      <c r="V26" s="6">
+        <v>368</v>
+      </c>
+      <c r="W26" s="37">
+        <v>303</v>
+      </c>
+      <c r="X26" s="37">
+        <v>237</v>
+      </c>
+      <c r="Y26" s="37">
+        <v>264</v>
+      </c>
+      <c r="Z26" s="43">
+        <v>207</v>
+      </c>
+      <c r="AA26" s="43">
+        <v>205</v>
+      </c>
+      <c r="AB26" s="43">
+        <v>248</v>
+      </c>
+      <c r="AC26" s="43">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="4">
+        <v>49</v>
+      </c>
+      <c r="C27" s="4">
+        <v>42</v>
+      </c>
+      <c r="D27" s="4">
+        <v>36</v>
+      </c>
+      <c r="E27" s="4">
+        <v>67</v>
+      </c>
+      <c r="F27" s="4">
+        <v>32</v>
+      </c>
+      <c r="G27" s="6">
+        <v>58</v>
+      </c>
+      <c r="H27" s="6">
+        <v>69</v>
+      </c>
+      <c r="I27" s="4">
+        <v>71</v>
+      </c>
+      <c r="J27" s="4">
+        <v>44</v>
+      </c>
+      <c r="K27" s="6">
+        <v>41</v>
+      </c>
+      <c r="L27" s="6">
+        <v>34</v>
+      </c>
+      <c r="M27" s="6">
+        <v>30</v>
+      </c>
+      <c r="N27" s="6">
+        <v>30</v>
+      </c>
+      <c r="O27" s="6">
+        <v>31</v>
+      </c>
+      <c r="P27" s="6">
+        <v>27</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>42</v>
+      </c>
+      <c r="R27" s="6">
+        <v>37</v>
+      </c>
+      <c r="S27" s="6">
+        <v>53</v>
+      </c>
+      <c r="T27" s="6">
+        <v>53</v>
+      </c>
+      <c r="U27" s="6">
+        <v>53</v>
+      </c>
+      <c r="V27" s="6">
+        <v>40</v>
+      </c>
+      <c r="W27" s="37">
+        <v>42</v>
+      </c>
+      <c r="X27" s="37">
+        <v>34</v>
+      </c>
+      <c r="Y27" s="37">
+        <v>37</v>
+      </c>
+      <c r="Z27" s="43">
+        <v>23</v>
+      </c>
+      <c r="AA27" s="43">
+        <v>32</v>
+      </c>
+      <c r="AB27" s="43">
+        <v>27</v>
+      </c>
+      <c r="AC27" s="43">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="4">
+        <v>9</v>
+      </c>
+      <c r="C28" s="4">
+        <v>5</v>
+      </c>
+      <c r="D28" s="4">
+        <v>4</v>
+      </c>
+      <c r="E28" s="4">
+        <v>5</v>
+      </c>
+      <c r="F28" s="4">
+        <v>7</v>
+      </c>
+      <c r="G28" s="6">
+        <v>7</v>
+      </c>
+      <c r="H28" s="6">
+        <v>14</v>
+      </c>
+      <c r="I28" s="4">
+        <v>9</v>
+      </c>
+      <c r="J28" s="4">
+        <v>10</v>
+      </c>
+      <c r="K28" s="6">
+        <v>7</v>
+      </c>
+      <c r="L28" s="6">
+        <v>3</v>
+      </c>
+      <c r="M28" s="6">
+        <v>4</v>
+      </c>
+      <c r="N28" s="6">
+        <v>1</v>
+      </c>
+      <c r="O28" s="6">
+        <v>5</v>
+      </c>
+      <c r="P28" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>1</v>
+      </c>
+      <c r="R28" s="6">
+        <v>3</v>
+      </c>
+      <c r="S28" s="6">
+        <v>5</v>
+      </c>
+      <c r="T28" s="6">
+        <v>4</v>
+      </c>
+      <c r="U28" s="6">
+        <v>4</v>
+      </c>
+      <c r="V28" s="6">
+        <v>10</v>
+      </c>
+      <c r="W28" s="37">
+        <v>8</v>
+      </c>
+      <c r="X28" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="37">
+        <v>8</v>
+      </c>
+      <c r="Z28" s="43">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="43">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="4">
+        <v>13</v>
+      </c>
+      <c r="C29" s="4">
+        <v>12</v>
+      </c>
+      <c r="D29" s="4">
+        <v>13</v>
+      </c>
+      <c r="E29" s="4">
+        <v>24</v>
+      </c>
+      <c r="F29" s="4">
+        <v>12</v>
+      </c>
+      <c r="G29" s="6">
+        <v>38</v>
+      </c>
+      <c r="H29" s="6">
+        <v>37</v>
+      </c>
+      <c r="I29" s="4">
+        <v>35</v>
+      </c>
+      <c r="J29" s="4">
+        <v>22</v>
+      </c>
+      <c r="K29" s="6">
+        <v>29</v>
+      </c>
+      <c r="L29" s="6">
+        <v>19</v>
+      </c>
+      <c r="M29" s="6">
+        <v>31</v>
+      </c>
+      <c r="N29" s="6">
+        <v>14</v>
+      </c>
+      <c r="O29" s="6">
+        <v>22</v>
+      </c>
+      <c r="P29" s="6">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>19</v>
+      </c>
+      <c r="R29" s="6">
+        <v>15</v>
+      </c>
+      <c r="S29" s="6">
+        <v>26</v>
+      </c>
+      <c r="T29" s="6">
+        <v>32</v>
+      </c>
+      <c r="U29" s="6">
+        <v>25</v>
+      </c>
+      <c r="V29" s="6">
+        <v>22</v>
+      </c>
+      <c r="W29" s="37">
+        <v>17</v>
+      </c>
+      <c r="X29" s="37">
+        <v>25</v>
+      </c>
+      <c r="Y29" s="37">
+        <v>28</v>
+      </c>
+      <c r="Z29" s="43">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="43">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="43">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="43">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="4">
+        <v>99</v>
+      </c>
+      <c r="C30" s="4">
+        <v>93</v>
+      </c>
+      <c r="D30" s="4">
+        <v>66</v>
+      </c>
+      <c r="E30" s="4">
+        <v>106</v>
+      </c>
+      <c r="F30" s="4">
+        <v>68</v>
+      </c>
+      <c r="G30" s="6">
+        <v>117</v>
+      </c>
+      <c r="H30" s="6">
+        <v>139</v>
+      </c>
+      <c r="I30" s="4">
+        <v>136</v>
+      </c>
+      <c r="J30" s="4">
+        <v>113</v>
+      </c>
+      <c r="K30" s="6">
+        <v>117</v>
+      </c>
+      <c r="L30" s="6">
+        <v>98</v>
+      </c>
+      <c r="M30" s="6">
+        <v>84</v>
+      </c>
+      <c r="N30" s="6">
+        <v>67</v>
+      </c>
+      <c r="O30" s="6">
+        <v>92</v>
+      </c>
+      <c r="P30" s="6">
+        <v>62</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>88</v>
+      </c>
+      <c r="R30" s="6">
+        <v>67</v>
+      </c>
+      <c r="S30" s="6">
+        <v>150</v>
+      </c>
+      <c r="T30" s="6">
+        <v>138</v>
+      </c>
+      <c r="U30" s="6">
+        <v>147</v>
+      </c>
+      <c r="V30" s="6">
+        <v>86</v>
+      </c>
+      <c r="W30" s="37">
+        <v>88</v>
+      </c>
+      <c r="X30" s="37">
+        <v>92</v>
+      </c>
+      <c r="Y30" s="37">
+        <v>93</v>
+      </c>
+      <c r="Z30" s="43">
+        <v>64</v>
+      </c>
+      <c r="AA30" s="43">
+        <v>60</v>
+      </c>
+      <c r="AB30" s="43">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="43">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="4">
+        <v>36</v>
+      </c>
+      <c r="C31" s="4">
+        <v>34</v>
+      </c>
+      <c r="D31" s="4">
+        <v>22</v>
+      </c>
+      <c r="E31" s="4">
+        <v>36</v>
+      </c>
+      <c r="F31" s="4">
+        <v>13</v>
+      </c>
+      <c r="G31" s="6">
+        <v>44</v>
+      </c>
+      <c r="H31" s="6">
+        <v>49</v>
+      </c>
+      <c r="I31" s="4">
+        <v>38</v>
+      </c>
+      <c r="J31" s="4">
+        <v>27</v>
+      </c>
+      <c r="K31" s="6">
+        <v>28</v>
+      </c>
+      <c r="L31" s="6">
+        <v>36</v>
+      </c>
+      <c r="M31" s="6">
+        <v>27</v>
+      </c>
+      <c r="N31" s="6">
+        <v>14</v>
+      </c>
+      <c r="O31" s="6">
+        <v>24</v>
+      </c>
+      <c r="P31" s="6">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>36</v>
+      </c>
+      <c r="R31" s="6">
+        <v>20</v>
+      </c>
+      <c r="S31" s="6">
+        <v>41</v>
+      </c>
+      <c r="T31" s="6">
+        <v>58</v>
+      </c>
+      <c r="U31" s="6">
+        <v>48</v>
+      </c>
+      <c r="V31" s="6">
+        <v>41</v>
+      </c>
+      <c r="W31" s="37">
+        <v>27</v>
+      </c>
+      <c r="X31" s="37">
+        <v>23</v>
+      </c>
+      <c r="Y31" s="37">
+        <v>29</v>
+      </c>
+      <c r="Z31" s="43">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="43">
+        <v>27</v>
+      </c>
+      <c r="AB31" s="43">
+        <v>25</v>
+      </c>
+      <c r="AC31" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="13"/>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="43"/>
+      <c r="AA32" s="43"/>
+      <c r="AB32" s="43"/>
+      <c r="AC32" s="43"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="4">
+        <v>11</v>
+      </c>
+      <c r="C33" s="4">
+        <v>10</v>
+      </c>
+      <c r="D33" s="4">
+        <v>7</v>
+      </c>
+      <c r="E33" s="4">
+        <v>21</v>
+      </c>
+      <c r="F33" s="4">
+        <v>6</v>
+      </c>
+      <c r="G33" s="6">
+        <v>17</v>
+      </c>
+      <c r="H33" s="6">
+        <v>21</v>
+      </c>
+      <c r="I33" s="4">
+        <v>23</v>
+      </c>
+      <c r="J33" s="4">
+        <v>15</v>
+      </c>
+      <c r="K33" s="6">
+        <v>11</v>
+      </c>
+      <c r="L33" s="6">
+        <v>16</v>
+      </c>
+      <c r="M33" s="6">
+        <v>22</v>
+      </c>
+      <c r="N33" s="6">
+        <v>10</v>
+      </c>
+      <c r="O33" s="6">
+        <v>12</v>
+      </c>
+      <c r="P33" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>13</v>
+      </c>
+      <c r="R33" s="6">
+        <v>5</v>
+      </c>
+      <c r="S33" s="6">
+        <v>20</v>
+      </c>
+      <c r="T33" s="6">
+        <v>21</v>
+      </c>
+      <c r="U33" s="6">
+        <v>22</v>
+      </c>
+      <c r="V33" s="6">
+        <v>20</v>
+      </c>
+      <c r="W33" s="37">
+        <v>22</v>
+      </c>
+      <c r="X33" s="37">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="37">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="43">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="43">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="43">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="6">
+        <v>1</v>
+      </c>
+      <c r="C34" s="6">
+        <v>4</v>
+      </c>
+      <c r="D34" s="6">
+        <v>2</v>
+      </c>
+      <c r="E34" s="6">
+        <v>6</v>
+      </c>
+      <c r="F34" s="6">
+        <v>2</v>
+      </c>
+      <c r="G34" s="6">
+        <v>7</v>
+      </c>
+      <c r="H34" s="6">
+        <v>5</v>
+      </c>
+      <c r="I34" s="6">
+        <v>6</v>
+      </c>
+      <c r="J34" s="6">
+        <v>6</v>
+      </c>
+      <c r="K34" s="6">
+        <v>4</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1</v>
+      </c>
+      <c r="M34" s="6">
         <v>0</v>
       </c>
-      <c r="AQ7" s="49" t="s">
+      <c r="N34" s="6">
+        <v>2</v>
+      </c>
+      <c r="O34" s="6">
+        <v>2</v>
+      </c>
+      <c r="P34" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>7</v>
+      </c>
+      <c r="R34" s="6">
+        <v>5</v>
+      </c>
+      <c r="S34" s="6">
+        <v>3</v>
+      </c>
+      <c r="T34" s="6">
+        <v>4</v>
+      </c>
+      <c r="U34" s="6">
+        <v>3</v>
+      </c>
+      <c r="V34" s="6">
+        <v>2</v>
+      </c>
+      <c r="W34" s="37">
         <v>1</v>
       </c>
-      <c r="AR7" s="49" t="s">
+      <c r="X34" s="37">
+        <v>5</v>
+      </c>
+      <c r="Y34" s="37">
         <v>2</v>
       </c>
-      <c r="AS7" s="49" t="s">
+      <c r="Z34" s="43">
         <v>3</v>
       </c>
-      <c r="AT7" s="69" t="s">
+      <c r="AA34" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="43">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="43">
         <v>4</v>
       </c>
-      <c r="AU7" s="69" t="s">
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="42"/>
+      <c r="Y35" s="42"/>
+      <c r="Z35" s="42"/>
+      <c r="AA35" s="42"/>
+      <c r="AB35" s="42"/>
+      <c r="AC35" s="46"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="4">
+        <v>79</v>
+      </c>
+      <c r="C36" s="6">
+        <v>80</v>
+      </c>
+      <c r="D36" s="6">
+        <v>65</v>
+      </c>
+      <c r="E36" s="6">
+        <v>97</v>
+      </c>
+      <c r="F36" s="4">
+        <v>68</v>
+      </c>
+      <c r="G36" s="6">
+        <v>95</v>
+      </c>
+      <c r="H36" s="6">
+        <v>107</v>
+      </c>
+      <c r="I36" s="4">
+        <v>105</v>
+      </c>
+      <c r="J36" s="4">
+        <v>83</v>
+      </c>
+      <c r="K36" s="6">
+        <v>72</v>
+      </c>
+      <c r="L36" s="6">
+        <v>76</v>
+      </c>
+      <c r="M36" s="6">
+        <v>61</v>
+      </c>
+      <c r="N36" s="6">
+        <v>45</v>
+      </c>
+      <c r="O36" s="6">
+        <v>70</v>
+      </c>
+      <c r="P36" s="6">
+        <v>44</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>62</v>
+      </c>
+      <c r="R36" s="6">
+        <v>67</v>
+      </c>
+      <c r="S36" s="6">
+        <v>95</v>
+      </c>
+      <c r="T36" s="6">
+        <v>105</v>
+      </c>
+      <c r="U36" s="6">
+        <v>96</v>
+      </c>
+      <c r="V36" s="6">
+        <v>71</v>
+      </c>
+      <c r="W36" s="37">
+        <v>70</v>
+      </c>
+      <c r="X36" s="43">
+        <v>61</v>
+      </c>
+      <c r="Y36" s="43">
+        <v>67</v>
+      </c>
+      <c r="Z36" s="43">
+        <v>50</v>
+      </c>
+      <c r="AA36" s="43">
+        <v>59</v>
+      </c>
+      <c r="AB36" s="43">
+        <v>55</v>
+      </c>
+      <c r="AC36" s="43">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="13"/>
+      <c r="X37" s="43"/>
+      <c r="Y37" s="43"/>
+      <c r="Z37" s="43"/>
+      <c r="AA37" s="43"/>
+      <c r="AB37" s="43"/>
+      <c r="AC37" s="43"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="4">
+        <v>13</v>
+      </c>
+      <c r="C38" s="6">
+        <v>17</v>
+      </c>
+      <c r="D38" s="6">
+        <v>9</v>
+      </c>
+      <c r="E38" s="6">
+        <v>16</v>
+      </c>
+      <c r="F38" s="4">
+        <v>12</v>
+      </c>
+      <c r="G38" s="6">
+        <v>19</v>
+      </c>
+      <c r="H38" s="6">
+        <v>16</v>
+      </c>
+      <c r="I38" s="4">
+        <v>12</v>
+      </c>
+      <c r="J38" s="4">
+        <v>16</v>
+      </c>
+      <c r="K38" s="6">
+        <v>8</v>
+      </c>
+      <c r="L38" s="6">
+        <v>8</v>
+      </c>
+      <c r="M38" s="6">
+        <v>14</v>
+      </c>
+      <c r="N38" s="6">
+        <v>6</v>
+      </c>
+      <c r="O38" s="6">
+        <v>16</v>
+      </c>
+      <c r="P38" s="6">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>12</v>
+      </c>
+      <c r="R38" s="6">
+        <v>11</v>
+      </c>
+      <c r="S38" s="6">
+        <v>20</v>
+      </c>
+      <c r="T38" s="6">
+        <v>13</v>
+      </c>
+      <c r="U38" s="6">
+        <v>22</v>
+      </c>
+      <c r="V38" s="6">
+        <v>9</v>
+      </c>
+      <c r="W38" s="37">
+        <v>15</v>
+      </c>
+      <c r="X38" s="43">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="43">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="43">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="43">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="43">
+        <v>12</v>
+      </c>
+      <c r="AC38" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="4">
+        <v>2</v>
+      </c>
+      <c r="C39" s="6">
+        <v>9</v>
+      </c>
+      <c r="D39" s="6">
+        <v>5</v>
+      </c>
+      <c r="E39" s="6">
+        <v>7</v>
+      </c>
+      <c r="F39" s="4">
+        <v>4</v>
+      </c>
+      <c r="G39" s="6">
+        <v>12</v>
+      </c>
+      <c r="H39" s="6">
+        <v>8</v>
+      </c>
+      <c r="I39" s="4">
+        <v>9</v>
+      </c>
+      <c r="J39" s="4">
+        <v>3</v>
+      </c>
+      <c r="K39" s="6">
+        <v>9</v>
+      </c>
+      <c r="L39" s="6">
+        <v>6</v>
+      </c>
+      <c r="M39" s="6">
+        <v>3</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3</v>
+      </c>
+      <c r="O39" s="6">
+        <v>1</v>
+      </c>
+      <c r="P39" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>5</v>
+      </c>
+      <c r="R39" s="6">
+        <v>2</v>
+      </c>
+      <c r="S39" s="6">
+        <v>7</v>
+      </c>
+      <c r="T39" s="6">
+        <v>9</v>
+      </c>
+      <c r="U39" s="6">
+        <v>6</v>
+      </c>
+      <c r="V39" s="6">
+        <v>5</v>
+      </c>
+      <c r="W39" s="37">
+        <v>9</v>
+      </c>
+      <c r="X39" s="43">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="43">
+        <v>7</v>
+      </c>
+      <c r="Z39" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA39" s="43">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="43">
+        <v>3</v>
+      </c>
+      <c r="AC39" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="4">
+        <v>21</v>
+      </c>
+      <c r="C40" s="6">
+        <v>13</v>
+      </c>
+      <c r="D40" s="6">
+        <v>17</v>
+      </c>
+      <c r="E40" s="6">
+        <v>26</v>
+      </c>
+      <c r="F40" s="4">
+        <v>15</v>
+      </c>
+      <c r="G40" s="6">
+        <v>20</v>
+      </c>
+      <c r="H40" s="6">
         <v>23</v>
       </c>
-      <c r="AV7" s="69" t="s">
+      <c r="I40" s="4">
+        <v>25</v>
+      </c>
+      <c r="J40" s="4">
+        <v>16</v>
+      </c>
+      <c r="K40" s="6">
+        <v>15</v>
+      </c>
+      <c r="L40" s="6">
+        <v>18</v>
+      </c>
+      <c r="M40" s="6">
+        <v>11</v>
+      </c>
+      <c r="N40" s="6">
+        <v>12</v>
+      </c>
+      <c r="O40" s="6">
+        <v>14</v>
+      </c>
+      <c r="P40" s="6">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>10</v>
+      </c>
+      <c r="R40" s="6">
+        <v>8</v>
+      </c>
+      <c r="S40" s="6">
         <v>24</v>
       </c>
-      <c r="AW7" s="69" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="T40" s="6">
+        <v>29</v>
+      </c>
+      <c r="U40" s="6">
+        <v>16</v>
+      </c>
+      <c r="V40" s="6">
+        <v>21</v>
+      </c>
+      <c r="W40" s="37">
+        <v>14</v>
+      </c>
+      <c r="X40" s="43">
+        <v>15</v>
+      </c>
+      <c r="Y40" s="43">
+        <v>9</v>
+      </c>
+      <c r="Z40" s="43">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="43">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="43">
+        <v>10</v>
+      </c>
+      <c r="AC40" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="4">
+        <v>9</v>
+      </c>
+      <c r="C41" s="6">
+        <v>3</v>
+      </c>
+      <c r="D41" s="6">
+        <v>2</v>
+      </c>
+      <c r="E41" s="6">
+        <v>6</v>
+      </c>
+      <c r="F41" s="4">
+        <v>6</v>
+      </c>
+      <c r="G41" s="6">
+        <v>8</v>
+      </c>
+      <c r="H41" s="6">
+        <v>8</v>
+      </c>
+      <c r="I41" s="4">
+        <v>8</v>
+      </c>
+      <c r="J41" s="4">
+        <v>8</v>
+      </c>
+      <c r="K41" s="6">
+        <v>10</v>
+      </c>
+      <c r="L41" s="6">
+        <v>6</v>
+      </c>
+      <c r="M41" s="6">
+        <v>2</v>
+      </c>
+      <c r="N41" s="6">
+        <v>3</v>
+      </c>
+      <c r="O41" s="6">
+        <v>7</v>
+      </c>
+      <c r="P41" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>5</v>
+      </c>
+      <c r="R41" s="6">
+        <v>9</v>
+      </c>
+      <c r="S41" s="6">
+        <v>5</v>
+      </c>
+      <c r="T41" s="6">
+        <v>9</v>
+      </c>
+      <c r="U41" s="6">
+        <v>11</v>
+      </c>
+      <c r="V41" s="6">
+        <v>10</v>
+      </c>
+      <c r="W41" s="37">
+        <v>6</v>
+      </c>
+      <c r="X41" s="43">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="43">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="43">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="4">
+        <v>7</v>
+      </c>
+      <c r="C42" s="6">
+        <v>5</v>
+      </c>
+      <c r="D42" s="6">
+        <v>8</v>
+      </c>
+      <c r="E42" s="6">
+        <v>9</v>
+      </c>
+      <c r="F42" s="4">
+        <v>7</v>
+      </c>
+      <c r="G42" s="6">
+        <v>9</v>
+      </c>
+      <c r="H42" s="6">
+        <v>15</v>
+      </c>
+      <c r="I42" s="4">
+        <v>14</v>
+      </c>
+      <c r="J42" s="4">
+        <v>12</v>
+      </c>
+      <c r="K42" s="6">
+        <v>6</v>
+      </c>
+      <c r="L42" s="6">
+        <v>8</v>
+      </c>
+      <c r="M42" s="6">
+        <v>7</v>
+      </c>
+      <c r="N42" s="6">
+        <v>4</v>
+      </c>
+      <c r="O42" s="6">
+        <v>13</v>
+      </c>
+      <c r="P42" s="6">
+        <v>9</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>8</v>
+      </c>
+      <c r="R42" s="6">
+        <v>10</v>
+      </c>
+      <c r="S42" s="6">
+        <v>13</v>
+      </c>
+      <c r="T42" s="6">
+        <v>18</v>
+      </c>
+      <c r="U42" s="6">
+        <v>12</v>
+      </c>
+      <c r="V42" s="6">
+        <v>6</v>
+      </c>
+      <c r="W42" s="37">
+        <v>9</v>
+      </c>
+      <c r="X42" s="43">
+        <v>7</v>
+      </c>
+      <c r="Y42" s="43">
+        <v>8</v>
+      </c>
+      <c r="Z42" s="43">
+        <v>6</v>
+      </c>
+      <c r="AA42" s="43">
+        <v>8</v>
+      </c>
+      <c r="AB42" s="43">
+        <v>4</v>
+      </c>
+      <c r="AC42" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="4">
+        <v>10</v>
+      </c>
+      <c r="C43" s="6">
+        <v>16</v>
+      </c>
+      <c r="D43" s="6">
+        <v>13</v>
+      </c>
+      <c r="E43" s="6">
+        <v>18</v>
+      </c>
+      <c r="F43" s="4">
+        <v>11</v>
+      </c>
+      <c r="G43" s="6">
+        <v>13</v>
+      </c>
+      <c r="H43" s="6">
+        <v>18</v>
+      </c>
+      <c r="I43" s="4">
+        <v>18</v>
+      </c>
+      <c r="J43" s="4">
+        <v>10</v>
+      </c>
+      <c r="K43" s="6">
+        <v>9</v>
+      </c>
+      <c r="L43" s="6">
+        <v>12</v>
+      </c>
+      <c r="M43" s="6">
+        <v>12</v>
+      </c>
+      <c r="N43" s="6">
+        <v>10</v>
+      </c>
+      <c r="O43" s="6">
+        <v>11</v>
+      </c>
+      <c r="P43" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>13</v>
+      </c>
+      <c r="R43" s="6">
+        <v>11</v>
+      </c>
+      <c r="S43" s="6">
+        <v>13</v>
+      </c>
+      <c r="T43" s="6">
+        <v>11</v>
+      </c>
+      <c r="U43" s="6">
+        <v>15</v>
+      </c>
+      <c r="V43" s="6">
+        <v>10</v>
+      </c>
+      <c r="W43" s="37">
+        <v>12</v>
+      </c>
+      <c r="X43" s="43">
+        <v>14</v>
+      </c>
+      <c r="Y43" s="43">
         <v>17</v>
       </c>
-      <c r="B8" s="53"/>
-[...421 lines deleted...]
-      <c r="F12" s="9">
+      <c r="Z43" s="43">
         <v>6</v>
       </c>
-      <c r="G12" s="9">
-[...8 lines deleted...]
-      <c r="J12" s="9">
+      <c r="AA43" s="43">
+        <v>12</v>
+      </c>
+      <c r="AB43" s="43">
+        <v>8</v>
+      </c>
+      <c r="AC43" s="43">
         <v>6</v>
       </c>
-      <c r="K12" s="9">
-[...3464 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="13">
+      <c r="B44" s="7">
+        <v>17</v>
+      </c>
+      <c r="C44" s="7">
+        <v>17</v>
+      </c>
+      <c r="D44" s="7">
+        <v>11</v>
+      </c>
+      <c r="E44" s="7">
+        <v>15</v>
+      </c>
+      <c r="F44" s="7">
+        <v>13</v>
+      </c>
+      <c r="G44" s="7">
+        <v>14</v>
+      </c>
+      <c r="H44" s="7">
+        <v>19</v>
+      </c>
+      <c r="I44" s="7">
+        <v>19</v>
+      </c>
+      <c r="J44" s="7">
+        <v>18</v>
+      </c>
+      <c r="K44" s="7">
+        <v>15</v>
+      </c>
+      <c r="L44" s="7">
+        <v>18</v>
+      </c>
+      <c r="M44" s="7">
+        <v>12</v>
+      </c>
+      <c r="N44" s="7">
+        <v>7</v>
+      </c>
+      <c r="O44" s="7">
+        <v>8</v>
+      </c>
+      <c r="P44" s="7">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>9</v>
+      </c>
+      <c r="R44" s="7">
+        <v>16</v>
+      </c>
+      <c r="S44" s="7">
+        <v>13</v>
+      </c>
+      <c r="T44" s="7">
+        <v>16</v>
+      </c>
+      <c r="U44" s="7">
+        <v>14</v>
+      </c>
+      <c r="V44" s="7">
         <v>10</v>
       </c>
-      <c r="C44" s="13">
-[...41 lines deleted...]
-      <c r="Q44" s="14">
+      <c r="W44" s="38">
+        <v>5</v>
+      </c>
+      <c r="X44" s="38">
+        <v>7</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>6</v>
+      </c>
+      <c r="Z44" s="38">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="38">
+        <v>8</v>
+      </c>
+      <c r="AB44" s="38">
         <v>15</v>
       </c>
-      <c r="R44" s="14">
-[...32 lines deleted...]
-      <c r="AC44" s="14">
+      <c r="AC44" s="38">
         <v>9</v>
       </c>
-      <c r="AD44" s="14">
-[...44 lines deleted...]
-      <c r="M45" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="8.28515625" style="1" customWidth="1"/>
-    <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="66"/>
-[...36 lines deleted...]
-    <row r="5" spans="1:49" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="16"/>
       <c r="C5" s="16"/>
-      <c r="D5" s="16"/>
-[...14 lines deleted...]
-      <c r="T5" s="45"/>
+      <c r="D5" s="15"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="22"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="15"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="22"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="48"/>
-[...5 lines deleted...]
-      <c r="AF5" s="45"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="16"/>
+      <c r="AA5" s="16"/>
+      <c r="AB5" s="15"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="15"/>
+      <c r="AF5" s="22"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="48"/>
-[...8 lines deleted...]
-      <c r="AW5" s="48" t="s">
+      <c r="AK5" s="25" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="75">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="51">
         <v>2024</v>
       </c>
-      <c r="O6" s="76"/>
-[...10 lines deleted...]
-      <c r="Z6" s="75">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="51">
         <v>2025</v>
       </c>
-      <c r="AA6" s="76"/>
-[...10 lines deleted...]
-      <c r="AL6" s="75">
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="51">
         <v>2026</v>
       </c>
-      <c r="AM6" s="76"/>
-[...13 lines deleted...]
-      <c r="B7" s="17" t="s">
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="52"/>
+    </row>
+    <row r="7" spans="1:37" ht="27" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="19" t="s">
+      <c r="C7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="D7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="19" t="s">
+      <c r="E7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="18" t="s">
+      <c r="G7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="I7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="19" t="s">
+      <c r="J7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="19" t="s">
+      <c r="K7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="19" t="s">
+      <c r="L7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="19" t="s">
+      <c r="M7" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="51" t="s">
+      <c r="N7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="51" t="s">
+      <c r="O7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="P7" s="51" t="s">
+      <c r="P7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="Q7" s="51" t="s">
+      <c r="Q7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="R7" s="51" t="s">
+      <c r="R7" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="51" t="s">
+      <c r="S7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="T7" s="51" t="s">
+      <c r="T7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="U7" s="51" t="s">
+      <c r="U7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="V7" s="52" t="s">
+      <c r="V7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="W7" s="64" t="s">
+      <c r="W7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="52" t="s">
+      <c r="X7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="52" t="s">
+      <c r="Y7" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="51" t="s">
+      <c r="Z7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="51" t="s">
+      <c r="AA7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AC7" s="51" t="s">
+      <c r="AC7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="AD7" s="51" t="s">
+      <c r="AD7" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="AE7" s="51" t="s">
+      <c r="AE7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AF7" s="51" t="s">
+      <c r="AF7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AG7" s="51" t="s">
+      <c r="AG7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AH7" s="52" t="s">
+      <c r="AH7" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="AI7" s="64" t="s">
+      <c r="AI7" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="52" t="s">
+      <c r="AJ7" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="52" t="s">
+      <c r="AK7" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="51" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="53" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="53"/>
-[...40 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="Z8" s="31"/>
+      <c r="AA8" s="31"/>
+      <c r="AB8" s="31"/>
+      <c r="AC8" s="40"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="10">
+        <v>5.31</v>
+      </c>
+      <c r="C9" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="D9" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="E9" s="11">
+        <v>5.82</v>
+      </c>
+      <c r="F9" s="11">
+        <v>5.56</v>
+      </c>
+      <c r="G9" s="11">
+        <v>6.02</v>
+      </c>
+      <c r="H9" s="11">
+        <v>6.58</v>
+      </c>
+      <c r="I9" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="J9" s="11">
+        <v>6.93</v>
+      </c>
+      <c r="K9" s="11">
+        <v>6.86</v>
+      </c>
+      <c r="L9" s="11">
+        <v>6.76</v>
+      </c>
+      <c r="M9" s="11">
+        <v>6.65</v>
+      </c>
+      <c r="N9" s="11">
+        <v>3.75</v>
+      </c>
+      <c r="O9" s="11">
+        <v>4.63</v>
+      </c>
+      <c r="P9" s="11">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R9" s="11">
+        <v>4.78</v>
+      </c>
+      <c r="S9" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="T9" s="11">
+        <v>6</v>
+      </c>
+      <c r="U9" s="11">
+        <v>6.34</v>
+      </c>
+      <c r="V9" s="11">
+        <v>6.43</v>
+      </c>
+      <c r="W9" s="10">
+        <v>6.38</v>
+      </c>
+      <c r="X9" s="10">
+        <v>6.29</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>6.24</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>4.51</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC9" s="11">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="D10" s="11">
+        <v>5.45</v>
+      </c>
+      <c r="E10" s="11">
+        <v>5.96</v>
+      </c>
+      <c r="F10" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="G10" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="H10" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="I10" s="11">
+        <v>7.48</v>
+      </c>
+      <c r="J10" s="11">
+        <v>7.55</v>
+      </c>
+      <c r="K10" s="11">
+        <v>7.45</v>
+      </c>
+      <c r="L10" s="11">
+        <v>7.31</v>
+      </c>
+      <c r="M10" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="N10" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="O10" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="P10" s="11">
+        <v>4.63</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R10" s="11">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S10" s="11">
+        <v>5.99</v>
+      </c>
+      <c r="T10" s="11">
+        <v>6.54</v>
+      </c>
+      <c r="U10" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="V10" s="11">
+        <v>7.12</v>
+      </c>
+      <c r="W10" s="10">
+        <v>7.08</v>
+      </c>
+      <c r="X10" s="10">
+        <v>6.94</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>6.85</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>4.54</v>
+      </c>
+      <c r="AA10" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>4.99</v>
+      </c>
+      <c r="AC10" s="11">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="10">
+        <v>7.47</v>
+      </c>
+      <c r="C11" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="D11" s="11">
+        <v>6.61</v>
+      </c>
+      <c r="E11" s="11">
+        <v>7.59</v>
+      </c>
+      <c r="F11" s="11">
+        <v>7.03</v>
+      </c>
+      <c r="G11" s="11">
+        <v>7.38</v>
+      </c>
+      <c r="H11" s="11">
+        <v>7.82</v>
+      </c>
+      <c r="I11" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J11" s="11">
+        <v>8.06</v>
+      </c>
+      <c r="K11" s="11">
+        <v>7.88</v>
+      </c>
+      <c r="L11" s="11">
+        <v>7.65</v>
+      </c>
+      <c r="M11" s="11">
+        <v>7.39</v>
+      </c>
+      <c r="N11" s="11">
+        <v>4.58</v>
+      </c>
+      <c r="O11" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P11" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>5.12</v>
+      </c>
+      <c r="R11" s="11">
+        <v>5.23</v>
+      </c>
+      <c r="S11" s="11">
+        <v>5.76</v>
+      </c>
+      <c r="T11" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="U11" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="V11" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="W11" s="10">
+        <v>6.37</v>
+      </c>
+      <c r="X11" s="10">
+        <v>6.28</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>6.22</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="AA11" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC11" s="11">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="10">
+        <v>9.49</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="D12" s="11">
+        <v>6.53</v>
+      </c>
+      <c r="E12" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="F12" s="11">
+        <v>6.52</v>
+      </c>
+      <c r="G12" s="11">
+        <v>6.72</v>
+      </c>
+      <c r="H12" s="11">
+        <v>7.91</v>
+      </c>
+      <c r="I12" s="11">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J12" s="11">
+        <v>8.44</v>
+      </c>
+      <c r="K12" s="11">
+        <v>8.35</v>
+      </c>
+      <c r="L12" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="M12" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O12" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="P12" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="R12" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="S12" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="T12" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="U12" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="V12" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W12" s="10">
+        <v>4.91</v>
+      </c>
+      <c r="X12" s="10">
+        <v>4.57</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>4.92</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>4.53</v>
+      </c>
+      <c r="AA12" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>6.12</v>
+      </c>
+      <c r="AC12" s="11">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="D13" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="E13" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="F13" s="11">
+        <v>4.09</v>
+      </c>
+      <c r="G13" s="11">
+        <v>5.17</v>
+      </c>
+      <c r="H13" s="11">
+        <v>5.87</v>
+      </c>
+      <c r="I13" s="11">
+        <v>6.33</v>
+      </c>
+      <c r="J13" s="11">
+        <v>6.31</v>
+      </c>
+      <c r="K13" s="11">
+        <v>6.47</v>
+      </c>
+      <c r="L13" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="M13" s="11">
+        <v>6.53</v>
+      </c>
+      <c r="N13" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="O13" s="11">
+        <v>5.13</v>
+      </c>
+      <c r="P13" s="11">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>5.04</v>
+      </c>
+      <c r="R13" s="11">
+        <v>4.84</v>
+      </c>
+      <c r="S13" s="11">
+        <v>5.25</v>
+      </c>
+      <c r="T13" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="U13" s="11">
+        <v>5.89</v>
+      </c>
+      <c r="V13" s="11">
+        <v>5.92</v>
+      </c>
+      <c r="W13" s="10">
+        <v>5.79</v>
+      </c>
+      <c r="X13" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>6.04</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>7.66</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>6.17</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>5.46</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="10">
+        <v>6.62</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="D14" s="11">
+        <v>5.86</v>
+      </c>
+      <c r="E14" s="11">
+        <v>6.22</v>
+      </c>
+      <c r="F14" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="G14" s="11">
+        <v>6.24</v>
+      </c>
+      <c r="H14" s="11">
+        <v>6.68</v>
+      </c>
+      <c r="I14" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="J14" s="11">
+        <v>7.07</v>
+      </c>
+      <c r="K14" s="11">
+        <v>7.15</v>
+      </c>
+      <c r="L14" s="11">
+        <v>7.11</v>
+      </c>
+      <c r="M14" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="N14" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="O14" s="11">
+        <v>5.57</v>
+      </c>
+      <c r="P14" s="11">
+        <v>5.08</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>5.33</v>
+      </c>
+      <c r="R14" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="S14" s="11">
+        <v>6.02</v>
+      </c>
+      <c r="T14" s="11">
+        <v>6.49</v>
+      </c>
+      <c r="U14" s="11">
+        <v>6.92</v>
+      </c>
+      <c r="V14" s="11">
+        <v>6.81</v>
+      </c>
+      <c r="W14" s="10">
+        <v>6.71</v>
+      </c>
+      <c r="X14" s="10">
+        <v>6.68</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>6.64</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>4.28</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>7.35</v>
+      </c>
+      <c r="C15" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="D15" s="11">
+        <v>6.39</v>
+      </c>
+      <c r="E15" s="11">
+        <v>6.68</v>
+      </c>
+      <c r="F15" s="11">
+        <v>5.86</v>
+      </c>
+      <c r="G15" s="11">
+        <v>6.43</v>
+      </c>
+      <c r="H15" s="11">
+        <v>6.95</v>
+      </c>
+      <c r="I15" s="11">
+        <v>7.04</v>
+      </c>
+      <c r="J15" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="K15" s="11">
+        <v>6.78</v>
+      </c>
+      <c r="L15" s="11">
+        <v>6.85</v>
+      </c>
+      <c r="M15" s="11">
+        <v>6.73</v>
+      </c>
+      <c r="N15" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="O15" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P15" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>5.26</v>
+      </c>
+      <c r="R15" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="S15" s="11">
+        <v>5.64</v>
+      </c>
+      <c r="T15" s="11">
+        <v>6.56</v>
+      </c>
+      <c r="U15" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="V15" s="11">
+        <v>7.17</v>
+      </c>
+      <c r="W15" s="10">
+        <v>7</v>
+      </c>
+      <c r="X15" s="10">
+        <v>6.81</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>6.74</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>5.39</v>
+      </c>
+      <c r="AA15" s="11">
+        <v>5.79</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>5.59</v>
+      </c>
+      <c r="AC15" s="11">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="X16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="10">
+        <v>4.83</v>
+      </c>
+      <c r="C17" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="D17" s="11">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="E17" s="11">
+        <v>5.37</v>
+      </c>
+      <c r="F17" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="G17" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="H17" s="11">
+        <v>5.74</v>
+      </c>
+      <c r="I17" s="11">
+        <v>5.91</v>
+      </c>
+      <c r="J17" s="11">
+        <v>5.97</v>
+      </c>
+      <c r="K17" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="L17" s="11">
+        <v>5.69</v>
+      </c>
+      <c r="M17" s="11">
+        <v>5.83</v>
+      </c>
+      <c r="N17" s="11">
+        <v>3.29</v>
+      </c>
+      <c r="O17" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="P17" s="11">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="R17" s="11">
+        <v>4.67</v>
+      </c>
+      <c r="S17" s="11">
+        <v>5.31</v>
+      </c>
+      <c r="T17" s="11">
+        <v>5.56</v>
+      </c>
+      <c r="U17" s="11">
+        <v>6</v>
+      </c>
+      <c r="V17" s="11">
+        <v>6.01</v>
+      </c>
+      <c r="W17" s="10">
+        <v>6.17</v>
+      </c>
+      <c r="X17" s="10">
+        <v>6.23</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>6.24</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>4.59</v>
+      </c>
+      <c r="AA17" s="11">
+        <v>4.93</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>4.6900000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="C18" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="D18" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E18" s="11">
+        <v>4.43</v>
+      </c>
+      <c r="F18" s="11">
+        <v>4.13</v>
+      </c>
+      <c r="G18" s="11">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H18" s="11">
+        <v>5.22</v>
+      </c>
+      <c r="I18" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="J18" s="11">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K18" s="11">
+        <v>5.29</v>
+      </c>
+      <c r="L18" s="11">
+        <v>5.24</v>
+      </c>
+      <c r="M18" s="11">
+        <v>4.99</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1.65</v>
+      </c>
+      <c r="P18" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="S18" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="T18" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="U18" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V18" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="W18" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="X18" s="10">
+        <v>3.84</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="10">
+        <v>4.76</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1.52</v>
+      </c>
+      <c r="D19" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="E19" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="F19" s="11">
+        <v>4.22</v>
+      </c>
+      <c r="G19" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="H19" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I19" s="11">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J19" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="K19" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4.34</v>
+      </c>
+      <c r="M19" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="N19" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="O19" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="P19" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="R19" s="11">
+        <v>2.44</v>
+      </c>
+      <c r="S19" s="11">
+        <v>2.98</v>
+      </c>
+      <c r="T19" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="U19" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="V19" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="W19" s="10">
+        <v>3.63</v>
+      </c>
+      <c r="X19" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="AA19" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="AC19" s="11">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="C20" s="11">
+        <v>1.42</v>
+      </c>
+      <c r="D20" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="E20" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="F20" s="11">
+        <v>3.28</v>
+      </c>
+      <c r="G20" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="H20" s="11">
+        <v>3.95</v>
+      </c>
+      <c r="I20" s="11">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="J20" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="K20" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="L20" s="11">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M20" s="11">
+        <v>4.01</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O20" s="11">
+        <v>2.99</v>
+      </c>
+      <c r="P20" s="11">
+        <v>2.38</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>3.03</v>
+      </c>
+      <c r="R20" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="S20" s="11">
+        <v>3.54</v>
+      </c>
+      <c r="T20" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="U20" s="11">
+        <v>4.05</v>
+      </c>
+      <c r="V20" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="W20" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="X20" s="10">
+        <v>3.93</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>3.84</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="AA20" s="11">
+        <v>1.54</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="AC20" s="11">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="10">
+        <v>3.84</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1.41</v>
+      </c>
+      <c r="D21" s="11">
+        <v>3.71</v>
+      </c>
+      <c r="E21" s="11">
+        <v>4.05</v>
+      </c>
+      <c r="F21" s="11">
+        <v>4</v>
+      </c>
+      <c r="G21" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4.76</v>
+      </c>
+      <c r="I21" s="11">
+        <v>5.13</v>
+      </c>
+      <c r="J21" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="K21" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L21" s="11">
+        <v>5.05</v>
+      </c>
+      <c r="M21" s="11">
+        <v>4.95</v>
+      </c>
+      <c r="N21" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="O21" s="11">
+        <v>5.01</v>
+      </c>
+      <c r="P21" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="R21" s="11">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S21" s="11">
+        <v>5.47</v>
+      </c>
+      <c r="T21" s="11">
+        <v>6.16</v>
+      </c>
+      <c r="U21" s="11">
+        <v>6.23</v>
+      </c>
+      <c r="V21" s="11">
+        <v>5.94</v>
+      </c>
+      <c r="W21" s="10">
+        <v>5.85</v>
+      </c>
+      <c r="X21" s="10">
+        <v>5.69</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>5.59</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="AA21" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="AC21" s="11">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="C22" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="D22" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="E22" s="11">
+        <v>5.85</v>
+      </c>
+      <c r="F22" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="G22" s="11">
+        <v>5.52</v>
+      </c>
+      <c r="H22" s="11">
+        <v>5.76</v>
+      </c>
+      <c r="I22" s="11">
+        <v>5.95</v>
+      </c>
+      <c r="J22" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="K22" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="L22" s="11">
+        <v>5.49</v>
+      </c>
+      <c r="M22" s="11">
+        <v>5.43</v>
+      </c>
+      <c r="N22" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O22" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P22" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>4.22</v>
+      </c>
+      <c r="R22" s="11">
+        <v>4.28</v>
+      </c>
+      <c r="S22" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T22" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U22" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="V22" s="11">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W22" s="10">
+        <v>4.67</v>
+      </c>
+      <c r="X22" s="10">
+        <v>4.79</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>4.97</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA22" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>3.77</v>
+      </c>
+      <c r="AC22" s="11">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="C23" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="D23" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="E23" s="11">
+        <v>4.92</v>
+      </c>
+      <c r="F23" s="11">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G23" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="H23" s="11">
+        <v>4.95</v>
+      </c>
+      <c r="I23" s="11">
+        <v>5.09</v>
+      </c>
+      <c r="J23" s="11">
+        <v>5.19</v>
+      </c>
+      <c r="K23" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="L23" s="11">
+        <v>5.24</v>
+      </c>
+      <c r="M23" s="11">
+        <v>5.12</v>
+      </c>
+      <c r="N23" s="11">
+        <v>2.33</v>
+      </c>
+      <c r="O23" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R23" s="11">
+        <v>3.06</v>
+      </c>
+      <c r="S23" s="11">
+        <v>3.29</v>
+      </c>
+      <c r="T23" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="U23" s="11">
+        <v>3.73</v>
+      </c>
+      <c r="V23" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="W23" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="X23" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="Z23" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="AA23" s="11">
+        <v>3.25</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="AC23" s="11">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="34"/>
+      <c r="V24" s="34"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="31"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="11">
+        <v>5.49</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="D25" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6.08</v>
+      </c>
+      <c r="F25" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="G25" s="11">
+        <v>6.32</v>
+      </c>
+      <c r="H25" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="I25" s="11">
+        <v>7.31</v>
+      </c>
+      <c r="J25" s="11">
+        <v>7.35</v>
+      </c>
+      <c r="K25" s="11">
+        <v>7.29</v>
+      </c>
+      <c r="L25" s="11">
+        <v>7.18</v>
+      </c>
+      <c r="M25" s="11">
+        <v>7.07</v>
+      </c>
+      <c r="N25" s="11">
         <v>3.99</v>
       </c>
-      <c r="C9" s="20">
-[...2 lines deleted...]
-      <c r="D9" s="20">
+      <c r="O25" s="11">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="P25" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>5.12</v>
+      </c>
+      <c r="R25" s="11">
+        <v>5.07</v>
+      </c>
+      <c r="S25" s="11">
+        <v>5.86</v>
+      </c>
+      <c r="T25" s="11">
+        <v>6.39</v>
+      </c>
+      <c r="U25" s="11">
+        <v>6.77</v>
+      </c>
+      <c r="V25" s="11">
+        <v>6.87</v>
+      </c>
+      <c r="W25" s="10">
+        <v>6.83</v>
+      </c>
+      <c r="X25" s="10">
+        <v>6.72</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>6.67</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AA25" s="11">
+        <v>4.74</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="AC25" s="11">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C26" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="D26" s="11">
+        <v>5.45</v>
+      </c>
+      <c r="E26" s="11">
+        <v>5.96</v>
+      </c>
+      <c r="F26" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="G26" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="H26" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="I26" s="11">
+        <v>7.48</v>
+      </c>
+      <c r="J26" s="11">
+        <v>7.55</v>
+      </c>
+      <c r="K26" s="11">
+        <v>7.45</v>
+      </c>
+      <c r="L26" s="11">
+        <v>7.31</v>
+      </c>
+      <c r="M26" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="N26" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="O26" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="P26" s="11">
+        <v>4.63</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R26" s="11">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S26" s="11">
+        <v>5.99</v>
+      </c>
+      <c r="T26" s="11">
+        <v>6.54</v>
+      </c>
+      <c r="U26" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="V26" s="11">
+        <v>7.12</v>
+      </c>
+      <c r="W26" s="10">
+        <v>7.08</v>
+      </c>
+      <c r="X26" s="10">
+        <v>6.94</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>6.85</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>4.54</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>4.99</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="11">
+        <v>7.47</v>
+      </c>
+      <c r="C27" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="D27" s="11">
+        <v>6.61</v>
+      </c>
+      <c r="E27" s="11">
+        <v>7.59</v>
+      </c>
+      <c r="F27" s="11">
+        <v>7.03</v>
+      </c>
+      <c r="G27" s="11">
+        <v>7.38</v>
+      </c>
+      <c r="H27" s="11">
+        <v>7.82</v>
+      </c>
+      <c r="I27" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J27" s="11">
+        <v>8.06</v>
+      </c>
+      <c r="K27" s="11">
+        <v>7.88</v>
+      </c>
+      <c r="L27" s="11">
+        <v>7.65</v>
+      </c>
+      <c r="M27" s="11">
+        <v>7.39</v>
+      </c>
+      <c r="N27" s="11">
+        <v>4.58</v>
+      </c>
+      <c r="O27" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P27" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>5.12</v>
+      </c>
+      <c r="R27" s="11">
+        <v>5.23</v>
+      </c>
+      <c r="S27" s="11">
+        <v>5.76</v>
+      </c>
+      <c r="T27" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="U27" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="V27" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="W27" s="10">
+        <v>6.37</v>
+      </c>
+      <c r="X27" s="10">
+        <v>6.28</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>6.22</v>
+      </c>
+      <c r="Z27" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="AA27" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC27" s="11">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="11">
+        <v>9.49</v>
+      </c>
+      <c r="C28" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="D28" s="11">
+        <v>6.53</v>
+      </c>
+      <c r="E28" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="F28" s="11">
+        <v>6.52</v>
+      </c>
+      <c r="G28" s="11">
+        <v>6.72</v>
+      </c>
+      <c r="H28" s="11">
+        <v>7.91</v>
+      </c>
+      <c r="I28" s="11">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J28" s="11">
+        <v>8.44</v>
+      </c>
+      <c r="K28" s="11">
+        <v>8.35</v>
+      </c>
+      <c r="L28" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="M28" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O28" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="P28" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="R28" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="S28" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="T28" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="U28" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="V28" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W28" s="10">
+        <v>4.91</v>
+      </c>
+      <c r="X28" s="10">
+        <v>4.57</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>4.92</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>4.53</v>
+      </c>
+      <c r="AA28" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>6.12</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="C29" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="D29" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="E29" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="F29" s="11">
+        <v>4.09</v>
+      </c>
+      <c r="G29" s="11">
+        <v>5.17</v>
+      </c>
+      <c r="H29" s="11">
+        <v>5.87</v>
+      </c>
+      <c r="I29" s="11">
+        <v>6.33</v>
+      </c>
+      <c r="J29" s="11">
+        <v>6.31</v>
+      </c>
+      <c r="K29" s="11">
+        <v>6.47</v>
+      </c>
+      <c r="L29" s="11">
+        <v>6.36</v>
+      </c>
+      <c r="M29" s="11">
+        <v>6.53</v>
+      </c>
+      <c r="N29" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="O29" s="11">
+        <v>5.13</v>
+      </c>
+      <c r="P29" s="11">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>5.04</v>
+      </c>
+      <c r="R29" s="11">
+        <v>4.84</v>
+      </c>
+      <c r="S29" s="11">
+        <v>5.25</v>
+      </c>
+      <c r="T29" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="U29" s="11">
+        <v>5.89</v>
+      </c>
+      <c r="V29" s="11">
+        <v>5.92</v>
+      </c>
+      <c r="W29" s="10">
+        <v>5.79</v>
+      </c>
+      <c r="X29" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>6.04</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>7.66</v>
+      </c>
+      <c r="AA29" s="11">
+        <v>6.17</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>5.46</v>
+      </c>
+      <c r="AC29" s="11">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="11">
+        <v>6.62</v>
+      </c>
+      <c r="C30" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="D30" s="11">
+        <v>5.86</v>
+      </c>
+      <c r="E30" s="11">
+        <v>6.22</v>
+      </c>
+      <c r="F30" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="G30" s="11">
+        <v>6.24</v>
+      </c>
+      <c r="H30" s="11">
+        <v>6.68</v>
+      </c>
+      <c r="I30" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="J30" s="11">
+        <v>7.07</v>
+      </c>
+      <c r="K30" s="11">
+        <v>7.15</v>
+      </c>
+      <c r="L30" s="11">
+        <v>7.11</v>
+      </c>
+      <c r="M30" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="N30" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="O30" s="11">
+        <v>5.57</v>
+      </c>
+      <c r="P30" s="11">
+        <v>5.08</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>5.33</v>
+      </c>
+      <c r="R30" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="S30" s="11">
+        <v>6.02</v>
+      </c>
+      <c r="T30" s="11">
+        <v>6.49</v>
+      </c>
+      <c r="U30" s="11">
+        <v>6.92</v>
+      </c>
+      <c r="V30" s="11">
+        <v>6.81</v>
+      </c>
+      <c r="W30" s="10">
+        <v>6.71</v>
+      </c>
+      <c r="X30" s="10">
+        <v>6.68</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>6.64</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>4.28</v>
+      </c>
+      <c r="AA30" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC30" s="11">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="11">
+        <v>7.35</v>
+      </c>
+      <c r="C31" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="D31" s="11">
+        <v>6.39</v>
+      </c>
+      <c r="E31" s="11">
+        <v>6.68</v>
+      </c>
+      <c r="F31" s="11">
+        <v>5.86</v>
+      </c>
+      <c r="G31" s="11">
+        <v>6.43</v>
+      </c>
+      <c r="H31" s="11">
+        <v>6.95</v>
+      </c>
+      <c r="I31" s="11">
+        <v>7.04</v>
+      </c>
+      <c r="J31" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="K31" s="11">
+        <v>6.78</v>
+      </c>
+      <c r="L31" s="11">
+        <v>6.85</v>
+      </c>
+      <c r="M31" s="11">
+        <v>6.73</v>
+      </c>
+      <c r="N31" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="O31" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P31" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>5.26</v>
+      </c>
+      <c r="R31" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="S31" s="11">
+        <v>5.64</v>
+      </c>
+      <c r="T31" s="11">
+        <v>6.56</v>
+      </c>
+      <c r="U31" s="11">
+        <v>6.98</v>
+      </c>
+      <c r="V31" s="11">
+        <v>7.17</v>
+      </c>
+      <c r="W31" s="10">
+        <v>7</v>
+      </c>
+      <c r="X31" s="10">
+        <v>6.81</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>6.74</v>
+      </c>
+      <c r="Z31" s="11">
+        <v>5.39</v>
+      </c>
+      <c r="AA31" s="11">
+        <v>5.79</v>
+      </c>
+      <c r="AB31" s="11">
+        <v>5.59</v>
+      </c>
+      <c r="AC31" s="11">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="X32" s="10"/>
+      <c r="Y32" s="10"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="11">
+        <v>4.54</v>
+      </c>
+      <c r="C33" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="D33" s="11">
+        <v>3.93</v>
+      </c>
+      <c r="E33" s="11">
+        <v>5.18</v>
+      </c>
+      <c r="F33" s="11">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G33" s="11">
+        <v>5.07</v>
+      </c>
+      <c r="H33" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="I33" s="11">
+        <v>6.09</v>
+      </c>
+      <c r="J33" s="11">
+        <v>6.13</v>
+      </c>
+      <c r="K33" s="11">
+        <v>5.97</v>
+      </c>
+      <c r="L33" s="11">
+        <v>6.05</v>
+      </c>
+      <c r="M33" s="11">
+        <v>6.31</v>
+      </c>
+      <c r="N33" s="11">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="O33" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="P33" s="11">
+        <v>5.15</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>5.26</v>
+      </c>
+      <c r="R33" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S33" s="11">
+        <v>5.28</v>
+      </c>
+      <c r="T33" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="U33" s="11">
+        <v>6.23</v>
+      </c>
+      <c r="V33" s="11">
+        <v>6.48</v>
+      </c>
+      <c r="W33" s="10">
+        <v>6.75</v>
+      </c>
+      <c r="X33" s="10">
+        <v>6.88</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>6.87</v>
+      </c>
+      <c r="Z33" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="AA33" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="AB33" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="AC33" s="11">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="D34" s="11">
+        <v>3.09</v>
+      </c>
+      <c r="E34" s="11">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="F34" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="G34" s="11">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="H34" s="11">
+        <v>5.09</v>
+      </c>
+      <c r="I34" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="J34" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="K34" s="11">
+        <v>5.71</v>
+      </c>
+      <c r="L34" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="M34" s="11">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N34" s="11">
+        <v>2.72</v>
+      </c>
+      <c r="O34" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="P34" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="R34" s="11">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="S34" s="11">
+        <v>4.76</v>
+      </c>
+      <c r="T34" s="11">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="U34" s="11">
+        <v>4.76</v>
+      </c>
+      <c r="V34" s="11">
+        <v>4.53</v>
+      </c>
+      <c r="W34" s="10">
+        <v>4.21</v>
+      </c>
+      <c r="X34" s="10">
+        <v>4.45</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="Z34" s="11">
+        <v>4.07</v>
+      </c>
+      <c r="AA34" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="AB34" s="11">
+        <v>3.75</v>
+      </c>
+      <c r="AC34" s="11">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="33"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33"/>
+      <c r="U35" s="34"/>
+      <c r="V35" s="34"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
+      <c r="AC35" s="31"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="C36" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="D36" s="11">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="E36" s="11">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="F36" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="G36" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="H36" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="I36" s="11">
+        <v>5.05</v>
+      </c>
+      <c r="J36" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="K36" s="11">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L36" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M36" s="11">
+        <v>4.78</v>
+      </c>
+      <c r="N36" s="11">
+        <v>2.64</v>
+      </c>
+      <c r="O36" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="P36" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="R36" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="S36" s="11">
+        <v>3.84</v>
+      </c>
+      <c r="T36" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="U36" s="11">
+        <v>4.37</v>
+      </c>
+      <c r="V36" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W36" s="10">
+        <v>4.33</v>
+      </c>
+      <c r="X36" s="11">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>4.24</v>
+      </c>
+      <c r="Z36" s="11">
+        <v>3.01</v>
+      </c>
+      <c r="AA36" s="11">
+        <v>3.44</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="AC36" s="11">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="W37" s="10">
+        <v>5.61</v>
+      </c>
+      <c r="X37" s="11"/>
+      <c r="Y37" s="11"/>
+      <c r="Z37" s="11"/>
+      <c r="AA37" s="11"/>
+      <c r="AB37" s="11"/>
+      <c r="AC37" s="11"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="10">
+        <v>5.12</v>
+      </c>
+      <c r="C38" s="11">
+        <v>3.48</v>
+      </c>
+      <c r="D38" s="11">
+        <v>5.25</v>
+      </c>
+      <c r="E38" s="11">
+        <v>5.56</v>
+      </c>
+      <c r="F38" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="G38" s="11">
+        <v>5.79</v>
+      </c>
+      <c r="H38" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="I38" s="11">
+        <v>5.73</v>
+      </c>
+      <c r="J38" s="11">
+        <v>5.82</v>
+      </c>
+      <c r="K38" s="11">
+        <v>5.55</v>
+      </c>
+      <c r="L38" s="11">
+        <v>5.35</v>
+      </c>
+      <c r="M38" s="11">
+        <v>5.37</v>
+      </c>
+      <c r="N38" s="11">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O38" s="11">
+        <v>4.71</v>
+      </c>
+      <c r="P38" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R38" s="11">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="S38" s="11">
+        <v>5.33</v>
+      </c>
+      <c r="T38" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="U38" s="11">
+        <v>5.78</v>
+      </c>
+      <c r="V38" s="11">
+        <v>5.56</v>
+      </c>
+      <c r="W38" s="10">
+        <v>5.61</v>
+      </c>
+      <c r="X38" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>5.63</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AA38" s="11">
+        <v>5.67</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="AC38" s="11">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="D39" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E39" s="11">
+        <v>4.43</v>
+      </c>
+      <c r="F39" s="11">
+        <v>4.13</v>
+      </c>
+      <c r="G39" s="11">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H39" s="11">
+        <v>5.22</v>
+      </c>
+      <c r="I39" s="11">
+        <v>5.44</v>
+      </c>
+      <c r="J39" s="11">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K39" s="11">
+        <v>5.29</v>
+      </c>
+      <c r="L39" s="11">
+        <v>5.24</v>
+      </c>
+      <c r="M39" s="11">
+        <v>4.99</v>
+      </c>
+      <c r="N39" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O39" s="11">
+        <v>1.65</v>
+      </c>
+      <c r="P39" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R39" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="S39" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="T39" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="U39" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V39" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="W39" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="X39" s="11">
+        <v>3.84</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>3.98</v>
+      </c>
+      <c r="Z39" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="AA39" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="AB39" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AC39" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="10">
+        <v>4.76</v>
+      </c>
+      <c r="C40" s="11">
+        <v>1.52</v>
+      </c>
+      <c r="D40" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="E40" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="F40" s="11">
+        <v>4.22</v>
+      </c>
+      <c r="G40" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="H40" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I40" s="11">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J40" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="K40" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L40" s="11">
+        <v>4.34</v>
+      </c>
+      <c r="M40" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="N40" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="O40" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="P40" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="R40" s="11">
+        <v>2.44</v>
+      </c>
+      <c r="S40" s="11">
+        <v>2.98</v>
+      </c>
+      <c r="T40" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="U40" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="V40" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="W40" s="10">
+        <v>3.63</v>
+      </c>
+      <c r="X40" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="Z40" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="AA40" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="AC40" s="11">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="10">
+        <v>5.12</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0.88</v>
+      </c>
+      <c r="D41" s="11">
+        <v>2.69</v>
+      </c>
+      <c r="E41" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="F41" s="11">
+        <v>2.99</v>
+      </c>
+      <c r="G41" s="11">
+        <v>3.26</v>
+      </c>
+      <c r="H41" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="I41" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="J41" s="11">
+        <v>3.71</v>
+      </c>
+      <c r="K41" s="11">
+        <v>3.91</v>
+      </c>
+      <c r="L41" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="M41" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="N41" s="11">
+        <v>1.76</v>
+      </c>
+      <c r="O41" s="11">
+        <v>3.07</v>
+      </c>
+      <c r="P41" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="R41" s="11">
+        <v>2.99</v>
+      </c>
+      <c r="S41" s="11">
+        <v>3</v>
+      </c>
+      <c r="T41" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="U41" s="11">
+        <v>3.75</v>
+      </c>
+      <c r="V41" s="11">
+        <v>4</v>
+      </c>
+      <c r="W41" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="X41" s="11">
+        <v>3.71</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>1.22</v>
+      </c>
+      <c r="AA41" s="11">
+        <v>0.64</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>1.04</v>
+      </c>
+      <c r="AC41" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="10">
+        <v>3.84</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1.41</v>
+      </c>
+      <c r="D42" s="11">
+        <v>3.71</v>
+      </c>
+      <c r="E42" s="11">
+        <v>4.05</v>
+      </c>
+      <c r="F42" s="11">
+        <v>4</v>
+      </c>
+      <c r="G42" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="H42" s="11">
+        <v>4.76</v>
+      </c>
+      <c r="I42" s="11">
+        <v>5.13</v>
+      </c>
+      <c r="J42" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="K42" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L42" s="11">
+        <v>5.05</v>
+      </c>
+      <c r="M42" s="11">
+        <v>4.95</v>
+      </c>
+      <c r="N42" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="O42" s="11">
+        <v>5.01</v>
+      </c>
+      <c r="P42" s="11">
+        <v>5.03</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="R42" s="11">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S42" s="11">
+        <v>5.47</v>
+      </c>
+      <c r="T42" s="11">
+        <v>6.16</v>
+      </c>
+      <c r="U42" s="11">
+        <v>6.23</v>
+      </c>
+      <c r="V42" s="11">
+        <v>5.94</v>
+      </c>
+      <c r="W42" s="10">
+        <v>5.85</v>
+      </c>
+      <c r="X42" s="11">
+        <v>5.69</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>5.59</v>
+      </c>
+      <c r="Z42" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="AA42" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="AC42" s="11">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="C43" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="D43" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="E43" s="11">
+        <v>5.85</v>
+      </c>
+      <c r="F43" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="G43" s="11">
+        <v>5.52</v>
+      </c>
+      <c r="H43" s="11">
+        <v>5.76</v>
+      </c>
+      <c r="I43" s="11">
+        <v>5.95</v>
+      </c>
+      <c r="J43" s="11">
+        <v>5.75</v>
+      </c>
+      <c r="K43" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="L43" s="11">
+        <v>5.49</v>
+      </c>
+      <c r="M43" s="11">
+        <v>5.43</v>
+      </c>
+      <c r="N43" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O43" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P43" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>4.22</v>
+      </c>
+      <c r="R43" s="11">
+        <v>4.28</v>
+      </c>
+      <c r="S43" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T43" s="11">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U43" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="V43" s="11">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W43" s="10">
+        <v>4.67</v>
+      </c>
+      <c r="X43" s="11">
+        <v>4.79</v>
+      </c>
+      <c r="Y43" s="11">
         <v>4.97</v>
       </c>
-      <c r="E9" s="20">
-[...184 lines deleted...]
-      <c r="Z10" s="29">
+      <c r="Z43" s="11">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA43" s="11">
         <v>3.96</v>
       </c>
-      <c r="AA10" s="29">
-[...1418 lines deleted...]
-      <c r="AN22" s="29">
+      <c r="AB43" s="11">
         <v>3.77</v>
       </c>
-    </row>
-[...1562 lines deleted...]
-      <c r="O38" s="29">
+      <c r="AC43" s="11">
         <v>3.48</v>
       </c>
-      <c r="P38" s="29">
-[...685 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="22">
-[...11 lines deleted...]
-      <c r="F44" s="21">
+      <c r="B44" s="9">
+        <v>5.44</v>
+      </c>
+      <c r="C44" s="9">
+        <v>2.82</v>
+      </c>
+      <c r="D44" s="9">
+        <v>4.91</v>
+      </c>
+      <c r="E44" s="9">
+        <v>4.92</v>
+      </c>
+      <c r="F44" s="9">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G44" s="9">
+        <v>4.75</v>
+      </c>
+      <c r="H44" s="9">
+        <v>4.95</v>
+      </c>
+      <c r="I44" s="9">
+        <v>5.09</v>
+      </c>
+      <c r="J44" s="9">
+        <v>5.19</v>
+      </c>
+      <c r="K44" s="9">
+        <v>5.16</v>
+      </c>
+      <c r="L44" s="9">
+        <v>5.24</v>
+      </c>
+      <c r="M44" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="N44" s="9">
+        <v>2.33</v>
+      </c>
+      <c r="O44" s="9">
+        <v>2.62</v>
+      </c>
+      <c r="P44" s="9">
+        <v>2.29</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R44" s="9">
+        <v>3.06</v>
+      </c>
+      <c r="S44" s="9">
+        <v>3.29</v>
+      </c>
+      <c r="T44" s="9">
+        <v>3.59</v>
+      </c>
+      <c r="U44" s="9">
+        <v>3.73</v>
+      </c>
+      <c r="V44" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="W44" s="9">
+        <v>3.49</v>
+      </c>
+      <c r="X44" s="9">
+        <v>3.39</v>
+      </c>
+      <c r="Y44" s="9">
+        <v>3.27</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>3.43</v>
+      </c>
+      <c r="AA44" s="9">
+        <v>3.25</v>
+      </c>
+      <c r="AB44" s="9">
         <v>3.9</v>
       </c>
-      <c r="G44" s="21">
-[...103 lines deleted...]
-      <c r="A45" s="30"/>
+      <c r="AC44" s="9">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="8" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
-    <col min="26" max="33" width="8" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="39" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="26" width="8" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="66"/>
-[...40 lines deleted...]
-      <c r="S5" s="37"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="15"/>
+      <c r="S5" s="15"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="48"/>
-[...3 lines deleted...]
-      <c r="AE5" s="37"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="15"/>
+      <c r="AA5" s="15"/>
+      <c r="AB5" s="15"/>
+      <c r="AE5" s="15"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="48"/>
-[...6 lines deleted...]
-      <c r="AW5" s="48" t="s">
+      <c r="AK5" s="25" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="73">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="49">
         <v>2024</v>
       </c>
-      <c r="O6" s="74"/>
-[...10 lines deleted...]
-      <c r="Z6" s="73">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="49">
         <v>2025</v>
       </c>
-      <c r="AA6" s="74"/>
-[...10 lines deleted...]
-      <c r="AL6" s="73">
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="49">
         <v>2026</v>
       </c>
-      <c r="AM6" s="74"/>
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="G7" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="H7" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="I7" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c r="J7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K7" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L7" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="M7" s="6" t="s">
+      <c r="M7" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="N7" s="44" t="s">
+      <c r="N7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="44" t="s">
+      <c r="O7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="44" t="s">
+      <c r="P7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="44" t="s">
+      <c r="Q7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="44" t="s">
+      <c r="R7" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="44" t="s">
+      <c r="S7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="44" t="s">
+      <c r="T7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="44" t="s">
+      <c r="U7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="41" t="s">
+      <c r="V7" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="43" t="s">
+      <c r="W7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X7" s="46" t="s">
+      <c r="X7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="Y7" s="46" t="s">
+      <c r="Y7" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="Z7" s="49" t="s">
+      <c r="Z7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="49" t="s">
+      <c r="AA7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="49" t="s">
+      <c r="AB7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="49" t="s">
+      <c r="AD7" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="49" t="s">
+      <c r="AE7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="49" t="s">
+      <c r="AF7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="49" t="s">
+      <c r="AG7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="50" t="s">
+      <c r="AH7" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="50" t="s">
+      <c r="AI7" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="AJ7" s="50" t="s">
+      <c r="AJ7" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="AK7" s="50" t="s">
+      <c r="AK7" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="AL7" s="49" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="Z8" s="31"/>
+      <c r="AA8" s="31"/>
+      <c r="AB8" s="31"/>
+      <c r="AC8" s="40"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="4">
+        <v>279</v>
+      </c>
+      <c r="C9" s="4">
+        <v>238</v>
+      </c>
+      <c r="D9" s="4">
+        <v>277</v>
+      </c>
+      <c r="E9" s="4">
+        <v>247</v>
+      </c>
+      <c r="F9" s="4">
+        <v>283</v>
+      </c>
+      <c r="G9" s="4">
+        <v>302</v>
+      </c>
+      <c r="H9" s="6">
+        <v>340</v>
+      </c>
+      <c r="I9" s="6">
+        <v>295</v>
+      </c>
+      <c r="J9" s="6">
+        <v>355</v>
+      </c>
+      <c r="K9" s="6">
+        <v>332</v>
+      </c>
+      <c r="L9" s="6">
+        <v>291</v>
+      </c>
+      <c r="M9" s="6">
+        <v>295</v>
+      </c>
+      <c r="N9" s="6">
+        <v>286</v>
+      </c>
+      <c r="O9" s="6">
+        <v>222</v>
+      </c>
+      <c r="P9" s="6">
+        <v>351</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>308</v>
+      </c>
+      <c r="R9" s="6">
+        <v>324</v>
+      </c>
+      <c r="S9" s="6">
+        <v>331</v>
+      </c>
+      <c r="T9" s="6">
+        <v>353</v>
+      </c>
+      <c r="U9" s="6">
+        <v>364</v>
+      </c>
+      <c r="V9" s="6">
+        <v>323</v>
+      </c>
+      <c r="W9" s="4">
+        <v>354</v>
+      </c>
+      <c r="X9" s="4">
+        <v>263</v>
+      </c>
+      <c r="Y9" s="4">
+        <v>355</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>268</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>245</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>335</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="4">
+        <v>136</v>
+      </c>
+      <c r="C10" s="4">
+        <v>113</v>
+      </c>
+      <c r="D10" s="4">
+        <v>117</v>
+      </c>
+      <c r="E10" s="4">
+        <v>122</v>
+      </c>
+      <c r="F10" s="4">
+        <v>123</v>
+      </c>
+      <c r="G10" s="4">
+        <v>140</v>
+      </c>
+      <c r="H10" s="6">
+        <v>168</v>
+      </c>
+      <c r="I10" s="6">
+        <v>134</v>
+      </c>
+      <c r="J10" s="6">
+        <v>170</v>
+      </c>
+      <c r="K10" s="6">
+        <v>145</v>
+      </c>
+      <c r="L10" s="6">
+        <v>133</v>
+      </c>
+      <c r="M10" s="6">
+        <v>156</v>
+      </c>
+      <c r="N10" s="6">
+        <v>129</v>
+      </c>
+      <c r="O10" s="6">
+        <v>119</v>
+      </c>
+      <c r="P10" s="6">
+        <v>175</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>155</v>
+      </c>
+      <c r="R10" s="6">
+        <v>149</v>
+      </c>
+      <c r="S10" s="6">
+        <v>171</v>
+      </c>
+      <c r="T10" s="6">
+        <v>187</v>
+      </c>
+      <c r="U10" s="6">
+        <v>186</v>
+      </c>
+      <c r="V10" s="6">
+        <v>148</v>
+      </c>
+      <c r="W10" s="4">
+        <v>174</v>
+      </c>
+      <c r="X10" s="4">
+        <v>116</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>169</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>122</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>128</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>169</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="4">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4">
+        <v>20</v>
+      </c>
+      <c r="D11" s="4">
+        <v>29</v>
+      </c>
+      <c r="E11" s="4">
+        <v>12</v>
+      </c>
+      <c r="F11" s="4">
+        <v>20</v>
+      </c>
+      <c r="G11" s="4">
+        <v>25</v>
+      </c>
+      <c r="H11" s="6">
+        <v>24</v>
+      </c>
+      <c r="I11" s="6">
+        <v>31</v>
+      </c>
+      <c r="J11" s="6">
+        <v>28</v>
+      </c>
+      <c r="K11" s="6">
+        <v>31</v>
+      </c>
+      <c r="L11" s="6">
+        <v>23</v>
+      </c>
+      <c r="M11" s="6">
+        <v>26</v>
+      </c>
+      <c r="N11" s="6">
+        <v>25</v>
+      </c>
+      <c r="O11" s="6">
+        <v>14</v>
+      </c>
+      <c r="P11" s="6">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>25</v>
+      </c>
+      <c r="R11" s="6">
+        <v>21</v>
+      </c>
+      <c r="S11" s="6">
+        <v>23</v>
+      </c>
+      <c r="T11" s="6">
+        <v>23</v>
+      </c>
+      <c r="U11" s="6">
+        <v>22</v>
+      </c>
+      <c r="V11" s="6">
+        <v>25</v>
+      </c>
+      <c r="W11" s="4">
+        <v>32</v>
+      </c>
+      <c r="X11" s="4">
+        <v>28</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>25</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>25</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>21</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="4">
+        <v>1</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1</v>
+      </c>
+      <c r="D12" s="4">
+        <v>4</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="4">
+        <v>3</v>
+      </c>
+      <c r="G12" s="4">
+        <v>2</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1</v>
+      </c>
+      <c r="I12" s="6">
+        <v>3</v>
+      </c>
+      <c r="J12" s="6">
+        <v>4</v>
+      </c>
+      <c r="K12" s="6">
         <v>5</v>
       </c>
-      <c r="AM7" s="49" t="s">
+      <c r="L12" s="6">
+        <v>2</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" s="6">
+        <v>1</v>
+      </c>
+      <c r="O12" s="6">
+        <v>3</v>
+      </c>
+      <c r="P12" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>1</v>
+      </c>
+      <c r="R12" s="6">
+        <v>2</v>
+      </c>
+      <c r="S12" s="6">
+        <v>1</v>
+      </c>
+      <c r="T12" s="6">
+        <v>3</v>
+      </c>
+      <c r="U12" s="6">
+        <v>4</v>
+      </c>
+      <c r="V12" s="6">
+        <v>2</v>
+      </c>
+      <c r="W12" s="4">
+        <v>1</v>
+      </c>
+      <c r="X12" s="4">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4">
+        <v>10</v>
+      </c>
+      <c r="C13" s="4">
+        <v>7</v>
+      </c>
+      <c r="D13" s="4">
+        <v>12</v>
+      </c>
+      <c r="E13" s="4">
+        <v>16</v>
+      </c>
+      <c r="F13" s="4">
+        <v>16</v>
+      </c>
+      <c r="G13" s="4">
+        <v>15</v>
+      </c>
+      <c r="H13" s="6">
+        <v>14</v>
+      </c>
+      <c r="I13" s="6">
+        <v>8</v>
+      </c>
+      <c r="J13" s="6">
+        <v>14</v>
+      </c>
+      <c r="K13" s="6">
+        <v>10</v>
+      </c>
+      <c r="L13" s="6">
+        <v>18</v>
+      </c>
+      <c r="M13" s="6">
+        <v>13</v>
+      </c>
+      <c r="N13" s="6">
+        <v>17</v>
+      </c>
+      <c r="O13" s="6">
+        <v>10</v>
+      </c>
+      <c r="P13" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>10</v>
+      </c>
+      <c r="R13" s="6">
+        <v>13</v>
+      </c>
+      <c r="S13" s="6">
+        <v>14</v>
+      </c>
+      <c r="T13" s="6">
+        <v>16</v>
+      </c>
+      <c r="U13" s="6">
+        <v>12</v>
+      </c>
+      <c r="V13" s="6">
+        <v>14</v>
+      </c>
+      <c r="W13" s="4">
+        <v>24</v>
+      </c>
+      <c r="X13" s="4">
         <v>6</v>
       </c>
-      <c r="AN7" s="49" t="s">
+      <c r="Y13" s="4">
+        <v>21</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>21</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4">
+        <v>46</v>
+      </c>
+      <c r="C14" s="4">
+        <v>42</v>
+      </c>
+      <c r="D14" s="4">
+        <v>43</v>
+      </c>
+      <c r="E14" s="4">
+        <v>45</v>
+      </c>
+      <c r="F14" s="4">
+        <v>51</v>
+      </c>
+      <c r="G14" s="4">
+        <v>51</v>
+      </c>
+      <c r="H14" s="6">
+        <v>54</v>
+      </c>
+      <c r="I14" s="6">
+        <v>51</v>
+      </c>
+      <c r="J14" s="6">
+        <v>64</v>
+      </c>
+      <c r="K14" s="6">
+        <v>64</v>
+      </c>
+      <c r="L14" s="6">
+        <v>57</v>
+      </c>
+      <c r="M14" s="6">
+        <v>45</v>
+      </c>
+      <c r="N14" s="6">
+        <v>48</v>
+      </c>
+      <c r="O14" s="6">
+        <v>35</v>
+      </c>
+      <c r="P14" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>49</v>
+      </c>
+      <c r="R14" s="6">
+        <v>69</v>
+      </c>
+      <c r="S14" s="6">
+        <v>55</v>
+      </c>
+      <c r="T14" s="6">
+        <v>48</v>
+      </c>
+      <c r="U14" s="6">
+        <v>62</v>
+      </c>
+      <c r="V14" s="6">
+        <v>58</v>
+      </c>
+      <c r="W14" s="4">
+        <v>49</v>
+      </c>
+      <c r="X14" s="4">
+        <v>44</v>
+      </c>
+      <c r="Y14" s="4">
+        <v>64</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>47</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>41</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="4">
+        <v>21</v>
+      </c>
+      <c r="C15" s="4">
+        <v>21</v>
+      </c>
+      <c r="D15" s="4">
+        <v>16</v>
+      </c>
+      <c r="E15" s="4">
+        <v>18</v>
+      </c>
+      <c r="F15" s="4">
+        <v>19</v>
+      </c>
+      <c r="G15" s="4">
+        <v>15</v>
+      </c>
+      <c r="H15" s="6">
+        <v>21</v>
+      </c>
+      <c r="I15" s="6">
+        <v>12</v>
+      </c>
+      <c r="J15" s="6">
+        <v>15</v>
+      </c>
+      <c r="K15" s="6">
+        <v>18</v>
+      </c>
+      <c r="L15" s="6">
+        <v>15</v>
+      </c>
+      <c r="M15" s="6">
+        <v>15</v>
+      </c>
+      <c r="N15" s="6">
+        <v>20</v>
+      </c>
+      <c r="O15" s="6">
+        <v>13</v>
+      </c>
+      <c r="P15" s="6">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>24</v>
+      </c>
+      <c r="R15" s="6">
+        <v>14</v>
+      </c>
+      <c r="S15" s="6">
+        <v>22</v>
+      </c>
+      <c r="T15" s="6">
+        <v>26</v>
+      </c>
+      <c r="U15" s="6">
+        <v>16</v>
+      </c>
+      <c r="V15" s="6">
+        <v>18</v>
+      </c>
+      <c r="W15" s="4">
+        <v>15</v>
+      </c>
+      <c r="X15" s="4">
+        <v>14</v>
+      </c>
+      <c r="Y15" s="4">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="17"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="X16" s="4"/>
+      <c r="Y16" s="4"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="4">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>17</v>
+      </c>
+      <c r="D17" s="4">
+        <v>17</v>
+      </c>
+      <c r="E17" s="4">
+        <v>11</v>
+      </c>
+      <c r="F17" s="4">
+        <v>15</v>
+      </c>
+      <c r="G17" s="4">
+        <v>13</v>
+      </c>
+      <c r="H17" s="6">
+        <v>27</v>
+      </c>
+      <c r="I17" s="6">
+        <v>18</v>
+      </c>
+      <c r="J17" s="6">
+        <v>22</v>
+      </c>
+      <c r="K17" s="6">
+        <v>20</v>
+      </c>
+      <c r="L17" s="6">
+        <v>15</v>
+      </c>
+      <c r="M17" s="6">
+        <v>17</v>
+      </c>
+      <c r="N17" s="6">
+        <v>14</v>
+      </c>
+      <c r="O17" s="6">
+        <v>9</v>
+      </c>
+      <c r="P17" s="6">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>10</v>
+      </c>
+      <c r="R17" s="6">
+        <v>17</v>
+      </c>
+      <c r="S17" s="6">
+        <v>12</v>
+      </c>
+      <c r="T17" s="6">
+        <v>24</v>
+      </c>
+      <c r="U17" s="6">
+        <v>20</v>
+      </c>
+      <c r="V17" s="6">
+        <v>21</v>
+      </c>
+      <c r="W17" s="4">
+        <v>16</v>
+      </c>
+      <c r="X17" s="4">
+        <v>21</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>22</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>10</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="4">
+        <v>2</v>
+      </c>
+      <c r="F18" s="4">
+        <v>2</v>
+      </c>
+      <c r="G18" s="4">
+        <v>3</v>
+      </c>
+      <c r="H18" s="6">
+        <v>1</v>
+      </c>
+      <c r="I18" s="6">
+        <v>5</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="6">
+        <v>6</v>
+      </c>
+      <c r="L18" s="6">
+        <v>2</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N18" s="6">
+        <v>3</v>
+      </c>
+      <c r="O18" s="6">
+        <v>1</v>
+      </c>
+      <c r="P18" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>4</v>
+      </c>
+      <c r="R18" s="6">
+        <v>2</v>
+      </c>
+      <c r="S18" s="6">
+        <v>1</v>
+      </c>
+      <c r="T18" s="6">
+        <v>1</v>
+      </c>
+      <c r="U18" s="6">
+        <v>2</v>
+      </c>
+      <c r="V18" s="6">
+        <v>3</v>
+      </c>
+      <c r="W18" s="4">
+        <v>1</v>
+      </c>
+      <c r="X18" s="4">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z18" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="4">
+        <v>10</v>
+      </c>
+      <c r="C19" s="4">
+        <v>4</v>
+      </c>
+      <c r="D19" s="4">
+        <v>11</v>
+      </c>
+      <c r="E19" s="4">
+        <v>8</v>
+      </c>
+      <c r="F19" s="4">
+        <v>14</v>
+      </c>
+      <c r="G19" s="4">
+        <v>14</v>
+      </c>
+      <c r="H19" s="6">
+        <v>10</v>
+      </c>
+      <c r="I19" s="6">
+        <v>14</v>
+      </c>
+      <c r="J19" s="6">
         <v>7</v>
       </c>
-      <c r="AO7" s="49" t="s">
+      <c r="K19" s="6">
+        <v>7</v>
+      </c>
+      <c r="L19" s="6">
+        <v>6</v>
+      </c>
+      <c r="M19" s="6">
+        <v>7</v>
+      </c>
+      <c r="N19" s="6">
         <v>8</v>
       </c>
-      <c r="AP7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AQ7" s="49" t="s">
+      <c r="O19" s="6">
+        <v>8</v>
+      </c>
+      <c r="P19" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>7</v>
+      </c>
+      <c r="R19" s="6">
+        <v>11</v>
+      </c>
+      <c r="S19" s="6">
+        <v>8</v>
+      </c>
+      <c r="T19" s="6">
+        <v>8</v>
+      </c>
+      <c r="U19" s="6">
+        <v>19</v>
+      </c>
+      <c r="V19" s="6">
+        <v>10</v>
+      </c>
+      <c r="W19" s="4">
+        <v>21</v>
+      </c>
+      <c r="X19" s="4">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>9</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>9</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>17</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="4">
+        <v>3</v>
+      </c>
+      <c r="C20" s="4">
+        <v>4</v>
+      </c>
+      <c r="D20" s="4">
+        <v>9</v>
+      </c>
+      <c r="E20" s="4">
+        <v>6</v>
+      </c>
+      <c r="F20" s="4">
+        <v>6</v>
+      </c>
+      <c r="G20" s="4">
+        <v>5</v>
+      </c>
+      <c r="H20" s="6">
+        <v>2</v>
+      </c>
+      <c r="I20" s="6">
+        <v>4</v>
+      </c>
+      <c r="J20" s="6">
+        <v>4</v>
+      </c>
+      <c r="K20" s="6">
+        <v>5</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2</v>
+      </c>
+      <c r="M20" s="6">
+        <v>3</v>
+      </c>
+      <c r="N20" s="6">
+        <v>9</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>5</v>
+      </c>
+      <c r="R20" s="6">
+        <v>4</v>
+      </c>
+      <c r="S20" s="6">
+        <v>2</v>
+      </c>
+      <c r="T20" s="6">
+        <v>3</v>
+      </c>
+      <c r="U20" s="6">
         <v>1</v>
       </c>
-      <c r="AR7" s="49" t="s">
+      <c r="V20" s="6">
+        <v>3</v>
+      </c>
+      <c r="W20" s="4">
+        <v>1</v>
+      </c>
+      <c r="X20" s="4">
         <v>2</v>
       </c>
-      <c r="AS7" s="49" t="s">
+      <c r="Y20" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC20" s="6">
         <v>3</v>
       </c>
-      <c r="AT7" s="69" t="s">
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="6">
+        <v>5</v>
+      </c>
+      <c r="C21" s="6">
         <v>4</v>
       </c>
-      <c r="AU7" s="69" t="s">
+      <c r="D21" s="6">
+        <v>5</v>
+      </c>
+      <c r="E21" s="6">
+        <v>1</v>
+      </c>
+      <c r="F21" s="6">
+        <v>4</v>
+      </c>
+      <c r="G21" s="6">
+        <v>4</v>
+      </c>
+      <c r="H21" s="6">
+        <v>4</v>
+      </c>
+      <c r="I21" s="6">
+        <v>6</v>
+      </c>
+      <c r="J21" s="6">
+        <v>8</v>
+      </c>
+      <c r="K21" s="6">
+        <v>7</v>
+      </c>
+      <c r="L21" s="6">
+        <v>6</v>
+      </c>
+      <c r="M21" s="6">
+        <v>5</v>
+      </c>
+      <c r="N21" s="6">
+        <v>6</v>
+      </c>
+      <c r="O21" s="6">
+        <v>3</v>
+      </c>
+      <c r="P21" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>6</v>
+      </c>
+      <c r="R21" s="6">
+        <v>4</v>
+      </c>
+      <c r="S21" s="6">
+        <v>4</v>
+      </c>
+      <c r="T21" s="6">
+        <v>1</v>
+      </c>
+      <c r="U21" s="6">
+        <v>4</v>
+      </c>
+      <c r="V21" s="6">
+        <v>7</v>
+      </c>
+      <c r="W21" s="4">
+        <v>2</v>
+      </c>
+      <c r="X21" s="4">
+        <v>2</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="6">
+        <v>8</v>
+      </c>
+      <c r="C22" s="6">
+        <v>3</v>
+      </c>
+      <c r="D22" s="6">
+        <v>3</v>
+      </c>
+      <c r="E22" s="6">
+        <v>4</v>
+      </c>
+      <c r="F22" s="6">
+        <v>4</v>
+      </c>
+      <c r="G22" s="6">
+        <v>10</v>
+      </c>
+      <c r="H22" s="6">
+        <v>9</v>
+      </c>
+      <c r="I22" s="6">
+        <v>7</v>
+      </c>
+      <c r="J22" s="6">
+        <v>11</v>
+      </c>
+      <c r="K22" s="6">
+        <v>8</v>
+      </c>
+      <c r="L22" s="6">
+        <v>9</v>
+      </c>
+      <c r="M22" s="6">
+        <v>3</v>
+      </c>
+      <c r="N22" s="6">
+        <v>5</v>
+      </c>
+      <c r="O22" s="6">
+        <v>6</v>
+      </c>
+      <c r="P22" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>9</v>
+      </c>
+      <c r="R22" s="6">
+        <v>10</v>
+      </c>
+      <c r="S22" s="6">
+        <v>16</v>
+      </c>
+      <c r="T22" s="6">
+        <v>7</v>
+      </c>
+      <c r="U22" s="6">
+        <v>8</v>
+      </c>
+      <c r="V22" s="6">
+        <v>8</v>
+      </c>
+      <c r="W22" s="4">
+        <v>11</v>
+      </c>
+      <c r="X22" s="4">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>6</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="6">
+        <v>6</v>
+      </c>
+      <c r="C23" s="6">
+        <v>1</v>
+      </c>
+      <c r="D23" s="6">
+        <v>11</v>
+      </c>
+      <c r="E23" s="6">
+        <v>2</v>
+      </c>
+      <c r="F23" s="6">
+        <v>6</v>
+      </c>
+      <c r="G23" s="6">
+        <v>5</v>
+      </c>
+      <c r="H23" s="6">
+        <v>5</v>
+      </c>
+      <c r="I23" s="6">
+        <v>2</v>
+      </c>
+      <c r="J23" s="6">
+        <v>8</v>
+      </c>
+      <c r="K23" s="6">
+        <v>6</v>
+      </c>
+      <c r="L23" s="6">
+        <v>3</v>
+      </c>
+      <c r="M23" s="6">
+        <v>5</v>
+      </c>
+      <c r="N23" s="6">
+        <v>1</v>
+      </c>
+      <c r="O23" s="6">
+        <v>1</v>
+      </c>
+      <c r="P23" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>3</v>
+      </c>
+      <c r="R23" s="6">
+        <v>8</v>
+      </c>
+      <c r="S23" s="6">
+        <v>2</v>
+      </c>
+      <c r="T23" s="6">
+        <v>6</v>
+      </c>
+      <c r="U23" s="6">
+        <v>8</v>
+      </c>
+      <c r="V23" s="6">
+        <v>6</v>
+      </c>
+      <c r="W23" s="4">
+        <v>7</v>
+      </c>
+      <c r="X23" s="4">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>5</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="40"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="6">
+        <v>239</v>
+      </c>
+      <c r="C25" s="6">
+        <v>214</v>
+      </c>
+      <c r="D25" s="6">
+        <v>233</v>
+      </c>
+      <c r="E25" s="6">
+        <v>223</v>
+      </c>
+      <c r="F25" s="6">
+        <v>246</v>
+      </c>
+      <c r="G25" s="6">
+        <v>255</v>
+      </c>
+      <c r="H25" s="6">
+        <v>292</v>
+      </c>
+      <c r="I25" s="6">
+        <v>250</v>
+      </c>
+      <c r="J25" s="6">
+        <v>311</v>
+      </c>
+      <c r="K25" s="6">
+        <v>279</v>
+      </c>
+      <c r="L25" s="6">
+        <v>259</v>
+      </c>
+      <c r="M25" s="6">
+        <v>261</v>
+      </c>
+      <c r="N25" s="6">
+        <v>249</v>
+      </c>
+      <c r="O25" s="6">
+        <v>197</v>
+      </c>
+      <c r="P25" s="6">
+        <v>308</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>272</v>
+      </c>
+      <c r="R25" s="6">
+        <v>281</v>
+      </c>
+      <c r="S25" s="6">
+        <v>293</v>
+      </c>
+      <c r="T25" s="6">
+        <v>318</v>
+      </c>
+      <c r="U25" s="6">
+        <v>308</v>
+      </c>
+      <c r="V25" s="6">
+        <v>275</v>
+      </c>
+      <c r="W25" s="4">
+        <v>304</v>
+      </c>
+      <c r="X25" s="4">
+        <v>223</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>323</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>247</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>220</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>294</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="6">
+        <v>136</v>
+      </c>
+      <c r="C26" s="6">
+        <v>113</v>
+      </c>
+      <c r="D26" s="6">
+        <v>117</v>
+      </c>
+      <c r="E26" s="6">
+        <v>122</v>
+      </c>
+      <c r="F26" s="6">
+        <v>123</v>
+      </c>
+      <c r="G26" s="6">
+        <v>140</v>
+      </c>
+      <c r="H26" s="6">
+        <v>168</v>
+      </c>
+      <c r="I26" s="6">
+        <v>134</v>
+      </c>
+      <c r="J26" s="6">
+        <v>170</v>
+      </c>
+      <c r="K26" s="6">
+        <v>145</v>
+      </c>
+      <c r="L26" s="6">
+        <v>133</v>
+      </c>
+      <c r="M26" s="6">
+        <v>156</v>
+      </c>
+      <c r="N26" s="6">
+        <v>129</v>
+      </c>
+      <c r="O26" s="6">
+        <v>119</v>
+      </c>
+      <c r="P26" s="6">
+        <v>175</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>155</v>
+      </c>
+      <c r="R26" s="6">
+        <v>149</v>
+      </c>
+      <c r="S26" s="6">
+        <v>171</v>
+      </c>
+      <c r="T26" s="6">
+        <v>187</v>
+      </c>
+      <c r="U26" s="6">
+        <v>186</v>
+      </c>
+      <c r="V26" s="6">
+        <v>148</v>
+      </c>
+      <c r="W26" s="4">
+        <v>174</v>
+      </c>
+      <c r="X26" s="4">
+        <v>116</v>
+      </c>
+      <c r="Y26" s="4">
+        <v>169</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>122</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>128</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>169</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="6">
+        <v>15</v>
+      </c>
+      <c r="C27" s="6">
+        <v>20</v>
+      </c>
+      <c r="D27" s="6">
+        <v>29</v>
+      </c>
+      <c r="E27" s="6">
+        <v>12</v>
+      </c>
+      <c r="F27" s="6">
+        <v>20</v>
+      </c>
+      <c r="G27" s="6">
+        <v>25</v>
+      </c>
+      <c r="H27" s="6">
+        <v>24</v>
+      </c>
+      <c r="I27" s="6">
+        <v>31</v>
+      </c>
+      <c r="J27" s="6">
+        <v>28</v>
+      </c>
+      <c r="K27" s="6">
+        <v>31</v>
+      </c>
+      <c r="L27" s="6">
         <v>23</v>
       </c>
-      <c r="AV7" s="69" t="s">
+      <c r="M27" s="6">
+        <v>26</v>
+      </c>
+      <c r="N27" s="6">
+        <v>25</v>
+      </c>
+      <c r="O27" s="6">
+        <v>14</v>
+      </c>
+      <c r="P27" s="6">
+        <v>31</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>25</v>
+      </c>
+      <c r="R27" s="6">
+        <v>21</v>
+      </c>
+      <c r="S27" s="6">
+        <v>23</v>
+      </c>
+      <c r="T27" s="6">
+        <v>23</v>
+      </c>
+      <c r="U27" s="6">
+        <v>22</v>
+      </c>
+      <c r="V27" s="6">
+        <v>25</v>
+      </c>
+      <c r="W27" s="4">
+        <v>32</v>
+      </c>
+      <c r="X27" s="4">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>25</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>25</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>21</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="6">
+        <v>1</v>
+      </c>
+      <c r="C28" s="6">
+        <v>1</v>
+      </c>
+      <c r="D28" s="6">
+        <v>4</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="6">
+        <v>3</v>
+      </c>
+      <c r="G28" s="6">
+        <v>2</v>
+      </c>
+      <c r="H28" s="6">
+        <v>1</v>
+      </c>
+      <c r="I28" s="6">
+        <v>3</v>
+      </c>
+      <c r="J28" s="6">
+        <v>4</v>
+      </c>
+      <c r="K28" s="6">
+        <v>5</v>
+      </c>
+      <c r="L28" s="6">
+        <v>2</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N28" s="6">
+        <v>1</v>
+      </c>
+      <c r="O28" s="6">
+        <v>3</v>
+      </c>
+      <c r="P28" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>1</v>
+      </c>
+      <c r="R28" s="6">
+        <v>2</v>
+      </c>
+      <c r="S28" s="6">
+        <v>1</v>
+      </c>
+      <c r="T28" s="6">
+        <v>3</v>
+      </c>
+      <c r="U28" s="6">
+        <v>4</v>
+      </c>
+      <c r="V28" s="6">
+        <v>2</v>
+      </c>
+      <c r="W28" s="4">
+        <v>1</v>
+      </c>
+      <c r="X28" s="4">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="6">
+        <v>10</v>
+      </c>
+      <c r="C29" s="6">
+        <v>7</v>
+      </c>
+      <c r="D29" s="6">
+        <v>12</v>
+      </c>
+      <c r="E29" s="6">
+        <v>16</v>
+      </c>
+      <c r="F29" s="6">
+        <v>16</v>
+      </c>
+      <c r="G29" s="6">
+        <v>15</v>
+      </c>
+      <c r="H29" s="6">
+        <v>14</v>
+      </c>
+      <c r="I29" s="6">
+        <v>8</v>
+      </c>
+      <c r="J29" s="6">
+        <v>14</v>
+      </c>
+      <c r="K29" s="6">
+        <v>10</v>
+      </c>
+      <c r="L29" s="6">
+        <v>18</v>
+      </c>
+      <c r="M29" s="6">
+        <v>13</v>
+      </c>
+      <c r="N29" s="6">
+        <v>17</v>
+      </c>
+      <c r="O29" s="6">
+        <v>10</v>
+      </c>
+      <c r="P29" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>10</v>
+      </c>
+      <c r="R29" s="6">
+        <v>13</v>
+      </c>
+      <c r="S29" s="6">
+        <v>14</v>
+      </c>
+      <c r="T29" s="6">
+        <v>16</v>
+      </c>
+      <c r="U29" s="6">
+        <v>12</v>
+      </c>
+      <c r="V29" s="6">
+        <v>14</v>
+      </c>
+      <c r="W29" s="4">
         <v>24</v>
       </c>
-      <c r="AW7" s="69" t="s">
+      <c r="X29" s="4">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>21</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>21</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="6">
+        <v>46</v>
+      </c>
+      <c r="C30" s="6">
+        <v>42</v>
+      </c>
+      <c r="D30" s="6">
+        <v>43</v>
+      </c>
+      <c r="E30" s="6">
+        <v>45</v>
+      </c>
+      <c r="F30" s="6">
+        <v>51</v>
+      </c>
+      <c r="G30" s="6">
+        <v>51</v>
+      </c>
+      <c r="H30" s="6">
+        <v>54</v>
+      </c>
+      <c r="I30" s="6">
+        <v>51</v>
+      </c>
+      <c r="J30" s="6">
+        <v>64</v>
+      </c>
+      <c r="K30" s="6">
+        <v>64</v>
+      </c>
+      <c r="L30" s="6">
+        <v>57</v>
+      </c>
+      <c r="M30" s="6">
+        <v>45</v>
+      </c>
+      <c r="N30" s="6">
+        <v>48</v>
+      </c>
+      <c r="O30" s="6">
+        <v>35</v>
+      </c>
+      <c r="P30" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>49</v>
+      </c>
+      <c r="R30" s="6">
+        <v>69</v>
+      </c>
+      <c r="S30" s="6">
+        <v>55</v>
+      </c>
+      <c r="T30" s="6">
+        <v>48</v>
+      </c>
+      <c r="U30" s="6">
+        <v>62</v>
+      </c>
+      <c r="V30" s="6">
+        <v>58</v>
+      </c>
+      <c r="W30" s="4">
+        <v>49</v>
+      </c>
+      <c r="X30" s="4">
+        <v>44</v>
+      </c>
+      <c r="Y30" s="4">
+        <v>64</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>47</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>41</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="6">
+        <v>21</v>
+      </c>
+      <c r="C31" s="6">
+        <v>21</v>
+      </c>
+      <c r="D31" s="6">
+        <v>16</v>
+      </c>
+      <c r="E31" s="6">
+        <v>18</v>
+      </c>
+      <c r="F31" s="6">
+        <v>19</v>
+      </c>
+      <c r="G31" s="6">
+        <v>15</v>
+      </c>
+      <c r="H31" s="6">
+        <v>21</v>
+      </c>
+      <c r="I31" s="6">
+        <v>12</v>
+      </c>
+      <c r="J31" s="6">
+        <v>15</v>
+      </c>
+      <c r="K31" s="6">
+        <v>18</v>
+      </c>
+      <c r="L31" s="6">
+        <v>15</v>
+      </c>
+      <c r="M31" s="6">
+        <v>15</v>
+      </c>
+      <c r="N31" s="6">
+        <v>20</v>
+      </c>
+      <c r="O31" s="6">
+        <v>13</v>
+      </c>
+      <c r="P31" s="6">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="Q31" s="6">
+        <v>24</v>
+      </c>
+      <c r="R31" s="6">
+        <v>14</v>
+      </c>
+      <c r="S31" s="6">
+        <v>22</v>
+      </c>
+      <c r="T31" s="6">
+        <v>26</v>
+      </c>
+      <c r="U31" s="6">
+        <v>16</v>
+      </c>
+      <c r="V31" s="6">
+        <v>18</v>
+      </c>
+      <c r="W31" s="4">
+        <v>15</v>
+      </c>
+      <c r="X31" s="4">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="4">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>30</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="36"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="X32" s="4"/>
+      <c r="Y32" s="4"/>
+      <c r="Z32" s="6"/>
+      <c r="AA32" s="6"/>
+      <c r="AB32" s="6"/>
+      <c r="AC32" s="6"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="6">
+        <v>9</v>
+      </c>
+      <c r="C33" s="6">
+        <v>8</v>
+      </c>
+      <c r="D33" s="6">
+        <v>8</v>
+      </c>
+      <c r="E33" s="6">
+        <v>6</v>
+      </c>
+      <c r="F33" s="6">
+        <v>12</v>
+      </c>
+      <c r="G33" s="6">
+        <v>5</v>
+      </c>
+      <c r="H33" s="6">
+        <v>10</v>
+      </c>
+      <c r="I33" s="6">
+        <v>10</v>
+      </c>
+      <c r="J33" s="6">
+        <v>14</v>
+      </c>
+      <c r="K33" s="6">
+        <v>5</v>
+      </c>
+      <c r="L33" s="6">
+        <v>10</v>
+      </c>
+      <c r="M33" s="6">
+        <v>6</v>
+      </c>
+      <c r="N33" s="6">
+        <v>7</v>
+      </c>
+      <c r="O33" s="6">
+        <v>3</v>
+      </c>
+      <c r="P33" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>6</v>
+      </c>
+      <c r="R33" s="6">
+        <v>11</v>
+      </c>
+      <c r="S33" s="6">
+        <v>7</v>
+      </c>
+      <c r="T33" s="6">
+        <v>14</v>
+      </c>
+      <c r="U33" s="6">
+        <v>5</v>
+      </c>
+      <c r="V33" s="6">
+        <v>9</v>
+      </c>
+      <c r="W33" s="4">
+        <v>9</v>
+      </c>
+      <c r="X33" s="4">
+        <v>10</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>14</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="6">
+        <v>1</v>
+      </c>
+      <c r="C34" s="6">
+        <v>2</v>
+      </c>
+      <c r="D34" s="6">
+        <v>4</v>
+      </c>
+      <c r="E34" s="6">
+        <v>4</v>
+      </c>
+      <c r="F34" s="6">
+        <v>2</v>
+      </c>
+      <c r="G34" s="6">
+        <v>2</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I34" s="6">
+        <v>1</v>
+      </c>
+      <c r="J34" s="6">
+        <v>2</v>
+      </c>
+      <c r="K34" s="6">
+        <v>1</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1</v>
+      </c>
+      <c r="M34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N34" s="6">
+        <v>2</v>
+      </c>
+      <c r="O34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>2</v>
+      </c>
+      <c r="R34" s="6">
+        <v>2</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="6">
+        <v>1</v>
+      </c>
+      <c r="U34" s="6">
+        <v>1</v>
+      </c>
+      <c r="V34" s="6">
+        <v>1</v>
+      </c>
+      <c r="W34" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="X34" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
+      <c r="AC35" s="31"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="6">
+        <v>40</v>
+      </c>
+      <c r="C36" s="6">
+        <v>24</v>
+      </c>
+      <c r="D36" s="6">
+        <v>44</v>
+      </c>
+      <c r="E36" s="6">
+        <v>24</v>
+      </c>
+      <c r="F36" s="6">
+        <v>37</v>
+      </c>
+      <c r="G36" s="6">
+        <v>47</v>
+      </c>
+      <c r="H36" s="6">
+        <v>48</v>
+      </c>
+      <c r="I36" s="6">
+        <v>45</v>
+      </c>
+      <c r="J36" s="6">
+        <v>44</v>
+      </c>
+      <c r="K36" s="6">
+        <v>53</v>
+      </c>
+      <c r="L36" s="6">
+        <v>32</v>
+      </c>
+      <c r="M36" s="6">
+        <v>34</v>
+      </c>
+      <c r="N36" s="6">
+        <v>37</v>
+      </c>
+      <c r="O36" s="6">
+        <v>25</v>
+      </c>
+      <c r="P36" s="6">
+        <v>43</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>36</v>
+      </c>
+      <c r="R36" s="6">
+        <v>43</v>
+      </c>
+      <c r="S36" s="6">
+        <v>38</v>
+      </c>
+      <c r="T36" s="6">
+        <v>35</v>
+      </c>
+      <c r="U36" s="6">
+        <v>56</v>
+      </c>
+      <c r="V36" s="6">
+        <v>48</v>
+      </c>
+      <c r="W36" s="4">
+        <v>50</v>
+      </c>
+      <c r="X36" s="6">
+        <v>40</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>32</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>21</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>25</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>41</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="17"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="6"/>
+      <c r="AB37" s="6"/>
+      <c r="AC37" s="6"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="4">
+        <v>9</v>
+      </c>
+      <c r="C38" s="6">
+        <v>9</v>
+      </c>
+      <c r="D38" s="6">
+        <v>9</v>
+      </c>
+      <c r="E38" s="6">
+        <v>5</v>
+      </c>
+      <c r="F38" s="4">
+        <v>3</v>
+      </c>
+      <c r="G38" s="6">
+        <v>8</v>
+      </c>
+      <c r="H38" s="6">
         <v>17</v>
       </c>
-      <c r="B8" s="53"/>
-[...165 lines deleted...]
-      <c r="B10" s="8">
+      <c r="I38" s="6">
+        <v>8</v>
+      </c>
+      <c r="J38" s="6">
+        <v>8</v>
+      </c>
+      <c r="K38" s="6">
+        <v>15</v>
+      </c>
+      <c r="L38" s="6">
+        <v>5</v>
+      </c>
+      <c r="M38" s="6">
+        <v>11</v>
+      </c>
+      <c r="N38" s="6">
+        <v>7</v>
+      </c>
+      <c r="O38" s="6">
+        <v>6</v>
+      </c>
+      <c r="P38" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>4</v>
+      </c>
+      <c r="R38" s="6">
+        <v>6</v>
+      </c>
+      <c r="S38" s="6">
+        <v>5</v>
+      </c>
+      <c r="T38" s="6">
+        <v>10</v>
+      </c>
+      <c r="U38" s="6">
+        <v>15</v>
+      </c>
+      <c r="V38" s="6">
+        <v>12</v>
+      </c>
+      <c r="W38" s="4">
+        <v>7</v>
+      </c>
+      <c r="X38" s="6">
+        <v>11</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>5</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="6">
+        <v>1</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="6">
+        <v>2</v>
+      </c>
+      <c r="F39" s="4">
+        <v>2</v>
+      </c>
+      <c r="G39" s="6">
+        <v>3</v>
+      </c>
+      <c r="H39" s="6">
+        <v>1</v>
+      </c>
+      <c r="I39" s="6">
+        <v>5</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="K39" s="6">
+        <v>6</v>
+      </c>
+      <c r="L39" s="6">
+        <v>2</v>
+      </c>
+      <c r="M39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3</v>
+      </c>
+      <c r="O39" s="6">
+        <v>1</v>
+      </c>
+      <c r="P39" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>4</v>
+      </c>
+      <c r="R39" s="6">
+        <v>2</v>
+      </c>
+      <c r="S39" s="6">
+        <v>1</v>
+      </c>
+      <c r="T39" s="6">
+        <v>1</v>
+      </c>
+      <c r="U39" s="6">
+        <v>2</v>
+      </c>
+      <c r="V39" s="6">
+        <v>3</v>
+      </c>
+      <c r="W39" s="4">
+        <v>1</v>
+      </c>
+      <c r="X39" s="6">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="8">
-[...20 lines deleted...]
-      <c r="J10" s="9">
+      <c r="Z39" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA39" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="4">
+        <v>10</v>
+      </c>
+      <c r="C40" s="6">
+        <v>4</v>
+      </c>
+      <c r="D40" s="6">
+        <v>11</v>
+      </c>
+      <c r="E40" s="6">
+        <v>8</v>
+      </c>
+      <c r="F40" s="4">
+        <v>14</v>
+      </c>
+      <c r="G40" s="6">
+        <v>14</v>
+      </c>
+      <c r="H40" s="6">
+        <v>10</v>
+      </c>
+      <c r="I40" s="6">
+        <v>14</v>
+      </c>
+      <c r="J40" s="6">
+        <v>7</v>
+      </c>
+      <c r="K40" s="6">
+        <v>7</v>
+      </c>
+      <c r="L40" s="6">
+        <v>6</v>
+      </c>
+      <c r="M40" s="6">
+        <v>7</v>
+      </c>
+      <c r="N40" s="6">
+        <v>8</v>
+      </c>
+      <c r="O40" s="6">
+        <v>8</v>
+      </c>
+      <c r="P40" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>7</v>
+      </c>
+      <c r="R40" s="6">
+        <v>11</v>
+      </c>
+      <c r="S40" s="6">
+        <v>8</v>
+      </c>
+      <c r="T40" s="6">
+        <v>8</v>
+      </c>
+      <c r="U40" s="6">
+        <v>19</v>
+      </c>
+      <c r="V40" s="6">
+        <v>10</v>
+      </c>
+      <c r="W40" s="4">
+        <v>21</v>
+      </c>
+      <c r="X40" s="6">
+        <v>5</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>5</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>9</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>9</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>17</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="K10" s="9">
-[...94 lines deleted...]
-      <c r="B11" s="8">
+      <c r="B41" s="4">
+        <v>2</v>
+      </c>
+      <c r="C41" s="6">
+        <v>2</v>
+      </c>
+      <c r="D41" s="6">
+        <v>5</v>
+      </c>
+      <c r="E41" s="6">
+        <v>2</v>
+      </c>
+      <c r="F41" s="4">
+        <v>4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>3</v>
+      </c>
+      <c r="H41" s="6">
+        <v>2</v>
+      </c>
+      <c r="I41" s="6">
+        <v>3</v>
+      </c>
+      <c r="J41" s="6">
+        <v>2</v>
+      </c>
+      <c r="K41" s="6">
+        <v>4</v>
+      </c>
+      <c r="L41" s="6">
+        <v>1</v>
+      </c>
+      <c r="M41" s="6">
+        <v>3</v>
+      </c>
+      <c r="N41" s="6">
+        <v>7</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>3</v>
+      </c>
+      <c r="R41" s="6">
+        <v>2</v>
+      </c>
+      <c r="S41" s="6">
+        <v>2</v>
+      </c>
+      <c r="T41" s="6">
+        <v>2</v>
+      </c>
+      <c r="U41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V41" s="6">
+        <v>2</v>
+      </c>
+      <c r="W41" s="4">
+        <v>1</v>
+      </c>
+      <c r="X41" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="4">
+        <v>5</v>
+      </c>
+      <c r="C42" s="6">
+        <v>4</v>
+      </c>
+      <c r="D42" s="6">
+        <v>5</v>
+      </c>
+      <c r="E42" s="6">
+        <v>1</v>
+      </c>
+      <c r="F42" s="4">
+        <v>4</v>
+      </c>
+      <c r="G42" s="6">
+        <v>4</v>
+      </c>
+      <c r="H42" s="6">
+        <v>4</v>
+      </c>
+      <c r="I42" s="6">
         <v>6</v>
       </c>
-      <c r="C11" s="8">
+      <c r="J42" s="6">
         <v>8</v>
       </c>
-      <c r="D11" s="8">
+      <c r="K42" s="6">
         <v>7</v>
       </c>
-      <c r="E11" s="8">
+      <c r="L42" s="6">
         <v>6</v>
       </c>
-      <c r="F11" s="9">
+      <c r="M42" s="6">
+        <v>5</v>
+      </c>
+      <c r="N42" s="6">
+        <v>6</v>
+      </c>
+      <c r="O42" s="6">
+        <v>3</v>
+      </c>
+      <c r="P42" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>6</v>
+      </c>
+      <c r="R42" s="6">
+        <v>4</v>
+      </c>
+      <c r="S42" s="6">
+        <v>4</v>
+      </c>
+      <c r="T42" s="6">
+        <v>1</v>
+      </c>
+      <c r="U42" s="6">
+        <v>4</v>
+      </c>
+      <c r="V42" s="6">
+        <v>7</v>
+      </c>
+      <c r="W42" s="4">
+        <v>2</v>
+      </c>
+      <c r="X42" s="6">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="4">
         <v>8</v>
       </c>
-      <c r="G11" s="9">
+      <c r="C43" s="6">
+        <v>3</v>
+      </c>
+      <c r="D43" s="6">
+        <v>3</v>
+      </c>
+      <c r="E43" s="6">
+        <v>4</v>
+      </c>
+      <c r="F43" s="4">
+        <v>4</v>
+      </c>
+      <c r="G43" s="6">
+        <v>10</v>
+      </c>
+      <c r="H43" s="6">
+        <v>9</v>
+      </c>
+      <c r="I43" s="6">
+        <v>7</v>
+      </c>
+      <c r="J43" s="6">
+        <v>11</v>
+      </c>
+      <c r="K43" s="6">
         <v>8</v>
       </c>
-      <c r="H11" s="9">
+      <c r="L43" s="6">
+        <v>9</v>
+      </c>
+      <c r="M43" s="6">
+        <v>3</v>
+      </c>
+      <c r="N43" s="6">
+        <v>5</v>
+      </c>
+      <c r="O43" s="6">
+        <v>6</v>
+      </c>
+      <c r="P43" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>9</v>
+      </c>
+      <c r="R43" s="6">
+        <v>10</v>
+      </c>
+      <c r="S43" s="6">
+        <v>16</v>
+      </c>
+      <c r="T43" s="6">
         <v>7</v>
       </c>
-      <c r="I11" s="9">
-[...89 lines deleted...]
-      <c r="AM11" s="12">
+      <c r="U43" s="6">
+        <v>8</v>
+      </c>
+      <c r="V43" s="6">
+        <v>8</v>
+      </c>
+      <c r="W43" s="4">
         <v>11</v>
       </c>
-      <c r="AN11" s="12">
-[...13 lines deleted...]
-      <c r="D12" s="8">
+      <c r="X43" s="6">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>11</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="6">
         <v>4</v>
       </c>
-      <c r="E12" s="8">
-[...115 lines deleted...]
-      <c r="C13" s="8">
+      <c r="AB43" s="6">
         <v>6</v>
       </c>
-      <c r="D13" s="8">
-[...5 lines deleted...]
-      <c r="F13" s="9">
+      <c r="AC43" s="6">
         <v>7</v>
       </c>
-      <c r="G13" s="9">
-[...3369 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="13">
+      <c r="B44" s="7">
+        <v>6</v>
+      </c>
+      <c r="C44" s="7">
+        <v>1</v>
+      </c>
+      <c r="D44" s="7">
+        <v>11</v>
+      </c>
+      <c r="E44" s="7">
+        <v>2</v>
+      </c>
+      <c r="F44" s="7">
+        <v>6</v>
+      </c>
+      <c r="G44" s="7">
         <v>5</v>
       </c>
-      <c r="D44" s="13">
+      <c r="H44" s="7">
+        <v>5</v>
+      </c>
+      <c r="I44" s="7">
+        <v>2</v>
+      </c>
+      <c r="J44" s="7">
+        <v>8</v>
+      </c>
+      <c r="K44" s="7">
         <v>6</v>
       </c>
-      <c r="E44" s="13">
+      <c r="L44" s="7">
+        <v>3</v>
+      </c>
+      <c r="M44" s="7">
+        <v>5</v>
+      </c>
+      <c r="N44" s="7">
+        <v>1</v>
+      </c>
+      <c r="O44" s="7">
+        <v>1</v>
+      </c>
+      <c r="P44" s="7">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>3</v>
+      </c>
+      <c r="R44" s="7">
+        <v>8</v>
+      </c>
+      <c r="S44" s="7">
         <v>2</v>
       </c>
-      <c r="F44" s="14">
+      <c r="T44" s="7">
+        <v>6</v>
+      </c>
+      <c r="U44" s="7">
+        <v>8</v>
+      </c>
+      <c r="V44" s="7">
+        <v>6</v>
+      </c>
+      <c r="W44" s="7">
+        <v>7</v>
+      </c>
+      <c r="X44" s="7">
+        <v>9</v>
+      </c>
+      <c r="Y44" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z44" s="7">
         <v>2</v>
       </c>
-      <c r="G44" s="14">
-[...8 lines deleted...]
-      <c r="J44" s="14">
+      <c r="AA44" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="7">
         <v>5</v>
       </c>
-      <c r="K44" s="14">
-[...71 lines deleted...]
-      <c r="AI44" s="14">
+      <c r="AC44" s="7">
         <v>7</v>
       </c>
-      <c r="AJ44" s="14">
-[...16 lines deleted...]
-      <c r="A45" s="30"/>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW67"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="24" width="8.28515625" style="1" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="66"/>
-[...36 lines deleted...]
-    <row r="5" spans="1:49" ht="13.9" customHeight="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="16"/>
       <c r="C5" s="16"/>
-      <c r="D5" s="16"/>
-[...14 lines deleted...]
-      <c r="T5" s="45"/>
+      <c r="D5" s="15"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="22"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="15"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="22"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="48"/>
-[...5 lines deleted...]
-      <c r="AF5" s="45"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="16"/>
+      <c r="AA5" s="16"/>
+      <c r="AB5" s="15"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="15"/>
+      <c r="AF5" s="22"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="48"/>
-[...8 lines deleted...]
-      <c r="AW5" s="48" t="s">
+      <c r="AK5" s="25" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="75">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="51">
         <v>2024</v>
       </c>
-      <c r="O6" s="76"/>
-[...10 lines deleted...]
-      <c r="Z6" s="75">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="51">
         <v>2025</v>
       </c>
-      <c r="AA6" s="76"/>
-[...10 lines deleted...]
-      <c r="AL6" s="75">
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="51">
         <v>2026</v>
       </c>
-      <c r="AM6" s="76"/>
-[...13 lines deleted...]
-      <c r="B7" s="17" t="s">
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="52"/>
+    </row>
+    <row r="7" spans="1:37" ht="27" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="17" t="s">
+      <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="D7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="19" t="s">
+      <c r="E7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="18" t="s">
+      <c r="G7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="I7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="19" t="s">
+      <c r="K7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="19" t="s">
+      <c r="L7" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="19" t="s">
+      <c r="M7" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="18" t="s">
+      <c r="N7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="18" t="s">
+      <c r="O7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="P7" s="18" t="s">
+      <c r="P7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="Q7" s="18" t="s">
+      <c r="Q7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="R7" s="18" t="s">
+      <c r="R7" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="18" t="s">
+      <c r="S7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="T7" s="18" t="s">
+      <c r="T7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="U7" s="18" t="s">
+      <c r="U7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="V7" s="42" t="s">
+      <c r="V7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="W7" s="64" t="s">
+      <c r="W7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="47" t="s">
+      <c r="X7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="47" t="s">
+      <c r="Y7" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="51" t="s">
+      <c r="Z7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="51" t="s">
+      <c r="AA7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AC7" s="51" t="s">
+      <c r="AC7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="AD7" s="51" t="s">
+      <c r="AD7" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="AE7" s="51" t="s">
+      <c r="AE7" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="AF7" s="51" t="s">
+      <c r="AF7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AG7" s="51" t="s">
+      <c r="AG7" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AH7" s="52" t="s">
+      <c r="AH7" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="AI7" s="64" t="s">
+      <c r="AI7" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="52" t="s">
+      <c r="AJ7" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="52" t="s">
+      <c r="AK7" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="51" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="53" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="53"/>
-[...40 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="Z8" s="31"/>
+      <c r="AA8" s="31"/>
+      <c r="AB8" s="31"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="20">
-[...2 lines deleted...]
-      <c r="C9" s="20">
+      <c r="B9" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="C9" s="10">
+        <v>1.28</v>
+      </c>
+      <c r="D9" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="E9" s="10">
+        <v>2.77</v>
+      </c>
+      <c r="F9" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="G9" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="H9" s="11">
+        <v>2.98</v>
+      </c>
+      <c r="I9" s="11">
+        <v>2.99</v>
+      </c>
+      <c r="J9" s="11">
+        <v>3.08</v>
+      </c>
+      <c r="K9" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="M9" s="11">
+        <v>3.11</v>
+      </c>
+      <c r="N9" s="11">
+        <v>2.97</v>
+      </c>
+      <c r="O9" s="11">
+        <v>2.77</v>
+      </c>
+      <c r="P9" s="11">
+        <v>3.07</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="R9" s="11">
+        <v>3.18</v>
+      </c>
+      <c r="S9" s="11">
+        <v>3.24</v>
+      </c>
+      <c r="T9" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="U9" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="V9" s="11">
+        <v>3.38</v>
+      </c>
+      <c r="W9" s="10">
+        <v>3.41</v>
+      </c>
+      <c r="X9" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>2.79</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>3.04</v>
+      </c>
+      <c r="AC9" s="11">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="C10" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="E10" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="F10" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="G10" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="H10" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="I10" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="J10" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="K10" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="L10" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="M10" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="O10" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="P10" s="11">
+        <v>3.24</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="R10" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="S10" s="11">
+        <v>3.42</v>
+      </c>
+      <c r="T10" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="U10" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="V10" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="W10" s="10">
+        <v>3.61</v>
+      </c>
+      <c r="X10" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="AA10" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="AC10" s="11">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="C11" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="D11" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="E11" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="G11" s="11">
+        <v>3.15</v>
+      </c>
+      <c r="H11" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="I11" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="J11" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="K11" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="L11" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="M11" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="N11" s="11">
+        <v>3.82</v>
+      </c>
+      <c r="O11" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="P11" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="R11" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="S11" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="T11" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="U11" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V11" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="W11" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="X11" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="AA11" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>3.03</v>
+      </c>
+      <c r="AC11" s="11">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="C12" s="10">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D12" s="10">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="E12" s="10">
+        <v>1.64</v>
+      </c>
+      <c r="F12" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="G12" s="11">
+        <v>2</v>
+      </c>
+      <c r="H12" s="11">
+        <v>1.86</v>
+      </c>
+      <c r="I12" s="11">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="J12" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="K12" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2.57</v>
+      </c>
+      <c r="M12" s="11">
+        <v>2.35</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O12" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="P12" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="R12" s="11">
+        <v>2.69</v>
+      </c>
+      <c r="S12" s="11">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="T12" s="11">
+        <v>2.56</v>
+      </c>
+      <c r="U12" s="11">
+        <v>2.79</v>
+      </c>
+      <c r="V12" s="11">
+        <v>2.74</v>
+      </c>
+      <c r="W12" s="10">
+        <v>2.57</v>
+      </c>
+      <c r="X12" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>4.53</v>
+      </c>
+      <c r="AA12" s="11">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>4.21</v>
+      </c>
+      <c r="AC12" s="11">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="D13" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="E13" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="F13" s="10">
+        <v>3.37</v>
+      </c>
+      <c r="G13" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="H13" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="I13" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="J13" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="K13" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="L13" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="N13" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="O13" s="11">
+        <v>3.85</v>
+      </c>
+      <c r="P13" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>3.29</v>
+      </c>
+      <c r="R13" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="S13" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="T13" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="U13" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="V13" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="W13" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="X13" s="10">
+        <v>3.68</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>3.85</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="10">
+        <v>3.08</v>
+      </c>
+      <c r="C14" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="D14" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="E14" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="F14" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="G14" s="11">
+        <v>3.16</v>
+      </c>
+      <c r="H14" s="11">
+        <v>3.22</v>
+      </c>
+      <c r="I14" s="11">
+        <v>3.25</v>
+      </c>
+      <c r="J14" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="K14" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="L14" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="M14" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="N14" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="P14" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>3.19</v>
+      </c>
+      <c r="R14" s="11">
+        <v>3.48</v>
+      </c>
+      <c r="S14" s="11">
+        <v>3.54</v>
+      </c>
+      <c r="T14" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="U14" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="V14" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="W14" s="10">
+        <v>3.59</v>
+      </c>
+      <c r="X14" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>4.29</v>
+      </c>
+      <c r="C15" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="D15" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="E15" s="10">
+        <v>3.97</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="G15" s="11">
+        <v>3.82</v>
+      </c>
+      <c r="H15" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="I15" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="J15" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="K15" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="L15" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="M15" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="N15" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O15" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="P15" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="R15" s="11">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="S15" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="T15" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="U15" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="V15" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="W15" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="X15" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>6.21</v>
+      </c>
+      <c r="AA15" s="11">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="AC15" s="11">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="X16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="10">
+        <v>3.63</v>
+      </c>
+      <c r="C17" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="D17" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="E17" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="F17" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="G17" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="H17" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="I17" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="J17" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="K17" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="L17" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="M17" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="O17" s="11">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="P17" s="11">
+        <v>2.75</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="R17" s="11">
+        <v>2.78</v>
+      </c>
+      <c r="S17" s="11">
+        <v>2.74</v>
+      </c>
+      <c r="T17" s="11">
+        <v>3.06</v>
+      </c>
+      <c r="U17" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="V17" s="11">
+        <v>3.33</v>
+      </c>
+      <c r="W17" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="X17" s="10">
+        <v>3.43</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="AA17" s="11">
+        <v>1.97</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>2.23</v>
+      </c>
+      <c r="AC17" s="11">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10">
+        <v>0.39</v>
+      </c>
+      <c r="D18" s="10">
+        <v>0.26</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="G18" s="11">
+        <v>1.02</v>
+      </c>
+      <c r="H18" s="11">
+        <v>1</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1.36</v>
+      </c>
+      <c r="J18" s="11">
+        <v>1.21</v>
+      </c>
+      <c r="K18" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="M18" s="11">
+        <v>1.43</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1.65</v>
+      </c>
+      <c r="P18" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>1.82</v>
+      </c>
+      <c r="R18" s="11">
+        <v>1.77</v>
+      </c>
+      <c r="S18" s="11">
+        <v>1.61</v>
+      </c>
+      <c r="T18" s="11">
+        <v>1.49</v>
+      </c>
+      <c r="U18" s="11">
+        <v>1.49</v>
+      </c>
+      <c r="V18" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="W18" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="X18" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>1.46</v>
+      </c>
+      <c r="Z18" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="10">
+        <v>2.27</v>
+      </c>
+      <c r="C19" s="10">
+        <v>0.47</v>
+      </c>
+      <c r="D19" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1.91</v>
+      </c>
+      <c r="F19" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="G19" s="11">
+        <v>2.34</v>
+      </c>
+      <c r="H19" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="I19" s="11">
+        <v>2.42</v>
+      </c>
+      <c r="J19" s="11">
+        <v>2.33</v>
+      </c>
+      <c r="K19" s="11">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="M19" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="N19" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1.93</v>
+      </c>
+      <c r="P19" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="R19" s="11">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S19" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="T19" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="U19" s="11">
+        <v>2.42</v>
+      </c>
+      <c r="V19" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="W19" s="10">
+        <v>2.66</v>
+      </c>
+      <c r="X19" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="AA19" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="AC19" s="11">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="C20" s="10">
+        <v>0.81</v>
+      </c>
+      <c r="D20" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="E20" s="10">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="F20" s="10">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="G20" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2</v>
+      </c>
+      <c r="I20" s="11">
+        <v>1.95</v>
+      </c>
+      <c r="J20" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="L20" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1.77</v>
+      </c>
+      <c r="N20" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="O20" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="P20" s="11">
+        <v>1.82</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="R20" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="S20" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="T20" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="U20" s="11">
+        <v>1.46</v>
+      </c>
+      <c r="V20" s="11">
+        <v>1.43</v>
+      </c>
+      <c r="W20" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="X20" s="10">
+        <v>1.29</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>1.21</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="AA20" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>1.01</v>
+      </c>
+      <c r="AC20" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="C21" s="10">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D21" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2.09</v>
+      </c>
+      <c r="F21" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="G21" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="H21" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="I21" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="J21" s="11">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K21" s="11">
+        <v>2.66</v>
+      </c>
+      <c r="L21" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="M21" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="N21" s="11">
+        <v>3.38</v>
+      </c>
+      <c r="O21" s="11">
+        <v>2.65</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>2.46</v>
+      </c>
+      <c r="R21" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="S21" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="T21" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="U21" s="11">
+        <v>2.15</v>
+      </c>
+      <c r="V21" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="W21" s="10">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="X21" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>1.18</v>
+      </c>
+      <c r="AA21" s="11">
+        <v>1.53</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="AC21" s="11">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>3.22</v>
+      </c>
+      <c r="C22" s="11">
+        <v>0.62</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1.91</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1.85</v>
+      </c>
+      <c r="F22" s="11">
+        <v>1.79</v>
+      </c>
+      <c r="G22" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="H22" s="11">
+        <v>2.39</v>
+      </c>
+      <c r="I22" s="11">
+        <v>2.44</v>
+      </c>
+      <c r="J22" s="11">
+        <v>2.67</v>
+      </c>
+      <c r="K22" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="L22" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="M22" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="N22" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O22" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="P22" s="11">
+        <v>2.95</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="R22" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="S22" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="T22" s="11">
+        <v>3.77</v>
+      </c>
+      <c r="U22" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="V22" s="11">
+        <v>3.67</v>
+      </c>
+      <c r="W22" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="X22" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>3.83</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>0.42</v>
+      </c>
+      <c r="AA22" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="AC22" s="11">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="C23" s="11">
+        <v>0.17</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1.96</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1.64</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1.69</v>
+      </c>
+      <c r="H23" s="11">
+        <v>1.68</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1.55</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1.64</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1.63</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0.35</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0.86</v>
+      </c>
+      <c r="R23" s="11">
+        <v>1.22</v>
+      </c>
+      <c r="S23" s="11">
         <v>1.1399999999999999</v>
       </c>
-      <c r="D9" s="20">
+      <c r="T23" s="11">
+        <v>1.26</v>
+      </c>
+      <c r="U23" s="11">
+        <v>1.44</v>
+      </c>
+      <c r="V23" s="11">
+        <v>1.51</v>
+      </c>
+      <c r="W23" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="X23" s="10">
+        <v>1.73</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="Z23" s="11">
+        <v>0.69</v>
+      </c>
+      <c r="AA23" s="11">
+        <v>0.72</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>1.06</v>
+      </c>
+      <c r="AC23" s="11">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="11"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="10">
+        <v>3.04</v>
+      </c>
+      <c r="C25" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="D25" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="E25" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="F25" s="10">
+        <v>3</v>
+      </c>
+      <c r="G25" s="11">
+        <v>3.06</v>
+      </c>
+      <c r="H25" s="11">
+        <v>3.15</v>
+      </c>
+      <c r="I25" s="11">
+        <v>3.16</v>
+      </c>
+      <c r="J25" s="11">
+        <v>3.26</v>
+      </c>
+      <c r="K25" s="11">
+        <v>3.29</v>
+      </c>
+      <c r="L25" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="M25" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="N25" s="11">
+        <v>3.15</v>
+      </c>
+      <c r="O25" s="11">
+        <v>2.96</v>
+      </c>
+      <c r="P25" s="11">
+        <v>3.28</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>3.35</v>
+      </c>
+      <c r="R25" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="S25" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="T25" s="11">
+        <v>3.54</v>
+      </c>
+      <c r="U25" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V25" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="W25" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="X25" s="10">
+        <v>3.55</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>3.11</v>
+      </c>
+      <c r="AA25" s="11">
+        <v>3.09</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="AC25" s="11">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="C26" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="D26" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="E26" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="F26" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="G26" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="H26" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="I26" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="J26" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="K26" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="L26" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="M26" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="N26" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="O26" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="P26" s="11">
+        <v>3.24</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="R26" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="S26" s="11">
+        <v>3.42</v>
+      </c>
+      <c r="T26" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="U26" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="V26" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="W26" s="10">
+        <v>3.61</v>
+      </c>
+      <c r="X26" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="D27" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="F27" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="G27" s="11">
+        <v>3.15</v>
+      </c>
+      <c r="H27" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="I27" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="J27" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="K27" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="L27" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="M27" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="N27" s="11">
+        <v>3.82</v>
+      </c>
+      <c r="O27" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="P27" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="R27" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="S27" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="T27" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="U27" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V27" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="W27" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="X27" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="Z27" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="AA27" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>3.03</v>
+      </c>
+      <c r="AC27" s="11">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="C28" s="10">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D28" s="10">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="E28" s="10">
+        <v>1.64</v>
+      </c>
+      <c r="F28" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2</v>
+      </c>
+      <c r="H28" s="11">
+        <v>1.86</v>
+      </c>
+      <c r="I28" s="11">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="J28" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="K28" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2.57</v>
+      </c>
+      <c r="M28" s="11">
+        <v>2.35</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O28" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="P28" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="R28" s="11">
+        <v>2.69</v>
+      </c>
+      <c r="S28" s="11">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="T28" s="11">
+        <v>2.56</v>
+      </c>
+      <c r="U28" s="11">
+        <v>2.79</v>
+      </c>
+      <c r="V28" s="11">
+        <v>2.74</v>
+      </c>
+      <c r="W28" s="10">
+        <v>2.57</v>
+      </c>
+      <c r="X28" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>4.53</v>
+      </c>
+      <c r="AA28" s="11">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>4.21</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="C29" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="D29" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="E29" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="F29" s="10">
+        <v>3.37</v>
+      </c>
+      <c r="G29" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="H29" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="I29" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="J29" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="K29" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="L29" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="M29" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="N29" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="O29" s="11">
+        <v>3.85</v>
+      </c>
+      <c r="P29" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>3.29</v>
+      </c>
+      <c r="R29" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="S29" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="T29" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="U29" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="V29" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="W29" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="X29" s="10">
+        <v>3.68</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>3.85</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="AA29" s="11">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>4.62</v>
+      </c>
+      <c r="AC29" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="10">
+        <v>3.08</v>
+      </c>
+      <c r="C30" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="D30" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="E30" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="F30" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="G30" s="11">
+        <v>3.16</v>
+      </c>
+      <c r="H30" s="11">
+        <v>3.22</v>
+      </c>
+      <c r="I30" s="11">
+        <v>3.25</v>
+      </c>
+      <c r="J30" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="K30" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="L30" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="M30" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="N30" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="O30" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="P30" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>3.19</v>
+      </c>
+      <c r="R30" s="11">
+        <v>3.48</v>
+      </c>
+      <c r="S30" s="11">
+        <v>3.54</v>
+      </c>
+      <c r="T30" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="U30" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="V30" s="11">
+        <v>3.62</v>
+      </c>
+      <c r="W30" s="10">
+        <v>3.59</v>
+      </c>
+      <c r="X30" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="AA30" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="AC30" s="11">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="10">
+        <v>4.29</v>
+      </c>
+      <c r="C31" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="D31" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="E31" s="10">
+        <v>3.97</v>
+      </c>
+      <c r="F31" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="G31" s="11">
+        <v>3.82</v>
+      </c>
+      <c r="H31" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="I31" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="J31" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="K31" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="L31" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="M31" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="N31" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O31" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="P31" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="R31" s="11">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="S31" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="T31" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="U31" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="V31" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="W31" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="X31" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z31" s="11">
+        <v>6.21</v>
+      </c>
+      <c r="AA31" s="11">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AB31" s="11">
+        <v>4.45</v>
+      </c>
+      <c r="AC31" s="11">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="X32" s="10"/>
+      <c r="Y32" s="10"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="C33" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="D33" s="10">
+        <v>3.51</v>
+      </c>
+      <c r="E33" s="10">
+        <v>3.28</v>
+      </c>
+      <c r="F33" s="10">
+        <v>3.63</v>
+      </c>
+      <c r="G33" s="11">
+        <v>3.38</v>
+      </c>
+      <c r="H33" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="I33" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="J33" s="11">
+        <v>3.84</v>
+      </c>
+      <c r="K33" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="L33" s="11">
+        <v>3.71</v>
+      </c>
+      <c r="M33" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="N33" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="O33" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="P33" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="R33" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="S33" s="11">
+        <v>2.86</v>
+      </c>
+      <c r="T33" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="U33" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="V33" s="11">
+        <v>3.22</v>
+      </c>
+      <c r="W33" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="X33" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="Z33" s="11">
+        <v>1.26</v>
+      </c>
+      <c r="AA33" s="11">
+        <v>1.76</v>
+      </c>
+      <c r="AB33" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="AC33" s="11">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="D34" s="11">
+        <v>3.09</v>
+      </c>
+      <c r="E34" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="F34" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="G34" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="H34" s="11">
+        <v>2.83</v>
+      </c>
+      <c r="I34" s="11">
+        <v>2.64</v>
+      </c>
+      <c r="J34" s="11">
+        <v>2.65</v>
+      </c>
+      <c r="K34" s="11">
+        <v>2.52</v>
+      </c>
+      <c r="L34" s="11">
+        <v>2.42</v>
+      </c>
+      <c r="M34" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="N34" s="11">
+        <v>2.72</v>
+      </c>
+      <c r="O34" s="11">
+        <v>1.41</v>
+      </c>
+      <c r="P34" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>2.39</v>
+      </c>
+      <c r="R34" s="11">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="S34" s="11">
+        <v>2.04</v>
+      </c>
+      <c r="T34" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="U34" s="11">
+        <v>1.87</v>
+      </c>
+      <c r="V34" s="11">
+        <v>1.81</v>
+      </c>
+      <c r="W34" s="10">
+        <v>1.63</v>
+      </c>
+      <c r="X34" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="Z34" s="11">
+        <v>4.07</v>
+      </c>
+      <c r="AA34" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="AB34" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="AC34" s="11">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
+      <c r="AC35" s="11"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="C36" s="11">
+        <v>0.71</v>
+      </c>
+      <c r="D36" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="E36" s="11">
+        <v>1.93</v>
+      </c>
+      <c r="F36" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="G36" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="H36" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="I36" s="11">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="J36" s="11">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="K36" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="L36" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="M36" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="N36" s="11">
+        <v>2.17</v>
+      </c>
+      <c r="O36" s="11">
+        <v>1.91</v>
+      </c>
+      <c r="P36" s="11">
+        <v>2.12</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="R36" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="S36" s="11">
+        <v>2.23</v>
+      </c>
+      <c r="T36" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U36" s="11">
+        <v>2.34</v>
+      </c>
+      <c r="V36" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="W36" s="10">
+        <v>2.46</v>
+      </c>
+      <c r="X36" s="11">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Z36" s="11">
+        <v>1.26</v>
+      </c>
+      <c r="AA36" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="AC36" s="11">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="X37" s="11"/>
+      <c r="Y37" s="11"/>
+      <c r="Z37" s="11"/>
+      <c r="AA37" s="11"/>
+      <c r="AB37" s="11"/>
+      <c r="AC37" s="11"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1.84</v>
+      </c>
+      <c r="D38" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="E38" s="11">
+        <v>3.23</v>
+      </c>
+      <c r="F38" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="G38" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="H38" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="I38" s="11">
+        <v>3.42</v>
+      </c>
+      <c r="J38" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="K38" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="L38" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="M38" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="N38" s="11">
+        <v>2.86</v>
+      </c>
+      <c r="O38" s="11">
+        <v>2.78</v>
+      </c>
+      <c r="P38" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="R38" s="11">
+        <v>2.74</v>
+      </c>
+      <c r="S38" s="11">
+        <v>2.63</v>
+      </c>
+      <c r="T38" s="11">
+        <v>2.84</v>
+      </c>
+      <c r="U38" s="11">
+        <v>3.25</v>
+      </c>
+      <c r="V38" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="W38" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="X38" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AA38" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>2.72</v>
+      </c>
+      <c r="AC38" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="10"/>
+      <c r="C39" s="11">
+        <v>0.39</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0.26</v>
+      </c>
+      <c r="E39" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="G39" s="11">
+        <v>1.02</v>
+      </c>
+      <c r="H39" s="11">
+        <v>1</v>
+      </c>
+      <c r="I39" s="11">
+        <v>1.36</v>
+      </c>
+      <c r="J39" s="11">
+        <v>1.21</v>
+      </c>
+      <c r="K39" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="L39" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="M39" s="11">
+        <v>1.43</v>
+      </c>
+      <c r="N39" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O39" s="11">
+        <v>1.65</v>
+      </c>
+      <c r="P39" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>1.82</v>
+      </c>
+      <c r="R39" s="11">
+        <v>1.77</v>
+      </c>
+      <c r="S39" s="11">
+        <v>1.61</v>
+      </c>
+      <c r="T39" s="11">
+        <v>1.49</v>
+      </c>
+      <c r="U39" s="11">
+        <v>1.49</v>
+      </c>
+      <c r="V39" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="W39" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="X39" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>1.46</v>
+      </c>
+      <c r="Z39" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="AB39" s="11">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AC39" s="11">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="10">
+        <v>2.27</v>
+      </c>
+      <c r="C40" s="11">
+        <v>0.47</v>
+      </c>
+      <c r="D40" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="E40" s="11">
+        <v>1.91</v>
+      </c>
+      <c r="F40" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="G40" s="11">
+        <v>2.34</v>
+      </c>
+      <c r="H40" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="I40" s="11">
+        <v>2.42</v>
+      </c>
+      <c r="J40" s="11">
+        <v>2.33</v>
+      </c>
+      <c r="K40" s="11">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L40" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="M40" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="N40" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="O40" s="11">
+        <v>1.93</v>
+      </c>
+      <c r="P40" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="R40" s="11">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S40" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="T40" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="U40" s="11">
+        <v>2.42</v>
+      </c>
+      <c r="V40" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="W40" s="10">
+        <v>2.66</v>
+      </c>
+      <c r="X40" s="11">
+        <v>2.52</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Z40" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="AA40" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>2.81</v>
+      </c>
+      <c r="AC40" s="11">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="D41" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="F41" s="10">
+        <v>1.73</v>
+      </c>
+      <c r="G41" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="H41" s="11">
+        <v>1.64</v>
+      </c>
+      <c r="I41" s="11">
+        <v>1.65</v>
+      </c>
+      <c r="J41" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="K41" s="11">
+        <v>1.67</v>
+      </c>
+      <c r="L41" s="11">
+        <v>1.57</v>
+      </c>
+      <c r="M41" s="11">
+        <v>1.58</v>
+      </c>
+      <c r="N41" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O41" s="11">
+        <v>2.15</v>
+      </c>
+      <c r="P41" s="11">
+        <v>1.61</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>1.66</v>
+      </c>
+      <c r="R41" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="S41" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="T41" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="U41" s="11">
+        <v>1.27</v>
+      </c>
+      <c r="V41" s="11">
+        <v>1.27</v>
+      </c>
+      <c r="W41" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="X41" s="11">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z41" s="11">
         <v>1.22</v>
       </c>
-      <c r="E9" s="20">
-[...86 lines deleted...]
-      <c r="AH9" s="29">
+      <c r="AA41" s="11">
+        <v>0.64</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>0.63</v>
+      </c>
+      <c r="AC41" s="11">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D42" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="F42" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="G42" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="H42" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="I42" s="11">
+        <v>2.29</v>
+      </c>
+      <c r="J42" s="11">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K42" s="11">
+        <v>2.66</v>
+      </c>
+      <c r="L42" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="M42" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="N42" s="11">
         <v>3.38</v>
       </c>
-      <c r="AI9" s="25">
-[...2 lines deleted...]
-      <c r="AJ9" s="25">
+      <c r="O42" s="11">
+        <v>2.65</v>
+      </c>
+      <c r="P42" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>2.46</v>
+      </c>
+      <c r="R42" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="S42" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="T42" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="U42" s="11">
+        <v>2.15</v>
+      </c>
+      <c r="V42" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="W42" s="10">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="X42" s="11">
+        <v>2.14</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Z42" s="11">
+        <v>1.18</v>
+      </c>
+      <c r="AA42" s="11">
+        <v>1.53</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="AC42" s="11">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0.62</v>
+      </c>
+      <c r="D43" s="11">
+        <v>1.91</v>
+      </c>
+      <c r="E43" s="11">
+        <v>1.85</v>
+      </c>
+      <c r="F43" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="G43" s="11">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="H43" s="11">
+        <v>2.39</v>
+      </c>
+      <c r="I43" s="11">
+        <v>2.44</v>
+      </c>
+      <c r="J43" s="11">
+        <v>2.67</v>
+      </c>
+      <c r="K43" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="L43" s="11">
+        <v>2.82</v>
+      </c>
+      <c r="M43" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="N43" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O43" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="P43" s="11">
+        <v>2.95</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="R43" s="11">
         <v>3.36</v>
       </c>
-      <c r="AK9" s="25">
-[...144 lines deleted...]
-      <c r="D11" s="20">
+      <c r="S43" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="T43" s="11">
+        <v>3.77</v>
+      </c>
+      <c r="U43" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="V43" s="11">
+        <v>3.67</v>
+      </c>
+      <c r="W43" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="X43" s="11">
+        <v>3.76</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>3.83</v>
+      </c>
+      <c r="Z43" s="11">
+        <v>0.42</v>
+      </c>
+      <c r="AA43" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E11" s="20">
-[...124 lines deleted...]
-      <c r="F12" s="25">
+      <c r="AB43" s="11">
+        <v>1.59</v>
+      </c>
+      <c r="AC43" s="11">
         <v>1.95</v>
       </c>
-      <c r="G12" s="25">
-[...3466 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="22" t="s">
-[...14 lines deleted...]
-      <c r="G44" s="21">
+      <c r="B44" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="C44" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="D44" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="E44" s="9">
+        <v>1.64</v>
+      </c>
+      <c r="F44" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="G44" s="9">
+        <v>1.69</v>
+      </c>
+      <c r="H44" s="9">
+        <v>1.68</v>
+      </c>
+      <c r="I44" s="9">
+        <v>1.55</v>
+      </c>
+      <c r="J44" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="K44" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="L44" s="9">
+        <v>1.64</v>
+      </c>
+      <c r="M44" s="9">
+        <v>1.63</v>
+      </c>
+      <c r="N44" s="9">
+        <v>0.33</v>
+      </c>
+      <c r="O44" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="P44" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="Q44" s="9">
         <v>0.86</v>
       </c>
-      <c r="H44" s="21">
-[...2 lines deleted...]
-      <c r="I44" s="21">
+      <c r="R44" s="9">
+        <v>1.22</v>
+      </c>
+      <c r="S44" s="9">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T44" s="9">
+        <v>1.26</v>
+      </c>
+      <c r="U44" s="9">
+        <v>1.44</v>
+      </c>
+      <c r="V44" s="9">
+        <v>1.51</v>
+      </c>
+      <c r="W44" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="X44" s="9">
+        <v>1.73</v>
+      </c>
+      <c r="Y44" s="9">
+        <v>1.72</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="AA44" s="9">
         <v>0.72</v>
       </c>
-      <c r="J44" s="21">
-[...89 lines deleted...]
-      <c r="AN44" s="21">
+      <c r="AB44" s="9">
         <v>1.06</v>
       </c>
-    </row>
-[...91 lines deleted...]
-      <c r="C67" s="31"/>
+      <c r="AC44" s="9">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>