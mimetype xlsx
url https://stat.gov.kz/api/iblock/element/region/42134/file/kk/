--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1171,50 +1171,53 @@
       </c>
       <c r="V9" s="6">
         <v>660</v>
       </c>
       <c r="W9" s="37">
         <v>578</v>
       </c>
       <c r="X9" s="37">
         <v>497</v>
       </c>
       <c r="Y9" s="37">
         <v>544</v>
       </c>
       <c r="Z9" s="43">
         <v>416</v>
       </c>
       <c r="AA9" s="43">
         <v>410</v>
       </c>
       <c r="AB9" s="43">
         <v>446</v>
       </c>
       <c r="AC9" s="43">
         <v>455</v>
       </c>
+      <c r="AD9" s="43">
+        <v>323</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>213</v>
       </c>
       <c r="C10" s="4">
         <v>241</v>
       </c>
       <c r="D10" s="4">
         <v>255</v>
       </c>
       <c r="E10" s="4">
         <v>322</v>
       </c>
       <c r="F10" s="4">
         <v>229</v>
       </c>
       <c r="G10" s="6">
         <v>394</v>
       </c>
       <c r="H10" s="6">
         <v>507</v>
@@ -1260,50 +1263,53 @@
       </c>
       <c r="V10" s="6">
         <v>368</v>
       </c>
       <c r="W10" s="37">
         <v>303</v>
       </c>
       <c r="X10" s="37">
         <v>237</v>
       </c>
       <c r="Y10" s="37">
         <v>264</v>
       </c>
       <c r="Z10" s="43">
         <v>207</v>
       </c>
       <c r="AA10" s="43">
         <v>205</v>
       </c>
       <c r="AB10" s="43">
         <v>248</v>
       </c>
       <c r="AC10" s="43">
         <v>229</v>
       </c>
+      <c r="AD10" s="43">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>49</v>
       </c>
       <c r="C11" s="4">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>36</v>
       </c>
       <c r="E11" s="4">
         <v>67</v>
       </c>
       <c r="F11" s="4">
         <v>32</v>
       </c>
       <c r="G11" s="6">
         <v>58</v>
       </c>
       <c r="H11" s="6">
         <v>69</v>
@@ -1349,50 +1355,53 @@
       </c>
       <c r="V11" s="6">
         <v>40</v>
       </c>
       <c r="W11" s="37">
         <v>42</v>
       </c>
       <c r="X11" s="37">
         <v>34</v>
       </c>
       <c r="Y11" s="37">
         <v>37</v>
       </c>
       <c r="Z11" s="43">
         <v>23</v>
       </c>
       <c r="AA11" s="43">
         <v>32</v>
       </c>
       <c r="AB11" s="43">
         <v>27</v>
       </c>
       <c r="AC11" s="43">
         <v>35</v>
       </c>
+      <c r="AD11" s="43">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4">
         <v>5</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="4">
         <v>5</v>
       </c>
       <c r="F12" s="4">
         <v>7</v>
       </c>
       <c r="G12" s="6">
         <v>7</v>
       </c>
       <c r="H12" s="6">
         <v>14</v>
@@ -1438,50 +1447,53 @@
       </c>
       <c r="V12" s="6">
         <v>10</v>
       </c>
       <c r="W12" s="37">
         <v>8</v>
       </c>
       <c r="X12" s="37">
         <v>1</v>
       </c>
       <c r="Y12" s="37">
         <v>8</v>
       </c>
       <c r="Z12" s="43">
         <v>4</v>
       </c>
       <c r="AA12" s="43">
         <v>2</v>
       </c>
       <c r="AB12" s="43">
         <v>10</v>
       </c>
       <c r="AC12" s="43">
         <v>3</v>
       </c>
+      <c r="AD12" s="43">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4">
         <v>13</v>
       </c>
       <c r="C13" s="4">
         <v>12</v>
       </c>
       <c r="D13" s="4">
         <v>13</v>
       </c>
       <c r="E13" s="4">
         <v>24</v>
       </c>
       <c r="F13" s="4">
         <v>12</v>
       </c>
       <c r="G13" s="6">
         <v>38</v>
       </c>
       <c r="H13" s="6">
         <v>37</v>
@@ -1527,50 +1539,53 @@
       </c>
       <c r="V13" s="6">
         <v>22</v>
       </c>
       <c r="W13" s="37">
         <v>17</v>
       </c>
       <c r="X13" s="37">
         <v>25</v>
       </c>
       <c r="Y13" s="37">
         <v>28</v>
       </c>
       <c r="Z13" s="43">
         <v>28</v>
       </c>
       <c r="AA13" s="43">
         <v>15</v>
       </c>
       <c r="AB13" s="43">
         <v>15</v>
       </c>
       <c r="AC13" s="43">
         <v>21</v>
       </c>
+      <c r="AD13" s="43">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4">
         <v>99</v>
       </c>
       <c r="C14" s="4">
         <v>93</v>
       </c>
       <c r="D14" s="4">
         <v>66</v>
       </c>
       <c r="E14" s="4">
         <v>106</v>
       </c>
       <c r="F14" s="4">
         <v>68</v>
       </c>
       <c r="G14" s="6">
         <v>117</v>
       </c>
       <c r="H14" s="6">
         <v>139</v>
@@ -1616,50 +1631,53 @@
       </c>
       <c r="V14" s="6">
         <v>86</v>
       </c>
       <c r="W14" s="37">
         <v>88</v>
       </c>
       <c r="X14" s="37">
         <v>92</v>
       </c>
       <c r="Y14" s="37">
         <v>93</v>
       </c>
       <c r="Z14" s="43">
         <v>64</v>
       </c>
       <c r="AA14" s="43">
         <v>60</v>
       </c>
       <c r="AB14" s="43">
         <v>59</v>
       </c>
       <c r="AC14" s="43">
         <v>67</v>
       </c>
+      <c r="AD14" s="43">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="4">
         <v>36</v>
       </c>
       <c r="C15" s="4">
         <v>34</v>
       </c>
       <c r="D15" s="4">
         <v>22</v>
       </c>
       <c r="E15" s="4">
         <v>36</v>
       </c>
       <c r="F15" s="4">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>44</v>
       </c>
       <c r="H15" s="6">
         <v>49</v>
@@ -1704,86 +1722,90 @@
         <v>48</v>
       </c>
       <c r="V15" s="6">
         <v>41</v>
       </c>
       <c r="W15" s="37">
         <v>27</v>
       </c>
       <c r="X15" s="37">
         <v>23</v>
       </c>
       <c r="Y15" s="37">
         <v>29</v>
       </c>
       <c r="Z15" s="43">
         <v>26</v>
       </c>
       <c r="AA15" s="43">
         <v>27</v>
       </c>
       <c r="AB15" s="43">
         <v>25</v>
       </c>
       <c r="AC15" s="43">
         <v>30</v>
+      </c>
+      <c r="AD15" s="43">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="13"/>
       <c r="X16" s="37"/>
       <c r="Y16" s="37"/>
       <c r="Z16" s="43"/>
       <c r="AA16" s="43"/>
       <c r="AB16" s="43"/>
       <c r="AC16" s="43"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="43"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4">
         <v>24</v>
       </c>
       <c r="C17" s="4">
         <v>27</v>
       </c>
       <c r="D17" s="4">
         <v>16</v>
       </c>
       <c r="E17" s="4">
         <v>37</v>
       </c>
       <c r="F17" s="4">
         <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>36</v>
       </c>
       <c r="H17" s="6">
         <v>37</v>
       </c>
       <c r="I17" s="4">
@@ -1827,52 +1849,55 @@
       </c>
       <c r="V17" s="6">
         <v>29</v>
       </c>
       <c r="W17" s="37">
         <v>37</v>
       </c>
       <c r="X17" s="37">
         <v>32</v>
       </c>
       <c r="Y17" s="37">
         <v>31</v>
       </c>
       <c r="Z17" s="43">
         <v>22</v>
       </c>
       <c r="AA17" s="43">
         <v>23</v>
       </c>
       <c r="AB17" s="43">
         <v>16</v>
       </c>
       <c r="AC17" s="43">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="4">
         <v>2</v>
       </c>
       <c r="C18" s="4">
         <v>9</v>
       </c>
       <c r="D18" s="4">
         <v>5</v>
       </c>
       <c r="E18" s="4">
         <v>7</v>
       </c>
       <c r="F18" s="4">
         <v>4</v>
       </c>
       <c r="G18" s="6">
         <v>12</v>
       </c>
       <c r="H18" s="6">
         <v>8</v>
       </c>
       <c r="I18" s="4">
@@ -1916,52 +1941,55 @@
       </c>
       <c r="V18" s="6">
         <v>5</v>
       </c>
       <c r="W18" s="37">
         <v>9</v>
       </c>
       <c r="X18" s="37">
         <v>3</v>
       </c>
       <c r="Y18" s="37">
         <v>7</v>
       </c>
       <c r="Z18" s="43">
         <v>2</v>
       </c>
       <c r="AA18" s="43">
         <v>3</v>
       </c>
       <c r="AB18" s="43">
         <v>3</v>
       </c>
       <c r="AC18" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="4">
         <v>21</v>
       </c>
       <c r="C19" s="4">
         <v>13</v>
       </c>
       <c r="D19" s="4">
         <v>17</v>
       </c>
       <c r="E19" s="4">
         <v>26</v>
       </c>
       <c r="F19" s="4">
         <v>15</v>
       </c>
       <c r="G19" s="6">
         <v>20</v>
       </c>
       <c r="H19" s="6">
         <v>23</v>
       </c>
       <c r="I19" s="4">
@@ -2005,52 +2033,55 @@
       </c>
       <c r="V19" s="6">
         <v>21</v>
       </c>
       <c r="W19" s="37">
         <v>14</v>
       </c>
       <c r="X19" s="37">
         <v>15</v>
       </c>
       <c r="Y19" s="37">
         <v>9</v>
       </c>
       <c r="Z19" s="43">
         <v>13</v>
       </c>
       <c r="AA19" s="43">
         <v>13</v>
       </c>
       <c r="AB19" s="43">
         <v>10</v>
       </c>
       <c r="AC19" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="4">
         <v>10</v>
       </c>
       <c r="C20" s="4">
         <v>7</v>
       </c>
       <c r="D20" s="4">
         <v>4</v>
       </c>
       <c r="E20" s="4">
         <v>12</v>
       </c>
       <c r="F20" s="4">
         <v>8</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>13</v>
       </c>
       <c r="I20" s="4">
@@ -2094,52 +2125,55 @@
       </c>
       <c r="V20" s="6">
         <v>12</v>
       </c>
       <c r="W20" s="37">
         <v>7</v>
       </c>
       <c r="X20" s="37">
         <v>7</v>
       </c>
       <c r="Y20" s="37">
         <v>7</v>
       </c>
       <c r="Z20" s="43">
         <v>5</v>
       </c>
       <c r="AA20" s="43">
         <v>2</v>
       </c>
       <c r="AB20" s="43">
         <v>6</v>
       </c>
       <c r="AC20" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="4">
         <v>7</v>
       </c>
       <c r="C21" s="4">
         <v>5</v>
       </c>
       <c r="D21" s="4">
         <v>8</v>
       </c>
       <c r="E21" s="4">
         <v>9</v>
       </c>
       <c r="F21" s="4">
         <v>7</v>
       </c>
       <c r="G21" s="6">
         <v>9</v>
       </c>
       <c r="H21" s="6">
         <v>15</v>
       </c>
       <c r="I21" s="4">
@@ -2183,52 +2217,55 @@
       </c>
       <c r="V21" s="6">
         <v>6</v>
       </c>
       <c r="W21" s="37">
         <v>9</v>
       </c>
       <c r="X21" s="37">
         <v>7</v>
       </c>
       <c r="Y21" s="37">
         <v>8</v>
       </c>
       <c r="Z21" s="43">
         <v>6</v>
       </c>
       <c r="AA21" s="43">
         <v>8</v>
       </c>
       <c r="AB21" s="43">
         <v>4</v>
       </c>
       <c r="AC21" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="4">
         <v>10</v>
       </c>
       <c r="C22" s="4">
         <v>16</v>
       </c>
       <c r="D22" s="4">
         <v>13</v>
       </c>
       <c r="E22" s="4">
         <v>18</v>
       </c>
       <c r="F22" s="4">
         <v>11</v>
       </c>
       <c r="G22" s="6">
         <v>13</v>
       </c>
       <c r="H22" s="6">
         <v>18</v>
       </c>
       <c r="I22" s="4">
@@ -2272,52 +2309,55 @@
       </c>
       <c r="V22" s="6">
         <v>10</v>
       </c>
       <c r="W22" s="37">
         <v>12</v>
       </c>
       <c r="X22" s="37">
         <v>14</v>
       </c>
       <c r="Y22" s="37">
         <v>17</v>
       </c>
       <c r="Z22" s="43">
         <v>6</v>
       </c>
       <c r="AA22" s="43">
         <v>12</v>
       </c>
       <c r="AB22" s="43">
         <v>8</v>
       </c>
       <c r="AC22" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6">
         <v>17</v>
       </c>
       <c r="C23" s="6">
         <v>17</v>
       </c>
       <c r="D23" s="6">
         <v>11</v>
       </c>
       <c r="E23" s="6">
         <v>15</v>
       </c>
       <c r="F23" s="6">
         <v>13</v>
       </c>
       <c r="G23" s="6">
         <v>14</v>
       </c>
       <c r="H23" s="6">
         <v>19</v>
       </c>
       <c r="I23" s="6">
@@ -2361,85 +2401,89 @@
       </c>
       <c r="V23" s="6">
         <v>10</v>
       </c>
       <c r="W23" s="37">
         <v>5</v>
       </c>
       <c r="X23" s="37">
         <v>7</v>
       </c>
       <c r="Y23" s="37">
         <v>6</v>
       </c>
       <c r="Z23" s="43">
         <v>10</v>
       </c>
       <c r="AA23" s="43">
         <v>8</v>
       </c>
       <c r="AB23" s="43">
         <v>15</v>
       </c>
       <c r="AC23" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="46"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="43"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="4">
         <v>431</v>
       </c>
       <c r="C25" s="4">
         <v>441</v>
       </c>
       <c r="D25" s="4">
         <v>405</v>
       </c>
       <c r="E25" s="4">
         <v>587</v>
       </c>
       <c r="F25" s="4">
         <v>369</v>
       </c>
       <c r="G25" s="6">
         <v>682</v>
       </c>
       <c r="H25" s="6">
         <v>841</v>
       </c>
       <c r="I25" s="4">
@@ -2483,52 +2527,55 @@
       </c>
       <c r="V25" s="6">
         <v>589</v>
       </c>
       <c r="W25" s="37">
         <v>508</v>
       </c>
       <c r="X25" s="37">
         <v>436</v>
       </c>
       <c r="Y25" s="37">
         <v>477</v>
       </c>
       <c r="Z25" s="43">
         <v>366</v>
       </c>
       <c r="AA25" s="43">
         <v>351</v>
       </c>
       <c r="AB25" s="43">
         <v>391</v>
       </c>
       <c r="AC25" s="43">
         <v>403</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="43">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="4">
         <v>213</v>
       </c>
       <c r="C26" s="4">
         <v>241</v>
       </c>
       <c r="D26" s="4">
         <v>255</v>
       </c>
       <c r="E26" s="4">
         <v>322</v>
       </c>
       <c r="F26" s="4">
         <v>229</v>
       </c>
       <c r="G26" s="6">
         <v>394</v>
       </c>
       <c r="H26" s="6">
         <v>507</v>
       </c>
       <c r="I26" s="4">
@@ -2572,52 +2619,55 @@
       </c>
       <c r="V26" s="6">
         <v>368</v>
       </c>
       <c r="W26" s="37">
         <v>303</v>
       </c>
       <c r="X26" s="37">
         <v>237</v>
       </c>
       <c r="Y26" s="37">
         <v>264</v>
       </c>
       <c r="Z26" s="43">
         <v>207</v>
       </c>
       <c r="AA26" s="43">
         <v>205</v>
       </c>
       <c r="AB26" s="43">
         <v>248</v>
       </c>
       <c r="AC26" s="43">
         <v>229</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="43">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="4">
         <v>49</v>
       </c>
       <c r="C27" s="4">
         <v>42</v>
       </c>
       <c r="D27" s="4">
         <v>36</v>
       </c>
       <c r="E27" s="4">
         <v>67</v>
       </c>
       <c r="F27" s="4">
         <v>32</v>
       </c>
       <c r="G27" s="6">
         <v>58</v>
       </c>
       <c r="H27" s="6">
         <v>69</v>
       </c>
       <c r="I27" s="4">
@@ -2661,52 +2711,55 @@
       </c>
       <c r="V27" s="6">
         <v>40</v>
       </c>
       <c r="W27" s="37">
         <v>42</v>
       </c>
       <c r="X27" s="37">
         <v>34</v>
       </c>
       <c r="Y27" s="37">
         <v>37</v>
       </c>
       <c r="Z27" s="43">
         <v>23</v>
       </c>
       <c r="AA27" s="43">
         <v>32</v>
       </c>
       <c r="AB27" s="43">
         <v>27</v>
       </c>
       <c r="AC27" s="43">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="43">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="4">
         <v>9</v>
       </c>
       <c r="C28" s="4">
         <v>5</v>
       </c>
       <c r="D28" s="4">
         <v>4</v>
       </c>
       <c r="E28" s="4">
         <v>5</v>
       </c>
       <c r="F28" s="4">
         <v>7</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>14</v>
       </c>
       <c r="I28" s="4">
@@ -2750,52 +2803,55 @@
       </c>
       <c r="V28" s="6">
         <v>10</v>
       </c>
       <c r="W28" s="37">
         <v>8</v>
       </c>
       <c r="X28" s="37">
         <v>1</v>
       </c>
       <c r="Y28" s="37">
         <v>8</v>
       </c>
       <c r="Z28" s="43">
         <v>4</v>
       </c>
       <c r="AA28" s="43">
         <v>2</v>
       </c>
       <c r="AB28" s="43">
         <v>10</v>
       </c>
       <c r="AC28" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="4">
         <v>13</v>
       </c>
       <c r="C29" s="4">
         <v>12</v>
       </c>
       <c r="D29" s="4">
         <v>13</v>
       </c>
       <c r="E29" s="4">
         <v>24</v>
       </c>
       <c r="F29" s="4">
         <v>12</v>
       </c>
       <c r="G29" s="6">
         <v>38</v>
       </c>
       <c r="H29" s="6">
         <v>37</v>
       </c>
       <c r="I29" s="4">
@@ -2839,52 +2895,55 @@
       </c>
       <c r="V29" s="6">
         <v>22</v>
       </c>
       <c r="W29" s="37">
         <v>17</v>
       </c>
       <c r="X29" s="37">
         <v>25</v>
       </c>
       <c r="Y29" s="37">
         <v>28</v>
       </c>
       <c r="Z29" s="43">
         <v>28</v>
       </c>
       <c r="AA29" s="43">
         <v>15</v>
       </c>
       <c r="AB29" s="43">
         <v>15</v>
       </c>
       <c r="AC29" s="43">
         <v>21</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="4">
         <v>99</v>
       </c>
       <c r="C30" s="4">
         <v>93</v>
       </c>
       <c r="D30" s="4">
         <v>66</v>
       </c>
       <c r="E30" s="4">
         <v>106</v>
       </c>
       <c r="F30" s="4">
         <v>68</v>
       </c>
       <c r="G30" s="6">
         <v>117</v>
       </c>
       <c r="H30" s="6">
         <v>139</v>
       </c>
       <c r="I30" s="4">
@@ -2928,52 +2987,55 @@
       </c>
       <c r="V30" s="6">
         <v>86</v>
       </c>
       <c r="W30" s="37">
         <v>88</v>
       </c>
       <c r="X30" s="37">
         <v>92</v>
       </c>
       <c r="Y30" s="37">
         <v>93</v>
       </c>
       <c r="Z30" s="43">
         <v>64</v>
       </c>
       <c r="AA30" s="43">
         <v>60</v>
       </c>
       <c r="AB30" s="43">
         <v>59</v>
       </c>
       <c r="AC30" s="43">
         <v>67</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="4">
         <v>36</v>
       </c>
       <c r="C31" s="4">
         <v>34</v>
       </c>
       <c r="D31" s="4">
         <v>22</v>
       </c>
       <c r="E31" s="4">
         <v>36</v>
       </c>
       <c r="F31" s="4">
         <v>13</v>
       </c>
       <c r="G31" s="6">
         <v>44</v>
       </c>
       <c r="H31" s="6">
         <v>49</v>
       </c>
       <c r="I31" s="4">
@@ -3017,85 +3079,88 @@
       </c>
       <c r="V31" s="6">
         <v>41</v>
       </c>
       <c r="W31" s="37">
         <v>27</v>
       </c>
       <c r="X31" s="37">
         <v>23</v>
       </c>
       <c r="Y31" s="37">
         <v>29</v>
       </c>
       <c r="Z31" s="43">
         <v>26</v>
       </c>
       <c r="AA31" s="43">
         <v>27</v>
       </c>
       <c r="AB31" s="43">
         <v>25</v>
       </c>
       <c r="AC31" s="43">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="13"/>
       <c r="X32" s="37"/>
       <c r="Y32" s="37"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
     </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="4">
         <v>11</v>
       </c>
       <c r="C33" s="4">
         <v>10</v>
       </c>
       <c r="D33" s="4">
         <v>7</v>
       </c>
       <c r="E33" s="4">
         <v>21</v>
       </c>
       <c r="F33" s="4">
         <v>6</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>21</v>
       </c>
       <c r="I33" s="4">
@@ -3139,52 +3204,55 @@
       </c>
       <c r="V33" s="6">
         <v>20</v>
       </c>
       <c r="W33" s="37">
         <v>22</v>
       </c>
       <c r="X33" s="37">
         <v>19</v>
       </c>
       <c r="Y33" s="37">
         <v>16</v>
       </c>
       <c r="Z33" s="43">
         <v>11</v>
       </c>
       <c r="AA33" s="43">
         <v>8</v>
       </c>
       <c r="AB33" s="43">
         <v>4</v>
       </c>
       <c r="AC33" s="43">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6">
         <v>4</v>
       </c>
       <c r="D34" s="6">
         <v>2</v>
       </c>
       <c r="E34" s="6">
         <v>6</v>
       </c>
       <c r="F34" s="6">
         <v>2</v>
       </c>
       <c r="G34" s="6">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>5</v>
       </c>
       <c r="I34" s="6">
@@ -3228,85 +3296,89 @@
       </c>
       <c r="V34" s="6">
         <v>2</v>
       </c>
       <c r="W34" s="37">
         <v>1</v>
       </c>
       <c r="X34" s="37">
         <v>5</v>
       </c>
       <c r="Y34" s="37">
         <v>2</v>
       </c>
       <c r="Z34" s="43">
         <v>3</v>
       </c>
       <c r="AA34" s="43">
         <v>2</v>
       </c>
       <c r="AB34" s="43">
         <v>3</v>
       </c>
       <c r="AC34" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="42"/>
       <c r="Y35" s="42"/>
       <c r="Z35" s="42"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="46"/>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="43"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="4">
         <v>79</v>
       </c>
       <c r="C36" s="6">
         <v>80</v>
       </c>
       <c r="D36" s="6">
         <v>65</v>
       </c>
       <c r="E36" s="6">
         <v>97</v>
       </c>
       <c r="F36" s="4">
         <v>68</v>
       </c>
       <c r="G36" s="6">
         <v>95</v>
       </c>
       <c r="H36" s="6">
         <v>107</v>
       </c>
       <c r="I36" s="4">
@@ -3350,85 +3422,89 @@
       </c>
       <c r="V36" s="6">
         <v>71</v>
       </c>
       <c r="W36" s="37">
         <v>70</v>
       </c>
       <c r="X36" s="43">
         <v>61</v>
       </c>
       <c r="Y36" s="43">
         <v>67</v>
       </c>
       <c r="Z36" s="43">
         <v>50</v>
       </c>
       <c r="AA36" s="43">
         <v>59</v>
       </c>
       <c r="AB36" s="43">
         <v>55</v>
       </c>
       <c r="AC36" s="43">
         <v>52</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="43">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="4"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="13"/>
       <c r="X37" s="43"/>
       <c r="Y37" s="43"/>
       <c r="Z37" s="43"/>
       <c r="AA37" s="43"/>
       <c r="AB37" s="43"/>
       <c r="AC37" s="43"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="43"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4">
         <v>13</v>
       </c>
       <c r="C38" s="6">
         <v>17</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>16</v>
       </c>
       <c r="F38" s="4">
         <v>12</v>
       </c>
       <c r="G38" s="6">
         <v>19</v>
       </c>
       <c r="H38" s="6">
         <v>16</v>
       </c>
       <c r="I38" s="4">
@@ -3472,52 +3548,55 @@
       </c>
       <c r="V38" s="6">
         <v>9</v>
       </c>
       <c r="W38" s="37">
         <v>15</v>
       </c>
       <c r="X38" s="43">
         <v>13</v>
       </c>
       <c r="Y38" s="43">
         <v>15</v>
       </c>
       <c r="Z38" s="43">
         <v>11</v>
       </c>
       <c r="AA38" s="43">
         <v>15</v>
       </c>
       <c r="AB38" s="43">
         <v>12</v>
       </c>
       <c r="AC38" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="4">
         <v>2</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>5</v>
       </c>
       <c r="E39" s="6">
         <v>7</v>
       </c>
       <c r="F39" s="4">
         <v>4</v>
       </c>
       <c r="G39" s="6">
         <v>12</v>
       </c>
       <c r="H39" s="6">
         <v>8</v>
       </c>
       <c r="I39" s="4">
@@ -3561,52 +3640,55 @@
       </c>
       <c r="V39" s="6">
         <v>5</v>
       </c>
       <c r="W39" s="37">
         <v>9</v>
       </c>
       <c r="X39" s="43">
         <v>3</v>
       </c>
       <c r="Y39" s="43">
         <v>7</v>
       </c>
       <c r="Z39" s="43">
         <v>2</v>
       </c>
       <c r="AA39" s="43">
         <v>3</v>
       </c>
       <c r="AB39" s="43">
         <v>3</v>
       </c>
       <c r="AC39" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="4">
         <v>21</v>
       </c>
       <c r="C40" s="6">
         <v>13</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>26</v>
       </c>
       <c r="F40" s="4">
         <v>15</v>
       </c>
       <c r="G40" s="6">
         <v>20</v>
       </c>
       <c r="H40" s="6">
         <v>23</v>
       </c>
       <c r="I40" s="4">
@@ -3650,52 +3732,55 @@
       </c>
       <c r="V40" s="6">
         <v>21</v>
       </c>
       <c r="W40" s="37">
         <v>14</v>
       </c>
       <c r="X40" s="43">
         <v>15</v>
       </c>
       <c r="Y40" s="43">
         <v>9</v>
       </c>
       <c r="Z40" s="43">
         <v>13</v>
       </c>
       <c r="AA40" s="43">
         <v>13</v>
       </c>
       <c r="AB40" s="43">
         <v>10</v>
       </c>
       <c r="AC40" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="4">
         <v>9</v>
       </c>
       <c r="C41" s="6">
         <v>3</v>
       </c>
       <c r="D41" s="6">
         <v>2</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="4">
         <v>6</v>
       </c>
       <c r="G41" s="6">
         <v>8</v>
       </c>
       <c r="H41" s="6">
         <v>8</v>
       </c>
       <c r="I41" s="4">
@@ -3739,52 +3824,55 @@
       </c>
       <c r="V41" s="6">
         <v>10</v>
       </c>
       <c r="W41" s="37">
         <v>6</v>
       </c>
       <c r="X41" s="43">
         <v>2</v>
       </c>
       <c r="Y41" s="43">
         <v>5</v>
       </c>
       <c r="Z41" s="43">
         <v>2</v>
       </c>
       <c r="AA41" s="43" t="s">
         <v>49</v>
       </c>
       <c r="AB41" s="43">
         <v>3</v>
       </c>
       <c r="AC41" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="4">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>5</v>
       </c>
       <c r="D42" s="6">
         <v>8</v>
       </c>
       <c r="E42" s="6">
         <v>9</v>
       </c>
       <c r="F42" s="4">
         <v>7</v>
       </c>
       <c r="G42" s="6">
         <v>9</v>
       </c>
       <c r="H42" s="6">
         <v>15</v>
       </c>
       <c r="I42" s="4">
@@ -3828,52 +3916,55 @@
       </c>
       <c r="V42" s="6">
         <v>6</v>
       </c>
       <c r="W42" s="37">
         <v>9</v>
       </c>
       <c r="X42" s="43">
         <v>7</v>
       </c>
       <c r="Y42" s="43">
         <v>8</v>
       </c>
       <c r="Z42" s="43">
         <v>6</v>
       </c>
       <c r="AA42" s="43">
         <v>8</v>
       </c>
       <c r="AB42" s="43">
         <v>4</v>
       </c>
       <c r="AC42" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="4">
         <v>10</v>
       </c>
       <c r="C43" s="6">
         <v>16</v>
       </c>
       <c r="D43" s="6">
         <v>13</v>
       </c>
       <c r="E43" s="6">
         <v>18</v>
       </c>
       <c r="F43" s="4">
         <v>11</v>
       </c>
       <c r="G43" s="6">
         <v>13</v>
       </c>
       <c r="H43" s="6">
         <v>18</v>
       </c>
       <c r="I43" s="4">
@@ -3917,52 +4008,55 @@
       </c>
       <c r="V43" s="6">
         <v>10</v>
       </c>
       <c r="W43" s="37">
         <v>12</v>
       </c>
       <c r="X43" s="43">
         <v>14</v>
       </c>
       <c r="Y43" s="43">
         <v>17</v>
       </c>
       <c r="Z43" s="43">
         <v>6</v>
       </c>
       <c r="AA43" s="43">
         <v>12</v>
       </c>
       <c r="AB43" s="43">
         <v>8</v>
       </c>
       <c r="AC43" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="7">
         <v>17</v>
       </c>
       <c r="C44" s="7">
         <v>17</v>
       </c>
       <c r="D44" s="7">
         <v>11</v>
       </c>
       <c r="E44" s="7">
         <v>15</v>
       </c>
       <c r="F44" s="7">
         <v>13</v>
       </c>
       <c r="G44" s="7">
         <v>14</v>
       </c>
       <c r="H44" s="7">
         <v>19</v>
       </c>
       <c r="I44" s="7">
@@ -4005,50 +4099,53 @@
         <v>14</v>
       </c>
       <c r="V44" s="7">
         <v>10</v>
       </c>
       <c r="W44" s="38">
         <v>5</v>
       </c>
       <c r="X44" s="38">
         <v>7</v>
       </c>
       <c r="Y44" s="38">
         <v>6</v>
       </c>
       <c r="Z44" s="38">
         <v>10</v>
       </c>
       <c r="AA44" s="38">
         <v>8</v>
       </c>
       <c r="AB44" s="38">
         <v>15</v>
       </c>
       <c r="AC44" s="38">
         <v>9</v>
+      </c>
+      <c r="AD44" s="38">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
@@ -4377,50 +4474,53 @@
       </c>
       <c r="V9" s="11">
         <v>6.43</v>
       </c>
       <c r="W9" s="10">
         <v>6.38</v>
       </c>
       <c r="X9" s="10">
         <v>6.29</v>
       </c>
       <c r="Y9" s="10">
         <v>6.24</v>
       </c>
       <c r="Z9" s="11">
         <v>4.33</v>
       </c>
       <c r="AA9" s="11">
         <v>4.51</v>
       </c>
       <c r="AB9" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="11">
         <v>4.6399999999999997</v>
       </c>
+      <c r="AD9" s="11">
+        <v>4.38</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="11">
         <v>2.81</v>
       </c>
       <c r="D10" s="11">
         <v>5.45</v>
       </c>
       <c r="E10" s="11">
         <v>5.96</v>
       </c>
       <c r="F10" s="11">
         <v>5.8</v>
       </c>
       <c r="G10" s="11">
         <v>6.36</v>
       </c>
       <c r="H10" s="11">
         <v>7.1</v>
@@ -4466,50 +4566,53 @@
       </c>
       <c r="V10" s="11">
         <v>7.12</v>
       </c>
       <c r="W10" s="10">
         <v>7.08</v>
       </c>
       <c r="X10" s="10">
         <v>6.94</v>
       </c>
       <c r="Y10" s="10">
         <v>6.85</v>
       </c>
       <c r="Z10" s="11">
         <v>4.54</v>
       </c>
       <c r="AA10" s="11">
         <v>4.75</v>
       </c>
       <c r="AB10" s="11">
         <v>4.99</v>
       </c>
       <c r="AC10" s="11">
         <v>5.04</v>
       </c>
+      <c r="AD10" s="11">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>7.47</v>
       </c>
       <c r="C11" s="11">
         <v>3.31</v>
       </c>
       <c r="D11" s="11">
         <v>6.61</v>
       </c>
       <c r="E11" s="11">
         <v>7.59</v>
       </c>
       <c r="F11" s="11">
         <v>7.03</v>
       </c>
       <c r="G11" s="11">
         <v>7.38</v>
       </c>
       <c r="H11" s="11">
         <v>7.82</v>
@@ -4555,50 +4658,53 @@
       </c>
       <c r="V11" s="11">
         <v>6.36</v>
       </c>
       <c r="W11" s="10">
         <v>6.37</v>
       </c>
       <c r="X11" s="10">
         <v>6.28</v>
       </c>
       <c r="Y11" s="10">
         <v>6.22</v>
       </c>
       <c r="Z11" s="11">
         <v>3.56</v>
       </c>
       <c r="AA11" s="11">
         <v>4.45</v>
       </c>
       <c r="AB11" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="11">
         <v>4.66</v>
       </c>
+      <c r="AD11" s="11">
+        <v>4.59</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="10">
         <v>9.49</v>
       </c>
       <c r="C12" s="11">
         <v>2.75</v>
       </c>
       <c r="D12" s="11">
         <v>6.53</v>
       </c>
       <c r="E12" s="11">
         <v>6.3</v>
       </c>
       <c r="F12" s="11">
         <v>6.52</v>
       </c>
       <c r="G12" s="11">
         <v>6.72</v>
       </c>
       <c r="H12" s="11">
         <v>7.91</v>
@@ -4644,50 +4750,53 @@
       </c>
       <c r="V12" s="11">
         <v>4.4800000000000004</v>
       </c>
       <c r="W12" s="10">
         <v>4.91</v>
       </c>
       <c r="X12" s="10">
         <v>4.57</v>
       </c>
       <c r="Y12" s="10">
         <v>4.92</v>
       </c>
       <c r="Z12" s="11">
         <v>4.53</v>
       </c>
       <c r="AA12" s="11">
         <v>3.49</v>
       </c>
       <c r="AB12" s="11">
         <v>6.12</v>
       </c>
       <c r="AC12" s="11">
         <v>5.42</v>
       </c>
+      <c r="AD12" s="11">
+        <v>5.44</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10">
         <v>3.52</v>
       </c>
       <c r="C13" s="11">
         <v>1.67</v>
       </c>
       <c r="D13" s="11">
         <v>3.5</v>
       </c>
       <c r="E13" s="11">
         <v>4.29</v>
       </c>
       <c r="F13" s="11">
         <v>4.09</v>
       </c>
       <c r="G13" s="11">
         <v>5.17</v>
       </c>
       <c r="H13" s="11">
         <v>5.87</v>
@@ -4733,50 +4842,53 @@
       </c>
       <c r="V13" s="11">
         <v>5.92</v>
       </c>
       <c r="W13" s="10">
         <v>5.79</v>
       </c>
       <c r="X13" s="10">
         <v>5.9</v>
       </c>
       <c r="Y13" s="10">
         <v>6.04</v>
       </c>
       <c r="Z13" s="11">
         <v>7.66</v>
       </c>
       <c r="AA13" s="11">
         <v>6.17</v>
       </c>
       <c r="AB13" s="11">
         <v>5.46</v>
       </c>
       <c r="AC13" s="11">
         <v>5.58</v>
       </c>
+      <c r="AD13" s="11">
+        <v>4.72</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="10">
         <v>6.62</v>
       </c>
       <c r="C14" s="11">
         <v>3.21</v>
       </c>
       <c r="D14" s="11">
         <v>5.86</v>
       </c>
       <c r="E14" s="11">
         <v>6.22</v>
       </c>
       <c r="F14" s="11">
         <v>5.88</v>
       </c>
       <c r="G14" s="11">
         <v>6.24</v>
       </c>
       <c r="H14" s="11">
         <v>6.68</v>
@@ -4822,50 +4934,53 @@
       </c>
       <c r="V14" s="11">
         <v>6.81</v>
       </c>
       <c r="W14" s="10">
         <v>6.71</v>
       </c>
       <c r="X14" s="10">
         <v>6.68</v>
       </c>
       <c r="Y14" s="10">
         <v>6.64</v>
       </c>
       <c r="Z14" s="11">
         <v>4.28</v>
       </c>
       <c r="AA14" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="11">
         <v>4.33</v>
       </c>
+      <c r="AD14" s="11">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="10">
         <v>7.35</v>
       </c>
       <c r="C15" s="11">
         <v>3.58</v>
       </c>
       <c r="D15" s="11">
         <v>6.39</v>
       </c>
       <c r="E15" s="11">
         <v>6.68</v>
       </c>
       <c r="F15" s="11">
         <v>5.86</v>
       </c>
       <c r="G15" s="11">
         <v>6.43</v>
       </c>
       <c r="H15" s="11">
         <v>6.95</v>
@@ -4910,83 +5025,87 @@
         <v>6.98</v>
       </c>
       <c r="V15" s="11">
         <v>7.17</v>
       </c>
       <c r="W15" s="10">
         <v>7</v>
       </c>
       <c r="X15" s="10">
         <v>6.81</v>
       </c>
       <c r="Y15" s="10">
         <v>6.74</v>
       </c>
       <c r="Z15" s="11">
         <v>5.39</v>
       </c>
       <c r="AA15" s="11">
         <v>5.79</v>
       </c>
       <c r="AB15" s="11">
         <v>5.59</v>
       </c>
       <c r="AC15" s="11">
         <v>5.8</v>
+      </c>
+      <c r="AD15" s="11">
+        <v>5.25</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="11"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="10">
         <v>4.83</v>
       </c>
       <c r="C17" s="11">
         <v>2.82</v>
       </c>
       <c r="D17" s="11">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="11">
         <v>5.37</v>
       </c>
       <c r="F17" s="11">
         <v>5.03</v>
       </c>
       <c r="G17" s="11">
         <v>5.44</v>
       </c>
       <c r="H17" s="11">
         <v>5.74</v>
       </c>
       <c r="I17" s="11">
@@ -5030,52 +5149,55 @@
       </c>
       <c r="V17" s="11">
         <v>6.01</v>
       </c>
       <c r="W17" s="10">
         <v>6.17</v>
       </c>
       <c r="X17" s="10">
         <v>6.23</v>
       </c>
       <c r="Y17" s="10">
         <v>6.24</v>
       </c>
       <c r="Z17" s="11">
         <v>4.59</v>
       </c>
       <c r="AA17" s="11">
         <v>4.93</v>
       </c>
       <c r="AB17" s="11">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="1">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="11">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="10">
         <v>1.5</v>
       </c>
       <c r="C18" s="11">
         <v>3.5</v>
       </c>
       <c r="D18" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="11">
         <v>4.43</v>
       </c>
       <c r="F18" s="11">
         <v>4.13</v>
       </c>
       <c r="G18" s="11">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="11">
         <v>5.22</v>
       </c>
       <c r="I18" s="11">
@@ -5119,52 +5241,55 @@
       </c>
       <c r="V18" s="11">
         <v>3.64</v>
       </c>
       <c r="W18" s="10">
         <v>3.98</v>
       </c>
       <c r="X18" s="10">
         <v>3.84</v>
       </c>
       <c r="Y18" s="10">
         <v>3.98</v>
       </c>
       <c r="Z18" s="11">
         <v>1.59</v>
       </c>
       <c r="AA18" s="11">
         <v>2.09</v>
       </c>
       <c r="AB18" s="11">
         <v>2.19</v>
       </c>
       <c r="AC18" s="11">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="11">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>4.76</v>
       </c>
       <c r="C19" s="11">
         <v>1.52</v>
       </c>
       <c r="D19" s="11">
         <v>3.92</v>
       </c>
       <c r="E19" s="11">
         <v>4.45</v>
       </c>
       <c r="F19" s="11">
         <v>4.22</v>
       </c>
       <c r="G19" s="11">
         <v>4.29</v>
       </c>
       <c r="H19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="11">
@@ -5208,52 +5333,55 @@
       </c>
       <c r="V19" s="11">
         <v>3.68</v>
       </c>
       <c r="W19" s="10">
         <v>3.63</v>
       </c>
       <c r="X19" s="10">
         <v>3.62</v>
       </c>
       <c r="Y19" s="10">
         <v>3.49</v>
       </c>
       <c r="Z19" s="11">
         <v>3.02</v>
       </c>
       <c r="AA19" s="11">
         <v>3.17</v>
       </c>
       <c r="AB19" s="11">
         <v>2.89</v>
       </c>
       <c r="AC19" s="11">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="11">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>3.96</v>
       </c>
       <c r="C20" s="11">
         <v>1.42</v>
       </c>
       <c r="D20" s="11">
         <v>2.81</v>
       </c>
       <c r="E20" s="11">
         <v>3.32</v>
       </c>
       <c r="F20" s="11">
         <v>3.28</v>
       </c>
       <c r="G20" s="11">
         <v>3.74</v>
       </c>
       <c r="H20" s="11">
         <v>3.95</v>
       </c>
       <c r="I20" s="11">
@@ -5297,52 +5425,55 @@
       </c>
       <c r="V20" s="11">
         <v>4.16</v>
       </c>
       <c r="W20" s="10">
         <v>4.03</v>
       </c>
       <c r="X20" s="10">
         <v>3.93</v>
       </c>
       <c r="Y20" s="10">
         <v>3.84</v>
       </c>
       <c r="Z20" s="11">
         <v>2.1</v>
       </c>
       <c r="AA20" s="11">
         <v>1.54</v>
       </c>
       <c r="AB20" s="11">
         <v>1.88</v>
       </c>
       <c r="AC20" s="11">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="11">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="10">
         <v>3.84</v>
       </c>
       <c r="C21" s="11">
         <v>1.41</v>
       </c>
       <c r="D21" s="11">
         <v>3.71</v>
       </c>
       <c r="E21" s="11">
         <v>4.05</v>
       </c>
       <c r="F21" s="11">
         <v>4</v>
       </c>
       <c r="G21" s="11">
         <v>4.18</v>
       </c>
       <c r="H21" s="11">
         <v>4.76</v>
       </c>
       <c r="I21" s="11">
@@ -5386,52 +5517,55 @@
       </c>
       <c r="V21" s="11">
         <v>5.94</v>
       </c>
       <c r="W21" s="10">
         <v>5.85</v>
       </c>
       <c r="X21" s="10">
         <v>5.69</v>
       </c>
       <c r="Y21" s="10">
         <v>5.59</v>
       </c>
       <c r="Z21" s="11">
         <v>3.53</v>
       </c>
       <c r="AA21" s="11">
         <v>4.29</v>
       </c>
       <c r="AB21" s="11">
         <v>3.61</v>
       </c>
       <c r="AC21" s="11">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="11">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="10">
         <v>4.03</v>
       </c>
       <c r="C22" s="11">
         <v>3.32</v>
       </c>
       <c r="D22" s="11">
         <v>5.32</v>
       </c>
       <c r="E22" s="11">
         <v>5.85</v>
       </c>
       <c r="F22" s="11">
         <v>5.54</v>
       </c>
       <c r="G22" s="11">
         <v>5.52</v>
       </c>
       <c r="H22" s="11">
         <v>5.76</v>
       </c>
       <c r="I22" s="11">
@@ -5475,52 +5609,55 @@
       </c>
       <c r="V22" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="W22" s="10">
         <v>4.67</v>
       </c>
       <c r="X22" s="10">
         <v>4.79</v>
       </c>
       <c r="Y22" s="10">
         <v>4.97</v>
       </c>
       <c r="Z22" s="11">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="11">
         <v>3.96</v>
       </c>
       <c r="AB22" s="11">
         <v>3.77</v>
       </c>
       <c r="AC22" s="11">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="11">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="11">
         <v>5.44</v>
       </c>
       <c r="C23" s="11">
         <v>2.82</v>
       </c>
       <c r="D23" s="11">
         <v>4.91</v>
       </c>
       <c r="E23" s="11">
         <v>4.92</v>
       </c>
       <c r="F23" s="11">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="11">
         <v>4.75</v>
       </c>
       <c r="H23" s="11">
         <v>4.95</v>
       </c>
       <c r="I23" s="11">
@@ -5564,85 +5701,89 @@
       </c>
       <c r="V23" s="11">
         <v>3.7</v>
       </c>
       <c r="W23" s="10">
         <v>3.49</v>
       </c>
       <c r="X23" s="10">
         <v>3.39</v>
       </c>
       <c r="Y23" s="10">
         <v>3.27</v>
       </c>
       <c r="Z23" s="11">
         <v>3.43</v>
       </c>
       <c r="AA23" s="11">
         <v>3.25</v>
       </c>
       <c r="AB23" s="11">
         <v>3.9</v>
       </c>
       <c r="AC23" s="11">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="11">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="11"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="11">
         <v>5.49</v>
       </c>
       <c r="C25" s="11">
         <v>2.9</v>
       </c>
       <c r="D25" s="11">
         <v>5.54</v>
       </c>
       <c r="E25" s="11">
         <v>6.08</v>
       </c>
       <c r="F25" s="11">
         <v>5.8</v>
       </c>
       <c r="G25" s="11">
         <v>6.32</v>
       </c>
       <c r="H25" s="11">
         <v>6.96</v>
       </c>
       <c r="I25" s="11">
@@ -5686,52 +5827,55 @@
       </c>
       <c r="V25" s="11">
         <v>6.87</v>
       </c>
       <c r="W25" s="10">
         <v>6.83</v>
       </c>
       <c r="X25" s="10">
         <v>6.72</v>
       </c>
       <c r="Y25" s="10">
         <v>6.67</v>
       </c>
       <c r="Z25" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="11">
         <v>4.74</v>
       </c>
       <c r="AB25" s="11">
         <v>4.8</v>
       </c>
       <c r="AC25" s="11">
         <v>4.91</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="11">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="11">
         <v>2.81</v>
       </c>
       <c r="D26" s="11">
         <v>5.45</v>
       </c>
       <c r="E26" s="11">
         <v>5.96</v>
       </c>
       <c r="F26" s="11">
         <v>5.8</v>
       </c>
       <c r="G26" s="11">
         <v>6.36</v>
       </c>
       <c r="H26" s="11">
         <v>7.1</v>
       </c>
       <c r="I26" s="11">
@@ -5775,52 +5919,55 @@
       </c>
       <c r="V26" s="11">
         <v>7.12</v>
       </c>
       <c r="W26" s="10">
         <v>7.08</v>
       </c>
       <c r="X26" s="10">
         <v>6.94</v>
       </c>
       <c r="Y26" s="10">
         <v>6.85</v>
       </c>
       <c r="Z26" s="11">
         <v>4.54</v>
       </c>
       <c r="AA26" s="11">
         <v>4.75</v>
       </c>
       <c r="AB26" s="11">
         <v>4.99</v>
       </c>
       <c r="AC26" s="11">
         <v>5.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="11">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="11">
         <v>7.47</v>
       </c>
       <c r="C27" s="11">
         <v>3.31</v>
       </c>
       <c r="D27" s="11">
         <v>6.61</v>
       </c>
       <c r="E27" s="11">
         <v>7.59</v>
       </c>
       <c r="F27" s="11">
         <v>7.03</v>
       </c>
       <c r="G27" s="11">
         <v>7.38</v>
       </c>
       <c r="H27" s="11">
         <v>7.82</v>
       </c>
       <c r="I27" s="11">
@@ -5864,52 +6011,55 @@
       </c>
       <c r="V27" s="11">
         <v>6.36</v>
       </c>
       <c r="W27" s="10">
         <v>6.37</v>
       </c>
       <c r="X27" s="10">
         <v>6.28</v>
       </c>
       <c r="Y27" s="10">
         <v>6.22</v>
       </c>
       <c r="Z27" s="11">
         <v>3.56</v>
       </c>
       <c r="AA27" s="11">
         <v>4.45</v>
       </c>
       <c r="AB27" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="11">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="11">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="11">
         <v>9.49</v>
       </c>
       <c r="C28" s="11">
         <v>2.75</v>
       </c>
       <c r="D28" s="11">
         <v>6.53</v>
       </c>
       <c r="E28" s="11">
         <v>6.3</v>
       </c>
       <c r="F28" s="11">
         <v>6.52</v>
       </c>
       <c r="G28" s="11">
         <v>6.72</v>
       </c>
       <c r="H28" s="11">
         <v>7.91</v>
       </c>
       <c r="I28" s="11">
@@ -5953,52 +6103,55 @@
       </c>
       <c r="V28" s="11">
         <v>4.4800000000000004</v>
       </c>
       <c r="W28" s="10">
         <v>4.91</v>
       </c>
       <c r="X28" s="10">
         <v>4.57</v>
       </c>
       <c r="Y28" s="10">
         <v>4.92</v>
       </c>
       <c r="Z28" s="11">
         <v>4.53</v>
       </c>
       <c r="AA28" s="11">
         <v>3.49</v>
       </c>
       <c r="AB28" s="11">
         <v>6.12</v>
       </c>
       <c r="AC28" s="11">
         <v>5.42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="11">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="11">
         <v>3.52</v>
       </c>
       <c r="C29" s="11">
         <v>1.67</v>
       </c>
       <c r="D29" s="11">
         <v>3.5</v>
       </c>
       <c r="E29" s="11">
         <v>4.29</v>
       </c>
       <c r="F29" s="11">
         <v>4.09</v>
       </c>
       <c r="G29" s="11">
         <v>5.17</v>
       </c>
       <c r="H29" s="11">
         <v>5.87</v>
       </c>
       <c r="I29" s="11">
@@ -6042,52 +6195,55 @@
       </c>
       <c r="V29" s="11">
         <v>5.92</v>
       </c>
       <c r="W29" s="10">
         <v>5.79</v>
       </c>
       <c r="X29" s="10">
         <v>5.9</v>
       </c>
       <c r="Y29" s="10">
         <v>6.04</v>
       </c>
       <c r="Z29" s="11">
         <v>7.66</v>
       </c>
       <c r="AA29" s="11">
         <v>6.17</v>
       </c>
       <c r="AB29" s="11">
         <v>5.46</v>
       </c>
       <c r="AC29" s="11">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="11">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="11">
         <v>6.62</v>
       </c>
       <c r="C30" s="11">
         <v>3.21</v>
       </c>
       <c r="D30" s="11">
         <v>5.86</v>
       </c>
       <c r="E30" s="11">
         <v>6.22</v>
       </c>
       <c r="F30" s="11">
         <v>5.88</v>
       </c>
       <c r="G30" s="11">
         <v>6.24</v>
       </c>
       <c r="H30" s="11">
         <v>6.68</v>
       </c>
       <c r="I30" s="11">
@@ -6131,52 +6287,55 @@
       </c>
       <c r="V30" s="11">
         <v>6.81</v>
       </c>
       <c r="W30" s="10">
         <v>6.71</v>
       </c>
       <c r="X30" s="10">
         <v>6.68</v>
       </c>
       <c r="Y30" s="10">
         <v>6.64</v>
       </c>
       <c r="Z30" s="11">
         <v>4.28</v>
       </c>
       <c r="AA30" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="11">
         <v>4.33</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="11">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="11">
         <v>7.35</v>
       </c>
       <c r="C31" s="11">
         <v>3.58</v>
       </c>
       <c r="D31" s="11">
         <v>6.39</v>
       </c>
       <c r="E31" s="11">
         <v>6.68</v>
       </c>
       <c r="F31" s="11">
         <v>5.86</v>
       </c>
       <c r="G31" s="11">
         <v>6.43</v>
       </c>
       <c r="H31" s="11">
         <v>6.95</v>
       </c>
       <c r="I31" s="11">
@@ -6220,84 +6379,88 @@
       </c>
       <c r="V31" s="11">
         <v>7.17</v>
       </c>
       <c r="W31" s="10">
         <v>7</v>
       </c>
       <c r="X31" s="10">
         <v>6.81</v>
       </c>
       <c r="Y31" s="10">
         <v>6.74</v>
       </c>
       <c r="Z31" s="11">
         <v>5.39</v>
       </c>
       <c r="AA31" s="11">
         <v>5.79</v>
       </c>
       <c r="AB31" s="11">
         <v>5.59</v>
       </c>
       <c r="AC31" s="11">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="11">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="11"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="11">
         <v>4.54</v>
       </c>
       <c r="C33" s="11">
         <v>2.13</v>
       </c>
       <c r="D33" s="11">
         <v>3.93</v>
       </c>
       <c r="E33" s="11">
         <v>5.18</v>
       </c>
       <c r="F33" s="11">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="11">
         <v>5.07</v>
       </c>
       <c r="H33" s="11">
         <v>5.6</v>
       </c>
       <c r="I33" s="11">
@@ -6341,52 +6504,55 @@
       </c>
       <c r="V33" s="11">
         <v>6.48</v>
       </c>
       <c r="W33" s="10">
         <v>6.75</v>
       </c>
       <c r="X33" s="10">
         <v>6.88</v>
       </c>
       <c r="Y33" s="10">
         <v>6.87</v>
       </c>
       <c r="Z33" s="11">
         <v>4.62</v>
       </c>
       <c r="AA33" s="11">
         <v>4.18</v>
       </c>
       <c r="AB33" s="11">
         <v>3.32</v>
       </c>
       <c r="AC33" s="11">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="11">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="11">
         <v>1.3</v>
       </c>
       <c r="C34" s="11">
         <v>2.68</v>
       </c>
       <c r="D34" s="11">
         <v>3.09</v>
       </c>
       <c r="E34" s="11">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="11">
         <v>3.96</v>
       </c>
       <c r="G34" s="11">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="11">
         <v>5.09</v>
       </c>
       <c r="I34" s="11">
@@ -6430,85 +6596,89 @@
       </c>
       <c r="V34" s="11">
         <v>4.53</v>
       </c>
       <c r="W34" s="10">
         <v>4.21</v>
       </c>
       <c r="X34" s="10">
         <v>4.45</v>
       </c>
       <c r="Y34" s="10">
         <v>4.3</v>
       </c>
       <c r="Z34" s="11">
         <v>4.07</v>
       </c>
       <c r="AA34" s="11">
         <v>3.56</v>
       </c>
       <c r="AB34" s="11">
         <v>3.75</v>
       </c>
       <c r="AC34" s="11">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="11">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="33"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="33"/>
       <c r="T35" s="33"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="11"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="11">
         <v>2.36</v>
       </c>
       <c r="D36" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="11">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="11">
         <v>4.7</v>
       </c>
       <c r="H36" s="11">
         <v>4.91</v>
       </c>
       <c r="I36" s="11">
@@ -6552,87 +6722,91 @@
       </c>
       <c r="V36" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="W36" s="10">
         <v>4.33</v>
       </c>
       <c r="X36" s="11">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="11">
         <v>4.24</v>
       </c>
       <c r="Z36" s="11">
         <v>3.01</v>
       </c>
       <c r="AA36" s="11">
         <v>3.44</v>
       </c>
       <c r="AB36" s="11">
         <v>3.4</v>
       </c>
       <c r="AC36" s="11">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="11">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="10">
         <v>5.61</v>
       </c>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="11"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="10">
         <v>5.12</v>
       </c>
       <c r="C38" s="11">
         <v>3.48</v>
       </c>
       <c r="D38" s="11">
         <v>5.25</v>
       </c>
       <c r="E38" s="11">
         <v>5.56</v>
       </c>
       <c r="F38" s="11">
         <v>5.4</v>
       </c>
       <c r="G38" s="11">
         <v>5.79</v>
       </c>
       <c r="H38" s="11">
         <v>5.88</v>
       </c>
       <c r="I38" s="11">
@@ -6676,52 +6850,55 @@
       </c>
       <c r="V38" s="11">
         <v>5.56</v>
       </c>
       <c r="W38" s="10">
         <v>5.61</v>
       </c>
       <c r="X38" s="11">
         <v>5.6</v>
       </c>
       <c r="Y38" s="11">
         <v>5.63</v>
       </c>
       <c r="Z38" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="11">
         <v>5.67</v>
       </c>
       <c r="AB38" s="11">
         <v>5.44</v>
       </c>
       <c r="AC38" s="11">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="11">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>1.5</v>
       </c>
       <c r="C39" s="11">
         <v>3.5</v>
       </c>
       <c r="D39" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="11">
         <v>4.43</v>
       </c>
       <c r="F39" s="11">
         <v>4.13</v>
       </c>
       <c r="G39" s="11">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="11">
         <v>5.22</v>
       </c>
       <c r="I39" s="11">
@@ -6765,52 +6942,55 @@
       </c>
       <c r="V39" s="11">
         <v>3.64</v>
       </c>
       <c r="W39" s="10">
         <v>3.98</v>
       </c>
       <c r="X39" s="11">
         <v>3.84</v>
       </c>
       <c r="Y39" s="11">
         <v>3.98</v>
       </c>
       <c r="Z39" s="11">
         <v>1.59</v>
       </c>
       <c r="AA39" s="11">
         <v>2.09</v>
       </c>
       <c r="AB39" s="11">
         <v>2.19</v>
       </c>
       <c r="AC39" s="11">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="11">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4.76</v>
       </c>
       <c r="C40" s="11">
         <v>1.52</v>
       </c>
       <c r="D40" s="11">
         <v>3.92</v>
       </c>
       <c r="E40" s="11">
         <v>4.45</v>
       </c>
       <c r="F40" s="11">
         <v>4.22</v>
       </c>
       <c r="G40" s="11">
         <v>4.29</v>
       </c>
       <c r="H40" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="11">
@@ -6854,52 +7034,55 @@
       </c>
       <c r="V40" s="11">
         <v>3.68</v>
       </c>
       <c r="W40" s="10">
         <v>3.63</v>
       </c>
       <c r="X40" s="11">
         <v>3.62</v>
       </c>
       <c r="Y40" s="11">
         <v>3.49</v>
       </c>
       <c r="Z40" s="11">
         <v>3.02</v>
       </c>
       <c r="AA40" s="11">
         <v>3.17</v>
       </c>
       <c r="AB40" s="11">
         <v>2.89</v>
       </c>
       <c r="AC40" s="11">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="11">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5.12</v>
       </c>
       <c r="C41" s="11">
         <v>0.88</v>
       </c>
       <c r="D41" s="11">
         <v>2.69</v>
       </c>
       <c r="E41" s="11">
         <v>2.89</v>
       </c>
       <c r="F41" s="11">
         <v>2.99</v>
       </c>
       <c r="G41" s="11">
         <v>3.26</v>
       </c>
       <c r="H41" s="11">
         <v>3.45</v>
       </c>
       <c r="I41" s="11">
@@ -6943,52 +7126,55 @@
       </c>
       <c r="V41" s="11">
         <v>4</v>
       </c>
       <c r="W41" s="10">
         <v>3.95</v>
       </c>
       <c r="X41" s="11">
         <v>3.71</v>
       </c>
       <c r="Y41" s="11">
         <v>3.63</v>
       </c>
       <c r="Z41" s="11">
         <v>1.22</v>
       </c>
       <c r="AA41" s="11">
         <v>0.64</v>
       </c>
       <c r="AB41" s="11">
         <v>1.04</v>
       </c>
       <c r="AC41" s="11">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="11">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>3.84</v>
       </c>
       <c r="C42" s="11">
         <v>1.41</v>
       </c>
       <c r="D42" s="11">
         <v>3.71</v>
       </c>
       <c r="E42" s="11">
         <v>4.05</v>
       </c>
       <c r="F42" s="11">
         <v>4</v>
       </c>
       <c r="G42" s="11">
         <v>4.18</v>
       </c>
       <c r="H42" s="11">
         <v>4.76</v>
       </c>
       <c r="I42" s="11">
@@ -7032,52 +7218,55 @@
       </c>
       <c r="V42" s="11">
         <v>5.94</v>
       </c>
       <c r="W42" s="10">
         <v>5.85</v>
       </c>
       <c r="X42" s="11">
         <v>5.69</v>
       </c>
       <c r="Y42" s="11">
         <v>5.59</v>
       </c>
       <c r="Z42" s="11">
         <v>3.53</v>
       </c>
       <c r="AA42" s="11">
         <v>4.29</v>
       </c>
       <c r="AB42" s="11">
         <v>3.61</v>
       </c>
       <c r="AC42" s="11">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="11">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="10">
         <v>4.03</v>
       </c>
       <c r="C43" s="11">
         <v>3.32</v>
       </c>
       <c r="D43" s="11">
         <v>5.32</v>
       </c>
       <c r="E43" s="11">
         <v>5.85</v>
       </c>
       <c r="F43" s="11">
         <v>5.54</v>
       </c>
       <c r="G43" s="11">
         <v>5.52</v>
       </c>
       <c r="H43" s="11">
         <v>5.76</v>
       </c>
       <c r="I43" s="11">
@@ -7121,52 +7310,55 @@
       </c>
       <c r="V43" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="W43" s="10">
         <v>4.67</v>
       </c>
       <c r="X43" s="11">
         <v>4.79</v>
       </c>
       <c r="Y43" s="11">
         <v>4.97</v>
       </c>
       <c r="Z43" s="11">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="11">
         <v>3.96</v>
       </c>
       <c r="AB43" s="11">
         <v>3.77</v>
       </c>
       <c r="AC43" s="11">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="11">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="9">
         <v>5.44</v>
       </c>
       <c r="C44" s="9">
         <v>2.82</v>
       </c>
       <c r="D44" s="9">
         <v>4.91</v>
       </c>
       <c r="E44" s="9">
         <v>4.92</v>
       </c>
       <c r="F44" s="9">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="9">
         <v>4.75</v>
       </c>
       <c r="H44" s="9">
         <v>4.95</v>
       </c>
       <c r="I44" s="9">
@@ -7210,52 +7402,55 @@
       </c>
       <c r="V44" s="9">
         <v>3.7</v>
       </c>
       <c r="W44" s="9">
         <v>3.49</v>
       </c>
       <c r="X44" s="9">
         <v>3.39</v>
       </c>
       <c r="Y44" s="9">
         <v>3.27</v>
       </c>
       <c r="Z44" s="9">
         <v>3.43</v>
       </c>
       <c r="AA44" s="9">
         <v>3.25</v>
       </c>
       <c r="AB44" s="9">
         <v>3.9</v>
       </c>
       <c r="AC44" s="9">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="9">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
@@ -7581,50 +7776,53 @@
       </c>
       <c r="V9" s="6">
         <v>323</v>
       </c>
       <c r="W9" s="4">
         <v>354</v>
       </c>
       <c r="X9" s="4">
         <v>263</v>
       </c>
       <c r="Y9" s="4">
         <v>355</v>
       </c>
       <c r="Z9" s="6">
         <v>268</v>
       </c>
       <c r="AA9" s="6">
         <v>245</v>
       </c>
       <c r="AB9" s="6">
         <v>335</v>
       </c>
       <c r="AC9" s="6">
         <v>288</v>
       </c>
+      <c r="AD9" s="6">
+        <v>318</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>136</v>
       </c>
       <c r="C10" s="4">
         <v>113</v>
       </c>
       <c r="D10" s="4">
         <v>117</v>
       </c>
       <c r="E10" s="4">
         <v>122</v>
       </c>
       <c r="F10" s="4">
         <v>123</v>
       </c>
       <c r="G10" s="4">
         <v>140</v>
       </c>
       <c r="H10" s="6">
         <v>168</v>
@@ -7670,50 +7868,53 @@
       </c>
       <c r="V10" s="6">
         <v>148</v>
       </c>
       <c r="W10" s="4">
         <v>174</v>
       </c>
       <c r="X10" s="4">
         <v>116</v>
       </c>
       <c r="Y10" s="4">
         <v>169</v>
       </c>
       <c r="Z10" s="6">
         <v>122</v>
       </c>
       <c r="AA10" s="6">
         <v>128</v>
       </c>
       <c r="AB10" s="6">
         <v>169</v>
       </c>
       <c r="AC10" s="6">
         <v>117</v>
       </c>
+      <c r="AD10" s="6">
+        <v>138</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>20</v>
       </c>
       <c r="D11" s="4">
         <v>29</v>
       </c>
       <c r="E11" s="4">
         <v>12</v>
       </c>
       <c r="F11" s="4">
         <v>20</v>
       </c>
       <c r="G11" s="4">
         <v>25</v>
       </c>
       <c r="H11" s="6">
         <v>24</v>
@@ -7759,50 +7960,53 @@
       </c>
       <c r="V11" s="6">
         <v>25</v>
       </c>
       <c r="W11" s="4">
         <v>32</v>
       </c>
       <c r="X11" s="4">
         <v>28</v>
       </c>
       <c r="Y11" s="4">
         <v>25</v>
       </c>
       <c r="Z11" s="6">
         <v>25</v>
       </c>
       <c r="AA11" s="6">
         <v>11</v>
       </c>
       <c r="AB11" s="6">
         <v>21</v>
       </c>
       <c r="AC11" s="6">
         <v>21</v>
       </c>
+      <c r="AD11" s="6">
+        <v>18</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="4">
         <v>1</v>
       </c>
       <c r="C12" s="4">
         <v>1</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="4">
         <v>3</v>
       </c>
       <c r="G12" s="4">
         <v>2</v>
       </c>
       <c r="H12" s="6">
         <v>1</v>
@@ -7848,50 +8052,53 @@
       </c>
       <c r="V12" s="6">
         <v>2</v>
       </c>
       <c r="W12" s="4">
         <v>1</v>
       </c>
       <c r="X12" s="4">
         <v>4</v>
       </c>
       <c r="Y12" s="4">
         <v>2</v>
       </c>
       <c r="Z12" s="6">
         <v>4</v>
       </c>
       <c r="AA12" s="6">
         <v>4</v>
       </c>
       <c r="AB12" s="6">
         <v>3</v>
       </c>
       <c r="AC12" s="6">
         <v>4</v>
       </c>
+      <c r="AD12" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4">
         <v>7</v>
       </c>
       <c r="D13" s="4">
         <v>12</v>
       </c>
       <c r="E13" s="4">
         <v>16</v>
       </c>
       <c r="F13" s="4">
         <v>16</v>
       </c>
       <c r="G13" s="4">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>14</v>
@@ -7937,50 +8144,53 @@
       </c>
       <c r="V13" s="6">
         <v>14</v>
       </c>
       <c r="W13" s="4">
         <v>24</v>
       </c>
       <c r="X13" s="4">
         <v>6</v>
       </c>
       <c r="Y13" s="4">
         <v>21</v>
       </c>
       <c r="Z13" s="6">
         <v>13</v>
       </c>
       <c r="AA13" s="6">
         <v>15</v>
       </c>
       <c r="AB13" s="6">
         <v>21</v>
       </c>
       <c r="AC13" s="6">
         <v>15</v>
       </c>
+      <c r="AD13" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4">
         <v>46</v>
       </c>
       <c r="C14" s="4">
         <v>42</v>
       </c>
       <c r="D14" s="4">
         <v>43</v>
       </c>
       <c r="E14" s="4">
         <v>45</v>
       </c>
       <c r="F14" s="4">
         <v>51</v>
       </c>
       <c r="G14" s="4">
         <v>51</v>
       </c>
       <c r="H14" s="6">
         <v>54</v>
@@ -8026,50 +8236,53 @@
       </c>
       <c r="V14" s="6">
         <v>58</v>
       </c>
       <c r="W14" s="4">
         <v>49</v>
       </c>
       <c r="X14" s="4">
         <v>44</v>
       </c>
       <c r="Y14" s="4">
         <v>64</v>
       </c>
       <c r="Z14" s="6">
         <v>47</v>
       </c>
       <c r="AA14" s="6">
         <v>41</v>
       </c>
       <c r="AB14" s="6">
         <v>59</v>
       </c>
       <c r="AC14" s="6">
         <v>55</v>
       </c>
+      <c r="AD14" s="6">
+        <v>65</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="4">
         <v>21</v>
       </c>
       <c r="C15" s="4">
         <v>21</v>
       </c>
       <c r="D15" s="4">
         <v>16</v>
       </c>
       <c r="E15" s="4">
         <v>18</v>
       </c>
       <c r="F15" s="4">
         <v>19</v>
       </c>
       <c r="G15" s="4">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>21</v>
@@ -8114,85 +8327,89 @@
         <v>16</v>
       </c>
       <c r="V15" s="6">
         <v>18</v>
       </c>
       <c r="W15" s="4">
         <v>15</v>
       </c>
       <c r="X15" s="4">
         <v>14</v>
       </c>
       <c r="Y15" s="4">
         <v>28</v>
       </c>
       <c r="Z15" s="6">
         <v>30</v>
       </c>
       <c r="AA15" s="6">
         <v>16</v>
       </c>
       <c r="AB15" s="6">
         <v>16</v>
       </c>
       <c r="AC15" s="6">
         <v>27</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="6"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4">
         <v>18</v>
       </c>
       <c r="C17" s="4">
         <v>17</v>
       </c>
       <c r="D17" s="4">
         <v>17</v>
       </c>
       <c r="E17" s="4">
         <v>11</v>
       </c>
       <c r="F17" s="4">
         <v>15</v>
       </c>
       <c r="G17" s="4">
         <v>13</v>
       </c>
       <c r="H17" s="6">
         <v>27</v>
       </c>
       <c r="I17" s="6">
@@ -8236,52 +8453,55 @@
       </c>
       <c r="V17" s="6">
         <v>21</v>
       </c>
       <c r="W17" s="4">
         <v>16</v>
       </c>
       <c r="X17" s="4">
         <v>21</v>
       </c>
       <c r="Y17" s="4">
         <v>22</v>
       </c>
       <c r="Z17" s="6">
         <v>8</v>
       </c>
       <c r="AA17" s="6">
         <v>10</v>
       </c>
       <c r="AB17" s="6">
         <v>13</v>
       </c>
       <c r="AC17" s="6">
         <v>17</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4">
         <v>1</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="4">
         <v>2</v>
       </c>
       <c r="F18" s="4">
         <v>2</v>
       </c>
       <c r="G18" s="4">
         <v>3</v>
       </c>
       <c r="H18" s="6">
         <v>1</v>
       </c>
       <c r="I18" s="6">
@@ -8325,52 +8545,55 @@
       </c>
       <c r="V18" s="6">
         <v>3</v>
       </c>
       <c r="W18" s="4">
         <v>1</v>
       </c>
       <c r="X18" s="4">
         <v>3</v>
       </c>
       <c r="Y18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z18" s="17" t="s">
         <v>53</v>
       </c>
       <c r="AA18" s="17">
         <v>2</v>
       </c>
       <c r="AB18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AC18" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="4">
         <v>10</v>
       </c>
       <c r="C19" s="4">
         <v>4</v>
       </c>
       <c r="D19" s="4">
         <v>11</v>
       </c>
       <c r="E19" s="4">
         <v>8</v>
       </c>
       <c r="F19" s="4">
         <v>14</v>
       </c>
       <c r="G19" s="4">
         <v>14</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
       <c r="I19" s="6">
@@ -8414,52 +8637,55 @@
       </c>
       <c r="V19" s="6">
         <v>10</v>
       </c>
       <c r="W19" s="4">
         <v>21</v>
       </c>
       <c r="X19" s="4">
         <v>5</v>
       </c>
       <c r="Y19" s="4">
         <v>5</v>
       </c>
       <c r="Z19" s="6">
         <v>9</v>
       </c>
       <c r="AA19" s="6">
         <v>9</v>
       </c>
       <c r="AB19" s="6">
         <v>17</v>
       </c>
       <c r="AC19" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="4">
         <v>3</v>
       </c>
       <c r="C20" s="4">
         <v>4</v>
       </c>
       <c r="D20" s="4">
         <v>9</v>
       </c>
       <c r="E20" s="4">
         <v>6</v>
       </c>
       <c r="F20" s="4">
         <v>6</v>
       </c>
       <c r="G20" s="4">
         <v>5</v>
       </c>
       <c r="H20" s="6">
         <v>2</v>
       </c>
       <c r="I20" s="6">
@@ -8503,52 +8729,55 @@
       </c>
       <c r="V20" s="6">
         <v>3</v>
       </c>
       <c r="W20" s="4">
         <v>1</v>
       </c>
       <c r="X20" s="4">
         <v>2</v>
       </c>
       <c r="Y20" s="4">
         <v>1</v>
       </c>
       <c r="Z20" s="6">
         <v>5</v>
       </c>
       <c r="AA20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AB20" s="6">
         <v>2</v>
       </c>
       <c r="AC20" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="6">
         <v>5</v>
       </c>
       <c r="C21" s="6">
         <v>4</v>
       </c>
       <c r="D21" s="6">
         <v>5</v>
       </c>
       <c r="E21" s="6">
         <v>1</v>
       </c>
       <c r="F21" s="6">
         <v>4</v>
       </c>
       <c r="G21" s="6">
         <v>4</v>
       </c>
       <c r="H21" s="6">
         <v>4</v>
       </c>
       <c r="I21" s="6">
@@ -8592,52 +8821,55 @@
       </c>
       <c r="V21" s="6">
         <v>7</v>
       </c>
       <c r="W21" s="4">
         <v>2</v>
       </c>
       <c r="X21" s="4">
         <v>2</v>
       </c>
       <c r="Y21" s="4">
         <v>2</v>
       </c>
       <c r="Z21" s="6">
         <v>2</v>
       </c>
       <c r="AA21" s="6">
         <v>3</v>
       </c>
       <c r="AB21" s="6">
         <v>3</v>
       </c>
       <c r="AC21" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="6">
         <v>8</v>
       </c>
       <c r="C22" s="6">
         <v>3</v>
       </c>
       <c r="D22" s="6">
         <v>3</v>
       </c>
       <c r="E22" s="6">
         <v>4</v>
       </c>
       <c r="F22" s="6">
         <v>4</v>
       </c>
       <c r="G22" s="6">
         <v>10</v>
       </c>
       <c r="H22" s="6">
         <v>9</v>
       </c>
       <c r="I22" s="6">
@@ -8681,52 +8913,55 @@
       </c>
       <c r="V22" s="6">
         <v>8</v>
       </c>
       <c r="W22" s="4">
         <v>11</v>
       </c>
       <c r="X22" s="4">
         <v>9</v>
       </c>
       <c r="Y22" s="4">
         <v>11</v>
       </c>
       <c r="Z22" s="6">
         <v>1</v>
       </c>
       <c r="AA22" s="6">
         <v>4</v>
       </c>
       <c r="AB22" s="6">
         <v>6</v>
       </c>
       <c r="AC22" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6">
         <v>6</v>
       </c>
       <c r="C23" s="6">
         <v>1</v>
       </c>
       <c r="D23" s="6">
         <v>11</v>
       </c>
       <c r="E23" s="6">
         <v>2</v>
       </c>
       <c r="F23" s="6">
         <v>6</v>
       </c>
       <c r="G23" s="6">
         <v>5</v>
       </c>
       <c r="H23" s="6">
         <v>5</v>
       </c>
       <c r="I23" s="6">
@@ -8770,85 +9005,89 @@
       </c>
       <c r="V23" s="6">
         <v>6</v>
       </c>
       <c r="W23" s="4">
         <v>7</v>
       </c>
       <c r="X23" s="4">
         <v>9</v>
       </c>
       <c r="Y23" s="4">
         <v>5</v>
       </c>
       <c r="Z23" s="6">
         <v>2</v>
       </c>
       <c r="AA23" s="6">
         <v>2</v>
       </c>
       <c r="AB23" s="6">
         <v>5</v>
       </c>
       <c r="AC23" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="35"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="40"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="6"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="6">
         <v>239</v>
       </c>
       <c r="C25" s="6">
         <v>214</v>
       </c>
       <c r="D25" s="6">
         <v>233</v>
       </c>
       <c r="E25" s="6">
         <v>223</v>
       </c>
       <c r="F25" s="6">
         <v>246</v>
       </c>
       <c r="G25" s="6">
         <v>255</v>
       </c>
       <c r="H25" s="6">
         <v>292</v>
       </c>
       <c r="I25" s="6">
@@ -8892,52 +9131,55 @@
       </c>
       <c r="V25" s="6">
         <v>275</v>
       </c>
       <c r="W25" s="4">
         <v>304</v>
       </c>
       <c r="X25" s="4">
         <v>223</v>
       </c>
       <c r="Y25" s="4">
         <v>323</v>
       </c>
       <c r="Z25" s="6">
         <v>247</v>
       </c>
       <c r="AA25" s="6">
         <v>220</v>
       </c>
       <c r="AB25" s="6">
         <v>294</v>
       </c>
       <c r="AC25" s="6">
         <v>248</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="6">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="6">
         <v>136</v>
       </c>
       <c r="C26" s="6">
         <v>113</v>
       </c>
       <c r="D26" s="6">
         <v>117</v>
       </c>
       <c r="E26" s="6">
         <v>122</v>
       </c>
       <c r="F26" s="6">
         <v>123</v>
       </c>
       <c r="G26" s="6">
         <v>140</v>
       </c>
       <c r="H26" s="6">
         <v>168</v>
       </c>
       <c r="I26" s="6">
@@ -8981,52 +9223,55 @@
       </c>
       <c r="V26" s="6">
         <v>148</v>
       </c>
       <c r="W26" s="4">
         <v>174</v>
       </c>
       <c r="X26" s="4">
         <v>116</v>
       </c>
       <c r="Y26" s="4">
         <v>169</v>
       </c>
       <c r="Z26" s="6">
         <v>122</v>
       </c>
       <c r="AA26" s="6">
         <v>128</v>
       </c>
       <c r="AB26" s="6">
         <v>169</v>
       </c>
       <c r="AC26" s="6">
         <v>117</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="6">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>20</v>
       </c>
       <c r="D27" s="6">
         <v>29</v>
       </c>
       <c r="E27" s="6">
         <v>12</v>
       </c>
       <c r="F27" s="6">
         <v>20</v>
       </c>
       <c r="G27" s="6">
         <v>25</v>
       </c>
       <c r="H27" s="6">
         <v>24</v>
       </c>
       <c r="I27" s="6">
@@ -9070,52 +9315,55 @@
       </c>
       <c r="V27" s="6">
         <v>25</v>
       </c>
       <c r="W27" s="4">
         <v>32</v>
       </c>
       <c r="X27" s="4">
         <v>28</v>
       </c>
       <c r="Y27" s="4">
         <v>25</v>
       </c>
       <c r="Z27" s="6">
         <v>25</v>
       </c>
       <c r="AA27" s="6">
         <v>11</v>
       </c>
       <c r="AB27" s="6">
         <v>21</v>
       </c>
       <c r="AC27" s="6">
         <v>21</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="6">
         <v>1</v>
       </c>
       <c r="C28" s="6">
         <v>1</v>
       </c>
       <c r="D28" s="6">
         <v>4</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="6">
         <v>3</v>
       </c>
       <c r="G28" s="6">
         <v>2</v>
       </c>
       <c r="H28" s="6">
         <v>1</v>
       </c>
       <c r="I28" s="6">
@@ -9159,52 +9407,55 @@
       </c>
       <c r="V28" s="6">
         <v>2</v>
       </c>
       <c r="W28" s="4">
         <v>1</v>
       </c>
       <c r="X28" s="4">
         <v>4</v>
       </c>
       <c r="Y28" s="4">
         <v>2</v>
       </c>
       <c r="Z28" s="6">
         <v>4</v>
       </c>
       <c r="AA28" s="6">
         <v>4</v>
       </c>
       <c r="AB28" s="6">
         <v>3</v>
       </c>
       <c r="AC28" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="6">
         <v>10</v>
       </c>
       <c r="C29" s="6">
         <v>7</v>
       </c>
       <c r="D29" s="6">
         <v>12</v>
       </c>
       <c r="E29" s="6">
         <v>16</v>
       </c>
       <c r="F29" s="6">
         <v>16</v>
       </c>
       <c r="G29" s="6">
         <v>15</v>
       </c>
       <c r="H29" s="6">
         <v>14</v>
       </c>
       <c r="I29" s="6">
@@ -9248,52 +9499,55 @@
       </c>
       <c r="V29" s="6">
         <v>14</v>
       </c>
       <c r="W29" s="4">
         <v>24</v>
       </c>
       <c r="X29" s="4">
         <v>6</v>
       </c>
       <c r="Y29" s="4">
         <v>21</v>
       </c>
       <c r="Z29" s="6">
         <v>13</v>
       </c>
       <c r="AA29" s="6">
         <v>15</v>
       </c>
       <c r="AB29" s="6">
         <v>21</v>
       </c>
       <c r="AC29" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="6">
         <v>46</v>
       </c>
       <c r="C30" s="6">
         <v>42</v>
       </c>
       <c r="D30" s="6">
         <v>43</v>
       </c>
       <c r="E30" s="6">
         <v>45</v>
       </c>
       <c r="F30" s="6">
         <v>51</v>
       </c>
       <c r="G30" s="6">
         <v>51</v>
       </c>
       <c r="H30" s="6">
         <v>54</v>
       </c>
       <c r="I30" s="6">
@@ -9337,52 +9591,55 @@
       </c>
       <c r="V30" s="6">
         <v>58</v>
       </c>
       <c r="W30" s="4">
         <v>49</v>
       </c>
       <c r="X30" s="4">
         <v>44</v>
       </c>
       <c r="Y30" s="4">
         <v>64</v>
       </c>
       <c r="Z30" s="6">
         <v>47</v>
       </c>
       <c r="AA30" s="6">
         <v>41</v>
       </c>
       <c r="AB30" s="6">
         <v>59</v>
       </c>
       <c r="AC30" s="6">
         <v>55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="6">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="6">
         <v>21</v>
       </c>
       <c r="C31" s="6">
         <v>21</v>
       </c>
       <c r="D31" s="6">
         <v>16</v>
       </c>
       <c r="E31" s="6">
         <v>18</v>
       </c>
       <c r="F31" s="6">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>15</v>
       </c>
       <c r="H31" s="6">
         <v>21</v>
       </c>
       <c r="I31" s="6">
@@ -9426,84 +9683,87 @@
       </c>
       <c r="V31" s="6">
         <v>18</v>
       </c>
       <c r="W31" s="4">
         <v>15</v>
       </c>
       <c r="X31" s="4">
         <v>14</v>
       </c>
       <c r="Y31" s="4">
         <v>28</v>
       </c>
       <c r="Z31" s="6">
         <v>30</v>
       </c>
       <c r="AA31" s="6">
         <v>16</v>
       </c>
       <c r="AB31" s="6">
         <v>16</v>
       </c>
       <c r="AC31" s="6">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="6"/>
       <c r="AA32" s="6"/>
       <c r="AB32" s="6"/>
       <c r="AC32" s="6"/>
     </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="6">
         <v>9</v>
       </c>
       <c r="C33" s="6">
         <v>8</v>
       </c>
       <c r="D33" s="6">
         <v>8</v>
       </c>
       <c r="E33" s="6">
         <v>6</v>
       </c>
       <c r="F33" s="6">
         <v>12</v>
       </c>
       <c r="G33" s="6">
         <v>5</v>
       </c>
       <c r="H33" s="6">
         <v>10</v>
       </c>
       <c r="I33" s="6">
@@ -9547,52 +9807,55 @@
       </c>
       <c r="V33" s="6">
         <v>9</v>
       </c>
       <c r="W33" s="4">
         <v>9</v>
       </c>
       <c r="X33" s="4">
         <v>10</v>
       </c>
       <c r="Y33" s="4">
         <v>14</v>
       </c>
       <c r="Z33" s="6">
         <v>3</v>
       </c>
       <c r="AA33" s="6">
         <v>5</v>
       </c>
       <c r="AB33" s="6">
         <v>4</v>
       </c>
       <c r="AC33" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6">
         <v>2</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>4</v>
       </c>
       <c r="F34" s="6">
         <v>2</v>
       </c>
       <c r="G34" s="6">
         <v>2</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="I34" s="6">
@@ -9636,85 +9899,89 @@
       </c>
       <c r="V34" s="6">
         <v>1</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>53</v>
       </c>
       <c r="X34" s="4">
         <v>1</v>
       </c>
       <c r="Y34" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="6">
         <v>3</v>
       </c>
       <c r="AA34" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AB34" s="6">
         <v>1</v>
       </c>
       <c r="AC34" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="35"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="6"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6">
         <v>40</v>
       </c>
       <c r="C36" s="6">
         <v>24</v>
       </c>
       <c r="D36" s="6">
         <v>44</v>
       </c>
       <c r="E36" s="6">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>37</v>
       </c>
       <c r="G36" s="6">
         <v>47</v>
       </c>
       <c r="H36" s="6">
         <v>48</v>
       </c>
       <c r="I36" s="6">
@@ -9758,84 +10025,88 @@
       </c>
       <c r="V36" s="6">
         <v>48</v>
       </c>
       <c r="W36" s="4">
         <v>50</v>
       </c>
       <c r="X36" s="6">
         <v>40</v>
       </c>
       <c r="Y36" s="6">
         <v>32</v>
       </c>
       <c r="Z36" s="6">
         <v>21</v>
       </c>
       <c r="AA36" s="6">
         <v>25</v>
       </c>
       <c r="AB36" s="6">
         <v>41</v>
       </c>
       <c r="AC36" s="6">
         <v>40</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="4"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="6"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4">
         <v>9</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>5</v>
       </c>
       <c r="F38" s="4">
         <v>3</v>
       </c>
       <c r="G38" s="6">
         <v>8</v>
       </c>
       <c r="H38" s="6">
         <v>17</v>
       </c>
       <c r="I38" s="6">
@@ -9879,52 +10150,55 @@
       </c>
       <c r="V38" s="6">
         <v>12</v>
       </c>
       <c r="W38" s="4">
         <v>7</v>
       </c>
       <c r="X38" s="6">
         <v>11</v>
       </c>
       <c r="Y38" s="6">
         <v>8</v>
       </c>
       <c r="Z38" s="6">
         <v>5</v>
       </c>
       <c r="AA38" s="6">
         <v>5</v>
       </c>
       <c r="AB38" s="6">
         <v>9</v>
       </c>
       <c r="AC38" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="6">
         <v>1</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="6">
         <v>2</v>
       </c>
       <c r="F39" s="4">
         <v>2</v>
       </c>
       <c r="G39" s="6">
         <v>3</v>
       </c>
       <c r="H39" s="6">
         <v>1</v>
       </c>
       <c r="I39" s="6">
@@ -9968,52 +10242,55 @@
       </c>
       <c r="V39" s="6">
         <v>3</v>
       </c>
       <c r="W39" s="4">
         <v>1</v>
       </c>
       <c r="X39" s="6">
         <v>3</v>
       </c>
       <c r="Y39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z39" s="17" t="s">
         <v>53</v>
       </c>
       <c r="AA39" s="17">
         <v>2</v>
       </c>
       <c r="AB39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AC39" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="4">
         <v>10</v>
       </c>
       <c r="C40" s="6">
         <v>4</v>
       </c>
       <c r="D40" s="6">
         <v>11</v>
       </c>
       <c r="E40" s="6">
         <v>8</v>
       </c>
       <c r="F40" s="4">
         <v>14</v>
       </c>
       <c r="G40" s="6">
         <v>14</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
@@ -10057,52 +10334,55 @@
       </c>
       <c r="V40" s="6">
         <v>10</v>
       </c>
       <c r="W40" s="4">
         <v>21</v>
       </c>
       <c r="X40" s="6">
         <v>5</v>
       </c>
       <c r="Y40" s="6">
         <v>5</v>
       </c>
       <c r="Z40" s="6">
         <v>9</v>
       </c>
       <c r="AA40" s="6">
         <v>9</v>
       </c>
       <c r="AB40" s="6">
         <v>17</v>
       </c>
       <c r="AC40" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="4">
         <v>2</v>
       </c>
       <c r="C41" s="6">
         <v>2</v>
       </c>
       <c r="D41" s="6">
         <v>5</v>
       </c>
       <c r="E41" s="6">
         <v>2</v>
       </c>
       <c r="F41" s="4">
         <v>4</v>
       </c>
       <c r="G41" s="6">
         <v>3</v>
       </c>
       <c r="H41" s="6">
         <v>2</v>
       </c>
       <c r="I41" s="6">
@@ -10146,52 +10426,55 @@
       </c>
       <c r="V41" s="6">
         <v>2</v>
       </c>
       <c r="W41" s="4">
         <v>1</v>
       </c>
       <c r="X41" s="6">
         <v>1</v>
       </c>
       <c r="Y41" s="6">
         <v>1</v>
       </c>
       <c r="Z41" s="6">
         <v>2</v>
       </c>
       <c r="AA41" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AB41" s="6">
         <v>1</v>
       </c>
       <c r="AC41" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="4">
         <v>5</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>5</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="4">
         <v>4</v>
       </c>
       <c r="G42" s="6">
         <v>4</v>
       </c>
       <c r="H42" s="6">
         <v>4</v>
       </c>
       <c r="I42" s="6">
@@ -10235,52 +10518,55 @@
       </c>
       <c r="V42" s="6">
         <v>7</v>
       </c>
       <c r="W42" s="4">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>2</v>
       </c>
       <c r="Y42" s="6">
         <v>2</v>
       </c>
       <c r="Z42" s="6">
         <v>2</v>
       </c>
       <c r="AA42" s="6">
         <v>3</v>
       </c>
       <c r="AB42" s="6">
         <v>3</v>
       </c>
       <c r="AC42" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="4">
         <v>8</v>
       </c>
       <c r="C43" s="6">
         <v>3</v>
       </c>
       <c r="D43" s="6">
         <v>3</v>
       </c>
       <c r="E43" s="6">
         <v>4</v>
       </c>
       <c r="F43" s="4">
         <v>4</v>
       </c>
       <c r="G43" s="6">
         <v>10</v>
       </c>
       <c r="H43" s="6">
         <v>9</v>
       </c>
       <c r="I43" s="6">
@@ -10324,52 +10610,55 @@
       </c>
       <c r="V43" s="6">
         <v>8</v>
       </c>
       <c r="W43" s="4">
         <v>11</v>
       </c>
       <c r="X43" s="6">
         <v>9</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
       <c r="Z43" s="6">
         <v>1</v>
       </c>
       <c r="AA43" s="6">
         <v>4</v>
       </c>
       <c r="AB43" s="6">
         <v>6</v>
       </c>
       <c r="AC43" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="7">
         <v>6</v>
       </c>
       <c r="C44" s="7">
         <v>1</v>
       </c>
       <c r="D44" s="7">
         <v>11</v>
       </c>
       <c r="E44" s="7">
         <v>2</v>
       </c>
       <c r="F44" s="7">
         <v>6</v>
       </c>
       <c r="G44" s="7">
         <v>5</v>
       </c>
       <c r="H44" s="7">
         <v>5</v>
       </c>
       <c r="I44" s="7">
@@ -10413,52 +10702,55 @@
       </c>
       <c r="V44" s="7">
         <v>6</v>
       </c>
       <c r="W44" s="7">
         <v>7</v>
       </c>
       <c r="X44" s="7">
         <v>9</v>
       </c>
       <c r="Y44" s="7">
         <v>5</v>
       </c>
       <c r="Z44" s="7">
         <v>2</v>
       </c>
       <c r="AA44" s="7">
         <v>2</v>
       </c>
       <c r="AB44" s="7">
         <v>5</v>
       </c>
       <c r="AC44" s="7">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
@@ -10786,50 +11078,53 @@
       </c>
       <c r="V9" s="11">
         <v>3.38</v>
       </c>
       <c r="W9" s="10">
         <v>3.41</v>
       </c>
       <c r="X9" s="10">
         <v>3.36</v>
       </c>
       <c r="Y9" s="10">
         <v>3.39</v>
       </c>
       <c r="Z9" s="11">
         <v>2.79</v>
       </c>
       <c r="AA9" s="11">
         <v>2.8</v>
       </c>
       <c r="AB9" s="11">
         <v>3.04</v>
       </c>
       <c r="AC9" s="11">
         <v>3.06</v>
       </c>
+      <c r="AD9" s="11">
+        <v>3.11</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>3.07</v>
       </c>
       <c r="C10" s="10">
         <v>1.32</v>
       </c>
       <c r="D10" s="10">
         <v>2.81</v>
       </c>
       <c r="E10" s="10">
         <v>2.82</v>
       </c>
       <c r="F10" s="10">
         <v>2.81</v>
       </c>
       <c r="G10" s="11">
         <v>2.89</v>
       </c>
       <c r="H10" s="11">
         <v>3.02</v>
@@ -10875,50 +11170,53 @@
       </c>
       <c r="V10" s="11">
         <v>3.58</v>
       </c>
       <c r="W10" s="10">
         <v>3.61</v>
       </c>
       <c r="X10" s="10">
         <v>3.52</v>
       </c>
       <c r="Y10" s="10">
         <v>3.54</v>
       </c>
       <c r="Z10" s="11">
         <v>2.68</v>
       </c>
       <c r="AA10" s="11">
         <v>2.88</v>
       </c>
       <c r="AB10" s="11">
         <v>3.17</v>
       </c>
       <c r="AC10" s="11">
         <v>3.04</v>
       </c>
+      <c r="AD10" s="11">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>2.29</v>
       </c>
       <c r="C11" s="10">
         <v>1.58</v>
       </c>
       <c r="D11" s="10">
         <v>3.33</v>
       </c>
       <c r="E11" s="10">
         <v>2.97</v>
       </c>
       <c r="F11" s="10">
         <v>2.99</v>
       </c>
       <c r="G11" s="11">
         <v>3.15</v>
       </c>
       <c r="H11" s="11">
         <v>3.21</v>
@@ -10964,50 +11262,53 @@
       </c>
       <c r="V11" s="11">
         <v>3.63</v>
       </c>
       <c r="W11" s="10">
         <v>3.76</v>
       </c>
       <c r="X11" s="10">
         <v>3.82</v>
       </c>
       <c r="Y11" s="10">
         <v>3.82</v>
       </c>
       <c r="Z11" s="11">
         <v>3.87</v>
       </c>
       <c r="AA11" s="11">
         <v>2.91</v>
       </c>
       <c r="AB11" s="11">
         <v>3.03</v>
       </c>
       <c r="AC11" s="11">
         <v>3.1</v>
       </c>
+      <c r="AD11" s="11">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="10">
         <v>1.05</v>
       </c>
       <c r="C12" s="10">
         <v>0.55000000000000004</v>
       </c>
       <c r="D12" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="E12" s="10">
         <v>1.64</v>
       </c>
       <c r="F12" s="10">
         <v>1.96</v>
       </c>
       <c r="G12" s="11">
         <v>2</v>
       </c>
       <c r="H12" s="11">
         <v>1.86</v>
@@ -11053,50 +11354,53 @@
       </c>
       <c r="V12" s="11">
         <v>2.74</v>
       </c>
       <c r="W12" s="10">
         <v>2.57</v>
       </c>
       <c r="X12" s="10">
         <v>2.74</v>
       </c>
       <c r="Y12" s="10">
         <v>2.69</v>
       </c>
       <c r="Z12" s="11">
         <v>4.53</v>
       </c>
       <c r="AA12" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="11">
         <v>4.21</v>
       </c>
       <c r="AC12" s="11">
         <v>4.28</v>
       </c>
+      <c r="AD12" s="11">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10">
         <v>2.71</v>
       </c>
       <c r="C13" s="10">
         <v>0.98</v>
       </c>
       <c r="D13" s="10">
         <v>2.67</v>
       </c>
       <c r="E13" s="10">
         <v>3.12</v>
       </c>
       <c r="F13" s="10">
         <v>3.37</v>
       </c>
       <c r="G13" s="11">
         <v>3.51</v>
       </c>
       <c r="H13" s="11">
         <v>3.55</v>
@@ -11142,50 +11446,53 @@
       </c>
       <c r="V13" s="11">
         <v>3.58</v>
       </c>
       <c r="W13" s="10">
         <v>3.88</v>
       </c>
       <c r="X13" s="10">
         <v>3.68</v>
       </c>
       <c r="Y13" s="10">
         <v>3.85</v>
       </c>
       <c r="Z13" s="11">
         <v>3.55</v>
       </c>
       <c r="AA13" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB13" s="11">
         <v>4.62</v>
       </c>
       <c r="AC13" s="11">
         <v>4.5199999999999996</v>
       </c>
+      <c r="AD13" s="11">
+        <v>4.2699999999999996</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="10">
         <v>3.08</v>
       </c>
       <c r="C14" s="10">
         <v>1.45</v>
       </c>
       <c r="D14" s="10">
         <v>2.98</v>
       </c>
       <c r="E14" s="10">
         <v>3.01</v>
       </c>
       <c r="F14" s="10">
         <v>3.09</v>
       </c>
       <c r="G14" s="11">
         <v>3.16</v>
       </c>
       <c r="H14" s="11">
         <v>3.22</v>
@@ -11231,50 +11538,53 @@
       </c>
       <c r="V14" s="11">
         <v>3.62</v>
       </c>
       <c r="W14" s="10">
         <v>3.59</v>
       </c>
       <c r="X14" s="10">
         <v>3.54</v>
       </c>
       <c r="Y14" s="10">
         <v>3.6</v>
       </c>
       <c r="Z14" s="11">
         <v>3.14</v>
       </c>
       <c r="AA14" s="11">
         <v>3.1</v>
       </c>
       <c r="AB14" s="11">
         <v>3.4</v>
       </c>
       <c r="AC14" s="11">
         <v>3.5</v>
       </c>
+      <c r="AD14" s="11">
+        <v>3.68</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="10">
         <v>4.29</v>
       </c>
       <c r="C15" s="10">
         <v>2.21</v>
       </c>
       <c r="D15" s="10">
         <v>4.03</v>
       </c>
       <c r="E15" s="10">
         <v>3.97</v>
       </c>
       <c r="F15" s="10">
         <v>3.95</v>
       </c>
       <c r="G15" s="11">
         <v>3.82</v>
       </c>
       <c r="H15" s="11">
         <v>3.89</v>
@@ -11319,84 +11629,88 @@
         <v>4.2</v>
       </c>
       <c r="V15" s="11">
         <v>4.16</v>
       </c>
       <c r="W15" s="10">
         <v>4.04</v>
       </c>
       <c r="X15" s="10">
         <v>3.95</v>
       </c>
       <c r="Y15" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z15" s="11">
         <v>6.21</v>
       </c>
       <c r="AA15" s="11">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB15" s="11">
         <v>4.45</v>
       </c>
       <c r="AC15" s="11">
         <v>4.78</v>
+      </c>
+      <c r="AD15" s="11">
+        <v>4.6500000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="11"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="10">
         <v>3.63</v>
       </c>
       <c r="C17" s="10">
         <v>1.77</v>
       </c>
       <c r="D17" s="10">
         <v>3.58</v>
       </c>
       <c r="E17" s="10">
         <v>3.26</v>
       </c>
       <c r="F17" s="10">
         <v>3.21</v>
       </c>
       <c r="G17" s="11">
         <v>3.13</v>
       </c>
       <c r="H17" s="11">
         <v>3.47</v>
       </c>
       <c r="I17" s="11">
@@ -11440,52 +11754,55 @@
       </c>
       <c r="V17" s="11">
         <v>3.33</v>
       </c>
       <c r="W17" s="10">
         <v>3.33</v>
       </c>
       <c r="X17" s="10">
         <v>3.43</v>
       </c>
       <c r="Y17" s="10">
         <v>3.52</v>
       </c>
       <c r="Z17" s="11">
         <v>1.67</v>
       </c>
       <c r="AA17" s="11">
         <v>1.97</v>
       </c>
       <c r="AB17" s="11">
         <v>2.23</v>
       </c>
       <c r="AC17" s="11">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="11">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10">
         <v>0.39</v>
       </c>
       <c r="D18" s="10">
         <v>0.26</v>
       </c>
       <c r="E18" s="10">
         <v>0.57999999999999996</v>
       </c>
       <c r="F18" s="10">
         <v>0.77</v>
       </c>
       <c r="G18" s="11">
         <v>1.02</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
         <v>1.36</v>
       </c>
@@ -11527,52 +11844,55 @@
       </c>
       <c r="V18" s="11">
         <v>1.6</v>
       </c>
       <c r="W18" s="10">
         <v>1.51</v>
       </c>
       <c r="X18" s="10">
         <v>1.59</v>
       </c>
       <c r="Y18" s="10">
         <v>1.46</v>
       </c>
       <c r="Z18" s="11" t="s">
         <v>49</v>
       </c>
       <c r="AA18" s="11">
         <v>0.84</v>
       </c>
       <c r="AB18" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC18" s="11">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="11">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>2.27</v>
       </c>
       <c r="C19" s="10">
         <v>0.47</v>
       </c>
       <c r="D19" s="10">
         <v>1.92</v>
       </c>
       <c r="E19" s="10">
         <v>1.91</v>
       </c>
       <c r="F19" s="10">
         <v>2.16</v>
       </c>
       <c r="G19" s="11">
         <v>2.34</v>
       </c>
       <c r="H19" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="I19" s="11">
@@ -11616,52 +11936,55 @@
       </c>
       <c r="V19" s="11">
         <v>2.41</v>
       </c>
       <c r="W19" s="10">
         <v>2.66</v>
       </c>
       <c r="X19" s="10">
         <v>2.52</v>
       </c>
       <c r="Y19" s="10">
         <v>2.4</v>
       </c>
       <c r="Z19" s="11">
         <v>2.09</v>
       </c>
       <c r="AA19" s="11">
         <v>2.19</v>
       </c>
       <c r="AB19" s="11">
         <v>2.81</v>
       </c>
       <c r="AC19" s="11">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="11">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1.19</v>
       </c>
       <c r="C20" s="10">
         <v>0.81</v>
       </c>
       <c r="D20" s="10">
         <v>2.14</v>
       </c>
       <c r="E20" s="10">
         <v>2.2200000000000002</v>
       </c>
       <c r="F20" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="G20" s="11">
         <v>2.21</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
@@ -11705,52 +12028,55 @@
       </c>
       <c r="V20" s="11">
         <v>1.43</v>
       </c>
       <c r="W20" s="10">
         <v>1.33</v>
       </c>
       <c r="X20" s="10">
         <v>1.29</v>
       </c>
       <c r="Y20" s="10">
         <v>1.21</v>
       </c>
       <c r="Z20" s="11">
         <v>2.1</v>
       </c>
       <c r="AA20" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB20" s="11">
         <v>1.01</v>
       </c>
       <c r="AC20" s="11">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="11">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="10">
         <v>2.74</v>
       </c>
       <c r="C21" s="10">
         <v>1.1299999999999999</v>
       </c>
       <c r="D21" s="10">
         <v>2.6</v>
       </c>
       <c r="E21" s="10">
         <v>2.09</v>
       </c>
       <c r="F21" s="10">
         <v>2.11</v>
       </c>
       <c r="G21" s="11">
         <v>2.14</v>
       </c>
       <c r="H21" s="11">
         <v>2.14</v>
       </c>
       <c r="I21" s="11">
@@ -11794,52 +12120,55 @@
       </c>
       <c r="V21" s="11">
         <v>2.36</v>
       </c>
       <c r="W21" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="X21" s="10">
         <v>2.14</v>
       </c>
       <c r="Y21" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z21" s="11">
         <v>1.18</v>
       </c>
       <c r="AA21" s="11">
         <v>1.53</v>
       </c>
       <c r="AB21" s="11">
         <v>1.6</v>
       </c>
       <c r="AC21" s="11">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="11">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
         <v>3.22</v>
       </c>
       <c r="C22" s="11">
         <v>0.62</v>
       </c>
       <c r="D22" s="11">
         <v>1.91</v>
       </c>
       <c r="E22" s="11">
         <v>1.85</v>
       </c>
       <c r="F22" s="11">
         <v>1.79</v>
       </c>
       <c r="G22" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="H22" s="11">
         <v>2.39</v>
       </c>
       <c r="I22" s="11">
@@ -11883,52 +12212,55 @@
       </c>
       <c r="V22" s="11">
         <v>3.67</v>
       </c>
       <c r="W22" s="10">
         <v>3.76</v>
       </c>
       <c r="X22" s="10">
         <v>3.76</v>
       </c>
       <c r="Y22" s="10">
         <v>3.83</v>
       </c>
       <c r="Z22" s="11">
         <v>0.42</v>
       </c>
       <c r="AA22" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB22" s="11">
         <v>1.59</v>
       </c>
       <c r="AC22" s="11">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="11">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="11">
         <v>1.92</v>
       </c>
       <c r="C23" s="11">
         <v>0.17</v>
       </c>
       <c r="D23" s="11">
         <v>1.96</v>
       </c>
       <c r="E23" s="11">
         <v>1.64</v>
       </c>
       <c r="F23" s="11">
         <v>1.7</v>
       </c>
       <c r="G23" s="11">
         <v>1.69</v>
       </c>
       <c r="H23" s="11">
         <v>1.68</v>
       </c>
       <c r="I23" s="11">
@@ -11972,85 +12304,89 @@
       </c>
       <c r="V23" s="11">
         <v>1.51</v>
       </c>
       <c r="W23" s="10">
         <v>1.59</v>
       </c>
       <c r="X23" s="10">
         <v>1.73</v>
       </c>
       <c r="Y23" s="10">
         <v>1.72</v>
       </c>
       <c r="Z23" s="11">
         <v>0.69</v>
       </c>
       <c r="AA23" s="11">
         <v>0.72</v>
       </c>
       <c r="AB23" s="11">
         <v>1.06</v>
       </c>
       <c r="AC23" s="11">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="11">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="11"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="11"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>3.04</v>
       </c>
       <c r="C25" s="10">
         <v>1.41</v>
       </c>
       <c r="D25" s="10">
         <v>2.97</v>
       </c>
       <c r="E25" s="10">
         <v>2.96</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="11">
         <v>3.06</v>
       </c>
       <c r="H25" s="11">
         <v>3.15</v>
       </c>
       <c r="I25" s="11">
@@ -12094,52 +12430,55 @@
       </c>
       <c r="V25" s="11">
         <v>3.59</v>
       </c>
       <c r="W25" s="10">
         <v>3.62</v>
       </c>
       <c r="X25" s="10">
         <v>3.55</v>
       </c>
       <c r="Y25" s="10">
         <v>3.6</v>
       </c>
       <c r="Z25" s="11">
         <v>3.11</v>
       </c>
       <c r="AA25" s="11">
         <v>3.09</v>
       </c>
       <c r="AB25" s="11">
         <v>3.3</v>
       </c>
       <c r="AC25" s="11">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="11">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="10">
         <v>3.07</v>
       </c>
       <c r="C26" s="10">
         <v>1.32</v>
       </c>
       <c r="D26" s="10">
         <v>2.82</v>
       </c>
       <c r="E26" s="10">
         <v>2.82</v>
       </c>
       <c r="F26" s="10">
         <v>2.81</v>
       </c>
       <c r="G26" s="11">
         <v>2.89</v>
       </c>
       <c r="H26" s="11">
         <v>3.02</v>
       </c>
       <c r="I26" s="11">
@@ -12183,52 +12522,55 @@
       </c>
       <c r="V26" s="11">
         <v>3.58</v>
       </c>
       <c r="W26" s="10">
         <v>3.61</v>
       </c>
       <c r="X26" s="10">
         <v>3.52</v>
       </c>
       <c r="Y26" s="10">
         <v>3.54</v>
       </c>
       <c r="Z26" s="11">
         <v>2.68</v>
       </c>
       <c r="AA26" s="11">
         <v>2.88</v>
       </c>
       <c r="AB26" s="11">
         <v>3.17</v>
       </c>
       <c r="AC26" s="11">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="11">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10">
         <v>2.29</v>
       </c>
       <c r="C27" s="10">
         <v>1.58</v>
       </c>
       <c r="D27" s="10">
         <v>3.33</v>
       </c>
       <c r="E27" s="10">
         <v>2.97</v>
       </c>
       <c r="F27" s="10">
         <v>2.99</v>
       </c>
       <c r="G27" s="11">
         <v>3.15</v>
       </c>
       <c r="H27" s="11">
         <v>3.21</v>
       </c>
       <c r="I27" s="11">
@@ -12272,52 +12614,55 @@
       </c>
       <c r="V27" s="11">
         <v>3.63</v>
       </c>
       <c r="W27" s="10">
         <v>3.76</v>
       </c>
       <c r="X27" s="10">
         <v>3.82</v>
       </c>
       <c r="Y27" s="10">
         <v>3.82</v>
       </c>
       <c r="Z27" s="11">
         <v>3.87</v>
       </c>
       <c r="AA27" s="11">
         <v>2.91</v>
       </c>
       <c r="AB27" s="11">
         <v>3.03</v>
       </c>
       <c r="AC27" s="11">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="11">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="10">
         <v>1.05</v>
       </c>
       <c r="C28" s="10">
         <v>0.55000000000000004</v>
       </c>
       <c r="D28" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="E28" s="10">
         <v>1.64</v>
       </c>
       <c r="F28" s="10">
         <v>1.96</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1.86</v>
       </c>
       <c r="I28" s="11">
@@ -12361,52 +12706,55 @@
       </c>
       <c r="V28" s="11">
         <v>2.74</v>
       </c>
       <c r="W28" s="10">
         <v>2.57</v>
       </c>
       <c r="X28" s="10">
         <v>2.74</v>
       </c>
       <c r="Y28" s="10">
         <v>2.69</v>
       </c>
       <c r="Z28" s="11">
         <v>4.53</v>
       </c>
       <c r="AA28" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="11">
         <v>4.21</v>
       </c>
       <c r="AC28" s="11">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="11">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="10">
         <v>2.71</v>
       </c>
       <c r="C29" s="10">
         <v>0.98</v>
       </c>
       <c r="D29" s="10">
         <v>2.67</v>
       </c>
       <c r="E29" s="10">
         <v>3.12</v>
       </c>
       <c r="F29" s="10">
         <v>3.37</v>
       </c>
       <c r="G29" s="11">
         <v>3.51</v>
       </c>
       <c r="H29" s="11">
         <v>3.55</v>
       </c>
       <c r="I29" s="11">
@@ -12450,52 +12798,55 @@
       </c>
       <c r="V29" s="11">
         <v>3.58</v>
       </c>
       <c r="W29" s="10">
         <v>3.88</v>
       </c>
       <c r="X29" s="10">
         <v>3.68</v>
       </c>
       <c r="Y29" s="10">
         <v>3.85</v>
       </c>
       <c r="Z29" s="11">
         <v>3.55</v>
       </c>
       <c r="AA29" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB29" s="11">
         <v>4.62</v>
       </c>
       <c r="AC29" s="11">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="11">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="10">
         <v>3.08</v>
       </c>
       <c r="C30" s="10">
         <v>1.45</v>
       </c>
       <c r="D30" s="10">
         <v>2.98</v>
       </c>
       <c r="E30" s="10">
         <v>3.01</v>
       </c>
       <c r="F30" s="10">
         <v>3.09</v>
       </c>
       <c r="G30" s="11">
         <v>3.16</v>
       </c>
       <c r="H30" s="11">
         <v>3.22</v>
       </c>
       <c r="I30" s="11">
@@ -12539,52 +12890,55 @@
       </c>
       <c r="V30" s="11">
         <v>3.62</v>
       </c>
       <c r="W30" s="10">
         <v>3.59</v>
       </c>
       <c r="X30" s="10">
         <v>3.54</v>
       </c>
       <c r="Y30" s="10">
         <v>3.6</v>
       </c>
       <c r="Z30" s="11">
         <v>3.14</v>
       </c>
       <c r="AA30" s="11">
         <v>3.1</v>
       </c>
       <c r="AB30" s="11">
         <v>3.4</v>
       </c>
       <c r="AC30" s="11">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="11">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="10">
         <v>4.29</v>
       </c>
       <c r="C31" s="10">
         <v>2.21</v>
       </c>
       <c r="D31" s="10">
         <v>4.03</v>
       </c>
       <c r="E31" s="10">
         <v>3.97</v>
       </c>
       <c r="F31" s="10">
         <v>3.95</v>
       </c>
       <c r="G31" s="11">
         <v>3.82</v>
       </c>
       <c r="H31" s="11">
         <v>3.89</v>
       </c>
       <c r="I31" s="11">
@@ -12628,83 +12982,87 @@
       </c>
       <c r="V31" s="11">
         <v>4.16</v>
       </c>
       <c r="W31" s="10">
         <v>4.04</v>
       </c>
       <c r="X31" s="10">
         <v>3.95</v>
       </c>
       <c r="Y31" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z31" s="11">
         <v>6.21</v>
       </c>
       <c r="AA31" s="11">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB31" s="11">
         <v>4.45</v>
       </c>
       <c r="AC31" s="11">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="11">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="11"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="10">
         <v>3.71</v>
       </c>
       <c r="C33" s="10">
         <v>1.7</v>
       </c>
       <c r="D33" s="10">
         <v>3.51</v>
       </c>
       <c r="E33" s="10">
         <v>3.28</v>
       </c>
       <c r="F33" s="10">
         <v>3.63</v>
       </c>
       <c r="G33" s="11">
         <v>3.38</v>
       </c>
       <c r="H33" s="11">
         <v>3.49</v>
       </c>
       <c r="I33" s="11">
@@ -12748,52 +13106,55 @@
       </c>
       <c r="V33" s="11">
         <v>3.22</v>
       </c>
       <c r="W33" s="10">
         <v>3.27</v>
       </c>
       <c r="X33" s="10">
         <v>3.36</v>
       </c>
       <c r="Y33" s="10">
         <v>3.58</v>
       </c>
       <c r="Z33" s="11">
         <v>1.26</v>
       </c>
       <c r="AA33" s="11">
         <v>1.76</v>
       </c>
       <c r="AB33" s="11">
         <v>1.73</v>
       </c>
       <c r="AC33" s="11">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="11">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="11">
         <v>1.3</v>
       </c>
       <c r="C34" s="11">
         <v>1.34</v>
       </c>
       <c r="D34" s="11">
         <v>3.09</v>
       </c>
       <c r="E34" s="11">
         <v>3.65</v>
       </c>
       <c r="F34" s="11">
         <v>3.43</v>
       </c>
       <c r="G34" s="11">
         <v>3.31</v>
       </c>
       <c r="H34" s="11">
         <v>2.83</v>
       </c>
       <c r="I34" s="11">
@@ -12837,85 +13198,89 @@
       </c>
       <c r="V34" s="11">
         <v>1.81</v>
       </c>
       <c r="W34" s="10">
         <v>1.63</v>
       </c>
       <c r="X34" s="10">
         <v>1.61</v>
       </c>
       <c r="Y34" s="10">
         <v>1.47</v>
       </c>
       <c r="Z34" s="11">
         <v>4.07</v>
       </c>
       <c r="AA34" s="11">
         <v>2.14</v>
       </c>
       <c r="AB34" s="11">
         <v>1.88</v>
       </c>
       <c r="AC34" s="11">
         <v>1.76</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="11">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="11"/>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="11"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="10">
         <v>2.29</v>
       </c>
       <c r="C36" s="11">
         <v>0.71</v>
       </c>
       <c r="D36" s="11">
         <v>2.1</v>
       </c>
       <c r="E36" s="11">
         <v>1.93</v>
       </c>
       <c r="F36" s="10">
         <v>1.96</v>
       </c>
       <c r="G36" s="11">
         <v>2.1</v>
       </c>
       <c r="H36" s="11">
         <v>2.19</v>
       </c>
       <c r="I36" s="11">
@@ -12959,83 +13324,87 @@
       </c>
       <c r="V36" s="11">
         <v>2.4</v>
       </c>
       <c r="W36" s="10">
         <v>2.46</v>
       </c>
       <c r="X36" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y36" s="11">
         <v>2.4</v>
       </c>
       <c r="Z36" s="11">
         <v>1.26</v>
       </c>
       <c r="AA36" s="11">
         <v>1.45</v>
       </c>
       <c r="AB36" s="11">
         <v>1.8</v>
       </c>
       <c r="AC36" s="11">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="11">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="10"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="11"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="10">
         <v>3.54</v>
       </c>
       <c r="C38" s="11">
         <v>1.84</v>
       </c>
       <c r="D38" s="11">
         <v>3.64</v>
       </c>
       <c r="E38" s="11">
         <v>3.23</v>
       </c>
       <c r="F38" s="10">
         <v>2.82</v>
       </c>
       <c r="G38" s="11">
         <v>2.9</v>
       </c>
       <c r="H38" s="11">
         <v>3.46</v>
       </c>
       <c r="I38" s="11">
@@ -13079,52 +13448,55 @@
       </c>
       <c r="V38" s="11">
         <v>3.45</v>
       </c>
       <c r="W38" s="10">
         <v>3.38</v>
       </c>
       <c r="X38" s="11">
         <v>3.49</v>
       </c>
       <c r="Y38" s="11">
         <v>3.47</v>
       </c>
       <c r="Z38" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB38" s="11">
         <v>2.72</v>
       </c>
       <c r="AC38" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="11">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="11">
         <v>0.39</v>
       </c>
       <c r="D39" s="11">
         <v>0.26</v>
       </c>
       <c r="E39" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="F39" s="10">
         <v>0.77</v>
       </c>
       <c r="G39" s="11">
         <v>1.02</v>
       </c>
       <c r="H39" s="11">
         <v>1</v>
       </c>
       <c r="I39" s="11">
         <v>1.36</v>
       </c>
@@ -13166,52 +13538,55 @@
       </c>
       <c r="V39" s="11">
         <v>1.6</v>
       </c>
       <c r="W39" s="10">
         <v>1.51</v>
       </c>
       <c r="X39" s="11">
         <v>1.59</v>
       </c>
       <c r="Y39" s="11">
         <v>1.46</v>
       </c>
       <c r="Z39" s="11" t="s">
         <v>49</v>
       </c>
       <c r="AA39" s="11">
         <v>0.84</v>
       </c>
       <c r="AB39" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC39" s="11">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="11">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>2.27</v>
       </c>
       <c r="C40" s="11">
         <v>0.47</v>
       </c>
       <c r="D40" s="11">
         <v>1.92</v>
       </c>
       <c r="E40" s="11">
         <v>1.91</v>
       </c>
       <c r="F40" s="10">
         <v>2.16</v>
       </c>
       <c r="G40" s="11">
         <v>2.34</v>
       </c>
       <c r="H40" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="I40" s="11">
@@ -13255,52 +13630,55 @@
       </c>
       <c r="V40" s="11">
         <v>2.41</v>
       </c>
       <c r="W40" s="10">
         <v>2.66</v>
       </c>
       <c r="X40" s="11">
         <v>2.52</v>
       </c>
       <c r="Y40" s="11">
         <v>2.4</v>
       </c>
       <c r="Z40" s="11">
         <v>2.09</v>
       </c>
       <c r="AA40" s="11">
         <v>2.19</v>
       </c>
       <c r="AB40" s="11">
         <v>2.81</v>
       </c>
       <c r="AC40" s="11">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="11">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1.1399999999999999</v>
       </c>
       <c r="C41" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="D41" s="11">
         <v>1.73</v>
       </c>
       <c r="E41" s="11">
         <v>1.59</v>
       </c>
       <c r="F41" s="10">
         <v>1.73</v>
       </c>
       <c r="G41" s="11">
         <v>1.73</v>
       </c>
       <c r="H41" s="11">
         <v>1.64</v>
       </c>
       <c r="I41" s="11">
@@ -13344,52 +13722,55 @@
       </c>
       <c r="V41" s="11">
         <v>1.27</v>
       </c>
       <c r="W41" s="10">
         <v>1.2</v>
       </c>
       <c r="X41" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="Y41" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z41" s="11">
         <v>1.22</v>
       </c>
       <c r="AA41" s="11">
         <v>0.64</v>
       </c>
       <c r="AB41" s="11">
         <v>0.63</v>
       </c>
       <c r="AC41" s="11">
         <v>0.79</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="11">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>2.74</v>
       </c>
       <c r="C42" s="11">
         <v>1.1299999999999999</v>
       </c>
       <c r="D42" s="11">
         <v>2.6</v>
       </c>
       <c r="E42" s="11">
         <v>2.09</v>
       </c>
       <c r="F42" s="10">
         <v>2.11</v>
       </c>
       <c r="G42" s="11">
         <v>2.14</v>
       </c>
       <c r="H42" s="11">
         <v>2.14</v>
       </c>
       <c r="I42" s="11">
@@ -13433,52 +13814,55 @@
       </c>
       <c r="V42" s="11">
         <v>2.36</v>
       </c>
       <c r="W42" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="X42" s="11">
         <v>2.14</v>
       </c>
       <c r="Y42" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z42" s="11">
         <v>1.18</v>
       </c>
       <c r="AA42" s="11">
         <v>1.53</v>
       </c>
       <c r="AB42" s="11">
         <v>1.6</v>
       </c>
       <c r="AC42" s="11">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="11">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="10">
         <v>3.22</v>
       </c>
       <c r="C43" s="11">
         <v>0.62</v>
       </c>
       <c r="D43" s="11">
         <v>1.91</v>
       </c>
       <c r="E43" s="11">
         <v>1.85</v>
       </c>
       <c r="F43" s="10">
         <v>1.79</v>
       </c>
       <c r="G43" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="H43" s="11">
         <v>2.39</v>
       </c>
       <c r="I43" s="11">
@@ -13522,52 +13906,55 @@
       </c>
       <c r="V43" s="11">
         <v>3.67</v>
       </c>
       <c r="W43" s="10">
         <v>3.76</v>
       </c>
       <c r="X43" s="11">
         <v>3.76</v>
       </c>
       <c r="Y43" s="11">
         <v>3.83</v>
       </c>
       <c r="Z43" s="11">
         <v>0.42</v>
       </c>
       <c r="AA43" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB43" s="11">
         <v>1.59</v>
       </c>
       <c r="AC43" s="11">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="11">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="9">
         <v>1.92</v>
       </c>
       <c r="C44" s="9">
         <v>0.17</v>
       </c>
       <c r="D44" s="9">
         <v>1.96</v>
       </c>
       <c r="E44" s="9">
         <v>1.64</v>
       </c>
       <c r="F44" s="9">
         <v>1.7</v>
       </c>
       <c r="G44" s="9">
         <v>1.69</v>
       </c>
       <c r="H44" s="9">
         <v>1.68</v>
       </c>
       <c r="I44" s="9">
@@ -13611,52 +13998,55 @@
       </c>
       <c r="V44" s="9">
         <v>1.51</v>
       </c>
       <c r="W44" s="9">
         <v>1.59</v>
       </c>
       <c r="X44" s="9">
         <v>1.73</v>
       </c>
       <c r="Y44" s="9">
         <v>1.72</v>
       </c>
       <c r="Z44" s="9">
         <v>0.69</v>
       </c>
       <c r="AA44" s="9">
         <v>0.72</v>
       </c>
       <c r="AB44" s="9">
         <v>1.06</v>
       </c>
       <c r="AC44" s="9">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="9">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>