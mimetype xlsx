--- v3 (2026-07-02)
+++ v4 (2026-08-23)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11130" yWindow="-90" windowWidth="14190" windowHeight="9600" tabRatio="744"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="54">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -1174,50 +1174,53 @@
       </c>
       <c r="W9" s="37">
         <v>578</v>
       </c>
       <c r="X9" s="37">
         <v>497</v>
       </c>
       <c r="Y9" s="37">
         <v>544</v>
       </c>
       <c r="Z9" s="43">
         <v>416</v>
       </c>
       <c r="AA9" s="43">
         <v>410</v>
       </c>
       <c r="AB9" s="43">
         <v>446</v>
       </c>
       <c r="AC9" s="43">
         <v>455</v>
       </c>
       <c r="AD9" s="43">
         <v>323</v>
       </c>
+      <c r="AE9" s="43">
+        <v>1066</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>213</v>
       </c>
       <c r="C10" s="4">
         <v>241</v>
       </c>
       <c r="D10" s="4">
         <v>255</v>
       </c>
       <c r="E10" s="4">
         <v>322</v>
       </c>
       <c r="F10" s="4">
         <v>229</v>
       </c>
       <c r="G10" s="6">
         <v>394</v>
       </c>
       <c r="H10" s="6">
         <v>507</v>
@@ -1266,50 +1269,53 @@
       </c>
       <c r="W10" s="37">
         <v>303</v>
       </c>
       <c r="X10" s="37">
         <v>237</v>
       </c>
       <c r="Y10" s="37">
         <v>264</v>
       </c>
       <c r="Z10" s="43">
         <v>207</v>
       </c>
       <c r="AA10" s="43">
         <v>205</v>
       </c>
       <c r="AB10" s="43">
         <v>248</v>
       </c>
       <c r="AC10" s="43">
         <v>229</v>
       </c>
       <c r="AD10" s="43">
         <v>178</v>
       </c>
+      <c r="AE10" s="43">
+        <v>574</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>49</v>
       </c>
       <c r="C11" s="4">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>36</v>
       </c>
       <c r="E11" s="4">
         <v>67</v>
       </c>
       <c r="F11" s="4">
         <v>32</v>
       </c>
       <c r="G11" s="6">
         <v>58</v>
       </c>
       <c r="H11" s="6">
         <v>69</v>
@@ -1358,50 +1364,53 @@
       </c>
       <c r="W11" s="37">
         <v>42</v>
       </c>
       <c r="X11" s="37">
         <v>34</v>
       </c>
       <c r="Y11" s="37">
         <v>37</v>
       </c>
       <c r="Z11" s="43">
         <v>23</v>
       </c>
       <c r="AA11" s="43">
         <v>32</v>
       </c>
       <c r="AB11" s="43">
         <v>27</v>
       </c>
       <c r="AC11" s="43">
         <v>35</v>
       </c>
       <c r="AD11" s="43">
         <v>28</v>
       </c>
+      <c r="AE11" s="43">
+        <v>70</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4">
         <v>5</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="4">
         <v>5</v>
       </c>
       <c r="F12" s="4">
         <v>7</v>
       </c>
       <c r="G12" s="6">
         <v>7</v>
       </c>
       <c r="H12" s="6">
         <v>14</v>
@@ -1450,50 +1459,53 @@
       </c>
       <c r="W12" s="37">
         <v>8</v>
       </c>
       <c r="X12" s="37">
         <v>1</v>
       </c>
       <c r="Y12" s="37">
         <v>8</v>
       </c>
       <c r="Z12" s="43">
         <v>4</v>
       </c>
       <c r="AA12" s="43">
         <v>2</v>
       </c>
       <c r="AB12" s="43">
         <v>10</v>
       </c>
       <c r="AC12" s="43">
         <v>3</v>
       </c>
       <c r="AD12" s="43">
         <v>5</v>
       </c>
+      <c r="AE12" s="43">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4">
         <v>13</v>
       </c>
       <c r="C13" s="4">
         <v>12</v>
       </c>
       <c r="D13" s="4">
         <v>13</v>
       </c>
       <c r="E13" s="4">
         <v>24</v>
       </c>
       <c r="F13" s="4">
         <v>12</v>
       </c>
       <c r="G13" s="6">
         <v>38</v>
       </c>
       <c r="H13" s="6">
         <v>37</v>
@@ -1542,50 +1554,53 @@
       </c>
       <c r="W13" s="37">
         <v>17</v>
       </c>
       <c r="X13" s="37">
         <v>25</v>
       </c>
       <c r="Y13" s="37">
         <v>28</v>
       </c>
       <c r="Z13" s="43">
         <v>28</v>
       </c>
       <c r="AA13" s="43">
         <v>15</v>
       </c>
       <c r="AB13" s="43">
         <v>15</v>
       </c>
       <c r="AC13" s="43">
         <v>21</v>
       </c>
       <c r="AD13" s="43">
         <v>5</v>
       </c>
+      <c r="AE13" s="43">
+        <v>33</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4">
         <v>99</v>
       </c>
       <c r="C14" s="4">
         <v>93</v>
       </c>
       <c r="D14" s="4">
         <v>66</v>
       </c>
       <c r="E14" s="4">
         <v>106</v>
       </c>
       <c r="F14" s="4">
         <v>68</v>
       </c>
       <c r="G14" s="6">
         <v>117</v>
       </c>
       <c r="H14" s="6">
         <v>139</v>
@@ -1634,50 +1649,53 @@
       </c>
       <c r="W14" s="37">
         <v>88</v>
       </c>
       <c r="X14" s="37">
         <v>92</v>
       </c>
       <c r="Y14" s="37">
         <v>93</v>
       </c>
       <c r="Z14" s="43">
         <v>64</v>
       </c>
       <c r="AA14" s="43">
         <v>60</v>
       </c>
       <c r="AB14" s="43">
         <v>59</v>
       </c>
       <c r="AC14" s="43">
         <v>67</v>
       </c>
       <c r="AD14" s="43">
         <v>33</v>
       </c>
+      <c r="AE14" s="43">
+        <v>187</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="4">
         <v>36</v>
       </c>
       <c r="C15" s="4">
         <v>34</v>
       </c>
       <c r="D15" s="4">
         <v>22</v>
       </c>
       <c r="E15" s="4">
         <v>36</v>
       </c>
       <c r="F15" s="4">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>44</v>
       </c>
       <c r="H15" s="6">
         <v>49</v>
@@ -1725,87 +1743,91 @@
         <v>41</v>
       </c>
       <c r="W15" s="37">
         <v>27</v>
       </c>
       <c r="X15" s="37">
         <v>23</v>
       </c>
       <c r="Y15" s="37">
         <v>29</v>
       </c>
       <c r="Z15" s="43">
         <v>26</v>
       </c>
       <c r="AA15" s="43">
         <v>27</v>
       </c>
       <c r="AB15" s="43">
         <v>25</v>
       </c>
       <c r="AC15" s="43">
         <v>30</v>
       </c>
       <c r="AD15" s="43">
         <v>15</v>
+      </c>
+      <c r="AE15" s="43">
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="13"/>
       <c r="X16" s="37"/>
       <c r="Y16" s="37"/>
       <c r="Z16" s="43"/>
       <c r="AA16" s="43"/>
       <c r="AB16" s="43"/>
       <c r="AC16" s="43"/>
       <c r="AD16" s="43"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="43"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4">
         <v>24</v>
       </c>
       <c r="C17" s="4">
         <v>27</v>
       </c>
       <c r="D17" s="4">
         <v>16</v>
       </c>
       <c r="E17" s="4">
         <v>37</v>
       </c>
       <c r="F17" s="4">
         <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>36</v>
       </c>
       <c r="H17" s="6">
         <v>37</v>
       </c>
       <c r="I17" s="4">
@@ -1852,52 +1874,55 @@
       </c>
       <c r="W17" s="37">
         <v>37</v>
       </c>
       <c r="X17" s="37">
         <v>32</v>
       </c>
       <c r="Y17" s="37">
         <v>31</v>
       </c>
       <c r="Z17" s="43">
         <v>22</v>
       </c>
       <c r="AA17" s="43">
         <v>23</v>
       </c>
       <c r="AB17" s="43">
         <v>16</v>
       </c>
       <c r="AC17" s="43">
         <v>26</v>
       </c>
       <c r="AD17" s="43">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="43">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="4">
         <v>2</v>
       </c>
       <c r="C18" s="4">
         <v>9</v>
       </c>
       <c r="D18" s="4">
         <v>5</v>
       </c>
       <c r="E18" s="4">
         <v>7</v>
       </c>
       <c r="F18" s="4">
         <v>4</v>
       </c>
       <c r="G18" s="6">
         <v>12</v>
       </c>
       <c r="H18" s="6">
         <v>8</v>
       </c>
       <c r="I18" s="4">
@@ -1944,52 +1969,55 @@
       </c>
       <c r="W18" s="37">
         <v>9</v>
       </c>
       <c r="X18" s="37">
         <v>3</v>
       </c>
       <c r="Y18" s="37">
         <v>7</v>
       </c>
       <c r="Z18" s="43">
         <v>2</v>
       </c>
       <c r="AA18" s="43">
         <v>3</v>
       </c>
       <c r="AB18" s="43">
         <v>3</v>
       </c>
       <c r="AC18" s="43">
         <v>2</v>
       </c>
       <c r="AD18" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="4">
         <v>21</v>
       </c>
       <c r="C19" s="4">
         <v>13</v>
       </c>
       <c r="D19" s="4">
         <v>17</v>
       </c>
       <c r="E19" s="4">
         <v>26</v>
       </c>
       <c r="F19" s="4">
         <v>15</v>
       </c>
       <c r="G19" s="6">
         <v>20</v>
       </c>
       <c r="H19" s="6">
         <v>23</v>
       </c>
       <c r="I19" s="4">
@@ -2036,52 +2064,55 @@
       </c>
       <c r="W19" s="37">
         <v>14</v>
       </c>
       <c r="X19" s="37">
         <v>15</v>
       </c>
       <c r="Y19" s="37">
         <v>9</v>
       </c>
       <c r="Z19" s="43">
         <v>13</v>
       </c>
       <c r="AA19" s="43">
         <v>13</v>
       </c>
       <c r="AB19" s="43">
         <v>10</v>
       </c>
       <c r="AC19" s="43">
         <v>12</v>
       </c>
       <c r="AD19" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="4">
         <v>10</v>
       </c>
       <c r="C20" s="4">
         <v>7</v>
       </c>
       <c r="D20" s="4">
         <v>4</v>
       </c>
       <c r="E20" s="4">
         <v>12</v>
       </c>
       <c r="F20" s="4">
         <v>8</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>13</v>
       </c>
       <c r="I20" s="4">
@@ -2128,52 +2159,55 @@
       </c>
       <c r="W20" s="37">
         <v>7</v>
       </c>
       <c r="X20" s="37">
         <v>7</v>
       </c>
       <c r="Y20" s="37">
         <v>7</v>
       </c>
       <c r="Z20" s="43">
         <v>5</v>
       </c>
       <c r="AA20" s="43">
         <v>2</v>
       </c>
       <c r="AB20" s="43">
         <v>6</v>
       </c>
       <c r="AC20" s="43">
         <v>6</v>
       </c>
       <c r="AD20" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="4">
         <v>7</v>
       </c>
       <c r="C21" s="4">
         <v>5</v>
       </c>
       <c r="D21" s="4">
         <v>8</v>
       </c>
       <c r="E21" s="4">
         <v>9</v>
       </c>
       <c r="F21" s="4">
         <v>7</v>
       </c>
       <c r="G21" s="6">
         <v>9</v>
       </c>
       <c r="H21" s="6">
         <v>15</v>
       </c>
       <c r="I21" s="4">
@@ -2220,52 +2254,55 @@
       </c>
       <c r="W21" s="37">
         <v>9</v>
       </c>
       <c r="X21" s="37">
         <v>7</v>
       </c>
       <c r="Y21" s="37">
         <v>8</v>
       </c>
       <c r="Z21" s="43">
         <v>6</v>
       </c>
       <c r="AA21" s="43">
         <v>8</v>
       </c>
       <c r="AB21" s="43">
         <v>4</v>
       </c>
       <c r="AC21" s="43">
         <v>9</v>
       </c>
       <c r="AD21" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="4">
         <v>10</v>
       </c>
       <c r="C22" s="4">
         <v>16</v>
       </c>
       <c r="D22" s="4">
         <v>13</v>
       </c>
       <c r="E22" s="4">
         <v>18</v>
       </c>
       <c r="F22" s="4">
         <v>11</v>
       </c>
       <c r="G22" s="6">
         <v>13</v>
       </c>
       <c r="H22" s="6">
         <v>18</v>
       </c>
       <c r="I22" s="4">
@@ -2312,52 +2349,55 @@
       </c>
       <c r="W22" s="37">
         <v>12</v>
       </c>
       <c r="X22" s="37">
         <v>14</v>
       </c>
       <c r="Y22" s="37">
         <v>17</v>
       </c>
       <c r="Z22" s="43">
         <v>6</v>
       </c>
       <c r="AA22" s="43">
         <v>12</v>
       </c>
       <c r="AB22" s="43">
         <v>8</v>
       </c>
       <c r="AC22" s="43">
         <v>6</v>
       </c>
       <c r="AD22" s="43">
         <v>10</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6">
         <v>17</v>
       </c>
       <c r="C23" s="6">
         <v>17</v>
       </c>
       <c r="D23" s="6">
         <v>11</v>
       </c>
       <c r="E23" s="6">
         <v>15</v>
       </c>
       <c r="F23" s="6">
         <v>13</v>
       </c>
       <c r="G23" s="6">
         <v>14</v>
       </c>
       <c r="H23" s="6">
         <v>19</v>
       </c>
       <c r="I23" s="6">
@@ -2404,86 +2444,90 @@
       </c>
       <c r="W23" s="37">
         <v>5</v>
       </c>
       <c r="X23" s="37">
         <v>7</v>
       </c>
       <c r="Y23" s="37">
         <v>6</v>
       </c>
       <c r="Z23" s="43">
         <v>10</v>
       </c>
       <c r="AA23" s="43">
         <v>8</v>
       </c>
       <c r="AB23" s="43">
         <v>15</v>
       </c>
       <c r="AC23" s="43">
         <v>9</v>
       </c>
       <c r="AD23" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="43"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="43"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="4">
         <v>431</v>
       </c>
       <c r="C25" s="4">
         <v>441</v>
       </c>
       <c r="D25" s="4">
         <v>405</v>
       </c>
       <c r="E25" s="4">
         <v>587</v>
       </c>
       <c r="F25" s="4">
         <v>369</v>
       </c>
       <c r="G25" s="6">
         <v>682</v>
       </c>
       <c r="H25" s="6">
         <v>841</v>
       </c>
       <c r="I25" s="4">
@@ -2530,52 +2574,55 @@
       </c>
       <c r="W25" s="37">
         <v>508</v>
       </c>
       <c r="X25" s="37">
         <v>436</v>
       </c>
       <c r="Y25" s="37">
         <v>477</v>
       </c>
       <c r="Z25" s="43">
         <v>366</v>
       </c>
       <c r="AA25" s="43">
         <v>351</v>
       </c>
       <c r="AB25" s="43">
         <v>391</v>
       </c>
       <c r="AC25" s="43">
         <v>403</v>
       </c>
       <c r="AD25" s="43">
         <v>279</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="43">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="4">
         <v>213</v>
       </c>
       <c r="C26" s="4">
         <v>241</v>
       </c>
       <c r="D26" s="4">
         <v>255</v>
       </c>
       <c r="E26" s="4">
         <v>322</v>
       </c>
       <c r="F26" s="4">
         <v>229</v>
       </c>
       <c r="G26" s="6">
         <v>394</v>
       </c>
       <c r="H26" s="6">
         <v>507</v>
       </c>
       <c r="I26" s="4">
@@ -2622,52 +2669,55 @@
       </c>
       <c r="W26" s="37">
         <v>303</v>
       </c>
       <c r="X26" s="37">
         <v>237</v>
       </c>
       <c r="Y26" s="37">
         <v>264</v>
       </c>
       <c r="Z26" s="43">
         <v>207</v>
       </c>
       <c r="AA26" s="43">
         <v>205</v>
       </c>
       <c r="AB26" s="43">
         <v>248</v>
       </c>
       <c r="AC26" s="43">
         <v>229</v>
       </c>
       <c r="AD26" s="43">
         <v>178</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="43">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="4">
         <v>49</v>
       </c>
       <c r="C27" s="4">
         <v>42</v>
       </c>
       <c r="D27" s="4">
         <v>36</v>
       </c>
       <c r="E27" s="4">
         <v>67</v>
       </c>
       <c r="F27" s="4">
         <v>32</v>
       </c>
       <c r="G27" s="6">
         <v>58</v>
       </c>
       <c r="H27" s="6">
         <v>69</v>
       </c>
       <c r="I27" s="4">
@@ -2714,52 +2764,55 @@
       </c>
       <c r="W27" s="37">
         <v>42</v>
       </c>
       <c r="X27" s="37">
         <v>34</v>
       </c>
       <c r="Y27" s="37">
         <v>37</v>
       </c>
       <c r="Z27" s="43">
         <v>23</v>
       </c>
       <c r="AA27" s="43">
         <v>32</v>
       </c>
       <c r="AB27" s="43">
         <v>27</v>
       </c>
       <c r="AC27" s="43">
         <v>35</v>
       </c>
       <c r="AD27" s="43">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="43">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="4">
         <v>9</v>
       </c>
       <c r="C28" s="4">
         <v>5</v>
       </c>
       <c r="D28" s="4">
         <v>4</v>
       </c>
       <c r="E28" s="4">
         <v>5</v>
       </c>
       <c r="F28" s="4">
         <v>7</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>14</v>
       </c>
       <c r="I28" s="4">
@@ -2806,52 +2859,55 @@
       </c>
       <c r="W28" s="37">
         <v>8</v>
       </c>
       <c r="X28" s="37">
         <v>1</v>
       </c>
       <c r="Y28" s="37">
         <v>8</v>
       </c>
       <c r="Z28" s="43">
         <v>4</v>
       </c>
       <c r="AA28" s="43">
         <v>2</v>
       </c>
       <c r="AB28" s="43">
         <v>10</v>
       </c>
       <c r="AC28" s="43">
         <v>3</v>
       </c>
       <c r="AD28" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="4">
         <v>13</v>
       </c>
       <c r="C29" s="4">
         <v>12</v>
       </c>
       <c r="D29" s="4">
         <v>13</v>
       </c>
       <c r="E29" s="4">
         <v>24</v>
       </c>
       <c r="F29" s="4">
         <v>12</v>
       </c>
       <c r="G29" s="6">
         <v>38</v>
       </c>
       <c r="H29" s="6">
         <v>37</v>
       </c>
       <c r="I29" s="4">
@@ -2898,52 +2954,55 @@
       </c>
       <c r="W29" s="37">
         <v>17</v>
       </c>
       <c r="X29" s="37">
         <v>25</v>
       </c>
       <c r="Y29" s="37">
         <v>28</v>
       </c>
       <c r="Z29" s="43">
         <v>28</v>
       </c>
       <c r="AA29" s="43">
         <v>15</v>
       </c>
       <c r="AB29" s="43">
         <v>15</v>
       </c>
       <c r="AC29" s="43">
         <v>21</v>
       </c>
       <c r="AD29" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="4">
         <v>99</v>
       </c>
       <c r="C30" s="4">
         <v>93</v>
       </c>
       <c r="D30" s="4">
         <v>66</v>
       </c>
       <c r="E30" s="4">
         <v>106</v>
       </c>
       <c r="F30" s="4">
         <v>68</v>
       </c>
       <c r="G30" s="6">
         <v>117</v>
       </c>
       <c r="H30" s="6">
         <v>139</v>
       </c>
       <c r="I30" s="4">
@@ -2990,52 +3049,55 @@
       </c>
       <c r="W30" s="37">
         <v>88</v>
       </c>
       <c r="X30" s="37">
         <v>92</v>
       </c>
       <c r="Y30" s="37">
         <v>93</v>
       </c>
       <c r="Z30" s="43">
         <v>64</v>
       </c>
       <c r="AA30" s="43">
         <v>60</v>
       </c>
       <c r="AB30" s="43">
         <v>59</v>
       </c>
       <c r="AC30" s="43">
         <v>67</v>
       </c>
       <c r="AD30" s="43">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="43">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="4">
         <v>36</v>
       </c>
       <c r="C31" s="4">
         <v>34</v>
       </c>
       <c r="D31" s="4">
         <v>22</v>
       </c>
       <c r="E31" s="4">
         <v>36</v>
       </c>
       <c r="F31" s="4">
         <v>13</v>
       </c>
       <c r="G31" s="6">
         <v>44</v>
       </c>
       <c r="H31" s="6">
         <v>49</v>
       </c>
       <c r="I31" s="4">
@@ -3082,85 +3144,88 @@
       </c>
       <c r="W31" s="37">
         <v>27</v>
       </c>
       <c r="X31" s="37">
         <v>23</v>
       </c>
       <c r="Y31" s="37">
         <v>29</v>
       </c>
       <c r="Z31" s="43">
         <v>26</v>
       </c>
       <c r="AA31" s="43">
         <v>27</v>
       </c>
       <c r="AB31" s="43">
         <v>25</v>
       </c>
       <c r="AC31" s="43">
         <v>30</v>
       </c>
       <c r="AD31" s="43">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="13"/>
       <c r="X32" s="37"/>
       <c r="Y32" s="37"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="4">
         <v>11</v>
       </c>
       <c r="C33" s="4">
         <v>10</v>
       </c>
       <c r="D33" s="4">
         <v>7</v>
       </c>
       <c r="E33" s="4">
         <v>21</v>
       </c>
       <c r="F33" s="4">
         <v>6</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>21</v>
       </c>
       <c r="I33" s="4">
@@ -3207,52 +3272,55 @@
       </c>
       <c r="W33" s="37">
         <v>22</v>
       </c>
       <c r="X33" s="37">
         <v>19</v>
       </c>
       <c r="Y33" s="37">
         <v>16</v>
       </c>
       <c r="Z33" s="43">
         <v>11</v>
       </c>
       <c r="AA33" s="43">
         <v>8</v>
       </c>
       <c r="AB33" s="43">
         <v>4</v>
       </c>
       <c r="AC33" s="43">
         <v>14</v>
       </c>
       <c r="AD33" s="43">
         <v>13</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="43">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6">
         <v>4</v>
       </c>
       <c r="D34" s="6">
         <v>2</v>
       </c>
       <c r="E34" s="6">
         <v>6</v>
       </c>
       <c r="F34" s="6">
         <v>2</v>
       </c>
       <c r="G34" s="6">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>5</v>
       </c>
       <c r="I34" s="6">
@@ -3299,86 +3367,90 @@
       </c>
       <c r="W34" s="37">
         <v>1</v>
       </c>
       <c r="X34" s="37">
         <v>5</v>
       </c>
       <c r="Y34" s="37">
         <v>2</v>
       </c>
       <c r="Z34" s="43">
         <v>3</v>
       </c>
       <c r="AA34" s="43">
         <v>2</v>
       </c>
       <c r="AB34" s="43">
         <v>3</v>
       </c>
       <c r="AC34" s="43">
         <v>4</v>
       </c>
       <c r="AD34" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="42"/>
       <c r="Y35" s="42"/>
       <c r="Z35" s="42"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="43"/>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="43"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="4">
         <v>79</v>
       </c>
       <c r="C36" s="6">
         <v>80</v>
       </c>
       <c r="D36" s="6">
         <v>65</v>
       </c>
       <c r="E36" s="6">
         <v>97</v>
       </c>
       <c r="F36" s="4">
         <v>68</v>
       </c>
       <c r="G36" s="6">
         <v>95</v>
       </c>
       <c r="H36" s="6">
         <v>107</v>
       </c>
       <c r="I36" s="4">
@@ -3425,86 +3497,90 @@
       </c>
       <c r="W36" s="37">
         <v>70</v>
       </c>
       <c r="X36" s="43">
         <v>61</v>
       </c>
       <c r="Y36" s="43">
         <v>67</v>
       </c>
       <c r="Z36" s="43">
         <v>50</v>
       </c>
       <c r="AA36" s="43">
         <v>59</v>
       </c>
       <c r="AB36" s="43">
         <v>55</v>
       </c>
       <c r="AC36" s="43">
         <v>52</v>
       </c>
       <c r="AD36" s="43">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="43">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="4"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="13"/>
       <c r="X37" s="43"/>
       <c r="Y37" s="43"/>
       <c r="Z37" s="43"/>
       <c r="AA37" s="43"/>
       <c r="AB37" s="43"/>
       <c r="AC37" s="43"/>
       <c r="AD37" s="43"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="43"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4">
         <v>13</v>
       </c>
       <c r="C38" s="6">
         <v>17</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>16</v>
       </c>
       <c r="F38" s="4">
         <v>12</v>
       </c>
       <c r="G38" s="6">
         <v>19</v>
       </c>
       <c r="H38" s="6">
         <v>16</v>
       </c>
       <c r="I38" s="4">
@@ -3551,52 +3627,55 @@
       </c>
       <c r="W38" s="37">
         <v>15</v>
       </c>
       <c r="X38" s="43">
         <v>13</v>
       </c>
       <c r="Y38" s="43">
         <v>15</v>
       </c>
       <c r="Z38" s="43">
         <v>11</v>
       </c>
       <c r="AA38" s="43">
         <v>15</v>
       </c>
       <c r="AB38" s="43">
         <v>12</v>
       </c>
       <c r="AC38" s="43">
         <v>12</v>
       </c>
       <c r="AD38" s="43">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="4">
         <v>2</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>5</v>
       </c>
       <c r="E39" s="6">
         <v>7</v>
       </c>
       <c r="F39" s="4">
         <v>4</v>
       </c>
       <c r="G39" s="6">
         <v>12</v>
       </c>
       <c r="H39" s="6">
         <v>8</v>
       </c>
       <c r="I39" s="4">
@@ -3643,52 +3722,55 @@
       </c>
       <c r="W39" s="37">
         <v>9</v>
       </c>
       <c r="X39" s="43">
         <v>3</v>
       </c>
       <c r="Y39" s="43">
         <v>7</v>
       </c>
       <c r="Z39" s="43">
         <v>2</v>
       </c>
       <c r="AA39" s="43">
         <v>3</v>
       </c>
       <c r="AB39" s="43">
         <v>3</v>
       </c>
       <c r="AC39" s="43">
         <v>2</v>
       </c>
       <c r="AD39" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="4">
         <v>21</v>
       </c>
       <c r="C40" s="6">
         <v>13</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>26</v>
       </c>
       <c r="F40" s="4">
         <v>15</v>
       </c>
       <c r="G40" s="6">
         <v>20</v>
       </c>
       <c r="H40" s="6">
         <v>23</v>
       </c>
       <c r="I40" s="4">
@@ -3735,52 +3817,55 @@
       </c>
       <c r="W40" s="37">
         <v>14</v>
       </c>
       <c r="X40" s="43">
         <v>15</v>
       </c>
       <c r="Y40" s="43">
         <v>9</v>
       </c>
       <c r="Z40" s="43">
         <v>13</v>
       </c>
       <c r="AA40" s="43">
         <v>13</v>
       </c>
       <c r="AB40" s="43">
         <v>10</v>
       </c>
       <c r="AC40" s="43">
         <v>12</v>
       </c>
       <c r="AD40" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="4">
         <v>9</v>
       </c>
       <c r="C41" s="6">
         <v>3</v>
       </c>
       <c r="D41" s="6">
         <v>2</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="4">
         <v>6</v>
       </c>
       <c r="G41" s="6">
         <v>8</v>
       </c>
       <c r="H41" s="6">
         <v>8</v>
       </c>
       <c r="I41" s="4">
@@ -3827,52 +3912,55 @@
       </c>
       <c r="W41" s="37">
         <v>6</v>
       </c>
       <c r="X41" s="43">
         <v>2</v>
       </c>
       <c r="Y41" s="43">
         <v>5</v>
       </c>
       <c r="Z41" s="43">
         <v>2</v>
       </c>
       <c r="AA41" s="43" t="s">
         <v>49</v>
       </c>
       <c r="AB41" s="43">
         <v>3</v>
       </c>
       <c r="AC41" s="43">
         <v>2</v>
       </c>
       <c r="AD41" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="4">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>5</v>
       </c>
       <c r="D42" s="6">
         <v>8</v>
       </c>
       <c r="E42" s="6">
         <v>9</v>
       </c>
       <c r="F42" s="4">
         <v>7</v>
       </c>
       <c r="G42" s="6">
         <v>9</v>
       </c>
       <c r="H42" s="6">
         <v>15</v>
       </c>
       <c r="I42" s="4">
@@ -3919,52 +4007,55 @@
       </c>
       <c r="W42" s="37">
         <v>9</v>
       </c>
       <c r="X42" s="43">
         <v>7</v>
       </c>
       <c r="Y42" s="43">
         <v>8</v>
       </c>
       <c r="Z42" s="43">
         <v>6</v>
       </c>
       <c r="AA42" s="43">
         <v>8</v>
       </c>
       <c r="AB42" s="43">
         <v>4</v>
       </c>
       <c r="AC42" s="43">
         <v>9</v>
       </c>
       <c r="AD42" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="4">
         <v>10</v>
       </c>
       <c r="C43" s="6">
         <v>16</v>
       </c>
       <c r="D43" s="6">
         <v>13</v>
       </c>
       <c r="E43" s="6">
         <v>18</v>
       </c>
       <c r="F43" s="4">
         <v>11</v>
       </c>
       <c r="G43" s="6">
         <v>13</v>
       </c>
       <c r="H43" s="6">
         <v>18</v>
       </c>
       <c r="I43" s="4">
@@ -4011,52 +4102,55 @@
       </c>
       <c r="W43" s="37">
         <v>12</v>
       </c>
       <c r="X43" s="43">
         <v>14</v>
       </c>
       <c r="Y43" s="43">
         <v>17</v>
       </c>
       <c r="Z43" s="43">
         <v>6</v>
       </c>
       <c r="AA43" s="43">
         <v>12</v>
       </c>
       <c r="AB43" s="43">
         <v>8</v>
       </c>
       <c r="AC43" s="43">
         <v>6</v>
       </c>
       <c r="AD43" s="43">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="7">
         <v>17</v>
       </c>
       <c r="C44" s="7">
         <v>17</v>
       </c>
       <c r="D44" s="7">
         <v>11</v>
       </c>
       <c r="E44" s="7">
         <v>15</v>
       </c>
       <c r="F44" s="7">
         <v>13</v>
       </c>
       <c r="G44" s="7">
         <v>14</v>
       </c>
       <c r="H44" s="7">
         <v>19</v>
       </c>
       <c r="I44" s="7">
@@ -4102,50 +4196,53 @@
         <v>10</v>
       </c>
       <c r="W44" s="38">
         <v>5</v>
       </c>
       <c r="X44" s="38">
         <v>7</v>
       </c>
       <c r="Y44" s="38">
         <v>6</v>
       </c>
       <c r="Z44" s="38">
         <v>10</v>
       </c>
       <c r="AA44" s="38">
         <v>8</v>
       </c>
       <c r="AB44" s="38">
         <v>15</v>
       </c>
       <c r="AC44" s="38">
         <v>9</v>
       </c>
       <c r="AD44" s="38">
         <v>8</v>
+      </c>
+      <c r="AE44" s="38">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
@@ -4477,50 +4574,53 @@
       </c>
       <c r="W9" s="10">
         <v>6.38</v>
       </c>
       <c r="X9" s="10">
         <v>6.29</v>
       </c>
       <c r="Y9" s="10">
         <v>6.24</v>
       </c>
       <c r="Z9" s="11">
         <v>4.33</v>
       </c>
       <c r="AA9" s="11">
         <v>4.51</v>
       </c>
       <c r="AB9" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="11">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD9" s="11">
         <v>4.38</v>
       </c>
+      <c r="AE9" s="11">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="11">
         <v>2.81</v>
       </c>
       <c r="D10" s="11">
         <v>5.45</v>
       </c>
       <c r="E10" s="11">
         <v>5.96</v>
       </c>
       <c r="F10" s="11">
         <v>5.8</v>
       </c>
       <c r="G10" s="11">
         <v>6.36</v>
       </c>
       <c r="H10" s="11">
         <v>7.1</v>
@@ -4569,50 +4669,53 @@
       </c>
       <c r="W10" s="10">
         <v>7.08</v>
       </c>
       <c r="X10" s="10">
         <v>6.94</v>
       </c>
       <c r="Y10" s="10">
         <v>6.85</v>
       </c>
       <c r="Z10" s="11">
         <v>4.54</v>
       </c>
       <c r="AA10" s="11">
         <v>4.75</v>
       </c>
       <c r="AB10" s="11">
         <v>4.99</v>
       </c>
       <c r="AC10" s="11">
         <v>5.04</v>
       </c>
       <c r="AD10" s="11">
         <v>4.8099999999999996</v>
       </c>
+      <c r="AE10" s="11">
+        <v>6.17</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>7.47</v>
       </c>
       <c r="C11" s="11">
         <v>3.31</v>
       </c>
       <c r="D11" s="11">
         <v>6.61</v>
       </c>
       <c r="E11" s="11">
         <v>7.59</v>
       </c>
       <c r="F11" s="11">
         <v>7.03</v>
       </c>
       <c r="G11" s="11">
         <v>7.38</v>
       </c>
       <c r="H11" s="11">
         <v>7.82</v>
@@ -4661,50 +4764,53 @@
       </c>
       <c r="W11" s="10">
         <v>6.37</v>
       </c>
       <c r="X11" s="10">
         <v>6.28</v>
       </c>
       <c r="Y11" s="10">
         <v>6.22</v>
       </c>
       <c r="Z11" s="11">
         <v>3.56</v>
       </c>
       <c r="AA11" s="11">
         <v>4.45</v>
       </c>
       <c r="AB11" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="11">
         <v>4.66</v>
       </c>
       <c r="AD11" s="11">
         <v>4.59</v>
       </c>
+      <c r="AE11" s="11">
+        <v>5.68</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="10">
         <v>9.49</v>
       </c>
       <c r="C12" s="11">
         <v>2.75</v>
       </c>
       <c r="D12" s="11">
         <v>6.53</v>
       </c>
       <c r="E12" s="11">
         <v>6.3</v>
       </c>
       <c r="F12" s="11">
         <v>6.52</v>
       </c>
       <c r="G12" s="11">
         <v>6.72</v>
       </c>
       <c r="H12" s="11">
         <v>7.91</v>
@@ -4753,50 +4859,53 @@
       </c>
       <c r="W12" s="10">
         <v>4.91</v>
       </c>
       <c r="X12" s="10">
         <v>4.57</v>
       </c>
       <c r="Y12" s="10">
         <v>4.92</v>
       </c>
       <c r="Z12" s="11">
         <v>4.53</v>
       </c>
       <c r="AA12" s="11">
         <v>3.49</v>
       </c>
       <c r="AB12" s="11">
         <v>6.12</v>
       </c>
       <c r="AC12" s="11">
         <v>5.42</v>
       </c>
       <c r="AD12" s="11">
         <v>5.44</v>
       </c>
+      <c r="AE12" s="11">
+        <v>5.89</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10">
         <v>3.52</v>
       </c>
       <c r="C13" s="11">
         <v>1.67</v>
       </c>
       <c r="D13" s="11">
         <v>3.5</v>
       </c>
       <c r="E13" s="11">
         <v>4.29</v>
       </c>
       <c r="F13" s="11">
         <v>4.09</v>
       </c>
       <c r="G13" s="11">
         <v>5.17</v>
       </c>
       <c r="H13" s="11">
         <v>5.87</v>
@@ -4845,50 +4954,53 @@
       </c>
       <c r="W13" s="10">
         <v>5.79</v>
       </c>
       <c r="X13" s="10">
         <v>5.9</v>
       </c>
       <c r="Y13" s="10">
         <v>6.04</v>
       </c>
       <c r="Z13" s="11">
         <v>7.66</v>
       </c>
       <c r="AA13" s="11">
         <v>6.17</v>
       </c>
       <c r="AB13" s="11">
         <v>5.46</v>
       </c>
       <c r="AC13" s="11">
         <v>5.58</v>
       </c>
       <c r="AD13" s="11">
         <v>4.72</v>
       </c>
+      <c r="AE13" s="11">
+        <v>5.48</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="10">
         <v>6.62</v>
       </c>
       <c r="C14" s="11">
         <v>3.21</v>
       </c>
       <c r="D14" s="11">
         <v>5.86</v>
       </c>
       <c r="E14" s="11">
         <v>6.22</v>
       </c>
       <c r="F14" s="11">
         <v>5.88</v>
       </c>
       <c r="G14" s="11">
         <v>6.24</v>
       </c>
       <c r="H14" s="11">
         <v>6.68</v>
@@ -4937,50 +5049,53 @@
       </c>
       <c r="W14" s="10">
         <v>6.71</v>
       </c>
       <c r="X14" s="10">
         <v>6.68</v>
       </c>
       <c r="Y14" s="10">
         <v>6.64</v>
       </c>
       <c r="Z14" s="11">
         <v>4.28</v>
       </c>
       <c r="AA14" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="11">
         <v>4.33</v>
       </c>
       <c r="AD14" s="11">
         <v>3.9</v>
       </c>
+      <c r="AE14" s="11">
+        <v>5.41</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="10">
         <v>7.35</v>
       </c>
       <c r="C15" s="11">
         <v>3.58</v>
       </c>
       <c r="D15" s="11">
         <v>6.39</v>
       </c>
       <c r="E15" s="11">
         <v>6.68</v>
       </c>
       <c r="F15" s="11">
         <v>5.86</v>
       </c>
       <c r="G15" s="11">
         <v>6.43</v>
       </c>
       <c r="H15" s="11">
         <v>6.95</v>
@@ -5028,84 +5143,88 @@
         <v>7.17</v>
       </c>
       <c r="W15" s="10">
         <v>7</v>
       </c>
       <c r="X15" s="10">
         <v>6.81</v>
       </c>
       <c r="Y15" s="10">
         <v>6.74</v>
       </c>
       <c r="Z15" s="11">
         <v>5.39</v>
       </c>
       <c r="AA15" s="11">
         <v>5.79</v>
       </c>
       <c r="AB15" s="11">
         <v>5.59</v>
       </c>
       <c r="AC15" s="11">
         <v>5.8</v>
       </c>
       <c r="AD15" s="11">
         <v>5.25</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>6.45</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AD16" s="11"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="11"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="10">
         <v>4.83</v>
       </c>
       <c r="C17" s="11">
         <v>2.82</v>
       </c>
       <c r="D17" s="11">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="11">
         <v>5.37</v>
       </c>
       <c r="F17" s="11">
         <v>5.03</v>
       </c>
       <c r="G17" s="11">
         <v>5.44</v>
       </c>
       <c r="H17" s="11">
         <v>5.74</v>
       </c>
       <c r="I17" s="11">
@@ -5152,52 +5271,55 @@
       </c>
       <c r="W17" s="10">
         <v>6.17</v>
       </c>
       <c r="X17" s="10">
         <v>6.23</v>
       </c>
       <c r="Y17" s="10">
         <v>6.24</v>
       </c>
       <c r="Z17" s="11">
         <v>4.59</v>
       </c>
       <c r="AA17" s="11">
         <v>4.93</v>
       </c>
       <c r="AB17" s="11">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="1">
         <v>4.6900000000000004</v>
       </c>
       <c r="AD17" s="11">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="11">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="10">
         <v>1.5</v>
       </c>
       <c r="C18" s="11">
         <v>3.5</v>
       </c>
       <c r="D18" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="11">
         <v>4.43</v>
       </c>
       <c r="F18" s="11">
         <v>4.13</v>
       </c>
       <c r="G18" s="11">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="11">
         <v>5.22</v>
       </c>
       <c r="I18" s="11">
@@ -5244,52 +5366,55 @@
       </c>
       <c r="W18" s="10">
         <v>3.98</v>
       </c>
       <c r="X18" s="10">
         <v>3.84</v>
       </c>
       <c r="Y18" s="10">
         <v>3.98</v>
       </c>
       <c r="Z18" s="11">
         <v>1.59</v>
       </c>
       <c r="AA18" s="11">
         <v>2.09</v>
       </c>
       <c r="AB18" s="11">
         <v>2.19</v>
       </c>
       <c r="AC18" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD18" s="11">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="11">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>4.76</v>
       </c>
       <c r="C19" s="11">
         <v>1.52</v>
       </c>
       <c r="D19" s="11">
         <v>3.92</v>
       </c>
       <c r="E19" s="11">
         <v>4.45</v>
       </c>
       <c r="F19" s="11">
         <v>4.22</v>
       </c>
       <c r="G19" s="11">
         <v>4.29</v>
       </c>
       <c r="H19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="11">
@@ -5336,52 +5461,55 @@
       </c>
       <c r="W19" s="10">
         <v>3.63</v>
       </c>
       <c r="X19" s="10">
         <v>3.62</v>
       </c>
       <c r="Y19" s="10">
         <v>3.49</v>
       </c>
       <c r="Z19" s="11">
         <v>3.02</v>
       </c>
       <c r="AA19" s="11">
         <v>3.17</v>
       </c>
       <c r="AB19" s="11">
         <v>2.89</v>
       </c>
       <c r="AC19" s="11">
         <v>2.89</v>
       </c>
       <c r="AD19" s="11">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="11">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>3.96</v>
       </c>
       <c r="C20" s="11">
         <v>1.42</v>
       </c>
       <c r="D20" s="11">
         <v>2.81</v>
       </c>
       <c r="E20" s="11">
         <v>3.32</v>
       </c>
       <c r="F20" s="11">
         <v>3.28</v>
       </c>
       <c r="G20" s="11">
         <v>3.74</v>
       </c>
       <c r="H20" s="11">
         <v>3.95</v>
       </c>
       <c r="I20" s="11">
@@ -5428,52 +5556,55 @@
       </c>
       <c r="W20" s="10">
         <v>4.03</v>
       </c>
       <c r="X20" s="10">
         <v>3.93</v>
       </c>
       <c r="Y20" s="10">
         <v>3.84</v>
       </c>
       <c r="Z20" s="11">
         <v>2.1</v>
       </c>
       <c r="AA20" s="11">
         <v>1.54</v>
       </c>
       <c r="AB20" s="11">
         <v>1.88</v>
       </c>
       <c r="AC20" s="11">
         <v>2.06</v>
       </c>
       <c r="AD20" s="11">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="11">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="10">
         <v>3.84</v>
       </c>
       <c r="C21" s="11">
         <v>1.41</v>
       </c>
       <c r="D21" s="11">
         <v>3.71</v>
       </c>
       <c r="E21" s="11">
         <v>4.05</v>
       </c>
       <c r="F21" s="11">
         <v>4</v>
       </c>
       <c r="G21" s="11">
         <v>4.18</v>
       </c>
       <c r="H21" s="11">
         <v>4.76</v>
       </c>
       <c r="I21" s="11">
@@ -5520,52 +5651,55 @@
       </c>
       <c r="W21" s="10">
         <v>5.85</v>
       </c>
       <c r="X21" s="10">
         <v>5.69</v>
       </c>
       <c r="Y21" s="10">
         <v>5.59</v>
       </c>
       <c r="Z21" s="11">
         <v>3.53</v>
       </c>
       <c r="AA21" s="11">
         <v>4.29</v>
       </c>
       <c r="AB21" s="11">
         <v>3.61</v>
       </c>
       <c r="AC21" s="11">
         <v>4.07</v>
       </c>
       <c r="AD21" s="11">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="11">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="10">
         <v>4.03</v>
       </c>
       <c r="C22" s="11">
         <v>3.32</v>
       </c>
       <c r="D22" s="11">
         <v>5.32</v>
       </c>
       <c r="E22" s="11">
         <v>5.85</v>
       </c>
       <c r="F22" s="11">
         <v>5.54</v>
       </c>
       <c r="G22" s="11">
         <v>5.52</v>
       </c>
       <c r="H22" s="11">
         <v>5.76</v>
       </c>
       <c r="I22" s="11">
@@ -5612,52 +5746,55 @@
       </c>
       <c r="W22" s="10">
         <v>4.67</v>
       </c>
       <c r="X22" s="10">
         <v>4.79</v>
       </c>
       <c r="Y22" s="10">
         <v>4.97</v>
       </c>
       <c r="Z22" s="11">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="11">
         <v>3.96</v>
       </c>
       <c r="AB22" s="11">
         <v>3.77</v>
       </c>
       <c r="AC22" s="11">
         <v>3.48</v>
       </c>
       <c r="AD22" s="11">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="11">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="11">
         <v>5.44</v>
       </c>
       <c r="C23" s="11">
         <v>2.82</v>
       </c>
       <c r="D23" s="11">
         <v>4.91</v>
       </c>
       <c r="E23" s="11">
         <v>4.92</v>
       </c>
       <c r="F23" s="11">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="11">
         <v>4.75</v>
       </c>
       <c r="H23" s="11">
         <v>4.95</v>
       </c>
       <c r="I23" s="11">
@@ -5704,86 +5841,90 @@
       </c>
       <c r="W23" s="10">
         <v>3.49</v>
       </c>
       <c r="X23" s="10">
         <v>3.39</v>
       </c>
       <c r="Y23" s="10">
         <v>3.27</v>
       </c>
       <c r="Z23" s="11">
         <v>3.43</v>
       </c>
       <c r="AA23" s="11">
         <v>3.25</v>
       </c>
       <c r="AB23" s="11">
         <v>3.9</v>
       </c>
       <c r="AC23" s="11">
         <v>3.72</v>
       </c>
       <c r="AD23" s="11">
         <v>3.52</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="11">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="31"/>
       <c r="AD24" s="11"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="11"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="11">
         <v>5.49</v>
       </c>
       <c r="C25" s="11">
         <v>2.9</v>
       </c>
       <c r="D25" s="11">
         <v>5.54</v>
       </c>
       <c r="E25" s="11">
         <v>6.08</v>
       </c>
       <c r="F25" s="11">
         <v>5.8</v>
       </c>
       <c r="G25" s="11">
         <v>6.32</v>
       </c>
       <c r="H25" s="11">
         <v>6.96</v>
       </c>
       <c r="I25" s="11">
@@ -5830,52 +5971,55 @@
       </c>
       <c r="W25" s="10">
         <v>6.83</v>
       </c>
       <c r="X25" s="10">
         <v>6.72</v>
       </c>
       <c r="Y25" s="10">
         <v>6.67</v>
       </c>
       <c r="Z25" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="11">
         <v>4.74</v>
       </c>
       <c r="AB25" s="11">
         <v>4.8</v>
       </c>
       <c r="AC25" s="11">
         <v>4.91</v>
       </c>
       <c r="AD25" s="11">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="11">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="11">
         <v>2.81</v>
       </c>
       <c r="D26" s="11">
         <v>5.45</v>
       </c>
       <c r="E26" s="11">
         <v>5.96</v>
       </c>
       <c r="F26" s="11">
         <v>5.8</v>
       </c>
       <c r="G26" s="11">
         <v>6.36</v>
       </c>
       <c r="H26" s="11">
         <v>7.1</v>
       </c>
       <c r="I26" s="11">
@@ -5922,52 +6066,55 @@
       </c>
       <c r="W26" s="10">
         <v>7.08</v>
       </c>
       <c r="X26" s="10">
         <v>6.94</v>
       </c>
       <c r="Y26" s="10">
         <v>6.85</v>
       </c>
       <c r="Z26" s="11">
         <v>4.54</v>
       </c>
       <c r="AA26" s="11">
         <v>4.75</v>
       </c>
       <c r="AB26" s="11">
         <v>4.99</v>
       </c>
       <c r="AC26" s="11">
         <v>5.04</v>
       </c>
       <c r="AD26" s="11">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="11">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="11">
         <v>7.47</v>
       </c>
       <c r="C27" s="11">
         <v>3.31</v>
       </c>
       <c r="D27" s="11">
         <v>6.61</v>
       </c>
       <c r="E27" s="11">
         <v>7.59</v>
       </c>
       <c r="F27" s="11">
         <v>7.03</v>
       </c>
       <c r="G27" s="11">
         <v>7.38</v>
       </c>
       <c r="H27" s="11">
         <v>7.82</v>
       </c>
       <c r="I27" s="11">
@@ -6014,52 +6161,55 @@
       </c>
       <c r="W27" s="10">
         <v>6.37</v>
       </c>
       <c r="X27" s="10">
         <v>6.28</v>
       </c>
       <c r="Y27" s="10">
         <v>6.22</v>
       </c>
       <c r="Z27" s="11">
         <v>3.56</v>
       </c>
       <c r="AA27" s="11">
         <v>4.45</v>
       </c>
       <c r="AB27" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="11">
         <v>4.66</v>
       </c>
       <c r="AD27" s="11">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="11">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="11">
         <v>9.49</v>
       </c>
       <c r="C28" s="11">
         <v>2.75</v>
       </c>
       <c r="D28" s="11">
         <v>6.53</v>
       </c>
       <c r="E28" s="11">
         <v>6.3</v>
       </c>
       <c r="F28" s="11">
         <v>6.52</v>
       </c>
       <c r="G28" s="11">
         <v>6.72</v>
       </c>
       <c r="H28" s="11">
         <v>7.91</v>
       </c>
       <c r="I28" s="11">
@@ -6106,52 +6256,55 @@
       </c>
       <c r="W28" s="10">
         <v>4.91</v>
       </c>
       <c r="X28" s="10">
         <v>4.57</v>
       </c>
       <c r="Y28" s="10">
         <v>4.92</v>
       </c>
       <c r="Z28" s="11">
         <v>4.53</v>
       </c>
       <c r="AA28" s="11">
         <v>3.49</v>
       </c>
       <c r="AB28" s="11">
         <v>6.12</v>
       </c>
       <c r="AC28" s="11">
         <v>5.42</v>
       </c>
       <c r="AD28" s="11">
         <v>5.44</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="11">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="11">
         <v>3.52</v>
       </c>
       <c r="C29" s="11">
         <v>1.67</v>
       </c>
       <c r="D29" s="11">
         <v>3.5</v>
       </c>
       <c r="E29" s="11">
         <v>4.29</v>
       </c>
       <c r="F29" s="11">
         <v>4.09</v>
       </c>
       <c r="G29" s="11">
         <v>5.17</v>
       </c>
       <c r="H29" s="11">
         <v>5.87</v>
       </c>
       <c r="I29" s="11">
@@ -6198,52 +6351,55 @@
       </c>
       <c r="W29" s="10">
         <v>5.79</v>
       </c>
       <c r="X29" s="10">
         <v>5.9</v>
       </c>
       <c r="Y29" s="10">
         <v>6.04</v>
       </c>
       <c r="Z29" s="11">
         <v>7.66</v>
       </c>
       <c r="AA29" s="11">
         <v>6.17</v>
       </c>
       <c r="AB29" s="11">
         <v>5.46</v>
       </c>
       <c r="AC29" s="11">
         <v>5.58</v>
       </c>
       <c r="AD29" s="11">
         <v>4.72</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="11">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="11">
         <v>6.62</v>
       </c>
       <c r="C30" s="11">
         <v>3.21</v>
       </c>
       <c r="D30" s="11">
         <v>5.86</v>
       </c>
       <c r="E30" s="11">
         <v>6.22</v>
       </c>
       <c r="F30" s="11">
         <v>5.88</v>
       </c>
       <c r="G30" s="11">
         <v>6.24</v>
       </c>
       <c r="H30" s="11">
         <v>6.68</v>
       </c>
       <c r="I30" s="11">
@@ -6290,52 +6446,55 @@
       </c>
       <c r="W30" s="10">
         <v>6.71</v>
       </c>
       <c r="X30" s="10">
         <v>6.68</v>
       </c>
       <c r="Y30" s="10">
         <v>6.64</v>
       </c>
       <c r="Z30" s="11">
         <v>4.28</v>
       </c>
       <c r="AA30" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="11">
         <v>4.33</v>
       </c>
       <c r="AD30" s="11">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="11">
+        <v>5.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="11">
         <v>7.35</v>
       </c>
       <c r="C31" s="11">
         <v>3.58</v>
       </c>
       <c r="D31" s="11">
         <v>6.39</v>
       </c>
       <c r="E31" s="11">
         <v>6.68</v>
       </c>
       <c r="F31" s="11">
         <v>5.86</v>
       </c>
       <c r="G31" s="11">
         <v>6.43</v>
       </c>
       <c r="H31" s="11">
         <v>6.95</v>
       </c>
       <c r="I31" s="11">
@@ -6382,85 +6541,89 @@
       </c>
       <c r="W31" s="10">
         <v>7</v>
       </c>
       <c r="X31" s="10">
         <v>6.81</v>
       </c>
       <c r="Y31" s="10">
         <v>6.74</v>
       </c>
       <c r="Z31" s="11">
         <v>5.39</v>
       </c>
       <c r="AA31" s="11">
         <v>5.79</v>
       </c>
       <c r="AB31" s="11">
         <v>5.59</v>
       </c>
       <c r="AC31" s="11">
         <v>5.8</v>
       </c>
       <c r="AD31" s="11">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="11">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AD32" s="11"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="11"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="11">
         <v>4.54</v>
       </c>
       <c r="C33" s="11">
         <v>2.13</v>
       </c>
       <c r="D33" s="11">
         <v>3.93</v>
       </c>
       <c r="E33" s="11">
         <v>5.18</v>
       </c>
       <c r="F33" s="11">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="11">
         <v>5.07</v>
       </c>
       <c r="H33" s="11">
         <v>5.6</v>
       </c>
       <c r="I33" s="11">
@@ -6507,52 +6670,55 @@
       </c>
       <c r="W33" s="10">
         <v>6.75</v>
       </c>
       <c r="X33" s="10">
         <v>6.88</v>
       </c>
       <c r="Y33" s="10">
         <v>6.87</v>
       </c>
       <c r="Z33" s="11">
         <v>4.62</v>
       </c>
       <c r="AA33" s="11">
         <v>4.18</v>
       </c>
       <c r="AB33" s="11">
         <v>3.32</v>
       </c>
       <c r="AC33" s="11">
         <v>4.01</v>
       </c>
       <c r="AD33" s="11">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="11">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="11">
         <v>1.3</v>
       </c>
       <c r="C34" s="11">
         <v>2.68</v>
       </c>
       <c r="D34" s="11">
         <v>3.09</v>
       </c>
       <c r="E34" s="11">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="11">
         <v>3.96</v>
       </c>
       <c r="G34" s="11">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="11">
         <v>5.09</v>
       </c>
       <c r="I34" s="11">
@@ -6599,86 +6765,90 @@
       </c>
       <c r="W34" s="10">
         <v>4.21</v>
       </c>
       <c r="X34" s="10">
         <v>4.45</v>
       </c>
       <c r="Y34" s="10">
         <v>4.3</v>
       </c>
       <c r="Z34" s="11">
         <v>4.07</v>
       </c>
       <c r="AA34" s="11">
         <v>3.56</v>
       </c>
       <c r="AB34" s="11">
         <v>3.75</v>
       </c>
       <c r="AC34" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD34" s="11">
         <v>3.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="11">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="33"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="33"/>
       <c r="T35" s="33"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="11"/>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="11"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="11">
         <v>2.36</v>
       </c>
       <c r="D36" s="11">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="11">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="11">
         <v>4.7</v>
       </c>
       <c r="H36" s="11">
         <v>4.91</v>
       </c>
       <c r="I36" s="11">
@@ -6725,88 +6895,92 @@
       </c>
       <c r="W36" s="10">
         <v>4.33</v>
       </c>
       <c r="X36" s="11">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="11">
         <v>4.24</v>
       </c>
       <c r="Z36" s="11">
         <v>3.01</v>
       </c>
       <c r="AA36" s="11">
         <v>3.44</v>
       </c>
       <c r="AB36" s="11">
         <v>3.4</v>
       </c>
       <c r="AC36" s="11">
         <v>3.36</v>
       </c>
       <c r="AD36" s="11">
         <v>3.21</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="11">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="10">
         <v>5.61</v>
       </c>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
       <c r="AD37" s="11"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="11"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="10">
         <v>5.12</v>
       </c>
       <c r="C38" s="11">
         <v>3.48</v>
       </c>
       <c r="D38" s="11">
         <v>5.25</v>
       </c>
       <c r="E38" s="11">
         <v>5.56</v>
       </c>
       <c r="F38" s="11">
         <v>5.4</v>
       </c>
       <c r="G38" s="11">
         <v>5.79</v>
       </c>
       <c r="H38" s="11">
         <v>5.88</v>
       </c>
       <c r="I38" s="11">
@@ -6853,52 +7027,55 @@
       </c>
       <c r="W38" s="10">
         <v>5.61</v>
       </c>
       <c r="X38" s="11">
         <v>5.6</v>
       </c>
       <c r="Y38" s="11">
         <v>5.63</v>
       </c>
       <c r="Z38" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="11">
         <v>5.67</v>
       </c>
       <c r="AB38" s="11">
         <v>5.44</v>
       </c>
       <c r="AC38" s="11">
         <v>5.36</v>
       </c>
       <c r="AD38" s="11">
         <v>4.8499999999999996</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="11">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>1.5</v>
       </c>
       <c r="C39" s="11">
         <v>3.5</v>
       </c>
       <c r="D39" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="11">
         <v>4.43</v>
       </c>
       <c r="F39" s="11">
         <v>4.13</v>
       </c>
       <c r="G39" s="11">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="11">
         <v>5.22</v>
       </c>
       <c r="I39" s="11">
@@ -6945,52 +7122,55 @@
       </c>
       <c r="W39" s="10">
         <v>3.98</v>
       </c>
       <c r="X39" s="11">
         <v>3.84</v>
       </c>
       <c r="Y39" s="11">
         <v>3.98</v>
       </c>
       <c r="Z39" s="11">
         <v>1.59</v>
       </c>
       <c r="AA39" s="11">
         <v>2.09</v>
       </c>
       <c r="AB39" s="11">
         <v>2.19</v>
       </c>
       <c r="AC39" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD39" s="11">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="11">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4.76</v>
       </c>
       <c r="C40" s="11">
         <v>1.52</v>
       </c>
       <c r="D40" s="11">
         <v>3.92</v>
       </c>
       <c r="E40" s="11">
         <v>4.45</v>
       </c>
       <c r="F40" s="11">
         <v>4.22</v>
       </c>
       <c r="G40" s="11">
         <v>4.29</v>
       </c>
       <c r="H40" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="11">
@@ -7037,52 +7217,55 @@
       </c>
       <c r="W40" s="10">
         <v>3.63</v>
       </c>
       <c r="X40" s="11">
         <v>3.62</v>
       </c>
       <c r="Y40" s="11">
         <v>3.49</v>
       </c>
       <c r="Z40" s="11">
         <v>3.02</v>
       </c>
       <c r="AA40" s="11">
         <v>3.17</v>
       </c>
       <c r="AB40" s="11">
         <v>2.89</v>
       </c>
       <c r="AC40" s="11">
         <v>2.89</v>
       </c>
       <c r="AD40" s="11">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="11">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5.12</v>
       </c>
       <c r="C41" s="11">
         <v>0.88</v>
       </c>
       <c r="D41" s="11">
         <v>2.69</v>
       </c>
       <c r="E41" s="11">
         <v>2.89</v>
       </c>
       <c r="F41" s="11">
         <v>2.99</v>
       </c>
       <c r="G41" s="11">
         <v>3.26</v>
       </c>
       <c r="H41" s="11">
         <v>3.45</v>
       </c>
       <c r="I41" s="11">
@@ -7129,52 +7312,55 @@
       </c>
       <c r="W41" s="10">
         <v>3.95</v>
       </c>
       <c r="X41" s="11">
         <v>3.71</v>
       </c>
       <c r="Y41" s="11">
         <v>3.63</v>
       </c>
       <c r="Z41" s="11">
         <v>1.22</v>
       </c>
       <c r="AA41" s="11">
         <v>0.64</v>
       </c>
       <c r="AB41" s="11">
         <v>1.04</v>
       </c>
       <c r="AC41" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD41" s="11">
         <v>1.25</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="11">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>3.84</v>
       </c>
       <c r="C42" s="11">
         <v>1.41</v>
       </c>
       <c r="D42" s="11">
         <v>3.71</v>
       </c>
       <c r="E42" s="11">
         <v>4.05</v>
       </c>
       <c r="F42" s="11">
         <v>4</v>
       </c>
       <c r="G42" s="11">
         <v>4.18</v>
       </c>
       <c r="H42" s="11">
         <v>4.76</v>
       </c>
       <c r="I42" s="11">
@@ -7221,52 +7407,55 @@
       </c>
       <c r="W42" s="10">
         <v>5.85</v>
       </c>
       <c r="X42" s="11">
         <v>5.69</v>
       </c>
       <c r="Y42" s="11">
         <v>5.59</v>
       </c>
       <c r="Z42" s="11">
         <v>3.53</v>
       </c>
       <c r="AA42" s="11">
         <v>4.29</v>
       </c>
       <c r="AB42" s="11">
         <v>3.61</v>
       </c>
       <c r="AC42" s="11">
         <v>4.07</v>
       </c>
       <c r="AD42" s="11">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="11">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="10">
         <v>4.03</v>
       </c>
       <c r="C43" s="11">
         <v>3.32</v>
       </c>
       <c r="D43" s="11">
         <v>5.32</v>
       </c>
       <c r="E43" s="11">
         <v>5.85</v>
       </c>
       <c r="F43" s="11">
         <v>5.54</v>
       </c>
       <c r="G43" s="11">
         <v>5.52</v>
       </c>
       <c r="H43" s="11">
         <v>5.76</v>
       </c>
       <c r="I43" s="11">
@@ -7313,52 +7502,55 @@
       </c>
       <c r="W43" s="10">
         <v>4.67</v>
       </c>
       <c r="X43" s="11">
         <v>4.79</v>
       </c>
       <c r="Y43" s="11">
         <v>4.97</v>
       </c>
       <c r="Z43" s="11">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="11">
         <v>3.96</v>
       </c>
       <c r="AB43" s="11">
         <v>3.77</v>
       </c>
       <c r="AC43" s="11">
         <v>3.48</v>
       </c>
       <c r="AD43" s="11">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="11">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="9">
         <v>5.44</v>
       </c>
       <c r="C44" s="9">
         <v>2.82</v>
       </c>
       <c r="D44" s="9">
         <v>4.91</v>
       </c>
       <c r="E44" s="9">
         <v>4.92</v>
       </c>
       <c r="F44" s="9">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="9">
         <v>4.75</v>
       </c>
       <c r="H44" s="9">
         <v>4.95</v>
       </c>
       <c r="I44" s="9">
@@ -7405,52 +7597,55 @@
       </c>
       <c r="W44" s="9">
         <v>3.49</v>
       </c>
       <c r="X44" s="9">
         <v>3.39</v>
       </c>
       <c r="Y44" s="9">
         <v>3.27</v>
       </c>
       <c r="Z44" s="9">
         <v>3.43</v>
       </c>
       <c r="AA44" s="9">
         <v>3.25</v>
       </c>
       <c r="AB44" s="9">
         <v>3.9</v>
       </c>
       <c r="AC44" s="9">
         <v>3.72</v>
       </c>
       <c r="AD44" s="9">
         <v>3.52</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="9">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
@@ -7779,50 +7974,53 @@
       </c>
       <c r="W9" s="4">
         <v>354</v>
       </c>
       <c r="X9" s="4">
         <v>263</v>
       </c>
       <c r="Y9" s="4">
         <v>355</v>
       </c>
       <c r="Z9" s="6">
         <v>268</v>
       </c>
       <c r="AA9" s="6">
         <v>245</v>
       </c>
       <c r="AB9" s="6">
         <v>335</v>
       </c>
       <c r="AC9" s="6">
         <v>288</v>
       </c>
       <c r="AD9" s="6">
         <v>318</v>
       </c>
+      <c r="AE9" s="6">
+        <v>328</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>136</v>
       </c>
       <c r="C10" s="4">
         <v>113</v>
       </c>
       <c r="D10" s="4">
         <v>117</v>
       </c>
       <c r="E10" s="4">
         <v>122</v>
       </c>
       <c r="F10" s="4">
         <v>123</v>
       </c>
       <c r="G10" s="4">
         <v>140</v>
       </c>
       <c r="H10" s="6">
         <v>168</v>
@@ -7871,50 +8069,53 @@
       </c>
       <c r="W10" s="4">
         <v>174</v>
       </c>
       <c r="X10" s="4">
         <v>116</v>
       </c>
       <c r="Y10" s="4">
         <v>169</v>
       </c>
       <c r="Z10" s="6">
         <v>122</v>
       </c>
       <c r="AA10" s="6">
         <v>128</v>
       </c>
       <c r="AB10" s="6">
         <v>169</v>
       </c>
       <c r="AC10" s="6">
         <v>117</v>
       </c>
       <c r="AD10" s="6">
         <v>138</v>
       </c>
+      <c r="AE10" s="6">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>20</v>
       </c>
       <c r="D11" s="4">
         <v>29</v>
       </c>
       <c r="E11" s="4">
         <v>12</v>
       </c>
       <c r="F11" s="4">
         <v>20</v>
       </c>
       <c r="G11" s="4">
         <v>25</v>
       </c>
       <c r="H11" s="6">
         <v>24</v>
@@ -7963,50 +8164,53 @@
       </c>
       <c r="W11" s="4">
         <v>32</v>
       </c>
       <c r="X11" s="4">
         <v>28</v>
       </c>
       <c r="Y11" s="4">
         <v>25</v>
       </c>
       <c r="Z11" s="6">
         <v>25</v>
       </c>
       <c r="AA11" s="6">
         <v>11</v>
       </c>
       <c r="AB11" s="6">
         <v>21</v>
       </c>
       <c r="AC11" s="6">
         <v>21</v>
       </c>
       <c r="AD11" s="6">
         <v>18</v>
       </c>
+      <c r="AE11" s="6">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="4">
         <v>1</v>
       </c>
       <c r="C12" s="4">
         <v>1</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="4">
         <v>3</v>
       </c>
       <c r="G12" s="4">
         <v>2</v>
       </c>
       <c r="H12" s="6">
         <v>1</v>
@@ -8055,50 +8259,53 @@
       </c>
       <c r="W12" s="4">
         <v>1</v>
       </c>
       <c r="X12" s="4">
         <v>4</v>
       </c>
       <c r="Y12" s="4">
         <v>2</v>
       </c>
       <c r="Z12" s="6">
         <v>4</v>
       </c>
       <c r="AA12" s="6">
         <v>4</v>
       </c>
       <c r="AB12" s="6">
         <v>3</v>
       </c>
       <c r="AC12" s="6">
         <v>4</v>
       </c>
       <c r="AD12" s="6">
         <v>3</v>
       </c>
+      <c r="AE12" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4">
         <v>7</v>
       </c>
       <c r="D13" s="4">
         <v>12</v>
       </c>
       <c r="E13" s="4">
         <v>16</v>
       </c>
       <c r="F13" s="4">
         <v>16</v>
       </c>
       <c r="G13" s="4">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>14</v>
@@ -8147,50 +8354,53 @@
       </c>
       <c r="W13" s="4">
         <v>24</v>
       </c>
       <c r="X13" s="4">
         <v>6</v>
       </c>
       <c r="Y13" s="4">
         <v>21</v>
       </c>
       <c r="Z13" s="6">
         <v>13</v>
       </c>
       <c r="AA13" s="6">
         <v>15</v>
       </c>
       <c r="AB13" s="6">
         <v>21</v>
       </c>
       <c r="AC13" s="6">
         <v>15</v>
       </c>
       <c r="AD13" s="6">
         <v>12</v>
       </c>
+      <c r="AE13" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4">
         <v>46</v>
       </c>
       <c r="C14" s="4">
         <v>42</v>
       </c>
       <c r="D14" s="4">
         <v>43</v>
       </c>
       <c r="E14" s="4">
         <v>45</v>
       </c>
       <c r="F14" s="4">
         <v>51</v>
       </c>
       <c r="G14" s="4">
         <v>51</v>
       </c>
       <c r="H14" s="6">
         <v>54</v>
@@ -8239,50 +8449,53 @@
       </c>
       <c r="W14" s="4">
         <v>49</v>
       </c>
       <c r="X14" s="4">
         <v>44</v>
       </c>
       <c r="Y14" s="4">
         <v>64</v>
       </c>
       <c r="Z14" s="6">
         <v>47</v>
       </c>
       <c r="AA14" s="6">
         <v>41</v>
       </c>
       <c r="AB14" s="6">
         <v>59</v>
       </c>
       <c r="AC14" s="6">
         <v>55</v>
       </c>
       <c r="AD14" s="6">
         <v>65</v>
       </c>
+      <c r="AE14" s="6">
+        <v>54</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="4">
         <v>21</v>
       </c>
       <c r="C15" s="4">
         <v>21</v>
       </c>
       <c r="D15" s="4">
         <v>16</v>
       </c>
       <c r="E15" s="4">
         <v>18</v>
       </c>
       <c r="F15" s="4">
         <v>19</v>
       </c>
       <c r="G15" s="4">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>21</v>
@@ -8330,86 +8543,90 @@
         <v>18</v>
       </c>
       <c r="W15" s="4">
         <v>15</v>
       </c>
       <c r="X15" s="4">
         <v>14</v>
       </c>
       <c r="Y15" s="4">
         <v>28</v>
       </c>
       <c r="Z15" s="6">
         <v>30</v>
       </c>
       <c r="AA15" s="6">
         <v>16</v>
       </c>
       <c r="AB15" s="6">
         <v>16</v>
       </c>
       <c r="AC15" s="6">
         <v>27</v>
       </c>
       <c r="AD15" s="6">
         <v>20</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="6"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="4">
         <v>18</v>
       </c>
       <c r="C17" s="4">
         <v>17</v>
       </c>
       <c r="D17" s="4">
         <v>17</v>
       </c>
       <c r="E17" s="4">
         <v>11</v>
       </c>
       <c r="F17" s="4">
         <v>15</v>
       </c>
       <c r="G17" s="4">
         <v>13</v>
       </c>
       <c r="H17" s="6">
         <v>27</v>
       </c>
       <c r="I17" s="6">
@@ -8456,52 +8673,55 @@
       </c>
       <c r="W17" s="4">
         <v>16</v>
       </c>
       <c r="X17" s="4">
         <v>21</v>
       </c>
       <c r="Y17" s="4">
         <v>22</v>
       </c>
       <c r="Z17" s="6">
         <v>8</v>
       </c>
       <c r="AA17" s="6">
         <v>10</v>
       </c>
       <c r="AB17" s="6">
         <v>13</v>
       </c>
       <c r="AC17" s="6">
         <v>17</v>
       </c>
       <c r="AD17" s="6">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4">
         <v>1</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="4">
         <v>2</v>
       </c>
       <c r="F18" s="4">
         <v>2</v>
       </c>
       <c r="G18" s="4">
         <v>3</v>
       </c>
       <c r="H18" s="6">
         <v>1</v>
       </c>
       <c r="I18" s="6">
@@ -8548,52 +8768,55 @@
       </c>
       <c r="W18" s="4">
         <v>1</v>
       </c>
       <c r="X18" s="4">
         <v>3</v>
       </c>
       <c r="Y18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z18" s="17" t="s">
         <v>53</v>
       </c>
       <c r="AA18" s="17">
         <v>2</v>
       </c>
       <c r="AB18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AC18" s="6">
         <v>5</v>
       </c>
       <c r="AD18" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="4">
         <v>10</v>
       </c>
       <c r="C19" s="4">
         <v>4</v>
       </c>
       <c r="D19" s="4">
         <v>11</v>
       </c>
       <c r="E19" s="4">
         <v>8</v>
       </c>
       <c r="F19" s="4">
         <v>14</v>
       </c>
       <c r="G19" s="4">
         <v>14</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
       <c r="I19" s="6">
@@ -8640,52 +8863,55 @@
       </c>
       <c r="W19" s="4">
         <v>21</v>
       </c>
       <c r="X19" s="4">
         <v>5</v>
       </c>
       <c r="Y19" s="4">
         <v>5</v>
       </c>
       <c r="Z19" s="6">
         <v>9</v>
       </c>
       <c r="AA19" s="6">
         <v>9</v>
       </c>
       <c r="AB19" s="6">
         <v>17</v>
       </c>
       <c r="AC19" s="6">
         <v>5</v>
       </c>
       <c r="AD19" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="4">
         <v>3</v>
       </c>
       <c r="C20" s="4">
         <v>4</v>
       </c>
       <c r="D20" s="4">
         <v>9</v>
       </c>
       <c r="E20" s="4">
         <v>6</v>
       </c>
       <c r="F20" s="4">
         <v>6</v>
       </c>
       <c r="G20" s="4">
         <v>5</v>
       </c>
       <c r="H20" s="6">
         <v>2</v>
       </c>
       <c r="I20" s="6">
@@ -8732,52 +8958,55 @@
       </c>
       <c r="W20" s="4">
         <v>1</v>
       </c>
       <c r="X20" s="4">
         <v>2</v>
       </c>
       <c r="Y20" s="4">
         <v>1</v>
       </c>
       <c r="Z20" s="6">
         <v>5</v>
       </c>
       <c r="AA20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AB20" s="6">
         <v>2</v>
       </c>
       <c r="AC20" s="6">
         <v>3</v>
       </c>
       <c r="AD20" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="6">
         <v>5</v>
       </c>
       <c r="C21" s="6">
         <v>4</v>
       </c>
       <c r="D21" s="6">
         <v>5</v>
       </c>
       <c r="E21" s="6">
         <v>1</v>
       </c>
       <c r="F21" s="6">
         <v>4</v>
       </c>
       <c r="G21" s="6">
         <v>4</v>
       </c>
       <c r="H21" s="6">
         <v>4</v>
       </c>
       <c r="I21" s="6">
@@ -8824,52 +9053,55 @@
       </c>
       <c r="W21" s="4">
         <v>2</v>
       </c>
       <c r="X21" s="4">
         <v>2</v>
       </c>
       <c r="Y21" s="4">
         <v>2</v>
       </c>
       <c r="Z21" s="6">
         <v>2</v>
       </c>
       <c r="AA21" s="6">
         <v>3</v>
       </c>
       <c r="AB21" s="6">
         <v>3</v>
       </c>
       <c r="AC21" s="6">
         <v>5</v>
       </c>
       <c r="AD21" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="6">
         <v>8</v>
       </c>
       <c r="C22" s="6">
         <v>3</v>
       </c>
       <c r="D22" s="6">
         <v>3</v>
       </c>
       <c r="E22" s="6">
         <v>4</v>
       </c>
       <c r="F22" s="6">
         <v>4</v>
       </c>
       <c r="G22" s="6">
         <v>10</v>
       </c>
       <c r="H22" s="6">
         <v>9</v>
       </c>
       <c r="I22" s="6">
@@ -8916,52 +9148,55 @@
       </c>
       <c r="W22" s="4">
         <v>11</v>
       </c>
       <c r="X22" s="4">
         <v>9</v>
       </c>
       <c r="Y22" s="4">
         <v>11</v>
       </c>
       <c r="Z22" s="6">
         <v>1</v>
       </c>
       <c r="AA22" s="6">
         <v>4</v>
       </c>
       <c r="AB22" s="6">
         <v>6</v>
       </c>
       <c r="AC22" s="6">
         <v>7</v>
       </c>
       <c r="AD22" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6">
         <v>6</v>
       </c>
       <c r="C23" s="6">
         <v>1</v>
       </c>
       <c r="D23" s="6">
         <v>11</v>
       </c>
       <c r="E23" s="6">
         <v>2</v>
       </c>
       <c r="F23" s="6">
         <v>6</v>
       </c>
       <c r="G23" s="6">
         <v>5</v>
       </c>
       <c r="H23" s="6">
         <v>5</v>
       </c>
       <c r="I23" s="6">
@@ -9008,86 +9243,90 @@
       </c>
       <c r="W23" s="4">
         <v>7</v>
       </c>
       <c r="X23" s="4">
         <v>9</v>
       </c>
       <c r="Y23" s="4">
         <v>5</v>
       </c>
       <c r="Z23" s="6">
         <v>2</v>
       </c>
       <c r="AA23" s="6">
         <v>2</v>
       </c>
       <c r="AB23" s="6">
         <v>5</v>
       </c>
       <c r="AC23" s="6">
         <v>7</v>
       </c>
       <c r="AD23" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="35"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="40"/>
       <c r="AD24" s="6"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="6"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="6">
         <v>239</v>
       </c>
       <c r="C25" s="6">
         <v>214</v>
       </c>
       <c r="D25" s="6">
         <v>233</v>
       </c>
       <c r="E25" s="6">
         <v>223</v>
       </c>
       <c r="F25" s="6">
         <v>246</v>
       </c>
       <c r="G25" s="6">
         <v>255</v>
       </c>
       <c r="H25" s="6">
         <v>292</v>
       </c>
       <c r="I25" s="6">
@@ -9134,52 +9373,55 @@
       </c>
       <c r="W25" s="4">
         <v>304</v>
       </c>
       <c r="X25" s="4">
         <v>223</v>
       </c>
       <c r="Y25" s="4">
         <v>323</v>
       </c>
       <c r="Z25" s="6">
         <v>247</v>
       </c>
       <c r="AA25" s="6">
         <v>220</v>
       </c>
       <c r="AB25" s="6">
         <v>294</v>
       </c>
       <c r="AC25" s="6">
         <v>248</v>
       </c>
       <c r="AD25" s="6">
         <v>273</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="6">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="6">
         <v>136</v>
       </c>
       <c r="C26" s="6">
         <v>113</v>
       </c>
       <c r="D26" s="6">
         <v>117</v>
       </c>
       <c r="E26" s="6">
         <v>122</v>
       </c>
       <c r="F26" s="6">
         <v>123</v>
       </c>
       <c r="G26" s="6">
         <v>140</v>
       </c>
       <c r="H26" s="6">
         <v>168</v>
       </c>
       <c r="I26" s="6">
@@ -9226,52 +9468,55 @@
       </c>
       <c r="W26" s="4">
         <v>174</v>
       </c>
       <c r="X26" s="4">
         <v>116</v>
       </c>
       <c r="Y26" s="4">
         <v>169</v>
       </c>
       <c r="Z26" s="6">
         <v>122</v>
       </c>
       <c r="AA26" s="6">
         <v>128</v>
       </c>
       <c r="AB26" s="6">
         <v>169</v>
       </c>
       <c r="AC26" s="6">
         <v>117</v>
       </c>
       <c r="AD26" s="6">
         <v>138</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="6">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>20</v>
       </c>
       <c r="D27" s="6">
         <v>29</v>
       </c>
       <c r="E27" s="6">
         <v>12</v>
       </c>
       <c r="F27" s="6">
         <v>20</v>
       </c>
       <c r="G27" s="6">
         <v>25</v>
       </c>
       <c r="H27" s="6">
         <v>24</v>
       </c>
       <c r="I27" s="6">
@@ -9318,52 +9563,55 @@
       </c>
       <c r="W27" s="4">
         <v>32</v>
       </c>
       <c r="X27" s="4">
         <v>28</v>
       </c>
       <c r="Y27" s="4">
         <v>25</v>
       </c>
       <c r="Z27" s="6">
         <v>25</v>
       </c>
       <c r="AA27" s="6">
         <v>11</v>
       </c>
       <c r="AB27" s="6">
         <v>21</v>
       </c>
       <c r="AC27" s="6">
         <v>21</v>
       </c>
       <c r="AD27" s="6">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="6">
         <v>1</v>
       </c>
       <c r="C28" s="6">
         <v>1</v>
       </c>
       <c r="D28" s="6">
         <v>4</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="6">
         <v>3</v>
       </c>
       <c r="G28" s="6">
         <v>2</v>
       </c>
       <c r="H28" s="6">
         <v>1</v>
       </c>
       <c r="I28" s="6">
@@ -9410,52 +9658,55 @@
       </c>
       <c r="W28" s="4">
         <v>1</v>
       </c>
       <c r="X28" s="4">
         <v>4</v>
       </c>
       <c r="Y28" s="4">
         <v>2</v>
       </c>
       <c r="Z28" s="6">
         <v>4</v>
       </c>
       <c r="AA28" s="6">
         <v>4</v>
       </c>
       <c r="AB28" s="6">
         <v>3</v>
       </c>
       <c r="AC28" s="6">
         <v>4</v>
       </c>
       <c r="AD28" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="6">
         <v>10</v>
       </c>
       <c r="C29" s="6">
         <v>7</v>
       </c>
       <c r="D29" s="6">
         <v>12</v>
       </c>
       <c r="E29" s="6">
         <v>16</v>
       </c>
       <c r="F29" s="6">
         <v>16</v>
       </c>
       <c r="G29" s="6">
         <v>15</v>
       </c>
       <c r="H29" s="6">
         <v>14</v>
       </c>
       <c r="I29" s="6">
@@ -9502,52 +9753,55 @@
       </c>
       <c r="W29" s="4">
         <v>24</v>
       </c>
       <c r="X29" s="4">
         <v>6</v>
       </c>
       <c r="Y29" s="4">
         <v>21</v>
       </c>
       <c r="Z29" s="6">
         <v>13</v>
       </c>
       <c r="AA29" s="6">
         <v>15</v>
       </c>
       <c r="AB29" s="6">
         <v>21</v>
       </c>
       <c r="AC29" s="6">
         <v>15</v>
       </c>
       <c r="AD29" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="6">
         <v>46</v>
       </c>
       <c r="C30" s="6">
         <v>42</v>
       </c>
       <c r="D30" s="6">
         <v>43</v>
       </c>
       <c r="E30" s="6">
         <v>45</v>
       </c>
       <c r="F30" s="6">
         <v>51</v>
       </c>
       <c r="G30" s="6">
         <v>51</v>
       </c>
       <c r="H30" s="6">
         <v>54</v>
       </c>
       <c r="I30" s="6">
@@ -9594,52 +9848,55 @@
       </c>
       <c r="W30" s="4">
         <v>49</v>
       </c>
       <c r="X30" s="4">
         <v>44</v>
       </c>
       <c r="Y30" s="4">
         <v>64</v>
       </c>
       <c r="Z30" s="6">
         <v>47</v>
       </c>
       <c r="AA30" s="6">
         <v>41</v>
       </c>
       <c r="AB30" s="6">
         <v>59</v>
       </c>
       <c r="AC30" s="6">
         <v>55</v>
       </c>
       <c r="AD30" s="6">
         <v>65</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="6">
         <v>21</v>
       </c>
       <c r="C31" s="6">
         <v>21</v>
       </c>
       <c r="D31" s="6">
         <v>16</v>
       </c>
       <c r="E31" s="6">
         <v>18</v>
       </c>
       <c r="F31" s="6">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>15</v>
       </c>
       <c r="H31" s="6">
         <v>21</v>
       </c>
       <c r="I31" s="6">
@@ -9686,84 +9943,87 @@
       </c>
       <c r="W31" s="4">
         <v>15</v>
       </c>
       <c r="X31" s="4">
         <v>14</v>
       </c>
       <c r="Y31" s="4">
         <v>28</v>
       </c>
       <c r="Z31" s="6">
         <v>30</v>
       </c>
       <c r="AA31" s="6">
         <v>16</v>
       </c>
       <c r="AB31" s="6">
         <v>16</v>
       </c>
       <c r="AC31" s="6">
         <v>27</v>
       </c>
       <c r="AD31" s="6">
         <v>20</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="6"/>
       <c r="AA32" s="6"/>
       <c r="AB32" s="6"/>
       <c r="AC32" s="6"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="6">
         <v>9</v>
       </c>
       <c r="C33" s="6">
         <v>8</v>
       </c>
       <c r="D33" s="6">
         <v>8</v>
       </c>
       <c r="E33" s="6">
         <v>6</v>
       </c>
       <c r="F33" s="6">
         <v>12</v>
       </c>
       <c r="G33" s="6">
         <v>5</v>
       </c>
       <c r="H33" s="6">
         <v>10</v>
       </c>
       <c r="I33" s="6">
@@ -9810,52 +10070,55 @@
       </c>
       <c r="W33" s="4">
         <v>9</v>
       </c>
       <c r="X33" s="4">
         <v>10</v>
       </c>
       <c r="Y33" s="4">
         <v>14</v>
       </c>
       <c r="Z33" s="6">
         <v>3</v>
       </c>
       <c r="AA33" s="6">
         <v>5</v>
       </c>
       <c r="AB33" s="6">
         <v>4</v>
       </c>
       <c r="AC33" s="6">
         <v>8</v>
       </c>
       <c r="AD33" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6">
         <v>2</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>4</v>
       </c>
       <c r="F34" s="6">
         <v>2</v>
       </c>
       <c r="G34" s="6">
         <v>2</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="I34" s="6">
@@ -9902,86 +10165,90 @@
       </c>
       <c r="W34" s="17" t="s">
         <v>53</v>
       </c>
       <c r="X34" s="4">
         <v>1</v>
       </c>
       <c r="Y34" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="6">
         <v>3</v>
       </c>
       <c r="AA34" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AB34" s="6">
         <v>1</v>
       </c>
       <c r="AC34" s="6">
         <v>1</v>
       </c>
       <c r="AD34" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="35"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="6"/>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="6"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6">
         <v>40</v>
       </c>
       <c r="C36" s="6">
         <v>24</v>
       </c>
       <c r="D36" s="6">
         <v>44</v>
       </c>
       <c r="E36" s="6">
         <v>24</v>
       </c>
       <c r="F36" s="6">
         <v>37</v>
       </c>
       <c r="G36" s="6">
         <v>47</v>
       </c>
       <c r="H36" s="6">
         <v>48</v>
       </c>
       <c r="I36" s="6">
@@ -10028,85 +10295,89 @@
       </c>
       <c r="W36" s="4">
         <v>50</v>
       </c>
       <c r="X36" s="6">
         <v>40</v>
       </c>
       <c r="Y36" s="6">
         <v>32</v>
       </c>
       <c r="Z36" s="6">
         <v>21</v>
       </c>
       <c r="AA36" s="6">
         <v>25</v>
       </c>
       <c r="AB36" s="6">
         <v>41</v>
       </c>
       <c r="AC36" s="6">
         <v>40</v>
       </c>
       <c r="AD36" s="6">
         <v>45</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="4"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
       <c r="AD37" s="6"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="6"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4">
         <v>9</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>5</v>
       </c>
       <c r="F38" s="4">
         <v>3</v>
       </c>
       <c r="G38" s="6">
         <v>8</v>
       </c>
       <c r="H38" s="6">
         <v>17</v>
       </c>
       <c r="I38" s="6">
@@ -10153,52 +10424,55 @@
       </c>
       <c r="W38" s="4">
         <v>7</v>
       </c>
       <c r="X38" s="6">
         <v>11</v>
       </c>
       <c r="Y38" s="6">
         <v>8</v>
       </c>
       <c r="Z38" s="6">
         <v>5</v>
       </c>
       <c r="AA38" s="6">
         <v>5</v>
       </c>
       <c r="AB38" s="6">
         <v>9</v>
       </c>
       <c r="AC38" s="6">
         <v>9</v>
       </c>
       <c r="AD38" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="6">
         <v>1</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="6">
         <v>2</v>
       </c>
       <c r="F39" s="4">
         <v>2</v>
       </c>
       <c r="G39" s="6">
         <v>3</v>
       </c>
       <c r="H39" s="6">
         <v>1</v>
       </c>
       <c r="I39" s="6">
@@ -10245,52 +10519,55 @@
       </c>
       <c r="W39" s="4">
         <v>1</v>
       </c>
       <c r="X39" s="6">
         <v>3</v>
       </c>
       <c r="Y39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="Z39" s="17" t="s">
         <v>53</v>
       </c>
       <c r="AA39" s="17">
         <v>2</v>
       </c>
       <c r="AB39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AC39" s="6">
         <v>5</v>
       </c>
       <c r="AD39" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="4">
         <v>10</v>
       </c>
       <c r="C40" s="6">
         <v>4</v>
       </c>
       <c r="D40" s="6">
         <v>11</v>
       </c>
       <c r="E40" s="6">
         <v>8</v>
       </c>
       <c r="F40" s="4">
         <v>14</v>
       </c>
       <c r="G40" s="6">
         <v>14</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
@@ -10337,52 +10614,55 @@
       </c>
       <c r="W40" s="4">
         <v>21</v>
       </c>
       <c r="X40" s="6">
         <v>5</v>
       </c>
       <c r="Y40" s="6">
         <v>5</v>
       </c>
       <c r="Z40" s="6">
         <v>9</v>
       </c>
       <c r="AA40" s="6">
         <v>9</v>
       </c>
       <c r="AB40" s="6">
         <v>17</v>
       </c>
       <c r="AC40" s="6">
         <v>5</v>
       </c>
       <c r="AD40" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="4">
         <v>2</v>
       </c>
       <c r="C41" s="6">
         <v>2</v>
       </c>
       <c r="D41" s="6">
         <v>5</v>
       </c>
       <c r="E41" s="6">
         <v>2</v>
       </c>
       <c r="F41" s="4">
         <v>4</v>
       </c>
       <c r="G41" s="6">
         <v>3</v>
       </c>
       <c r="H41" s="6">
         <v>2</v>
       </c>
       <c r="I41" s="6">
@@ -10429,52 +10709,55 @@
       </c>
       <c r="W41" s="4">
         <v>1</v>
       </c>
       <c r="X41" s="6">
         <v>1</v>
       </c>
       <c r="Y41" s="6">
         <v>1</v>
       </c>
       <c r="Z41" s="6">
         <v>2</v>
       </c>
       <c r="AA41" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AB41" s="6">
         <v>1</v>
       </c>
       <c r="AC41" s="6">
         <v>2</v>
       </c>
       <c r="AD41" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="4">
         <v>5</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>5</v>
       </c>
       <c r="E42" s="6">
         <v>1</v>
       </c>
       <c r="F42" s="4">
         <v>4</v>
       </c>
       <c r="G42" s="6">
         <v>4</v>
       </c>
       <c r="H42" s="6">
         <v>4</v>
       </c>
       <c r="I42" s="6">
@@ -10521,52 +10804,55 @@
       </c>
       <c r="W42" s="4">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>2</v>
       </c>
       <c r="Y42" s="6">
         <v>2</v>
       </c>
       <c r="Z42" s="6">
         <v>2</v>
       </c>
       <c r="AA42" s="6">
         <v>3</v>
       </c>
       <c r="AB42" s="6">
         <v>3</v>
       </c>
       <c r="AC42" s="6">
         <v>5</v>
       </c>
       <c r="AD42" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="4">
         <v>8</v>
       </c>
       <c r="C43" s="6">
         <v>3</v>
       </c>
       <c r="D43" s="6">
         <v>3</v>
       </c>
       <c r="E43" s="6">
         <v>4</v>
       </c>
       <c r="F43" s="4">
         <v>4</v>
       </c>
       <c r="G43" s="6">
         <v>10</v>
       </c>
       <c r="H43" s="6">
         <v>9</v>
       </c>
       <c r="I43" s="6">
@@ -10613,52 +10899,55 @@
       </c>
       <c r="W43" s="4">
         <v>11</v>
       </c>
       <c r="X43" s="6">
         <v>9</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
       <c r="Z43" s="6">
         <v>1</v>
       </c>
       <c r="AA43" s="6">
         <v>4</v>
       </c>
       <c r="AB43" s="6">
         <v>6</v>
       </c>
       <c r="AC43" s="6">
         <v>7</v>
       </c>
       <c r="AD43" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="7">
         <v>6</v>
       </c>
       <c r="C44" s="7">
         <v>1</v>
       </c>
       <c r="D44" s="7">
         <v>11</v>
       </c>
       <c r="E44" s="7">
         <v>2</v>
       </c>
       <c r="F44" s="7">
         <v>6</v>
       </c>
       <c r="G44" s="7">
         <v>5</v>
       </c>
       <c r="H44" s="7">
         <v>5</v>
       </c>
       <c r="I44" s="7">
@@ -10705,52 +10994,55 @@
       </c>
       <c r="W44" s="7">
         <v>7</v>
       </c>
       <c r="X44" s="7">
         <v>9</v>
       </c>
       <c r="Y44" s="7">
         <v>5</v>
       </c>
       <c r="Z44" s="7">
         <v>2</v>
       </c>
       <c r="AA44" s="7">
         <v>2</v>
       </c>
       <c r="AB44" s="7">
         <v>5</v>
       </c>
       <c r="AC44" s="7">
         <v>7</v>
       </c>
       <c r="AD44" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
@@ -11081,50 +11373,53 @@
       </c>
       <c r="W9" s="10">
         <v>3.41</v>
       </c>
       <c r="X9" s="10">
         <v>3.36</v>
       </c>
       <c r="Y9" s="10">
         <v>3.39</v>
       </c>
       <c r="Z9" s="11">
         <v>2.79</v>
       </c>
       <c r="AA9" s="11">
         <v>2.8</v>
       </c>
       <c r="AB9" s="11">
         <v>3.04</v>
       </c>
       <c r="AC9" s="11">
         <v>3.06</v>
       </c>
       <c r="AD9" s="11">
         <v>3.11</v>
       </c>
+      <c r="AE9" s="11">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>3.07</v>
       </c>
       <c r="C10" s="10">
         <v>1.32</v>
       </c>
       <c r="D10" s="10">
         <v>2.81</v>
       </c>
       <c r="E10" s="10">
         <v>2.82</v>
       </c>
       <c r="F10" s="10">
         <v>2.81</v>
       </c>
       <c r="G10" s="11">
         <v>2.89</v>
       </c>
       <c r="H10" s="11">
         <v>3.02</v>
@@ -11173,50 +11468,53 @@
       </c>
       <c r="W10" s="10">
         <v>3.61</v>
       </c>
       <c r="X10" s="10">
         <v>3.52</v>
       </c>
       <c r="Y10" s="10">
         <v>3.54</v>
       </c>
       <c r="Z10" s="11">
         <v>2.68</v>
       </c>
       <c r="AA10" s="11">
         <v>2.88</v>
       </c>
       <c r="AB10" s="11">
         <v>3.17</v>
       </c>
       <c r="AC10" s="11">
         <v>3.04</v>
       </c>
       <c r="AD10" s="11">
         <v>3.04</v>
       </c>
+      <c r="AE10" s="11">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>2.29</v>
       </c>
       <c r="C11" s="10">
         <v>1.58</v>
       </c>
       <c r="D11" s="10">
         <v>3.33</v>
       </c>
       <c r="E11" s="10">
         <v>2.97</v>
       </c>
       <c r="F11" s="10">
         <v>2.99</v>
       </c>
       <c r="G11" s="11">
         <v>3.15</v>
       </c>
       <c r="H11" s="11">
         <v>3.21</v>
@@ -11265,50 +11563,53 @@
       </c>
       <c r="W11" s="10">
         <v>3.76</v>
       </c>
       <c r="X11" s="10">
         <v>3.82</v>
       </c>
       <c r="Y11" s="10">
         <v>3.82</v>
       </c>
       <c r="Z11" s="11">
         <v>3.87</v>
       </c>
       <c r="AA11" s="11">
         <v>2.91</v>
       </c>
       <c r="AB11" s="11">
         <v>3.03</v>
       </c>
       <c r="AC11" s="11">
         <v>3.1</v>
       </c>
       <c r="AD11" s="11">
         <v>3.04</v>
       </c>
+      <c r="AE11" s="11">
+        <v>3.33</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="10">
         <v>1.05</v>
       </c>
       <c r="C12" s="10">
         <v>0.55000000000000004</v>
       </c>
       <c r="D12" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="E12" s="10">
         <v>1.64</v>
       </c>
       <c r="F12" s="10">
         <v>1.96</v>
       </c>
       <c r="G12" s="11">
         <v>2</v>
       </c>
       <c r="H12" s="11">
         <v>1.86</v>
@@ -11357,50 +11658,53 @@
       </c>
       <c r="W12" s="10">
         <v>2.57</v>
       </c>
       <c r="X12" s="10">
         <v>2.74</v>
       </c>
       <c r="Y12" s="10">
         <v>2.69</v>
       </c>
       <c r="Z12" s="11">
         <v>4.53</v>
       </c>
       <c r="AA12" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="11">
         <v>4.21</v>
       </c>
       <c r="AC12" s="11">
         <v>4.28</v>
       </c>
       <c r="AD12" s="11">
         <v>4.08</v>
       </c>
+      <c r="AE12" s="11">
+        <v>3.61</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10">
         <v>2.71</v>
       </c>
       <c r="C13" s="10">
         <v>0.98</v>
       </c>
       <c r="D13" s="10">
         <v>2.67</v>
       </c>
       <c r="E13" s="10">
         <v>3.12</v>
       </c>
       <c r="F13" s="10">
         <v>3.37</v>
       </c>
       <c r="G13" s="11">
         <v>3.51</v>
       </c>
       <c r="H13" s="11">
         <v>3.55</v>
@@ -11449,50 +11753,53 @@
       </c>
       <c r="W13" s="10">
         <v>3.88</v>
       </c>
       <c r="X13" s="10">
         <v>3.68</v>
       </c>
       <c r="Y13" s="10">
         <v>3.85</v>
       </c>
       <c r="Z13" s="11">
         <v>3.55</v>
       </c>
       <c r="AA13" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB13" s="11">
         <v>4.62</v>
       </c>
       <c r="AC13" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD13" s="11">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AE13" s="11">
+        <v>4.26</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="10">
         <v>3.08</v>
       </c>
       <c r="C14" s="10">
         <v>1.45</v>
       </c>
       <c r="D14" s="10">
         <v>2.98</v>
       </c>
       <c r="E14" s="10">
         <v>3.01</v>
       </c>
       <c r="F14" s="10">
         <v>3.09</v>
       </c>
       <c r="G14" s="11">
         <v>3.16</v>
       </c>
       <c r="H14" s="11">
         <v>3.22</v>
@@ -11541,50 +11848,53 @@
       </c>
       <c r="W14" s="10">
         <v>3.59</v>
       </c>
       <c r="X14" s="10">
         <v>3.54</v>
       </c>
       <c r="Y14" s="10">
         <v>3.6</v>
       </c>
       <c r="Z14" s="11">
         <v>3.14</v>
       </c>
       <c r="AA14" s="11">
         <v>3.1</v>
       </c>
       <c r="AB14" s="11">
         <v>3.4</v>
       </c>
       <c r="AC14" s="11">
         <v>3.5</v>
       </c>
       <c r="AD14" s="11">
         <v>3.68</v>
       </c>
+      <c r="AE14" s="11">
+        <v>3.69</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="10">
         <v>4.29</v>
       </c>
       <c r="C15" s="10">
         <v>2.21</v>
       </c>
       <c r="D15" s="10">
         <v>4.03</v>
       </c>
       <c r="E15" s="10">
         <v>3.97</v>
       </c>
       <c r="F15" s="10">
         <v>3.95</v>
       </c>
       <c r="G15" s="11">
         <v>3.82</v>
       </c>
       <c r="H15" s="11">
         <v>3.89</v>
@@ -11632,85 +11942,89 @@
         <v>4.16</v>
       </c>
       <c r="W15" s="10">
         <v>4.04</v>
       </c>
       <c r="X15" s="10">
         <v>3.95</v>
       </c>
       <c r="Y15" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z15" s="11">
         <v>6.21</v>
       </c>
       <c r="AA15" s="11">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB15" s="11">
         <v>4.45</v>
       </c>
       <c r="AC15" s="11">
         <v>4.78</v>
       </c>
       <c r="AD15" s="11">
         <v>4.6500000000000004</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>4.3099999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
       <c r="AD16" s="11"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="11"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="10">
         <v>3.63</v>
       </c>
       <c r="C17" s="10">
         <v>1.77</v>
       </c>
       <c r="D17" s="10">
         <v>3.58</v>
       </c>
       <c r="E17" s="10">
         <v>3.26</v>
       </c>
       <c r="F17" s="10">
         <v>3.21</v>
       </c>
       <c r="G17" s="11">
         <v>3.13</v>
       </c>
       <c r="H17" s="11">
         <v>3.47</v>
       </c>
       <c r="I17" s="11">
@@ -11757,52 +12071,55 @@
       </c>
       <c r="W17" s="10">
         <v>3.33</v>
       </c>
       <c r="X17" s="10">
         <v>3.43</v>
       </c>
       <c r="Y17" s="10">
         <v>3.52</v>
       </c>
       <c r="Z17" s="11">
         <v>1.67</v>
       </c>
       <c r="AA17" s="11">
         <v>1.97</v>
       </c>
       <c r="AB17" s="11">
         <v>2.23</v>
       </c>
       <c r="AC17" s="11">
         <v>2.59</v>
       </c>
       <c r="AD17" s="11">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="11">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10">
         <v>0.39</v>
       </c>
       <c r="D18" s="10">
         <v>0.26</v>
       </c>
       <c r="E18" s="10">
         <v>0.57999999999999996</v>
       </c>
       <c r="F18" s="10">
         <v>0.77</v>
       </c>
       <c r="G18" s="11">
         <v>1.02</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
         <v>1.36</v>
       </c>
@@ -11847,52 +12164,55 @@
       </c>
       <c r="W18" s="10">
         <v>1.51</v>
       </c>
       <c r="X18" s="10">
         <v>1.59</v>
       </c>
       <c r="Y18" s="10">
         <v>1.46</v>
       </c>
       <c r="Z18" s="11" t="s">
         <v>49</v>
       </c>
       <c r="AA18" s="11">
         <v>0.84</v>
       </c>
       <c r="AB18" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC18" s="11">
         <v>1.44</v>
       </c>
       <c r="AD18" s="11">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="11">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>2.27</v>
       </c>
       <c r="C19" s="10">
         <v>0.47</v>
       </c>
       <c r="D19" s="10">
         <v>1.92</v>
       </c>
       <c r="E19" s="10">
         <v>1.91</v>
       </c>
       <c r="F19" s="10">
         <v>2.16</v>
       </c>
       <c r="G19" s="11">
         <v>2.34</v>
       </c>
       <c r="H19" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="I19" s="11">
@@ -11939,52 +12259,55 @@
       </c>
       <c r="W19" s="10">
         <v>2.66</v>
       </c>
       <c r="X19" s="10">
         <v>2.52</v>
       </c>
       <c r="Y19" s="10">
         <v>2.4</v>
       </c>
       <c r="Z19" s="11">
         <v>2.09</v>
       </c>
       <c r="AA19" s="11">
         <v>2.19</v>
       </c>
       <c r="AB19" s="11">
         <v>2.81</v>
       </c>
       <c r="AC19" s="11">
         <v>2.41</v>
       </c>
       <c r="AD19" s="11">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="11">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>1.19</v>
       </c>
       <c r="C20" s="10">
         <v>0.81</v>
       </c>
       <c r="D20" s="10">
         <v>2.14</v>
       </c>
       <c r="E20" s="10">
         <v>2.2200000000000002</v>
       </c>
       <c r="F20" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="G20" s="11">
         <v>2.21</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
@@ -12031,52 +12354,55 @@
       </c>
       <c r="W20" s="10">
         <v>1.33</v>
       </c>
       <c r="X20" s="10">
         <v>1.29</v>
       </c>
       <c r="Y20" s="10">
         <v>1.21</v>
       </c>
       <c r="Z20" s="11">
         <v>2.1</v>
       </c>
       <c r="AA20" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB20" s="11">
         <v>1.01</v>
       </c>
       <c r="AC20" s="11">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD20" s="11">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="11">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="10">
         <v>2.74</v>
       </c>
       <c r="C21" s="10">
         <v>1.1299999999999999</v>
       </c>
       <c r="D21" s="10">
         <v>2.6</v>
       </c>
       <c r="E21" s="10">
         <v>2.09</v>
       </c>
       <c r="F21" s="10">
         <v>2.11</v>
       </c>
       <c r="G21" s="11">
         <v>2.14</v>
       </c>
       <c r="H21" s="11">
         <v>2.14</v>
       </c>
       <c r="I21" s="11">
@@ -12123,52 +12449,55 @@
       </c>
       <c r="W21" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="X21" s="10">
         <v>2.14</v>
       </c>
       <c r="Y21" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z21" s="11">
         <v>1.18</v>
       </c>
       <c r="AA21" s="11">
         <v>1.53</v>
       </c>
       <c r="AB21" s="11">
         <v>1.6</v>
       </c>
       <c r="AC21" s="11">
         <v>1.96</v>
       </c>
       <c r="AD21" s="11">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="11">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
         <v>3.22</v>
       </c>
       <c r="C22" s="11">
         <v>0.62</v>
       </c>
       <c r="D22" s="11">
         <v>1.91</v>
       </c>
       <c r="E22" s="11">
         <v>1.85</v>
       </c>
       <c r="F22" s="11">
         <v>1.79</v>
       </c>
       <c r="G22" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="H22" s="11">
         <v>2.39</v>
       </c>
       <c r="I22" s="11">
@@ -12215,52 +12544,55 @@
       </c>
       <c r="W22" s="10">
         <v>3.76</v>
       </c>
       <c r="X22" s="10">
         <v>3.76</v>
       </c>
       <c r="Y22" s="10">
         <v>3.83</v>
       </c>
       <c r="Z22" s="11">
         <v>0.42</v>
       </c>
       <c r="AA22" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB22" s="11">
         <v>1.59</v>
       </c>
       <c r="AC22" s="11">
         <v>1.95</v>
       </c>
       <c r="AD22" s="11">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="11">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="11">
         <v>1.92</v>
       </c>
       <c r="C23" s="11">
         <v>0.17</v>
       </c>
       <c r="D23" s="11">
         <v>1.96</v>
       </c>
       <c r="E23" s="11">
         <v>1.64</v>
       </c>
       <c r="F23" s="11">
         <v>1.7</v>
       </c>
       <c r="G23" s="11">
         <v>1.69</v>
       </c>
       <c r="H23" s="11">
         <v>1.68</v>
       </c>
       <c r="I23" s="11">
@@ -12307,86 +12639,90 @@
       </c>
       <c r="W23" s="10">
         <v>1.59</v>
       </c>
       <c r="X23" s="10">
         <v>1.73</v>
       </c>
       <c r="Y23" s="10">
         <v>1.72</v>
       </c>
       <c r="Z23" s="11">
         <v>0.69</v>
       </c>
       <c r="AA23" s="11">
         <v>0.72</v>
       </c>
       <c r="AB23" s="11">
         <v>1.06</v>
       </c>
       <c r="AC23" s="11">
         <v>1.42</v>
       </c>
       <c r="AD23" s="11">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="11">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="11"/>
       <c r="AD24" s="11"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="11"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>3.04</v>
       </c>
       <c r="C25" s="10">
         <v>1.41</v>
       </c>
       <c r="D25" s="10">
         <v>2.97</v>
       </c>
       <c r="E25" s="10">
         <v>2.96</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="11">
         <v>3.06</v>
       </c>
       <c r="H25" s="11">
         <v>3.15</v>
       </c>
       <c r="I25" s="11">
@@ -12433,52 +12769,55 @@
       </c>
       <c r="W25" s="10">
         <v>3.62</v>
       </c>
       <c r="X25" s="10">
         <v>3.55</v>
       </c>
       <c r="Y25" s="10">
         <v>3.6</v>
       </c>
       <c r="Z25" s="11">
         <v>3.11</v>
       </c>
       <c r="AA25" s="11">
         <v>3.09</v>
       </c>
       <c r="AB25" s="11">
         <v>3.3</v>
       </c>
       <c r="AC25" s="11">
         <v>3.28</v>
       </c>
       <c r="AD25" s="11">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="11">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="10">
         <v>3.07</v>
       </c>
       <c r="C26" s="10">
         <v>1.32</v>
       </c>
       <c r="D26" s="10">
         <v>2.82</v>
       </c>
       <c r="E26" s="10">
         <v>2.82</v>
       </c>
       <c r="F26" s="10">
         <v>2.81</v>
       </c>
       <c r="G26" s="11">
         <v>2.89</v>
       </c>
       <c r="H26" s="11">
         <v>3.02</v>
       </c>
       <c r="I26" s="11">
@@ -12525,52 +12864,55 @@
       </c>
       <c r="W26" s="10">
         <v>3.61</v>
       </c>
       <c r="X26" s="10">
         <v>3.52</v>
       </c>
       <c r="Y26" s="10">
         <v>3.54</v>
       </c>
       <c r="Z26" s="11">
         <v>2.68</v>
       </c>
       <c r="AA26" s="11">
         <v>2.88</v>
       </c>
       <c r="AB26" s="11">
         <v>3.17</v>
       </c>
       <c r="AC26" s="11">
         <v>3.04</v>
       </c>
       <c r="AD26" s="11">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="11">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10">
         <v>2.29</v>
       </c>
       <c r="C27" s="10">
         <v>1.58</v>
       </c>
       <c r="D27" s="10">
         <v>3.33</v>
       </c>
       <c r="E27" s="10">
         <v>2.97</v>
       </c>
       <c r="F27" s="10">
         <v>2.99</v>
       </c>
       <c r="G27" s="11">
         <v>3.15</v>
       </c>
       <c r="H27" s="11">
         <v>3.21</v>
       </c>
       <c r="I27" s="11">
@@ -12617,52 +12959,55 @@
       </c>
       <c r="W27" s="10">
         <v>3.76</v>
       </c>
       <c r="X27" s="10">
         <v>3.82</v>
       </c>
       <c r="Y27" s="10">
         <v>3.82</v>
       </c>
       <c r="Z27" s="11">
         <v>3.87</v>
       </c>
       <c r="AA27" s="11">
         <v>2.91</v>
       </c>
       <c r="AB27" s="11">
         <v>3.03</v>
       </c>
       <c r="AC27" s="11">
         <v>3.1</v>
       </c>
       <c r="AD27" s="11">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="11">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="10">
         <v>1.05</v>
       </c>
       <c r="C28" s="10">
         <v>0.55000000000000004</v>
       </c>
       <c r="D28" s="10">
         <v>2.1800000000000002</v>
       </c>
       <c r="E28" s="10">
         <v>1.64</v>
       </c>
       <c r="F28" s="10">
         <v>1.96</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1.86</v>
       </c>
       <c r="I28" s="11">
@@ -12709,52 +13054,55 @@
       </c>
       <c r="W28" s="10">
         <v>2.57</v>
       </c>
       <c r="X28" s="10">
         <v>2.74</v>
       </c>
       <c r="Y28" s="10">
         <v>2.69</v>
       </c>
       <c r="Z28" s="11">
         <v>4.53</v>
       </c>
       <c r="AA28" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="11">
         <v>4.21</v>
       </c>
       <c r="AC28" s="11">
         <v>4.28</v>
       </c>
       <c r="AD28" s="11">
         <v>4.08</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="11">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="10">
         <v>2.71</v>
       </c>
       <c r="C29" s="10">
         <v>0.98</v>
       </c>
       <c r="D29" s="10">
         <v>2.67</v>
       </c>
       <c r="E29" s="10">
         <v>3.12</v>
       </c>
       <c r="F29" s="10">
         <v>3.37</v>
       </c>
       <c r="G29" s="11">
         <v>3.51</v>
       </c>
       <c r="H29" s="11">
         <v>3.55</v>
       </c>
       <c r="I29" s="11">
@@ -12801,52 +13149,55 @@
       </c>
       <c r="W29" s="10">
         <v>3.88</v>
       </c>
       <c r="X29" s="10">
         <v>3.68</v>
       </c>
       <c r="Y29" s="10">
         <v>3.85</v>
       </c>
       <c r="Z29" s="11">
         <v>3.55</v>
       </c>
       <c r="AA29" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB29" s="11">
         <v>4.62</v>
       </c>
       <c r="AC29" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD29" s="11">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="11">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="10">
         <v>3.08</v>
       </c>
       <c r="C30" s="10">
         <v>1.45</v>
       </c>
       <c r="D30" s="10">
         <v>2.98</v>
       </c>
       <c r="E30" s="10">
         <v>3.01</v>
       </c>
       <c r="F30" s="10">
         <v>3.09</v>
       </c>
       <c r="G30" s="11">
         <v>3.16</v>
       </c>
       <c r="H30" s="11">
         <v>3.22</v>
       </c>
       <c r="I30" s="11">
@@ -12893,52 +13244,55 @@
       </c>
       <c r="W30" s="10">
         <v>3.59</v>
       </c>
       <c r="X30" s="10">
         <v>3.54</v>
       </c>
       <c r="Y30" s="10">
         <v>3.6</v>
       </c>
       <c r="Z30" s="11">
         <v>3.14</v>
       </c>
       <c r="AA30" s="11">
         <v>3.1</v>
       </c>
       <c r="AB30" s="11">
         <v>3.4</v>
       </c>
       <c r="AC30" s="11">
         <v>3.5</v>
       </c>
       <c r="AD30" s="11">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="11">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="10">
         <v>4.29</v>
       </c>
       <c r="C31" s="10">
         <v>2.21</v>
       </c>
       <c r="D31" s="10">
         <v>4.03</v>
       </c>
       <c r="E31" s="10">
         <v>3.97</v>
       </c>
       <c r="F31" s="10">
         <v>3.95</v>
       </c>
       <c r="G31" s="11">
         <v>3.82</v>
       </c>
       <c r="H31" s="11">
         <v>3.89</v>
       </c>
       <c r="I31" s="11">
@@ -12985,84 +13339,88 @@
       </c>
       <c r="W31" s="10">
         <v>4.04</v>
       </c>
       <c r="X31" s="10">
         <v>3.95</v>
       </c>
       <c r="Y31" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z31" s="11">
         <v>6.21</v>
       </c>
       <c r="AA31" s="11">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB31" s="11">
         <v>4.45</v>
       </c>
       <c r="AC31" s="11">
         <v>4.78</v>
       </c>
       <c r="AD31" s="11">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="11">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AD32" s="11"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="11"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="10">
         <v>3.71</v>
       </c>
       <c r="C33" s="10">
         <v>1.7</v>
       </c>
       <c r="D33" s="10">
         <v>3.51</v>
       </c>
       <c r="E33" s="10">
         <v>3.28</v>
       </c>
       <c r="F33" s="10">
         <v>3.63</v>
       </c>
       <c r="G33" s="11">
         <v>3.38</v>
       </c>
       <c r="H33" s="11">
         <v>3.49</v>
       </c>
       <c r="I33" s="11">
@@ -13109,52 +13467,55 @@
       </c>
       <c r="W33" s="10">
         <v>3.27</v>
       </c>
       <c r="X33" s="10">
         <v>3.36</v>
       </c>
       <c r="Y33" s="10">
         <v>3.58</v>
       </c>
       <c r="Z33" s="11">
         <v>1.26</v>
       </c>
       <c r="AA33" s="11">
         <v>1.76</v>
       </c>
       <c r="AB33" s="11">
         <v>1.73</v>
       </c>
       <c r="AC33" s="11">
         <v>2.17</v>
       </c>
       <c r="AD33" s="11">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="11">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="11">
         <v>1.3</v>
       </c>
       <c r="C34" s="11">
         <v>1.34</v>
       </c>
       <c r="D34" s="11">
         <v>3.09</v>
       </c>
       <c r="E34" s="11">
         <v>3.65</v>
       </c>
       <c r="F34" s="11">
         <v>3.43</v>
       </c>
       <c r="G34" s="11">
         <v>3.31</v>
       </c>
       <c r="H34" s="11">
         <v>2.83</v>
       </c>
       <c r="I34" s="11">
@@ -13201,86 +13562,90 @@
       </c>
       <c r="W34" s="10">
         <v>1.63</v>
       </c>
       <c r="X34" s="10">
         <v>1.61</v>
       </c>
       <c r="Y34" s="10">
         <v>1.47</v>
       </c>
       <c r="Z34" s="11">
         <v>4.07</v>
       </c>
       <c r="AA34" s="11">
         <v>2.14</v>
       </c>
       <c r="AB34" s="11">
         <v>1.88</v>
       </c>
       <c r="AC34" s="11">
         <v>1.76</v>
       </c>
       <c r="AD34" s="11">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="11">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="Z35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="31"/>
       <c r="AC35" s="11"/>
       <c r="AD35" s="11"/>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="11"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="10">
         <v>2.29</v>
       </c>
       <c r="C36" s="11">
         <v>0.71</v>
       </c>
       <c r="D36" s="11">
         <v>2.1</v>
       </c>
       <c r="E36" s="11">
         <v>1.93</v>
       </c>
       <c r="F36" s="10">
         <v>1.96</v>
       </c>
       <c r="G36" s="11">
         <v>2.1</v>
       </c>
       <c r="H36" s="11">
         <v>2.19</v>
       </c>
       <c r="I36" s="11">
@@ -13327,84 +13692,88 @@
       </c>
       <c r="W36" s="10">
         <v>2.46</v>
       </c>
       <c r="X36" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y36" s="11">
         <v>2.4</v>
       </c>
       <c r="Z36" s="11">
         <v>1.26</v>
       </c>
       <c r="AA36" s="11">
         <v>1.45</v>
       </c>
       <c r="AB36" s="11">
         <v>1.8</v>
       </c>
       <c r="AC36" s="11">
         <v>1.97</v>
       </c>
       <c r="AD36" s="11">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="11">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="10"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
       <c r="AD37" s="11"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="11"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="10">
         <v>3.54</v>
       </c>
       <c r="C38" s="11">
         <v>1.84</v>
       </c>
       <c r="D38" s="11">
         <v>3.64</v>
       </c>
       <c r="E38" s="11">
         <v>3.23</v>
       </c>
       <c r="F38" s="10">
         <v>2.82</v>
       </c>
       <c r="G38" s="11">
         <v>2.9</v>
       </c>
       <c r="H38" s="11">
         <v>3.46</v>
       </c>
       <c r="I38" s="11">
@@ -13451,52 +13820,55 @@
       </c>
       <c r="W38" s="10">
         <v>3.38</v>
       </c>
       <c r="X38" s="11">
         <v>3.49</v>
       </c>
       <c r="Y38" s="11">
         <v>3.47</v>
       </c>
       <c r="Z38" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB38" s="11">
         <v>2.72</v>
       </c>
       <c r="AC38" s="11">
         <v>3</v>
       </c>
       <c r="AD38" s="11">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="11">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="11">
         <v>0.39</v>
       </c>
       <c r="D39" s="11">
         <v>0.26</v>
       </c>
       <c r="E39" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="F39" s="10">
         <v>0.77</v>
       </c>
       <c r="G39" s="11">
         <v>1.02</v>
       </c>
       <c r="H39" s="11">
         <v>1</v>
       </c>
       <c r="I39" s="11">
         <v>1.36</v>
       </c>
@@ -13541,52 +13913,55 @@
       </c>
       <c r="W39" s="10">
         <v>1.51</v>
       </c>
       <c r="X39" s="11">
         <v>1.59</v>
       </c>
       <c r="Y39" s="11">
         <v>1.46</v>
       </c>
       <c r="Z39" s="11" t="s">
         <v>49</v>
       </c>
       <c r="AA39" s="11">
         <v>0.84</v>
       </c>
       <c r="AB39" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC39" s="11">
         <v>1.44</v>
       </c>
       <c r="AD39" s="11">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="11">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>2.27</v>
       </c>
       <c r="C40" s="11">
         <v>0.47</v>
       </c>
       <c r="D40" s="11">
         <v>1.92</v>
       </c>
       <c r="E40" s="11">
         <v>1.91</v>
       </c>
       <c r="F40" s="10">
         <v>2.16</v>
       </c>
       <c r="G40" s="11">
         <v>2.34</v>
       </c>
       <c r="H40" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="I40" s="11">
@@ -13633,52 +14008,55 @@
       </c>
       <c r="W40" s="10">
         <v>2.66</v>
       </c>
       <c r="X40" s="11">
         <v>2.52</v>
       </c>
       <c r="Y40" s="11">
         <v>2.4</v>
       </c>
       <c r="Z40" s="11">
         <v>2.09</v>
       </c>
       <c r="AA40" s="11">
         <v>2.19</v>
       </c>
       <c r="AB40" s="11">
         <v>2.81</v>
       </c>
       <c r="AC40" s="11">
         <v>2.41</v>
       </c>
       <c r="AD40" s="11">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="11">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1.1399999999999999</v>
       </c>
       <c r="C41" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="D41" s="11">
         <v>1.73</v>
       </c>
       <c r="E41" s="11">
         <v>1.59</v>
       </c>
       <c r="F41" s="10">
         <v>1.73</v>
       </c>
       <c r="G41" s="11">
         <v>1.73</v>
       </c>
       <c r="H41" s="11">
         <v>1.64</v>
       </c>
       <c r="I41" s="11">
@@ -13725,52 +14103,55 @@
       </c>
       <c r="W41" s="10">
         <v>1.2</v>
       </c>
       <c r="X41" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="Y41" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z41" s="11">
         <v>1.22</v>
       </c>
       <c r="AA41" s="11">
         <v>0.64</v>
       </c>
       <c r="AB41" s="11">
         <v>0.63</v>
       </c>
       <c r="AC41" s="11">
         <v>0.79</v>
       </c>
       <c r="AD41" s="11">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="11">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>2.74</v>
       </c>
       <c r="C42" s="11">
         <v>1.1299999999999999</v>
       </c>
       <c r="D42" s="11">
         <v>2.6</v>
       </c>
       <c r="E42" s="11">
         <v>2.09</v>
       </c>
       <c r="F42" s="10">
         <v>2.11</v>
       </c>
       <c r="G42" s="11">
         <v>2.14</v>
       </c>
       <c r="H42" s="11">
         <v>2.14</v>
       </c>
       <c r="I42" s="11">
@@ -13817,52 +14198,55 @@
       </c>
       <c r="W42" s="10">
         <v>2.2400000000000002</v>
       </c>
       <c r="X42" s="11">
         <v>2.14</v>
       </c>
       <c r="Y42" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z42" s="11">
         <v>1.18</v>
       </c>
       <c r="AA42" s="11">
         <v>1.53</v>
       </c>
       <c r="AB42" s="11">
         <v>1.6</v>
       </c>
       <c r="AC42" s="11">
         <v>1.96</v>
       </c>
       <c r="AD42" s="11">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="11">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="10">
         <v>3.22</v>
       </c>
       <c r="C43" s="11">
         <v>0.62</v>
       </c>
       <c r="D43" s="11">
         <v>1.91</v>
       </c>
       <c r="E43" s="11">
         <v>1.85</v>
       </c>
       <c r="F43" s="10">
         <v>1.79</v>
       </c>
       <c r="G43" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="H43" s="11">
         <v>2.39</v>
       </c>
       <c r="I43" s="11">
@@ -13909,52 +14293,55 @@
       </c>
       <c r="W43" s="10">
         <v>3.76</v>
       </c>
       <c r="X43" s="11">
         <v>3.76</v>
       </c>
       <c r="Y43" s="11">
         <v>3.83</v>
       </c>
       <c r="Z43" s="11">
         <v>0.42</v>
       </c>
       <c r="AA43" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB43" s="11">
         <v>1.59</v>
       </c>
       <c r="AC43" s="11">
         <v>1.95</v>
       </c>
       <c r="AD43" s="11">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="11">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="9">
         <v>1.92</v>
       </c>
       <c r="C44" s="9">
         <v>0.17</v>
       </c>
       <c r="D44" s="9">
         <v>1.96</v>
       </c>
       <c r="E44" s="9">
         <v>1.64</v>
       </c>
       <c r="F44" s="9">
         <v>1.7</v>
       </c>
       <c r="G44" s="9">
         <v>1.69</v>
       </c>
       <c r="H44" s="9">
         <v>1.68</v>
       </c>
       <c r="I44" s="9">
@@ -14001,52 +14388,55 @@
       </c>
       <c r="W44" s="9">
         <v>1.59</v>
       </c>
       <c r="X44" s="9">
         <v>1.73</v>
       </c>
       <c r="Y44" s="9">
         <v>1.72</v>
       </c>
       <c r="Z44" s="9">
         <v>0.69</v>
       </c>
       <c r="AA44" s="9">
         <v>0.72</v>
       </c>
       <c r="AB44" s="9">
         <v>1.06</v>
       </c>
       <c r="AC44" s="9">
         <v>1.42</v>
       </c>
       <c r="AD44" s="9">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="9">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>