--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4515" yWindow="315" windowWidth="23580" windowHeight="12105" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Халқының табиғи өсімі" sheetId="1" r:id="rId1"/>
     <sheet name="ХТӨ коэффициентті" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="53">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -1142,50 +1142,53 @@
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="32"/>
       <c r="V8" s="32"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="33"/>
       <c r="AB8" s="33"/>
       <c r="AC8" s="33"/>
       <c r="AD8" s="33"/>
       <c r="AE8" s="33"/>
       <c r="AF8" s="33"/>
       <c r="AG8" s="33"/>
       <c r="AH8" s="33"/>
       <c r="AI8" s="33"/>
       <c r="AJ8" s="33"/>
       <c r="AK8" s="33"/>
+      <c r="AL8" s="33"/>
+      <c r="AM8" s="33"/>
+      <c r="AN8" s="33"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7">
         <v>438</v>
       </c>
       <c r="C9" s="7">
         <v>353</v>
       </c>
       <c r="D9" s="7">
         <v>379</v>
       </c>
       <c r="E9" s="7">
         <v>539</v>
       </c>
       <c r="F9" s="8">
         <v>653</v>
       </c>
       <c r="G9" s="9">
         <v>592</v>
       </c>
       <c r="H9" s="9">
         <v>564</v>
@@ -1261,50 +1264,53 @@
       </c>
       <c r="AF9" s="10">
         <v>407</v>
       </c>
       <c r="AG9" s="10">
         <v>349</v>
       </c>
       <c r="AH9" s="10">
         <v>340</v>
       </c>
       <c r="AI9" s="10">
         <v>216</v>
       </c>
       <c r="AJ9" s="10">
         <v>160</v>
       </c>
       <c r="AK9" s="10">
         <v>123</v>
       </c>
       <c r="AL9" s="10">
         <v>248</v>
       </c>
       <c r="AM9" s="10">
         <v>202</v>
       </c>
+      <c r="AN9" s="10">
+        <v>63</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>235</v>
       </c>
       <c r="C10" s="7">
         <v>190</v>
       </c>
       <c r="D10" s="7">
         <v>216</v>
       </c>
       <c r="E10" s="7">
         <v>258</v>
       </c>
       <c r="F10" s="8">
         <v>353</v>
       </c>
       <c r="G10" s="9">
         <v>296</v>
       </c>
       <c r="H10" s="9">
         <v>252</v>
@@ -1380,50 +1386,53 @@
       </c>
       <c r="AF10" s="10">
         <v>289</v>
       </c>
       <c r="AG10" s="10">
         <v>213</v>
       </c>
       <c r="AH10" s="10">
         <v>200</v>
       </c>
       <c r="AI10" s="10">
         <v>152</v>
       </c>
       <c r="AJ10" s="10">
         <v>118</v>
       </c>
       <c r="AK10" s="10">
         <v>99</v>
       </c>
       <c r="AL10" s="10">
         <v>102</v>
       </c>
       <c r="AM10" s="10">
         <v>119</v>
       </c>
+      <c r="AN10" s="10">
+        <v>71</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="7">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>31</v>
       </c>
       <c r="D11" s="7">
         <v>34</v>
       </c>
       <c r="E11" s="7">
         <v>51</v>
       </c>
       <c r="F11" s="8">
         <v>49</v>
       </c>
       <c r="G11" s="9">
         <v>69</v>
       </c>
       <c r="H11" s="9">
         <v>72</v>
@@ -1499,50 +1508,53 @@
       </c>
       <c r="AF11" s="10">
         <v>47</v>
       </c>
       <c r="AG11" s="10">
         <v>45</v>
       </c>
       <c r="AH11" s="10">
         <v>41</v>
       </c>
       <c r="AI11" s="10">
         <v>37</v>
       </c>
       <c r="AJ11" s="10">
         <v>44</v>
       </c>
       <c r="AK11" s="10">
         <v>24</v>
       </c>
       <c r="AL11" s="10">
         <v>30</v>
       </c>
       <c r="AM11" s="10">
         <v>42</v>
       </c>
+      <c r="AN11" s="10">
+        <v>26</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="7">
         <v>16</v>
       </c>
       <c r="C12" s="7">
         <v>14</v>
       </c>
       <c r="D12" s="7">
         <v>15</v>
       </c>
       <c r="E12" s="7">
         <v>7</v>
       </c>
       <c r="F12" s="8">
         <v>14</v>
       </c>
       <c r="G12" s="9">
         <v>14</v>
       </c>
       <c r="H12" s="9">
         <v>20</v>
@@ -1618,50 +1630,53 @@
       </c>
       <c r="AF12" s="10">
         <v>6</v>
       </c>
       <c r="AG12" s="10">
         <v>14</v>
       </c>
       <c r="AH12" s="10">
         <v>4</v>
       </c>
       <c r="AI12" s="10">
         <v>-1</v>
       </c>
       <c r="AJ12" s="10">
         <v>8</v>
       </c>
       <c r="AK12" s="10">
         <v>7</v>
       </c>
       <c r="AL12" s="10">
         <v>8</v>
       </c>
       <c r="AM12" s="10">
         <v>11</v>
       </c>
+      <c r="AN12" s="10">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7">
         <v>-4</v>
       </c>
       <c r="C13" s="7">
         <v>11</v>
       </c>
       <c r="D13" s="7">
         <v>-11</v>
       </c>
       <c r="E13" s="7">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>28</v>
       </c>
       <c r="G13" s="9">
         <v>8</v>
       </c>
       <c r="H13" s="9">
         <v>-3</v>
@@ -1733,50 +1748,53 @@
       </c>
       <c r="AF13" s="10">
         <v>-14</v>
       </c>
       <c r="AG13" s="10">
         <v>-9</v>
       </c>
       <c r="AH13" s="10">
         <v>2</v>
       </c>
       <c r="AI13" s="10">
         <v>-20</v>
       </c>
       <c r="AJ13" s="10">
         <v>-7</v>
       </c>
       <c r="AK13" s="10">
         <v>4</v>
       </c>
       <c r="AL13" s="10">
         <v>-4</v>
       </c>
       <c r="AM13" s="10">
         <v>3</v>
       </c>
+      <c r="AN13" s="10">
+        <v>-8</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="7">
         <v>24</v>
       </c>
       <c r="C14" s="7">
         <v>8</v>
       </c>
       <c r="D14" s="7">
         <v>29</v>
       </c>
       <c r="E14" s="7">
         <v>72</v>
       </c>
       <c r="F14" s="8">
         <v>26</v>
       </c>
       <c r="G14" s="9">
         <v>55</v>
       </c>
       <c r="H14" s="9">
         <v>73</v>
@@ -1852,50 +1870,53 @@
       </c>
       <c r="AF14" s="10">
         <v>-11</v>
       </c>
       <c r="AG14" s="10">
         <v>8</v>
       </c>
       <c r="AH14" s="10">
         <v>9</v>
       </c>
       <c r="AI14" s="10">
         <v>10</v>
       </c>
       <c r="AJ14" s="10">
         <v>-5</v>
       </c>
       <c r="AK14" s="10">
         <v>-28</v>
       </c>
       <c r="AL14" s="10">
         <v>40</v>
       </c>
       <c r="AM14" s="10">
         <v>-18</v>
       </c>
+      <c r="AN14" s="10">
+        <v>-41</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7">
         <v>-18</v>
       </c>
       <c r="C15" s="7">
         <v>-1</v>
       </c>
       <c r="D15" s="7">
         <v>-15</v>
       </c>
       <c r="E15" s="7">
         <v>27</v>
       </c>
       <c r="F15" s="8">
         <v>8</v>
       </c>
       <c r="G15" s="9">
         <v>-8</v>
       </c>
       <c r="H15" s="9">
         <v>4</v>
@@ -1970,88 +1991,92 @@
         <v>11</v>
       </c>
       <c r="AF15" s="10">
         <v>-3</v>
       </c>
       <c r="AG15" s="10">
         <v>-19</v>
       </c>
       <c r="AH15" s="10">
         <v>-20</v>
       </c>
       <c r="AI15" s="10">
         <v>-13</v>
       </c>
       <c r="AJ15" s="10">
         <v>-30</v>
       </c>
       <c r="AK15" s="10">
         <v>-17</v>
       </c>
       <c r="AL15" s="10">
         <v>3</v>
       </c>
       <c r="AM15" s="10">
         <v>-7</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>-39</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="K16" s="8"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AD16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AF16" s="10"/>
       <c r="AG16" s="10"/>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="10"/>
+      <c r="AN16" s="10"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="7">
         <v>20</v>
       </c>
       <c r="C17" s="7">
         <v>15</v>
       </c>
       <c r="D17" s="7">
         <v>-3</v>
       </c>
       <c r="E17" s="7">
         <v>20</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="9">
         <v>14</v>
       </c>
       <c r="H17" s="9">
         <v>10</v>
       </c>
       <c r="I17" s="8">
@@ -2125,52 +2150,55 @@
       </c>
       <c r="AF17" s="10">
         <v>-5</v>
       </c>
       <c r="AG17" s="10">
         <v>-1</v>
       </c>
       <c r="AH17" s="10">
         <v>-7</v>
       </c>
       <c r="AI17" s="10">
         <v>5</v>
       </c>
       <c r="AJ17" s="10">
         <v>-4</v>
       </c>
       <c r="AK17" s="10">
         <v>6</v>
       </c>
       <c r="AL17" s="10">
         <v>9</v>
       </c>
       <c r="AM17" s="10">
         <v>-7</v>
       </c>
+      <c r="AN17" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>23</v>
       </c>
       <c r="C18" s="7">
         <v>11</v>
       </c>
       <c r="D18" s="7">
         <v>7</v>
       </c>
       <c r="E18" s="7">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>28</v>
       </c>
       <c r="G18" s="9">
         <v>14</v>
       </c>
       <c r="H18" s="9">
         <v>17</v>
       </c>
       <c r="I18" s="8">
@@ -2244,52 +2272,55 @@
       </c>
       <c r="AF18" s="10">
         <v>19</v>
       </c>
       <c r="AG18" s="10">
         <v>14</v>
       </c>
       <c r="AH18" s="10">
         <v>14</v>
       </c>
       <c r="AI18" s="10">
         <v>23</v>
       </c>
       <c r="AJ18" s="10">
         <v>7</v>
       </c>
       <c r="AK18" s="10">
         <v>8</v>
       </c>
       <c r="AL18" s="10">
         <v>17</v>
       </c>
       <c r="AM18" s="10">
         <v>16</v>
       </c>
+      <c r="AN18" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="7">
         <v>23</v>
       </c>
       <c r="C19" s="7">
         <v>23</v>
       </c>
       <c r="D19" s="7">
         <v>34</v>
       </c>
       <c r="E19" s="7">
         <v>18</v>
       </c>
       <c r="F19" s="8">
         <v>35</v>
       </c>
       <c r="G19" s="9">
         <v>36</v>
       </c>
       <c r="H19" s="9">
         <v>22</v>
       </c>
       <c r="I19" s="8">
@@ -2363,52 +2394,55 @@
       </c>
       <c r="AF19" s="10">
         <v>19</v>
       </c>
       <c r="AG19" s="10">
         <v>26</v>
       </c>
       <c r="AH19" s="10">
         <v>16</v>
       </c>
       <c r="AI19" s="10">
         <v>9</v>
       </c>
       <c r="AJ19" s="10">
         <v>8</v>
       </c>
       <c r="AK19" s="10">
         <v>16</v>
       </c>
       <c r="AL19" s="10">
         <v>14</v>
       </c>
       <c r="AM19" s="10">
         <v>13</v>
       </c>
+      <c r="AN19" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="7">
         <v>20</v>
       </c>
       <c r="C20" s="7">
         <v>17</v>
       </c>
       <c r="D20" s="7">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>32</v>
       </c>
       <c r="F20" s="8">
         <v>27</v>
       </c>
       <c r="G20" s="9">
         <v>37</v>
       </c>
       <c r="H20" s="9">
         <v>45</v>
       </c>
       <c r="I20" s="8">
@@ -2482,52 +2516,55 @@
       </c>
       <c r="AF20" s="10">
         <v>9</v>
       </c>
       <c r="AG20" s="10">
         <v>18</v>
       </c>
       <c r="AH20" s="10">
         <v>36</v>
       </c>
       <c r="AI20" s="10">
         <v>11</v>
       </c>
       <c r="AJ20" s="10">
         <v>4</v>
       </c>
       <c r="AK20" s="10">
         <v>5</v>
       </c>
       <c r="AL20" s="10">
         <v>11</v>
       </c>
       <c r="AM20" s="10">
         <v>5</v>
       </c>
+      <c r="AN20" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="7">
         <v>13</v>
       </c>
       <c r="C21" s="7">
         <v>9</v>
       </c>
       <c r="D21" s="7">
         <v>6</v>
       </c>
       <c r="E21" s="7">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>19</v>
       </c>
       <c r="G21" s="9">
         <v>3</v>
       </c>
       <c r="H21" s="9">
         <v>8</v>
       </c>
       <c r="I21" s="8">
@@ -2601,52 +2638,55 @@
       </c>
       <c r="AF21" s="10">
         <v>12</v>
       </c>
       <c r="AG21" s="10">
         <v>4</v>
       </c>
       <c r="AH21" s="10">
         <v>16</v>
       </c>
       <c r="AI21" s="10">
         <v>-1</v>
       </c>
       <c r="AJ21" s="10">
         <v>-2</v>
       </c>
       <c r="AK21" s="10">
         <v>-8</v>
       </c>
       <c r="AL21" s="10">
         <v>4</v>
       </c>
       <c r="AM21" s="10">
         <v>3</v>
       </c>
+      <c r="AN21" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="7">
         <v>19</v>
       </c>
       <c r="C22" s="7">
         <v>7</v>
       </c>
       <c r="D22" s="7">
         <v>20</v>
       </c>
       <c r="E22" s="7">
         <v>-1</v>
       </c>
       <c r="F22" s="8">
         <v>-1</v>
       </c>
       <c r="G22" s="9">
         <v>19</v>
       </c>
       <c r="H22" s="9">
         <v>16</v>
       </c>
       <c r="I22" s="8">
@@ -2718,52 +2758,55 @@
       </c>
       <c r="AF22" s="10">
         <v>7</v>
       </c>
       <c r="AG22" s="10">
         <v>2</v>
       </c>
       <c r="AH22" s="10">
         <v>5</v>
       </c>
       <c r="AI22" s="10">
         <v>-19</v>
       </c>
       <c r="AJ22" s="10">
         <v>5</v>
       </c>
       <c r="AK22" s="10">
         <v>-11</v>
       </c>
       <c r="AL22" s="10">
         <v>-9</v>
       </c>
       <c r="AM22" s="10">
         <v>7</v>
       </c>
+      <c r="AN22" s="10">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="39">
         <v>34</v>
       </c>
       <c r="C23" s="39">
         <v>18</v>
       </c>
       <c r="D23" s="39">
         <v>29</v>
       </c>
       <c r="E23" s="39">
         <v>25</v>
       </c>
       <c r="F23" s="10">
         <v>55</v>
       </c>
       <c r="G23" s="40">
         <v>35</v>
       </c>
       <c r="H23" s="40">
         <v>28</v>
       </c>
       <c r="I23" s="10">
@@ -2837,95 +2880,99 @@
       </c>
       <c r="AF23" s="10">
         <v>32</v>
       </c>
       <c r="AG23" s="10">
         <v>34</v>
       </c>
       <c r="AH23" s="10">
         <v>24</v>
       </c>
       <c r="AI23" s="10">
         <v>23</v>
       </c>
       <c r="AJ23" s="10">
         <v>14</v>
       </c>
       <c r="AK23" s="10">
         <v>18</v>
       </c>
       <c r="AL23" s="10">
         <v>23</v>
       </c>
       <c r="AM23" s="10">
         <v>15</v>
       </c>
+      <c r="AN23" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="33"/>
       <c r="AB24" s="33"/>
       <c r="AC24" s="33"/>
       <c r="AD24" s="33"/>
       <c r="AE24" s="33"/>
       <c r="AF24" s="33"/>
       <c r="AG24" s="33"/>
       <c r="AH24" s="33"/>
       <c r="AI24" s="33"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="33"/>
-      <c r="AL24" s="10"/>
-      <c r="AM24" s="10"/>
+      <c r="AL24" s="33"/>
+      <c r="AM24" s="33"/>
+      <c r="AN24" s="33"/>
     </row>
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="39">
         <v>312</v>
       </c>
       <c r="C25" s="39">
         <v>273</v>
       </c>
       <c r="D25" s="39">
         <v>277</v>
       </c>
       <c r="E25" s="39">
         <v>430</v>
       </c>
       <c r="F25" s="10">
         <v>499</v>
       </c>
       <c r="G25" s="40">
         <v>439</v>
       </c>
       <c r="H25" s="40">
         <v>431</v>
       </c>
       <c r="I25" s="10">
@@ -2999,52 +3046,55 @@
       </c>
       <c r="AF25" s="10">
         <v>316</v>
       </c>
       <c r="AG25" s="10">
         <v>258</v>
       </c>
       <c r="AH25" s="10">
         <v>241</v>
       </c>
       <c r="AI25" s="10">
         <v>165</v>
       </c>
       <c r="AJ25" s="10">
         <v>113</v>
       </c>
       <c r="AK25" s="10">
         <v>85</v>
       </c>
       <c r="AL25" s="10">
         <v>184</v>
       </c>
       <c r="AM25" s="10">
         <v>147</v>
       </c>
+      <c r="AN25" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="39">
         <v>235</v>
       </c>
       <c r="C26" s="39">
         <v>190</v>
       </c>
       <c r="D26" s="39">
         <v>216</v>
       </c>
       <c r="E26" s="39">
         <v>258</v>
       </c>
       <c r="F26" s="10">
         <v>353</v>
       </c>
       <c r="G26" s="40">
         <v>296</v>
       </c>
       <c r="H26" s="40">
         <v>252</v>
       </c>
       <c r="I26" s="10">
@@ -3118,52 +3168,55 @@
       </c>
       <c r="AF26" s="10">
         <v>289</v>
       </c>
       <c r="AG26" s="10">
         <v>213</v>
       </c>
       <c r="AH26" s="10">
         <v>200</v>
       </c>
       <c r="AI26" s="10">
         <v>152</v>
       </c>
       <c r="AJ26" s="10">
         <v>118</v>
       </c>
       <c r="AK26" s="10">
         <v>99</v>
       </c>
       <c r="AL26" s="10">
         <v>102</v>
       </c>
       <c r="AM26" s="10">
         <v>119</v>
       </c>
+      <c r="AN26" s="10">
+        <v>71</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="39">
         <v>33</v>
       </c>
       <c r="C27" s="39">
         <v>31</v>
       </c>
       <c r="D27" s="39">
         <v>34</v>
       </c>
       <c r="E27" s="39">
         <v>51</v>
       </c>
       <c r="F27" s="10">
         <v>49</v>
       </c>
       <c r="G27" s="40">
         <v>69</v>
       </c>
       <c r="H27" s="40">
         <v>72</v>
       </c>
       <c r="I27" s="10">
@@ -3237,52 +3290,55 @@
       </c>
       <c r="AF27" s="10">
         <v>47</v>
       </c>
       <c r="AG27" s="10">
         <v>45</v>
       </c>
       <c r="AH27" s="10">
         <v>41</v>
       </c>
       <c r="AI27" s="10">
         <v>37</v>
       </c>
       <c r="AJ27" s="10">
         <v>44</v>
       </c>
       <c r="AK27" s="10">
         <v>24</v>
       </c>
       <c r="AL27" s="10">
         <v>30</v>
       </c>
       <c r="AM27" s="10">
         <v>42</v>
       </c>
+      <c r="AN27" s="10">
+        <v>26</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="39">
         <v>16</v>
       </c>
       <c r="C28" s="39">
         <v>14</v>
       </c>
       <c r="D28" s="39">
         <v>15</v>
       </c>
       <c r="E28" s="39">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>14</v>
       </c>
       <c r="G28" s="40">
         <v>14</v>
       </c>
       <c r="H28" s="40">
         <v>20</v>
       </c>
       <c r="I28" s="10">
@@ -3356,52 +3412,55 @@
       </c>
       <c r="AF28" s="10">
         <v>6</v>
       </c>
       <c r="AG28" s="10">
         <v>14</v>
       </c>
       <c r="AH28" s="10">
         <v>4</v>
       </c>
       <c r="AI28" s="10">
         <v>-1</v>
       </c>
       <c r="AJ28" s="10">
         <v>8</v>
       </c>
       <c r="AK28" s="10">
         <v>7</v>
       </c>
       <c r="AL28" s="10">
         <v>8</v>
       </c>
       <c r="AM28" s="10">
         <v>11</v>
       </c>
+      <c r="AN28" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="39">
         <v>-4</v>
       </c>
       <c r="C29" s="39">
         <v>11</v>
       </c>
       <c r="D29" s="39">
         <v>-11</v>
       </c>
       <c r="E29" s="39">
         <v>3</v>
       </c>
       <c r="F29" s="10">
         <v>28</v>
       </c>
       <c r="G29" s="40">
         <v>8</v>
       </c>
       <c r="H29" s="40">
         <v>-3</v>
       </c>
       <c r="I29" s="10">
@@ -3471,52 +3530,55 @@
       </c>
       <c r="AF29" s="10">
         <v>-14</v>
       </c>
       <c r="AG29" s="10">
         <v>-9</v>
       </c>
       <c r="AH29" s="10">
         <v>2</v>
       </c>
       <c r="AI29" s="10">
         <v>-20</v>
       </c>
       <c r="AJ29" s="10">
         <v>-7</v>
       </c>
       <c r="AK29" s="10">
         <v>4</v>
       </c>
       <c r="AL29" s="10">
         <v>-4</v>
       </c>
       <c r="AM29" s="10">
         <v>3</v>
       </c>
+      <c r="AN29" s="10">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="39">
         <v>24</v>
       </c>
       <c r="C30" s="39">
         <v>8</v>
       </c>
       <c r="D30" s="39">
         <v>29</v>
       </c>
       <c r="E30" s="39">
         <v>72</v>
       </c>
       <c r="F30" s="10">
         <v>26</v>
       </c>
       <c r="G30" s="40">
         <v>55</v>
       </c>
       <c r="H30" s="40">
         <v>73</v>
       </c>
       <c r="I30" s="10">
@@ -3590,52 +3652,55 @@
       </c>
       <c r="AF30" s="10">
         <v>-11</v>
       </c>
       <c r="AG30" s="10">
         <v>8</v>
       </c>
       <c r="AH30" s="10">
         <v>9</v>
       </c>
       <c r="AI30" s="10">
         <v>10</v>
       </c>
       <c r="AJ30" s="10">
         <v>-5</v>
       </c>
       <c r="AK30" s="10">
         <v>-28</v>
       </c>
       <c r="AL30" s="10">
         <v>40</v>
       </c>
       <c r="AM30" s="10">
         <v>-18</v>
       </c>
+      <c r="AN30" s="10">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="39">
         <v>-18</v>
       </c>
       <c r="C31" s="39">
         <v>-1</v>
       </c>
       <c r="D31" s="39">
         <v>-15</v>
       </c>
       <c r="E31" s="39">
         <v>27</v>
       </c>
       <c r="F31" s="10">
         <v>8</v>
       </c>
       <c r="G31" s="40">
         <v>-8</v>
       </c>
       <c r="H31" s="40">
         <v>4</v>
       </c>
       <c r="I31" s="10">
@@ -3709,95 +3774,99 @@
       </c>
       <c r="AF31" s="10">
         <v>-3</v>
       </c>
       <c r="AG31" s="10">
         <v>-19</v>
       </c>
       <c r="AH31" s="10">
         <v>-20</v>
       </c>
       <c r="AI31" s="10">
         <v>-13</v>
       </c>
       <c r="AJ31" s="10">
         <v>-30</v>
       </c>
       <c r="AK31" s="10">
         <v>-17</v>
       </c>
       <c r="AL31" s="10">
         <v>3</v>
       </c>
       <c r="AM31" s="10">
         <v>-7</v>
       </c>
+      <c r="AN31" s="10">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="10"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="10"/>
       <c r="AB32" s="10"/>
       <c r="AC32" s="10"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="10"/>
+      <c r="AN32" s="10"/>
     </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="39">
         <v>14</v>
       </c>
       <c r="C33" s="39">
         <v>12</v>
       </c>
       <c r="D33" s="39">
         <v>1</v>
       </c>
       <c r="E33" s="39">
         <v>5</v>
       </c>
       <c r="F33" s="10">
         <v>12</v>
       </c>
       <c r="G33" s="40">
         <v>-3</v>
       </c>
       <c r="H33" s="40">
         <v>-1</v>
       </c>
       <c r="I33" s="10">
@@ -3871,52 +3940,55 @@
       </c>
       <c r="AF33" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AG33" s="10">
         <v>-2</v>
       </c>
       <c r="AH33" s="10">
         <v>-11</v>
       </c>
       <c r="AI33" s="10">
         <v>-3</v>
       </c>
       <c r="AJ33" s="10">
         <v>-17</v>
       </c>
       <c r="AK33" s="10">
         <v>-5</v>
       </c>
       <c r="AL33" s="10">
         <v>4</v>
       </c>
       <c r="AM33" s="10">
         <v>-4</v>
       </c>
+      <c r="AN33" s="10" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="39">
         <v>12</v>
       </c>
       <c r="C34" s="39">
         <v>8</v>
       </c>
       <c r="D34" s="39">
         <v>8</v>
       </c>
       <c r="E34" s="39">
         <v>7</v>
       </c>
       <c r="F34" s="10">
         <v>9</v>
       </c>
       <c r="G34" s="40">
         <v>8</v>
       </c>
       <c r="H34" s="40">
         <v>14</v>
       </c>
       <c r="I34" s="10">
@@ -3990,95 +4062,99 @@
       </c>
       <c r="AF34" s="10">
         <v>2</v>
       </c>
       <c r="AG34" s="10">
         <v>8</v>
       </c>
       <c r="AH34" s="10">
         <v>16</v>
       </c>
       <c r="AI34" s="10">
         <v>3</v>
       </c>
       <c r="AJ34" s="10">
         <v>2</v>
       </c>
       <c r="AK34" s="10">
         <v>1</v>
       </c>
       <c r="AL34" s="10">
         <v>1</v>
       </c>
       <c r="AM34" s="10">
         <v>1</v>
       </c>
+      <c r="AN34" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="33"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="33"/>
       <c r="AD35" s="33"/>
       <c r="AE35" s="33"/>
       <c r="AF35" s="33"/>
       <c r="AG35" s="33"/>
       <c r="AH35" s="33"/>
       <c r="AI35" s="33"/>
       <c r="AJ35" s="33"/>
       <c r="AK35" s="33"/>
-      <c r="AL35" s="10"/>
-      <c r="AM35" s="10"/>
+      <c r="AL35" s="33"/>
+      <c r="AM35" s="33"/>
+      <c r="AN35" s="33"/>
     </row>
-    <row r="36" spans="1:39" s="12" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="12" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="39">
         <v>126</v>
       </c>
       <c r="C36" s="39">
         <v>80</v>
       </c>
       <c r="D36" s="39">
         <v>102</v>
       </c>
       <c r="E36" s="39">
         <v>109</v>
       </c>
       <c r="F36" s="10">
         <v>154</v>
       </c>
       <c r="G36" s="40">
         <v>153</v>
       </c>
       <c r="H36" s="40">
         <v>133</v>
       </c>
       <c r="I36" s="10">
@@ -4152,88 +4228,92 @@
       </c>
       <c r="AF36" s="10">
         <v>91</v>
       </c>
       <c r="AG36" s="10">
         <v>91</v>
       </c>
       <c r="AH36" s="10">
         <v>99</v>
       </c>
       <c r="AI36" s="10">
         <v>51</v>
       </c>
       <c r="AJ36" s="10">
         <v>47</v>
       </c>
       <c r="AK36" s="10">
         <v>38</v>
       </c>
       <c r="AL36" s="10">
         <v>64</v>
       </c>
       <c r="AM36" s="10">
         <v>55</v>
       </c>
+      <c r="AN36" s="10">
+        <v>40</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="8"/>
       <c r="K37" s="8"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="10"/>
       <c r="X37" s="10"/>
       <c r="Y37" s="10"/>
       <c r="Z37" s="10"/>
       <c r="AA37" s="10"/>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="10"/>
       <c r="AI37" s="10"/>
       <c r="AJ37" s="10"/>
       <c r="AK37" s="10"/>
       <c r="AL37" s="10"/>
       <c r="AM37" s="10"/>
+      <c r="AN37" s="10"/>
     </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="7">
         <v>6</v>
       </c>
       <c r="C38" s="7">
         <v>3</v>
       </c>
       <c r="D38" s="7">
         <v>-4</v>
       </c>
       <c r="E38" s="7">
         <v>15</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>50</v>
       </c>
       <c r="G38" s="9">
         <v>17</v>
       </c>
       <c r="H38" s="9">
         <v>11</v>
       </c>
       <c r="I38" s="8">
@@ -4307,52 +4387,55 @@
       </c>
       <c r="AF38" s="10">
         <v>-5</v>
       </c>
       <c r="AG38" s="10">
         <v>1</v>
       </c>
       <c r="AH38" s="10">
         <v>4</v>
       </c>
       <c r="AI38" s="10">
         <v>8</v>
       </c>
       <c r="AJ38" s="10">
         <v>13</v>
       </c>
       <c r="AK38" s="10">
         <v>11</v>
       </c>
       <c r="AL38" s="10">
         <v>5</v>
       </c>
       <c r="AM38" s="10">
         <v>-3</v>
       </c>
+      <c r="AN38" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7">
         <v>23</v>
       </c>
       <c r="C39" s="7">
         <v>11</v>
       </c>
       <c r="D39" s="7">
         <v>7</v>
       </c>
       <c r="E39" s="7">
         <v>11</v>
       </c>
       <c r="F39" s="8">
         <v>28</v>
       </c>
       <c r="G39" s="9">
         <v>14</v>
       </c>
       <c r="H39" s="9">
         <v>17</v>
       </c>
       <c r="I39" s="8">
@@ -4426,52 +4509,55 @@
       </c>
       <c r="AF39" s="10">
         <v>19</v>
       </c>
       <c r="AG39" s="10">
         <v>14</v>
       </c>
       <c r="AH39" s="10">
         <v>14</v>
       </c>
       <c r="AI39" s="10">
         <v>23</v>
       </c>
       <c r="AJ39" s="10">
         <v>7</v>
       </c>
       <c r="AK39" s="10">
         <v>8</v>
       </c>
       <c r="AL39" s="10">
         <v>17</v>
       </c>
       <c r="AM39" s="10">
         <v>16</v>
       </c>
+      <c r="AN39" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="7">
         <v>23</v>
       </c>
       <c r="C40" s="7">
         <v>23</v>
       </c>
       <c r="D40" s="7">
         <v>34</v>
       </c>
       <c r="E40" s="7">
         <v>18</v>
       </c>
       <c r="F40" s="8">
         <v>35</v>
       </c>
       <c r="G40" s="9">
         <v>36</v>
       </c>
       <c r="H40" s="9">
         <v>22</v>
       </c>
       <c r="I40" s="8">
@@ -4545,52 +4631,55 @@
       </c>
       <c r="AF40" s="10">
         <v>19</v>
       </c>
       <c r="AG40" s="10">
         <v>26</v>
       </c>
       <c r="AH40" s="10">
         <v>16</v>
       </c>
       <c r="AI40" s="10">
         <v>9</v>
       </c>
       <c r="AJ40" s="10">
         <v>8</v>
       </c>
       <c r="AK40" s="10">
         <v>16</v>
       </c>
       <c r="AL40" s="10">
         <v>14</v>
       </c>
       <c r="AM40" s="10">
         <v>13</v>
       </c>
+      <c r="AN40" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="7">
         <v>8</v>
       </c>
       <c r="C41" s="7">
         <v>9</v>
       </c>
       <c r="D41" s="7">
         <v>10</v>
       </c>
       <c r="E41" s="7">
         <v>25</v>
       </c>
       <c r="F41" s="8">
         <v>18</v>
       </c>
       <c r="G41" s="9">
         <v>29</v>
       </c>
       <c r="H41" s="9">
         <v>31</v>
       </c>
       <c r="I41" s="8">
@@ -4664,52 +4753,55 @@
       </c>
       <c r="AF41" s="10">
         <v>7</v>
       </c>
       <c r="AG41" s="10">
         <v>10</v>
       </c>
       <c r="AH41" s="10">
         <v>20</v>
       </c>
       <c r="AI41" s="10">
         <v>8</v>
       </c>
       <c r="AJ41" s="10">
         <v>2</v>
       </c>
       <c r="AK41" s="10">
         <v>4</v>
       </c>
       <c r="AL41" s="10">
         <v>10</v>
       </c>
       <c r="AM41" s="10">
         <v>4</v>
       </c>
+      <c r="AN41" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="7">
         <v>13</v>
       </c>
       <c r="C42" s="7">
         <v>9</v>
       </c>
       <c r="D42" s="7">
         <v>6</v>
       </c>
       <c r="E42" s="7">
         <v>16</v>
       </c>
       <c r="F42" s="8">
         <v>19</v>
       </c>
       <c r="G42" s="9">
         <v>3</v>
       </c>
       <c r="H42" s="9">
         <v>8</v>
       </c>
       <c r="I42" s="8">
@@ -4783,52 +4875,55 @@
       </c>
       <c r="AF42" s="10">
         <v>12</v>
       </c>
       <c r="AG42" s="10">
         <v>4</v>
       </c>
       <c r="AH42" s="10">
         <v>16</v>
       </c>
       <c r="AI42" s="10">
         <v>-1</v>
       </c>
       <c r="AJ42" s="10">
         <v>-2</v>
       </c>
       <c r="AK42" s="10">
         <v>-8</v>
       </c>
       <c r="AL42" s="10">
         <v>4</v>
       </c>
       <c r="AM42" s="10">
         <v>3</v>
       </c>
+      <c r="AN42" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>19</v>
       </c>
       <c r="C43" s="7">
         <v>7</v>
       </c>
       <c r="D43" s="7">
         <v>20</v>
       </c>
       <c r="E43" s="7">
         <v>-1</v>
       </c>
       <c r="F43" s="8">
         <v>-1</v>
       </c>
       <c r="G43" s="9">
         <v>19</v>
       </c>
       <c r="H43" s="9">
         <v>16</v>
       </c>
       <c r="I43" s="8">
@@ -4900,52 +4995,55 @@
       </c>
       <c r="AF43" s="10">
         <v>7</v>
       </c>
       <c r="AG43" s="10">
         <v>2</v>
       </c>
       <c r="AH43" s="10">
         <v>5</v>
       </c>
       <c r="AI43" s="10">
         <v>-19</v>
       </c>
       <c r="AJ43" s="10">
         <v>5</v>
       </c>
       <c r="AK43" s="10">
         <v>-11</v>
       </c>
       <c r="AL43" s="10">
         <v>-9</v>
       </c>
       <c r="AM43" s="10">
         <v>7</v>
       </c>
+      <c r="AN43" s="10">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="13">
         <v>34</v>
       </c>
       <c r="C44" s="13">
         <v>18</v>
       </c>
       <c r="D44" s="13">
         <v>29</v>
       </c>
       <c r="E44" s="13">
         <v>25</v>
       </c>
       <c r="F44" s="14">
         <v>55</v>
       </c>
       <c r="G44" s="15">
         <v>35</v>
       </c>
       <c r="H44" s="15">
         <v>28</v>
       </c>
       <c r="I44" s="14">
@@ -5019,52 +5117,55 @@
       </c>
       <c r="AF44" s="14">
         <v>32</v>
       </c>
       <c r="AG44" s="14">
         <v>34</v>
       </c>
       <c r="AH44" s="14">
         <v>24</v>
       </c>
       <c r="AI44" s="14">
         <v>23</v>
       </c>
       <c r="AJ44" s="14">
         <v>14</v>
       </c>
       <c r="AK44" s="14">
         <v>18</v>
       </c>
       <c r="AL44" s="14">
         <v>23</v>
       </c>
       <c r="AM44" s="14">
         <v>15</v>
       </c>
+      <c r="AN44" s="14">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
@@ -5387,50 +5488,53 @@
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="32"/>
       <c r="V8" s="32"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="33"/>
       <c r="AB8" s="33"/>
       <c r="AC8" s="33"/>
       <c r="AD8" s="33"/>
       <c r="AE8" s="33"/>
       <c r="AF8" s="33"/>
       <c r="AG8" s="33"/>
       <c r="AH8" s="33"/>
       <c r="AI8" s="33"/>
       <c r="AJ8" s="33"/>
       <c r="AK8" s="33"/>
+      <c r="AL8" s="33"/>
+      <c r="AM8" s="33"/>
+      <c r="AN8" s="33"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="20">
         <v>4.54</v>
       </c>
       <c r="C9" s="20">
         <v>4.3099999999999996</v>
       </c>
       <c r="D9" s="20">
         <v>4.18</v>
       </c>
       <c r="E9" s="20">
         <v>4.58</v>
       </c>
       <c r="F9" s="21">
         <v>5.0199999999999996</v>
       </c>
       <c r="G9" s="21">
         <v>5.24</v>
       </c>
       <c r="H9" s="22">
         <v>5.33</v>
@@ -5506,50 +5610,53 @@
       </c>
       <c r="AF9" s="23">
         <v>2.84</v>
       </c>
       <c r="AG9" s="23">
         <v>2.94</v>
       </c>
       <c r="AH9" s="23">
         <v>3.01</v>
       </c>
       <c r="AI9" s="23">
         <v>2.93</v>
       </c>
       <c r="AJ9" s="23">
         <v>2.82</v>
       </c>
       <c r="AK9" s="23">
         <v>2.7</v>
       </c>
       <c r="AL9" s="23">
         <v>2.58</v>
       </c>
       <c r="AM9" s="23">
         <v>2.4500000000000002</v>
       </c>
+      <c r="AN9" s="23">
+        <v>1.84</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="20">
         <v>5.34</v>
       </c>
       <c r="C10" s="20">
         <v>5.07</v>
       </c>
       <c r="D10" s="20">
         <v>5.01</v>
       </c>
       <c r="E10" s="20">
         <v>5.28</v>
       </c>
       <c r="F10" s="21">
         <v>5.86</v>
       </c>
       <c r="G10" s="21">
         <v>6.03</v>
       </c>
       <c r="H10" s="22">
         <v>5.99</v>
@@ -5625,50 +5732,53 @@
       </c>
       <c r="AF10" s="23">
         <v>3.74</v>
       </c>
       <c r="AG10" s="23">
         <v>3.86</v>
       </c>
       <c r="AH10" s="23">
         <v>3.94</v>
       </c>
       <c r="AI10" s="23">
         <v>3.89</v>
       </c>
       <c r="AJ10" s="23">
         <v>3.78</v>
       </c>
       <c r="AK10" s="23">
         <v>3.65</v>
       </c>
       <c r="AL10" s="23">
         <v>2.2400000000000002</v>
       </c>
       <c r="AM10" s="23">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AN10" s="23">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="20">
         <v>5.01</v>
       </c>
       <c r="C11" s="20">
         <v>5.09</v>
       </c>
       <c r="D11" s="20">
         <v>5.1100000000000003</v>
       </c>
       <c r="E11" s="20">
         <v>5.82</v>
       </c>
       <c r="F11" s="21">
         <v>6.15</v>
       </c>
       <c r="G11" s="21">
         <v>6.92</v>
       </c>
       <c r="H11" s="22">
         <v>7.52</v>
@@ -5744,50 +5854,53 @@
       </c>
       <c r="AF11" s="23">
         <v>5.68</v>
       </c>
       <c r="AG11" s="23">
         <v>5.84</v>
       </c>
       <c r="AH11" s="23">
         <v>5.91</v>
       </c>
       <c r="AI11" s="23">
         <v>5.89</v>
       </c>
       <c r="AJ11" s="23">
         <v>5.98</v>
       </c>
       <c r="AK11" s="23">
         <v>5.78</v>
       </c>
       <c r="AL11" s="23">
         <v>4.6399999999999997</v>
       </c>
       <c r="AM11" s="23">
         <v>5.83</v>
       </c>
+      <c r="AN11" s="23">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="20">
         <v>16.850000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>16.579999999999998</v>
       </c>
       <c r="D12" s="20">
         <v>16.329999999999998</v>
       </c>
       <c r="E12" s="20">
         <v>14.15</v>
       </c>
       <c r="F12" s="21">
         <v>14.28</v>
       </c>
       <c r="G12" s="21">
         <v>14.44</v>
       </c>
       <c r="H12" s="22">
         <v>15.41</v>
@@ -5863,50 +5976,53 @@
       </c>
       <c r="AF12" s="23">
         <v>9.4499999999999993</v>
       </c>
       <c r="AG12" s="23">
         <v>10.19</v>
       </c>
       <c r="AH12" s="23">
         <v>9.58</v>
       </c>
       <c r="AI12" s="23">
         <v>8.48</v>
       </c>
       <c r="AJ12" s="23">
         <v>8.52</v>
       </c>
       <c r="AK12" s="23">
         <v>8.44</v>
       </c>
       <c r="AL12" s="23">
         <v>9.0500000000000007</v>
       </c>
       <c r="AM12" s="23">
         <v>11.03</v>
       </c>
+      <c r="AN12" s="23">
+        <v>10.71</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="20">
         <v>-1.08</v>
       </c>
       <c r="C13" s="20">
         <v>0.99</v>
       </c>
       <c r="D13" s="20">
         <v>-0.37</v>
       </c>
       <c r="E13" s="20">
         <v>-0.06</v>
       </c>
       <c r="F13" s="21">
         <v>1.49</v>
       </c>
       <c r="G13" s="21">
         <v>1.61</v>
       </c>
       <c r="H13" s="22">
         <v>1.25</v>
@@ -5982,50 +6098,53 @@
       </c>
       <c r="AF13" s="23">
         <v>-1.19</v>
       </c>
       <c r="AG13" s="23">
         <v>-1.35</v>
       </c>
       <c r="AH13" s="23">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI13" s="23">
         <v>-1.58</v>
       </c>
       <c r="AJ13" s="23">
         <v>-1.62</v>
       </c>
       <c r="AK13" s="23">
         <v>-1.38</v>
       </c>
       <c r="AL13" s="23">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AM13" s="23">
         <v>-0.14000000000000001</v>
       </c>
+      <c r="AN13" s="23">
+        <v>-0.85</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="20">
         <v>1.59</v>
       </c>
       <c r="C14" s="20">
         <v>1.1100000000000001</v>
       </c>
       <c r="D14" s="20">
         <v>1.39</v>
       </c>
       <c r="E14" s="20">
         <v>2.2799999999999998</v>
       </c>
       <c r="F14" s="21">
         <v>2.15</v>
       </c>
       <c r="G14" s="21">
         <v>2.42</v>
       </c>
       <c r="H14" s="22">
         <v>2.77</v>
@@ -6101,50 +6220,53 @@
       </c>
       <c r="AF14" s="23">
         <v>-0.23</v>
       </c>
       <c r="AG14" s="23">
         <v>-0.13</v>
       </c>
       <c r="AH14" s="23">
         <v>-0.05</v>
       </c>
       <c r="AI14" s="23">
         <v>0.02</v>
       </c>
       <c r="AJ14" s="23">
         <v>-0.02</v>
       </c>
       <c r="AK14" s="23">
         <v>-0.17</v>
       </c>
       <c r="AL14" s="23">
         <v>2.67</v>
       </c>
       <c r="AM14" s="23">
         <v>0.77</v>
       </c>
+      <c r="AN14" s="23">
+        <v>-0.44</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="20">
         <v>-3.64</v>
       </c>
       <c r="C15" s="20">
         <v>-2.0099999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>-2.37</v>
       </c>
       <c r="E15" s="20">
         <v>-0.37</v>
       </c>
       <c r="F15" s="21">
         <v>0.04</v>
       </c>
       <c r="G15" s="21">
         <v>-0.24</v>
       </c>
       <c r="H15" s="22">
         <v>-0.09</v>
@@ -6219,87 +6341,91 @@
         <v>-0.67</v>
       </c>
       <c r="AF15" s="23">
         <v>-0.67</v>
       </c>
       <c r="AG15" s="23">
         <v>-1.07</v>
       </c>
       <c r="AH15" s="23">
         <v>-1.43</v>
       </c>
       <c r="AI15" s="23">
         <v>-1.55</v>
       </c>
       <c r="AJ15" s="23">
         <v>-1.99</v>
       </c>
       <c r="AK15" s="23">
         <v>-2.11</v>
       </c>
       <c r="AL15" s="23">
         <v>0.62</v>
       </c>
       <c r="AM15" s="23">
         <v>-0.44</v>
+      </c>
+      <c r="AN15" s="23">
+        <v>-3.08</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
       <c r="AM16" s="23"/>
+      <c r="AN16" s="23"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="36">
         <v>4.01</v>
       </c>
       <c r="C17" s="36">
         <v>3.67</v>
       </c>
       <c r="D17" s="36">
         <v>2.21</v>
       </c>
       <c r="E17" s="36">
         <v>2.69</v>
       </c>
       <c r="F17" s="37">
         <v>2.63</v>
       </c>
       <c r="G17" s="37">
         <v>2.67</v>
       </c>
       <c r="H17" s="23">
         <v>2.57</v>
       </c>
       <c r="I17" s="23">
@@ -6373,52 +6499,55 @@
       </c>
       <c r="AF17" s="23">
         <v>-0.99</v>
       </c>
       <c r="AG17" s="23">
         <v>-0.89</v>
       </c>
       <c r="AH17" s="23">
         <v>-0.96</v>
       </c>
       <c r="AI17" s="23">
         <v>-0.75</v>
       </c>
       <c r="AJ17" s="23">
         <v>-0.76</v>
       </c>
       <c r="AK17" s="23">
         <v>-0.6</v>
       </c>
       <c r="AL17" s="23">
         <v>1.88</v>
       </c>
       <c r="AM17" s="23">
         <v>0.22</v>
       </c>
+      <c r="AN17" s="23">
+        <v>-0.57999999999999996</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="36">
         <v>16.96</v>
       </c>
       <c r="C18" s="36">
         <v>13.19</v>
       </c>
       <c r="D18" s="36">
         <v>10.42</v>
       </c>
       <c r="E18" s="36">
         <v>9.91</v>
       </c>
       <c r="F18" s="37">
         <v>12.08</v>
       </c>
       <c r="G18" s="37">
         <v>11.86</v>
       </c>
       <c r="H18" s="23">
         <v>11.95</v>
       </c>
       <c r="I18" s="23">
@@ -6492,52 +6621,55 @@
       </c>
       <c r="AF18" s="23">
         <v>8.4499999999999993</v>
       </c>
       <c r="AG18" s="23">
         <v>8.77</v>
       </c>
       <c r="AH18" s="23">
         <v>9.0500000000000007</v>
       </c>
       <c r="AI18" s="23">
         <v>9.94</v>
       </c>
       <c r="AJ18" s="23">
         <v>9.56</v>
       </c>
       <c r="AK18" s="23">
         <v>9.2799999999999994</v>
       </c>
       <c r="AL18" s="23">
         <v>13.55</v>
       </c>
       <c r="AM18" s="23">
         <v>13.81</v>
       </c>
+      <c r="AN18" s="23">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="36">
         <v>5.09</v>
       </c>
       <c r="C19" s="36">
         <v>5.33</v>
       </c>
       <c r="D19" s="36">
         <v>6.07</v>
       </c>
       <c r="E19" s="36">
         <v>5.57</v>
       </c>
       <c r="F19" s="37">
         <v>6.01</v>
       </c>
       <c r="G19" s="37">
         <v>6.39</v>
       </c>
       <c r="H19" s="23">
         <v>6.17</v>
       </c>
       <c r="I19" s="23">
@@ -6611,52 +6743,55 @@
       </c>
       <c r="AF19" s="23">
         <v>3.51</v>
       </c>
       <c r="AG19" s="23">
         <v>3.82</v>
       </c>
       <c r="AH19" s="23">
         <v>3.82</v>
       </c>
       <c r="AI19" s="23">
         <v>3.64</v>
       </c>
       <c r="AJ19" s="23">
         <v>3.48</v>
       </c>
       <c r="AK19" s="23">
         <v>3.49</v>
       </c>
       <c r="AL19" s="23">
         <v>3.25</v>
       </c>
       <c r="AM19" s="23">
         <v>3.29</v>
       </c>
+      <c r="AN19" s="23">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="36">
         <v>7.69</v>
       </c>
       <c r="C20" s="36">
         <v>7.44</v>
       </c>
       <c r="D20" s="36">
         <v>7.25</v>
       </c>
       <c r="E20" s="36">
         <v>8.59</v>
       </c>
       <c r="F20" s="37">
         <v>8.94</v>
       </c>
       <c r="G20" s="37">
         <v>9.9</v>
       </c>
       <c r="H20" s="23">
         <v>10.99</v>
       </c>
       <c r="I20" s="23">
@@ -6730,52 +6865,55 @@
       </c>
       <c r="AF20" s="23">
         <v>5.81</v>
       </c>
       <c r="AG20" s="23">
         <v>6.03</v>
       </c>
       <c r="AH20" s="23">
         <v>7.04</v>
       </c>
       <c r="AI20" s="23">
         <v>6.77</v>
       </c>
       <c r="AJ20" s="23">
         <v>6.32</v>
       </c>
       <c r="AK20" s="23">
         <v>5.95</v>
       </c>
       <c r="AL20" s="23">
         <v>4.62</v>
       </c>
       <c r="AM20" s="23">
         <v>3.52</v>
       </c>
+      <c r="AN20" s="23">
+        <v>6.35</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="36">
         <v>6.87</v>
       </c>
       <c r="C21" s="36">
         <v>6.12</v>
       </c>
       <c r="D21" s="36">
         <v>5.0999999999999996</v>
       </c>
       <c r="E21" s="36">
         <v>6</v>
       </c>
       <c r="F21" s="37">
         <v>6.7</v>
       </c>
       <c r="G21" s="37">
         <v>5.88</v>
       </c>
       <c r="H21" s="23">
         <v>5.65</v>
       </c>
       <c r="I21" s="23">
@@ -6849,52 +6987,55 @@
       </c>
       <c r="AF21" s="23">
         <v>5.67</v>
       </c>
       <c r="AG21" s="23">
         <v>5.23</v>
       </c>
       <c r="AH21" s="23">
         <v>5.69</v>
       </c>
       <c r="AI21" s="23">
         <v>5.05</v>
       </c>
       <c r="AJ21" s="23">
         <v>4.49</v>
       </c>
       <c r="AK21" s="23">
         <v>3.72</v>
       </c>
       <c r="AL21" s="23">
         <v>2.35</v>
       </c>
       <c r="AM21" s="23">
         <v>2.14</v>
       </c>
+      <c r="AN21" s="23">
+        <v>2.61</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="36">
         <v>7.41</v>
       </c>
       <c r="C22" s="36">
         <v>5.32</v>
       </c>
       <c r="D22" s="36">
         <v>6.18</v>
       </c>
       <c r="E22" s="36">
         <v>4.54</v>
       </c>
       <c r="F22" s="37">
         <v>3.37</v>
       </c>
       <c r="G22" s="37">
         <v>4.09</v>
       </c>
       <c r="H22" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I22" s="23">
@@ -6968,52 +7109,55 @@
       </c>
       <c r="AF22" s="23">
         <v>-0.47</v>
       </c>
       <c r="AG22" s="23">
         <v>-0.31</v>
       </c>
       <c r="AH22" s="23">
         <v>-0.05</v>
       </c>
       <c r="AI22" s="23">
         <v>-0.83</v>
       </c>
       <c r="AJ22" s="23">
         <v>-0.56999999999999995</v>
       </c>
       <c r="AK22" s="23">
         <v>-0.91</v>
       </c>
       <c r="AL22" s="23">
         <v>-3.77</v>
       </c>
       <c r="AM22" s="23">
         <v>-0.44</v>
       </c>
+      <c r="AN22" s="23">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="36">
         <v>10.63</v>
       </c>
       <c r="C23" s="36">
         <v>8.52</v>
       </c>
       <c r="D23" s="36">
         <v>8.6999999999999993</v>
       </c>
       <c r="E23" s="36">
         <v>8.5399999999999991</v>
       </c>
       <c r="F23" s="37">
         <v>10.17</v>
       </c>
       <c r="G23" s="37">
         <v>10.37</v>
       </c>
       <c r="H23" s="23">
         <v>10.14</v>
       </c>
       <c r="I23" s="23">
@@ -7087,95 +7231,99 @@
       </c>
       <c r="AF23" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="AG23" s="23">
         <v>8.6999999999999993</v>
       </c>
       <c r="AH23" s="23">
         <v>8.64</v>
       </c>
       <c r="AI23" s="23">
         <v>8.5399999999999991</v>
       </c>
       <c r="AJ23" s="23">
         <v>8.1999999999999993</v>
       </c>
       <c r="AK23" s="23">
         <v>8.01</v>
       </c>
       <c r="AL23" s="23">
         <v>7.88</v>
       </c>
       <c r="AM23" s="23">
         <v>6.87</v>
       </c>
+      <c r="AN23" s="23">
+        <v>6.73</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="33"/>
       <c r="AB24" s="33"/>
       <c r="AC24" s="33"/>
       <c r="AD24" s="33"/>
       <c r="AE24" s="33"/>
       <c r="AF24" s="33"/>
       <c r="AG24" s="33"/>
       <c r="AH24" s="33"/>
       <c r="AI24" s="33"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="33"/>
-      <c r="AL24" s="23"/>
-      <c r="AM24" s="23"/>
+      <c r="AL24" s="33"/>
+      <c r="AM24" s="33"/>
+      <c r="AN24" s="33"/>
     </row>
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="36">
         <v>3.97</v>
       </c>
       <c r="C25" s="36">
         <v>3.91</v>
       </c>
       <c r="D25" s="36">
         <v>3.78</v>
       </c>
       <c r="E25" s="36">
         <v>4.25</v>
       </c>
       <c r="F25" s="37">
         <v>4.68</v>
       </c>
       <c r="G25" s="37">
         <v>4.87</v>
       </c>
       <c r="H25" s="23">
         <v>4.96</v>
       </c>
       <c r="I25" s="23">
@@ -7249,52 +7397,55 @@
       </c>
       <c r="AF25" s="23">
         <v>2.52</v>
       </c>
       <c r="AG25" s="23">
         <v>2.62</v>
       </c>
       <c r="AH25" s="23">
         <v>2.68</v>
       </c>
       <c r="AI25" s="23">
         <v>2.62</v>
       </c>
       <c r="AJ25" s="23">
         <v>2.52</v>
       </c>
       <c r="AK25" s="23">
         <v>2.4</v>
       </c>
       <c r="AL25" s="23">
         <v>2.3199999999999998</v>
       </c>
       <c r="AM25" s="23">
         <v>2.19</v>
       </c>
+      <c r="AN25" s="23">
+        <v>1.54</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="36">
         <v>5.34</v>
       </c>
       <c r="C26" s="36">
         <v>5.08</v>
       </c>
       <c r="D26" s="36">
         <v>5.0199999999999996</v>
       </c>
       <c r="E26" s="36">
         <v>5.28</v>
       </c>
       <c r="F26" s="37">
         <v>5.85</v>
       </c>
       <c r="G26" s="37">
         <v>6.04</v>
       </c>
       <c r="H26" s="23">
         <v>5.99</v>
       </c>
       <c r="I26" s="23">
@@ -7368,52 +7519,55 @@
       </c>
       <c r="AF26" s="23">
         <v>3.74</v>
       </c>
       <c r="AG26" s="23">
         <v>3.86</v>
       </c>
       <c r="AH26" s="23">
         <v>3.94</v>
       </c>
       <c r="AI26" s="23">
         <v>3.89</v>
       </c>
       <c r="AJ26" s="23">
         <v>3.78</v>
       </c>
       <c r="AK26" s="23">
         <v>3.65</v>
       </c>
       <c r="AL26" s="23">
         <v>2.2400000000000002</v>
       </c>
       <c r="AM26" s="23">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AN26" s="23">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="36">
         <v>5.01</v>
       </c>
       <c r="C27" s="36">
         <v>5.09</v>
       </c>
       <c r="D27" s="36">
         <v>5.1100000000000003</v>
       </c>
       <c r="E27" s="36">
         <v>5.82</v>
       </c>
       <c r="F27" s="37">
         <v>6.15</v>
       </c>
       <c r="G27" s="37">
         <v>6.92</v>
       </c>
       <c r="H27" s="23">
         <v>7.52</v>
       </c>
       <c r="I27" s="23">
@@ -7487,52 +7641,55 @@
       </c>
       <c r="AF27" s="23">
         <v>5.68</v>
       </c>
       <c r="AG27" s="23">
         <v>5.84</v>
       </c>
       <c r="AH27" s="23">
         <v>5.91</v>
       </c>
       <c r="AI27" s="23">
         <v>5.89</v>
       </c>
       <c r="AJ27" s="23">
         <v>5.98</v>
       </c>
       <c r="AK27" s="23">
         <v>5.78</v>
       </c>
       <c r="AL27" s="23">
         <v>4.6399999999999997</v>
       </c>
       <c r="AM27" s="23">
         <v>5.83</v>
       </c>
+      <c r="AN27" s="23">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="36">
         <v>16.850000000000001</v>
       </c>
       <c r="C28" s="36">
         <v>16.579999999999998</v>
       </c>
       <c r="D28" s="36">
         <v>16.329999999999998</v>
       </c>
       <c r="E28" s="36">
         <v>14.15</v>
       </c>
       <c r="F28" s="37">
         <v>14.28</v>
       </c>
       <c r="G28" s="37">
         <v>14.44</v>
       </c>
       <c r="H28" s="23">
         <v>15.41</v>
       </c>
       <c r="I28" s="23">
@@ -7606,52 +7763,55 @@
       </c>
       <c r="AF28" s="23">
         <v>9.4499999999999993</v>
       </c>
       <c r="AG28" s="23">
         <v>10.19</v>
       </c>
       <c r="AH28" s="23">
         <v>9.58</v>
       </c>
       <c r="AI28" s="23">
         <v>8.48</v>
       </c>
       <c r="AJ28" s="23">
         <v>8.52</v>
       </c>
       <c r="AK28" s="23">
         <v>8.44</v>
       </c>
       <c r="AL28" s="23">
         <v>9.0500000000000007</v>
       </c>
       <c r="AM28" s="23">
         <v>11.03</v>
       </c>
+      <c r="AN28" s="23">
+        <v>10.71</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="36">
         <v>-1.08</v>
       </c>
       <c r="C29" s="36">
         <v>0.99</v>
       </c>
       <c r="D29" s="36">
         <v>-0.37</v>
       </c>
       <c r="E29" s="36">
         <v>-0.06</v>
       </c>
       <c r="F29" s="37">
         <v>1.49</v>
       </c>
       <c r="G29" s="37">
         <v>1.61</v>
       </c>
       <c r="H29" s="23">
         <v>1.25</v>
       </c>
       <c r="I29" s="23">
@@ -7725,52 +7885,55 @@
       </c>
       <c r="AF29" s="23">
         <v>-1.19</v>
       </c>
       <c r="AG29" s="23">
         <v>-1.35</v>
       </c>
       <c r="AH29" s="23">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI29" s="23">
         <v>-1.58</v>
       </c>
       <c r="AJ29" s="23">
         <v>-1.62</v>
       </c>
       <c r="AK29" s="23">
         <v>-1.38</v>
       </c>
       <c r="AL29" s="23">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AM29" s="23">
         <v>-0.14000000000000001</v>
       </c>
+      <c r="AN29" s="23">
+        <v>-0.85</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="36">
         <v>1.59</v>
       </c>
       <c r="C30" s="36">
         <v>1.1100000000000001</v>
       </c>
       <c r="D30" s="36">
         <v>1.39</v>
       </c>
       <c r="E30" s="36">
         <v>2.2799999999999998</v>
       </c>
       <c r="F30" s="37">
         <v>2.15</v>
       </c>
       <c r="G30" s="37">
         <v>2.42</v>
       </c>
       <c r="H30" s="23">
         <v>2.77</v>
       </c>
       <c r="I30" s="23">
@@ -7844,52 +8007,55 @@
       </c>
       <c r="AF30" s="23">
         <v>-0.23</v>
       </c>
       <c r="AG30" s="23">
         <v>-0.13</v>
       </c>
       <c r="AH30" s="23">
         <v>-0.05</v>
       </c>
       <c r="AI30" s="23">
         <v>0.02</v>
       </c>
       <c r="AJ30" s="23">
         <v>-0.02</v>
       </c>
       <c r="AK30" s="23">
         <v>-0.17</v>
       </c>
       <c r="AL30" s="23">
         <v>2.67</v>
       </c>
       <c r="AM30" s="23">
         <v>0.77</v>
       </c>
+      <c r="AN30" s="23">
+        <v>-0.44</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="36">
         <v>-3.64</v>
       </c>
       <c r="C31" s="36">
         <v>-2.0099999999999998</v>
       </c>
       <c r="D31" s="36">
         <v>-2.37</v>
       </c>
       <c r="E31" s="36">
         <v>-0.37</v>
       </c>
       <c r="F31" s="37">
         <v>0.04</v>
       </c>
       <c r="G31" s="37">
         <v>-0.24</v>
       </c>
       <c r="H31" s="23">
         <v>-0.09</v>
       </c>
       <c r="I31" s="23">
@@ -7963,95 +8129,99 @@
       </c>
       <c r="AF31" s="23">
         <v>-0.67</v>
       </c>
       <c r="AG31" s="23">
         <v>-1.07</v>
       </c>
       <c r="AH31" s="23">
         <v>-1.43</v>
       </c>
       <c r="AI31" s="23">
         <v>-1.55</v>
       </c>
       <c r="AJ31" s="23">
         <v>-1.99</v>
       </c>
       <c r="AK31" s="23">
         <v>-2.11</v>
       </c>
       <c r="AL31" s="23">
         <v>0.62</v>
       </c>
       <c r="AM31" s="23">
         <v>-0.44</v>
       </c>
+      <c r="AN31" s="23">
+        <v>-3.08</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
       <c r="T32" s="23"/>
       <c r="U32" s="23"/>
       <c r="V32" s="23"/>
       <c r="W32" s="23"/>
       <c r="X32" s="23"/>
       <c r="Y32" s="23"/>
       <c r="Z32" s="23"/>
       <c r="AA32" s="23"/>
       <c r="AB32" s="23"/>
       <c r="AC32" s="23"/>
       <c r="AD32" s="23"/>
       <c r="AE32" s="23"/>
       <c r="AF32" s="23"/>
       <c r="AG32" s="23"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AJ32" s="23"/>
       <c r="AK32" s="23"/>
       <c r="AL32" s="23"/>
       <c r="AM32" s="23"/>
+      <c r="AN32" s="23"/>
     </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="36">
         <v>5.75</v>
       </c>
       <c r="C33" s="36">
         <v>5.62</v>
       </c>
       <c r="D33" s="36">
         <v>3.82</v>
       </c>
       <c r="E33" s="36">
         <v>3.4</v>
       </c>
       <c r="F33" s="37">
         <v>3.72</v>
       </c>
       <c r="G33" s="37">
         <v>2.89</v>
       </c>
       <c r="H33" s="23">
         <v>2.4</v>
       </c>
       <c r="I33" s="23">
@@ -8125,52 +8295,55 @@
       </c>
       <c r="AF33" s="23">
         <v>-3.61</v>
       </c>
       <c r="AG33" s="23">
         <v>-3.24</v>
       </c>
       <c r="AH33" s="23">
         <v>-3.41</v>
       </c>
       <c r="AI33" s="23">
         <v>-3.18</v>
       </c>
       <c r="AJ33" s="23">
         <v>-3.56</v>
       </c>
       <c r="AK33" s="23">
         <v>-3.44</v>
       </c>
       <c r="AL33" s="23">
         <v>1.68</v>
       </c>
       <c r="AM33" s="23" t="s">
         <v>52</v>
       </c>
+      <c r="AN33" s="23" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="36">
         <v>15.3</v>
       </c>
       <c r="C34" s="36">
         <v>13.37</v>
       </c>
       <c r="D34" s="36">
         <v>12.33</v>
       </c>
       <c r="E34" s="36">
         <v>11.58</v>
       </c>
       <c r="F34" s="37">
         <v>11.54</v>
       </c>
       <c r="G34" s="37">
         <v>11.39</v>
       </c>
       <c r="H34" s="23">
         <v>12.36</v>
       </c>
       <c r="I34" s="23">
@@ -8244,95 +8417,99 @@
       </c>
       <c r="AF34" s="23">
         <v>7.37</v>
       </c>
       <c r="AG34" s="23">
         <v>7.82</v>
       </c>
       <c r="AH34" s="23">
         <v>9.3699999999999992</v>
       </c>
       <c r="AI34" s="23">
         <v>8.82</v>
       </c>
       <c r="AJ34" s="23">
         <v>8.2799999999999994</v>
       </c>
       <c r="AK34" s="23">
         <v>7.7</v>
       </c>
       <c r="AL34" s="23">
         <v>1.36</v>
       </c>
       <c r="AM34" s="23">
         <v>1.42</v>
       </c>
+      <c r="AN34" s="23">
+        <v>3.29</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="33"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="33"/>
       <c r="AD35" s="33"/>
       <c r="AE35" s="33"/>
       <c r="AF35" s="33"/>
       <c r="AG35" s="33"/>
       <c r="AH35" s="33"/>
       <c r="AI35" s="33"/>
       <c r="AJ35" s="33"/>
       <c r="AK35" s="33"/>
-      <c r="AL35" s="23"/>
-      <c r="AM35" s="23"/>
+      <c r="AL35" s="33"/>
+      <c r="AM35" s="33"/>
+      <c r="AN35" s="33"/>
     </row>
-    <row r="36" spans="1:39" s="12" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="12" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="36">
         <v>7.03</v>
       </c>
       <c r="C36" s="36">
         <v>6.03</v>
       </c>
       <c r="D36" s="36">
         <v>5.9</v>
       </c>
       <c r="E36" s="36">
         <v>5.99</v>
       </c>
       <c r="F36" s="37">
         <v>6.46</v>
       </c>
       <c r="G36" s="37">
         <v>6.86</v>
       </c>
       <c r="H36" s="23">
         <v>6.94</v>
       </c>
       <c r="I36" s="23">
@@ -8406,95 +8583,99 @@
       </c>
       <c r="AF36" s="23">
         <v>4.26</v>
       </c>
       <c r="AG36" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="AH36" s="23">
         <v>4.58</v>
       </c>
       <c r="AI36" s="23">
         <v>4.41</v>
       </c>
       <c r="AJ36" s="23">
         <v>4.2699999999999996</v>
       </c>
       <c r="AK36" s="23">
         <v>4.09</v>
       </c>
       <c r="AL36" s="23">
         <v>3.86</v>
       </c>
       <c r="AM36" s="23">
         <v>3.76</v>
       </c>
+      <c r="AN36" s="23">
+        <v>3.29</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="38"/>
       <c r="T37" s="23"/>
       <c r="U37" s="23"/>
       <c r="V37" s="23"/>
       <c r="W37" s="23"/>
       <c r="X37" s="23"/>
       <c r="Y37" s="23"/>
       <c r="Z37" s="23"/>
       <c r="AA37" s="23"/>
       <c r="AB37" s="23"/>
       <c r="AC37" s="23"/>
       <c r="AD37" s="23"/>
       <c r="AE37" s="23"/>
       <c r="AF37" s="23"/>
       <c r="AG37" s="23"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AJ37" s="23"/>
       <c r="AK37" s="23"/>
       <c r="AL37" s="23"/>
       <c r="AM37" s="23"/>
+      <c r="AN37" s="23"/>
     </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="36">
         <v>2.34</v>
       </c>
       <c r="C38" s="36">
         <v>1.84</v>
       </c>
       <c r="D38" s="36">
         <v>0.67</v>
       </c>
       <c r="E38" s="36">
         <v>2.0099999999999998</v>
       </c>
       <c r="F38" s="37">
         <v>1.6</v>
       </c>
       <c r="G38" s="37">
         <v>2.4700000000000002</v>
       </c>
       <c r="H38" s="23">
         <v>2.73</v>
       </c>
       <c r="I38" s="23">
@@ -8568,52 +8749,55 @@
       </c>
       <c r="AF38" s="23">
         <v>1.54</v>
       </c>
       <c r="AG38" s="23">
         <v>1.39</v>
       </c>
       <c r="AH38" s="23">
         <v>1.42</v>
       </c>
       <c r="AI38" s="23">
         <v>1.61</v>
       </c>
       <c r="AJ38" s="23">
         <v>1.96</v>
       </c>
       <c r="AK38" s="23">
         <v>2.16</v>
       </c>
       <c r="AL38" s="23">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="23">
         <v>0.43</v>
       </c>
+      <c r="AN38" s="23">
+        <v>-1.1399999999999999</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="36">
         <v>16.96</v>
       </c>
       <c r="C39" s="36">
         <v>13.19</v>
       </c>
       <c r="D39" s="36">
         <v>10.42</v>
       </c>
       <c r="E39" s="36">
         <v>9.91</v>
       </c>
       <c r="F39" s="37">
         <v>12.08</v>
       </c>
       <c r="G39" s="37">
         <v>11.86</v>
       </c>
       <c r="H39" s="23">
         <v>11.95</v>
       </c>
       <c r="I39" s="23">
@@ -8687,52 +8871,55 @@
       </c>
       <c r="AF39" s="23">
         <v>8.4499999999999993</v>
       </c>
       <c r="AG39" s="23">
         <v>8.77</v>
       </c>
       <c r="AH39" s="23">
         <v>9.0500000000000007</v>
       </c>
       <c r="AI39" s="23">
         <v>9.94</v>
       </c>
       <c r="AJ39" s="23">
         <v>9.56</v>
       </c>
       <c r="AK39" s="23">
         <v>9.2799999999999994</v>
       </c>
       <c r="AL39" s="23">
         <v>13.55</v>
       </c>
       <c r="AM39" s="23">
         <v>13.81</v>
       </c>
+      <c r="AN39" s="23">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="36">
         <v>5.09</v>
       </c>
       <c r="C40" s="36">
         <v>5.33</v>
       </c>
       <c r="D40" s="36">
         <v>6.07</v>
       </c>
       <c r="E40" s="36">
         <v>5.57</v>
       </c>
       <c r="F40" s="37">
         <v>6.01</v>
       </c>
       <c r="G40" s="37">
         <v>6.39</v>
       </c>
       <c r="H40" s="23">
         <v>6.17</v>
       </c>
       <c r="I40" s="23">
@@ -8806,52 +8993,55 @@
       </c>
       <c r="AF40" s="23">
         <v>3.51</v>
       </c>
       <c r="AG40" s="23">
         <v>3.82</v>
       </c>
       <c r="AH40" s="23">
         <v>3.82</v>
       </c>
       <c r="AI40" s="23">
         <v>3.64</v>
       </c>
       <c r="AJ40" s="23">
         <v>3.48</v>
       </c>
       <c r="AK40" s="23">
         <v>3.49</v>
       </c>
       <c r="AL40" s="23">
         <v>3.25</v>
       </c>
       <c r="AM40" s="23">
         <v>3.29</v>
       </c>
+      <c r="AN40" s="23">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="C41" s="36">
         <v>4.8899999999999997</v>
       </c>
       <c r="D41" s="36">
         <v>5.07</v>
       </c>
       <c r="E41" s="36">
         <v>7.32</v>
       </c>
       <c r="F41" s="37">
         <v>7.83</v>
       </c>
       <c r="G41" s="37">
         <v>9.25</v>
       </c>
       <c r="H41" s="23">
         <v>10.4</v>
       </c>
       <c r="I41" s="23">
@@ -8925,52 +9115,55 @@
       </c>
       <c r="AF41" s="23">
         <v>5.13</v>
       </c>
       <c r="AG41" s="23">
         <v>5.25</v>
       </c>
       <c r="AH41" s="23">
         <v>6</v>
       </c>
       <c r="AI41" s="23">
         <v>5.87</v>
       </c>
       <c r="AJ41" s="23">
         <v>5.46</v>
       </c>
       <c r="AK41" s="23">
         <v>5.18</v>
       </c>
       <c r="AL41" s="23">
         <v>6.08</v>
       </c>
       <c r="AM41" s="23">
         <v>4.47</v>
       </c>
+      <c r="AN41" s="23">
+        <v>7.72</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="36">
         <v>6.87</v>
       </c>
       <c r="C42" s="36">
         <v>6.12</v>
       </c>
       <c r="D42" s="36">
         <v>5.0999999999999996</v>
       </c>
       <c r="E42" s="36">
         <v>6</v>
       </c>
       <c r="F42" s="37">
         <v>6.7</v>
       </c>
       <c r="G42" s="37">
         <v>5.88</v>
       </c>
       <c r="H42" s="23">
         <v>5.65</v>
       </c>
       <c r="I42" s="23">
@@ -9044,52 +9237,55 @@
       </c>
       <c r="AF42" s="23">
         <v>5.67</v>
       </c>
       <c r="AG42" s="23">
         <v>5.23</v>
       </c>
       <c r="AH42" s="23">
         <v>5.69</v>
       </c>
       <c r="AI42" s="23">
         <v>5.05</v>
       </c>
       <c r="AJ42" s="23">
         <v>4.49</v>
       </c>
       <c r="AK42" s="23">
         <v>3.72</v>
       </c>
       <c r="AL42" s="23">
         <v>2.35</v>
       </c>
       <c r="AM42" s="23">
         <v>2.14</v>
       </c>
+      <c r="AN42" s="23">
+        <v>2.61</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="36">
         <v>7.41</v>
       </c>
       <c r="C43" s="36">
         <v>5.32</v>
       </c>
       <c r="D43" s="36">
         <v>6.18</v>
       </c>
       <c r="E43" s="36">
         <v>4.54</v>
       </c>
       <c r="F43" s="37">
         <v>3.37</v>
       </c>
       <c r="G43" s="37">
         <v>4.09</v>
       </c>
       <c r="H43" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="I43" s="23">
@@ -9163,52 +9359,55 @@
       </c>
       <c r="AF43" s="23">
         <v>-0.47</v>
       </c>
       <c r="AG43" s="23">
         <v>-0.31</v>
       </c>
       <c r="AH43" s="23">
         <v>-0.05</v>
       </c>
       <c r="AI43" s="23">
         <v>-0.83</v>
       </c>
       <c r="AJ43" s="23">
         <v>-0.56999999999999995</v>
       </c>
       <c r="AK43" s="23">
         <v>-0.91</v>
       </c>
       <c r="AL43" s="23">
         <v>-3.77</v>
       </c>
       <c r="AM43" s="23">
         <v>-0.44</v>
       </c>
+      <c r="AN43" s="23">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="24">
         <v>10.63</v>
       </c>
       <c r="C44" s="24">
         <v>8.52</v>
       </c>
       <c r="D44" s="24">
         <v>8.6999999999999993</v>
       </c>
       <c r="E44" s="24">
         <v>8.5399999999999991</v>
       </c>
       <c r="F44" s="25">
         <v>10.17</v>
       </c>
       <c r="G44" s="25">
         <v>10.37</v>
       </c>
       <c r="H44" s="26">
         <v>10.14</v>
       </c>
       <c r="I44" s="26">
@@ -9282,52 +9481,55 @@
       </c>
       <c r="AF44" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="AG44" s="26">
         <v>8.6999999999999993</v>
       </c>
       <c r="AH44" s="26">
         <v>8.64</v>
       </c>
       <c r="AI44" s="26">
         <v>8.5399999999999991</v>
       </c>
       <c r="AJ44" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="AK44" s="26">
         <v>8.01</v>
       </c>
       <c r="AL44" s="26">
         <v>7.88</v>
       </c>
       <c r="AM44" s="26">
         <v>6.87</v>
       </c>
+      <c r="AN44" s="26">
+        <v>6.73</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>