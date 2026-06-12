--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4515" yWindow="315" windowWidth="23580" windowHeight="12105" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Халқының табиғи өсімі" sheetId="1" r:id="rId1"/>
     <sheet name="ХТӨ коэффициентті" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="53">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -347,161 +347,112 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -795,8751 +746,6442 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="21" width="7.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="24" width="7.5703125" style="1" customWidth="1"/>
-    <col min="25" max="25" width="9" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="27"/>
-[...52 lines deleted...]
-      <c r="S5" s="12"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="G5" s="8"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="S5" s="8"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="31"/>
-[...3 lines deleted...]
-      <c r="AE5" s="12"/>
+      <c r="Y5" s="18"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AE5" s="8"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="31"/>
-[...6 lines deleted...]
-      <c r="AW5" s="31" t="s">
+      <c r="AK5" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="42">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="27"/>
+      <c r="B6" s="25">
         <v>2024</v>
       </c>
-      <c r="O6" s="43"/>
-[...10 lines deleted...]
-      <c r="Z6" s="42">
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="25">
         <v>2025</v>
       </c>
-      <c r="AA6" s="43"/>
-[...10 lines deleted...]
-      <c r="AL6" s="42">
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="25">
         <v>2026</v>
       </c>
-      <c r="AM6" s="43"/>
-[...13 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="28"/>
+      <c r="B7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="H7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="I7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="J7" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="K7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="L7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="M7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N7" s="30" t="s">
+      <c r="N7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="30" t="s">
+      <c r="O7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="30" t="s">
+      <c r="P7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="30" t="s">
+      <c r="Q7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="30" t="s">
+      <c r="R7" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="30" t="s">
+      <c r="S7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="30" t="s">
+      <c r="T7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="30" t="s">
+      <c r="U7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="5" t="s">
+      <c r="V7" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="5" t="s">
+      <c r="W7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="5" t="s">
+      <c r="X7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="5" t="s">
+      <c r="Y7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z7" s="30" t="s">
+      <c r="Z7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="30" t="s">
+      <c r="AA7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="30" t="s">
+      <c r="AB7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="30" t="s">
+      <c r="AC7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="30" t="s">
+      <c r="AD7" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="30" t="s">
+      <c r="AE7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="30" t="s">
+      <c r="AF7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="30" t="s">
+      <c r="AG7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="5" t="s">
+      <c r="AH7" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="5" t="s">
+      <c r="AI7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="5" t="s">
+      <c r="AJ7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="5" t="s">
+      <c r="AK7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AL7" s="30" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="20"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="20"/>
+      <c r="S8" s="20"/>
+      <c r="T8" s="20"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
+      <c r="W8" s="20"/>
+      <c r="X8" s="20"/>
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="20"/>
+      <c r="AA8" s="20"/>
+      <c r="AB8" s="20"/>
+      <c r="AC8" s="24"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="5">
+        <v>243</v>
+      </c>
+      <c r="C9" s="6">
+        <v>429</v>
+      </c>
+      <c r="D9" s="6">
+        <v>391</v>
+      </c>
+      <c r="E9" s="6">
+        <v>455</v>
+      </c>
+      <c r="F9" s="6">
+        <v>407</v>
+      </c>
+      <c r="G9" s="6">
+        <v>474</v>
+      </c>
+      <c r="H9" s="6">
+        <v>509</v>
+      </c>
+      <c r="I9" s="6">
+        <v>438</v>
+      </c>
+      <c r="J9" s="6">
+        <v>426</v>
+      </c>
+      <c r="K9" s="6">
+        <v>371</v>
+      </c>
+      <c r="L9" s="6">
+        <v>336</v>
+      </c>
+      <c r="M9" s="6">
+        <v>335</v>
+      </c>
+      <c r="N9" s="6">
+        <v>72</v>
+      </c>
+      <c r="O9" s="6">
+        <v>207</v>
+      </c>
+      <c r="P9" s="6">
+        <v>295</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>288</v>
+      </c>
+      <c r="R9" s="6">
+        <v>338</v>
+      </c>
+      <c r="S9" s="6">
+        <v>256</v>
+      </c>
+      <c r="T9" s="6">
+        <v>407</v>
+      </c>
+      <c r="U9" s="6">
+        <v>349</v>
+      </c>
+      <c r="V9" s="6">
+        <v>340</v>
+      </c>
+      <c r="W9" s="6">
+        <v>216</v>
+      </c>
+      <c r="X9" s="6">
+        <v>160</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>123</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>248</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>202</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>63</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="5">
+        <v>143</v>
+      </c>
+      <c r="C10" s="6">
+        <v>255</v>
+      </c>
+      <c r="D10" s="6">
+        <v>211</v>
+      </c>
+      <c r="E10" s="6">
+        <v>269</v>
+      </c>
+      <c r="F10" s="6">
+        <v>211</v>
+      </c>
+      <c r="G10" s="6">
+        <v>260</v>
+      </c>
+      <c r="H10" s="6">
+        <v>280</v>
+      </c>
+      <c r="I10" s="6">
+        <v>255</v>
+      </c>
+      <c r="J10" s="6">
+        <v>226</v>
+      </c>
+      <c r="K10" s="6">
+        <v>212</v>
+      </c>
+      <c r="L10" s="6">
+        <v>171</v>
+      </c>
+      <c r="M10" s="6">
+        <v>166</v>
+      </c>
+      <c r="N10" s="6">
+        <v>38</v>
+      </c>
+      <c r="O10" s="6">
+        <v>166</v>
+      </c>
+      <c r="P10" s="6">
+        <v>188</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>144</v>
+      </c>
+      <c r="R10" s="6">
+        <v>177</v>
+      </c>
+      <c r="S10" s="6">
+        <v>148</v>
+      </c>
+      <c r="T10" s="6">
+        <v>289</v>
+      </c>
+      <c r="U10" s="6">
+        <v>213</v>
+      </c>
+      <c r="V10" s="6">
+        <v>200</v>
+      </c>
+      <c r="W10" s="6">
+        <v>152</v>
+      </c>
+      <c r="X10" s="6">
+        <v>118</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>99</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>102</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>119</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>71</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="5">
+        <v>33</v>
+      </c>
+      <c r="C11" s="6">
+        <v>33</v>
+      </c>
+      <c r="D11" s="6">
+        <v>36</v>
+      </c>
+      <c r="E11" s="6">
+        <v>58</v>
+      </c>
+      <c r="F11" s="6">
+        <v>49</v>
+      </c>
+      <c r="G11" s="6">
+        <v>53</v>
+      </c>
+      <c r="H11" s="6">
+        <v>50</v>
+      </c>
+      <c r="I11" s="6">
+        <v>43</v>
+      </c>
+      <c r="J11" s="6">
+        <v>77</v>
+      </c>
+      <c r="K11" s="6">
+        <v>33</v>
+      </c>
+      <c r="L11" s="6">
+        <v>50</v>
+      </c>
+      <c r="M11" s="6">
+        <v>31</v>
+      </c>
+      <c r="N11" s="6">
+        <v>36</v>
+      </c>
+      <c r="O11" s="6">
+        <v>14</v>
+      </c>
+      <c r="P11" s="6">
+        <v>39</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>46</v>
+      </c>
+      <c r="R11" s="6">
+        <v>59</v>
+      </c>
+      <c r="S11" s="6">
+        <v>13</v>
+      </c>
+      <c r="T11" s="6">
+        <v>47</v>
+      </c>
+      <c r="U11" s="6">
+        <v>45</v>
+      </c>
+      <c r="V11" s="6">
+        <v>41</v>
+      </c>
+      <c r="W11" s="6">
+        <v>37</v>
+      </c>
+      <c r="X11" s="6">
+        <v>44</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>24</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>30</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>42</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>26</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="5">
+        <v>12</v>
+      </c>
+      <c r="C12" s="6">
+        <v>13</v>
+      </c>
+      <c r="D12" s="6">
+        <v>11</v>
+      </c>
+      <c r="E12" s="6">
+        <v>3</v>
+      </c>
+      <c r="F12" s="6">
+        <v>15</v>
+      </c>
+      <c r="G12" s="6">
+        <v>8</v>
+      </c>
+      <c r="H12" s="6">
+        <v>15</v>
+      </c>
+      <c r="I12" s="6">
+        <v>11</v>
+      </c>
+      <c r="J12" s="6">
+        <v>7</v>
+      </c>
+      <c r="K12" s="6">
+        <v>19</v>
+      </c>
+      <c r="L12" s="6">
+        <v>8</v>
+      </c>
+      <c r="M12" s="6">
+        <v>7</v>
+      </c>
+      <c r="N12" s="6">
+        <v>9</v>
+      </c>
+      <c r="O12" s="6">
+        <v>12</v>
+      </c>
+      <c r="P12" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>12</v>
+      </c>
+      <c r="R12" s="6">
+        <v>4</v>
+      </c>
+      <c r="S12" s="6">
+        <v>12</v>
+      </c>
+      <c r="T12" s="6">
+        <v>6</v>
+      </c>
+      <c r="U12" s="6">
+        <v>14</v>
+      </c>
+      <c r="V12" s="6">
+        <v>4</v>
+      </c>
+      <c r="W12" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X12" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>7</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>9</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="5">
+        <v>-18</v>
+      </c>
+      <c r="C13" s="6">
+        <v>9</v>
+      </c>
+      <c r="D13" s="6">
+        <v>-1</v>
+      </c>
+      <c r="E13" s="6">
+        <v>15</v>
+      </c>
+      <c r="F13" s="6">
+        <v>-2</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1</v>
+      </c>
+      <c r="H13" s="6">
+        <v>7</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6">
+        <v>17</v>
+      </c>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6">
+        <v>-3</v>
+      </c>
+      <c r="M13" s="6">
+        <v>4</v>
+      </c>
+      <c r="N13" s="6">
+        <v>-5</v>
+      </c>
+      <c r="O13" s="6">
+        <v>-8</v>
+      </c>
+      <c r="P13" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>-6</v>
+      </c>
+      <c r="R13" s="6">
+        <v>-1</v>
+      </c>
+      <c r="S13" s="6">
+        <v>-3</v>
+      </c>
+      <c r="T13" s="6">
+        <v>-14</v>
+      </c>
+      <c r="U13" s="6">
+        <v>-9</v>
+      </c>
+      <c r="V13" s="6">
+        <v>2</v>
+      </c>
+      <c r="W13" s="6">
+        <v>-20</v>
+      </c>
+      <c r="X13" s="6">
+        <v>-7</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>-8</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="5">
+        <v>-6</v>
+      </c>
+      <c r="C14" s="6">
+        <v>21</v>
+      </c>
+      <c r="D14" s="6">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6">
+        <v>-7</v>
+      </c>
+      <c r="F14" s="6">
+        <v>13</v>
+      </c>
+      <c r="G14" s="6">
+        <v>42</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1</v>
+      </c>
+      <c r="I14" s="6">
+        <v>39</v>
+      </c>
+      <c r="J14" s="6">
+        <v>-12</v>
+      </c>
+      <c r="K14" s="6">
+        <v>17</v>
+      </c>
+      <c r="L14" s="6">
+        <v>18</v>
+      </c>
+      <c r="M14" s="6">
+        <v>53</v>
+      </c>
+      <c r="N14" s="6">
+        <v>-12</v>
+      </c>
+      <c r="O14" s="6">
+        <v>-20</v>
+      </c>
+      <c r="P14" s="6">
+        <v>-10</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>9</v>
+      </c>
+      <c r="R14" s="6">
+        <v>12</v>
+      </c>
+      <c r="S14" s="6">
+        <v>8</v>
+      </c>
+      <c r="T14" s="6">
+        <v>-11</v>
+      </c>
+      <c r="U14" s="6">
+        <v>8</v>
+      </c>
+      <c r="V14" s="6">
+        <v>9</v>
+      </c>
+      <c r="W14" s="6">
+        <v>10</v>
+      </c>
+      <c r="X14" s="6">
+        <v>-5</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>-28</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>40</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>-18</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>-41</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="5">
+        <v>-16</v>
+      </c>
+      <c r="C15" s="6">
+        <v>-13</v>
+      </c>
+      <c r="D15" s="6">
+        <v>-5</v>
+      </c>
+      <c r="E15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="F15" s="6">
+        <v>7</v>
+      </c>
+      <c r="G15" s="6">
+        <v>-17</v>
+      </c>
+      <c r="H15" s="6">
+        <v>14</v>
+      </c>
+      <c r="I15" s="6">
+        <v>-18</v>
+      </c>
+      <c r="J15" s="6">
+        <v>-12</v>
+      </c>
+      <c r="K15" s="6">
+        <v>10</v>
+      </c>
+      <c r="L15" s="6">
+        <v>-19</v>
+      </c>
+      <c r="M15" s="6">
+        <v>-7</v>
+      </c>
+      <c r="N15" s="6">
+        <v>-5</v>
+      </c>
+      <c r="O15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="P15" s="6">
+        <v>-12</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>-7</v>
+      </c>
+      <c r="R15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="S15" s="6">
+        <v>11</v>
+      </c>
+      <c r="T15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="U15" s="6">
+        <v>-19</v>
+      </c>
+      <c r="V15" s="6">
+        <v>-20</v>
+      </c>
+      <c r="W15" s="6">
+        <v>-13</v>
+      </c>
+      <c r="X15" s="6">
+        <v>-30</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>-17</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>-7</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>-39</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="5">
+        <v>12</v>
+      </c>
+      <c r="C17" s="6">
+        <v>19</v>
+      </c>
+      <c r="D17" s="6">
+        <v>7</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="6">
+        <v>-8</v>
+      </c>
+      <c r="G17" s="6">
+        <v>-6</v>
+      </c>
+      <c r="H17" s="6">
+        <v>17</v>
+      </c>
+      <c r="I17" s="6">
+        <v>-4</v>
+      </c>
+      <c r="J17" s="6">
+        <v>-13</v>
+      </c>
+      <c r="K17" s="6">
+        <v>1</v>
+      </c>
+      <c r="L17" s="6">
+        <v>-2</v>
+      </c>
+      <c r="M17" s="6">
+        <v>-7</v>
+      </c>
+      <c r="N17" s="6">
+        <v>-24</v>
+      </c>
+      <c r="O17" s="6">
+        <v>-5</v>
+      </c>
+      <c r="P17" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="R17" s="6">
+        <v>4</v>
+      </c>
+      <c r="S17" s="6">
+        <v>-7</v>
+      </c>
+      <c r="T17" s="6">
+        <v>-5</v>
+      </c>
+      <c r="U17" s="6">
+        <v>-1</v>
+      </c>
+      <c r="V17" s="6">
+        <v>-7</v>
+      </c>
+      <c r="W17" s="6">
         <v>5</v>
       </c>
-      <c r="AM7" s="30" t="s">
+      <c r="X17" s="6">
+        <v>-4</v>
+      </c>
+      <c r="Y17" s="6">
         <v>6</v>
       </c>
-      <c r="AN7" s="30" t="s">
+      <c r="Z17" s="6">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>-7</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>-10</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="5">
+        <v>14</v>
+      </c>
+      <c r="C18" s="6">
+        <v>14</v>
+      </c>
+      <c r="D18" s="6">
+        <v>11</v>
+      </c>
+      <c r="E18" s="6">
+        <v>17</v>
+      </c>
+      <c r="F18" s="6">
+        <v>16</v>
+      </c>
+      <c r="G18" s="6">
+        <v>25</v>
+      </c>
+      <c r="H18" s="6">
+        <v>11</v>
+      </c>
+      <c r="I18" s="6">
+        <v>12</v>
+      </c>
+      <c r="J18" s="6">
+        <v>20</v>
+      </c>
+      <c r="K18" s="6">
+        <v>21</v>
+      </c>
+      <c r="L18" s="6">
+        <v>11</v>
+      </c>
+      <c r="M18" s="6">
+        <v>13</v>
+      </c>
+      <c r="N18" s="6">
+        <v>3</v>
+      </c>
+      <c r="O18" s="6">
+        <v>10</v>
+      </c>
+      <c r="P18" s="6">
+        <v>15</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>10</v>
+      </c>
+      <c r="R18" s="6">
+        <v>3</v>
+      </c>
+      <c r="S18" s="6">
+        <v>14</v>
+      </c>
+      <c r="T18" s="6">
+        <v>19</v>
+      </c>
+      <c r="U18" s="6">
+        <v>14</v>
+      </c>
+      <c r="V18" s="6">
+        <v>14</v>
+      </c>
+      <c r="W18" s="6">
+        <v>23</v>
+      </c>
+      <c r="X18" s="6">
         <v>7</v>
       </c>
-      <c r="AO7" s="30" t="s">
+      <c r="Y18" s="6">
         <v>8</v>
       </c>
-      <c r="AP7" s="30" t="s">
+      <c r="Z18" s="6">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="5">
+        <v>13</v>
+      </c>
+      <c r="C19" s="6">
+        <v>11</v>
+      </c>
+      <c r="D19" s="6">
+        <v>37</v>
+      </c>
+      <c r="E19" s="6">
+        <v>42</v>
+      </c>
+      <c r="F19" s="6">
+        <v>27</v>
+      </c>
+      <c r="G19" s="6">
+        <v>23</v>
+      </c>
+      <c r="H19" s="6">
+        <v>39</v>
+      </c>
+      <c r="I19" s="6">
+        <v>31</v>
+      </c>
+      <c r="J19" s="6">
+        <v>33</v>
+      </c>
+      <c r="K19" s="6">
+        <v>12</v>
+      </c>
+      <c r="L19" s="6">
+        <v>27</v>
+      </c>
+      <c r="M19" s="6">
+        <v>19</v>
+      </c>
+      <c r="N19" s="6">
+        <v>14</v>
+      </c>
+      <c r="O19" s="6">
+        <v>11</v>
+      </c>
+      <c r="P19" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>1</v>
+      </c>
+      <c r="R19" s="6">
+        <v>24</v>
+      </c>
+      <c r="S19" s="6">
+        <v>23</v>
+      </c>
+      <c r="T19" s="6">
+        <v>19</v>
+      </c>
+      <c r="U19" s="6">
+        <v>26</v>
+      </c>
+      <c r="V19" s="6">
+        <v>16</v>
+      </c>
+      <c r="W19" s="6">
+        <v>9</v>
+      </c>
+      <c r="X19" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>14</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>7</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="5">
+        <v>17</v>
+      </c>
+      <c r="C20" s="6">
+        <v>34</v>
+      </c>
+      <c r="D20" s="6">
+        <v>32</v>
+      </c>
+      <c r="E20" s="6">
+        <v>21</v>
+      </c>
+      <c r="F20" s="6">
+        <v>31</v>
+      </c>
+      <c r="G20" s="6">
+        <v>25</v>
+      </c>
+      <c r="H20" s="6">
+        <v>30</v>
+      </c>
+      <c r="I20" s="6">
+        <v>16</v>
+      </c>
+      <c r="J20" s="6">
+        <v>23</v>
+      </c>
+      <c r="K20" s="6">
+        <v>26</v>
+      </c>
+      <c r="L20" s="6">
+        <v>24</v>
+      </c>
+      <c r="M20" s="6">
+        <v>10</v>
+      </c>
+      <c r="N20" s="6">
+        <v>-1</v>
+      </c>
+      <c r="O20" s="6">
+        <v>18</v>
+      </c>
+      <c r="P20" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>20</v>
+      </c>
+      <c r="R20" s="6">
+        <v>25</v>
+      </c>
+      <c r="S20" s="6">
+        <v>17</v>
+      </c>
+      <c r="T20" s="6">
+        <v>9</v>
+      </c>
+      <c r="U20" s="6">
+        <v>18</v>
+      </c>
+      <c r="V20" s="6">
+        <v>36</v>
+      </c>
+      <c r="W20" s="6">
+        <v>11</v>
+      </c>
+      <c r="X20" s="6">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>5</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="5">
+        <v>10</v>
+      </c>
+      <c r="C21" s="6">
+        <v>14</v>
+      </c>
+      <c r="D21" s="6">
+        <v>4</v>
+      </c>
+      <c r="E21" s="6">
+        <v>6</v>
+      </c>
+      <c r="F21" s="6">
+        <v>15</v>
+      </c>
+      <c r="G21" s="6">
+        <v>15</v>
+      </c>
+      <c r="H21" s="6">
+        <v>22</v>
+      </c>
+      <c r="I21" s="6">
+        <v>13</v>
+      </c>
+      <c r="J21" s="6">
+        <v>6</v>
+      </c>
+      <c r="K21" s="6">
+        <v>2</v>
+      </c>
+      <c r="L21" s="6">
+        <v>-2</v>
+      </c>
+      <c r="M21" s="6">
+        <v>6</v>
+      </c>
+      <c r="N21" s="6">
+        <v>6</v>
+      </c>
+      <c r="O21" s="6">
+        <v>-2</v>
+      </c>
+      <c r="P21" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>20</v>
+      </c>
+      <c r="R21" s="6">
+        <v>17</v>
+      </c>
+      <c r="S21" s="6">
+        <v>3</v>
+      </c>
+      <c r="T21" s="6">
+        <v>12</v>
+      </c>
+      <c r="U21" s="6">
+        <v>4</v>
+      </c>
+      <c r="V21" s="6">
+        <v>16</v>
+      </c>
+      <c r="W21" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X21" s="6">
+        <v>-2</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>-8</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>6</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="5">
+        <v>-6</v>
+      </c>
+      <c r="C22" s="6">
+        <v>-3</v>
+      </c>
+      <c r="D22" s="6">
+        <v>14</v>
+      </c>
+      <c r="E22" s="6">
+        <v>15</v>
+      </c>
+      <c r="F22" s="6">
+        <v>11</v>
+      </c>
+      <c r="G22" s="6">
+        <v>-6</v>
+      </c>
+      <c r="H22" s="6">
+        <v>3</v>
+      </c>
+      <c r="I22" s="6">
+        <v>6</v>
+      </c>
+      <c r="J22" s="6">
+        <v>18</v>
+      </c>
+      <c r="K22" s="6">
+        <v>-1</v>
+      </c>
+      <c r="L22" s="6">
+        <v>15</v>
+      </c>
+      <c r="M22" s="6">
+        <v>2</v>
+      </c>
+      <c r="N22" s="6">
+        <v>-4</v>
+      </c>
+      <c r="O22" s="6">
+        <v>2</v>
+      </c>
+      <c r="P22" s="6">
         <v>0</v>
       </c>
-      <c r="AQ7" s="30" t="s">
+      <c r="Q22" s="6">
+        <v>-6</v>
+      </c>
+      <c r="R22" s="6">
+        <v>-4</v>
+      </c>
+      <c r="S22" s="6">
+        <v>-3</v>
+      </c>
+      <c r="T22" s="6">
+        <v>7</v>
+      </c>
+      <c r="U22" s="6">
+        <v>2</v>
+      </c>
+      <c r="V22" s="6">
+        <v>5</v>
+      </c>
+      <c r="W22" s="6">
+        <v>-19</v>
+      </c>
+      <c r="X22" s="6">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>-11</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>-9</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>-9</v>
+      </c>
+      <c r="AC22" s="6">
         <v>1</v>
       </c>
-      <c r="AR7" s="30" t="s">
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="6">
+        <v>35</v>
+      </c>
+      <c r="C23" s="6">
+        <v>22</v>
+      </c>
+      <c r="D23" s="6">
+        <v>24</v>
+      </c>
+      <c r="E23" s="6">
+        <v>19</v>
+      </c>
+      <c r="F23" s="6">
+        <v>22</v>
+      </c>
+      <c r="G23" s="6">
+        <v>51</v>
+      </c>
+      <c r="H23" s="6">
+        <v>20</v>
+      </c>
+      <c r="I23" s="6">
+        <v>34</v>
+      </c>
+      <c r="J23" s="6">
+        <v>36</v>
+      </c>
+      <c r="K23" s="6">
+        <v>19</v>
+      </c>
+      <c r="L23" s="6">
+        <v>38</v>
+      </c>
+      <c r="M23" s="6">
+        <v>38</v>
+      </c>
+      <c r="N23" s="6">
+        <v>17</v>
+      </c>
+      <c r="O23" s="6">
+        <v>12</v>
+      </c>
+      <c r="P23" s="6">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>45</v>
+      </c>
+      <c r="R23" s="6">
+        <v>21</v>
+      </c>
+      <c r="S23" s="6">
+        <v>20</v>
+      </c>
+      <c r="T23" s="6">
+        <v>32</v>
+      </c>
+      <c r="U23" s="6">
+        <v>34</v>
+      </c>
+      <c r="V23" s="6">
+        <v>24</v>
+      </c>
+      <c r="W23" s="6">
+        <v>23</v>
+      </c>
+      <c r="X23" s="6">
+        <v>14</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>18</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>23</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>15</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>19</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="20"/>
+      <c r="Q24" s="20"/>
+      <c r="R24" s="20"/>
+      <c r="S24" s="20"/>
+      <c r="T24" s="20"/>
+      <c r="U24" s="20"/>
+      <c r="V24" s="20"/>
+      <c r="W24" s="20"/>
+      <c r="X24" s="20"/>
+      <c r="Y24" s="20"/>
+      <c r="Z24" s="20"/>
+      <c r="AA24" s="20"/>
+      <c r="AB24" s="20"/>
+      <c r="AC24" s="20"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="6">
+        <v>153</v>
+      </c>
+      <c r="C25" s="6">
+        <v>328</v>
+      </c>
+      <c r="D25" s="6">
+        <v>258</v>
+      </c>
+      <c r="E25" s="6">
+        <v>344</v>
+      </c>
+      <c r="F25" s="6">
+        <v>297</v>
+      </c>
+      <c r="G25" s="6">
+        <v>345</v>
+      </c>
+      <c r="H25" s="6">
+        <v>378</v>
+      </c>
+      <c r="I25" s="6">
+        <v>330</v>
+      </c>
+      <c r="J25" s="6">
+        <v>309</v>
+      </c>
+      <c r="K25" s="6">
+        <v>296</v>
+      </c>
+      <c r="L25" s="6">
+        <v>237</v>
+      </c>
+      <c r="M25" s="6">
+        <v>260</v>
+      </c>
+      <c r="N25" s="6">
+        <v>53</v>
+      </c>
+      <c r="O25" s="6">
+        <v>161</v>
+      </c>
+      <c r="P25" s="6">
+        <v>215</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>192</v>
+      </c>
+      <c r="R25" s="6">
+        <v>250</v>
+      </c>
+      <c r="S25" s="6">
+        <v>179</v>
+      </c>
+      <c r="T25" s="6">
+        <v>316</v>
+      </c>
+      <c r="U25" s="6">
+        <v>258</v>
+      </c>
+      <c r="V25" s="6">
+        <v>241</v>
+      </c>
+      <c r="W25" s="6">
+        <v>165</v>
+      </c>
+      <c r="X25" s="6">
+        <v>113</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>85</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>184</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>147</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>23</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="6">
+        <v>143</v>
+      </c>
+      <c r="C26" s="6">
+        <v>255</v>
+      </c>
+      <c r="D26" s="6">
+        <v>211</v>
+      </c>
+      <c r="E26" s="6">
+        <v>269</v>
+      </c>
+      <c r="F26" s="6">
+        <v>211</v>
+      </c>
+      <c r="G26" s="6">
+        <v>260</v>
+      </c>
+      <c r="H26" s="6">
+        <v>280</v>
+      </c>
+      <c r="I26" s="6">
+        <v>255</v>
+      </c>
+      <c r="J26" s="6">
+        <v>226</v>
+      </c>
+      <c r="K26" s="6">
+        <v>212</v>
+      </c>
+      <c r="L26" s="6">
+        <v>171</v>
+      </c>
+      <c r="M26" s="6">
+        <v>166</v>
+      </c>
+      <c r="N26" s="6">
+        <v>38</v>
+      </c>
+      <c r="O26" s="6">
+        <v>166</v>
+      </c>
+      <c r="P26" s="6">
+        <v>188</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>144</v>
+      </c>
+      <c r="R26" s="6">
+        <v>177</v>
+      </c>
+      <c r="S26" s="6">
+        <v>148</v>
+      </c>
+      <c r="T26" s="6">
+        <v>289</v>
+      </c>
+      <c r="U26" s="6">
+        <v>213</v>
+      </c>
+      <c r="V26" s="6">
+        <v>200</v>
+      </c>
+      <c r="W26" s="6">
+        <v>152</v>
+      </c>
+      <c r="X26" s="6">
+        <v>118</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>99</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>102</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>119</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>71</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="6">
+        <v>33</v>
+      </c>
+      <c r="C27" s="6">
+        <v>33</v>
+      </c>
+      <c r="D27" s="6">
+        <v>36</v>
+      </c>
+      <c r="E27" s="6">
+        <v>58</v>
+      </c>
+      <c r="F27" s="6">
+        <v>49</v>
+      </c>
+      <c r="G27" s="6">
+        <v>53</v>
+      </c>
+      <c r="H27" s="6">
+        <v>50</v>
+      </c>
+      <c r="I27" s="6">
+        <v>43</v>
+      </c>
+      <c r="J27" s="6">
+        <v>77</v>
+      </c>
+      <c r="K27" s="6">
+        <v>33</v>
+      </c>
+      <c r="L27" s="6">
+        <v>50</v>
+      </c>
+      <c r="M27" s="6">
+        <v>31</v>
+      </c>
+      <c r="N27" s="6">
+        <v>36</v>
+      </c>
+      <c r="O27" s="6">
+        <v>14</v>
+      </c>
+      <c r="P27" s="6">
+        <v>39</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>46</v>
+      </c>
+      <c r="R27" s="6">
+        <v>59</v>
+      </c>
+      <c r="S27" s="6">
+        <v>13</v>
+      </c>
+      <c r="T27" s="6">
+        <v>47</v>
+      </c>
+      <c r="U27" s="6">
+        <v>45</v>
+      </c>
+      <c r="V27" s="6">
+        <v>41</v>
+      </c>
+      <c r="W27" s="6">
+        <v>37</v>
+      </c>
+      <c r="X27" s="6">
+        <v>44</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>30</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>42</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>26</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="6">
+        <v>12</v>
+      </c>
+      <c r="C28" s="6">
+        <v>13</v>
+      </c>
+      <c r="D28" s="6">
+        <v>11</v>
+      </c>
+      <c r="E28" s="6">
+        <v>3</v>
+      </c>
+      <c r="F28" s="6">
+        <v>15</v>
+      </c>
+      <c r="G28" s="6">
+        <v>8</v>
+      </c>
+      <c r="H28" s="6">
+        <v>15</v>
+      </c>
+      <c r="I28" s="6">
+        <v>11</v>
+      </c>
+      <c r="J28" s="6">
+        <v>7</v>
+      </c>
+      <c r="K28" s="6">
+        <v>19</v>
+      </c>
+      <c r="L28" s="6">
+        <v>8</v>
+      </c>
+      <c r="M28" s="6">
+        <v>7</v>
+      </c>
+      <c r="N28" s="6">
+        <v>9</v>
+      </c>
+      <c r="O28" s="6">
+        <v>12</v>
+      </c>
+      <c r="P28" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>12</v>
+      </c>
+      <c r="R28" s="6">
+        <v>4</v>
+      </c>
+      <c r="S28" s="6">
+        <v>12</v>
+      </c>
+      <c r="T28" s="6">
+        <v>6</v>
+      </c>
+      <c r="U28" s="6">
+        <v>14</v>
+      </c>
+      <c r="V28" s="6">
+        <v>4</v>
+      </c>
+      <c r="W28" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X28" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>7</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>8</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>11</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>9</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="6">
+        <v>-18</v>
+      </c>
+      <c r="C29" s="6">
+        <v>9</v>
+      </c>
+      <c r="D29" s="6">
+        <v>-1</v>
+      </c>
+      <c r="E29" s="6">
+        <v>15</v>
+      </c>
+      <c r="F29" s="6">
+        <v>-2</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1</v>
+      </c>
+      <c r="H29" s="6">
+        <v>7</v>
+      </c>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6">
+        <v>17</v>
+      </c>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6">
+        <v>-3</v>
+      </c>
+      <c r="M29" s="6">
+        <v>4</v>
+      </c>
+      <c r="N29" s="6">
+        <v>-5</v>
+      </c>
+      <c r="O29" s="6">
+        <v>-8</v>
+      </c>
+      <c r="P29" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>-6</v>
+      </c>
+      <c r="R29" s="6">
+        <v>-1</v>
+      </c>
+      <c r="S29" s="6">
+        <v>-3</v>
+      </c>
+      <c r="T29" s="6">
+        <v>-14</v>
+      </c>
+      <c r="U29" s="6">
+        <v>-9</v>
+      </c>
+      <c r="V29" s="6">
         <v>2</v>
       </c>
-      <c r="AS7" s="30" t="s">
+      <c r="W29" s="6">
+        <v>-20</v>
+      </c>
+      <c r="X29" s="6">
+        <v>-7</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AA29" s="6">
         <v>3</v>
       </c>
-      <c r="AT7" s="5" t="s">
+      <c r="AB29" s="6">
+        <v>-8</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="6">
+        <v>-6</v>
+      </c>
+      <c r="C30" s="6">
+        <v>21</v>
+      </c>
+      <c r="D30" s="6">
+        <v>10</v>
+      </c>
+      <c r="E30" s="6">
+        <v>-7</v>
+      </c>
+      <c r="F30" s="6">
+        <v>13</v>
+      </c>
+      <c r="G30" s="6">
+        <v>42</v>
+      </c>
+      <c r="H30" s="6">
+        <v>1</v>
+      </c>
+      <c r="I30" s="6">
+        <v>39</v>
+      </c>
+      <c r="J30" s="6">
+        <v>-12</v>
+      </c>
+      <c r="K30" s="6">
+        <v>17</v>
+      </c>
+      <c r="L30" s="6">
+        <v>18</v>
+      </c>
+      <c r="M30" s="6">
+        <v>53</v>
+      </c>
+      <c r="N30" s="6">
+        <v>-12</v>
+      </c>
+      <c r="O30" s="6">
+        <v>-20</v>
+      </c>
+      <c r="P30" s="6">
+        <v>-10</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>9</v>
+      </c>
+      <c r="R30" s="6">
+        <v>12</v>
+      </c>
+      <c r="S30" s="6">
+        <v>8</v>
+      </c>
+      <c r="T30" s="6">
+        <v>-11</v>
+      </c>
+      <c r="U30" s="6">
+        <v>8</v>
+      </c>
+      <c r="V30" s="6">
+        <v>9</v>
+      </c>
+      <c r="W30" s="6">
+        <v>10</v>
+      </c>
+      <c r="X30" s="6">
+        <v>-5</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>-28</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>40</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>-18</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>-41</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="6">
+        <v>-16</v>
+      </c>
+      <c r="C31" s="6">
+        <v>-13</v>
+      </c>
+      <c r="D31" s="6">
+        <v>-5</v>
+      </c>
+      <c r="E31" s="6">
+        <v>-3</v>
+      </c>
+      <c r="F31" s="6">
+        <v>7</v>
+      </c>
+      <c r="G31" s="6">
+        <v>-17</v>
+      </c>
+      <c r="H31" s="6">
+        <v>14</v>
+      </c>
+      <c r="I31" s="6">
+        <v>-18</v>
+      </c>
+      <c r="J31" s="6">
+        <v>-12</v>
+      </c>
+      <c r="K31" s="6">
+        <v>10</v>
+      </c>
+      <c r="L31" s="6">
+        <v>-19</v>
+      </c>
+      <c r="M31" s="6">
+        <v>-7</v>
+      </c>
+      <c r="N31" s="6">
+        <v>-5</v>
+      </c>
+      <c r="O31" s="6">
+        <v>-3</v>
+      </c>
+      <c r="P31" s="6">
+        <v>-12</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>-7</v>
+      </c>
+      <c r="R31" s="6">
+        <v>-3</v>
+      </c>
+      <c r="S31" s="6">
+        <v>11</v>
+      </c>
+      <c r="T31" s="6">
+        <v>-3</v>
+      </c>
+      <c r="U31" s="6">
+        <v>-19</v>
+      </c>
+      <c r="V31" s="6">
+        <v>-20</v>
+      </c>
+      <c r="W31" s="6">
+        <v>-13</v>
+      </c>
+      <c r="X31" s="6">
+        <v>-30</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>-17</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>-7</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>-39</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="6"/>
+      <c r="X32" s="6"/>
+      <c r="Y32" s="6"/>
+      <c r="Z32" s="6"/>
+      <c r="AA32" s="6"/>
+      <c r="AB32" s="6"/>
+      <c r="AC32" s="6"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="6">
+        <v>-3</v>
+      </c>
+      <c r="C33" s="6">
+        <v>1</v>
+      </c>
+      <c r="D33" s="6">
+        <v>-11</v>
+      </c>
+      <c r="E33" s="6">
+        <v>-3</v>
+      </c>
+      <c r="F33" s="6">
+        <v>-10</v>
+      </c>
+      <c r="G33" s="6">
+        <v>-11</v>
+      </c>
+      <c r="H33" s="6">
+        <v>2</v>
+      </c>
+      <c r="I33" s="6">
+        <v>-8</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="K33" s="6">
+        <v>3</v>
+      </c>
+      <c r="L33" s="6">
+        <v>-2</v>
+      </c>
+      <c r="M33" s="6">
+        <v>-3</v>
+      </c>
+      <c r="N33" s="6">
+        <v>-14</v>
+      </c>
+      <c r="O33" s="6">
+        <v>-8</v>
+      </c>
+      <c r="P33" s="6">
+        <v>-6</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>-9</v>
+      </c>
+      <c r="R33" s="6">
+        <v>-5</v>
+      </c>
+      <c r="S33" s="6">
+        <v>-17</v>
+      </c>
+      <c r="T33" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="U33" s="6">
+        <v>-2</v>
+      </c>
+      <c r="V33" s="6">
+        <v>-11</v>
+      </c>
+      <c r="W33" s="6">
+        <v>-3</v>
+      </c>
+      <c r="X33" s="6">
+        <v>-17</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>-5</v>
+      </c>
+      <c r="Z33" s="6">
         <v>4</v>
       </c>
-      <c r="AU7" s="5" t="s">
+      <c r="AA33" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AB33" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="6">
+        <v>8</v>
+      </c>
+      <c r="C34" s="6">
+        <v>9</v>
+      </c>
+      <c r="D34" s="6">
+        <v>7</v>
+      </c>
+      <c r="E34" s="6">
+        <v>12</v>
+      </c>
+      <c r="F34" s="6">
+        <v>14</v>
+      </c>
+      <c r="G34" s="6">
+        <v>9</v>
+      </c>
+      <c r="H34" s="6">
+        <v>9</v>
+      </c>
+      <c r="I34" s="6">
+        <v>8</v>
+      </c>
+      <c r="J34" s="6">
+        <v>6</v>
+      </c>
+      <c r="K34" s="6">
+        <v>2</v>
+      </c>
+      <c r="L34" s="6">
+        <v>14</v>
+      </c>
+      <c r="M34" s="6">
+        <v>9</v>
+      </c>
+      <c r="N34" s="6">
+        <v>6</v>
+      </c>
+      <c r="O34" s="6">
+        <v>8</v>
+      </c>
+      <c r="P34" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>3</v>
+      </c>
+      <c r="R34" s="6">
+        <v>7</v>
+      </c>
+      <c r="S34" s="6">
+        <v>7</v>
+      </c>
+      <c r="T34" s="6">
+        <v>2</v>
+      </c>
+      <c r="U34" s="6">
+        <v>8</v>
+      </c>
+      <c r="V34" s="6">
+        <v>16</v>
+      </c>
+      <c r="W34" s="6">
+        <v>3</v>
+      </c>
+      <c r="X34" s="6">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="20"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="20"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="20"/>
+      <c r="AB35" s="20"/>
+      <c r="AC35" s="20"/>
+    </row>
+    <row r="36" spans="1:29" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="6">
+        <v>90</v>
+      </c>
+      <c r="C36" s="6">
+        <v>101</v>
+      </c>
+      <c r="D36" s="6">
+        <v>133</v>
+      </c>
+      <c r="E36" s="6">
+        <v>111</v>
+      </c>
+      <c r="F36" s="6">
+        <v>110</v>
+      </c>
+      <c r="G36" s="6">
+        <v>129</v>
+      </c>
+      <c r="H36" s="6">
+        <v>131</v>
+      </c>
+      <c r="I36" s="6">
+        <v>108</v>
+      </c>
+      <c r="J36" s="6">
+        <v>117</v>
+      </c>
+      <c r="K36" s="6">
+        <v>75</v>
+      </c>
+      <c r="L36" s="6">
+        <v>99</v>
+      </c>
+      <c r="M36" s="6">
+        <v>75</v>
+      </c>
+      <c r="N36" s="6">
+        <v>19</v>
+      </c>
+      <c r="O36" s="6">
+        <v>46</v>
+      </c>
+      <c r="P36" s="6">
+        <v>80</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>96</v>
+      </c>
+      <c r="R36" s="6">
+        <v>88</v>
+      </c>
+      <c r="S36" s="6">
+        <v>77</v>
+      </c>
+      <c r="T36" s="6">
+        <v>91</v>
+      </c>
+      <c r="U36" s="6">
+        <v>91</v>
+      </c>
+      <c r="V36" s="6">
+        <v>99</v>
+      </c>
+      <c r="W36" s="6">
+        <v>51</v>
+      </c>
+      <c r="X36" s="6">
+        <v>47</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>38</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>64</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>55</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>40</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="6"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="6"/>
+      <c r="AB37" s="6"/>
+      <c r="AC37" s="6"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="5">
+        <v>15</v>
+      </c>
+      <c r="C38" s="6">
+        <v>18</v>
+      </c>
+      <c r="D38" s="6">
+        <v>18</v>
+      </c>
+      <c r="E38" s="6">
+        <v>3</v>
+      </c>
+      <c r="F38" s="6">
+        <v>2</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5</v>
+      </c>
+      <c r="H38" s="6">
+        <v>15</v>
+      </c>
+      <c r="I38" s="6">
+        <v>4</v>
+      </c>
+      <c r="J38" s="6">
+        <v>-13</v>
+      </c>
+      <c r="K38" s="6">
+        <v>-2</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M38" s="6">
+        <v>-4</v>
+      </c>
+      <c r="N38" s="6">
+        <v>-10</v>
+      </c>
+      <c r="O38" s="6">
+        <v>3</v>
+      </c>
+      <c r="P38" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>9</v>
+      </c>
+      <c r="R38" s="6">
+        <v>9</v>
+      </c>
+      <c r="S38" s="6">
+        <v>10</v>
+      </c>
+      <c r="T38" s="6">
+        <v>-5</v>
+      </c>
+      <c r="U38" s="6">
+        <v>1</v>
+      </c>
+      <c r="V38" s="6">
+        <v>4</v>
+      </c>
+      <c r="W38" s="6">
+        <v>8</v>
+      </c>
+      <c r="X38" s="6">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>-10</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="5">
+        <v>14</v>
+      </c>
+      <c r="C39" s="6">
+        <v>14</v>
+      </c>
+      <c r="D39" s="6">
+        <v>11</v>
+      </c>
+      <c r="E39" s="6">
+        <v>17</v>
+      </c>
+      <c r="F39" s="6">
+        <v>16</v>
+      </c>
+      <c r="G39" s="6">
+        <v>25</v>
+      </c>
+      <c r="H39" s="6">
+        <v>11</v>
+      </c>
+      <c r="I39" s="6">
+        <v>12</v>
+      </c>
+      <c r="J39" s="6">
+        <v>20</v>
+      </c>
+      <c r="K39" s="6">
         <v>21</v>
       </c>
-      <c r="AV7" s="5" t="s">
+      <c r="L39" s="6">
+        <v>11</v>
+      </c>
+      <c r="M39" s="6">
+        <v>13</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3</v>
+      </c>
+      <c r="O39" s="6">
+        <v>10</v>
+      </c>
+      <c r="P39" s="6">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>10</v>
+      </c>
+      <c r="R39" s="6">
+        <v>3</v>
+      </c>
+      <c r="S39" s="6">
+        <v>14</v>
+      </c>
+      <c r="T39" s="6">
+        <v>19</v>
+      </c>
+      <c r="U39" s="6">
+        <v>14</v>
+      </c>
+      <c r="V39" s="6">
+        <v>14</v>
+      </c>
+      <c r="W39" s="6">
+        <v>23</v>
+      </c>
+      <c r="X39" s="6">
+        <v>7</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>17</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>16</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="5">
+        <v>13</v>
+      </c>
+      <c r="C40" s="6">
+        <v>11</v>
+      </c>
+      <c r="D40" s="6">
+        <v>37</v>
+      </c>
+      <c r="E40" s="6">
+        <v>42</v>
+      </c>
+      <c r="F40" s="6">
+        <v>27</v>
+      </c>
+      <c r="G40" s="6">
+        <v>23</v>
+      </c>
+      <c r="H40" s="6">
+        <v>39</v>
+      </c>
+      <c r="I40" s="6">
+        <v>31</v>
+      </c>
+      <c r="J40" s="6">
+        <v>33</v>
+      </c>
+      <c r="K40" s="6">
+        <v>12</v>
+      </c>
+      <c r="L40" s="6">
+        <v>27</v>
+      </c>
+      <c r="M40" s="6">
+        <v>19</v>
+      </c>
+      <c r="N40" s="6">
+        <v>14</v>
+      </c>
+      <c r="O40" s="6">
+        <v>11</v>
+      </c>
+      <c r="P40" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>1</v>
+      </c>
+      <c r="R40" s="6">
+        <v>24</v>
+      </c>
+      <c r="S40" s="6">
+        <v>23</v>
+      </c>
+      <c r="T40" s="6">
+        <v>19</v>
+      </c>
+      <c r="U40" s="6">
+        <v>26</v>
+      </c>
+      <c r="V40" s="6">
+        <v>16</v>
+      </c>
+      <c r="W40" s="6">
+        <v>9</v>
+      </c>
+      <c r="X40" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>14</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>7</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="5">
+        <v>9</v>
+      </c>
+      <c r="C41" s="6">
+        <v>25</v>
+      </c>
+      <c r="D41" s="6">
+        <v>25</v>
+      </c>
+      <c r="E41" s="6">
+        <v>9</v>
+      </c>
+      <c r="F41" s="6">
+        <v>17</v>
+      </c>
+      <c r="G41" s="6">
+        <v>16</v>
+      </c>
+      <c r="H41" s="6">
+        <v>21</v>
+      </c>
+      <c r="I41" s="6">
+        <v>8</v>
+      </c>
+      <c r="J41" s="6">
+        <v>17</v>
+      </c>
+      <c r="K41" s="6">
+        <v>24</v>
+      </c>
+      <c r="L41" s="6">
+        <v>10</v>
+      </c>
+      <c r="M41" s="6">
+        <v>1</v>
+      </c>
+      <c r="N41" s="6">
+        <v>-7</v>
+      </c>
+      <c r="O41" s="6">
+        <v>10</v>
+      </c>
+      <c r="P41" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>17</v>
+      </c>
+      <c r="R41" s="6">
+        <v>18</v>
+      </c>
+      <c r="S41" s="6">
+        <v>10</v>
+      </c>
+      <c r="T41" s="6">
+        <v>7</v>
+      </c>
+      <c r="U41" s="6">
+        <v>10</v>
+      </c>
+      <c r="V41" s="6">
+        <v>20</v>
+      </c>
+      <c r="W41" s="6">
+        <v>8</v>
+      </c>
+      <c r="X41" s="6">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>10</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>23</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="5">
+        <v>10</v>
+      </c>
+      <c r="C42" s="6">
+        <v>14</v>
+      </c>
+      <c r="D42" s="6">
+        <v>4</v>
+      </c>
+      <c r="E42" s="6">
+        <v>6</v>
+      </c>
+      <c r="F42" s="6">
+        <v>15</v>
+      </c>
+      <c r="G42" s="6">
+        <v>15</v>
+      </c>
+      <c r="H42" s="6">
         <v>22</v>
       </c>
-      <c r="AW7" s="5" t="s">
-[...370 lines deleted...]
-      <c r="AA11" s="10">
+      <c r="I42" s="6">
+        <v>13</v>
+      </c>
+      <c r="J42" s="6">
+        <v>6</v>
+      </c>
+      <c r="K42" s="6">
+        <v>2</v>
+      </c>
+      <c r="L42" s="6">
+        <v>-2</v>
+      </c>
+      <c r="M42" s="6">
+        <v>6</v>
+      </c>
+      <c r="N42" s="6">
+        <v>6</v>
+      </c>
+      <c r="O42" s="6">
+        <v>-2</v>
+      </c>
+      <c r="P42" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>20</v>
+      </c>
+      <c r="R42" s="6">
+        <v>17</v>
+      </c>
+      <c r="S42" s="6">
+        <v>3</v>
+      </c>
+      <c r="T42" s="6">
+        <v>12</v>
+      </c>
+      <c r="U42" s="6">
+        <v>4</v>
+      </c>
+      <c r="V42" s="6">
+        <v>16</v>
+      </c>
+      <c r="W42" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X42" s="6">
+        <v>-2</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>-8</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>6</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="5">
+        <v>-6</v>
+      </c>
+      <c r="C43" s="6">
+        <v>-3</v>
+      </c>
+      <c r="D43" s="6">
         <v>14</v>
       </c>
-      <c r="AB11" s="10">
-[...49 lines deleted...]
-      <c r="D12" s="7">
+      <c r="E43" s="6">
         <v>15</v>
       </c>
-      <c r="E12" s="7">
+      <c r="F43" s="6">
+        <v>11</v>
+      </c>
+      <c r="G43" s="6">
+        <v>-6</v>
+      </c>
+      <c r="H43" s="6">
+        <v>3</v>
+      </c>
+      <c r="I43" s="6">
+        <v>6</v>
+      </c>
+      <c r="J43" s="6">
+        <v>18</v>
+      </c>
+      <c r="K43" s="6">
+        <v>-1</v>
+      </c>
+      <c r="L43" s="6">
+        <v>15</v>
+      </c>
+      <c r="M43" s="6">
+        <v>2</v>
+      </c>
+      <c r="N43" s="6">
+        <v>-4</v>
+      </c>
+      <c r="O43" s="6">
+        <v>2</v>
+      </c>
+      <c r="P43" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>-6</v>
+      </c>
+      <c r="R43" s="6">
+        <v>-4</v>
+      </c>
+      <c r="S43" s="6">
+        <v>-3</v>
+      </c>
+      <c r="T43" s="6">
         <v>7</v>
       </c>
-      <c r="F12" s="8">
-[...47 lines deleted...]
-      <c r="V12" s="10">
+      <c r="U43" s="6">
+        <v>2</v>
+      </c>
+      <c r="V43" s="6">
+        <v>5</v>
+      </c>
+      <c r="W43" s="6">
+        <v>-19</v>
+      </c>
+      <c r="X43" s="6">
+        <v>5</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>-11</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>-9</v>
+      </c>
+      <c r="AA43" s="6">
         <v>7</v>
       </c>
-      <c r="W12" s="10">
-[...109 lines deleted...]
-      <c r="S13" s="10">
+      <c r="AB43" s="6">
+        <v>-9</v>
+      </c>
+      <c r="AC43" s="6">
         <v>1</v>
       </c>
-      <c r="T13" s="10">
-[...3306 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="13">
+      <c r="B44" s="9">
+        <v>35</v>
+      </c>
+      <c r="C44" s="9">
+        <v>22</v>
+      </c>
+      <c r="D44" s="9">
+        <v>24</v>
+      </c>
+      <c r="E44" s="9">
+        <v>19</v>
+      </c>
+      <c r="F44" s="9">
+        <v>22</v>
+      </c>
+      <c r="G44" s="9">
+        <v>51</v>
+      </c>
+      <c r="H44" s="9">
+        <v>20</v>
+      </c>
+      <c r="I44" s="9">
         <v>34</v>
       </c>
-      <c r="C44" s="13">
+      <c r="J44" s="9">
+        <v>36</v>
+      </c>
+      <c r="K44" s="9">
+        <v>19</v>
+      </c>
+      <c r="L44" s="9">
+        <v>38</v>
+      </c>
+      <c r="M44" s="9">
+        <v>38</v>
+      </c>
+      <c r="N44" s="9">
+        <v>17</v>
+      </c>
+      <c r="O44" s="9">
+        <v>12</v>
+      </c>
+      <c r="P44" s="9">
+        <v>24</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>45</v>
+      </c>
+      <c r="R44" s="9">
+        <v>21</v>
+      </c>
+      <c r="S44" s="9">
+        <v>20</v>
+      </c>
+      <c r="T44" s="9">
+        <v>32</v>
+      </c>
+      <c r="U44" s="9">
+        <v>34</v>
+      </c>
+      <c r="V44" s="9">
+        <v>24</v>
+      </c>
+      <c r="W44" s="9">
+        <v>23</v>
+      </c>
+      <c r="X44" s="9">
+        <v>14</v>
+      </c>
+      <c r="Y44" s="9">
         <v>18</v>
       </c>
-      <c r="D44" s="13">
-[...38 lines deleted...]
-      <c r="Q44" s="14">
+      <c r="Z44" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA44" s="9">
+        <v>15</v>
+      </c>
+      <c r="AB44" s="9">
         <v>19</v>
       </c>
-      <c r="R44" s="14">
-[...70 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="AC44" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="8" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
-    <col min="26" max="33" width="8" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="27"/>
-[...52 lines deleted...]
-      <c r="S5" s="12"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="G5" s="8"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="S5" s="8"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
-      <c r="Y5" s="31"/>
-[...3 lines deleted...]
-      <c r="AE5" s="12"/>
+      <c r="Y5" s="18"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AE5" s="8"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
-      <c r="AK5" s="31"/>
-[...6 lines deleted...]
-      <c r="AW5" s="31" t="s">
+      <c r="AK5" s="18" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="46">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="27"/>
+      <c r="B6" s="29">
         <v>2024</v>
       </c>
-      <c r="O6" s="47"/>
-[...10 lines deleted...]
-      <c r="Z6" s="46">
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="29">
         <v>2025</v>
       </c>
-      <c r="AA6" s="47"/>
-[...10 lines deleted...]
-      <c r="AL6" s="46">
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="29">
         <v>2026</v>
       </c>
-      <c r="AM6" s="47"/>
-[...13 lines deleted...]
-      <c r="B7" s="19" t="s">
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+    </row>
+    <row r="7" spans="1:37" ht="28.15" customHeight="1">
+      <c r="A7" s="28"/>
+      <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="19" t="s">
+      <c r="C7" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="19" t="s">
+      <c r="D7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="19" t="s">
+      <c r="E7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="19" t="s">
+      <c r="F7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="19" t="s">
+      <c r="G7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="I7" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="19" t="s">
+      <c r="J7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="19" t="s">
+      <c r="K7" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="L7" s="19" t="s">
+      <c r="L7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="M7" s="19" t="s">
+      <c r="M7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="19" t="s">
+      <c r="N7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="19" t="s">
+      <c r="O7" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="P7" s="19" t="s">
+      <c r="P7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="19" t="s">
+      <c r="Q7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="19" t="s">
+      <c r="R7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="S7" s="19" t="s">
+      <c r="S7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="T7" s="19" t="s">
+      <c r="T7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="U7" s="19" t="s">
+      <c r="U7" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="V7" s="29" t="s">
+      <c r="V7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="W7" s="29" t="s">
+      <c r="W7" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="X7" s="19" t="s">
+      <c r="X7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="Y7" s="19" t="s">
+      <c r="Y7" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="19" t="s">
+      <c r="Z7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="19" t="s">
+      <c r="AA7" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="AB7" s="19" t="s">
+      <c r="AB7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="AC7" s="19" t="s">
+      <c r="AC7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="19" t="s">
+      <c r="AD7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="AE7" s="19" t="s">
+      <c r="AE7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="AF7" s="19" t="s">
+      <c r="AF7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="AG7" s="19" t="s">
+      <c r="AG7" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="AH7" s="29" t="s">
+      <c r="AH7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AI7" s="29" t="s">
+      <c r="AI7" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="AJ7" s="19" t="s">
+      <c r="AJ7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AK7" s="29" t="s">
+      <c r="AK7" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="19" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="20"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="20"/>
+      <c r="S8" s="20"/>
+      <c r="T8" s="20"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
+      <c r="W8" s="20"/>
+      <c r="X8" s="20"/>
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="20"/>
+      <c r="AA8" s="20"/>
+      <c r="AB8" s="20"/>
+      <c r="AC8" s="24"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="12">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="C9" s="13">
+        <v>3.61</v>
+      </c>
+      <c r="D9" s="13">
+        <v>3.77</v>
+      </c>
+      <c r="E9" s="13">
+        <v>4.04</v>
+      </c>
+      <c r="F9" s="13">
+        <v>4.09</v>
+      </c>
+      <c r="G9" s="13">
+        <v>4.25</v>
+      </c>
+      <c r="H9" s="13">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I9" s="13">
+        <v>4.42</v>
+      </c>
+      <c r="J9" s="13">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="K9" s="13">
+        <v>4.38</v>
+      </c>
+      <c r="L9" s="13">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M9" s="13">
+        <v>4.24</v>
+      </c>
+      <c r="N9" s="13">
+        <v>0.74</v>
+      </c>
+      <c r="O9" s="13">
+        <v>1.52</v>
+      </c>
+      <c r="P9" s="13">
+        <v>2.06</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="R9" s="13">
+        <v>2.56</v>
+      </c>
+      <c r="S9" s="13">
+        <v>2.59</v>
+      </c>
+      <c r="T9" s="13">
+        <v>2.84</v>
+      </c>
+      <c r="U9" s="13">
+        <v>2.94</v>
+      </c>
+      <c r="V9" s="13">
+        <v>3.01</v>
+      </c>
+      <c r="W9" s="13">
+        <v>2.93</v>
+      </c>
+      <c r="X9" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>2.7</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>2.58</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>1.84</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="12">
+        <v>3.23</v>
+      </c>
+      <c r="C10" s="13">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="D10" s="13">
+        <v>4.68</v>
+      </c>
+      <c r="E10" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="F10" s="13">
+        <v>5.01</v>
+      </c>
+      <c r="G10" s="13">
+        <v>5.18</v>
+      </c>
+      <c r="H10" s="13">
+        <v>5.35</v>
+      </c>
+      <c r="I10" s="13">
+        <v>5.4</v>
+      </c>
+      <c r="J10" s="13">
+        <v>5.38</v>
+      </c>
+      <c r="K10" s="13">
+        <v>5.33</v>
+      </c>
+      <c r="L10" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="M10" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="N10" s="13">
+        <v>0.84</v>
+      </c>
+      <c r="O10" s="13">
+        <v>2.38</v>
+      </c>
+      <c r="P10" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>3.08</v>
+      </c>
+      <c r="R10" s="13">
+        <v>3.26</v>
+      </c>
+      <c r="S10" s="13">
+        <v>3.28</v>
+      </c>
+      <c r="T10" s="13">
+        <v>3.74</v>
+      </c>
+      <c r="U10" s="13">
+        <v>3.86</v>
+      </c>
+      <c r="V10" s="13">
+        <v>3.94</v>
+      </c>
+      <c r="W10" s="13">
+        <v>3.89</v>
+      </c>
+      <c r="X10" s="13">
+        <v>3.78</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>3.65</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>2.21</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="12">
+        <v>5.03</v>
+      </c>
+      <c r="C11" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="D11" s="13">
+        <v>5.31</v>
+      </c>
+      <c r="E11" s="13">
+        <v>6.26</v>
+      </c>
+      <c r="F11" s="13">
+        <v>6.51</v>
+      </c>
+      <c r="G11" s="13">
+        <v>6.81</v>
+      </c>
+      <c r="H11" s="13">
+        <v>6.91</v>
+      </c>
+      <c r="I11" s="13">
+        <v>6.87</v>
+      </c>
+      <c r="J11" s="13">
+        <v>7.44</v>
+      </c>
+      <c r="K11" s="13">
+        <v>7.2</v>
+      </c>
+      <c r="L11" s="13">
+        <v>7.26</v>
+      </c>
+      <c r="M11" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="N11" s="13">
+        <v>5.49</v>
+      </c>
+      <c r="O11" s="13">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="P11" s="13">
+        <v>4.67</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="R11" s="13">
+        <v>6.07</v>
+      </c>
+      <c r="S11" s="13">
+        <v>5.42</v>
+      </c>
+      <c r="T11" s="13">
+        <v>5.68</v>
+      </c>
+      <c r="U11" s="13">
+        <v>5.84</v>
+      </c>
+      <c r="V11" s="13">
+        <v>5.91</v>
+      </c>
+      <c r="W11" s="13">
+        <v>5.89</v>
+      </c>
+      <c r="X11" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>5.78</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>5.83</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="12">
+        <v>12.65</v>
+      </c>
+      <c r="C12" s="13">
+        <v>13.69</v>
+      </c>
+      <c r="D12" s="13">
+        <v>13.07</v>
+      </c>
+      <c r="E12" s="13">
+        <v>10.68</v>
+      </c>
+      <c r="F12" s="13">
+        <v>11.73</v>
+      </c>
+      <c r="G12" s="13">
+        <v>11.26</v>
+      </c>
+      <c r="H12" s="13">
+        <v>11.94</v>
+      </c>
+      <c r="I12" s="13">
+        <v>11.91</v>
+      </c>
+      <c r="J12" s="13">
+        <v>11.46</v>
+      </c>
+      <c r="K12" s="13">
+        <v>12.36</v>
+      </c>
+      <c r="L12" s="13">
+        <v>12.04</v>
+      </c>
+      <c r="M12" s="13">
+        <v>11.67</v>
+      </c>
+      <c r="N12" s="13">
+        <v>9.85</v>
+      </c>
+      <c r="O12" s="13">
+        <v>12.02</v>
+      </c>
+      <c r="P12" s="13">
+        <v>9.4</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>10.44</v>
+      </c>
+      <c r="R12" s="13">
+        <v>9.18</v>
+      </c>
+      <c r="S12" s="13">
+        <v>9.91</v>
+      </c>
+      <c r="T12" s="13">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="U12" s="13">
+        <v>10.19</v>
+      </c>
+      <c r="V12" s="13">
+        <v>9.58</v>
+      </c>
+      <c r="W12" s="13">
+        <v>8.48</v>
+      </c>
+      <c r="X12" s="13">
+        <v>8.52</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>8.44</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>11.03</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>10.71</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="12">
+        <v>-4.88</v>
+      </c>
+      <c r="C13" s="13">
+        <v>-1.25</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-0.92</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0.35</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0.17</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0.18</v>
+      </c>
+      <c r="H13" s="13">
+        <v>0.44</v>
+      </c>
+      <c r="I13" s="13">
+        <v>0.38</v>
+      </c>
+      <c r="J13" s="13">
+        <v>0.86</v>
+      </c>
+      <c r="K13" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="L13" s="13">
+        <v>0.63</v>
+      </c>
+      <c r="M13" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="N13" s="13">
+        <v>-1.36</v>
+      </c>
+      <c r="O13" s="13">
+        <v>-1.85</v>
+      </c>
+      <c r="P13" s="13">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>-0.84</v>
+      </c>
+      <c r="R13" s="13">
+        <v>-0.72</v>
+      </c>
+      <c r="S13" s="13">
+        <v>-0.75</v>
+      </c>
+      <c r="T13" s="13">
+        <v>-1.19</v>
+      </c>
+      <c r="U13" s="13">
+        <v>-1.35</v>
+      </c>
+      <c r="V13" s="13">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="W13" s="13">
+        <v>-1.58</v>
+      </c>
+      <c r="X13" s="13">
+        <v>-1.62</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>-1.38</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>-0.85</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0.52</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0.31</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0.43</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0.83</v>
+      </c>
+      <c r="H14" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="I14" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="J14" s="13">
+        <v>0.76</v>
+      </c>
+      <c r="K14" s="13">
+        <v>0.8</v>
+      </c>
+      <c r="L14" s="13">
+        <v>0.84</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1.07</v>
+      </c>
+      <c r="N14" s="13">
+        <v>-0.8</v>
+      </c>
+      <c r="O14" s="13">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="P14" s="13">
+        <v>-0.96</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="R14" s="13">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="S14" s="13">
+        <v>-0.15</v>
+      </c>
+      <c r="T14" s="13">
+        <v>-0.23</v>
+      </c>
+      <c r="U14" s="13">
+        <v>-0.13</v>
+      </c>
+      <c r="V14" s="13">
+        <v>-0.05</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="X14" s="13">
+        <v>-0.02</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>-0.17</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>2.67</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>-0.71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="12">
+        <v>-3.27</v>
+      </c>
+      <c r="C15" s="13">
+        <v>-3.06</v>
+      </c>
+      <c r="D15" s="13">
+        <v>-2.36</v>
+      </c>
+      <c r="E15" s="13">
+        <v>-1.93</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-1.24</v>
+      </c>
+      <c r="G15" s="13">
+        <v>-1.63</v>
+      </c>
+      <c r="H15" s="13">
+        <v>-0.98</v>
+      </c>
+      <c r="I15" s="13">
+        <v>-1.33</v>
+      </c>
+      <c r="J15" s="13">
+        <v>-1.46</v>
+      </c>
+      <c r="K15" s="13">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L15" s="13">
+        <v>-1.36</v>
+      </c>
+      <c r="M15" s="13">
+        <v>-1.37</v>
+      </c>
+      <c r="N15" s="13">
+        <v>-1.02</v>
+      </c>
+      <c r="O15" s="13">
+        <v>-0.87</v>
+      </c>
+      <c r="P15" s="13">
+        <v>-1.41</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>-1.44</v>
+      </c>
+      <c r="R15" s="13">
+        <v>-1.26</v>
+      </c>
+      <c r="S15" s="13">
+        <v>-0.67</v>
+      </c>
+      <c r="T15" s="13">
+        <v>-0.67</v>
+      </c>
+      <c r="U15" s="13">
+        <v>-1.07</v>
+      </c>
+      <c r="V15" s="13">
+        <v>-1.43</v>
+      </c>
+      <c r="W15" s="13">
+        <v>-1.55</v>
+      </c>
+      <c r="X15" s="13">
+        <v>-1.99</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>-2.11</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0.62</v>
+      </c>
+      <c r="AA15" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AB15" s="13">
+        <v>-3.08</v>
+      </c>
+      <c r="AC15" s="13">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="13"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="13"/>
+      <c r="Y16" s="13"/>
+      <c r="Z16" s="13"/>
+      <c r="AA16" s="13"/>
+      <c r="AB16" s="13"/>
+      <c r="AC16" s="13"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="13">
+        <v>2.42</v>
+      </c>
+      <c r="C17" s="13">
+        <v>3.23</v>
+      </c>
+      <c r="D17" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="E17" s="13">
+        <v>1.97</v>
+      </c>
+      <c r="F17" s="13">
+        <v>1.23</v>
+      </c>
+      <c r="G17" s="13">
+        <v>0.82</v>
+      </c>
+      <c r="H17" s="13">
+        <v>1.2</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="J17" s="13">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="K17" s="13">
+        <v>0.51</v>
+      </c>
+      <c r="L17" s="13">
+        <v>0.43</v>
+      </c>
+      <c r="M17" s="13">
+        <v>0.27</v>
+      </c>
+      <c r="N17" s="13">
+        <v>-4.9400000000000004</v>
+      </c>
+      <c r="O17" s="13">
+        <v>-3.13</v>
+      </c>
+      <c r="P17" s="13">
+        <v>-1.76</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>-1.32</v>
+      </c>
+      <c r="R17" s="13">
+        <v>-0.88</v>
+      </c>
+      <c r="S17" s="13">
+        <v>-0.99</v>
+      </c>
+      <c r="T17" s="13">
+        <v>-0.99</v>
+      </c>
+      <c r="U17" s="13">
+        <v>-0.89</v>
+      </c>
+      <c r="V17" s="13">
+        <v>-0.96</v>
+      </c>
+      <c r="W17" s="13">
+        <v>-0.75</v>
+      </c>
+      <c r="X17" s="13">
+        <v>-0.76</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>-0.6</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>1.88</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>0.22</v>
+      </c>
+      <c r="AB17" s="13">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="AC17" s="13">
+        <v>-0.43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="13">
+        <v>10.48</v>
+      </c>
+      <c r="C18" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="D18" s="13">
+        <v>9.98</v>
+      </c>
+      <c r="E18" s="13">
+        <v>10.78</v>
+      </c>
+      <c r="F18" s="13">
+        <v>11.03</v>
+      </c>
+      <c r="G18" s="13">
+        <v>12.38</v>
+      </c>
+      <c r="H18" s="13">
+        <v>12.01</v>
+      </c>
+      <c r="I18" s="13">
+        <v>11.65</v>
+      </c>
+      <c r="J18" s="13">
+        <v>12.12</v>
+      </c>
+      <c r="K18" s="13">
+        <v>12.53</v>
+      </c>
+      <c r="L18" s="13">
+        <v>12.18</v>
+      </c>
+      <c r="M18" s="13">
+        <v>11.99</v>
+      </c>
+      <c r="N18" s="13">
+        <v>2.33</v>
+      </c>
+      <c r="O18" s="13">
+        <v>5.34</v>
+      </c>
+      <c r="P18" s="13">
+        <v>7.51</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>7.69</v>
+      </c>
+      <c r="R18" s="13">
+        <v>6.59</v>
+      </c>
+      <c r="S18" s="13">
+        <v>7.38</v>
+      </c>
+      <c r="T18" s="13">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="U18" s="13">
+        <v>8.77</v>
+      </c>
+      <c r="V18" s="13">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="W18" s="13">
+        <v>9.94</v>
+      </c>
+      <c r="X18" s="13">
+        <v>9.56</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>13.55</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>13.81</v>
+      </c>
+      <c r="AB18" s="13">
+        <v>10.11</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>8.41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="13">
+        <v>2.95</v>
+      </c>
+      <c r="C19" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D19" s="13">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="E19" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="F19" s="13">
+        <v>5.96</v>
+      </c>
+      <c r="G19" s="13">
+        <v>5.86</v>
+      </c>
+      <c r="H19" s="13">
+        <v>6.27</v>
+      </c>
+      <c r="I19" s="13">
+        <v>6.35</v>
+      </c>
+      <c r="J19" s="13">
+        <v>6.49</v>
+      </c>
+      <c r="K19" s="13">
+        <v>6.11</v>
+      </c>
+      <c r="L19" s="13">
+        <v>6.12</v>
+      </c>
+      <c r="M19" s="13">
+        <v>5.96</v>
+      </c>
+      <c r="N19" s="13">
+        <v>3.21</v>
+      </c>
+      <c r="O19" s="13">
+        <v>3.02</v>
+      </c>
+      <c r="P19" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R19" s="13">
+        <v>2.96</v>
+      </c>
+      <c r="S19" s="13">
+        <v>3.37</v>
+      </c>
+      <c r="T19" s="13">
+        <v>3.51</v>
+      </c>
+      <c r="U19" s="13">
+        <v>3.82</v>
+      </c>
+      <c r="V19" s="13">
+        <v>3.82</v>
+      </c>
+      <c r="W19" s="13">
+        <v>3.64</v>
+      </c>
+      <c r="X19" s="13">
+        <v>3.48</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>3.49</v>
+      </c>
+      <c r="Z19" s="13">
+        <v>3.25</v>
+      </c>
+      <c r="AA19" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="AB19" s="13">
+        <v>2.73</v>
+      </c>
+      <c r="AC19" s="13">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="13">
+        <v>6.74</v>
+      </c>
+      <c r="C20" s="13">
+        <v>10.37</v>
+      </c>
+      <c r="D20" s="13">
+        <v>11.11</v>
+      </c>
+      <c r="E20" s="13">
+        <v>10.48</v>
+      </c>
+      <c r="F20" s="13">
+        <v>10.82</v>
+      </c>
+      <c r="G20" s="13">
+        <v>10.7</v>
+      </c>
+      <c r="H20" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="I20" s="13">
+        <v>10.29</v>
+      </c>
+      <c r="J20" s="13">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="K20" s="13">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="L20" s="13">
+        <v>10.19</v>
+      </c>
+      <c r="M20" s="13">
+        <v>9.66</v>
+      </c>
+      <c r="N20" s="13">
+        <v>-0.41</v>
+      </c>
+      <c r="O20" s="13">
+        <v>3.63</v>
+      </c>
+      <c r="P20" s="13">
+        <v>3.77</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>4.91</v>
+      </c>
+      <c r="R20" s="13">
+        <v>5.99</v>
+      </c>
+      <c r="S20" s="13">
+        <v>6.18</v>
+      </c>
+      <c r="T20" s="13">
+        <v>5.81</v>
+      </c>
+      <c r="U20" s="13">
+        <v>6.03</v>
+      </c>
+      <c r="V20" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="W20" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="X20" s="13">
+        <v>6.32</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>4.62</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>3.52</v>
+      </c>
+      <c r="AB20" s="13">
+        <v>6.35</v>
+      </c>
+      <c r="AC20" s="13">
         <v>5</v>
       </c>
-      <c r="AM7" s="19" t="s">
-[...34 lines deleted...]
-      <c r="A8" s="32" t="s">
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="13">
+        <v>5.49</v>
+      </c>
+      <c r="C21" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="D21" s="13">
+        <v>5.19</v>
+      </c>
+      <c r="E21" s="13">
+        <v>4.75</v>
+      </c>
+      <c r="F21" s="13">
+        <v>5.44</v>
+      </c>
+      <c r="G21" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="H21" s="13">
+        <v>6.83</v>
+      </c>
+      <c r="I21" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="J21" s="13">
+        <v>6.48</v>
+      </c>
+      <c r="K21" s="13">
+        <v>5.93</v>
+      </c>
+      <c r="L21" s="13">
+        <v>5.3</v>
+      </c>
+      <c r="M21" s="13">
+        <v>5.13</v>
+      </c>
+      <c r="N21" s="13">
+        <v>3.38</v>
+      </c>
+      <c r="O21" s="13">
+        <v>1.18</v>
+      </c>
+      <c r="P21" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>5.34</v>
+      </c>
+      <c r="R21" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="S21" s="13">
+        <v>5.47</v>
+      </c>
+      <c r="T21" s="13">
+        <v>5.67</v>
+      </c>
+      <c r="U21" s="13">
+        <v>5.23</v>
+      </c>
+      <c r="V21" s="13">
+        <v>5.69</v>
+      </c>
+      <c r="W21" s="13">
+        <v>5.05</v>
+      </c>
+      <c r="X21" s="13">
+        <v>4.49</v>
+      </c>
+      <c r="Y21" s="13">
+        <v>3.72</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>2.35</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>2.14</v>
+      </c>
+      <c r="AB21" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="AC21" s="13">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="13">
+        <v>-2.42</v>
+      </c>
+      <c r="C22" s="13">
+        <v>-1.87</v>
+      </c>
+      <c r="D22" s="13">
+        <v>0.69</v>
+      </c>
+      <c r="E22" s="13">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F22" s="13">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="G22" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="H22" s="13">
+        <v>1.63</v>
+      </c>
+      <c r="I22" s="13">
+        <v>1.73</v>
+      </c>
+      <c r="J22" s="13">
+        <v>2.36</v>
+      </c>
+      <c r="K22" s="13">
+        <v>2.08</v>
+      </c>
+      <c r="L22" s="13">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="M22" s="13">
+        <v>2.31</v>
+      </c>
+      <c r="N22" s="13">
+        <v>-1.64</v>
+      </c>
+      <c r="O22" s="13">
+        <v>-0.43</v>
+      </c>
+      <c r="P22" s="13">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>-0.84</v>
+      </c>
+      <c r="R22" s="13">
+        <v>-1.01</v>
+      </c>
+      <c r="S22" s="13">
+        <v>-1.05</v>
+      </c>
+      <c r="T22" s="13">
+        <v>-0.47</v>
+      </c>
+      <c r="U22" s="13">
+        <v>-0.31</v>
+      </c>
+      <c r="V22" s="13">
+        <v>-0.05</v>
+      </c>
+      <c r="W22" s="13">
+        <v>-0.83</v>
+      </c>
+      <c r="X22" s="13">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>-0.91</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>-3.77</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AB22" s="13">
+        <v>-1.59</v>
+      </c>
+      <c r="AC22" s="13">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="13">
+        <v>11.21</v>
+      </c>
+      <c r="C23" s="13">
+        <v>9.43</v>
+      </c>
+      <c r="D23" s="13">
+        <v>8.84</v>
+      </c>
+      <c r="E23" s="13">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F23" s="13">
+        <v>7.97</v>
+      </c>
+      <c r="G23" s="13">
+        <v>9.44</v>
+      </c>
+      <c r="H23" s="13">
         <v>9</v>
       </c>
-      <c r="B8" s="32"/>
-[...40 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="I23" s="13">
+        <v>9.25</v>
+      </c>
+      <c r="J23" s="13">
+        <v>9.56</v>
+      </c>
+      <c r="K23" s="13">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="L23" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="M23" s="13">
+        <v>9.74</v>
+      </c>
+      <c r="N23" s="13">
+        <v>5.66</v>
+      </c>
+      <c r="O23" s="13">
+        <v>5.07</v>
+      </c>
+      <c r="P23" s="13">
+        <v>6.06</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="R23" s="13">
+        <v>8.09</v>
+      </c>
+      <c r="S23" s="13">
+        <v>7.89</v>
+      </c>
+      <c r="T23" s="13">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U23" s="13">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="V23" s="13">
+        <v>8.64</v>
+      </c>
+      <c r="W23" s="13">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X23" s="13">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>8.01</v>
+      </c>
+      <c r="Z23" s="13">
+        <v>7.88</v>
+      </c>
+      <c r="AA23" s="13">
+        <v>6.87</v>
+      </c>
+      <c r="AB23" s="13">
+        <v>6.73</v>
+      </c>
+      <c r="AC23" s="13">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="20"/>
+      <c r="Q24" s="20"/>
+      <c r="R24" s="20"/>
+      <c r="S24" s="20"/>
+      <c r="T24" s="20"/>
+      <c r="U24" s="20"/>
+      <c r="V24" s="20"/>
+      <c r="W24" s="20"/>
+      <c r="X24" s="20"/>
+      <c r="Y24" s="20"/>
+      <c r="Z24" s="20"/>
+      <c r="AA24" s="20"/>
+      <c r="AB24" s="20"/>
+      <c r="AC24" s="20"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="20">
-[...8 lines deleted...]
-      <c r="E9" s="20">
+      <c r="B25" s="13">
+        <v>1.95</v>
+      </c>
+      <c r="C25" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="D25" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="E25" s="13">
+        <v>3.53</v>
+      </c>
+      <c r="F25" s="13">
+        <v>3.58</v>
+      </c>
+      <c r="G25" s="13">
+        <v>3.74</v>
+      </c>
+      <c r="H25" s="13">
+        <v>3.9</v>
+      </c>
+      <c r="I25" s="13">
+        <v>3.93</v>
+      </c>
+      <c r="J25" s="13">
+        <v>3.95</v>
+      </c>
+      <c r="K25" s="13">
+        <v>3.93</v>
+      </c>
+      <c r="L25" s="13">
+        <v>3.85</v>
+      </c>
+      <c r="M25" s="13">
+        <v>3.81</v>
+      </c>
+      <c r="N25" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="O25" s="13">
+        <v>1.42</v>
+      </c>
+      <c r="P25" s="13">
+        <v>1.87</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R25" s="13">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S25" s="13">
+        <v>2.27</v>
+      </c>
+      <c r="T25" s="13">
+        <v>2.52</v>
+      </c>
+      <c r="U25" s="13">
+        <v>2.62</v>
+      </c>
+      <c r="V25" s="13">
+        <v>2.68</v>
+      </c>
+      <c r="W25" s="13">
+        <v>2.62</v>
+      </c>
+      <c r="X25" s="13">
+        <v>2.52</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>2.19</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>1.54</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="13">
+        <v>3.23</v>
+      </c>
+      <c r="C26" s="13">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="D26" s="13">
+        <v>4.68</v>
+      </c>
+      <c r="E26" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="F26" s="13">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="G26" s="13">
+        <v>5.19</v>
+      </c>
+      <c r="H26" s="13">
+        <v>5.35</v>
+      </c>
+      <c r="I26" s="13">
+        <v>5.4</v>
+      </c>
+      <c r="J26" s="13">
+        <v>5.38</v>
+      </c>
+      <c r="K26" s="13">
+        <v>5.33</v>
+      </c>
+      <c r="L26" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="M26" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="N26" s="13">
+        <v>0.84</v>
+      </c>
+      <c r="O26" s="13">
+        <v>2.38</v>
+      </c>
+      <c r="P26" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>3.08</v>
+      </c>
+      <c r="R26" s="13">
+        <v>3.26</v>
+      </c>
+      <c r="S26" s="13">
+        <v>3.28</v>
+      </c>
+      <c r="T26" s="13">
+        <v>3.74</v>
+      </c>
+      <c r="U26" s="13">
+        <v>3.86</v>
+      </c>
+      <c r="V26" s="13">
+        <v>3.94</v>
+      </c>
+      <c r="W26" s="13">
+        <v>3.89</v>
+      </c>
+      <c r="X26" s="13">
+        <v>3.78</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>3.65</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>2.21</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="13">
+        <v>5.03</v>
+      </c>
+      <c r="C27" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="D27" s="13">
+        <v>5.31</v>
+      </c>
+      <c r="E27" s="13">
+        <v>6.26</v>
+      </c>
+      <c r="F27" s="13">
+        <v>6.51</v>
+      </c>
+      <c r="G27" s="13">
+        <v>6.81</v>
+      </c>
+      <c r="H27" s="13">
+        <v>6.91</v>
+      </c>
+      <c r="I27" s="13">
+        <v>6.87</v>
+      </c>
+      <c r="J27" s="13">
+        <v>7.44</v>
+      </c>
+      <c r="K27" s="13">
+        <v>7.2</v>
+      </c>
+      <c r="L27" s="13">
+        <v>7.26</v>
+      </c>
+      <c r="M27" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="N27" s="13">
+        <v>5.49</v>
+      </c>
+      <c r="O27" s="13">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="P27" s="13">
+        <v>4.67</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="R27" s="13">
+        <v>6.07</v>
+      </c>
+      <c r="S27" s="13">
+        <v>5.42</v>
+      </c>
+      <c r="T27" s="13">
+        <v>5.68</v>
+      </c>
+      <c r="U27" s="13">
+        <v>5.84</v>
+      </c>
+      <c r="V27" s="13">
+        <v>5.91</v>
+      </c>
+      <c r="W27" s="13">
+        <v>5.89</v>
+      </c>
+      <c r="X27" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>5.78</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>5.83</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="13">
+        <v>12.65</v>
+      </c>
+      <c r="C28" s="13">
+        <v>13.69</v>
+      </c>
+      <c r="D28" s="13">
+        <v>13.07</v>
+      </c>
+      <c r="E28" s="13">
+        <v>10.68</v>
+      </c>
+      <c r="F28" s="13">
+        <v>11.73</v>
+      </c>
+      <c r="G28" s="13">
+        <v>11.26</v>
+      </c>
+      <c r="H28" s="13">
+        <v>11.94</v>
+      </c>
+      <c r="I28" s="13">
+        <v>11.91</v>
+      </c>
+      <c r="J28" s="13">
+        <v>11.46</v>
+      </c>
+      <c r="K28" s="13">
+        <v>12.36</v>
+      </c>
+      <c r="L28" s="13">
+        <v>12.04</v>
+      </c>
+      <c r="M28" s="13">
+        <v>11.67</v>
+      </c>
+      <c r="N28" s="13">
+        <v>9.85</v>
+      </c>
+      <c r="O28" s="13">
+        <v>12.02</v>
+      </c>
+      <c r="P28" s="13">
+        <v>9.4</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>10.44</v>
+      </c>
+      <c r="R28" s="13">
+        <v>9.18</v>
+      </c>
+      <c r="S28" s="13">
+        <v>9.91</v>
+      </c>
+      <c r="T28" s="13">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="U28" s="13">
+        <v>10.19</v>
+      </c>
+      <c r="V28" s="13">
+        <v>9.58</v>
+      </c>
+      <c r="W28" s="13">
+        <v>8.48</v>
+      </c>
+      <c r="X28" s="13">
+        <v>8.52</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>8.44</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>11.03</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>10.71</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="13">
+        <v>-4.88</v>
+      </c>
+      <c r="C29" s="13">
+        <v>-1.25</v>
+      </c>
+      <c r="D29" s="13">
+        <v>-0.92</v>
+      </c>
+      <c r="E29" s="13">
+        <v>0.35</v>
+      </c>
+      <c r="F29" s="13">
+        <v>0.17</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0.18</v>
+      </c>
+      <c r="H29" s="13">
+        <v>0.44</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0.38</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0.86</v>
+      </c>
+      <c r="K29" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0.63</v>
+      </c>
+      <c r="M29" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="N29" s="13">
+        <v>-1.36</v>
+      </c>
+      <c r="O29" s="13">
+        <v>-1.85</v>
+      </c>
+      <c r="P29" s="13">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>-0.84</v>
+      </c>
+      <c r="R29" s="13">
+        <v>-0.72</v>
+      </c>
+      <c r="S29" s="13">
+        <v>-0.75</v>
+      </c>
+      <c r="T29" s="13">
+        <v>-1.19</v>
+      </c>
+      <c r="U29" s="13">
+        <v>-1.35</v>
+      </c>
+      <c r="V29" s="13">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="W29" s="13">
+        <v>-1.58</v>
+      </c>
+      <c r="X29" s="13">
+        <v>-1.62</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>-1.38</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AB29" s="13">
+        <v>-0.85</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="13">
+        <v>-0.4</v>
+      </c>
+      <c r="C30" s="13">
+        <v>0.52</v>
+      </c>
+      <c r="D30" s="13">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E30" s="13">
+        <v>0.31</v>
+      </c>
+      <c r="F30" s="13">
+        <v>0.43</v>
+      </c>
+      <c r="G30" s="13">
+        <v>0.83</v>
+      </c>
+      <c r="H30" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="I30" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="J30" s="13">
+        <v>0.76</v>
+      </c>
+      <c r="K30" s="13">
+        <v>0.8</v>
+      </c>
+      <c r="L30" s="13">
+        <v>0.84</v>
+      </c>
+      <c r="M30" s="13">
+        <v>1.07</v>
+      </c>
+      <c r="N30" s="13">
+        <v>-0.8</v>
+      </c>
+      <c r="O30" s="13">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="P30" s="13">
+        <v>-0.96</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="R30" s="13">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="S30" s="13">
+        <v>-0.15</v>
+      </c>
+      <c r="T30" s="13">
+        <v>-0.23</v>
+      </c>
+      <c r="U30" s="13">
+        <v>-0.13</v>
+      </c>
+      <c r="V30" s="13">
+        <v>-0.05</v>
+      </c>
+      <c r="W30" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="X30" s="13">
+        <v>-0.02</v>
+      </c>
+      <c r="Y30" s="13">
+        <v>-0.17</v>
+      </c>
+      <c r="Z30" s="13">
+        <v>2.67</v>
+      </c>
+      <c r="AA30" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="AB30" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AC30" s="13">
+        <v>-0.71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="13">
+        <v>-3.27</v>
+      </c>
+      <c r="C31" s="13">
+        <v>-3.06</v>
+      </c>
+      <c r="D31" s="13">
+        <v>-2.36</v>
+      </c>
+      <c r="E31" s="13">
+        <v>-1.93</v>
+      </c>
+      <c r="F31" s="13">
+        <v>-1.24</v>
+      </c>
+      <c r="G31" s="13">
+        <v>-1.63</v>
+      </c>
+      <c r="H31" s="13">
+        <v>-0.98</v>
+      </c>
+      <c r="I31" s="13">
+        <v>-1.33</v>
+      </c>
+      <c r="J31" s="13">
+        <v>-1.46</v>
+      </c>
+      <c r="K31" s="13">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L31" s="13">
+        <v>-1.36</v>
+      </c>
+      <c r="M31" s="13">
+        <v>-1.37</v>
+      </c>
+      <c r="N31" s="13">
+        <v>-1.02</v>
+      </c>
+      <c r="O31" s="13">
+        <v>-0.87</v>
+      </c>
+      <c r="P31" s="13">
+        <v>-1.41</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>-1.44</v>
+      </c>
+      <c r="R31" s="13">
+        <v>-1.26</v>
+      </c>
+      <c r="S31" s="13">
+        <v>-0.67</v>
+      </c>
+      <c r="T31" s="13">
+        <v>-0.67</v>
+      </c>
+      <c r="U31" s="13">
+        <v>-1.07</v>
+      </c>
+      <c r="V31" s="13">
+        <v>-1.43</v>
+      </c>
+      <c r="W31" s="13">
+        <v>-1.55</v>
+      </c>
+      <c r="X31" s="13">
+        <v>-1.99</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>-2.11</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>0.62</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>-3.08</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13"/>
+      <c r="Q32" s="13"/>
+      <c r="R32" s="13"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="13"/>
+      <c r="U32" s="13"/>
+      <c r="V32" s="13"/>
+      <c r="W32" s="13"/>
+      <c r="X32" s="13"/>
+      <c r="Y32" s="13"/>
+      <c r="Z32" s="13"/>
+      <c r="AA32" s="13"/>
+      <c r="AB32" s="13"/>
+      <c r="AC32" s="13"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
+        <v>-1.24</v>
+      </c>
+      <c r="C33" s="13">
+        <v>-0.43</v>
+      </c>
+      <c r="D33" s="13">
+        <v>-1.82</v>
+      </c>
+      <c r="E33" s="13">
+        <v>-1.69</v>
+      </c>
+      <c r="F33" s="13">
+        <v>-2.19</v>
+      </c>
+      <c r="G33" s="13">
+        <v>-2.6</v>
+      </c>
+      <c r="H33" s="13">
+        <v>-2.11</v>
+      </c>
+      <c r="I33" s="13">
+        <v>-2.2599999999999998</v>
+      </c>
+      <c r="J33" s="13">
+        <v>-2.0099999999999998</v>
+      </c>
+      <c r="K33" s="13">
+        <v>-1.69</v>
+      </c>
+      <c r="L33" s="13">
+        <v>-1.6</v>
+      </c>
+      <c r="M33" s="13">
+        <v>-1.57</v>
+      </c>
+      <c r="N33" s="13">
+        <v>-5.8</v>
+      </c>
+      <c r="O33" s="13">
+        <v>-4.8</v>
+      </c>
+      <c r="P33" s="13">
+        <v>-4.01</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>-3.97</v>
+      </c>
+      <c r="R33" s="13">
+        <v>-3.58</v>
+      </c>
+      <c r="S33" s="13">
+        <v>-4.21</v>
+      </c>
+      <c r="T33" s="13">
+        <v>-3.61</v>
+      </c>
+      <c r="U33" s="13">
+        <v>-3.24</v>
+      </c>
+      <c r="V33" s="13">
+        <v>-3.41</v>
+      </c>
+      <c r="W33" s="13">
+        <v>-3.18</v>
+      </c>
+      <c r="X33" s="13">
+        <v>-3.56</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>-3.44</v>
+      </c>
+      <c r="Z33" s="13">
+        <v>1.68</v>
+      </c>
+      <c r="AA33" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC33" s="13">
+        <v>-0.44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="13">
+        <v>10.43</v>
+      </c>
+      <c r="C34" s="13">
+        <v>11.35</v>
+      </c>
+      <c r="D34" s="13">
+        <v>10.59</v>
+      </c>
+      <c r="E34" s="13">
+        <v>11.93</v>
+      </c>
+      <c r="F34" s="13">
+        <v>13.2</v>
+      </c>
+      <c r="G34" s="13">
+        <v>13.03</v>
+      </c>
+      <c r="H34" s="13">
+        <v>12.83</v>
+      </c>
+      <c r="I34" s="13">
+        <v>12.53</v>
+      </c>
+      <c r="J34" s="13">
+        <v>12.09</v>
+      </c>
+      <c r="K34" s="13">
+        <v>11.15</v>
+      </c>
+      <c r="L34" s="13">
+        <v>11.85</v>
+      </c>
+      <c r="M34" s="13">
+        <v>11.83</v>
+      </c>
+      <c r="N34" s="13">
+        <v>8.15</v>
+      </c>
+      <c r="O34" s="13">
+        <v>9.86</v>
+      </c>
+      <c r="P34" s="13">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="R34" s="13">
+        <v>7.88</v>
+      </c>
+      <c r="S34" s="13">
+        <v>8.17</v>
+      </c>
+      <c r="T34" s="13">
+        <v>7.37</v>
+      </c>
+      <c r="U34" s="13">
+        <v>7.82</v>
+      </c>
+      <c r="V34" s="13">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="W34" s="13">
+        <v>8.82</v>
+      </c>
+      <c r="X34" s="13">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>7.7</v>
+      </c>
+      <c r="Z34" s="13">
+        <v>1.36</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>1.42</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="20"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="20"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="20"/>
+      <c r="AB35" s="20"/>
+      <c r="AC35" s="20"/>
+    </row>
+    <row r="36" spans="1:29" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="13">
+        <v>5.15</v>
+      </c>
+      <c r="C36" s="13">
+        <v>5.63</v>
+      </c>
+      <c r="D36" s="13">
+        <v>6.3</v>
+      </c>
+      <c r="E36" s="13">
+        <v>6.36</v>
+      </c>
+      <c r="F36" s="13">
+        <v>6.33</v>
+      </c>
+      <c r="G36" s="13">
+        <v>6.54</v>
+      </c>
+      <c r="H36" s="13">
+        <v>6.69</v>
+      </c>
+      <c r="I36" s="13">
+        <v>6.62</v>
+      </c>
+      <c r="J36" s="13">
+        <v>6.66</v>
+      </c>
+      <c r="K36" s="13">
+        <v>6.41</v>
+      </c>
+      <c r="L36" s="13">
+        <v>6.37</v>
+      </c>
+      <c r="M36" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="N36" s="13">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="O36" s="13">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="P36" s="13">
+        <v>2.93</v>
+      </c>
+      <c r="Q36" s="13">
+        <v>3.64</v>
+      </c>
+      <c r="R36" s="13">
+        <v>3.96</v>
+      </c>
+      <c r="S36" s="13">
+        <v>4.07</v>
+      </c>
+      <c r="T36" s="13">
+        <v>4.26</v>
+      </c>
+      <c r="U36" s="13">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="V36" s="13">
         <v>4.58</v>
       </c>
-      <c r="F9" s="21">
-[...23 lines deleted...]
-      <c r="N9" s="22">
+      <c r="W36" s="13">
+        <v>4.41</v>
+      </c>
+      <c r="X36" s="13">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>4.09</v>
+      </c>
+      <c r="Z36" s="13">
+        <v>3.86</v>
+      </c>
+      <c r="AA36" s="13">
+        <v>3.76</v>
+      </c>
+      <c r="AB36" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="AC36" s="13">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="13"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="13"/>
+      <c r="R37" s="13"/>
+      <c r="S37" s="13"/>
+      <c r="T37" s="13"/>
+      <c r="U37" s="13"/>
+      <c r="V37" s="13"/>
+      <c r="W37" s="13"/>
+      <c r="X37" s="13"/>
+      <c r="Y37" s="13"/>
+      <c r="Z37" s="13"/>
+      <c r="AA37" s="13"/>
+      <c r="AB37" s="13"/>
+      <c r="AC37" s="13"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="13">
+        <v>5.91</v>
+      </c>
+      <c r="C38" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="D38" s="13">
+        <v>6.88</v>
+      </c>
+      <c r="E38" s="13">
+        <v>5.45</v>
+      </c>
+      <c r="F38" s="13">
+        <v>4.51</v>
+      </c>
+      <c r="G38" s="13">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="H38" s="13">
+        <v>4.38</v>
+      </c>
+      <c r="I38" s="13">
+        <v>4.03</v>
+      </c>
+      <c r="J38" s="13">
+        <v>3</v>
+      </c>
+      <c r="K38" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="L38" s="13">
+        <v>2.39</v>
+      </c>
+      <c r="M38" s="13">
+        <v>2.04</v>
+      </c>
+      <c r="N38" s="13">
+        <v>-4.08</v>
+      </c>
+      <c r="O38" s="13">
+        <v>-1.49</v>
+      </c>
+      <c r="P38" s="13">
+        <v>0.42</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>1.26</v>
+      </c>
+      <c r="R38" s="13">
+        <v>1.74</v>
+      </c>
+      <c r="S38" s="13">
+        <v>2.15</v>
+      </c>
+      <c r="T38" s="13">
+        <v>1.54</v>
+      </c>
+      <c r="U38" s="13">
+        <v>1.39</v>
+      </c>
+      <c r="V38" s="13">
+        <v>1.42</v>
+      </c>
+      <c r="W38" s="13">
+        <v>1.61</v>
+      </c>
+      <c r="X38" s="13">
+        <v>1.96</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>2.16</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AA38" s="13">
+        <v>0.43</v>
+      </c>
+      <c r="AB38" s="13">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>-0.43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="13">
+        <v>10.48</v>
+      </c>
+      <c r="C39" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="D39" s="13">
+        <v>9.98</v>
+      </c>
+      <c r="E39" s="13">
+        <v>10.78</v>
+      </c>
+      <c r="F39" s="13">
+        <v>11.03</v>
+      </c>
+      <c r="G39" s="13">
+        <v>12.38</v>
+      </c>
+      <c r="H39" s="13">
+        <v>12.01</v>
+      </c>
+      <c r="I39" s="13">
+        <v>11.65</v>
+      </c>
+      <c r="J39" s="13">
+        <v>12.12</v>
+      </c>
+      <c r="K39" s="13">
+        <v>12.53</v>
+      </c>
+      <c r="L39" s="13">
+        <v>12.18</v>
+      </c>
+      <c r="M39" s="13">
+        <v>11.99</v>
+      </c>
+      <c r="N39" s="13">
+        <v>2.33</v>
+      </c>
+      <c r="O39" s="13">
+        <v>5.34</v>
+      </c>
+      <c r="P39" s="13">
+        <v>7.51</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>7.69</v>
+      </c>
+      <c r="R39" s="13">
+        <v>6.59</v>
+      </c>
+      <c r="S39" s="13">
+        <v>7.38</v>
+      </c>
+      <c r="T39" s="13">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="U39" s="13">
+        <v>8.77</v>
+      </c>
+      <c r="V39" s="13">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="W39" s="13">
+        <v>9.94</v>
+      </c>
+      <c r="X39" s="13">
+        <v>9.56</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>13.55</v>
+      </c>
+      <c r="AA39" s="13">
+        <v>13.81</v>
+      </c>
+      <c r="AB39" s="13">
+        <v>10.11</v>
+      </c>
+      <c r="AC39" s="13">
+        <v>8.41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="13">
+        <v>2.95</v>
+      </c>
+      <c r="C40" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D40" s="13">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="E40" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="F40" s="13">
+        <v>5.96</v>
+      </c>
+      <c r="G40" s="13">
+        <v>5.86</v>
+      </c>
+      <c r="H40" s="13">
+        <v>6.27</v>
+      </c>
+      <c r="I40" s="13">
+        <v>6.35</v>
+      </c>
+      <c r="J40" s="13">
+        <v>6.49</v>
+      </c>
+      <c r="K40" s="13">
+        <v>6.11</v>
+      </c>
+      <c r="L40" s="13">
+        <v>6.12</v>
+      </c>
+      <c r="M40" s="13">
+        <v>5.96</v>
+      </c>
+      <c r="N40" s="13">
+        <v>3.21</v>
+      </c>
+      <c r="O40" s="13">
+        <v>3.02</v>
+      </c>
+      <c r="P40" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R40" s="13">
+        <v>2.96</v>
+      </c>
+      <c r="S40" s="13">
+        <v>3.37</v>
+      </c>
+      <c r="T40" s="13">
+        <v>3.51</v>
+      </c>
+      <c r="U40" s="13">
+        <v>3.82</v>
+      </c>
+      <c r="V40" s="13">
+        <v>3.82</v>
+      </c>
+      <c r="W40" s="13">
+        <v>3.64</v>
+      </c>
+      <c r="X40" s="13">
+        <v>3.48</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>3.49</v>
+      </c>
+      <c r="Z40" s="13">
+        <v>3.25</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="AB40" s="13">
+        <v>2.73</v>
+      </c>
+      <c r="AC40" s="13">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="13">
+        <v>5.13</v>
+      </c>
+      <c r="C41" s="13">
+        <v>9.93</v>
+      </c>
+      <c r="D41" s="13">
+        <v>11.34</v>
+      </c>
+      <c r="E41" s="13">
+        <v>9.84</v>
+      </c>
+      <c r="F41" s="13">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="G41" s="13">
+        <v>9.69</v>
+      </c>
+      <c r="H41" s="13">
+        <v>10.01</v>
+      </c>
+      <c r="I41" s="13">
+        <v>9.32</v>
+      </c>
+      <c r="J41" s="13">
+        <v>9.39</v>
+      </c>
+      <c r="K41" s="13">
+        <v>9.82</v>
+      </c>
+      <c r="L41" s="13">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="M41" s="13">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="N41" s="13">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="O41" s="13">
+        <v>0.92</v>
+      </c>
+      <c r="P41" s="13">
+        <v>1.61</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>3.76</v>
+      </c>
+      <c r="R41" s="13">
+        <v>5.15</v>
+      </c>
+      <c r="S41" s="13">
+        <v>5.3</v>
+      </c>
+      <c r="T41" s="13">
+        <v>5.13</v>
+      </c>
+      <c r="U41" s="13">
+        <v>5.25</v>
+      </c>
+      <c r="V41" s="13">
+        <v>6</v>
+      </c>
+      <c r="W41" s="13">
+        <v>5.87</v>
+      </c>
+      <c r="X41" s="13">
+        <v>5.46</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>5.18</v>
+      </c>
+      <c r="Z41" s="13">
+        <v>6.08</v>
+      </c>
+      <c r="AA41" s="13">
+        <v>4.47</v>
+      </c>
+      <c r="AB41" s="13">
+        <v>7.72</v>
+      </c>
+      <c r="AC41" s="13">
+        <v>6.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="13">
+        <v>5.49</v>
+      </c>
+      <c r="C42" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="D42" s="13">
+        <v>5.19</v>
+      </c>
+      <c r="E42" s="13">
+        <v>4.75</v>
+      </c>
+      <c r="F42" s="13">
+        <v>5.44</v>
+      </c>
+      <c r="G42" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="H42" s="13">
+        <v>6.83</v>
+      </c>
+      <c r="I42" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="J42" s="13">
+        <v>6.48</v>
+      </c>
+      <c r="K42" s="13">
+        <v>5.93</v>
+      </c>
+      <c r="L42" s="13">
+        <v>5.3</v>
+      </c>
+      <c r="M42" s="13">
+        <v>5.13</v>
+      </c>
+      <c r="N42" s="13">
+        <v>3.38</v>
+      </c>
+      <c r="O42" s="13">
+        <v>1.18</v>
+      </c>
+      <c r="P42" s="13">
+        <v>3.29</v>
+      </c>
+      <c r="Q42" s="13">
+        <v>5.34</v>
+      </c>
+      <c r="R42" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="S42" s="13">
+        <v>5.47</v>
+      </c>
+      <c r="T42" s="13">
+        <v>5.67</v>
+      </c>
+      <c r="U42" s="13">
+        <v>5.23</v>
+      </c>
+      <c r="V42" s="13">
+        <v>5.69</v>
+      </c>
+      <c r="W42" s="13">
+        <v>5.05</v>
+      </c>
+      <c r="X42" s="13">
+        <v>4.49</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>3.72</v>
+      </c>
+      <c r="Z42" s="13">
+        <v>2.35</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>2.14</v>
+      </c>
+      <c r="AB42" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="AC42" s="13">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="13">
+        <v>-2.42</v>
+      </c>
+      <c r="C43" s="13">
+        <v>-1.87</v>
+      </c>
+      <c r="D43" s="13">
+        <v>0.69</v>
+      </c>
+      <c r="E43" s="13">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F43" s="13">
         <v>2.5299999999999998</v>
       </c>
-      <c r="O9" s="23">
-[...71 lines deleted...]
-      <c r="AM9" s="23">
+      <c r="G43" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="H43" s="13">
+        <v>1.63</v>
+      </c>
+      <c r="I43" s="13">
+        <v>1.73</v>
+      </c>
+      <c r="J43" s="13">
+        <v>2.36</v>
+      </c>
+      <c r="K43" s="13">
+        <v>2.08</v>
+      </c>
+      <c r="L43" s="13">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AN9" s="23">
-[...454 lines deleted...]
-      <c r="AC13" s="23">
+      <c r="M43" s="13">
+        <v>2.31</v>
+      </c>
+      <c r="N43" s="13">
+        <v>-1.64</v>
+      </c>
+      <c r="O43" s="13">
+        <v>-0.43</v>
+      </c>
+      <c r="P43" s="13">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="Q43" s="13">
         <v>-0.84</v>
       </c>
-      <c r="AD13" s="23">
-[...23 lines deleted...]
-      <c r="AL13" s="23">
+      <c r="R43" s="13">
+        <v>-1.01</v>
+      </c>
+      <c r="S43" s="13">
+        <v>-1.05</v>
+      </c>
+      <c r="T43" s="13">
+        <v>-0.47</v>
+      </c>
+      <c r="U43" s="13">
+        <v>-0.31</v>
+      </c>
+      <c r="V43" s="13">
+        <v>-0.05</v>
+      </c>
+      <c r="W43" s="13">
+        <v>-0.83</v>
+      </c>
+      <c r="X43" s="13">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>-0.91</v>
+      </c>
+      <c r="Z43" s="13">
+        <v>-3.77</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>-0.44</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>-1.59</v>
+      </c>
+      <c r="AC43" s="13">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="AM13" s="23">
-[...3267 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="24">
-[...5 lines deleted...]
-      <c r="D44" s="24">
+      <c r="B44" s="14">
+        <v>11.21</v>
+      </c>
+      <c r="C44" s="14">
+        <v>9.43</v>
+      </c>
+      <c r="D44" s="14">
+        <v>8.84</v>
+      </c>
+      <c r="E44" s="14">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F44" s="14">
+        <v>7.97</v>
+      </c>
+      <c r="G44" s="14">
+        <v>9.44</v>
+      </c>
+      <c r="H44" s="14">
+        <v>9</v>
+      </c>
+      <c r="I44" s="14">
+        <v>9.25</v>
+      </c>
+      <c r="J44" s="14">
+        <v>9.56</v>
+      </c>
+      <c r="K44" s="14">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="L44" s="14">
+        <v>9.52</v>
+      </c>
+      <c r="M44" s="14">
+        <v>9.74</v>
+      </c>
+      <c r="N44" s="14">
+        <v>5.66</v>
+      </c>
+      <c r="O44" s="14">
+        <v>5.07</v>
+      </c>
+      <c r="P44" s="14">
+        <v>6.06</v>
+      </c>
+      <c r="Q44" s="14">
+        <v>8.4</v>
+      </c>
+      <c r="R44" s="14">
+        <v>8.09</v>
+      </c>
+      <c r="S44" s="14">
+        <v>7.89</v>
+      </c>
+      <c r="T44" s="14">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U44" s="14">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E44" s="24">
+      <c r="V44" s="14">
+        <v>8.64</v>
+      </c>
+      <c r="W44" s="14">
         <v>8.5399999999999991</v>
       </c>
-      <c r="F44" s="25">
-[...32 lines deleted...]
-      <c r="Q44" s="26">
+      <c r="X44" s="14">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R44" s="26">
-[...56 lines deleted...]
-      <c r="AK44" s="26">
+      <c r="Y44" s="14">
         <v>8.01</v>
       </c>
-      <c r="AL44" s="26">
+      <c r="Z44" s="14">
         <v>7.88</v>
       </c>
-      <c r="AM44" s="26">
+      <c r="AA44" s="14">
         <v>6.87</v>
       </c>
-      <c r="AN44" s="26">
+      <c r="AB44" s="14">
         <v>6.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="AC44" s="14">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Халқының табиғи өсімі</vt:lpstr>