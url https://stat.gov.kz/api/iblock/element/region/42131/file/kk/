--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1096,50 +1096,53 @@
       </c>
       <c r="V9" s="6">
         <v>340</v>
       </c>
       <c r="W9" s="6">
         <v>216</v>
       </c>
       <c r="X9" s="6">
         <v>160</v>
       </c>
       <c r="Y9" s="6">
         <v>123</v>
       </c>
       <c r="Z9" s="6">
         <v>248</v>
       </c>
       <c r="AA9" s="6">
         <v>202</v>
       </c>
       <c r="AB9" s="6">
         <v>63</v>
       </c>
       <c r="AC9" s="6">
         <v>202</v>
       </c>
+      <c r="AD9" s="6">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="5">
         <v>143</v>
       </c>
       <c r="C10" s="6">
         <v>255</v>
       </c>
       <c r="D10" s="6">
         <v>211</v>
       </c>
       <c r="E10" s="6">
         <v>269</v>
       </c>
       <c r="F10" s="6">
         <v>211</v>
       </c>
       <c r="G10" s="6">
         <v>260</v>
       </c>
       <c r="H10" s="6">
         <v>280</v>
@@ -1185,50 +1188,53 @@
       </c>
       <c r="V10" s="6">
         <v>200</v>
       </c>
       <c r="W10" s="6">
         <v>152</v>
       </c>
       <c r="X10" s="6">
         <v>118</v>
       </c>
       <c r="Y10" s="6">
         <v>99</v>
       </c>
       <c r="Z10" s="6">
         <v>102</v>
       </c>
       <c r="AA10" s="6">
         <v>119</v>
       </c>
       <c r="AB10" s="6">
         <v>71</v>
       </c>
       <c r="AC10" s="6">
         <v>161</v>
       </c>
+      <c r="AD10" s="6">
+        <v>45</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="5">
         <v>33</v>
       </c>
       <c r="C11" s="6">
         <v>33</v>
       </c>
       <c r="D11" s="6">
         <v>36</v>
       </c>
       <c r="E11" s="6">
         <v>58</v>
       </c>
       <c r="F11" s="6">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>53</v>
       </c>
       <c r="H11" s="6">
         <v>50</v>
@@ -1274,50 +1280,53 @@
       </c>
       <c r="V11" s="6">
         <v>41</v>
       </c>
       <c r="W11" s="6">
         <v>37</v>
       </c>
       <c r="X11" s="6">
         <v>44</v>
       </c>
       <c r="Y11" s="6">
         <v>24</v>
       </c>
       <c r="Z11" s="6">
         <v>30</v>
       </c>
       <c r="AA11" s="6">
         <v>42</v>
       </c>
       <c r="AB11" s="6">
         <v>26</v>
       </c>
       <c r="AC11" s="6">
         <v>18</v>
       </c>
+      <c r="AD11" s="6">
+        <v>35</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="5">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>13</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>3</v>
       </c>
       <c r="F12" s="6">
         <v>15</v>
       </c>
       <c r="G12" s="6">
         <v>8</v>
       </c>
       <c r="H12" s="6">
         <v>15</v>
@@ -1363,50 +1372,53 @@
       </c>
       <c r="V12" s="6">
         <v>4</v>
       </c>
       <c r="W12" s="6">
         <v>-1</v>
       </c>
       <c r="X12" s="6">
         <v>8</v>
       </c>
       <c r="Y12" s="6">
         <v>7</v>
       </c>
       <c r="Z12" s="6">
         <v>8</v>
       </c>
       <c r="AA12" s="6">
         <v>11</v>
       </c>
       <c r="AB12" s="6">
         <v>9</v>
       </c>
       <c r="AC12" s="6">
         <v>10</v>
       </c>
+      <c r="AD12" s="6">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="5">
         <v>-18</v>
       </c>
       <c r="C13" s="6">
         <v>9</v>
       </c>
       <c r="D13" s="6">
         <v>-1</v>
       </c>
       <c r="E13" s="6">
         <v>15</v>
       </c>
       <c r="F13" s="6">
         <v>-2</v>
       </c>
       <c r="G13" s="6">
         <v>1</v>
       </c>
       <c r="H13" s="6">
         <v>7</v>
@@ -1448,50 +1460,53 @@
       </c>
       <c r="V13" s="6">
         <v>2</v>
       </c>
       <c r="W13" s="6">
         <v>-20</v>
       </c>
       <c r="X13" s="6">
         <v>-7</v>
       </c>
       <c r="Y13" s="6">
         <v>4</v>
       </c>
       <c r="Z13" s="6">
         <v>-4</v>
       </c>
       <c r="AA13" s="6">
         <v>3</v>
       </c>
       <c r="AB13" s="6">
         <v>-8</v>
       </c>
       <c r="AC13" s="6">
         <v>2</v>
       </c>
+      <c r="AD13" s="6">
+        <v>-20</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="5">
         <v>-6</v>
       </c>
       <c r="C14" s="6">
         <v>21</v>
       </c>
       <c r="D14" s="6">
         <v>10</v>
       </c>
       <c r="E14" s="6">
         <v>-7</v>
       </c>
       <c r="F14" s="6">
         <v>13</v>
       </c>
       <c r="G14" s="6">
         <v>42</v>
       </c>
       <c r="H14" s="6">
         <v>1</v>
@@ -1537,50 +1552,53 @@
       </c>
       <c r="V14" s="6">
         <v>9</v>
       </c>
       <c r="W14" s="6">
         <v>10</v>
       </c>
       <c r="X14" s="6">
         <v>-5</v>
       </c>
       <c r="Y14" s="6">
         <v>-28</v>
       </c>
       <c r="Z14" s="6">
         <v>40</v>
       </c>
       <c r="AA14" s="6">
         <v>-18</v>
       </c>
       <c r="AB14" s="6">
         <v>-41</v>
       </c>
       <c r="AC14" s="6">
         <v>-22</v>
       </c>
+      <c r="AD14" s="6">
+        <v>-15</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="5">
         <v>-16</v>
       </c>
       <c r="C15" s="6">
         <v>-13</v>
       </c>
       <c r="D15" s="6">
         <v>-5</v>
       </c>
       <c r="E15" s="6">
         <v>-3</v>
       </c>
       <c r="F15" s="6">
         <v>7</v>
       </c>
       <c r="G15" s="6">
         <v>-17</v>
       </c>
       <c r="H15" s="6">
         <v>14</v>
@@ -1625,85 +1643,89 @@
         <v>-19</v>
       </c>
       <c r="V15" s="6">
         <v>-20</v>
       </c>
       <c r="W15" s="6">
         <v>-13</v>
       </c>
       <c r="X15" s="6">
         <v>-30</v>
       </c>
       <c r="Y15" s="6">
         <v>-17</v>
       </c>
       <c r="Z15" s="6">
         <v>3</v>
       </c>
       <c r="AA15" s="6">
         <v>-7</v>
       </c>
       <c r="AB15" s="6">
         <v>-39</v>
       </c>
       <c r="AC15" s="6">
         <v>-7</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>-12</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="6"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="5">
         <v>12</v>
       </c>
       <c r="C17" s="6">
         <v>19</v>
       </c>
       <c r="D17" s="6">
         <v>7</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="6">
         <v>-8</v>
       </c>
       <c r="G17" s="6">
         <v>-6</v>
       </c>
       <c r="H17" s="6">
         <v>17</v>
       </c>
       <c r="I17" s="6">
@@ -1747,52 +1769,55 @@
       </c>
       <c r="V17" s="6">
         <v>-7</v>
       </c>
       <c r="W17" s="6">
         <v>5</v>
       </c>
       <c r="X17" s="6">
         <v>-4</v>
       </c>
       <c r="Y17" s="6">
         <v>6</v>
       </c>
       <c r="Z17" s="6">
         <v>9</v>
       </c>
       <c r="AA17" s="6">
         <v>-7</v>
       </c>
       <c r="AB17" s="6">
         <v>-10</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="6">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5">
         <v>14</v>
       </c>
       <c r="C18" s="6">
         <v>14</v>
       </c>
       <c r="D18" s="6">
         <v>11</v>
       </c>
       <c r="E18" s="6">
         <v>17</v>
       </c>
       <c r="F18" s="6">
         <v>16</v>
       </c>
       <c r="G18" s="6">
         <v>25</v>
       </c>
       <c r="H18" s="6">
         <v>11</v>
       </c>
       <c r="I18" s="6">
@@ -1836,52 +1861,55 @@
       </c>
       <c r="V18" s="6">
         <v>14</v>
       </c>
       <c r="W18" s="6">
         <v>23</v>
       </c>
       <c r="X18" s="6">
         <v>7</v>
       </c>
       <c r="Y18" s="6">
         <v>8</v>
       </c>
       <c r="Z18" s="6">
         <v>17</v>
       </c>
       <c r="AA18" s="6">
         <v>16</v>
       </c>
       <c r="AB18" s="6">
         <v>4</v>
       </c>
       <c r="AC18" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="5">
         <v>13</v>
       </c>
       <c r="C19" s="6">
         <v>11</v>
       </c>
       <c r="D19" s="6">
         <v>37</v>
       </c>
       <c r="E19" s="6">
         <v>42</v>
       </c>
       <c r="F19" s="6">
         <v>27</v>
       </c>
       <c r="G19" s="6">
         <v>23</v>
       </c>
       <c r="H19" s="6">
         <v>39</v>
       </c>
       <c r="I19" s="6">
@@ -1925,52 +1953,55 @@
       </c>
       <c r="V19" s="6">
         <v>16</v>
       </c>
       <c r="W19" s="6">
         <v>9</v>
       </c>
       <c r="X19" s="6">
         <v>8</v>
       </c>
       <c r="Y19" s="6">
         <v>16</v>
       </c>
       <c r="Z19" s="6">
         <v>14</v>
       </c>
       <c r="AA19" s="6">
         <v>13</v>
       </c>
       <c r="AB19" s="6">
         <v>7</v>
       </c>
       <c r="AC19" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="5">
         <v>17</v>
       </c>
       <c r="C20" s="6">
         <v>34</v>
       </c>
       <c r="D20" s="6">
         <v>32</v>
       </c>
       <c r="E20" s="6">
         <v>21</v>
       </c>
       <c r="F20" s="6">
         <v>31</v>
       </c>
       <c r="G20" s="6">
         <v>25</v>
       </c>
       <c r="H20" s="6">
         <v>30</v>
       </c>
       <c r="I20" s="6">
@@ -2014,52 +2045,55 @@
       </c>
       <c r="V20" s="6">
         <v>36</v>
       </c>
       <c r="W20" s="6">
         <v>11</v>
       </c>
       <c r="X20" s="6">
         <v>4</v>
       </c>
       <c r="Y20" s="6">
         <v>5</v>
       </c>
       <c r="Z20" s="6">
         <v>11</v>
       </c>
       <c r="AA20" s="6">
         <v>5</v>
       </c>
       <c r="AB20" s="6">
         <v>28</v>
       </c>
       <c r="AC20" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="5">
         <v>10</v>
       </c>
       <c r="C21" s="6">
         <v>14</v>
       </c>
       <c r="D21" s="6">
         <v>4</v>
       </c>
       <c r="E21" s="6">
         <v>6</v>
       </c>
       <c r="F21" s="6">
         <v>15</v>
       </c>
       <c r="G21" s="6">
         <v>15</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2103,52 +2137,55 @@
       </c>
       <c r="V21" s="6">
         <v>16</v>
       </c>
       <c r="W21" s="6">
         <v>-1</v>
       </c>
       <c r="X21" s="6">
         <v>-2</v>
       </c>
       <c r="Y21" s="6">
         <v>-8</v>
       </c>
       <c r="Z21" s="6">
         <v>4</v>
       </c>
       <c r="AA21" s="6">
         <v>3</v>
       </c>
       <c r="AB21" s="6">
         <v>6</v>
       </c>
       <c r="AC21" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="5">
         <v>-6</v>
       </c>
       <c r="C22" s="6">
         <v>-3</v>
       </c>
       <c r="D22" s="6">
         <v>14</v>
       </c>
       <c r="E22" s="6">
         <v>15</v>
       </c>
       <c r="F22" s="6">
         <v>11</v>
       </c>
       <c r="G22" s="6">
         <v>-6</v>
       </c>
       <c r="H22" s="6">
         <v>3</v>
       </c>
       <c r="I22" s="6">
@@ -2192,52 +2229,55 @@
       </c>
       <c r="V22" s="6">
         <v>5</v>
       </c>
       <c r="W22" s="6">
         <v>-19</v>
       </c>
       <c r="X22" s="6">
         <v>5</v>
       </c>
       <c r="Y22" s="6">
         <v>-11</v>
       </c>
       <c r="Z22" s="6">
         <v>-9</v>
       </c>
       <c r="AA22" s="6">
         <v>7</v>
       </c>
       <c r="AB22" s="6">
         <v>-9</v>
       </c>
       <c r="AC22" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="6">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="6">
         <v>35</v>
       </c>
       <c r="C23" s="6">
         <v>22</v>
       </c>
       <c r="D23" s="6">
         <v>24</v>
       </c>
       <c r="E23" s="6">
         <v>19</v>
       </c>
       <c r="F23" s="6">
         <v>22</v>
       </c>
       <c r="G23" s="6">
         <v>51</v>
       </c>
       <c r="H23" s="6">
         <v>20</v>
       </c>
       <c r="I23" s="6">
@@ -2281,85 +2321,89 @@
       </c>
       <c r="V23" s="6">
         <v>24</v>
       </c>
       <c r="W23" s="6">
         <v>23</v>
       </c>
       <c r="X23" s="6">
         <v>14</v>
       </c>
       <c r="Y23" s="6">
         <v>18</v>
       </c>
       <c r="Z23" s="6">
         <v>23</v>
       </c>
       <c r="AA23" s="6">
         <v>15</v>
       </c>
       <c r="AB23" s="6">
         <v>19</v>
       </c>
       <c r="AC23" s="6">
         <v>13</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="20"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="20"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="6"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>153</v>
       </c>
       <c r="C25" s="6">
         <v>328</v>
       </c>
       <c r="D25" s="6">
         <v>258</v>
       </c>
       <c r="E25" s="6">
         <v>344</v>
       </c>
       <c r="F25" s="6">
         <v>297</v>
       </c>
       <c r="G25" s="6">
         <v>345</v>
       </c>
       <c r="H25" s="6">
         <v>378</v>
       </c>
       <c r="I25" s="6">
@@ -2403,52 +2447,55 @@
       </c>
       <c r="V25" s="6">
         <v>241</v>
       </c>
       <c r="W25" s="6">
         <v>165</v>
       </c>
       <c r="X25" s="6">
         <v>113</v>
       </c>
       <c r="Y25" s="6">
         <v>85</v>
       </c>
       <c r="Z25" s="6">
         <v>184</v>
       </c>
       <c r="AA25" s="6">
         <v>147</v>
       </c>
       <c r="AB25" s="6">
         <v>23</v>
       </c>
       <c r="AC25" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="6">
         <v>143</v>
       </c>
       <c r="C26" s="6">
         <v>255</v>
       </c>
       <c r="D26" s="6">
         <v>211</v>
       </c>
       <c r="E26" s="6">
         <v>269</v>
       </c>
       <c r="F26" s="6">
         <v>211</v>
       </c>
       <c r="G26" s="6">
         <v>260</v>
       </c>
       <c r="H26" s="6">
         <v>280</v>
       </c>
       <c r="I26" s="6">
@@ -2492,52 +2539,55 @@
       </c>
       <c r="V26" s="6">
         <v>200</v>
       </c>
       <c r="W26" s="6">
         <v>152</v>
       </c>
       <c r="X26" s="6">
         <v>118</v>
       </c>
       <c r="Y26" s="6">
         <v>99</v>
       </c>
       <c r="Z26" s="6">
         <v>102</v>
       </c>
       <c r="AA26" s="6">
         <v>119</v>
       </c>
       <c r="AB26" s="6">
         <v>71</v>
       </c>
       <c r="AC26" s="6">
         <v>161</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="6">
         <v>33</v>
       </c>
       <c r="C27" s="6">
         <v>33</v>
       </c>
       <c r="D27" s="6">
         <v>36</v>
       </c>
       <c r="E27" s="6">
         <v>58</v>
       </c>
       <c r="F27" s="6">
         <v>49</v>
       </c>
       <c r="G27" s="6">
         <v>53</v>
       </c>
       <c r="H27" s="6">
         <v>50</v>
       </c>
       <c r="I27" s="6">
@@ -2581,52 +2631,55 @@
       </c>
       <c r="V27" s="6">
         <v>41</v>
       </c>
       <c r="W27" s="6">
         <v>37</v>
       </c>
       <c r="X27" s="6">
         <v>44</v>
       </c>
       <c r="Y27" s="6">
         <v>24</v>
       </c>
       <c r="Z27" s="6">
         <v>30</v>
       </c>
       <c r="AA27" s="6">
         <v>42</v>
       </c>
       <c r="AB27" s="6">
         <v>26</v>
       </c>
       <c r="AC27" s="6">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="6">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="6">
         <v>12</v>
       </c>
       <c r="C28" s="6">
         <v>13</v>
       </c>
       <c r="D28" s="6">
         <v>11</v>
       </c>
       <c r="E28" s="6">
         <v>3</v>
       </c>
       <c r="F28" s="6">
         <v>15</v>
       </c>
       <c r="G28" s="6">
         <v>8</v>
       </c>
       <c r="H28" s="6">
         <v>15</v>
       </c>
       <c r="I28" s="6">
@@ -2670,52 +2723,55 @@
       </c>
       <c r="V28" s="6">
         <v>4</v>
       </c>
       <c r="W28" s="6">
         <v>-1</v>
       </c>
       <c r="X28" s="6">
         <v>8</v>
       </c>
       <c r="Y28" s="6">
         <v>7</v>
       </c>
       <c r="Z28" s="6">
         <v>8</v>
       </c>
       <c r="AA28" s="6">
         <v>11</v>
       </c>
       <c r="AB28" s="6">
         <v>9</v>
       </c>
       <c r="AC28" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="6">
         <v>-18</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="6">
         <v>-1</v>
       </c>
       <c r="E29" s="6">
         <v>15</v>
       </c>
       <c r="F29" s="6">
         <v>-2</v>
       </c>
       <c r="G29" s="6">
         <v>1</v>
       </c>
       <c r="H29" s="6">
         <v>7</v>
       </c>
       <c r="I29" s="6"/>
@@ -2755,52 +2811,55 @@
       </c>
       <c r="V29" s="6">
         <v>2</v>
       </c>
       <c r="W29" s="6">
         <v>-20</v>
       </c>
       <c r="X29" s="6">
         <v>-7</v>
       </c>
       <c r="Y29" s="6">
         <v>4</v>
       </c>
       <c r="Z29" s="6">
         <v>-4</v>
       </c>
       <c r="AA29" s="6">
         <v>3</v>
       </c>
       <c r="AB29" s="6">
         <v>-8</v>
       </c>
       <c r="AC29" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="6">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="6">
         <v>-6</v>
       </c>
       <c r="C30" s="6">
         <v>21</v>
       </c>
       <c r="D30" s="6">
         <v>10</v>
       </c>
       <c r="E30" s="6">
         <v>-7</v>
       </c>
       <c r="F30" s="6">
         <v>13</v>
       </c>
       <c r="G30" s="6">
         <v>42</v>
       </c>
       <c r="H30" s="6">
         <v>1</v>
       </c>
       <c r="I30" s="6">
@@ -2844,52 +2903,55 @@
       </c>
       <c r="V30" s="6">
         <v>9</v>
       </c>
       <c r="W30" s="6">
         <v>10</v>
       </c>
       <c r="X30" s="6">
         <v>-5</v>
       </c>
       <c r="Y30" s="6">
         <v>-28</v>
       </c>
       <c r="Z30" s="6">
         <v>40</v>
       </c>
       <c r="AA30" s="6">
         <v>-18</v>
       </c>
       <c r="AB30" s="6">
         <v>-41</v>
       </c>
       <c r="AC30" s="6">
         <v>-22</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="6">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="6">
         <v>-16</v>
       </c>
       <c r="C31" s="6">
         <v>-13</v>
       </c>
       <c r="D31" s="6">
         <v>-5</v>
       </c>
       <c r="E31" s="6">
         <v>-3</v>
       </c>
       <c r="F31" s="6">
         <v>7</v>
       </c>
       <c r="G31" s="6">
         <v>-17</v>
       </c>
       <c r="H31" s="6">
         <v>14</v>
       </c>
       <c r="I31" s="6">
@@ -2933,85 +2995,88 @@
       </c>
       <c r="V31" s="6">
         <v>-20</v>
       </c>
       <c r="W31" s="6">
         <v>-13</v>
       </c>
       <c r="X31" s="6">
         <v>-30</v>
       </c>
       <c r="Y31" s="6">
         <v>-17</v>
       </c>
       <c r="Z31" s="6">
         <v>3</v>
       </c>
       <c r="AA31" s="6">
         <v>-7</v>
       </c>
       <c r="AB31" s="6">
         <v>-39</v>
       </c>
       <c r="AC31" s="6">
         <v>-7</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="6">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
       <c r="AA32" s="6"/>
       <c r="AB32" s="6"/>
       <c r="AC32" s="6"/>
     </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="6">
         <v>-3</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>-11</v>
       </c>
       <c r="E33" s="6">
         <v>-3</v>
       </c>
       <c r="F33" s="6">
         <v>-10</v>
       </c>
       <c r="G33" s="6">
         <v>-11</v>
       </c>
       <c r="H33" s="6">
         <v>2</v>
       </c>
       <c r="I33" s="6">
@@ -3055,52 +3120,55 @@
       </c>
       <c r="V33" s="6">
         <v>-11</v>
       </c>
       <c r="W33" s="6">
         <v>-3</v>
       </c>
       <c r="X33" s="6">
         <v>-17</v>
       </c>
       <c r="Y33" s="6">
         <v>-5</v>
       </c>
       <c r="Z33" s="6">
         <v>4</v>
       </c>
       <c r="AA33" s="6">
         <v>-4</v>
       </c>
       <c r="AB33" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AC33" s="6">
         <v>-4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="6">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="6">
         <v>8</v>
       </c>
       <c r="C34" s="6">
         <v>9</v>
       </c>
       <c r="D34" s="6">
         <v>7</v>
       </c>
       <c r="E34" s="6">
         <v>12</v>
       </c>
       <c r="F34" s="6">
         <v>14</v>
       </c>
       <c r="G34" s="6">
         <v>9</v>
       </c>
       <c r="H34" s="6">
         <v>9</v>
       </c>
       <c r="I34" s="6">
@@ -3144,85 +3212,89 @@
       </c>
       <c r="V34" s="6">
         <v>16</v>
       </c>
       <c r="W34" s="6">
         <v>3</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="6">
         <v>1</v>
       </c>
       <c r="Z34" s="6">
         <v>1</v>
       </c>
       <c r="AA34" s="6">
         <v>1</v>
       </c>
       <c r="AB34" s="6">
         <v>5</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="20"/>
       <c r="AC35" s="20"/>
-    </row>
-    <row r="36" spans="1:29" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="6"/>
+    </row>
+    <row r="36" spans="1:30" s="8" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="6">
         <v>90</v>
       </c>
       <c r="C36" s="6">
         <v>101</v>
       </c>
       <c r="D36" s="6">
         <v>133</v>
       </c>
       <c r="E36" s="6">
         <v>111</v>
       </c>
       <c r="F36" s="6">
         <v>110</v>
       </c>
       <c r="G36" s="6">
         <v>129</v>
       </c>
       <c r="H36" s="6">
         <v>131</v>
       </c>
       <c r="I36" s="6">
@@ -3266,84 +3338,88 @@
       </c>
       <c r="V36" s="6">
         <v>99</v>
       </c>
       <c r="W36" s="6">
         <v>51</v>
       </c>
       <c r="X36" s="6">
         <v>47</v>
       </c>
       <c r="Y36" s="6">
         <v>38</v>
       </c>
       <c r="Z36" s="6">
         <v>64</v>
       </c>
       <c r="AA36" s="6">
         <v>55</v>
       </c>
       <c r="AB36" s="6">
         <v>40</v>
       </c>
       <c r="AC36" s="6">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="6"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="5">
         <v>15</v>
       </c>
       <c r="C38" s="6">
         <v>18</v>
       </c>
       <c r="D38" s="6">
         <v>18</v>
       </c>
       <c r="E38" s="6">
         <v>3</v>
       </c>
       <c r="F38" s="6">
         <v>2</v>
       </c>
       <c r="G38" s="6">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>15</v>
       </c>
       <c r="I38" s="6">
@@ -3387,52 +3463,55 @@
       </c>
       <c r="V38" s="6">
         <v>4</v>
       </c>
       <c r="W38" s="6">
         <v>8</v>
       </c>
       <c r="X38" s="6">
         <v>13</v>
       </c>
       <c r="Y38" s="6">
         <v>11</v>
       </c>
       <c r="Z38" s="6">
         <v>5</v>
       </c>
       <c r="AA38" s="6">
         <v>-3</v>
       </c>
       <c r="AB38" s="6">
         <v>-10</v>
       </c>
       <c r="AC38" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="6">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="5">
         <v>14</v>
       </c>
       <c r="C39" s="6">
         <v>14</v>
       </c>
       <c r="D39" s="6">
         <v>11</v>
       </c>
       <c r="E39" s="6">
         <v>17</v>
       </c>
       <c r="F39" s="6">
         <v>16</v>
       </c>
       <c r="G39" s="6">
         <v>25</v>
       </c>
       <c r="H39" s="6">
         <v>11</v>
       </c>
       <c r="I39" s="6">
@@ -3476,52 +3555,55 @@
       </c>
       <c r="V39" s="6">
         <v>14</v>
       </c>
       <c r="W39" s="6">
         <v>23</v>
       </c>
       <c r="X39" s="6">
         <v>7</v>
       </c>
       <c r="Y39" s="6">
         <v>8</v>
       </c>
       <c r="Z39" s="6">
         <v>17</v>
       </c>
       <c r="AA39" s="6">
         <v>16</v>
       </c>
       <c r="AB39" s="6">
         <v>4</v>
       </c>
       <c r="AC39" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="5">
         <v>13</v>
       </c>
       <c r="C40" s="6">
         <v>11</v>
       </c>
       <c r="D40" s="6">
         <v>37</v>
       </c>
       <c r="E40" s="6">
         <v>42</v>
       </c>
       <c r="F40" s="6">
         <v>27</v>
       </c>
       <c r="G40" s="6">
         <v>23</v>
       </c>
       <c r="H40" s="6">
         <v>39</v>
       </c>
       <c r="I40" s="6">
@@ -3565,52 +3647,55 @@
       </c>
       <c r="V40" s="6">
         <v>16</v>
       </c>
       <c r="W40" s="6">
         <v>9</v>
       </c>
       <c r="X40" s="6">
         <v>8</v>
       </c>
       <c r="Y40" s="6">
         <v>16</v>
       </c>
       <c r="Z40" s="6">
         <v>14</v>
       </c>
       <c r="AA40" s="6">
         <v>13</v>
       </c>
       <c r="AB40" s="6">
         <v>7</v>
       </c>
       <c r="AC40" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="5">
         <v>9</v>
       </c>
       <c r="C41" s="6">
         <v>25</v>
       </c>
       <c r="D41" s="6">
         <v>25</v>
       </c>
       <c r="E41" s="6">
         <v>9</v>
       </c>
       <c r="F41" s="6">
         <v>17</v>
       </c>
       <c r="G41" s="6">
         <v>16</v>
       </c>
       <c r="H41" s="6">
         <v>21</v>
       </c>
       <c r="I41" s="6">
@@ -3654,52 +3739,55 @@
       </c>
       <c r="V41" s="6">
         <v>20</v>
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="6">
         <v>4</v>
       </c>
       <c r="Z41" s="6">
         <v>10</v>
       </c>
       <c r="AA41" s="6">
         <v>4</v>
       </c>
       <c r="AB41" s="6">
         <v>23</v>
       </c>
       <c r="AC41" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="5">
         <v>10</v>
       </c>
       <c r="C42" s="6">
         <v>14</v>
       </c>
       <c r="D42" s="6">
         <v>4</v>
       </c>
       <c r="E42" s="6">
         <v>6</v>
       </c>
       <c r="F42" s="6">
         <v>15</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>22</v>
       </c>
       <c r="I42" s="6">
@@ -3743,52 +3831,55 @@
       </c>
       <c r="V42" s="6">
         <v>16</v>
       </c>
       <c r="W42" s="6">
         <v>-1</v>
       </c>
       <c r="X42" s="6">
         <v>-2</v>
       </c>
       <c r="Y42" s="6">
         <v>-8</v>
       </c>
       <c r="Z42" s="6">
         <v>4</v>
       </c>
       <c r="AA42" s="6">
         <v>3</v>
       </c>
       <c r="AB42" s="6">
         <v>6</v>
       </c>
       <c r="AC42" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="5">
         <v>-6</v>
       </c>
       <c r="C43" s="6">
         <v>-3</v>
       </c>
       <c r="D43" s="6">
         <v>14</v>
       </c>
       <c r="E43" s="6">
         <v>15</v>
       </c>
       <c r="F43" s="6">
         <v>11</v>
       </c>
       <c r="G43" s="6">
         <v>-6</v>
       </c>
       <c r="H43" s="6">
         <v>3</v>
       </c>
       <c r="I43" s="6">
@@ -3832,52 +3923,55 @@
       </c>
       <c r="V43" s="6">
         <v>5</v>
       </c>
       <c r="W43" s="6">
         <v>-19</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>-11</v>
       </c>
       <c r="Z43" s="6">
         <v>-9</v>
       </c>
       <c r="AA43" s="6">
         <v>7</v>
       </c>
       <c r="AB43" s="6">
         <v>-9</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="6">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9">
         <v>35</v>
       </c>
       <c r="C44" s="9">
         <v>22</v>
       </c>
       <c r="D44" s="9">
         <v>24</v>
       </c>
       <c r="E44" s="9">
         <v>19</v>
       </c>
       <c r="F44" s="9">
         <v>22</v>
       </c>
       <c r="G44" s="9">
         <v>51</v>
       </c>
       <c r="H44" s="9">
         <v>20</v>
       </c>
       <c r="I44" s="9">
@@ -3921,52 +4015,55 @@
       </c>
       <c r="V44" s="9">
         <v>24</v>
       </c>
       <c r="W44" s="9">
         <v>23</v>
       </c>
       <c r="X44" s="9">
         <v>14</v>
       </c>
       <c r="Y44" s="9">
         <v>18</v>
       </c>
       <c r="Z44" s="9">
         <v>23</v>
       </c>
       <c r="AA44" s="9">
         <v>15</v>
       </c>
       <c r="AB44" s="9">
         <v>19</v>
       </c>
       <c r="AC44" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
@@ -4292,50 +4389,53 @@
       </c>
       <c r="V9" s="13">
         <v>3.01</v>
       </c>
       <c r="W9" s="13">
         <v>2.93</v>
       </c>
       <c r="X9" s="13">
         <v>2.82</v>
       </c>
       <c r="Y9" s="13">
         <v>2.7</v>
       </c>
       <c r="Z9" s="13">
         <v>2.58</v>
       </c>
       <c r="AA9" s="13">
         <v>2.4500000000000002</v>
       </c>
       <c r="AB9" s="13">
         <v>1.84</v>
       </c>
       <c r="AC9" s="13">
         <v>1.92</v>
       </c>
+      <c r="AD9" s="13">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="12">
         <v>3.23</v>
       </c>
       <c r="C10" s="13">
         <v>4.6500000000000004</v>
       </c>
       <c r="D10" s="13">
         <v>4.68</v>
       </c>
       <c r="E10" s="13">
         <v>5.08</v>
       </c>
       <c r="F10" s="13">
         <v>5.01</v>
       </c>
       <c r="G10" s="13">
         <v>5.18</v>
       </c>
       <c r="H10" s="13">
         <v>5.35</v>
@@ -4381,50 +4481,53 @@
       </c>
       <c r="V10" s="13">
         <v>3.94</v>
       </c>
       <c r="W10" s="13">
         <v>3.89</v>
       </c>
       <c r="X10" s="13">
         <v>3.78</v>
       </c>
       <c r="Y10" s="13">
         <v>3.65</v>
       </c>
       <c r="Z10" s="13">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA10" s="13">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB10" s="13">
         <v>2.21</v>
       </c>
       <c r="AC10" s="13">
         <v>2.57</v>
       </c>
+      <c r="AD10" s="13">
+        <v>2.25</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="12">
         <v>5.03</v>
       </c>
       <c r="C11" s="13">
         <v>5.2</v>
       </c>
       <c r="D11" s="13">
         <v>5.31</v>
       </c>
       <c r="E11" s="13">
         <v>6.26</v>
       </c>
       <c r="F11" s="13">
         <v>6.51</v>
       </c>
       <c r="G11" s="13">
         <v>6.81</v>
       </c>
       <c r="H11" s="13">
         <v>6.91</v>
@@ -4470,50 +4573,53 @@
       </c>
       <c r="V11" s="13">
         <v>5.91</v>
       </c>
       <c r="W11" s="13">
         <v>5.89</v>
       </c>
       <c r="X11" s="13">
         <v>5.98</v>
       </c>
       <c r="Y11" s="13">
         <v>5.78</v>
       </c>
       <c r="Z11" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA11" s="13">
         <v>5.83</v>
       </c>
       <c r="AB11" s="13">
         <v>5.2</v>
       </c>
       <c r="AC11" s="13">
         <v>4.6100000000000003</v>
       </c>
+      <c r="AD11" s="13">
+        <v>4.78</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="12">
         <v>12.65</v>
       </c>
       <c r="C12" s="13">
         <v>13.69</v>
       </c>
       <c r="D12" s="13">
         <v>13.07</v>
       </c>
       <c r="E12" s="13">
         <v>10.68</v>
       </c>
       <c r="F12" s="13">
         <v>11.73</v>
       </c>
       <c r="G12" s="13">
         <v>11.26</v>
       </c>
       <c r="H12" s="13">
         <v>11.94</v>
@@ -4559,50 +4665,53 @@
       </c>
       <c r="V12" s="13">
         <v>9.58</v>
       </c>
       <c r="W12" s="13">
         <v>8.48</v>
       </c>
       <c r="X12" s="13">
         <v>8.52</v>
       </c>
       <c r="Y12" s="13">
         <v>8.44</v>
       </c>
       <c r="Z12" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA12" s="13">
         <v>11.03</v>
       </c>
       <c r="AB12" s="13">
         <v>10.71</v>
       </c>
       <c r="AC12" s="13">
         <v>10.85</v>
       </c>
+      <c r="AD12" s="13">
+        <v>10.65</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>-4.88</v>
       </c>
       <c r="C13" s="13">
         <v>-1.25</v>
       </c>
       <c r="D13" s="13">
         <v>-0.92</v>
       </c>
       <c r="E13" s="13">
         <v>0.35</v>
       </c>
       <c r="F13" s="13">
         <v>0.17</v>
       </c>
       <c r="G13" s="13">
         <v>0.18</v>
       </c>
       <c r="H13" s="13">
         <v>0.44</v>
@@ -4648,50 +4757,53 @@
       </c>
       <c r="V13" s="13">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W13" s="13">
         <v>-1.58</v>
       </c>
       <c r="X13" s="13">
         <v>-1.62</v>
       </c>
       <c r="Y13" s="13">
         <v>-1.38</v>
       </c>
       <c r="Z13" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA13" s="13">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB13" s="13">
         <v>-0.85</v>
       </c>
       <c r="AC13" s="13">
         <v>-0.49</v>
       </c>
+      <c r="AD13" s="13">
+        <v>-1.51</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>-0.4</v>
       </c>
       <c r="C14" s="13">
         <v>0.52</v>
       </c>
       <c r="D14" s="13">
         <v>0.56999999999999995</v>
       </c>
       <c r="E14" s="13">
         <v>0.31</v>
       </c>
       <c r="F14" s="13">
         <v>0.43</v>
       </c>
       <c r="G14" s="13">
         <v>0.83</v>
       </c>
       <c r="H14" s="13">
         <v>0.72</v>
@@ -4737,50 +4849,53 @@
       </c>
       <c r="V14" s="13">
         <v>-0.05</v>
       </c>
       <c r="W14" s="13">
         <v>0.02</v>
       </c>
       <c r="X14" s="13">
         <v>-0.02</v>
       </c>
       <c r="Y14" s="13">
         <v>-0.17</v>
       </c>
       <c r="Z14" s="13">
         <v>2.67</v>
       </c>
       <c r="AA14" s="13">
         <v>0.77</v>
       </c>
       <c r="AB14" s="13">
         <v>-0.44</v>
       </c>
       <c r="AC14" s="13">
         <v>-0.71</v>
       </c>
+      <c r="AD14" s="13">
+        <v>-0.78</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>-3.27</v>
       </c>
       <c r="C15" s="13">
         <v>-3.06</v>
       </c>
       <c r="D15" s="13">
         <v>-2.36</v>
       </c>
       <c r="E15" s="13">
         <v>-1.93</v>
       </c>
       <c r="F15" s="13">
         <v>-1.24</v>
       </c>
       <c r="G15" s="13">
         <v>-1.63</v>
       </c>
       <c r="H15" s="13">
         <v>-0.98</v>
@@ -4825,85 +4940,89 @@
         <v>-1.07</v>
       </c>
       <c r="V15" s="13">
         <v>-1.43</v>
       </c>
       <c r="W15" s="13">
         <v>-1.55</v>
       </c>
       <c r="X15" s="13">
         <v>-1.99</v>
       </c>
       <c r="Y15" s="13">
         <v>-2.11</v>
       </c>
       <c r="Z15" s="13">
         <v>0.62</v>
       </c>
       <c r="AA15" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB15" s="13">
         <v>-3.08</v>
       </c>
       <c r="AC15" s="13">
         <v>-2.68</v>
+      </c>
+      <c r="AD15" s="13">
+        <v>-2.65</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="13"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="13">
         <v>2.42</v>
       </c>
       <c r="C17" s="13">
         <v>3.23</v>
       </c>
       <c r="D17" s="13">
         <v>2.61</v>
       </c>
       <c r="E17" s="13">
         <v>1.97</v>
       </c>
       <c r="F17" s="13">
         <v>1.23</v>
       </c>
       <c r="G17" s="13">
         <v>0.82</v>
       </c>
       <c r="H17" s="13">
         <v>1.2</v>
       </c>
       <c r="I17" s="13">
@@ -4947,52 +5066,55 @@
       </c>
       <c r="V17" s="13">
         <v>-0.96</v>
       </c>
       <c r="W17" s="13">
         <v>-0.75</v>
       </c>
       <c r="X17" s="13">
         <v>-0.76</v>
       </c>
       <c r="Y17" s="13">
         <v>-0.6</v>
       </c>
       <c r="Z17" s="13">
         <v>1.88</v>
       </c>
       <c r="AA17" s="13">
         <v>0.22</v>
       </c>
       <c r="AB17" s="13">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AC17" s="13">
         <v>-0.43</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="13">
+        <v>-1.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="13">
         <v>10.48</v>
       </c>
       <c r="C18" s="13">
         <v>10.87</v>
       </c>
       <c r="D18" s="13">
         <v>9.98</v>
       </c>
       <c r="E18" s="13">
         <v>10.78</v>
       </c>
       <c r="F18" s="13">
         <v>11.03</v>
       </c>
       <c r="G18" s="13">
         <v>12.38</v>
       </c>
       <c r="H18" s="13">
         <v>12.01</v>
       </c>
       <c r="I18" s="13">
@@ -5036,52 +5158,55 @@
       </c>
       <c r="V18" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="W18" s="13">
         <v>9.94</v>
       </c>
       <c r="X18" s="13">
         <v>9.56</v>
       </c>
       <c r="Y18" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z18" s="13">
         <v>13.55</v>
       </c>
       <c r="AA18" s="13">
         <v>13.81</v>
       </c>
       <c r="AB18" s="13">
         <v>10.11</v>
       </c>
       <c r="AC18" s="13">
         <v>8.41</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="13">
+        <v>8.6199999999999992</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="13">
         <v>2.95</v>
       </c>
       <c r="C19" s="13">
         <v>2.8</v>
       </c>
       <c r="D19" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="E19" s="13">
         <v>5.95</v>
       </c>
       <c r="F19" s="13">
         <v>5.96</v>
       </c>
       <c r="G19" s="13">
         <v>5.86</v>
       </c>
       <c r="H19" s="13">
         <v>6.27</v>
       </c>
       <c r="I19" s="13">
@@ -5125,52 +5250,55 @@
       </c>
       <c r="V19" s="13">
         <v>3.82</v>
       </c>
       <c r="W19" s="13">
         <v>3.64</v>
       </c>
       <c r="X19" s="13">
         <v>3.48</v>
       </c>
       <c r="Y19" s="13">
         <v>3.49</v>
       </c>
       <c r="Z19" s="13">
         <v>3.25</v>
       </c>
       <c r="AA19" s="13">
         <v>3.29</v>
       </c>
       <c r="AB19" s="13">
         <v>2.73</v>
       </c>
       <c r="AC19" s="13">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="13">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="13">
         <v>6.74</v>
       </c>
       <c r="C20" s="13">
         <v>10.37</v>
       </c>
       <c r="D20" s="13">
         <v>11.11</v>
       </c>
       <c r="E20" s="13">
         <v>10.48</v>
       </c>
       <c r="F20" s="13">
         <v>10.82</v>
       </c>
       <c r="G20" s="13">
         <v>10.7</v>
       </c>
       <c r="H20" s="13">
         <v>10.87</v>
       </c>
       <c r="I20" s="13">
@@ -5214,52 +5342,55 @@
       </c>
       <c r="V20" s="13">
         <v>7.04</v>
       </c>
       <c r="W20" s="13">
         <v>6.77</v>
       </c>
       <c r="X20" s="13">
         <v>6.32</v>
       </c>
       <c r="Y20" s="13">
         <v>5.95</v>
       </c>
       <c r="Z20" s="13">
         <v>4.62</v>
       </c>
       <c r="AA20" s="13">
         <v>3.52</v>
       </c>
       <c r="AB20" s="13">
         <v>6.35</v>
       </c>
       <c r="AC20" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="13">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="13">
         <v>5.49</v>
       </c>
       <c r="C21" s="13">
         <v>6.77</v>
       </c>
       <c r="D21" s="13">
         <v>5.19</v>
       </c>
       <c r="E21" s="13">
         <v>4.75</v>
       </c>
       <c r="F21" s="13">
         <v>5.44</v>
       </c>
       <c r="G21" s="13">
         <v>5.95</v>
       </c>
       <c r="H21" s="13">
         <v>6.83</v>
       </c>
       <c r="I21" s="13">
@@ -5303,52 +5434,55 @@
       </c>
       <c r="V21" s="13">
         <v>5.69</v>
       </c>
       <c r="W21" s="13">
         <v>5.05</v>
       </c>
       <c r="X21" s="13">
         <v>4.49</v>
       </c>
       <c r="Y21" s="13">
         <v>3.72</v>
       </c>
       <c r="Z21" s="13">
         <v>2.35</v>
       </c>
       <c r="AA21" s="13">
         <v>2.14</v>
       </c>
       <c r="AB21" s="13">
         <v>2.61</v>
       </c>
       <c r="AC21" s="13">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="13">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="13">
         <v>-2.42</v>
       </c>
       <c r="C22" s="13">
         <v>-1.87</v>
       </c>
       <c r="D22" s="13">
         <v>0.69</v>
       </c>
       <c r="E22" s="13">
         <v>2.0499999999999998</v>
       </c>
       <c r="F22" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="G22" s="13">
         <v>1.7</v>
       </c>
       <c r="H22" s="13">
         <v>1.63</v>
       </c>
       <c r="I22" s="13">
@@ -5392,52 +5526,55 @@
       </c>
       <c r="V22" s="13">
         <v>-0.05</v>
       </c>
       <c r="W22" s="13">
         <v>-0.83</v>
       </c>
       <c r="X22" s="13">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y22" s="13">
         <v>-0.91</v>
       </c>
       <c r="Z22" s="13">
         <v>-3.77</v>
       </c>
       <c r="AA22" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB22" s="13">
         <v>-1.59</v>
       </c>
       <c r="AC22" s="13">
         <v>-1.0900000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="13">
+        <v>-1.47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="13">
         <v>11.21</v>
       </c>
       <c r="C23" s="13">
         <v>9.43</v>
       </c>
       <c r="D23" s="13">
         <v>8.84</v>
       </c>
       <c r="E23" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="F23" s="13">
         <v>7.97</v>
       </c>
       <c r="G23" s="13">
         <v>9.44</v>
       </c>
       <c r="H23" s="13">
         <v>9</v>
       </c>
       <c r="I23" s="13">
@@ -5481,85 +5618,89 @@
       </c>
       <c r="V23" s="13">
         <v>8.64</v>
       </c>
       <c r="W23" s="13">
         <v>8.5399999999999991</v>
       </c>
       <c r="X23" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y23" s="13">
         <v>8.01</v>
       </c>
       <c r="Z23" s="13">
         <v>7.88</v>
       </c>
       <c r="AA23" s="13">
         <v>6.87</v>
       </c>
       <c r="AB23" s="13">
         <v>6.73</v>
       </c>
       <c r="AC23" s="13">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="13">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="20"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="20"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="13"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>1.95</v>
       </c>
       <c r="C25" s="13">
         <v>3.16</v>
       </c>
       <c r="D25" s="13">
         <v>3.2</v>
       </c>
       <c r="E25" s="13">
         <v>3.53</v>
       </c>
       <c r="F25" s="13">
         <v>3.58</v>
       </c>
       <c r="G25" s="13">
         <v>3.74</v>
       </c>
       <c r="H25" s="13">
         <v>3.9</v>
       </c>
       <c r="I25" s="13">
@@ -5603,52 +5744,55 @@
       </c>
       <c r="V25" s="13">
         <v>2.68</v>
       </c>
       <c r="W25" s="13">
         <v>2.62</v>
       </c>
       <c r="X25" s="13">
         <v>2.52</v>
       </c>
       <c r="Y25" s="13">
         <v>2.4</v>
       </c>
       <c r="Z25" s="13">
         <v>2.3199999999999998</v>
       </c>
       <c r="AA25" s="13">
         <v>2.19</v>
       </c>
       <c r="AB25" s="13">
         <v>1.54</v>
       </c>
       <c r="AC25" s="13">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="13">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>3.23</v>
       </c>
       <c r="C26" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="D26" s="13">
         <v>4.68</v>
       </c>
       <c r="E26" s="13">
         <v>5.08</v>
       </c>
       <c r="F26" s="13">
         <v>5.0199999999999996</v>
       </c>
       <c r="G26" s="13">
         <v>5.19</v>
       </c>
       <c r="H26" s="13">
         <v>5.35</v>
       </c>
       <c r="I26" s="13">
@@ -5692,52 +5836,55 @@
       </c>
       <c r="V26" s="13">
         <v>3.94</v>
       </c>
       <c r="W26" s="13">
         <v>3.89</v>
       </c>
       <c r="X26" s="13">
         <v>3.78</v>
       </c>
       <c r="Y26" s="13">
         <v>3.65</v>
       </c>
       <c r="Z26" s="13">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA26" s="13">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB26" s="13">
         <v>2.21</v>
       </c>
       <c r="AC26" s="13">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="13">
+        <v>2.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>5.03</v>
       </c>
       <c r="C27" s="13">
         <v>5.2</v>
       </c>
       <c r="D27" s="13">
         <v>5.31</v>
       </c>
       <c r="E27" s="13">
         <v>6.26</v>
       </c>
       <c r="F27" s="13">
         <v>6.51</v>
       </c>
       <c r="G27" s="13">
         <v>6.81</v>
       </c>
       <c r="H27" s="13">
         <v>6.91</v>
       </c>
       <c r="I27" s="13">
@@ -5781,52 +5928,55 @@
       </c>
       <c r="V27" s="13">
         <v>5.91</v>
       </c>
       <c r="W27" s="13">
         <v>5.89</v>
       </c>
       <c r="X27" s="13">
         <v>5.98</v>
       </c>
       <c r="Y27" s="13">
         <v>5.78</v>
       </c>
       <c r="Z27" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA27" s="13">
         <v>5.83</v>
       </c>
       <c r="AB27" s="13">
         <v>5.2</v>
       </c>
       <c r="AC27" s="13">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="13">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="13">
         <v>12.65</v>
       </c>
       <c r="C28" s="13">
         <v>13.69</v>
       </c>
       <c r="D28" s="13">
         <v>13.07</v>
       </c>
       <c r="E28" s="13">
         <v>10.68</v>
       </c>
       <c r="F28" s="13">
         <v>11.73</v>
       </c>
       <c r="G28" s="13">
         <v>11.26</v>
       </c>
       <c r="H28" s="13">
         <v>11.94</v>
       </c>
       <c r="I28" s="13">
@@ -5870,52 +6020,55 @@
       </c>
       <c r="V28" s="13">
         <v>9.58</v>
       </c>
       <c r="W28" s="13">
         <v>8.48</v>
       </c>
       <c r="X28" s="13">
         <v>8.52</v>
       </c>
       <c r="Y28" s="13">
         <v>8.44</v>
       </c>
       <c r="Z28" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA28" s="13">
         <v>11.03</v>
       </c>
       <c r="AB28" s="13">
         <v>10.71</v>
       </c>
       <c r="AC28" s="13">
         <v>10.85</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="13">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="13">
         <v>-4.88</v>
       </c>
       <c r="C29" s="13">
         <v>-1.25</v>
       </c>
       <c r="D29" s="13">
         <v>-0.92</v>
       </c>
       <c r="E29" s="13">
         <v>0.35</v>
       </c>
       <c r="F29" s="13">
         <v>0.17</v>
       </c>
       <c r="G29" s="13">
         <v>0.18</v>
       </c>
       <c r="H29" s="13">
         <v>0.44</v>
       </c>
       <c r="I29" s="13">
@@ -5959,52 +6112,55 @@
       </c>
       <c r="V29" s="13">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W29" s="13">
         <v>-1.58</v>
       </c>
       <c r="X29" s="13">
         <v>-1.62</v>
       </c>
       <c r="Y29" s="13">
         <v>-1.38</v>
       </c>
       <c r="Z29" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA29" s="13">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB29" s="13">
         <v>-0.85</v>
       </c>
       <c r="AC29" s="13">
         <v>-0.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="13">
+        <v>-1.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>-0.4</v>
       </c>
       <c r="C30" s="13">
         <v>0.52</v>
       </c>
       <c r="D30" s="13">
         <v>0.56999999999999995</v>
       </c>
       <c r="E30" s="13">
         <v>0.31</v>
       </c>
       <c r="F30" s="13">
         <v>0.43</v>
       </c>
       <c r="G30" s="13">
         <v>0.83</v>
       </c>
       <c r="H30" s="13">
         <v>0.72</v>
       </c>
       <c r="I30" s="13">
@@ -6048,52 +6204,55 @@
       </c>
       <c r="V30" s="13">
         <v>-0.05</v>
       </c>
       <c r="W30" s="13">
         <v>0.02</v>
       </c>
       <c r="X30" s="13">
         <v>-0.02</v>
       </c>
       <c r="Y30" s="13">
         <v>-0.17</v>
       </c>
       <c r="Z30" s="13">
         <v>2.67</v>
       </c>
       <c r="AA30" s="13">
         <v>0.77</v>
       </c>
       <c r="AB30" s="13">
         <v>-0.44</v>
       </c>
       <c r="AC30" s="13">
         <v>-0.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="13">
+        <v>-0.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="13">
         <v>-3.27</v>
       </c>
       <c r="C31" s="13">
         <v>-3.06</v>
       </c>
       <c r="D31" s="13">
         <v>-2.36</v>
       </c>
       <c r="E31" s="13">
         <v>-1.93</v>
       </c>
       <c r="F31" s="13">
         <v>-1.24</v>
       </c>
       <c r="G31" s="13">
         <v>-1.63</v>
       </c>
       <c r="H31" s="13">
         <v>-0.98</v>
       </c>
       <c r="I31" s="13">
@@ -6137,85 +6296,89 @@
       </c>
       <c r="V31" s="13">
         <v>-1.43</v>
       </c>
       <c r="W31" s="13">
         <v>-1.55</v>
       </c>
       <c r="X31" s="13">
         <v>-1.99</v>
       </c>
       <c r="Y31" s="13">
         <v>-2.11</v>
       </c>
       <c r="Z31" s="13">
         <v>0.62</v>
       </c>
       <c r="AA31" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB31" s="13">
         <v>-3.08</v>
       </c>
       <c r="AC31" s="13">
         <v>-2.68</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="13">
+        <v>-2.65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="13"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="13">
         <v>-1.24</v>
       </c>
       <c r="C33" s="13">
         <v>-0.43</v>
       </c>
       <c r="D33" s="13">
         <v>-1.82</v>
       </c>
       <c r="E33" s="13">
         <v>-1.69</v>
       </c>
       <c r="F33" s="13">
         <v>-2.19</v>
       </c>
       <c r="G33" s="13">
         <v>-2.6</v>
       </c>
       <c r="H33" s="13">
         <v>-2.11</v>
       </c>
       <c r="I33" s="13">
@@ -6259,52 +6422,55 @@
       </c>
       <c r="V33" s="13">
         <v>-3.41</v>
       </c>
       <c r="W33" s="13">
         <v>-3.18</v>
       </c>
       <c r="X33" s="13">
         <v>-3.56</v>
       </c>
       <c r="Y33" s="13">
         <v>-3.44</v>
       </c>
       <c r="Z33" s="13">
         <v>1.68</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>52</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>50</v>
       </c>
       <c r="AC33" s="13">
         <v>-0.44</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="13">
+        <v>-1.64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="13">
         <v>10.43</v>
       </c>
       <c r="C34" s="13">
         <v>11.35</v>
       </c>
       <c r="D34" s="13">
         <v>10.59</v>
       </c>
       <c r="E34" s="13">
         <v>11.93</v>
       </c>
       <c r="F34" s="13">
         <v>13.2</v>
       </c>
       <c r="G34" s="13">
         <v>13.03</v>
       </c>
       <c r="H34" s="13">
         <v>12.83</v>
       </c>
       <c r="I34" s="13">
@@ -6348,85 +6514,89 @@
       </c>
       <c r="V34" s="13">
         <v>9.3699999999999992</v>
       </c>
       <c r="W34" s="13">
         <v>8.82</v>
       </c>
       <c r="X34" s="13">
         <v>8.2799999999999994</v>
       </c>
       <c r="Y34" s="13">
         <v>7.7</v>
       </c>
       <c r="Z34" s="13">
         <v>1.36</v>
       </c>
       <c r="AA34" s="13">
         <v>1.42</v>
       </c>
       <c r="AB34" s="13">
         <v>3.29</v>
       </c>
       <c r="AC34" s="13">
         <v>2.4700000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="13">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="20"/>
       <c r="AC35" s="20"/>
-    </row>
-    <row r="36" spans="1:29" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="13"/>
+    </row>
+    <row r="36" spans="1:30" s="8" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="13">
         <v>5.15</v>
       </c>
       <c r="C36" s="13">
         <v>5.63</v>
       </c>
       <c r="D36" s="13">
         <v>6.3</v>
       </c>
       <c r="E36" s="13">
         <v>6.36</v>
       </c>
       <c r="F36" s="13">
         <v>6.33</v>
       </c>
       <c r="G36" s="13">
         <v>6.54</v>
       </c>
       <c r="H36" s="13">
         <v>6.69</v>
       </c>
       <c r="I36" s="13">
@@ -6470,85 +6640,89 @@
       </c>
       <c r="V36" s="13">
         <v>4.58</v>
       </c>
       <c r="W36" s="13">
         <v>4.41</v>
       </c>
       <c r="X36" s="13">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="13">
         <v>4.09</v>
       </c>
       <c r="Z36" s="13">
         <v>3.86</v>
       </c>
       <c r="AA36" s="13">
         <v>3.76</v>
       </c>
       <c r="AB36" s="13">
         <v>3.29</v>
       </c>
       <c r="AC36" s="13">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="13">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="23"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="13"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="13">
         <v>5.91</v>
       </c>
       <c r="C38" s="13">
         <v>6.75</v>
       </c>
       <c r="D38" s="13">
         <v>6.88</v>
       </c>
       <c r="E38" s="13">
         <v>5.45</v>
       </c>
       <c r="F38" s="13">
         <v>4.51</v>
       </c>
       <c r="G38" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="H38" s="13">
         <v>4.38</v>
       </c>
       <c r="I38" s="13">
@@ -6592,52 +6766,55 @@
       </c>
       <c r="V38" s="13">
         <v>1.42</v>
       </c>
       <c r="W38" s="13">
         <v>1.61</v>
       </c>
       <c r="X38" s="13">
         <v>1.96</v>
       </c>
       <c r="Y38" s="13">
         <v>2.16</v>
       </c>
       <c r="Z38" s="13">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="13">
         <v>0.43</v>
       </c>
       <c r="AB38" s="13">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AC38" s="13">
         <v>-0.43</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="13">
+        <v>-1.02</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>10.48</v>
       </c>
       <c r="C39" s="13">
         <v>10.87</v>
       </c>
       <c r="D39" s="13">
         <v>9.98</v>
       </c>
       <c r="E39" s="13">
         <v>10.78</v>
       </c>
       <c r="F39" s="13">
         <v>11.03</v>
       </c>
       <c r="G39" s="13">
         <v>12.38</v>
       </c>
       <c r="H39" s="13">
         <v>12.01</v>
       </c>
       <c r="I39" s="13">
@@ -6681,52 +6858,55 @@
       </c>
       <c r="V39" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="W39" s="13">
         <v>9.94</v>
       </c>
       <c r="X39" s="13">
         <v>9.56</v>
       </c>
       <c r="Y39" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="13">
         <v>13.55</v>
       </c>
       <c r="AA39" s="13">
         <v>13.81</v>
       </c>
       <c r="AB39" s="13">
         <v>10.11</v>
       </c>
       <c r="AC39" s="13">
         <v>8.41</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="13">
+        <v>8.6199999999999992</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>2.95</v>
       </c>
       <c r="C40" s="13">
         <v>2.8</v>
       </c>
       <c r="D40" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="E40" s="13">
         <v>5.95</v>
       </c>
       <c r="F40" s="13">
         <v>5.96</v>
       </c>
       <c r="G40" s="13">
         <v>5.86</v>
       </c>
       <c r="H40" s="13">
         <v>6.27</v>
       </c>
       <c r="I40" s="13">
@@ -6770,52 +6950,55 @@
       </c>
       <c r="V40" s="13">
         <v>3.82</v>
       </c>
       <c r="W40" s="13">
         <v>3.64</v>
       </c>
       <c r="X40" s="13">
         <v>3.48</v>
       </c>
       <c r="Y40" s="13">
         <v>3.49</v>
       </c>
       <c r="Z40" s="13">
         <v>3.25</v>
       </c>
       <c r="AA40" s="13">
         <v>3.29</v>
       </c>
       <c r="AB40" s="13">
         <v>2.73</v>
       </c>
       <c r="AC40" s="13">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="13">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>5.13</v>
       </c>
       <c r="C41" s="13">
         <v>9.93</v>
       </c>
       <c r="D41" s="13">
         <v>11.34</v>
       </c>
       <c r="E41" s="13">
         <v>9.84</v>
       </c>
       <c r="F41" s="13">
         <v>9.7799999999999994</v>
       </c>
       <c r="G41" s="13">
         <v>9.69</v>
       </c>
       <c r="H41" s="13">
         <v>10.01</v>
       </c>
       <c r="I41" s="13">
@@ -6859,52 +7042,55 @@
       </c>
       <c r="V41" s="13">
         <v>6</v>
       </c>
       <c r="W41" s="13">
         <v>5.87</v>
       </c>
       <c r="X41" s="13">
         <v>5.46</v>
       </c>
       <c r="Y41" s="13">
         <v>5.18</v>
       </c>
       <c r="Z41" s="13">
         <v>6.08</v>
       </c>
       <c r="AA41" s="13">
         <v>4.47</v>
       </c>
       <c r="AB41" s="13">
         <v>7.72</v>
       </c>
       <c r="AC41" s="13">
         <v>6.12</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="13">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>5.49</v>
       </c>
       <c r="C42" s="13">
         <v>6.77</v>
       </c>
       <c r="D42" s="13">
         <v>5.19</v>
       </c>
       <c r="E42" s="13">
         <v>4.75</v>
       </c>
       <c r="F42" s="13">
         <v>5.44</v>
       </c>
       <c r="G42" s="13">
         <v>5.95</v>
       </c>
       <c r="H42" s="13">
         <v>6.83</v>
       </c>
       <c r="I42" s="13">
@@ -6948,52 +7134,55 @@
       </c>
       <c r="V42" s="13">
         <v>5.69</v>
       </c>
       <c r="W42" s="13">
         <v>5.05</v>
       </c>
       <c r="X42" s="13">
         <v>4.49</v>
       </c>
       <c r="Y42" s="13">
         <v>3.72</v>
       </c>
       <c r="Z42" s="13">
         <v>2.35</v>
       </c>
       <c r="AA42" s="13">
         <v>2.14</v>
       </c>
       <c r="AB42" s="13">
         <v>2.61</v>
       </c>
       <c r="AC42" s="13">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="13">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="13">
         <v>-2.42</v>
       </c>
       <c r="C43" s="13">
         <v>-1.87</v>
       </c>
       <c r="D43" s="13">
         <v>0.69</v>
       </c>
       <c r="E43" s="13">
         <v>2.0499999999999998</v>
       </c>
       <c r="F43" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="G43" s="13">
         <v>1.7</v>
       </c>
       <c r="H43" s="13">
         <v>1.63</v>
       </c>
       <c r="I43" s="13">
@@ -7037,52 +7226,55 @@
       </c>
       <c r="V43" s="13">
         <v>-0.05</v>
       </c>
       <c r="W43" s="13">
         <v>-0.83</v>
       </c>
       <c r="X43" s="13">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y43" s="13">
         <v>-0.91</v>
       </c>
       <c r="Z43" s="13">
         <v>-3.77</v>
       </c>
       <c r="AA43" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB43" s="13">
         <v>-1.59</v>
       </c>
       <c r="AC43" s="13">
         <v>-1.0900000000000001</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="13">
+        <v>-1.47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>11.21</v>
       </c>
       <c r="C44" s="14">
         <v>9.43</v>
       </c>
       <c r="D44" s="14">
         <v>8.84</v>
       </c>
       <c r="E44" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="F44" s="14">
         <v>7.97</v>
       </c>
       <c r="G44" s="14">
         <v>9.44</v>
       </c>
       <c r="H44" s="14">
         <v>9</v>
       </c>
       <c r="I44" s="14">
@@ -7126,52 +7318,55 @@
       </c>
       <c r="V44" s="14">
         <v>8.64</v>
       </c>
       <c r="W44" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="X44" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y44" s="14">
         <v>8.01</v>
       </c>
       <c r="Z44" s="14">
         <v>7.88</v>
       </c>
       <c r="AA44" s="14">
         <v>6.87</v>
       </c>
       <c r="AB44" s="14">
         <v>6.73</v>
       </c>
       <c r="AC44" s="14">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="14">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>