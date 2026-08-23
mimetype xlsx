--- v3 (2026-07-02)
+++ v4 (2026-08-23)
@@ -1099,50 +1099,53 @@
       </c>
       <c r="W9" s="6">
         <v>216</v>
       </c>
       <c r="X9" s="6">
         <v>160</v>
       </c>
       <c r="Y9" s="6">
         <v>123</v>
       </c>
       <c r="Z9" s="6">
         <v>248</v>
       </c>
       <c r="AA9" s="6">
         <v>202</v>
       </c>
       <c r="AB9" s="6">
         <v>63</v>
       </c>
       <c r="AC9" s="6">
         <v>202</v>
       </c>
       <c r="AD9" s="6">
         <v>60</v>
       </c>
+      <c r="AE9" s="6">
+        <v>153</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="5">
         <v>143</v>
       </c>
       <c r="C10" s="6">
         <v>255</v>
       </c>
       <c r="D10" s="6">
         <v>211</v>
       </c>
       <c r="E10" s="6">
         <v>269</v>
       </c>
       <c r="F10" s="6">
         <v>211</v>
       </c>
       <c r="G10" s="6">
         <v>260</v>
       </c>
       <c r="H10" s="6">
         <v>280</v>
@@ -1191,50 +1194,53 @@
       </c>
       <c r="W10" s="6">
         <v>152</v>
       </c>
       <c r="X10" s="6">
         <v>118</v>
       </c>
       <c r="Y10" s="6">
         <v>99</v>
       </c>
       <c r="Z10" s="6">
         <v>102</v>
       </c>
       <c r="AA10" s="6">
         <v>119</v>
       </c>
       <c r="AB10" s="6">
         <v>71</v>
       </c>
       <c r="AC10" s="6">
         <v>161</v>
       </c>
       <c r="AD10" s="6">
         <v>45</v>
       </c>
+      <c r="AE10" s="6">
+        <v>131</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="5">
         <v>33</v>
       </c>
       <c r="C11" s="6">
         <v>33</v>
       </c>
       <c r="D11" s="6">
         <v>36</v>
       </c>
       <c r="E11" s="6">
         <v>58</v>
       </c>
       <c r="F11" s="6">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>53</v>
       </c>
       <c r="H11" s="6">
         <v>50</v>
@@ -1283,50 +1289,53 @@
       </c>
       <c r="W11" s="6">
         <v>37</v>
       </c>
       <c r="X11" s="6">
         <v>44</v>
       </c>
       <c r="Y11" s="6">
         <v>24</v>
       </c>
       <c r="Z11" s="6">
         <v>30</v>
       </c>
       <c r="AA11" s="6">
         <v>42</v>
       </c>
       <c r="AB11" s="6">
         <v>26</v>
       </c>
       <c r="AC11" s="6">
         <v>18</v>
       </c>
       <c r="AD11" s="6">
         <v>35</v>
       </c>
+      <c r="AE11" s="6">
+        <v>37</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="5">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>13</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>3</v>
       </c>
       <c r="F12" s="6">
         <v>15</v>
       </c>
       <c r="G12" s="6">
         <v>8</v>
       </c>
       <c r="H12" s="6">
         <v>15</v>
@@ -1375,50 +1384,53 @@
       </c>
       <c r="W12" s="6">
         <v>-1</v>
       </c>
       <c r="X12" s="6">
         <v>8</v>
       </c>
       <c r="Y12" s="6">
         <v>7</v>
       </c>
       <c r="Z12" s="6">
         <v>8</v>
       </c>
       <c r="AA12" s="6">
         <v>11</v>
       </c>
       <c r="AB12" s="6">
         <v>9</v>
       </c>
       <c r="AC12" s="6">
         <v>10</v>
       </c>
       <c r="AD12" s="6">
         <v>9</v>
       </c>
+      <c r="AE12" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="5">
         <v>-18</v>
       </c>
       <c r="C13" s="6">
         <v>9</v>
       </c>
       <c r="D13" s="6">
         <v>-1</v>
       </c>
       <c r="E13" s="6">
         <v>15</v>
       </c>
       <c r="F13" s="6">
         <v>-2</v>
       </c>
       <c r="G13" s="6">
         <v>1</v>
       </c>
       <c r="H13" s="6">
         <v>7</v>
@@ -1463,50 +1475,53 @@
       </c>
       <c r="W13" s="6">
         <v>-20</v>
       </c>
       <c r="X13" s="6">
         <v>-7</v>
       </c>
       <c r="Y13" s="6">
         <v>4</v>
       </c>
       <c r="Z13" s="6">
         <v>-4</v>
       </c>
       <c r="AA13" s="6">
         <v>3</v>
       </c>
       <c r="AB13" s="6">
         <v>-8</v>
       </c>
       <c r="AC13" s="6">
         <v>2</v>
       </c>
       <c r="AD13" s="6">
         <v>-20</v>
       </c>
+      <c r="AE13" s="6">
+        <v>-22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="5">
         <v>-6</v>
       </c>
       <c r="C14" s="6">
         <v>21</v>
       </c>
       <c r="D14" s="6">
         <v>10</v>
       </c>
       <c r="E14" s="6">
         <v>-7</v>
       </c>
       <c r="F14" s="6">
         <v>13</v>
       </c>
       <c r="G14" s="6">
         <v>42</v>
       </c>
       <c r="H14" s="6">
         <v>1</v>
@@ -1555,50 +1570,53 @@
       </c>
       <c r="W14" s="6">
         <v>10</v>
       </c>
       <c r="X14" s="6">
         <v>-5</v>
       </c>
       <c r="Y14" s="6">
         <v>-28</v>
       </c>
       <c r="Z14" s="6">
         <v>40</v>
       </c>
       <c r="AA14" s="6">
         <v>-18</v>
       </c>
       <c r="AB14" s="6">
         <v>-41</v>
       </c>
       <c r="AC14" s="6">
         <v>-22</v>
       </c>
       <c r="AD14" s="6">
         <v>-15</v>
       </c>
+      <c r="AE14" s="6">
+        <v>-23</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="5">
         <v>-16</v>
       </c>
       <c r="C15" s="6">
         <v>-13</v>
       </c>
       <c r="D15" s="6">
         <v>-5</v>
       </c>
       <c r="E15" s="6">
         <v>-3</v>
       </c>
       <c r="F15" s="6">
         <v>7</v>
       </c>
       <c r="G15" s="6">
         <v>-17</v>
       </c>
       <c r="H15" s="6">
         <v>14</v>
@@ -1646,86 +1664,90 @@
         <v>-20</v>
       </c>
       <c r="W15" s="6">
         <v>-13</v>
       </c>
       <c r="X15" s="6">
         <v>-30</v>
       </c>
       <c r="Y15" s="6">
         <v>-17</v>
       </c>
       <c r="Z15" s="6">
         <v>3</v>
       </c>
       <c r="AA15" s="6">
         <v>-7</v>
       </c>
       <c r="AB15" s="6">
         <v>-39</v>
       </c>
       <c r="AC15" s="6">
         <v>-7</v>
       </c>
       <c r="AD15" s="6">
         <v>-12</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>-14</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="6"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="5">
         <v>12</v>
       </c>
       <c r="C17" s="6">
         <v>19</v>
       </c>
       <c r="D17" s="6">
         <v>7</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="6">
         <v>-8</v>
       </c>
       <c r="G17" s="6">
         <v>-6</v>
       </c>
       <c r="H17" s="6">
         <v>17</v>
       </c>
       <c r="I17" s="6">
@@ -1772,52 +1794,55 @@
       </c>
       <c r="W17" s="6">
         <v>5</v>
       </c>
       <c r="X17" s="6">
         <v>-4</v>
       </c>
       <c r="Y17" s="6">
         <v>6</v>
       </c>
       <c r="Z17" s="6">
         <v>9</v>
       </c>
       <c r="AA17" s="6">
         <v>-7</v>
       </c>
       <c r="AB17" s="6">
         <v>-10</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AD17" s="6">
         <v>-23</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="6">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5">
         <v>14</v>
       </c>
       <c r="C18" s="6">
         <v>14</v>
       </c>
       <c r="D18" s="6">
         <v>11</v>
       </c>
       <c r="E18" s="6">
         <v>17</v>
       </c>
       <c r="F18" s="6">
         <v>16</v>
       </c>
       <c r="G18" s="6">
         <v>25</v>
       </c>
       <c r="H18" s="6">
         <v>11</v>
       </c>
       <c r="I18" s="6">
@@ -1864,52 +1889,55 @@
       </c>
       <c r="W18" s="6">
         <v>23</v>
       </c>
       <c r="X18" s="6">
         <v>7</v>
       </c>
       <c r="Y18" s="6">
         <v>8</v>
       </c>
       <c r="Z18" s="6">
         <v>17</v>
       </c>
       <c r="AA18" s="6">
         <v>16</v>
       </c>
       <c r="AB18" s="6">
         <v>4</v>
       </c>
       <c r="AC18" s="6">
         <v>4</v>
       </c>
       <c r="AD18" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="5">
         <v>13</v>
       </c>
       <c r="C19" s="6">
         <v>11</v>
       </c>
       <c r="D19" s="6">
         <v>37</v>
       </c>
       <c r="E19" s="6">
         <v>42</v>
       </c>
       <c r="F19" s="6">
         <v>27</v>
       </c>
       <c r="G19" s="6">
         <v>23</v>
       </c>
       <c r="H19" s="6">
         <v>39</v>
       </c>
       <c r="I19" s="6">
@@ -1956,52 +1984,55 @@
       </c>
       <c r="W19" s="6">
         <v>9</v>
       </c>
       <c r="X19" s="6">
         <v>8</v>
       </c>
       <c r="Y19" s="6">
         <v>16</v>
       </c>
       <c r="Z19" s="6">
         <v>14</v>
       </c>
       <c r="AA19" s="6">
         <v>13</v>
       </c>
       <c r="AB19" s="6">
         <v>7</v>
       </c>
       <c r="AC19" s="6">
         <v>14</v>
       </c>
       <c r="AD19" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="5">
         <v>17</v>
       </c>
       <c r="C20" s="6">
         <v>34</v>
       </c>
       <c r="D20" s="6">
         <v>32</v>
       </c>
       <c r="E20" s="6">
         <v>21</v>
       </c>
       <c r="F20" s="6">
         <v>31</v>
       </c>
       <c r="G20" s="6">
         <v>25</v>
       </c>
       <c r="H20" s="6">
         <v>30</v>
       </c>
       <c r="I20" s="6">
@@ -2048,52 +2079,55 @@
       </c>
       <c r="W20" s="6">
         <v>11</v>
       </c>
       <c r="X20" s="6">
         <v>4</v>
       </c>
       <c r="Y20" s="6">
         <v>5</v>
       </c>
       <c r="Z20" s="6">
         <v>11</v>
       </c>
       <c r="AA20" s="6">
         <v>5</v>
       </c>
       <c r="AB20" s="6">
         <v>28</v>
       </c>
       <c r="AC20" s="6">
         <v>2</v>
       </c>
       <c r="AD20" s="6">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="5">
         <v>10</v>
       </c>
       <c r="C21" s="6">
         <v>14</v>
       </c>
       <c r="D21" s="6">
         <v>4</v>
       </c>
       <c r="E21" s="6">
         <v>6</v>
       </c>
       <c r="F21" s="6">
         <v>15</v>
       </c>
       <c r="G21" s="6">
         <v>15</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2140,52 +2174,55 @@
       </c>
       <c r="W21" s="6">
         <v>-1</v>
       </c>
       <c r="X21" s="6">
         <v>-2</v>
       </c>
       <c r="Y21" s="6">
         <v>-8</v>
       </c>
       <c r="Z21" s="6">
         <v>4</v>
       </c>
       <c r="AA21" s="6">
         <v>3</v>
       </c>
       <c r="AB21" s="6">
         <v>6</v>
       </c>
       <c r="AC21" s="6">
         <v>6</v>
       </c>
       <c r="AD21" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="6">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="5">
         <v>-6</v>
       </c>
       <c r="C22" s="6">
         <v>-3</v>
       </c>
       <c r="D22" s="6">
         <v>14</v>
       </c>
       <c r="E22" s="6">
         <v>15</v>
       </c>
       <c r="F22" s="6">
         <v>11</v>
       </c>
       <c r="G22" s="6">
         <v>-6</v>
       </c>
       <c r="H22" s="6">
         <v>3</v>
       </c>
       <c r="I22" s="6">
@@ -2232,52 +2269,55 @@
       </c>
       <c r="W22" s="6">
         <v>-19</v>
       </c>
       <c r="X22" s="6">
         <v>5</v>
       </c>
       <c r="Y22" s="6">
         <v>-11</v>
       </c>
       <c r="Z22" s="6">
         <v>-9</v>
       </c>
       <c r="AA22" s="6">
         <v>7</v>
       </c>
       <c r="AB22" s="6">
         <v>-9</v>
       </c>
       <c r="AC22" s="6">
         <v>1</v>
       </c>
       <c r="AD22" s="6">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="6">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="6">
         <v>35</v>
       </c>
       <c r="C23" s="6">
         <v>22</v>
       </c>
       <c r="D23" s="6">
         <v>24</v>
       </c>
       <c r="E23" s="6">
         <v>19</v>
       </c>
       <c r="F23" s="6">
         <v>22</v>
       </c>
       <c r="G23" s="6">
         <v>51</v>
       </c>
       <c r="H23" s="6">
         <v>20</v>
       </c>
       <c r="I23" s="6">
@@ -2324,86 +2364,90 @@
       </c>
       <c r="W23" s="6">
         <v>23</v>
       </c>
       <c r="X23" s="6">
         <v>14</v>
       </c>
       <c r="Y23" s="6">
         <v>18</v>
       </c>
       <c r="Z23" s="6">
         <v>23</v>
       </c>
       <c r="AA23" s="6">
         <v>15</v>
       </c>
       <c r="AB23" s="6">
         <v>19</v>
       </c>
       <c r="AC23" s="6">
         <v>13</v>
       </c>
       <c r="AD23" s="6">
         <v>19</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="20"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="20"/>
       <c r="AD24" s="6"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="6"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>153</v>
       </c>
       <c r="C25" s="6">
         <v>328</v>
       </c>
       <c r="D25" s="6">
         <v>258</v>
       </c>
       <c r="E25" s="6">
         <v>344</v>
       </c>
       <c r="F25" s="6">
         <v>297</v>
       </c>
       <c r="G25" s="6">
         <v>345</v>
       </c>
       <c r="H25" s="6">
         <v>378</v>
       </c>
       <c r="I25" s="6">
@@ -2450,52 +2494,55 @@
       </c>
       <c r="W25" s="6">
         <v>165</v>
       </c>
       <c r="X25" s="6">
         <v>113</v>
       </c>
       <c r="Y25" s="6">
         <v>85</v>
       </c>
       <c r="Z25" s="6">
         <v>184</v>
       </c>
       <c r="AA25" s="6">
         <v>147</v>
       </c>
       <c r="AB25" s="6">
         <v>23</v>
       </c>
       <c r="AC25" s="6">
         <v>158</v>
       </c>
       <c r="AD25" s="6">
         <v>33</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="6">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="6">
         <v>143</v>
       </c>
       <c r="C26" s="6">
         <v>255</v>
       </c>
       <c r="D26" s="6">
         <v>211</v>
       </c>
       <c r="E26" s="6">
         <v>269</v>
       </c>
       <c r="F26" s="6">
         <v>211</v>
       </c>
       <c r="G26" s="6">
         <v>260</v>
       </c>
       <c r="H26" s="6">
         <v>280</v>
       </c>
       <c r="I26" s="6">
@@ -2542,52 +2589,55 @@
       </c>
       <c r="W26" s="6">
         <v>152</v>
       </c>
       <c r="X26" s="6">
         <v>118</v>
       </c>
       <c r="Y26" s="6">
         <v>99</v>
       </c>
       <c r="Z26" s="6">
         <v>102</v>
       </c>
       <c r="AA26" s="6">
         <v>119</v>
       </c>
       <c r="AB26" s="6">
         <v>71</v>
       </c>
       <c r="AC26" s="6">
         <v>161</v>
       </c>
       <c r="AD26" s="6">
         <v>45</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="6">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="6">
         <v>33</v>
       </c>
       <c r="C27" s="6">
         <v>33</v>
       </c>
       <c r="D27" s="6">
         <v>36</v>
       </c>
       <c r="E27" s="6">
         <v>58</v>
       </c>
       <c r="F27" s="6">
         <v>49</v>
       </c>
       <c r="G27" s="6">
         <v>53</v>
       </c>
       <c r="H27" s="6">
         <v>50</v>
       </c>
       <c r="I27" s="6">
@@ -2634,52 +2684,55 @@
       </c>
       <c r="W27" s="6">
         <v>37</v>
       </c>
       <c r="X27" s="6">
         <v>44</v>
       </c>
       <c r="Y27" s="6">
         <v>24</v>
       </c>
       <c r="Z27" s="6">
         <v>30</v>
       </c>
       <c r="AA27" s="6">
         <v>42</v>
       </c>
       <c r="AB27" s="6">
         <v>26</v>
       </c>
       <c r="AC27" s="6">
         <v>18</v>
       </c>
       <c r="AD27" s="6">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="6">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="6">
         <v>12</v>
       </c>
       <c r="C28" s="6">
         <v>13</v>
       </c>
       <c r="D28" s="6">
         <v>11</v>
       </c>
       <c r="E28" s="6">
         <v>3</v>
       </c>
       <c r="F28" s="6">
         <v>15</v>
       </c>
       <c r="G28" s="6">
         <v>8</v>
       </c>
       <c r="H28" s="6">
         <v>15</v>
       </c>
       <c r="I28" s="6">
@@ -2726,52 +2779,55 @@
       </c>
       <c r="W28" s="6">
         <v>-1</v>
       </c>
       <c r="X28" s="6">
         <v>8</v>
       </c>
       <c r="Y28" s="6">
         <v>7</v>
       </c>
       <c r="Z28" s="6">
         <v>8</v>
       </c>
       <c r="AA28" s="6">
         <v>11</v>
       </c>
       <c r="AB28" s="6">
         <v>9</v>
       </c>
       <c r="AC28" s="6">
         <v>10</v>
       </c>
       <c r="AD28" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="6">
         <v>-18</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="6">
         <v>-1</v>
       </c>
       <c r="E29" s="6">
         <v>15</v>
       </c>
       <c r="F29" s="6">
         <v>-2</v>
       </c>
       <c r="G29" s="6">
         <v>1</v>
       </c>
       <c r="H29" s="6">
         <v>7</v>
       </c>
       <c r="I29" s="6"/>
@@ -2814,52 +2870,55 @@
       </c>
       <c r="W29" s="6">
         <v>-20</v>
       </c>
       <c r="X29" s="6">
         <v>-7</v>
       </c>
       <c r="Y29" s="6">
         <v>4</v>
       </c>
       <c r="Z29" s="6">
         <v>-4</v>
       </c>
       <c r="AA29" s="6">
         <v>3</v>
       </c>
       <c r="AB29" s="6">
         <v>-8</v>
       </c>
       <c r="AC29" s="6">
         <v>2</v>
       </c>
       <c r="AD29" s="6">
         <v>-20</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="6">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="6">
         <v>-6</v>
       </c>
       <c r="C30" s="6">
         <v>21</v>
       </c>
       <c r="D30" s="6">
         <v>10</v>
       </c>
       <c r="E30" s="6">
         <v>-7</v>
       </c>
       <c r="F30" s="6">
         <v>13</v>
       </c>
       <c r="G30" s="6">
         <v>42</v>
       </c>
       <c r="H30" s="6">
         <v>1</v>
       </c>
       <c r="I30" s="6">
@@ -2906,52 +2965,55 @@
       </c>
       <c r="W30" s="6">
         <v>10</v>
       </c>
       <c r="X30" s="6">
         <v>-5</v>
       </c>
       <c r="Y30" s="6">
         <v>-28</v>
       </c>
       <c r="Z30" s="6">
         <v>40</v>
       </c>
       <c r="AA30" s="6">
         <v>-18</v>
       </c>
       <c r="AB30" s="6">
         <v>-41</v>
       </c>
       <c r="AC30" s="6">
         <v>-22</v>
       </c>
       <c r="AD30" s="6">
         <v>-15</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="6">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="6">
         <v>-16</v>
       </c>
       <c r="C31" s="6">
         <v>-13</v>
       </c>
       <c r="D31" s="6">
         <v>-5</v>
       </c>
       <c r="E31" s="6">
         <v>-3</v>
       </c>
       <c r="F31" s="6">
         <v>7</v>
       </c>
       <c r="G31" s="6">
         <v>-17</v>
       </c>
       <c r="H31" s="6">
         <v>14</v>
       </c>
       <c r="I31" s="6">
@@ -2998,85 +3060,88 @@
       </c>
       <c r="W31" s="6">
         <v>-13</v>
       </c>
       <c r="X31" s="6">
         <v>-30</v>
       </c>
       <c r="Y31" s="6">
         <v>-17</v>
       </c>
       <c r="Z31" s="6">
         <v>3</v>
       </c>
       <c r="AA31" s="6">
         <v>-7</v>
       </c>
       <c r="AB31" s="6">
         <v>-39</v>
       </c>
       <c r="AC31" s="6">
         <v>-7</v>
       </c>
       <c r="AD31" s="6">
         <v>-12</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="6">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
       <c r="AA32" s="6"/>
       <c r="AB32" s="6"/>
       <c r="AC32" s="6"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="6">
         <v>-3</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>-11</v>
       </c>
       <c r="E33" s="6">
         <v>-3</v>
       </c>
       <c r="F33" s="6">
         <v>-10</v>
       </c>
       <c r="G33" s="6">
         <v>-11</v>
       </c>
       <c r="H33" s="6">
         <v>2</v>
       </c>
       <c r="I33" s="6">
@@ -3123,52 +3188,55 @@
       </c>
       <c r="W33" s="6">
         <v>-3</v>
       </c>
       <c r="X33" s="6">
         <v>-17</v>
       </c>
       <c r="Y33" s="6">
         <v>-5</v>
       </c>
       <c r="Z33" s="6">
         <v>4</v>
       </c>
       <c r="AA33" s="6">
         <v>-4</v>
       </c>
       <c r="AB33" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AC33" s="6">
         <v>-4</v>
       </c>
       <c r="AD33" s="6">
         <v>-15</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="6">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="6">
         <v>8</v>
       </c>
       <c r="C34" s="6">
         <v>9</v>
       </c>
       <c r="D34" s="6">
         <v>7</v>
       </c>
       <c r="E34" s="6">
         <v>12</v>
       </c>
       <c r="F34" s="6">
         <v>14</v>
       </c>
       <c r="G34" s="6">
         <v>9</v>
       </c>
       <c r="H34" s="6">
         <v>9</v>
       </c>
       <c r="I34" s="6">
@@ -3215,86 +3283,90 @@
       </c>
       <c r="W34" s="6">
         <v>3</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="6">
         <v>1</v>
       </c>
       <c r="Z34" s="6">
         <v>1</v>
       </c>
       <c r="AA34" s="6">
         <v>1</v>
       </c>
       <c r="AB34" s="6">
         <v>5</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AD34" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="6">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="20"/>
       <c r="AC35" s="20"/>
       <c r="AD35" s="6"/>
-    </row>
-    <row r="36" spans="1:30" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="6"/>
+    </row>
+    <row r="36" spans="1:31" s="8" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="6">
         <v>90</v>
       </c>
       <c r="C36" s="6">
         <v>101</v>
       </c>
       <c r="D36" s="6">
         <v>133</v>
       </c>
       <c r="E36" s="6">
         <v>111</v>
       </c>
       <c r="F36" s="6">
         <v>110</v>
       </c>
       <c r="G36" s="6">
         <v>129</v>
       </c>
       <c r="H36" s="6">
         <v>131</v>
       </c>
       <c r="I36" s="6">
@@ -3341,85 +3413,89 @@
       </c>
       <c r="W36" s="6">
         <v>51</v>
       </c>
       <c r="X36" s="6">
         <v>47</v>
       </c>
       <c r="Y36" s="6">
         <v>38</v>
       </c>
       <c r="Z36" s="6">
         <v>64</v>
       </c>
       <c r="AA36" s="6">
         <v>55</v>
       </c>
       <c r="AB36" s="6">
         <v>40</v>
       </c>
       <c r="AC36" s="6">
         <v>44</v>
       </c>
       <c r="AD36" s="6">
         <v>27</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
       <c r="AD37" s="6"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="6"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="5">
         <v>15</v>
       </c>
       <c r="C38" s="6">
         <v>18</v>
       </c>
       <c r="D38" s="6">
         <v>18</v>
       </c>
       <c r="E38" s="6">
         <v>3</v>
       </c>
       <c r="F38" s="6">
         <v>2</v>
       </c>
       <c r="G38" s="6">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>15</v>
       </c>
       <c r="I38" s="6">
@@ -3466,52 +3542,55 @@
       </c>
       <c r="W38" s="6">
         <v>8</v>
       </c>
       <c r="X38" s="6">
         <v>13</v>
       </c>
       <c r="Y38" s="6">
         <v>11</v>
       </c>
       <c r="Z38" s="6">
         <v>5</v>
       </c>
       <c r="AA38" s="6">
         <v>-3</v>
       </c>
       <c r="AB38" s="6">
         <v>-10</v>
       </c>
       <c r="AC38" s="6">
         <v>4</v>
       </c>
       <c r="AD38" s="6">
         <v>-8</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="6">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="5">
         <v>14</v>
       </c>
       <c r="C39" s="6">
         <v>14</v>
       </c>
       <c r="D39" s="6">
         <v>11</v>
       </c>
       <c r="E39" s="6">
         <v>17</v>
       </c>
       <c r="F39" s="6">
         <v>16</v>
       </c>
       <c r="G39" s="6">
         <v>25</v>
       </c>
       <c r="H39" s="6">
         <v>11</v>
       </c>
       <c r="I39" s="6">
@@ -3558,52 +3637,55 @@
       </c>
       <c r="W39" s="6">
         <v>23</v>
       </c>
       <c r="X39" s="6">
         <v>7</v>
       </c>
       <c r="Y39" s="6">
         <v>8</v>
       </c>
       <c r="Z39" s="6">
         <v>17</v>
       </c>
       <c r="AA39" s="6">
         <v>16</v>
       </c>
       <c r="AB39" s="6">
         <v>4</v>
       </c>
       <c r="AC39" s="6">
         <v>4</v>
       </c>
       <c r="AD39" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="5">
         <v>13</v>
       </c>
       <c r="C40" s="6">
         <v>11</v>
       </c>
       <c r="D40" s="6">
         <v>37</v>
       </c>
       <c r="E40" s="6">
         <v>42</v>
       </c>
       <c r="F40" s="6">
         <v>27</v>
       </c>
       <c r="G40" s="6">
         <v>23</v>
       </c>
       <c r="H40" s="6">
         <v>39</v>
       </c>
       <c r="I40" s="6">
@@ -3650,52 +3732,55 @@
       </c>
       <c r="W40" s="6">
         <v>9</v>
       </c>
       <c r="X40" s="6">
         <v>8</v>
       </c>
       <c r="Y40" s="6">
         <v>16</v>
       </c>
       <c r="Z40" s="6">
         <v>14</v>
       </c>
       <c r="AA40" s="6">
         <v>13</v>
       </c>
       <c r="AB40" s="6">
         <v>7</v>
       </c>
       <c r="AC40" s="6">
         <v>14</v>
       </c>
       <c r="AD40" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="5">
         <v>9</v>
       </c>
       <c r="C41" s="6">
         <v>25</v>
       </c>
       <c r="D41" s="6">
         <v>25</v>
       </c>
       <c r="E41" s="6">
         <v>9</v>
       </c>
       <c r="F41" s="6">
         <v>17</v>
       </c>
       <c r="G41" s="6">
         <v>16</v>
       </c>
       <c r="H41" s="6">
         <v>21</v>
       </c>
       <c r="I41" s="6">
@@ -3742,52 +3827,55 @@
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="6">
         <v>4</v>
       </c>
       <c r="Z41" s="6">
         <v>10</v>
       </c>
       <c r="AA41" s="6">
         <v>4</v>
       </c>
       <c r="AB41" s="6">
         <v>23</v>
       </c>
       <c r="AC41" s="6">
         <v>2</v>
       </c>
       <c r="AD41" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="5">
         <v>10</v>
       </c>
       <c r="C42" s="6">
         <v>14</v>
       </c>
       <c r="D42" s="6">
         <v>4</v>
       </c>
       <c r="E42" s="6">
         <v>6</v>
       </c>
       <c r="F42" s="6">
         <v>15</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>22</v>
       </c>
       <c r="I42" s="6">
@@ -3834,52 +3922,55 @@
       </c>
       <c r="W42" s="6">
         <v>-1</v>
       </c>
       <c r="X42" s="6">
         <v>-2</v>
       </c>
       <c r="Y42" s="6">
         <v>-8</v>
       </c>
       <c r="Z42" s="6">
         <v>4</v>
       </c>
       <c r="AA42" s="6">
         <v>3</v>
       </c>
       <c r="AB42" s="6">
         <v>6</v>
       </c>
       <c r="AC42" s="6">
         <v>6</v>
       </c>
       <c r="AD42" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="6">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="5">
         <v>-6</v>
       </c>
       <c r="C43" s="6">
         <v>-3</v>
       </c>
       <c r="D43" s="6">
         <v>14</v>
       </c>
       <c r="E43" s="6">
         <v>15</v>
       </c>
       <c r="F43" s="6">
         <v>11</v>
       </c>
       <c r="G43" s="6">
         <v>-6</v>
       </c>
       <c r="H43" s="6">
         <v>3</v>
       </c>
       <c r="I43" s="6">
@@ -3926,52 +4017,55 @@
       </c>
       <c r="W43" s="6">
         <v>-19</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>-11</v>
       </c>
       <c r="Z43" s="6">
         <v>-9</v>
       </c>
       <c r="AA43" s="6">
         <v>7</v>
       </c>
       <c r="AB43" s="6">
         <v>-9</v>
       </c>
       <c r="AC43" s="6">
         <v>1</v>
       </c>
       <c r="AD43" s="6">
         <v>-7</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="6">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9">
         <v>35</v>
       </c>
       <c r="C44" s="9">
         <v>22</v>
       </c>
       <c r="D44" s="9">
         <v>24</v>
       </c>
       <c r="E44" s="9">
         <v>19</v>
       </c>
       <c r="F44" s="9">
         <v>22</v>
       </c>
       <c r="G44" s="9">
         <v>51</v>
       </c>
       <c r="H44" s="9">
         <v>20</v>
       </c>
       <c r="I44" s="9">
@@ -4018,52 +4112,55 @@
       </c>
       <c r="W44" s="9">
         <v>23</v>
       </c>
       <c r="X44" s="9">
         <v>14</v>
       </c>
       <c r="Y44" s="9">
         <v>18</v>
       </c>
       <c r="Z44" s="9">
         <v>23</v>
       </c>
       <c r="AA44" s="9">
         <v>15</v>
       </c>
       <c r="AB44" s="9">
         <v>19</v>
       </c>
       <c r="AC44" s="9">
         <v>13</v>
       </c>
       <c r="AD44" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
@@ -4392,50 +4489,53 @@
       </c>
       <c r="W9" s="13">
         <v>2.93</v>
       </c>
       <c r="X9" s="13">
         <v>2.82</v>
       </c>
       <c r="Y9" s="13">
         <v>2.7</v>
       </c>
       <c r="Z9" s="13">
         <v>2.58</v>
       </c>
       <c r="AA9" s="13">
         <v>2.4500000000000002</v>
       </c>
       <c r="AB9" s="13">
         <v>1.84</v>
       </c>
       <c r="AC9" s="13">
         <v>1.92</v>
       </c>
       <c r="AD9" s="13">
         <v>1.65</v>
       </c>
+      <c r="AE9" s="13">
+        <v>1.66</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="12">
         <v>3.23</v>
       </c>
       <c r="C10" s="13">
         <v>4.6500000000000004</v>
       </c>
       <c r="D10" s="13">
         <v>4.68</v>
       </c>
       <c r="E10" s="13">
         <v>5.08</v>
       </c>
       <c r="F10" s="13">
         <v>5.01</v>
       </c>
       <c r="G10" s="13">
         <v>5.18</v>
       </c>
       <c r="H10" s="13">
         <v>5.35</v>
@@ -4484,50 +4584,53 @@
       </c>
       <c r="W10" s="13">
         <v>3.89</v>
       </c>
       <c r="X10" s="13">
         <v>3.78</v>
       </c>
       <c r="Y10" s="13">
         <v>3.65</v>
       </c>
       <c r="Z10" s="13">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA10" s="13">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB10" s="13">
         <v>2.21</v>
       </c>
       <c r="AC10" s="13">
         <v>2.57</v>
       </c>
       <c r="AD10" s="13">
         <v>2.25</v>
       </c>
+      <c r="AE10" s="13">
+        <v>2.37</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="12">
         <v>5.03</v>
       </c>
       <c r="C11" s="13">
         <v>5.2</v>
       </c>
       <c r="D11" s="13">
         <v>5.31</v>
       </c>
       <c r="E11" s="13">
         <v>6.26</v>
       </c>
       <c r="F11" s="13">
         <v>6.51</v>
       </c>
       <c r="G11" s="13">
         <v>6.81</v>
       </c>
       <c r="H11" s="13">
         <v>6.91</v>
@@ -4576,50 +4679,53 @@
       </c>
       <c r="W11" s="13">
         <v>5.89</v>
       </c>
       <c r="X11" s="13">
         <v>5.98</v>
       </c>
       <c r="Y11" s="13">
         <v>5.78</v>
       </c>
       <c r="Z11" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA11" s="13">
         <v>5.83</v>
       </c>
       <c r="AB11" s="13">
         <v>5.2</v>
       </c>
       <c r="AC11" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD11" s="13">
         <v>4.78</v>
       </c>
+      <c r="AE11" s="13">
+        <v>4.96</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="12">
         <v>12.65</v>
       </c>
       <c r="C12" s="13">
         <v>13.69</v>
       </c>
       <c r="D12" s="13">
         <v>13.07</v>
       </c>
       <c r="E12" s="13">
         <v>10.68</v>
       </c>
       <c r="F12" s="13">
         <v>11.73</v>
       </c>
       <c r="G12" s="13">
         <v>11.26</v>
       </c>
       <c r="H12" s="13">
         <v>11.94</v>
@@ -4668,50 +4774,53 @@
       </c>
       <c r="W12" s="13">
         <v>8.48</v>
       </c>
       <c r="X12" s="13">
         <v>8.52</v>
       </c>
       <c r="Y12" s="13">
         <v>8.44</v>
       </c>
       <c r="Z12" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA12" s="13">
         <v>11.03</v>
       </c>
       <c r="AB12" s="13">
         <v>10.71</v>
       </c>
       <c r="AC12" s="13">
         <v>10.85</v>
       </c>
       <c r="AD12" s="13">
         <v>10.65</v>
       </c>
+      <c r="AE12" s="13">
+        <v>11.77</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>-4.88</v>
       </c>
       <c r="C13" s="13">
         <v>-1.25</v>
       </c>
       <c r="D13" s="13">
         <v>-0.92</v>
       </c>
       <c r="E13" s="13">
         <v>0.35</v>
       </c>
       <c r="F13" s="13">
         <v>0.17</v>
       </c>
       <c r="G13" s="13">
         <v>0.18</v>
       </c>
       <c r="H13" s="13">
         <v>0.44</v>
@@ -4760,50 +4869,53 @@
       </c>
       <c r="W13" s="13">
         <v>-1.58</v>
       </c>
       <c r="X13" s="13">
         <v>-1.62</v>
       </c>
       <c r="Y13" s="13">
         <v>-1.38</v>
       </c>
       <c r="Z13" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA13" s="13">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB13" s="13">
         <v>-0.85</v>
       </c>
       <c r="AC13" s="13">
         <v>-0.49</v>
       </c>
       <c r="AD13" s="13">
         <v>-1.51</v>
       </c>
+      <c r="AE13" s="13">
+        <v>-2.2999999999999998</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>-0.4</v>
       </c>
       <c r="C14" s="13">
         <v>0.52</v>
       </c>
       <c r="D14" s="13">
         <v>0.56999999999999995</v>
       </c>
       <c r="E14" s="13">
         <v>0.31</v>
       </c>
       <c r="F14" s="13">
         <v>0.43</v>
       </c>
       <c r="G14" s="13">
         <v>0.83</v>
       </c>
       <c r="H14" s="13">
         <v>0.72</v>
@@ -4852,50 +4964,53 @@
       </c>
       <c r="W14" s="13">
         <v>0.02</v>
       </c>
       <c r="X14" s="13">
         <v>-0.02</v>
       </c>
       <c r="Y14" s="13">
         <v>-0.17</v>
       </c>
       <c r="Z14" s="13">
         <v>2.67</v>
       </c>
       <c r="AA14" s="13">
         <v>0.77</v>
       </c>
       <c r="AB14" s="13">
         <v>-0.44</v>
       </c>
       <c r="AC14" s="13">
         <v>-0.71</v>
       </c>
       <c r="AD14" s="13">
         <v>-0.78</v>
       </c>
+      <c r="AE14" s="13">
+        <v>-0.91</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>-3.27</v>
       </c>
       <c r="C15" s="13">
         <v>-3.06</v>
       </c>
       <c r="D15" s="13">
         <v>-2.36</v>
       </c>
       <c r="E15" s="13">
         <v>-1.93</v>
       </c>
       <c r="F15" s="13">
         <v>-1.24</v>
       </c>
       <c r="G15" s="13">
         <v>-1.63</v>
       </c>
       <c r="H15" s="13">
         <v>-0.98</v>
@@ -4943,86 +5058,90 @@
         <v>-1.43</v>
       </c>
       <c r="W15" s="13">
         <v>-1.55</v>
       </c>
       <c r="X15" s="13">
         <v>-1.99</v>
       </c>
       <c r="Y15" s="13">
         <v>-2.11</v>
       </c>
       <c r="Z15" s="13">
         <v>0.62</v>
       </c>
       <c r="AA15" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB15" s="13">
         <v>-3.08</v>
       </c>
       <c r="AC15" s="13">
         <v>-2.68</v>
       </c>
       <c r="AD15" s="13">
         <v>-2.65</v>
+      </c>
+      <c r="AE15" s="13">
+        <v>-2.71</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="13"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="13">
         <v>2.42</v>
       </c>
       <c r="C17" s="13">
         <v>3.23</v>
       </c>
       <c r="D17" s="13">
         <v>2.61</v>
       </c>
       <c r="E17" s="13">
         <v>1.97</v>
       </c>
       <c r="F17" s="13">
         <v>1.23</v>
       </c>
       <c r="G17" s="13">
         <v>0.82</v>
       </c>
       <c r="H17" s="13">
         <v>1.2</v>
       </c>
       <c r="I17" s="13">
@@ -5069,52 +5188,55 @@
       </c>
       <c r="W17" s="13">
         <v>-0.75</v>
       </c>
       <c r="X17" s="13">
         <v>-0.76</v>
       </c>
       <c r="Y17" s="13">
         <v>-0.6</v>
       </c>
       <c r="Z17" s="13">
         <v>1.88</v>
       </c>
       <c r="AA17" s="13">
         <v>0.22</v>
       </c>
       <c r="AB17" s="13">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AC17" s="13">
         <v>-0.43</v>
       </c>
       <c r="AD17" s="13">
         <v>-1.32</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="13">
+        <v>-1.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="13">
         <v>10.48</v>
       </c>
       <c r="C18" s="13">
         <v>10.87</v>
       </c>
       <c r="D18" s="13">
         <v>9.98</v>
       </c>
       <c r="E18" s="13">
         <v>10.78</v>
       </c>
       <c r="F18" s="13">
         <v>11.03</v>
       </c>
       <c r="G18" s="13">
         <v>12.38</v>
       </c>
       <c r="H18" s="13">
         <v>12.01</v>
       </c>
       <c r="I18" s="13">
@@ -5161,52 +5283,55 @@
       </c>
       <c r="W18" s="13">
         <v>9.94</v>
       </c>
       <c r="X18" s="13">
         <v>9.56</v>
       </c>
       <c r="Y18" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z18" s="13">
         <v>13.55</v>
       </c>
       <c r="AA18" s="13">
         <v>13.81</v>
       </c>
       <c r="AB18" s="13">
         <v>10.11</v>
       </c>
       <c r="AC18" s="13">
         <v>8.41</v>
       </c>
       <c r="AD18" s="13">
         <v>8.6199999999999992</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="13">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="13">
         <v>2.95</v>
       </c>
       <c r="C19" s="13">
         <v>2.8</v>
       </c>
       <c r="D19" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="E19" s="13">
         <v>5.95</v>
       </c>
       <c r="F19" s="13">
         <v>5.96</v>
       </c>
       <c r="G19" s="13">
         <v>5.86</v>
       </c>
       <c r="H19" s="13">
         <v>6.27</v>
       </c>
       <c r="I19" s="13">
@@ -5253,52 +5378,55 @@
       </c>
       <c r="W19" s="13">
         <v>3.64</v>
       </c>
       <c r="X19" s="13">
         <v>3.48</v>
       </c>
       <c r="Y19" s="13">
         <v>3.49</v>
       </c>
       <c r="Z19" s="13">
         <v>3.25</v>
       </c>
       <c r="AA19" s="13">
         <v>3.29</v>
       </c>
       <c r="AB19" s="13">
         <v>2.73</v>
       </c>
       <c r="AC19" s="13">
         <v>2.89</v>
       </c>
       <c r="AD19" s="13">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="13">
+        <v>2.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="13">
         <v>6.74</v>
       </c>
       <c r="C20" s="13">
         <v>10.37</v>
       </c>
       <c r="D20" s="13">
         <v>11.11</v>
       </c>
       <c r="E20" s="13">
         <v>10.48</v>
       </c>
       <c r="F20" s="13">
         <v>10.82</v>
       </c>
       <c r="G20" s="13">
         <v>10.7</v>
       </c>
       <c r="H20" s="13">
         <v>10.87</v>
       </c>
       <c r="I20" s="13">
@@ -5345,52 +5473,55 @@
       </c>
       <c r="W20" s="13">
         <v>6.77</v>
       </c>
       <c r="X20" s="13">
         <v>6.32</v>
       </c>
       <c r="Y20" s="13">
         <v>5.95</v>
       </c>
       <c r="Z20" s="13">
         <v>4.62</v>
       </c>
       <c r="AA20" s="13">
         <v>3.52</v>
       </c>
       <c r="AB20" s="13">
         <v>6.35</v>
       </c>
       <c r="AC20" s="13">
         <v>5</v>
       </c>
       <c r="AD20" s="13">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="13">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="13">
         <v>5.49</v>
       </c>
       <c r="C21" s="13">
         <v>6.77</v>
       </c>
       <c r="D21" s="13">
         <v>5.19</v>
       </c>
       <c r="E21" s="13">
         <v>4.75</v>
       </c>
       <c r="F21" s="13">
         <v>5.44</v>
       </c>
       <c r="G21" s="13">
         <v>5.95</v>
       </c>
       <c r="H21" s="13">
         <v>6.83</v>
       </c>
       <c r="I21" s="13">
@@ -5437,52 +5568,55 @@
       </c>
       <c r="W21" s="13">
         <v>5.05</v>
       </c>
       <c r="X21" s="13">
         <v>4.49</v>
       </c>
       <c r="Y21" s="13">
         <v>3.72</v>
       </c>
       <c r="Z21" s="13">
         <v>2.35</v>
       </c>
       <c r="AA21" s="13">
         <v>2.14</v>
       </c>
       <c r="AB21" s="13">
         <v>2.61</v>
       </c>
       <c r="AC21" s="13">
         <v>2.86</v>
       </c>
       <c r="AD21" s="13">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="13">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="13">
         <v>-2.42</v>
       </c>
       <c r="C22" s="13">
         <v>-1.87</v>
       </c>
       <c r="D22" s="13">
         <v>0.69</v>
       </c>
       <c r="E22" s="13">
         <v>2.0499999999999998</v>
       </c>
       <c r="F22" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="G22" s="13">
         <v>1.7</v>
       </c>
       <c r="H22" s="13">
         <v>1.63</v>
       </c>
       <c r="I22" s="13">
@@ -5529,52 +5663,55 @@
       </c>
       <c r="W22" s="13">
         <v>-0.83</v>
       </c>
       <c r="X22" s="13">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y22" s="13">
         <v>-0.91</v>
       </c>
       <c r="Z22" s="13">
         <v>-3.77</v>
       </c>
       <c r="AA22" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB22" s="13">
         <v>-1.59</v>
       </c>
       <c r="AC22" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AD22" s="13">
         <v>-1.47</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="13">
+        <v>-1.29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="13">
         <v>11.21</v>
       </c>
       <c r="C23" s="13">
         <v>9.43</v>
       </c>
       <c r="D23" s="13">
         <v>8.84</v>
       </c>
       <c r="E23" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="F23" s="13">
         <v>7.97</v>
       </c>
       <c r="G23" s="13">
         <v>9.44</v>
       </c>
       <c r="H23" s="13">
         <v>9</v>
       </c>
       <c r="I23" s="13">
@@ -5621,86 +5758,90 @@
       </c>
       <c r="W23" s="13">
         <v>8.5399999999999991</v>
       </c>
       <c r="X23" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y23" s="13">
         <v>8.01</v>
       </c>
       <c r="Z23" s="13">
         <v>7.88</v>
       </c>
       <c r="AA23" s="13">
         <v>6.87</v>
       </c>
       <c r="AB23" s="13">
         <v>6.73</v>
       </c>
       <c r="AC23" s="13">
         <v>6.2</v>
       </c>
       <c r="AD23" s="13">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="13">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="20"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="20"/>
       <c r="AD24" s="13"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="13"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13">
         <v>1.95</v>
       </c>
       <c r="C25" s="13">
         <v>3.16</v>
       </c>
       <c r="D25" s="13">
         <v>3.2</v>
       </c>
       <c r="E25" s="13">
         <v>3.53</v>
       </c>
       <c r="F25" s="13">
         <v>3.58</v>
       </c>
       <c r="G25" s="13">
         <v>3.74</v>
       </c>
       <c r="H25" s="13">
         <v>3.9</v>
       </c>
       <c r="I25" s="13">
@@ -5747,52 +5888,55 @@
       </c>
       <c r="W25" s="13">
         <v>2.62</v>
       </c>
       <c r="X25" s="13">
         <v>2.52</v>
       </c>
       <c r="Y25" s="13">
         <v>2.4</v>
       </c>
       <c r="Z25" s="13">
         <v>2.3199999999999998</v>
       </c>
       <c r="AA25" s="13">
         <v>2.19</v>
       </c>
       <c r="AB25" s="13">
         <v>1.54</v>
       </c>
       <c r="AC25" s="13">
         <v>1.67</v>
       </c>
       <c r="AD25" s="13">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="13">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13">
         <v>3.23</v>
       </c>
       <c r="C26" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="D26" s="13">
         <v>4.68</v>
       </c>
       <c r="E26" s="13">
         <v>5.08</v>
       </c>
       <c r="F26" s="13">
         <v>5.0199999999999996</v>
       </c>
       <c r="G26" s="13">
         <v>5.19</v>
       </c>
       <c r="H26" s="13">
         <v>5.35</v>
       </c>
       <c r="I26" s="13">
@@ -5839,52 +5983,55 @@
       </c>
       <c r="W26" s="13">
         <v>3.89</v>
       </c>
       <c r="X26" s="13">
         <v>3.78</v>
       </c>
       <c r="Y26" s="13">
         <v>3.65</v>
       </c>
       <c r="Z26" s="13">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA26" s="13">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB26" s="13">
         <v>2.21</v>
       </c>
       <c r="AC26" s="13">
         <v>2.57</v>
       </c>
       <c r="AD26" s="13">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="13">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="13">
         <v>5.03</v>
       </c>
       <c r="C27" s="13">
         <v>5.2</v>
       </c>
       <c r="D27" s="13">
         <v>5.31</v>
       </c>
       <c r="E27" s="13">
         <v>6.26</v>
       </c>
       <c r="F27" s="13">
         <v>6.51</v>
       </c>
       <c r="G27" s="13">
         <v>6.81</v>
       </c>
       <c r="H27" s="13">
         <v>6.91</v>
       </c>
       <c r="I27" s="13">
@@ -5931,52 +6078,55 @@
       </c>
       <c r="W27" s="13">
         <v>5.89</v>
       </c>
       <c r="X27" s="13">
         <v>5.98</v>
       </c>
       <c r="Y27" s="13">
         <v>5.78</v>
       </c>
       <c r="Z27" s="13">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA27" s="13">
         <v>5.83</v>
       </c>
       <c r="AB27" s="13">
         <v>5.2</v>
       </c>
       <c r="AC27" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD27" s="13">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="13">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="13">
         <v>12.65</v>
       </c>
       <c r="C28" s="13">
         <v>13.69</v>
       </c>
       <c r="D28" s="13">
         <v>13.07</v>
       </c>
       <c r="E28" s="13">
         <v>10.68</v>
       </c>
       <c r="F28" s="13">
         <v>11.73</v>
       </c>
       <c r="G28" s="13">
         <v>11.26</v>
       </c>
       <c r="H28" s="13">
         <v>11.94</v>
       </c>
       <c r="I28" s="13">
@@ -6023,52 +6173,55 @@
       </c>
       <c r="W28" s="13">
         <v>8.48</v>
       </c>
       <c r="X28" s="13">
         <v>8.52</v>
       </c>
       <c r="Y28" s="13">
         <v>8.44</v>
       </c>
       <c r="Z28" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA28" s="13">
         <v>11.03</v>
       </c>
       <c r="AB28" s="13">
         <v>10.71</v>
       </c>
       <c r="AC28" s="13">
         <v>10.85</v>
       </c>
       <c r="AD28" s="13">
         <v>10.65</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="13">
+        <v>11.77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="13">
         <v>-4.88</v>
       </c>
       <c r="C29" s="13">
         <v>-1.25</v>
       </c>
       <c r="D29" s="13">
         <v>-0.92</v>
       </c>
       <c r="E29" s="13">
         <v>0.35</v>
       </c>
       <c r="F29" s="13">
         <v>0.17</v>
       </c>
       <c r="G29" s="13">
         <v>0.18</v>
       </c>
       <c r="H29" s="13">
         <v>0.44</v>
       </c>
       <c r="I29" s="13">
@@ -6115,52 +6268,55 @@
       </c>
       <c r="W29" s="13">
         <v>-1.58</v>
       </c>
       <c r="X29" s="13">
         <v>-1.62</v>
       </c>
       <c r="Y29" s="13">
         <v>-1.38</v>
       </c>
       <c r="Z29" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA29" s="13">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB29" s="13">
         <v>-0.85</v>
       </c>
       <c r="AC29" s="13">
         <v>-0.49</v>
       </c>
       <c r="AD29" s="13">
         <v>-1.51</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="13">
+        <v>-2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="13">
         <v>-0.4</v>
       </c>
       <c r="C30" s="13">
         <v>0.52</v>
       </c>
       <c r="D30" s="13">
         <v>0.56999999999999995</v>
       </c>
       <c r="E30" s="13">
         <v>0.31</v>
       </c>
       <c r="F30" s="13">
         <v>0.43</v>
       </c>
       <c r="G30" s="13">
         <v>0.83</v>
       </c>
       <c r="H30" s="13">
         <v>0.72</v>
       </c>
       <c r="I30" s="13">
@@ -6207,52 +6363,55 @@
       </c>
       <c r="W30" s="13">
         <v>0.02</v>
       </c>
       <c r="X30" s="13">
         <v>-0.02</v>
       </c>
       <c r="Y30" s="13">
         <v>-0.17</v>
       </c>
       <c r="Z30" s="13">
         <v>2.67</v>
       </c>
       <c r="AA30" s="13">
         <v>0.77</v>
       </c>
       <c r="AB30" s="13">
         <v>-0.44</v>
       </c>
       <c r="AC30" s="13">
         <v>-0.71</v>
       </c>
       <c r="AD30" s="13">
         <v>-0.78</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="13">
+        <v>-0.91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="13">
         <v>-3.27</v>
       </c>
       <c r="C31" s="13">
         <v>-3.06</v>
       </c>
       <c r="D31" s="13">
         <v>-2.36</v>
       </c>
       <c r="E31" s="13">
         <v>-1.93</v>
       </c>
       <c r="F31" s="13">
         <v>-1.24</v>
       </c>
       <c r="G31" s="13">
         <v>-1.63</v>
       </c>
       <c r="H31" s="13">
         <v>-0.98</v>
       </c>
       <c r="I31" s="13">
@@ -6299,86 +6458,90 @@
       </c>
       <c r="W31" s="13">
         <v>-1.55</v>
       </c>
       <c r="X31" s="13">
         <v>-1.99</v>
       </c>
       <c r="Y31" s="13">
         <v>-2.11</v>
       </c>
       <c r="Z31" s="13">
         <v>0.62</v>
       </c>
       <c r="AA31" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB31" s="13">
         <v>-3.08</v>
       </c>
       <c r="AC31" s="13">
         <v>-2.68</v>
       </c>
       <c r="AD31" s="13">
         <v>-2.65</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="13">
+        <v>-2.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
       <c r="AD32" s="13"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="13"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="13">
         <v>-1.24</v>
       </c>
       <c r="C33" s="13">
         <v>-0.43</v>
       </c>
       <c r="D33" s="13">
         <v>-1.82</v>
       </c>
       <c r="E33" s="13">
         <v>-1.69</v>
       </c>
       <c r="F33" s="13">
         <v>-2.19</v>
       </c>
       <c r="G33" s="13">
         <v>-2.6</v>
       </c>
       <c r="H33" s="13">
         <v>-2.11</v>
       </c>
       <c r="I33" s="13">
@@ -6425,52 +6588,55 @@
       </c>
       <c r="W33" s="13">
         <v>-3.18</v>
       </c>
       <c r="X33" s="13">
         <v>-3.56</v>
       </c>
       <c r="Y33" s="13">
         <v>-3.44</v>
       </c>
       <c r="Z33" s="13">
         <v>1.68</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>52</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>50</v>
       </c>
       <c r="AC33" s="13">
         <v>-0.44</v>
       </c>
       <c r="AD33" s="13">
         <v>-1.64</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="13">
+        <v>-2.23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="13">
         <v>10.43</v>
       </c>
       <c r="C34" s="13">
         <v>11.35</v>
       </c>
       <c r="D34" s="13">
         <v>10.59</v>
       </c>
       <c r="E34" s="13">
         <v>11.93</v>
       </c>
       <c r="F34" s="13">
         <v>13.2</v>
       </c>
       <c r="G34" s="13">
         <v>13.03</v>
       </c>
       <c r="H34" s="13">
         <v>12.83</v>
       </c>
       <c r="I34" s="13">
@@ -6517,86 +6683,90 @@
       </c>
       <c r="W34" s="13">
         <v>8.82</v>
       </c>
       <c r="X34" s="13">
         <v>8.2799999999999994</v>
       </c>
       <c r="Y34" s="13">
         <v>7.7</v>
       </c>
       <c r="Z34" s="13">
         <v>1.36</v>
       </c>
       <c r="AA34" s="13">
         <v>1.42</v>
       </c>
       <c r="AB34" s="13">
         <v>3.29</v>
       </c>
       <c r="AC34" s="13">
         <v>2.4700000000000002</v>
       </c>
       <c r="AD34" s="13">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="13">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="20"/>
       <c r="AC35" s="20"/>
       <c r="AD35" s="13"/>
-    </row>
-    <row r="36" spans="1:30" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="13"/>
+    </row>
+    <row r="36" spans="1:31" s="8" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="13">
         <v>5.15</v>
       </c>
       <c r="C36" s="13">
         <v>5.63</v>
       </c>
       <c r="D36" s="13">
         <v>6.3</v>
       </c>
       <c r="E36" s="13">
         <v>6.36</v>
       </c>
       <c r="F36" s="13">
         <v>6.33</v>
       </c>
       <c r="G36" s="13">
         <v>6.54</v>
       </c>
       <c r="H36" s="13">
         <v>6.69</v>
       </c>
       <c r="I36" s="13">
@@ -6643,86 +6813,90 @@
       </c>
       <c r="W36" s="13">
         <v>4.41</v>
       </c>
       <c r="X36" s="13">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="13">
         <v>4.09</v>
       </c>
       <c r="Z36" s="13">
         <v>3.86</v>
       </c>
       <c r="AA36" s="13">
         <v>3.76</v>
       </c>
       <c r="AB36" s="13">
         <v>3.29</v>
       </c>
       <c r="AC36" s="13">
         <v>3.16</v>
       </c>
       <c r="AD36" s="13">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="13">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="23"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="13"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="13"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="13">
         <v>5.91</v>
       </c>
       <c r="C38" s="13">
         <v>6.75</v>
       </c>
       <c r="D38" s="13">
         <v>6.88</v>
       </c>
       <c r="E38" s="13">
         <v>5.45</v>
       </c>
       <c r="F38" s="13">
         <v>4.51</v>
       </c>
       <c r="G38" s="13">
         <v>4.1100000000000003</v>
       </c>
       <c r="H38" s="13">
         <v>4.38</v>
       </c>
       <c r="I38" s="13">
@@ -6769,52 +6943,55 @@
       </c>
       <c r="W38" s="13">
         <v>1.61</v>
       </c>
       <c r="X38" s="13">
         <v>1.96</v>
       </c>
       <c r="Y38" s="13">
         <v>2.16</v>
       </c>
       <c r="Z38" s="13">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="13">
         <v>0.43</v>
       </c>
       <c r="AB38" s="13">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AC38" s="13">
         <v>-0.43</v>
       </c>
       <c r="AD38" s="13">
         <v>-1.02</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="13">
+        <v>-1.28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>10.48</v>
       </c>
       <c r="C39" s="13">
         <v>10.87</v>
       </c>
       <c r="D39" s="13">
         <v>9.98</v>
       </c>
       <c r="E39" s="13">
         <v>10.78</v>
       </c>
       <c r="F39" s="13">
         <v>11.03</v>
       </c>
       <c r="G39" s="13">
         <v>12.38</v>
       </c>
       <c r="H39" s="13">
         <v>12.01</v>
       </c>
       <c r="I39" s="13">
@@ -6861,52 +7038,55 @@
       </c>
       <c r="W39" s="13">
         <v>9.94</v>
       </c>
       <c r="X39" s="13">
         <v>9.56</v>
       </c>
       <c r="Y39" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="13">
         <v>13.55</v>
       </c>
       <c r="AA39" s="13">
         <v>13.81</v>
       </c>
       <c r="AB39" s="13">
         <v>10.11</v>
       </c>
       <c r="AC39" s="13">
         <v>8.41</v>
       </c>
       <c r="AD39" s="13">
         <v>8.6199999999999992</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="13">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>2.95</v>
       </c>
       <c r="C40" s="13">
         <v>2.8</v>
       </c>
       <c r="D40" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="E40" s="13">
         <v>5.95</v>
       </c>
       <c r="F40" s="13">
         <v>5.96</v>
       </c>
       <c r="G40" s="13">
         <v>5.86</v>
       </c>
       <c r="H40" s="13">
         <v>6.27</v>
       </c>
       <c r="I40" s="13">
@@ -6953,52 +7133,55 @@
       </c>
       <c r="W40" s="13">
         <v>3.64</v>
       </c>
       <c r="X40" s="13">
         <v>3.48</v>
       </c>
       <c r="Y40" s="13">
         <v>3.49</v>
       </c>
       <c r="Z40" s="13">
         <v>3.25</v>
       </c>
       <c r="AA40" s="13">
         <v>3.29</v>
       </c>
       <c r="AB40" s="13">
         <v>2.73</v>
       </c>
       <c r="AC40" s="13">
         <v>2.89</v>
       </c>
       <c r="AD40" s="13">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="13">
+        <v>2.35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>5.13</v>
       </c>
       <c r="C41" s="13">
         <v>9.93</v>
       </c>
       <c r="D41" s="13">
         <v>11.34</v>
       </c>
       <c r="E41" s="13">
         <v>9.84</v>
       </c>
       <c r="F41" s="13">
         <v>9.7799999999999994</v>
       </c>
       <c r="G41" s="13">
         <v>9.69</v>
       </c>
       <c r="H41" s="13">
         <v>10.01</v>
       </c>
       <c r="I41" s="13">
@@ -7045,52 +7228,55 @@
       </c>
       <c r="W41" s="13">
         <v>5.87</v>
       </c>
       <c r="X41" s="13">
         <v>5.46</v>
       </c>
       <c r="Y41" s="13">
         <v>5.18</v>
       </c>
       <c r="Z41" s="13">
         <v>6.08</v>
       </c>
       <c r="AA41" s="13">
         <v>4.47</v>
       </c>
       <c r="AB41" s="13">
         <v>7.72</v>
       </c>
       <c r="AC41" s="13">
         <v>6.12</v>
       </c>
       <c r="AD41" s="13">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="13">
+        <v>6.58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>5.49</v>
       </c>
       <c r="C42" s="13">
         <v>6.77</v>
       </c>
       <c r="D42" s="13">
         <v>5.19</v>
       </c>
       <c r="E42" s="13">
         <v>4.75</v>
       </c>
       <c r="F42" s="13">
         <v>5.44</v>
       </c>
       <c r="G42" s="13">
         <v>5.95</v>
       </c>
       <c r="H42" s="13">
         <v>6.83</v>
       </c>
       <c r="I42" s="13">
@@ -7137,52 +7323,55 @@
       </c>
       <c r="W42" s="13">
         <v>5.05</v>
       </c>
       <c r="X42" s="13">
         <v>4.49</v>
       </c>
       <c r="Y42" s="13">
         <v>3.72</v>
       </c>
       <c r="Z42" s="13">
         <v>2.35</v>
       </c>
       <c r="AA42" s="13">
         <v>2.14</v>
       </c>
       <c r="AB42" s="13">
         <v>2.61</v>
       </c>
       <c r="AC42" s="13">
         <v>2.86</v>
       </c>
       <c r="AD42" s="13">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="13">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="13">
         <v>-2.42</v>
       </c>
       <c r="C43" s="13">
         <v>-1.87</v>
       </c>
       <c r="D43" s="13">
         <v>0.69</v>
       </c>
       <c r="E43" s="13">
         <v>2.0499999999999998</v>
       </c>
       <c r="F43" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="G43" s="13">
         <v>1.7</v>
       </c>
       <c r="H43" s="13">
         <v>1.63</v>
       </c>
       <c r="I43" s="13">
@@ -7229,52 +7418,55 @@
       </c>
       <c r="W43" s="13">
         <v>-0.83</v>
       </c>
       <c r="X43" s="13">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y43" s="13">
         <v>-0.91</v>
       </c>
       <c r="Z43" s="13">
         <v>-3.77</v>
       </c>
       <c r="AA43" s="13">
         <v>-0.44</v>
       </c>
       <c r="AB43" s="13">
         <v>-1.59</v>
       </c>
       <c r="AC43" s="13">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AD43" s="13">
         <v>-1.47</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="13">
+        <v>-1.29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>11.21</v>
       </c>
       <c r="C44" s="14">
         <v>9.43</v>
       </c>
       <c r="D44" s="14">
         <v>8.84</v>
       </c>
       <c r="E44" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="F44" s="14">
         <v>7.97</v>
       </c>
       <c r="G44" s="14">
         <v>9.44</v>
       </c>
       <c r="H44" s="14">
         <v>9</v>
       </c>
       <c r="I44" s="14">
@@ -7321,52 +7513,55 @@
       </c>
       <c r="W44" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="X44" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y44" s="14">
         <v>8.01</v>
       </c>
       <c r="Z44" s="14">
         <v>7.88</v>
       </c>
       <c r="AA44" s="14">
         <v>6.87</v>
       </c>
       <c r="AB44" s="14">
         <v>6.73</v>
       </c>
       <c r="AC44" s="14">
         <v>6.2</v>
       </c>
       <c r="AD44" s="14">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="14">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>