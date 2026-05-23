--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -398,51 +398,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -549,59 +549,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -975,110 +966,110 @@
       <c r="AK2" s="54"/>
     </row>
     <row r="5" spans="1:49" ht="13.9" customHeight="1">
       <c r="N5" s="15"/>
       <c r="P5" s="15"/>
       <c r="S5" s="15"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="41"/>
       <c r="Z5" s="15"/>
       <c r="AB5" s="15"/>
       <c r="AE5" s="15"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="41"/>
       <c r="AL5" s="15"/>
       <c r="AN5" s="15"/>
       <c r="AQ5" s="15"/>
       <c r="AU5" s="3"/>
       <c r="AV5" s="3"/>
       <c r="AW5" s="41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="62"/>
+      <c r="A6" s="59"/>
       <c r="B6" s="4">
         <v>2023</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
-      <c r="N6" s="60">
+      <c r="N6" s="57">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
         <v>2025</v>
       </c>
-      <c r="AA6" s="61"/>
-[...10 lines deleted...]
-      <c r="AL6" s="60">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="57">
         <v>2026</v>
       </c>
-      <c r="AM6" s="61"/>
-[...9 lines deleted...]
-      <c r="AW6" s="61"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
     </row>
     <row r="7" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A7" s="63"/>
+      <c r="A7" s="60"/>
       <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -1220,50 +1211,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="10">
         <v>1447</v>
       </c>
       <c r="C9" s="10">
         <v>1192</v>
       </c>
       <c r="D9" s="10">
         <v>1319</v>
       </c>
       <c r="E9" s="10">
         <v>1324</v>
       </c>
       <c r="F9" s="11">
         <v>1521</v>
       </c>
       <c r="G9" s="12">
         <v>1394</v>
       </c>
       <c r="H9" s="12">
         <v>1469</v>
@@ -1339,50 +1333,53 @@
       </c>
       <c r="AF9" s="13">
         <v>1308</v>
       </c>
       <c r="AG9" s="13">
         <v>1172</v>
       </c>
       <c r="AH9" s="13">
         <v>1244</v>
       </c>
       <c r="AI9" s="13">
         <v>1148</v>
       </c>
       <c r="AJ9" s="13">
         <v>985</v>
       </c>
       <c r="AK9" s="13">
         <v>1137</v>
       </c>
       <c r="AL9" s="13">
         <v>1067</v>
       </c>
       <c r="AM9" s="13">
         <v>989</v>
       </c>
+      <c r="AN9" s="13">
+        <v>1037</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="10">
         <v>671</v>
       </c>
       <c r="C10" s="10">
         <v>566</v>
       </c>
       <c r="D10" s="10">
         <v>603</v>
       </c>
       <c r="E10" s="10">
         <v>612</v>
       </c>
       <c r="F10" s="11">
         <v>716</v>
       </c>
       <c r="G10" s="12">
         <v>654</v>
       </c>
       <c r="H10" s="12">
         <v>629</v>
@@ -1458,50 +1455,53 @@
       </c>
       <c r="AF10" s="13">
         <v>667</v>
       </c>
       <c r="AG10" s="13">
         <v>570</v>
       </c>
       <c r="AH10" s="13">
         <v>589</v>
       </c>
       <c r="AI10" s="13">
         <v>550</v>
       </c>
       <c r="AJ10" s="13">
         <v>498</v>
       </c>
       <c r="AK10" s="13">
         <v>522</v>
       </c>
       <c r="AL10" s="13">
         <v>480</v>
       </c>
       <c r="AM10" s="13">
         <v>469</v>
       </c>
+      <c r="AN10" s="13">
+        <v>499</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>98</v>
       </c>
       <c r="C11" s="10">
         <v>86</v>
       </c>
       <c r="D11" s="10">
         <v>106</v>
       </c>
       <c r="E11" s="10">
         <v>102</v>
       </c>
       <c r="F11" s="11">
         <v>111</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>132</v>
@@ -1577,50 +1577,53 @@
       </c>
       <c r="AF11" s="13">
         <v>116</v>
       </c>
       <c r="AG11" s="13">
         <v>101</v>
       </c>
       <c r="AH11" s="13">
         <v>96</v>
       </c>
       <c r="AI11" s="13">
         <v>96</v>
       </c>
       <c r="AJ11" s="13">
         <v>83</v>
       </c>
       <c r="AK11" s="13">
         <v>94</v>
       </c>
       <c r="AL11" s="13">
         <v>82</v>
       </c>
       <c r="AM11" s="13">
         <v>85</v>
       </c>
+      <c r="AN11" s="13">
+        <v>78</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="10">
         <v>25</v>
       </c>
       <c r="C12" s="10">
         <v>19</v>
       </c>
       <c r="D12" s="10">
         <v>17</v>
       </c>
       <c r="E12" s="10">
         <v>14</v>
       </c>
       <c r="F12" s="11">
         <v>18</v>
       </c>
       <c r="G12" s="12">
         <v>16</v>
       </c>
       <c r="H12" s="12">
         <v>27</v>
@@ -1696,50 +1699,53 @@
       </c>
       <c r="AF12" s="13">
         <v>13</v>
       </c>
       <c r="AG12" s="13">
         <v>17</v>
       </c>
       <c r="AH12" s="13">
         <v>8</v>
       </c>
       <c r="AI12" s="13">
         <v>8</v>
       </c>
       <c r="AJ12" s="13">
         <v>13</v>
       </c>
       <c r="AK12" s="13">
         <v>15</v>
       </c>
       <c r="AL12" s="13">
         <v>11</v>
       </c>
       <c r="AM12" s="13">
         <v>16</v>
       </c>
+      <c r="AN12" s="13">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="10">
         <v>46</v>
       </c>
       <c r="C13" s="10">
         <v>43</v>
       </c>
       <c r="D13" s="10">
         <v>27</v>
       </c>
       <c r="E13" s="10">
         <v>38</v>
       </c>
       <c r="F13" s="11">
         <v>57</v>
       </c>
       <c r="G13" s="12">
         <v>44</v>
       </c>
       <c r="H13" s="12">
         <v>37</v>
@@ -1815,50 +1821,53 @@
       </c>
       <c r="AF13" s="13">
         <v>33</v>
       </c>
       <c r="AG13" s="13">
         <v>40</v>
       </c>
       <c r="AH13" s="13">
         <v>36</v>
       </c>
       <c r="AI13" s="13">
         <v>25</v>
       </c>
       <c r="AJ13" s="13">
         <v>34</v>
       </c>
       <c r="AK13" s="13">
         <v>47</v>
       </c>
       <c r="AL13" s="13">
         <v>38</v>
       </c>
       <c r="AM13" s="13">
         <v>36</v>
       </c>
+      <c r="AN13" s="13">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>194</v>
       </c>
       <c r="C14" s="10">
         <v>142</v>
       </c>
       <c r="D14" s="10">
         <v>192</v>
       </c>
       <c r="E14" s="10">
         <v>192</v>
       </c>
       <c r="F14" s="11">
         <v>189</v>
       </c>
       <c r="G14" s="12">
         <v>176</v>
       </c>
       <c r="H14" s="12">
         <v>243</v>
@@ -1934,50 +1943,53 @@
       </c>
       <c r="AF14" s="13">
         <v>146</v>
       </c>
       <c r="AG14" s="13">
         <v>146</v>
       </c>
       <c r="AH14" s="13">
         <v>179</v>
       </c>
       <c r="AI14" s="13">
         <v>168</v>
       </c>
       <c r="AJ14" s="13">
         <v>133</v>
       </c>
       <c r="AK14" s="13">
         <v>153</v>
       </c>
       <c r="AL14" s="13">
         <v>174</v>
       </c>
       <c r="AM14" s="13">
         <v>125</v>
       </c>
+      <c r="AN14" s="13">
+        <v>140</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>55</v>
       </c>
       <c r="C15" s="10">
         <v>58</v>
       </c>
       <c r="D15" s="10">
         <v>53</v>
       </c>
       <c r="E15" s="10">
         <v>68</v>
       </c>
       <c r="F15" s="11">
         <v>62</v>
       </c>
       <c r="G15" s="12">
         <v>56</v>
       </c>
       <c r="H15" s="12">
         <v>68</v>
@@ -2052,89 +2064,93 @@
         <v>52</v>
       </c>
       <c r="AF15" s="13">
         <v>41</v>
       </c>
       <c r="AG15" s="13">
         <v>39</v>
       </c>
       <c r="AH15" s="13">
         <v>44</v>
       </c>
       <c r="AI15" s="13">
         <v>43</v>
       </c>
       <c r="AJ15" s="13">
         <v>33</v>
       </c>
       <c r="AK15" s="13">
         <v>48</v>
       </c>
       <c r="AL15" s="13">
         <v>49</v>
       </c>
       <c r="AM15" s="13">
         <v>36</v>
+      </c>
+      <c r="AN15" s="13">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="K16" s="11"/>
       <c r="M16" s="11"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
+      <c r="AN16" s="13"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>75</v>
       </c>
       <c r="C17" s="10">
         <v>65</v>
       </c>
       <c r="D17" s="10">
         <v>52</v>
       </c>
       <c r="E17" s="10">
         <v>69</v>
       </c>
       <c r="F17" s="11">
         <v>73</v>
       </c>
       <c r="G17" s="12">
         <v>58</v>
       </c>
       <c r="H17" s="12">
         <v>72</v>
       </c>
       <c r="I17" s="11">
@@ -2208,52 +2224,55 @@
       </c>
       <c r="AF17" s="13">
         <v>49</v>
       </c>
       <c r="AG17" s="13">
         <v>45</v>
       </c>
       <c r="AH17" s="13">
         <v>53</v>
       </c>
       <c r="AI17" s="13">
         <v>56</v>
       </c>
       <c r="AJ17" s="13">
         <v>37</v>
       </c>
       <c r="AK17" s="13">
         <v>69</v>
       </c>
       <c r="AL17" s="13">
         <v>47</v>
       </c>
       <c r="AM17" s="13">
         <v>45</v>
       </c>
+      <c r="AN17" s="13">
+        <v>45</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="10">
         <v>32</v>
       </c>
       <c r="C18" s="10">
         <v>17</v>
       </c>
       <c r="D18" s="10">
         <v>20</v>
       </c>
       <c r="E18" s="10">
         <v>21</v>
       </c>
       <c r="F18" s="11">
         <v>33</v>
       </c>
       <c r="G18" s="12">
         <v>28</v>
       </c>
       <c r="H18" s="12">
         <v>27</v>
       </c>
       <c r="I18" s="11">
@@ -2327,52 +2346,55 @@
       </c>
       <c r="AF18" s="13">
         <v>27</v>
       </c>
       <c r="AG18" s="13">
         <v>23</v>
       </c>
       <c r="AH18" s="13">
         <v>22</v>
       </c>
       <c r="AI18" s="13">
         <v>33</v>
       </c>
       <c r="AJ18" s="13">
         <v>16</v>
       </c>
       <c r="AK18" s="13">
         <v>15</v>
       </c>
       <c r="AL18" s="13">
         <v>27</v>
       </c>
       <c r="AM18" s="13">
         <v>21</v>
       </c>
+      <c r="AN18" s="13">
+        <v>15</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="10">
         <v>73</v>
       </c>
       <c r="C19" s="10">
         <v>63</v>
       </c>
       <c r="D19" s="10">
         <v>79</v>
       </c>
       <c r="E19" s="10">
         <v>59</v>
       </c>
       <c r="F19" s="11">
         <v>77</v>
       </c>
       <c r="G19" s="12">
         <v>83</v>
       </c>
       <c r="H19" s="12">
         <v>55</v>
       </c>
       <c r="I19" s="11">
@@ -2446,52 +2468,55 @@
       </c>
       <c r="AF19" s="13">
         <v>65</v>
       </c>
       <c r="AG19" s="13">
         <v>57</v>
       </c>
       <c r="AH19" s="13">
         <v>51</v>
       </c>
       <c r="AI19" s="13">
         <v>50</v>
       </c>
       <c r="AJ19" s="13">
         <v>40</v>
       </c>
       <c r="AK19" s="13">
         <v>56</v>
       </c>
       <c r="AL19" s="13">
         <v>44</v>
       </c>
       <c r="AM19" s="13">
         <v>47</v>
       </c>
+      <c r="AN19" s="13">
+        <v>42</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="10">
         <v>43</v>
       </c>
       <c r="C20" s="10">
         <v>37</v>
       </c>
       <c r="D20" s="10">
         <v>48</v>
       </c>
       <c r="E20" s="10">
         <v>50</v>
       </c>
       <c r="F20" s="11">
         <v>47</v>
       </c>
       <c r="G20" s="12">
         <v>50</v>
       </c>
       <c r="H20" s="12">
         <v>59</v>
       </c>
       <c r="I20" s="11">
@@ -2565,52 +2590,55 @@
       </c>
       <c r="AF20" s="13">
         <v>35</v>
       </c>
       <c r="AG20" s="13">
         <v>34</v>
       </c>
       <c r="AH20" s="13">
         <v>49</v>
       </c>
       <c r="AI20" s="13">
         <v>30</v>
       </c>
       <c r="AJ20" s="13">
         <v>27</v>
       </c>
       <c r="AK20" s="13">
         <v>30</v>
       </c>
       <c r="AL20" s="13">
         <v>28</v>
       </c>
       <c r="AM20" s="13">
         <v>26</v>
       </c>
+      <c r="AN20" s="13">
+        <v>41</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="10">
         <v>30</v>
       </c>
       <c r="C21" s="10">
         <v>21</v>
       </c>
       <c r="D21" s="10">
         <v>21</v>
       </c>
       <c r="E21" s="10">
         <v>23</v>
       </c>
       <c r="F21" s="11">
         <v>29</v>
       </c>
       <c r="G21" s="12">
         <v>18</v>
       </c>
       <c r="H21" s="12">
         <v>23</v>
       </c>
       <c r="I21" s="11">
@@ -2684,52 +2712,55 @@
       </c>
       <c r="AF21" s="13">
         <v>27</v>
       </c>
       <c r="AG21" s="13">
         <v>20</v>
       </c>
       <c r="AH21" s="13">
         <v>30</v>
       </c>
       <c r="AI21" s="13">
         <v>22</v>
       </c>
       <c r="AJ21" s="13">
         <v>14</v>
       </c>
       <c r="AK21" s="13">
         <v>14</v>
       </c>
       <c r="AL21" s="13">
         <v>17</v>
       </c>
       <c r="AM21" s="13">
         <v>18</v>
       </c>
+      <c r="AN21" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="10">
         <v>41</v>
       </c>
       <c r="C22" s="10">
         <v>33</v>
       </c>
       <c r="D22" s="10">
         <v>42</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="11">
         <v>31</v>
       </c>
       <c r="G22" s="12">
         <v>34</v>
       </c>
       <c r="H22" s="12">
         <v>42</v>
       </c>
       <c r="I22" s="11">
@@ -2803,52 +2834,55 @@
       </c>
       <c r="AF22" s="13">
         <v>33</v>
       </c>
       <c r="AG22" s="13">
         <v>26</v>
       </c>
       <c r="AH22" s="13">
         <v>35</v>
       </c>
       <c r="AI22" s="13">
         <v>15</v>
       </c>
       <c r="AJ22" s="13">
         <v>23</v>
       </c>
       <c r="AK22" s="13">
         <v>27</v>
       </c>
       <c r="AL22" s="13">
         <v>25</v>
       </c>
       <c r="AM22" s="13">
         <v>28</v>
       </c>
+      <c r="AN22" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="51">
         <v>64</v>
       </c>
       <c r="C23" s="51">
         <v>42</v>
       </c>
       <c r="D23" s="51">
         <v>59</v>
       </c>
       <c r="E23" s="51">
         <v>46</v>
       </c>
       <c r="F23" s="13">
         <v>78</v>
       </c>
       <c r="G23" s="21">
         <v>54</v>
       </c>
       <c r="H23" s="21">
         <v>55</v>
       </c>
       <c r="I23" s="13">
@@ -2922,95 +2956,99 @@
       </c>
       <c r="AF23" s="13">
         <v>56</v>
       </c>
       <c r="AG23" s="13">
         <v>54</v>
       </c>
       <c r="AH23" s="13">
         <v>52</v>
       </c>
       <c r="AI23" s="13">
         <v>52</v>
       </c>
       <c r="AJ23" s="13">
         <v>34</v>
       </c>
       <c r="AK23" s="13">
         <v>47</v>
       </c>
       <c r="AL23" s="13">
         <v>45</v>
       </c>
       <c r="AM23" s="13">
         <v>37</v>
       </c>
+      <c r="AN23" s="13">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="55"/>
       <c r="AK24" s="55"/>
-      <c r="AL24" s="13"/>
-      <c r="AM24" s="13"/>
+      <c r="AL24" s="55"/>
+      <c r="AM24" s="55"/>
+      <c r="AN24" s="55"/>
     </row>
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="51">
         <v>1145</v>
       </c>
       <c r="C25" s="51">
         <v>962</v>
       </c>
       <c r="D25" s="51">
         <v>1044</v>
       </c>
       <c r="E25" s="51">
         <v>1075</v>
       </c>
       <c r="F25" s="13">
         <v>1215</v>
       </c>
       <c r="G25" s="21">
         <v>1104</v>
       </c>
       <c r="H25" s="21">
         <v>1187</v>
       </c>
       <c r="I25" s="13">
@@ -3084,52 +3122,55 @@
       </c>
       <c r="AF25" s="13">
         <v>1054</v>
       </c>
       <c r="AG25" s="13">
         <v>945</v>
       </c>
       <c r="AH25" s="13">
         <v>995</v>
       </c>
       <c r="AI25" s="13">
         <v>924</v>
       </c>
       <c r="AJ25" s="13">
         <v>815</v>
       </c>
       <c r="AK25" s="13">
         <v>920</v>
       </c>
       <c r="AL25" s="13">
         <v>865</v>
       </c>
       <c r="AM25" s="13">
         <v>800</v>
       </c>
+      <c r="AN25" s="13">
+        <v>832</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="51">
         <v>671</v>
       </c>
       <c r="C26" s="51">
         <v>566</v>
       </c>
       <c r="D26" s="51">
         <v>603</v>
       </c>
       <c r="E26" s="51">
         <v>612</v>
       </c>
       <c r="F26" s="13">
         <v>716</v>
       </c>
       <c r="G26" s="21">
         <v>654</v>
       </c>
       <c r="H26" s="21">
         <v>629</v>
       </c>
       <c r="I26" s="13">
@@ -3203,52 +3244,55 @@
       </c>
       <c r="AF26" s="13">
         <v>667</v>
       </c>
       <c r="AG26" s="13">
         <v>570</v>
       </c>
       <c r="AH26" s="13">
         <v>589</v>
       </c>
       <c r="AI26" s="13">
         <v>550</v>
       </c>
       <c r="AJ26" s="13">
         <v>498</v>
       </c>
       <c r="AK26" s="13">
         <v>522</v>
       </c>
       <c r="AL26" s="13">
         <v>480</v>
       </c>
       <c r="AM26" s="13">
         <v>469</v>
       </c>
+      <c r="AN26" s="13">
+        <v>499</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="51">
         <v>98</v>
       </c>
       <c r="C27" s="51">
         <v>86</v>
       </c>
       <c r="D27" s="51">
         <v>106</v>
       </c>
       <c r="E27" s="51">
         <v>102</v>
       </c>
       <c r="F27" s="13">
         <v>111</v>
       </c>
       <c r="G27" s="21">
         <v>123</v>
       </c>
       <c r="H27" s="21">
         <v>132</v>
       </c>
       <c r="I27" s="13">
@@ -3322,52 +3366,55 @@
       </c>
       <c r="AF27" s="13">
         <v>116</v>
       </c>
       <c r="AG27" s="13">
         <v>101</v>
       </c>
       <c r="AH27" s="13">
         <v>96</v>
       </c>
       <c r="AI27" s="13">
         <v>96</v>
       </c>
       <c r="AJ27" s="13">
         <v>83</v>
       </c>
       <c r="AK27" s="13">
         <v>94</v>
       </c>
       <c r="AL27" s="13">
         <v>82</v>
       </c>
       <c r="AM27" s="13">
         <v>85</v>
       </c>
+      <c r="AN27" s="13">
+        <v>78</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="51">
         <v>25</v>
       </c>
       <c r="C28" s="51">
         <v>19</v>
       </c>
       <c r="D28" s="51">
         <v>17</v>
       </c>
       <c r="E28" s="51">
         <v>14</v>
       </c>
       <c r="F28" s="13">
         <v>18</v>
       </c>
       <c r="G28" s="21">
         <v>16</v>
       </c>
       <c r="H28" s="21">
         <v>27</v>
       </c>
       <c r="I28" s="13">
@@ -3441,52 +3488,55 @@
       </c>
       <c r="AF28" s="13">
         <v>13</v>
       </c>
       <c r="AG28" s="13">
         <v>17</v>
       </c>
       <c r="AH28" s="13">
         <v>8</v>
       </c>
       <c r="AI28" s="13">
         <v>8</v>
       </c>
       <c r="AJ28" s="13">
         <v>13</v>
       </c>
       <c r="AK28" s="13">
         <v>15</v>
       </c>
       <c r="AL28" s="13">
         <v>11</v>
       </c>
       <c r="AM28" s="13">
         <v>16</v>
       </c>
+      <c r="AN28" s="13">
+        <v>13</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="51">
         <v>46</v>
       </c>
       <c r="C29" s="51">
         <v>43</v>
       </c>
       <c r="D29" s="51">
         <v>27</v>
       </c>
       <c r="E29" s="51">
         <v>38</v>
       </c>
       <c r="F29" s="13">
         <v>57</v>
       </c>
       <c r="G29" s="21">
         <v>44</v>
       </c>
       <c r="H29" s="21">
         <v>37</v>
       </c>
       <c r="I29" s="13">
@@ -3560,52 +3610,55 @@
       </c>
       <c r="AF29" s="13">
         <v>33</v>
       </c>
       <c r="AG29" s="13">
         <v>40</v>
       </c>
       <c r="AH29" s="13">
         <v>36</v>
       </c>
       <c r="AI29" s="13">
         <v>25</v>
       </c>
       <c r="AJ29" s="13">
         <v>34</v>
       </c>
       <c r="AK29" s="13">
         <v>47</v>
       </c>
       <c r="AL29" s="13">
         <v>38</v>
       </c>
       <c r="AM29" s="13">
         <v>36</v>
       </c>
+      <c r="AN29" s="13">
+        <v>31</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="51">
         <v>194</v>
       </c>
       <c r="C30" s="51">
         <v>142</v>
       </c>
       <c r="D30" s="51">
         <v>192</v>
       </c>
       <c r="E30" s="51">
         <v>192</v>
       </c>
       <c r="F30" s="13">
         <v>189</v>
       </c>
       <c r="G30" s="21">
         <v>176</v>
       </c>
       <c r="H30" s="21">
         <v>243</v>
       </c>
       <c r="I30" s="13">
@@ -3679,52 +3732,55 @@
       </c>
       <c r="AF30" s="13">
         <v>146</v>
       </c>
       <c r="AG30" s="13">
         <v>146</v>
       </c>
       <c r="AH30" s="13">
         <v>179</v>
       </c>
       <c r="AI30" s="13">
         <v>168</v>
       </c>
       <c r="AJ30" s="13">
         <v>133</v>
       </c>
       <c r="AK30" s="13">
         <v>153</v>
       </c>
       <c r="AL30" s="13">
         <v>174</v>
       </c>
       <c r="AM30" s="13">
         <v>125</v>
       </c>
+      <c r="AN30" s="13">
+        <v>140</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="51">
         <v>55</v>
       </c>
       <c r="C31" s="51">
         <v>58</v>
       </c>
       <c r="D31" s="51">
         <v>53</v>
       </c>
       <c r="E31" s="51">
         <v>68</v>
       </c>
       <c r="F31" s="13">
         <v>62</v>
       </c>
       <c r="G31" s="21">
         <v>56</v>
       </c>
       <c r="H31" s="21">
         <v>68</v>
       </c>
       <c r="I31" s="13">
@@ -3798,95 +3854,99 @@
       </c>
       <c r="AF31" s="13">
         <v>41</v>
       </c>
       <c r="AG31" s="13">
         <v>39</v>
       </c>
       <c r="AH31" s="13">
         <v>44</v>
       </c>
       <c r="AI31" s="13">
         <v>43</v>
       </c>
       <c r="AJ31" s="13">
         <v>33</v>
       </c>
       <c r="AK31" s="13">
         <v>48</v>
       </c>
       <c r="AL31" s="13">
         <v>49</v>
       </c>
       <c r="AM31" s="13">
         <v>36</v>
       </c>
+      <c r="AN31" s="13">
+        <v>32</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="13"/>
       <c r="L32" s="15"/>
       <c r="M32" s="13"/>
       <c r="N32" s="15"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
       <c r="AD32" s="13"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
       <c r="AH32" s="13"/>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
+      <c r="AN32" s="13"/>
     </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="51">
         <v>37</v>
       </c>
       <c r="C33" s="51">
         <v>36</v>
       </c>
       <c r="D33" s="51">
         <v>29</v>
       </c>
       <c r="E33" s="51">
         <v>33</v>
       </c>
       <c r="F33" s="13">
         <v>46</v>
       </c>
       <c r="G33" s="21">
         <v>24</v>
       </c>
       <c r="H33" s="21">
         <v>33</v>
       </c>
       <c r="I33" s="13">
@@ -3960,52 +4020,55 @@
       </c>
       <c r="AF33" s="13">
         <v>28</v>
       </c>
       <c r="AG33" s="13">
         <v>21</v>
       </c>
       <c r="AH33" s="13">
         <v>23</v>
       </c>
       <c r="AI33" s="13">
         <v>25</v>
       </c>
       <c r="AJ33" s="13">
         <v>11</v>
       </c>
       <c r="AK33" s="13">
         <v>32</v>
       </c>
       <c r="AL33" s="13">
         <v>25</v>
       </c>
       <c r="AM33" s="13">
         <v>24</v>
       </c>
+      <c r="AN33" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="51">
         <v>19</v>
       </c>
       <c r="C34" s="51">
         <v>12</v>
       </c>
       <c r="D34" s="51">
         <v>17</v>
       </c>
       <c r="E34" s="51">
         <v>16</v>
       </c>
       <c r="F34" s="13">
         <v>16</v>
       </c>
       <c r="G34" s="21">
         <v>11</v>
       </c>
       <c r="H34" s="21">
         <v>18</v>
       </c>
       <c r="I34" s="13">
@@ -4079,95 +4142,99 @@
       </c>
       <c r="AF34" s="13">
         <v>10</v>
       </c>
       <c r="AG34" s="13">
         <v>11</v>
       </c>
       <c r="AH34" s="13">
         <v>20</v>
       </c>
       <c r="AI34" s="13">
         <v>9</v>
       </c>
       <c r="AJ34" s="13">
         <v>10</v>
       </c>
       <c r="AK34" s="13">
         <v>9</v>
       </c>
       <c r="AL34" s="13">
         <v>6</v>
       </c>
       <c r="AM34" s="13">
         <v>9</v>
       </c>
+      <c r="AN34" s="13">
+        <v>12</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="46"/>
       <c r="AB35" s="46"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="55"/>
       <c r="AK35" s="55"/>
-      <c r="AL35" s="13"/>
-      <c r="AM35" s="13"/>
+      <c r="AL35" s="55"/>
+      <c r="AM35" s="55"/>
+      <c r="AN35" s="55"/>
     </row>
-    <row r="36" spans="1:39" s="15" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="15" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="51">
         <v>302</v>
       </c>
       <c r="C36" s="51">
         <v>230</v>
       </c>
       <c r="D36" s="51">
         <v>275</v>
       </c>
       <c r="E36" s="51">
         <v>249</v>
       </c>
       <c r="F36" s="13">
         <v>306</v>
       </c>
       <c r="G36" s="21">
         <v>290</v>
       </c>
       <c r="H36" s="21">
         <v>282</v>
       </c>
       <c r="I36" s="13">
@@ -4241,95 +4308,99 @@
       </c>
       <c r="AF36" s="13">
         <v>254</v>
       </c>
       <c r="AG36" s="13">
         <v>227</v>
       </c>
       <c r="AH36" s="13">
         <v>249</v>
       </c>
       <c r="AI36" s="13">
         <v>224</v>
       </c>
       <c r="AJ36" s="13">
         <v>170</v>
       </c>
       <c r="AK36" s="13">
         <v>217</v>
       </c>
       <c r="AL36" s="13">
         <v>202</v>
       </c>
       <c r="AM36" s="13">
         <v>189</v>
       </c>
+      <c r="AN36" s="13">
+        <v>205</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="13"/>
       <c r="L37" s="15"/>
       <c r="M37" s="13"/>
       <c r="N37" s="15"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="13"/>
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
       <c r="AH37" s="13"/>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
+      <c r="AN37" s="13"/>
     </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="51">
         <v>38</v>
       </c>
       <c r="C38" s="51">
         <v>29</v>
       </c>
       <c r="D38" s="51">
         <v>23</v>
       </c>
       <c r="E38" s="51">
         <v>36</v>
       </c>
       <c r="F38" s="13">
         <v>27</v>
       </c>
       <c r="G38" s="21">
         <v>34</v>
       </c>
       <c r="H38" s="21">
         <v>39</v>
       </c>
       <c r="I38" s="13">
@@ -4403,52 +4474,55 @@
       </c>
       <c r="AF38" s="13">
         <v>21</v>
       </c>
       <c r="AG38" s="13">
         <v>24</v>
       </c>
       <c r="AH38" s="13">
         <v>30</v>
       </c>
       <c r="AI38" s="13">
         <v>31</v>
       </c>
       <c r="AJ38" s="13">
         <v>26</v>
       </c>
       <c r="AK38" s="13">
         <v>37</v>
       </c>
       <c r="AL38" s="13">
         <v>22</v>
       </c>
       <c r="AM38" s="13">
         <v>21</v>
       </c>
+      <c r="AN38" s="13">
+        <v>18</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="10">
         <v>32</v>
       </c>
       <c r="C39" s="10">
         <v>17</v>
       </c>
       <c r="D39" s="10">
         <v>20</v>
       </c>
       <c r="E39" s="10">
         <v>21</v>
       </c>
       <c r="F39" s="11">
         <v>33</v>
       </c>
       <c r="G39" s="12">
         <v>28</v>
       </c>
       <c r="H39" s="12">
         <v>27</v>
       </c>
       <c r="I39" s="11">
@@ -4522,52 +4596,55 @@
       </c>
       <c r="AF39" s="13">
         <v>27</v>
       </c>
       <c r="AG39" s="13">
         <v>23</v>
       </c>
       <c r="AH39" s="13">
         <v>22</v>
       </c>
       <c r="AI39" s="13">
         <v>33</v>
       </c>
       <c r="AJ39" s="13">
         <v>16</v>
       </c>
       <c r="AK39" s="13">
         <v>15</v>
       </c>
       <c r="AL39" s="13">
         <v>27</v>
       </c>
       <c r="AM39" s="13">
         <v>21</v>
       </c>
+      <c r="AN39" s="13">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="10">
         <v>73</v>
       </c>
       <c r="C40" s="10">
         <v>63</v>
       </c>
       <c r="D40" s="10">
         <v>79</v>
       </c>
       <c r="E40" s="10">
         <v>59</v>
       </c>
       <c r="F40" s="11">
         <v>77</v>
       </c>
       <c r="G40" s="12">
         <v>83</v>
       </c>
       <c r="H40" s="12">
         <v>55</v>
       </c>
       <c r="I40" s="11">
@@ -4641,52 +4718,55 @@
       </c>
       <c r="AF40" s="13">
         <v>65</v>
       </c>
       <c r="AG40" s="13">
         <v>57</v>
       </c>
       <c r="AH40" s="13">
         <v>51</v>
       </c>
       <c r="AI40" s="13">
         <v>50</v>
       </c>
       <c r="AJ40" s="13">
         <v>40</v>
       </c>
       <c r="AK40" s="13">
         <v>56</v>
       </c>
       <c r="AL40" s="13">
         <v>44</v>
       </c>
       <c r="AM40" s="13">
         <v>47</v>
       </c>
+      <c r="AN40" s="13">
+        <v>42</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="10">
         <v>24</v>
       </c>
       <c r="C41" s="10">
         <v>25</v>
       </c>
       <c r="D41" s="10">
         <v>31</v>
       </c>
       <c r="E41" s="10">
         <v>34</v>
       </c>
       <c r="F41" s="11">
         <v>31</v>
       </c>
       <c r="G41" s="12">
         <v>39</v>
       </c>
       <c r="H41" s="12">
         <v>41</v>
       </c>
       <c r="I41" s="11">
@@ -4760,52 +4840,55 @@
       </c>
       <c r="AF41" s="13">
         <v>25</v>
       </c>
       <c r="AG41" s="13">
         <v>23</v>
       </c>
       <c r="AH41" s="13">
         <v>29</v>
       </c>
       <c r="AI41" s="13">
         <v>21</v>
       </c>
       <c r="AJ41" s="13">
         <v>17</v>
       </c>
       <c r="AK41" s="13">
         <v>21</v>
       </c>
       <c r="AL41" s="13">
         <v>22</v>
       </c>
       <c r="AM41" s="13">
         <v>17</v>
       </c>
+      <c r="AN41" s="13">
+        <v>29</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="10">
         <v>30</v>
       </c>
       <c r="C42" s="10">
         <v>21</v>
       </c>
       <c r="D42" s="10">
         <v>21</v>
       </c>
       <c r="E42" s="10">
         <v>23</v>
       </c>
       <c r="F42" s="11">
         <v>29</v>
       </c>
       <c r="G42" s="12">
         <v>18</v>
       </c>
       <c r="H42" s="12">
         <v>23</v>
       </c>
       <c r="I42" s="11">
@@ -4879,52 +4962,55 @@
       </c>
       <c r="AF42" s="13">
         <v>27</v>
       </c>
       <c r="AG42" s="13">
         <v>20</v>
       </c>
       <c r="AH42" s="13">
         <v>30</v>
       </c>
       <c r="AI42" s="13">
         <v>22</v>
       </c>
       <c r="AJ42" s="13">
         <v>14</v>
       </c>
       <c r="AK42" s="13">
         <v>14</v>
       </c>
       <c r="AL42" s="13">
         <v>17</v>
       </c>
       <c r="AM42" s="13">
         <v>18</v>
       </c>
+      <c r="AN42" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="10">
         <v>41</v>
       </c>
       <c r="C43" s="10">
         <v>33</v>
       </c>
       <c r="D43" s="10">
         <v>42</v>
       </c>
       <c r="E43" s="10">
         <v>30</v>
       </c>
       <c r="F43" s="11">
         <v>31</v>
       </c>
       <c r="G43" s="12">
         <v>34</v>
       </c>
       <c r="H43" s="12">
         <v>42</v>
       </c>
       <c r="I43" s="11">
@@ -4998,52 +5084,55 @@
       </c>
       <c r="AF43" s="13">
         <v>33</v>
       </c>
       <c r="AG43" s="13">
         <v>26</v>
       </c>
       <c r="AH43" s="13">
         <v>35</v>
       </c>
       <c r="AI43" s="13">
         <v>15</v>
       </c>
       <c r="AJ43" s="13">
         <v>23</v>
       </c>
       <c r="AK43" s="13">
         <v>27</v>
       </c>
       <c r="AL43" s="13">
         <v>25</v>
       </c>
       <c r="AM43" s="13">
         <v>28</v>
       </c>
+      <c r="AN43" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="16">
         <v>64</v>
       </c>
       <c r="C44" s="16">
         <v>42</v>
       </c>
       <c r="D44" s="16">
         <v>59</v>
       </c>
       <c r="E44" s="16">
         <v>46</v>
       </c>
       <c r="F44" s="17">
         <v>78</v>
       </c>
       <c r="G44" s="18">
         <v>54</v>
       </c>
       <c r="H44" s="18">
         <v>55</v>
       </c>
       <c r="I44" s="17">
@@ -5117,67 +5206,70 @@
       </c>
       <c r="AF44" s="17">
         <v>56</v>
       </c>
       <c r="AG44" s="17">
         <v>54</v>
       </c>
       <c r="AH44" s="17">
         <v>52</v>
       </c>
       <c r="AI44" s="17">
         <v>52</v>
       </c>
       <c r="AJ44" s="17">
         <v>34</v>
       </c>
       <c r="AK44" s="17">
         <v>47</v>
       </c>
       <c r="AL44" s="17">
         <v>45</v>
       </c>
       <c r="AM44" s="17">
         <v>37</v>
       </c>
+      <c r="AN44" s="17">
+        <v>47</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="48"/>
       <c r="AK45" s="21"/>
     </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="AI46" s="48"/>
       <c r="AK46" s="21"/>
     </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="AI47" s="48"/>
       <c r="AK47" s="21"/>
     </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="AK48" s="21"/>
     </row>
     <row r="49" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI49" s="48"/>
       <c r="AK49" s="21"/>
     </row>
     <row r="50" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI50" s="48"/>
       <c r="AK50" s="21"/>
     </row>
     <row r="51" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI51" s="48"/>
       <c r="AK51" s="21"/>
     </row>
     <row r="52" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI52" s="48"/>
       <c r="AK52" s="21"/>
     </row>
     <row r="53" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI53" s="48"/>
       <c r="AK53" s="21"/>
     </row>
     <row r="54" spans="35:37" ht="13.9" customHeight="1">
       <c r="AI54" s="48"/>
       <c r="AK54" s="21"/>
@@ -5270,110 +5362,110 @@
       <c r="AK2" s="54"/>
     </row>
     <row r="5" spans="1:49" ht="13.9" customHeight="1">
       <c r="N5" s="15"/>
       <c r="P5" s="37"/>
       <c r="S5" s="15"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="41"/>
       <c r="Z5" s="15"/>
       <c r="AB5" s="37"/>
       <c r="AE5" s="15"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="41"/>
       <c r="AL5" s="15"/>
       <c r="AN5" s="37"/>
       <c r="AQ5" s="15"/>
       <c r="AU5" s="3"/>
       <c r="AV5" s="3"/>
       <c r="AW5" s="41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="62"/>
+      <c r="A6" s="59"/>
       <c r="B6" s="4">
         <v>2023</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
-      <c r="N6" s="60">
+      <c r="N6" s="57">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="57">
         <v>2025</v>
       </c>
-      <c r="AA6" s="61"/>
-[...10 lines deleted...]
-      <c r="AL6" s="60">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="57">
         <v>2026</v>
       </c>
-      <c r="AM6" s="61"/>
-[...9 lines deleted...]
-      <c r="AW6" s="61"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
     </row>
     <row r="7" spans="1:49" ht="27.75" customHeight="1">
-      <c r="A7" s="63"/>
+      <c r="A7" s="60"/>
       <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="28" t="s">
@@ -5515,50 +5607,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="52">
         <v>15</v>
       </c>
       <c r="C9" s="52">
         <v>14.37</v>
       </c>
       <c r="D9" s="52">
         <v>14.13</v>
       </c>
       <c r="E9" s="31">
         <v>14.14</v>
       </c>
       <c r="F9" s="31">
         <v>14.47</v>
       </c>
       <c r="G9" s="31">
         <v>14.55</v>
       </c>
       <c r="H9" s="31">
         <v>14.65</v>
@@ -5631,52 +5726,55 @@
       </c>
       <c r="AE9" s="31">
         <v>11.92</v>
       </c>
       <c r="AF9" s="31">
         <v>12.17</v>
       </c>
       <c r="AG9" s="31">
         <v>12.17</v>
       </c>
       <c r="AH9" s="31">
         <v>12.3</v>
       </c>
       <c r="AI9" s="31">
         <v>12.26</v>
       </c>
       <c r="AJ9" s="31">
         <v>12.11</v>
       </c>
       <c r="AK9" s="31">
         <v>12.09</v>
       </c>
       <c r="AL9" s="31">
         <v>11.1</v>
       </c>
-      <c r="AM9" s="57">
+      <c r="AM9" s="31">
         <v>11.23</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>11.09</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="52">
         <v>15.25</v>
       </c>
       <c r="C10" s="52">
         <v>14.77</v>
       </c>
       <c r="D10" s="52">
         <v>14.4</v>
       </c>
       <c r="E10" s="31">
         <v>14.4</v>
       </c>
       <c r="F10" s="31">
         <v>14.78</v>
       </c>
       <c r="G10" s="31">
         <v>14.87</v>
       </c>
       <c r="H10" s="31">
@@ -5750,52 +5848,55 @@
       </c>
       <c r="AE10" s="31">
         <v>12.14</v>
       </c>
       <c r="AF10" s="31">
         <v>12.53</v>
       </c>
       <c r="AG10" s="31">
         <v>12.54</v>
       </c>
       <c r="AH10" s="31">
         <v>12.65</v>
       </c>
       <c r="AI10" s="31">
         <v>12.61</v>
       </c>
       <c r="AJ10" s="31">
         <v>12.5</v>
       </c>
       <c r="AK10" s="31">
         <v>12.43</v>
       </c>
       <c r="AL10" s="31">
         <v>10.53</v>
       </c>
-      <c r="AM10" s="57">
+      <c r="AM10" s="31">
         <v>10.94</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>10.95</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="52">
         <v>14.86</v>
       </c>
       <c r="C11" s="52">
         <v>14.64</v>
       </c>
       <c r="D11" s="52">
         <v>15.12</v>
       </c>
       <c r="E11" s="31">
         <v>15.33</v>
       </c>
       <c r="F11" s="31">
         <v>15.63</v>
       </c>
       <c r="G11" s="31">
         <v>16.239999999999998</v>
       </c>
       <c r="H11" s="31">
@@ -5869,52 +5970,55 @@
       </c>
       <c r="AE11" s="31">
         <v>14.21</v>
       </c>
       <c r="AF11" s="31">
         <v>14.73</v>
       </c>
       <c r="AG11" s="31">
         <v>14.83</v>
       </c>
       <c r="AH11" s="31">
         <v>14.87</v>
       </c>
       <c r="AI11" s="31">
         <v>14.86</v>
       </c>
       <c r="AJ11" s="31">
         <v>14.7</v>
       </c>
       <c r="AK11" s="31">
         <v>14.67</v>
       </c>
       <c r="AL11" s="31">
         <v>12.68</v>
       </c>
-      <c r="AM11" s="57">
+      <c r="AM11" s="31">
         <v>13.52</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="52">
         <v>26.33</v>
       </c>
       <c r="C12" s="52">
         <v>24.32</v>
       </c>
       <c r="D12" s="52">
         <v>22.14</v>
       </c>
       <c r="E12" s="31">
         <v>20.41</v>
       </c>
       <c r="F12" s="31">
         <v>20.12</v>
       </c>
       <c r="G12" s="31">
         <v>19.670000000000002</v>
       </c>
       <c r="H12" s="31">
@@ -5988,52 +6092,55 @@
       </c>
       <c r="AE12" s="31">
         <v>14.39</v>
       </c>
       <c r="AF12" s="31">
         <v>14.41</v>
       </c>
       <c r="AG12" s="31">
         <v>14.94</v>
       </c>
       <c r="AH12" s="31">
         <v>14.31</v>
       </c>
       <c r="AI12" s="31">
         <v>13.73</v>
       </c>
       <c r="AJ12" s="31">
         <v>13.8</v>
       </c>
       <c r="AK12" s="31">
         <v>14</v>
       </c>
       <c r="AL12" s="31">
         <v>12.44</v>
       </c>
-      <c r="AM12" s="57">
+      <c r="AM12" s="31">
         <v>15.68</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>15.3</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="52">
         <v>12.39</v>
       </c>
       <c r="C13" s="52">
         <v>12.57</v>
       </c>
       <c r="D13" s="52">
         <v>10.75</v>
       </c>
       <c r="E13" s="31">
         <v>10.71</v>
       </c>
       <c r="F13" s="31">
         <v>11.64</v>
       </c>
       <c r="G13" s="31">
         <v>11.73</v>
       </c>
       <c r="H13" s="31">
@@ -6107,52 +6214,55 @@
       </c>
       <c r="AE13" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="AF13" s="31">
         <v>9.68</v>
       </c>
       <c r="AG13" s="31">
         <v>9.84</v>
       </c>
       <c r="AH13" s="31">
         <v>9.8699999999999992</v>
       </c>
       <c r="AI13" s="31">
         <v>9.5500000000000007</v>
       </c>
       <c r="AJ13" s="31">
         <v>9.5500000000000007</v>
       </c>
       <c r="AK13" s="31">
         <v>9.82</v>
       </c>
       <c r="AL13" s="31">
         <v>10.39</v>
       </c>
-      <c r="AM13" s="57">
+      <c r="AM13" s="31">
         <v>10.62</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>9.89</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="52">
         <v>12.86</v>
       </c>
       <c r="C14" s="52">
         <v>11.7</v>
       </c>
       <c r="D14" s="52">
         <v>12.04</v>
       </c>
       <c r="E14" s="31">
         <v>12.32</v>
       </c>
       <c r="F14" s="31">
         <v>12.37</v>
       </c>
       <c r="G14" s="31">
         <v>12.32</v>
       </c>
       <c r="H14" s="31">
@@ -6226,52 +6336,55 @@
       </c>
       <c r="AE14" s="31">
         <v>10.16</v>
       </c>
       <c r="AF14" s="31">
         <v>10.11</v>
       </c>
       <c r="AG14" s="31">
         <v>10.07</v>
       </c>
       <c r="AH14" s="31">
         <v>10.32</v>
       </c>
       <c r="AI14" s="31">
         <v>10.41</v>
       </c>
       <c r="AJ14" s="31">
         <v>10.29</v>
       </c>
       <c r="AK14" s="31">
         <v>10.29</v>
       </c>
       <c r="AL14" s="31">
         <v>11.63</v>
       </c>
-      <c r="AM14" s="57">
+      <c r="AM14" s="31">
         <v>10.52</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>10.14</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="52">
         <v>11.09</v>
       </c>
       <c r="C15" s="52">
         <v>11.98</v>
       </c>
       <c r="D15" s="52">
         <v>11.54</v>
       </c>
       <c r="E15" s="31">
         <v>12.19</v>
       </c>
       <c r="F15" s="31">
         <v>12.25</v>
       </c>
       <c r="G15" s="31">
         <v>12.16</v>
       </c>
       <c r="H15" s="31">
@@ -6345,97 +6458,102 @@
       </c>
       <c r="AE15" s="31">
         <v>9.8800000000000008</v>
       </c>
       <c r="AF15" s="31">
         <v>9.65</v>
       </c>
       <c r="AG15" s="31">
         <v>9.4499999999999993</v>
       </c>
       <c r="AH15" s="31">
         <v>9.43</v>
       </c>
       <c r="AI15" s="31">
         <v>9.3699999999999992</v>
       </c>
       <c r="AJ15" s="31">
         <v>9.16</v>
       </c>
       <c r="AK15" s="31">
         <v>9.2200000000000006</v>
       </c>
       <c r="AL15" s="31">
         <v>10.15</v>
       </c>
-      <c r="AM15" s="57">
+      <c r="AM15" s="31">
         <v>9.2799999999999994</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>8.39</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="52"/>
       <c r="E16" s="31"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="31"/>
       <c r="N16" s="15"/>
       <c r="O16" s="31"/>
       <c r="P16" s="31"/>
       <c r="Q16" s="31"/>
       <c r="R16" s="31"/>
       <c r="S16" s="31"/>
       <c r="T16" s="31"/>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
       <c r="AB16" s="31"/>
       <c r="AC16" s="31"/>
       <c r="AD16" s="31"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
       <c r="AL16" s="31"/>
+      <c r="AM16" s="31"/>
+      <c r="AN16" s="31"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="52">
         <v>15.02</v>
       </c>
       <c r="C17" s="52">
         <v>14.7</v>
       </c>
       <c r="D17" s="52">
         <v>13.22</v>
       </c>
       <c r="E17" s="31">
         <v>13.48</v>
       </c>
       <c r="F17" s="31">
         <v>13.71</v>
       </c>
       <c r="G17" s="31">
         <v>13.42</v>
       </c>
       <c r="H17" s="31">
         <v>13.56</v>
       </c>
       <c r="I17" s="31">
@@ -6506,55 +6624,58 @@
       </c>
       <c r="AE17" s="31">
         <v>10.96</v>
       </c>
       <c r="AF17" s="31">
         <v>10.84</v>
       </c>
       <c r="AG17" s="31">
         <v>10.64</v>
       </c>
       <c r="AH17" s="31">
         <v>10.7</v>
       </c>
       <c r="AI17" s="31">
         <v>10.78</v>
       </c>
       <c r="AJ17" s="31">
         <v>10.52</v>
       </c>
       <c r="AK17" s="31">
         <v>10.82</v>
       </c>
       <c r="AL17" s="31">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AM17" s="57">
+      <c r="AM17" s="31">
         <v>10.08</v>
       </c>
+      <c r="AN17" s="31">
+        <v>9.85</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="52">
         <v>23.6</v>
       </c>
       <c r="C18" s="52">
         <v>19.010000000000002</v>
       </c>
       <c r="D18" s="52">
         <v>17.53</v>
       </c>
       <c r="E18" s="31">
         <v>17.149999999999999</v>
       </c>
       <c r="F18" s="31">
         <v>18.579999999999998</v>
       </c>
       <c r="G18" s="31">
         <v>19.05</v>
       </c>
       <c r="H18" s="31">
         <v>19.170000000000002</v>
       </c>
       <c r="I18" s="31">
@@ -6625,55 +6746,58 @@
       </c>
       <c r="AE18" s="31">
         <v>15.96</v>
       </c>
       <c r="AF18" s="31">
         <v>16.68</v>
       </c>
       <c r="AG18" s="31">
         <v>16.84</v>
       </c>
       <c r="AH18" s="31">
         <v>16.940000000000001</v>
       </c>
       <c r="AI18" s="31">
         <v>17.82</v>
       </c>
       <c r="AJ18" s="31">
         <v>17.38</v>
       </c>
       <c r="AK18" s="31">
         <v>16.899999999999999</v>
       </c>
       <c r="AL18" s="31">
         <v>21.52</v>
       </c>
-      <c r="AM18" s="57">
+      <c r="AM18" s="31">
         <v>20.09</v>
       </c>
+      <c r="AN18" s="31">
+        <v>17.22</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="52">
         <v>16.14</v>
       </c>
       <c r="C19" s="52">
         <v>15.76</v>
       </c>
       <c r="D19" s="52">
         <v>16.32</v>
       </c>
       <c r="E19" s="31">
         <v>15.59</v>
       </c>
       <c r="F19" s="31">
         <v>15.87</v>
       </c>
       <c r="G19" s="31">
         <v>16.399999999999999</v>
       </c>
       <c r="H19" s="31">
         <v>15.8</v>
       </c>
       <c r="I19" s="31">
@@ -6744,55 +6868,58 @@
       </c>
       <c r="AE19" s="31">
         <v>12.26</v>
       </c>
       <c r="AF19" s="31">
         <v>12.64</v>
       </c>
       <c r="AG19" s="31">
         <v>12.68</v>
       </c>
       <c r="AH19" s="31">
         <v>12.61</v>
       </c>
       <c r="AI19" s="31">
         <v>12.49</v>
       </c>
       <c r="AJ19" s="31">
         <v>12.21</v>
       </c>
       <c r="AK19" s="31">
         <v>12.24</v>
       </c>
       <c r="AL19" s="31">
         <v>10.23</v>
       </c>
-      <c r="AM19" s="57">
+      <c r="AM19" s="31">
         <v>11.09</v>
       </c>
+      <c r="AN19" s="31">
+        <v>10.67</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="52">
         <v>16.54</v>
       </c>
       <c r="C20" s="52">
         <v>16.09</v>
       </c>
       <c r="D20" s="52">
         <v>16.87</v>
       </c>
       <c r="E20" s="31">
         <v>17.579999999999998</v>
       </c>
       <c r="F20" s="31">
         <v>17.649999999999999</v>
       </c>
       <c r="G20" s="31">
         <v>18.02</v>
       </c>
       <c r="H20" s="31">
         <v>18.73</v>
       </c>
       <c r="I20" s="31">
@@ -6863,55 +6990,58 @@
       </c>
       <c r="AE20" s="31">
         <v>14.71</v>
       </c>
       <c r="AF20" s="31">
         <v>14.66</v>
       </c>
       <c r="AG20" s="31">
         <v>14.61</v>
       </c>
       <c r="AH20" s="31">
         <v>15.27</v>
       </c>
       <c r="AI20" s="31">
         <v>14.96</v>
       </c>
       <c r="AJ20" s="31">
         <v>14.64</v>
       </c>
       <c r="AK20" s="31">
         <v>14.42</v>
       </c>
       <c r="AL20" s="31">
         <v>11.75</v>
       </c>
-      <c r="AM20" s="57">
+      <c r="AM20" s="31">
         <v>11.89</v>
       </c>
+      <c r="AN20" s="31">
+        <v>13.72</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="52">
         <v>15.85</v>
       </c>
       <c r="C21" s="52">
         <v>14.18</v>
       </c>
       <c r="D21" s="52">
         <v>13.11</v>
       </c>
       <c r="E21" s="31">
         <v>12.95</v>
       </c>
       <c r="F21" s="31">
         <v>13.41</v>
       </c>
       <c r="G21" s="31">
         <v>12.84</v>
       </c>
       <c r="H21" s="31">
         <v>12.77</v>
       </c>
       <c r="I21" s="31">
@@ -6982,55 +7112,58 @@
       </c>
       <c r="AE21" s="31">
         <v>13.34</v>
       </c>
       <c r="AF21" s="31">
         <v>13.63</v>
       </c>
       <c r="AG21" s="31">
         <v>13.33</v>
       </c>
       <c r="AH21" s="31">
         <v>13.8</v>
       </c>
       <c r="AI21" s="31">
         <v>13.66</v>
       </c>
       <c r="AJ21" s="31">
         <v>13.16</v>
       </c>
       <c r="AK21" s="31">
         <v>12.7</v>
       </c>
       <c r="AL21" s="31">
         <v>9.99</v>
       </c>
-      <c r="AM21" s="57">
+      <c r="AM21" s="31">
         <v>10.72</v>
       </c>
+      <c r="AN21" s="31">
+        <v>12.44</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="52">
         <v>15.99</v>
       </c>
       <c r="C22" s="52">
         <v>15.15</v>
       </c>
       <c r="D22" s="52">
         <v>15.57</v>
       </c>
       <c r="E22" s="31">
         <v>14.71</v>
       </c>
       <c r="F22" s="31">
         <v>14.19</v>
       </c>
       <c r="G22" s="31">
         <v>14.12</v>
       </c>
       <c r="H22" s="31">
         <v>14.47</v>
       </c>
       <c r="I22" s="31">
@@ -7101,55 +7234,58 @@
       </c>
       <c r="AE22" s="31">
         <v>9.59</v>
       </c>
       <c r="AF22" s="31">
         <v>10.17</v>
       </c>
       <c r="AG22" s="31">
         <v>10.23</v>
       </c>
       <c r="AH22" s="31">
         <v>10.73</v>
       </c>
       <c r="AI22" s="31">
         <v>10.27</v>
       </c>
       <c r="AJ22" s="31">
         <v>10.220000000000001</v>
       </c>
       <c r="AK22" s="31">
         <v>10.29</v>
       </c>
       <c r="AL22" s="31">
         <v>10.48</v>
       </c>
-      <c r="AM22" s="57">
+      <c r="AM22" s="31">
         <v>11.66</v>
       </c>
+      <c r="AN22" s="31">
+        <v>11.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="52">
         <v>20.010000000000002</v>
       </c>
       <c r="C23" s="52">
         <v>17.36</v>
       </c>
       <c r="D23" s="52">
         <v>17.72</v>
       </c>
       <c r="E23" s="31">
         <v>17</v>
       </c>
       <c r="F23" s="31">
         <v>18.489999999999998</v>
       </c>
       <c r="G23" s="31">
         <v>18.329999999999998</v>
       </c>
       <c r="H23" s="31">
         <v>18.190000000000001</v>
       </c>
       <c r="I23" s="31">
@@ -7220,97 +7356,102 @@
       </c>
       <c r="AE23" s="31">
         <v>15.61</v>
       </c>
       <c r="AF23" s="31">
         <v>16.07</v>
       </c>
       <c r="AG23" s="31">
         <v>16.329999999999998</v>
       </c>
       <c r="AH23" s="31">
         <v>16.489999999999998</v>
       </c>
       <c r="AI23" s="31">
         <v>16.57</v>
       </c>
       <c r="AJ23" s="31">
         <v>16.12</v>
       </c>
       <c r="AK23" s="31">
         <v>16.079999999999998</v>
       </c>
       <c r="AL23" s="31">
         <v>15.43</v>
       </c>
-      <c r="AM23" s="57">
+      <c r="AM23" s="31">
         <v>14.82</v>
       </c>
+      <c r="AN23" s="31">
+        <v>15.23</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="46"/>
       <c r="AK24" s="46"/>
-      <c r="AL24" s="31"/>
+      <c r="AL24" s="46"/>
+      <c r="AM24" s="46"/>
+      <c r="AN24" s="46"/>
     </row>
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="52">
         <v>14.58</v>
       </c>
       <c r="C25" s="52">
         <v>14.1</v>
       </c>
       <c r="D25" s="52">
         <v>13.82</v>
       </c>
       <c r="E25" s="31">
         <v>13.9</v>
       </c>
       <c r="F25" s="31">
         <v>14.22</v>
       </c>
       <c r="G25" s="31">
         <v>14.28</v>
       </c>
       <c r="H25" s="31">
         <v>14.4</v>
       </c>
       <c r="I25" s="31">
@@ -7381,55 +7522,58 @@
       </c>
       <c r="AE25" s="31">
         <v>11.71</v>
       </c>
       <c r="AF25" s="31">
         <v>11.94</v>
       </c>
       <c r="AG25" s="31">
         <v>11.94</v>
       </c>
       <c r="AH25" s="31">
         <v>12.06</v>
       </c>
       <c r="AI25" s="31">
         <v>12.02</v>
       </c>
       <c r="AJ25" s="31">
         <v>11.9</v>
       </c>
       <c r="AK25" s="31">
         <v>11.88</v>
       </c>
       <c r="AL25" s="31">
         <v>10.88</v>
       </c>
-      <c r="AM25" s="57">
+      <c r="AM25" s="31">
         <v>11</v>
       </c>
+      <c r="AN25" s="31">
+        <v>10.83</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="52">
         <v>15.25</v>
       </c>
       <c r="C26" s="52">
         <v>14.78</v>
       </c>
       <c r="D26" s="52">
         <v>14.41</v>
       </c>
       <c r="E26" s="31">
         <v>14.4</v>
       </c>
       <c r="F26" s="31">
         <v>14.78</v>
       </c>
       <c r="G26" s="31">
         <v>14.88</v>
       </c>
       <c r="H26" s="31">
         <v>14.79</v>
       </c>
       <c r="I26" s="31">
@@ -7500,55 +7644,58 @@
       </c>
       <c r="AE26" s="31">
         <v>12.14</v>
       </c>
       <c r="AF26" s="31">
         <v>12.53</v>
       </c>
       <c r="AG26" s="31">
         <v>12.54</v>
       </c>
       <c r="AH26" s="31">
         <v>12.65</v>
       </c>
       <c r="AI26" s="31">
         <v>12.61</v>
       </c>
       <c r="AJ26" s="31">
         <v>12.5</v>
       </c>
       <c r="AK26" s="31">
         <v>12.43</v>
       </c>
       <c r="AL26" s="31">
         <v>10.53</v>
       </c>
-      <c r="AM26" s="57">
+      <c r="AM26" s="31">
         <v>10.94</v>
       </c>
+      <c r="AN26" s="31">
+        <v>10.95</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="52">
         <v>14.86</v>
       </c>
       <c r="C27" s="52">
         <v>14.64</v>
       </c>
       <c r="D27" s="52">
         <v>15.12</v>
       </c>
       <c r="E27" s="31">
         <v>15.33</v>
       </c>
       <c r="F27" s="31">
         <v>15.63</v>
       </c>
       <c r="G27" s="31">
         <v>16.239999999999998</v>
       </c>
       <c r="H27" s="31">
         <v>16.8</v>
       </c>
       <c r="I27" s="31">
@@ -7619,55 +7766,58 @@
       </c>
       <c r="AE27" s="31">
         <v>14.21</v>
       </c>
       <c r="AF27" s="31">
         <v>14.73</v>
       </c>
       <c r="AG27" s="31">
         <v>14.83</v>
       </c>
       <c r="AH27" s="31">
         <v>14.87</v>
       </c>
       <c r="AI27" s="31">
         <v>14.86</v>
       </c>
       <c r="AJ27" s="31">
         <v>14.7</v>
       </c>
       <c r="AK27" s="31">
         <v>14.67</v>
       </c>
       <c r="AL27" s="31">
         <v>12.68</v>
       </c>
-      <c r="AM27" s="57">
+      <c r="AM27" s="31">
         <v>13.52</v>
       </c>
+      <c r="AN27" s="31">
+        <v>13</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="52">
         <v>26.33</v>
       </c>
       <c r="C28" s="52">
         <v>24.32</v>
       </c>
       <c r="D28" s="52">
         <v>22.14</v>
       </c>
       <c r="E28" s="31">
         <v>20.41</v>
       </c>
       <c r="F28" s="31">
         <v>20.12</v>
       </c>
       <c r="G28" s="31">
         <v>19.670000000000002</v>
       </c>
       <c r="H28" s="31">
         <v>20.96</v>
       </c>
       <c r="I28" s="31">
@@ -7738,55 +7888,58 @@
       </c>
       <c r="AE28" s="31">
         <v>14.39</v>
       </c>
       <c r="AF28" s="31">
         <v>14.41</v>
       </c>
       <c r="AG28" s="31">
         <v>14.94</v>
       </c>
       <c r="AH28" s="31">
         <v>14.31</v>
       </c>
       <c r="AI28" s="31">
         <v>13.73</v>
       </c>
       <c r="AJ28" s="31">
         <v>13.8</v>
       </c>
       <c r="AK28" s="31">
         <v>14</v>
       </c>
       <c r="AL28" s="31">
         <v>12.44</v>
       </c>
-      <c r="AM28" s="57">
+      <c r="AM28" s="31">
         <v>15.68</v>
       </c>
+      <c r="AN28" s="31">
+        <v>15.3</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="52">
         <v>12.39</v>
       </c>
       <c r="C29" s="52">
         <v>12.57</v>
       </c>
       <c r="D29" s="52">
         <v>10.75</v>
       </c>
       <c r="E29" s="31">
         <v>10.71</v>
       </c>
       <c r="F29" s="31">
         <v>11.64</v>
       </c>
       <c r="G29" s="31">
         <v>11.73</v>
       </c>
       <c r="H29" s="31">
         <v>11.47</v>
       </c>
       <c r="I29" s="31">
@@ -7857,55 +8010,58 @@
       </c>
       <c r="AE29" s="31">
         <v>9.7899999999999991</v>
       </c>
       <c r="AF29" s="31">
         <v>9.68</v>
       </c>
       <c r="AG29" s="31">
         <v>9.84</v>
       </c>
       <c r="AH29" s="31">
         <v>9.8699999999999992</v>
       </c>
       <c r="AI29" s="31">
         <v>9.5500000000000007</v>
       </c>
       <c r="AJ29" s="31">
         <v>9.5500000000000007</v>
       </c>
       <c r="AK29" s="31">
         <v>9.82</v>
       </c>
       <c r="AL29" s="31">
         <v>10.39</v>
       </c>
-      <c r="AM29" s="57">
+      <c r="AM29" s="31">
         <v>10.62</v>
       </c>
+      <c r="AN29" s="31">
+        <v>9.89</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="52">
         <v>12.86</v>
       </c>
       <c r="C30" s="52">
         <v>11.7</v>
       </c>
       <c r="D30" s="52">
         <v>12.04</v>
       </c>
       <c r="E30" s="31">
         <v>12.32</v>
       </c>
       <c r="F30" s="31">
         <v>12.37</v>
       </c>
       <c r="G30" s="31">
         <v>12.32</v>
       </c>
       <c r="H30" s="31">
         <v>12.88</v>
       </c>
       <c r="I30" s="31">
@@ -7976,55 +8132,58 @@
       </c>
       <c r="AE30" s="31">
         <v>10.16</v>
       </c>
       <c r="AF30" s="31">
         <v>10.11</v>
       </c>
       <c r="AG30" s="31">
         <v>10.07</v>
       </c>
       <c r="AH30" s="31">
         <v>10.32</v>
       </c>
       <c r="AI30" s="31">
         <v>10.41</v>
       </c>
       <c r="AJ30" s="31">
         <v>10.29</v>
       </c>
       <c r="AK30" s="31">
         <v>10.29</v>
       </c>
       <c r="AL30" s="31">
         <v>11.63</v>
       </c>
-      <c r="AM30" s="57">
+      <c r="AM30" s="31">
         <v>10.52</v>
       </c>
+      <c r="AN30" s="31">
+        <v>10.14</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="52">
         <v>11.09</v>
       </c>
       <c r="C31" s="52">
         <v>11.98</v>
       </c>
       <c r="D31" s="52">
         <v>11.54</v>
       </c>
       <c r="E31" s="31">
         <v>12.19</v>
       </c>
       <c r="F31" s="31">
         <v>12.25</v>
       </c>
       <c r="G31" s="31">
         <v>12.16</v>
       </c>
       <c r="H31" s="31">
         <v>12.39</v>
       </c>
       <c r="I31" s="31">
@@ -8095,96 +8254,100 @@
       </c>
       <c r="AE31" s="31">
         <v>9.8800000000000008</v>
       </c>
       <c r="AF31" s="31">
         <v>9.65</v>
       </c>
       <c r="AG31" s="31">
         <v>9.4499999999999993</v>
       </c>
       <c r="AH31" s="31">
         <v>9.43</v>
       </c>
       <c r="AI31" s="31">
         <v>9.3699999999999992</v>
       </c>
       <c r="AJ31" s="31">
         <v>9.16</v>
       </c>
       <c r="AK31" s="31">
         <v>9.2200000000000006</v>
       </c>
       <c r="AL31" s="31">
         <v>10.15</v>
       </c>
-      <c r="AM31" s="57">
+      <c r="AM31" s="31">
         <v>9.2799999999999994</v>
       </c>
+      <c r="AN31" s="31">
+        <v>8.39</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="52"/>
       <c r="C32" s="52"/>
       <c r="D32" s="52"/>
       <c r="E32" s="31"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="31"/>
       <c r="N32" s="15"/>
       <c r="O32" s="31"/>
       <c r="P32" s="31"/>
       <c r="Q32" s="31"/>
       <c r="R32" s="31"/>
       <c r="S32" s="31"/>
       <c r="T32" s="31"/>
       <c r="U32" s="31"/>
       <c r="V32" s="31"/>
       <c r="W32" s="31"/>
       <c r="X32" s="31"/>
       <c r="Y32" s="31"/>
       <c r="Z32" s="31"/>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="31"/>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AL32" s="31"/>
+      <c r="AM32" s="31"/>
     </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="52">
         <v>15.2</v>
       </c>
       <c r="C33" s="52">
         <v>15.77</v>
       </c>
       <c r="D33" s="52">
         <v>14.44</v>
       </c>
       <c r="E33" s="31">
         <v>14.34</v>
       </c>
       <c r="F33" s="31">
         <v>15.28</v>
       </c>
       <c r="G33" s="31">
         <v>14.43</v>
       </c>
       <c r="H33" s="31">
         <v>14.3</v>
       </c>
       <c r="I33" s="31">
@@ -8255,55 +8418,58 @@
       </c>
       <c r="AE33" s="31">
         <v>10.57</v>
       </c>
       <c r="AF33" s="31">
         <v>10.74</v>
       </c>
       <c r="AG33" s="31">
         <v>10.49</v>
       </c>
       <c r="AH33" s="31">
         <v>10.41</v>
       </c>
       <c r="AI33" s="31">
         <v>10.41</v>
       </c>
       <c r="AJ33" s="31">
         <v>9.9</v>
       </c>
       <c r="AK33" s="31">
         <v>10.19</v>
       </c>
       <c r="AL33" s="31">
         <v>10.49</v>
       </c>
-      <c r="AM33" s="57">
+      <c r="AM33" s="31">
         <v>10.78</v>
       </c>
+      <c r="AN33" s="31">
+        <v>10.98</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="52">
         <v>24.22</v>
       </c>
       <c r="C34" s="52">
         <v>20.72</v>
       </c>
       <c r="D34" s="52">
         <v>21.14</v>
       </c>
       <c r="E34" s="31">
         <v>21.17</v>
       </c>
       <c r="F34" s="31">
         <v>20.98</v>
       </c>
       <c r="G34" s="31">
         <v>19.93</v>
       </c>
       <c r="H34" s="31">
         <v>20.41</v>
       </c>
       <c r="I34" s="31">
@@ -8374,97 +8540,102 @@
       </c>
       <c r="AE34" s="31">
         <v>16.559999999999999</v>
       </c>
       <c r="AF34" s="31">
         <v>16.09</v>
       </c>
       <c r="AG34" s="31">
         <v>15.97</v>
       </c>
       <c r="AH34" s="31">
         <v>17.22</v>
       </c>
       <c r="AI34" s="31">
         <v>16.690000000000001</v>
       </c>
       <c r="AJ34" s="31">
         <v>16.440000000000001</v>
       </c>
       <c r="AK34" s="31">
         <v>16.07</v>
       </c>
       <c r="AL34" s="31">
         <v>8.14</v>
       </c>
-      <c r="AM34" s="57">
+      <c r="AM34" s="31">
         <v>10.68</v>
       </c>
+      <c r="AN34" s="31">
+        <v>12.67</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="46"/>
       <c r="AB35" s="46"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="46"/>
       <c r="AK35" s="46"/>
-      <c r="AL35" s="31"/>
+      <c r="AL35" s="46"/>
+      <c r="AM35" s="46"/>
+      <c r="AN35" s="46"/>
     </row>
-    <row r="36" spans="1:39" s="15" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="15" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="52">
         <v>16.850000000000001</v>
       </c>
       <c r="C36" s="52">
         <v>15.56</v>
       </c>
       <c r="D36" s="52">
         <v>15.46</v>
       </c>
       <c r="E36" s="31">
         <v>15.17</v>
       </c>
       <c r="F36" s="31">
         <v>15.55</v>
       </c>
       <c r="G36" s="31">
         <v>15.75</v>
       </c>
       <c r="H36" s="31">
         <v>15.76</v>
       </c>
       <c r="I36" s="31">
@@ -8535,97 +8706,102 @@
       </c>
       <c r="AE36" s="31">
         <v>12.89</v>
       </c>
       <c r="AF36" s="31">
         <v>13.19</v>
       </c>
       <c r="AG36" s="31">
         <v>13.21</v>
       </c>
       <c r="AH36" s="31">
         <v>13.42</v>
       </c>
       <c r="AI36" s="31">
         <v>13.39</v>
       </c>
       <c r="AJ36" s="31">
         <v>13.11</v>
       </c>
       <c r="AK36" s="31">
         <v>13.06</v>
       </c>
       <c r="AL36" s="31">
         <v>12.16</v>
       </c>
-      <c r="AM36" s="57">
+      <c r="AM36" s="31">
         <v>12.35</v>
       </c>
+      <c r="AN36" s="31">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="31"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="31"/>
       <c r="N37" s="15"/>
       <c r="O37" s="31"/>
       <c r="P37" s="31"/>
       <c r="Q37" s="31"/>
       <c r="R37" s="31"/>
       <c r="S37" s="31"/>
       <c r="T37" s="31"/>
       <c r="U37" s="31"/>
       <c r="V37" s="31"/>
       <c r="W37" s="31"/>
       <c r="X37" s="31"/>
       <c r="Y37" s="31"/>
       <c r="Z37" s="31"/>
       <c r="AA37" s="31"/>
       <c r="AB37" s="31"/>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31"/>
       <c r="AF37" s="31"/>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
       <c r="AL37" s="31"/>
+      <c r="AM37" s="31"/>
+      <c r="AN37" s="31"/>
     </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="29">
         <v>14.84</v>
       </c>
       <c r="C38" s="29">
         <v>13.69</v>
       </c>
       <c r="D38" s="29">
         <v>12.06</v>
       </c>
       <c r="E38" s="30">
         <v>12.66</v>
       </c>
       <c r="F38" s="30">
         <v>12.23</v>
       </c>
       <c r="G38" s="30">
         <v>12.47</v>
       </c>
       <c r="H38" s="30">
         <v>12.86</v>
       </c>
       <c r="I38" s="30">
@@ -8696,55 +8872,58 @@
       </c>
       <c r="AE38" s="31">
         <v>11.35</v>
       </c>
       <c r="AF38" s="31">
         <v>10.94</v>
       </c>
       <c r="AG38" s="31">
         <v>10.79</v>
       </c>
       <c r="AH38" s="31">
         <v>10.98</v>
       </c>
       <c r="AI38" s="31">
         <v>11.14</v>
       </c>
       <c r="AJ38" s="31">
         <v>11.12</v>
       </c>
       <c r="AK38" s="31">
         <v>11.43</v>
       </c>
       <c r="AL38" s="31">
         <v>9.11</v>
       </c>
-      <c r="AM38" s="58">
+      <c r="AM38" s="31">
         <v>9.3800000000000008</v>
       </c>
+      <c r="AN38" s="31">
+        <v>8.74</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="29">
         <v>23.6</v>
       </c>
       <c r="C39" s="29">
         <v>19.010000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>17.53</v>
       </c>
       <c r="E39" s="30">
         <v>17.149999999999999</v>
       </c>
       <c r="F39" s="30">
         <v>18.579999999999998</v>
       </c>
       <c r="G39" s="30">
         <v>19.05</v>
       </c>
       <c r="H39" s="30">
         <v>19.170000000000002</v>
       </c>
       <c r="I39" s="30">
@@ -8815,55 +8994,58 @@
       </c>
       <c r="AE39" s="31">
         <v>15.96</v>
       </c>
       <c r="AF39" s="31">
         <v>16.68</v>
       </c>
       <c r="AG39" s="31">
         <v>16.84</v>
       </c>
       <c r="AH39" s="31">
         <v>16.940000000000001</v>
       </c>
       <c r="AI39" s="31">
         <v>17.82</v>
       </c>
       <c r="AJ39" s="31">
         <v>17.38</v>
       </c>
       <c r="AK39" s="31">
         <v>16.899999999999999</v>
       </c>
       <c r="AL39" s="31">
         <v>21.52</v>
       </c>
-      <c r="AM39" s="58">
+      <c r="AM39" s="31">
         <v>20.09</v>
       </c>
+      <c r="AN39" s="31">
+        <v>17.22</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="29">
         <v>16.14</v>
       </c>
       <c r="C40" s="29">
         <v>15.76</v>
       </c>
       <c r="D40" s="29">
         <v>16.32</v>
       </c>
       <c r="E40" s="30">
         <v>15.59</v>
       </c>
       <c r="F40" s="30">
         <v>15.87</v>
       </c>
       <c r="G40" s="30">
         <v>16.399999999999999</v>
       </c>
       <c r="H40" s="30">
         <v>15.8</v>
       </c>
       <c r="I40" s="30">
@@ -8934,55 +9116,58 @@
       </c>
       <c r="AE40" s="31">
         <v>12.26</v>
       </c>
       <c r="AF40" s="31">
         <v>12.64</v>
       </c>
       <c r="AG40" s="31">
         <v>12.68</v>
       </c>
       <c r="AH40" s="31">
         <v>12.61</v>
       </c>
       <c r="AI40" s="31">
         <v>12.49</v>
       </c>
       <c r="AJ40" s="31">
         <v>12.21</v>
       </c>
       <c r="AK40" s="31">
         <v>12.24</v>
       </c>
       <c r="AL40" s="31">
         <v>10.23</v>
       </c>
-      <c r="AM40" s="58">
+      <c r="AM40" s="31">
         <v>11.09</v>
       </c>
+      <c r="AN40" s="31">
+        <v>10.67</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="29">
         <v>13.22</v>
       </c>
       <c r="C41" s="29">
         <v>14.09</v>
       </c>
       <c r="D41" s="29">
         <v>15.04</v>
       </c>
       <c r="E41" s="30">
         <v>16.05</v>
       </c>
       <c r="F41" s="30">
         <v>16.23</v>
       </c>
       <c r="G41" s="30">
         <v>17.2</v>
       </c>
       <c r="H41" s="30">
         <v>18.010000000000002</v>
       </c>
       <c r="I41" s="30">
@@ -9053,55 +9238,58 @@
       </c>
       <c r="AE41" s="31">
         <v>13.9</v>
       </c>
       <c r="AF41" s="31">
         <v>14.03</v>
       </c>
       <c r="AG41" s="31">
         <v>14.01</v>
       </c>
       <c r="AH41" s="31">
         <v>14.4</v>
       </c>
       <c r="AI41" s="31">
         <v>14.19</v>
       </c>
       <c r="AJ41" s="31">
         <v>13.85</v>
       </c>
       <c r="AK41" s="31">
         <v>13.69</v>
       </c>
       <c r="AL41" s="31">
         <v>13.37</v>
       </c>
-      <c r="AM41" s="58">
+      <c r="AM41" s="31">
         <v>12.44</v>
       </c>
+      <c r="AN41" s="31">
+        <v>14.19</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="29">
         <v>15.85</v>
       </c>
       <c r="C42" s="29">
         <v>14.18</v>
       </c>
       <c r="D42" s="29">
         <v>13.11</v>
       </c>
       <c r="E42" s="30">
         <v>12.95</v>
       </c>
       <c r="F42" s="30">
         <v>13.41</v>
       </c>
       <c r="G42" s="30">
         <v>12.84</v>
       </c>
       <c r="H42" s="30">
         <v>12.77</v>
       </c>
       <c r="I42" s="30">
@@ -9172,55 +9360,58 @@
       </c>
       <c r="AE42" s="31">
         <v>13.34</v>
       </c>
       <c r="AF42" s="31">
         <v>13.63</v>
       </c>
       <c r="AG42" s="31">
         <v>13.33</v>
       </c>
       <c r="AH42" s="31">
         <v>13.8</v>
       </c>
       <c r="AI42" s="31">
         <v>13.66</v>
       </c>
       <c r="AJ42" s="31">
         <v>13.16</v>
       </c>
       <c r="AK42" s="31">
         <v>12.7</v>
       </c>
       <c r="AL42" s="31">
         <v>9.99</v>
       </c>
-      <c r="AM42" s="58">
+      <c r="AM42" s="31">
         <v>10.72</v>
       </c>
+      <c r="AN42" s="31">
+        <v>12.44</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="29">
         <v>15.99</v>
       </c>
       <c r="C43" s="29">
         <v>15.15</v>
       </c>
       <c r="D43" s="29">
         <v>15.57</v>
       </c>
       <c r="E43" s="30">
         <v>14.71</v>
       </c>
       <c r="F43" s="30">
         <v>14.19</v>
       </c>
       <c r="G43" s="30">
         <v>14.12</v>
       </c>
       <c r="H43" s="30">
         <v>14.47</v>
       </c>
       <c r="I43" s="30">
@@ -9291,55 +9482,58 @@
       </c>
       <c r="AE43" s="31">
         <v>9.59</v>
       </c>
       <c r="AF43" s="31">
         <v>10.17</v>
       </c>
       <c r="AG43" s="31">
         <v>10.23</v>
       </c>
       <c r="AH43" s="31">
         <v>10.73</v>
       </c>
       <c r="AI43" s="31">
         <v>10.27</v>
       </c>
       <c r="AJ43" s="31">
         <v>10.220000000000001</v>
       </c>
       <c r="AK43" s="31">
         <v>10.29</v>
       </c>
       <c r="AL43" s="31">
         <v>10.48</v>
       </c>
-      <c r="AM43" s="58">
+      <c r="AM43" s="31">
         <v>11.66</v>
       </c>
+      <c r="AN43" s="31">
+        <v>11.6</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="32">
         <v>20.010000000000002</v>
       </c>
       <c r="C44" s="32">
         <v>17.36</v>
       </c>
       <c r="D44" s="32">
         <v>17.72</v>
       </c>
       <c r="E44" s="33">
         <v>17</v>
       </c>
       <c r="F44" s="33">
         <v>18.489999999999998</v>
       </c>
       <c r="G44" s="33">
         <v>18.329999999999998</v>
       </c>
       <c r="H44" s="33">
         <v>18.190000000000001</v>
       </c>
       <c r="I44" s="33">
@@ -9410,55 +9604,58 @@
       </c>
       <c r="AE44" s="33">
         <v>15.61</v>
       </c>
       <c r="AF44" s="33">
         <v>16.07</v>
       </c>
       <c r="AG44" s="33">
         <v>16.329999999999998</v>
       </c>
       <c r="AH44" s="33">
         <v>16.489999999999998</v>
       </c>
       <c r="AI44" s="33">
         <v>16.57</v>
       </c>
       <c r="AJ44" s="33">
         <v>16.12</v>
       </c>
       <c r="AK44" s="33">
         <v>16.079999999999998</v>
       </c>
       <c r="AL44" s="33">
         <v>15.43</v>
       </c>
-      <c r="AM44" s="59">
+      <c r="AM44" s="33">
         <v>14.82</v>
       </c>
+      <c r="AN44" s="33">
+        <v>15.23</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="R45" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -9516,110 +9713,110 @@
       <c r="AK2" s="54"/>
     </row>
     <row r="5" spans="1:49" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="N5" s="38"/>
       <c r="P5" s="38"/>
       <c r="S5" s="38"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="41"/>
       <c r="Z5" s="38"/>
       <c r="AB5" s="38"/>
       <c r="AE5" s="38"/>
       <c r="AI5" s="44"/>
       <c r="AJ5" s="44"/>
       <c r="AK5" s="41"/>
       <c r="AL5" s="38"/>
       <c r="AN5" s="38"/>
       <c r="AQ5" s="38"/>
       <c r="AU5" s="44"/>
       <c r="AV5" s="44"/>
       <c r="AW5" s="41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="62"/>
+      <c r="A6" s="59"/>
       <c r="B6" s="4">
         <v>2023</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
-      <c r="N6" s="60">
+      <c r="N6" s="57">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
         <v>2025</v>
       </c>
-      <c r="AA6" s="61"/>
-[...10 lines deleted...]
-      <c r="AL6" s="60">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="57">
         <v>2026</v>
       </c>
-      <c r="AM6" s="61"/>
-[...9 lines deleted...]
-      <c r="AW6" s="61"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
     </row>
     <row r="7" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A7" s="63"/>
+      <c r="A7" s="60"/>
       <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -9761,50 +9958,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="10">
         <v>1447</v>
       </c>
       <c r="C9" s="10">
         <v>1192</v>
       </c>
       <c r="D9" s="10">
         <v>1319</v>
       </c>
       <c r="E9" s="10">
         <v>1324</v>
       </c>
       <c r="F9" s="12">
         <v>1521</v>
       </c>
       <c r="G9" s="12">
         <v>1394</v>
       </c>
       <c r="H9" s="12">
         <v>1469</v>
@@ -9880,50 +10080,53 @@
       </c>
       <c r="AF9" s="13">
         <v>1308</v>
       </c>
       <c r="AG9" s="13">
         <v>1172</v>
       </c>
       <c r="AH9" s="13">
         <v>1244</v>
       </c>
       <c r="AI9" s="13">
         <v>1148</v>
       </c>
       <c r="AJ9" s="12">
         <v>985</v>
       </c>
       <c r="AK9" s="12">
         <v>1137</v>
       </c>
       <c r="AL9" s="21">
         <v>1067</v>
       </c>
       <c r="AM9" s="21">
         <v>989</v>
       </c>
+      <c r="AN9" s="21">
+        <v>1037</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="10">
         <v>671</v>
       </c>
       <c r="C10" s="10">
         <v>566</v>
       </c>
       <c r="D10" s="10">
         <v>603</v>
       </c>
       <c r="E10" s="10">
         <v>612</v>
       </c>
       <c r="F10" s="12">
         <v>716</v>
       </c>
       <c r="G10" s="12">
         <v>654</v>
       </c>
       <c r="H10" s="12">
         <v>629</v>
@@ -9999,50 +10202,53 @@
       </c>
       <c r="AF10" s="13">
         <v>667</v>
       </c>
       <c r="AG10" s="13">
         <v>570</v>
       </c>
       <c r="AH10" s="13">
         <v>589</v>
       </c>
       <c r="AI10" s="13">
         <v>550</v>
       </c>
       <c r="AJ10" s="12">
         <v>498</v>
       </c>
       <c r="AK10" s="12">
         <v>522</v>
       </c>
       <c r="AL10" s="21">
         <v>480</v>
       </c>
       <c r="AM10" s="21">
         <v>469</v>
       </c>
+      <c r="AN10" s="21">
+        <v>499</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="10">
         <v>98</v>
       </c>
       <c r="C11" s="10">
         <v>86</v>
       </c>
       <c r="D11" s="10">
         <v>106</v>
       </c>
       <c r="E11" s="10">
         <v>102</v>
       </c>
       <c r="F11" s="12">
         <v>111</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>132</v>
@@ -10118,50 +10324,53 @@
       </c>
       <c r="AF11" s="13">
         <v>116</v>
       </c>
       <c r="AG11" s="13">
         <v>101</v>
       </c>
       <c r="AH11" s="13">
         <v>96</v>
       </c>
       <c r="AI11" s="13">
         <v>96</v>
       </c>
       <c r="AJ11" s="12">
         <v>83</v>
       </c>
       <c r="AK11" s="12">
         <v>94</v>
       </c>
       <c r="AL11" s="21">
         <v>82</v>
       </c>
       <c r="AM11" s="21">
         <v>85</v>
       </c>
+      <c r="AN11" s="21">
+        <v>78</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="10">
         <v>25</v>
       </c>
       <c r="C12" s="10">
         <v>19</v>
       </c>
       <c r="D12" s="10">
         <v>17</v>
       </c>
       <c r="E12" s="10">
         <v>14</v>
       </c>
       <c r="F12" s="12">
         <v>18</v>
       </c>
       <c r="G12" s="12">
         <v>16</v>
       </c>
       <c r="H12" s="12">
         <v>27</v>
@@ -10237,50 +10446,53 @@
       </c>
       <c r="AF12" s="13">
         <v>13</v>
       </c>
       <c r="AG12" s="13">
         <v>17</v>
       </c>
       <c r="AH12" s="13">
         <v>8</v>
       </c>
       <c r="AI12" s="13">
         <v>8</v>
       </c>
       <c r="AJ12" s="12">
         <v>13</v>
       </c>
       <c r="AK12" s="12">
         <v>15</v>
       </c>
       <c r="AL12" s="21">
         <v>11</v>
       </c>
       <c r="AM12" s="21">
         <v>16</v>
       </c>
+      <c r="AN12" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="10">
         <v>46</v>
       </c>
       <c r="C13" s="10">
         <v>43</v>
       </c>
       <c r="D13" s="10">
         <v>27</v>
       </c>
       <c r="E13" s="10">
         <v>38</v>
       </c>
       <c r="F13" s="12">
         <v>57</v>
       </c>
       <c r="G13" s="12">
         <v>44</v>
       </c>
       <c r="H13" s="12">
         <v>37</v>
@@ -10356,50 +10568,53 @@
       </c>
       <c r="AF13" s="13">
         <v>33</v>
       </c>
       <c r="AG13" s="13">
         <v>40</v>
       </c>
       <c r="AH13" s="13">
         <v>36</v>
       </c>
       <c r="AI13" s="13">
         <v>25</v>
       </c>
       <c r="AJ13" s="12">
         <v>34</v>
       </c>
       <c r="AK13" s="12">
         <v>47</v>
       </c>
       <c r="AL13" s="21">
         <v>38</v>
       </c>
       <c r="AM13" s="21">
         <v>36</v>
       </c>
+      <c r="AN13" s="21">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>194</v>
       </c>
       <c r="C14" s="10">
         <v>142</v>
       </c>
       <c r="D14" s="10">
         <v>192</v>
       </c>
       <c r="E14" s="10">
         <v>192</v>
       </c>
       <c r="F14" s="12">
         <v>189</v>
       </c>
       <c r="G14" s="12">
         <v>176</v>
       </c>
       <c r="H14" s="12">
         <v>243</v>
@@ -10475,50 +10690,53 @@
       </c>
       <c r="AF14" s="13">
         <v>146</v>
       </c>
       <c r="AG14" s="13">
         <v>146</v>
       </c>
       <c r="AH14" s="13">
         <v>179</v>
       </c>
       <c r="AI14" s="13">
         <v>168</v>
       </c>
       <c r="AJ14" s="12">
         <v>133</v>
       </c>
       <c r="AK14" s="12">
         <v>153</v>
       </c>
       <c r="AL14" s="21">
         <v>174</v>
       </c>
       <c r="AM14" s="21">
         <v>125</v>
       </c>
+      <c r="AN14" s="21">
+        <v>140</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>55</v>
       </c>
       <c r="C15" s="10">
         <v>58</v>
       </c>
       <c r="D15" s="10">
         <v>53</v>
       </c>
       <c r="E15" s="10">
         <v>68</v>
       </c>
       <c r="F15" s="12">
         <v>62</v>
       </c>
       <c r="G15" s="12">
         <v>56</v>
       </c>
       <c r="H15" s="12">
         <v>68</v>
@@ -10593,88 +10811,92 @@
         <v>52</v>
       </c>
       <c r="AF15" s="13">
         <v>41</v>
       </c>
       <c r="AG15" s="13">
         <v>39</v>
       </c>
       <c r="AH15" s="13">
         <v>44</v>
       </c>
       <c r="AI15" s="13">
         <v>43</v>
       </c>
       <c r="AJ15" s="12">
         <v>33</v>
       </c>
       <c r="AK15" s="12">
         <v>48</v>
       </c>
       <c r="AL15" s="21">
         <v>49</v>
       </c>
       <c r="AM15" s="21">
         <v>36</v>
+      </c>
+      <c r="AN15" s="21">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="M16" s="12"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="12"/>
       <c r="AK16" s="12"/>
       <c r="AL16" s="21"/>
       <c r="AM16" s="21"/>
+      <c r="AN16" s="21"/>
     </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>75</v>
       </c>
       <c r="C17" s="10">
         <v>65</v>
       </c>
       <c r="D17" s="10">
         <v>52</v>
       </c>
       <c r="E17" s="10">
         <v>69</v>
       </c>
       <c r="F17" s="12">
         <v>73</v>
       </c>
       <c r="G17" s="12">
         <v>58</v>
       </c>
       <c r="H17" s="12">
         <v>72</v>
       </c>
       <c r="I17" s="12">
@@ -10748,52 +10970,55 @@
       </c>
       <c r="AF17" s="13">
         <v>49</v>
       </c>
       <c r="AG17" s="13">
         <v>45</v>
       </c>
       <c r="AH17" s="13">
         <v>53</v>
       </c>
       <c r="AI17" s="13">
         <v>56</v>
       </c>
       <c r="AJ17" s="12">
         <v>37</v>
       </c>
       <c r="AK17" s="12">
         <v>69</v>
       </c>
       <c r="AL17" s="21">
         <v>47</v>
       </c>
       <c r="AM17" s="21">
         <v>45</v>
       </c>
+      <c r="AN17" s="21">
+        <v>45</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="10">
         <v>32</v>
       </c>
       <c r="C18" s="10">
         <v>17</v>
       </c>
       <c r="D18" s="10">
         <v>20</v>
       </c>
       <c r="E18" s="10">
         <v>21</v>
       </c>
       <c r="F18" s="12">
         <v>33</v>
       </c>
       <c r="G18" s="12">
         <v>28</v>
       </c>
       <c r="H18" s="12">
         <v>27</v>
       </c>
       <c r="I18" s="12">
@@ -10867,52 +11092,55 @@
       </c>
       <c r="AF18" s="13">
         <v>27</v>
       </c>
       <c r="AG18" s="13">
         <v>23</v>
       </c>
       <c r="AH18" s="13">
         <v>22</v>
       </c>
       <c r="AI18" s="13">
         <v>33</v>
       </c>
       <c r="AJ18" s="12">
         <v>16</v>
       </c>
       <c r="AK18" s="12">
         <v>15</v>
       </c>
       <c r="AL18" s="21">
         <v>27</v>
       </c>
       <c r="AM18" s="21">
         <v>21</v>
       </c>
+      <c r="AN18" s="21">
+        <v>15</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="10">
         <v>73</v>
       </c>
       <c r="C19" s="10">
         <v>63</v>
       </c>
       <c r="D19" s="10">
         <v>79</v>
       </c>
       <c r="E19" s="10">
         <v>59</v>
       </c>
       <c r="F19" s="12">
         <v>77</v>
       </c>
       <c r="G19" s="12">
         <v>83</v>
       </c>
       <c r="H19" s="12">
         <v>55</v>
       </c>
       <c r="I19" s="12">
@@ -10986,52 +11214,55 @@
       </c>
       <c r="AF19" s="13">
         <v>65</v>
       </c>
       <c r="AG19" s="13">
         <v>57</v>
       </c>
       <c r="AH19" s="13">
         <v>51</v>
       </c>
       <c r="AI19" s="13">
         <v>50</v>
       </c>
       <c r="AJ19" s="12">
         <v>40</v>
       </c>
       <c r="AK19" s="12">
         <v>56</v>
       </c>
       <c r="AL19" s="21">
         <v>44</v>
       </c>
       <c r="AM19" s="21">
         <v>47</v>
       </c>
+      <c r="AN19" s="21">
+        <v>42</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="10">
         <v>43</v>
       </c>
       <c r="C20" s="10">
         <v>37</v>
       </c>
       <c r="D20" s="10">
         <v>48</v>
       </c>
       <c r="E20" s="10">
         <v>50</v>
       </c>
       <c r="F20" s="12">
         <v>47</v>
       </c>
       <c r="G20" s="12">
         <v>50</v>
       </c>
       <c r="H20" s="12">
         <v>59</v>
       </c>
       <c r="I20" s="12">
@@ -11105,52 +11336,55 @@
       </c>
       <c r="AF20" s="13">
         <v>35</v>
       </c>
       <c r="AG20" s="13">
         <v>34</v>
       </c>
       <c r="AH20" s="13">
         <v>49</v>
       </c>
       <c r="AI20" s="13">
         <v>30</v>
       </c>
       <c r="AJ20" s="12">
         <v>27</v>
       </c>
       <c r="AK20" s="12">
         <v>30</v>
       </c>
       <c r="AL20" s="21">
         <v>28</v>
       </c>
       <c r="AM20" s="21">
         <v>26</v>
       </c>
+      <c r="AN20" s="21">
+        <v>41</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="10">
         <v>30</v>
       </c>
       <c r="C21" s="10">
         <v>21</v>
       </c>
       <c r="D21" s="10">
         <v>21</v>
       </c>
       <c r="E21" s="10">
         <v>23</v>
       </c>
       <c r="F21" s="12">
         <v>29</v>
       </c>
       <c r="G21" s="12">
         <v>18</v>
       </c>
       <c r="H21" s="12">
         <v>23</v>
       </c>
       <c r="I21" s="12">
@@ -11224,52 +11458,55 @@
       </c>
       <c r="AF21" s="13">
         <v>27</v>
       </c>
       <c r="AG21" s="13">
         <v>20</v>
       </c>
       <c r="AH21" s="13">
         <v>30</v>
       </c>
       <c r="AI21" s="13">
         <v>22</v>
       </c>
       <c r="AJ21" s="12">
         <v>14</v>
       </c>
       <c r="AK21" s="12">
         <v>14</v>
       </c>
       <c r="AL21" s="21">
         <v>17</v>
       </c>
       <c r="AM21" s="21">
         <v>18</v>
       </c>
+      <c r="AN21" s="21">
+        <v>27</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="10">
         <v>41</v>
       </c>
       <c r="C22" s="10">
         <v>33</v>
       </c>
       <c r="D22" s="10">
         <v>42</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <v>31</v>
       </c>
       <c r="G22" s="12">
         <v>34</v>
       </c>
       <c r="H22" s="12">
         <v>42</v>
       </c>
       <c r="I22" s="12">
@@ -11343,52 +11580,55 @@
       </c>
       <c r="AF22" s="13">
         <v>33</v>
       </c>
       <c r="AG22" s="13">
         <v>26</v>
       </c>
       <c r="AH22" s="13">
         <v>35</v>
       </c>
       <c r="AI22" s="13">
         <v>15</v>
       </c>
       <c r="AJ22" s="12">
         <v>23</v>
       </c>
       <c r="AK22" s="12">
         <v>27</v>
       </c>
       <c r="AL22" s="21">
         <v>25</v>
       </c>
       <c r="AM22" s="21">
         <v>28</v>
       </c>
+      <c r="AN22" s="21">
+        <v>27</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="51">
         <v>64</v>
       </c>
       <c r="C23" s="51">
         <v>42</v>
       </c>
       <c r="D23" s="51">
         <v>59</v>
       </c>
       <c r="E23" s="51">
         <v>46</v>
       </c>
       <c r="F23" s="21">
         <v>78</v>
       </c>
       <c r="G23" s="21">
         <v>54</v>
       </c>
       <c r="H23" s="21">
         <v>55</v>
       </c>
       <c r="I23" s="21">
@@ -11462,95 +11702,99 @@
       </c>
       <c r="AF23" s="13">
         <v>56</v>
       </c>
       <c r="AG23" s="13">
         <v>54</v>
       </c>
       <c r="AH23" s="13">
         <v>52</v>
       </c>
       <c r="AI23" s="13">
         <v>52</v>
       </c>
       <c r="AJ23" s="12">
         <v>34</v>
       </c>
       <c r="AK23" s="12">
         <v>47</v>
       </c>
       <c r="AL23" s="21">
         <v>45</v>
       </c>
       <c r="AM23" s="21">
         <v>37</v>
       </c>
+      <c r="AN23" s="21">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="53"/>
       <c r="AB24" s="53"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="46"/>
       <c r="AK24" s="46"/>
-      <c r="AL24" s="21"/>
-      <c r="AM24" s="21"/>
+      <c r="AL24" s="46"/>
+      <c r="AM24" s="46"/>
+      <c r="AN24" s="46"/>
     </row>
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="23">
         <v>745</v>
       </c>
       <c r="C25" s="23">
         <v>619</v>
       </c>
       <c r="D25" s="24">
         <v>630</v>
       </c>
       <c r="E25" s="23">
         <v>697</v>
       </c>
       <c r="F25" s="21">
         <v>792</v>
       </c>
       <c r="G25" s="21">
         <v>727</v>
       </c>
       <c r="H25" s="21">
         <v>768</v>
       </c>
       <c r="I25" s="21">
@@ -11624,52 +11868,55 @@
       </c>
       <c r="AF25" s="13">
         <v>691</v>
       </c>
       <c r="AG25" s="13">
         <v>581</v>
       </c>
       <c r="AH25" s="13">
         <v>649</v>
       </c>
       <c r="AI25" s="13">
         <v>591</v>
       </c>
       <c r="AJ25" s="12">
         <v>515</v>
       </c>
       <c r="AK25" s="12">
         <v>571</v>
       </c>
       <c r="AL25" s="21">
         <v>582</v>
       </c>
       <c r="AM25" s="21">
         <v>509</v>
       </c>
+      <c r="AN25" s="21">
+        <v>554</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="23">
         <v>342</v>
       </c>
       <c r="C26" s="23">
         <v>307</v>
       </c>
       <c r="D26" s="23">
         <v>283</v>
       </c>
       <c r="E26" s="23">
         <v>317</v>
       </c>
       <c r="F26" s="21">
         <v>378</v>
       </c>
       <c r="G26" s="21">
         <v>349</v>
       </c>
       <c r="H26" s="21">
         <v>326</v>
       </c>
       <c r="I26" s="21">
@@ -11743,52 +11990,55 @@
       </c>
       <c r="AF26" s="13">
         <v>349</v>
       </c>
       <c r="AG26" s="13">
         <v>277</v>
       </c>
       <c r="AH26" s="13">
         <v>318</v>
       </c>
       <c r="AI26" s="13">
         <v>292</v>
       </c>
       <c r="AJ26" s="12">
         <v>259</v>
       </c>
       <c r="AK26" s="12">
         <v>283</v>
       </c>
       <c r="AL26" s="21">
         <v>248</v>
       </c>
       <c r="AM26" s="21">
         <v>229</v>
       </c>
+      <c r="AN26" s="21">
+        <v>267</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="23">
         <v>56</v>
       </c>
       <c r="C27" s="23">
         <v>46</v>
       </c>
       <c r="D27" s="23">
         <v>56</v>
       </c>
       <c r="E27" s="23">
         <v>61</v>
       </c>
       <c r="F27" s="21">
         <v>55</v>
       </c>
       <c r="G27" s="21">
         <v>58</v>
       </c>
       <c r="H27" s="21">
         <v>72</v>
       </c>
       <c r="I27" s="21">
@@ -11862,52 +12112,55 @@
       </c>
       <c r="AF27" s="13">
         <v>60</v>
       </c>
       <c r="AG27" s="13">
         <v>53</v>
       </c>
       <c r="AH27" s="13">
         <v>52</v>
       </c>
       <c r="AI27" s="13">
         <v>49</v>
       </c>
       <c r="AJ27" s="12">
         <v>44</v>
       </c>
       <c r="AK27" s="12">
         <v>48</v>
       </c>
       <c r="AL27" s="21">
         <v>47</v>
       </c>
       <c r="AM27" s="21">
         <v>49</v>
       </c>
+      <c r="AN27" s="21">
+        <v>40</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="23">
         <v>14</v>
       </c>
       <c r="C28" s="23">
         <v>9</v>
       </c>
       <c r="D28" s="23">
         <v>11</v>
       </c>
       <c r="E28" s="23">
         <v>6</v>
       </c>
       <c r="F28" s="21">
         <v>11</v>
       </c>
       <c r="G28" s="21">
         <v>6</v>
       </c>
       <c r="H28" s="21">
         <v>16</v>
       </c>
       <c r="I28" s="21">
@@ -11981,52 +12234,55 @@
       </c>
       <c r="AF28" s="13">
         <v>7</v>
       </c>
       <c r="AG28" s="13">
         <v>11</v>
       </c>
       <c r="AH28" s="13">
         <v>4</v>
       </c>
       <c r="AI28" s="13">
         <v>4</v>
       </c>
       <c r="AJ28" s="12">
         <v>8</v>
       </c>
       <c r="AK28" s="12">
         <v>4</v>
       </c>
       <c r="AL28" s="21">
         <v>6</v>
       </c>
       <c r="AM28" s="21">
         <v>9</v>
       </c>
+      <c r="AN28" s="21">
+        <v>8</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="23">
         <v>22</v>
       </c>
       <c r="C29" s="23">
         <v>24</v>
       </c>
       <c r="D29" s="23">
         <v>8</v>
       </c>
       <c r="E29" s="23">
         <v>15</v>
       </c>
       <c r="F29" s="21">
         <v>28</v>
       </c>
       <c r="G29" s="21">
         <v>24</v>
       </c>
       <c r="H29" s="21">
         <v>18</v>
       </c>
       <c r="I29" s="21">
@@ -12100,52 +12356,55 @@
       </c>
       <c r="AF29" s="13">
         <v>18</v>
       </c>
       <c r="AG29" s="13">
         <v>20</v>
       </c>
       <c r="AH29" s="13">
         <v>17</v>
       </c>
       <c r="AI29" s="13">
         <v>13</v>
       </c>
       <c r="AJ29" s="12">
         <v>17</v>
       </c>
       <c r="AK29" s="12">
         <v>29</v>
       </c>
       <c r="AL29" s="21">
         <v>24</v>
       </c>
       <c r="AM29" s="21">
         <v>17</v>
       </c>
+      <c r="AN29" s="21">
+        <v>15</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="23">
         <v>87</v>
       </c>
       <c r="C30" s="23">
         <v>76</v>
       </c>
       <c r="D30" s="23">
         <v>96</v>
       </c>
       <c r="E30" s="23">
         <v>104</v>
       </c>
       <c r="F30" s="21">
         <v>104</v>
       </c>
       <c r="G30" s="21">
         <v>104</v>
       </c>
       <c r="H30" s="21">
         <v>127</v>
       </c>
       <c r="I30" s="21">
@@ -12219,52 +12478,55 @@
       </c>
       <c r="AF30" s="13">
         <v>86</v>
       </c>
       <c r="AG30" s="13">
         <v>72</v>
       </c>
       <c r="AH30" s="13">
         <v>92</v>
       </c>
       <c r="AI30" s="13">
         <v>83</v>
       </c>
       <c r="AJ30" s="12">
         <v>63</v>
       </c>
       <c r="AK30" s="12">
         <v>72</v>
       </c>
       <c r="AL30" s="21">
         <v>106</v>
       </c>
       <c r="AM30" s="21">
         <v>66</v>
       </c>
+      <c r="AN30" s="21">
+        <v>84</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="23">
         <v>31</v>
       </c>
       <c r="C31" s="23">
         <v>27</v>
       </c>
       <c r="D31" s="23">
         <v>26</v>
       </c>
       <c r="E31" s="23">
         <v>33</v>
       </c>
       <c r="F31" s="21">
         <v>33</v>
       </c>
       <c r="G31" s="21">
         <v>25</v>
       </c>
       <c r="H31" s="21">
         <v>32</v>
       </c>
       <c r="I31" s="21">
@@ -12338,95 +12600,99 @@
       </c>
       <c r="AF31" s="13">
         <v>19</v>
       </c>
       <c r="AG31" s="13">
         <v>19</v>
       </c>
       <c r="AH31" s="13">
         <v>17</v>
       </c>
       <c r="AI31" s="13">
         <v>18</v>
       </c>
       <c r="AJ31" s="12">
         <v>23</v>
       </c>
       <c r="AK31" s="12">
         <v>25</v>
       </c>
       <c r="AL31" s="21">
         <v>27</v>
       </c>
       <c r="AM31" s="21">
         <v>22</v>
       </c>
+      <c r="AN31" s="21">
+        <v>20</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="21"/>
       <c r="N32" s="15"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="13"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
       <c r="AH32" s="13"/>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="12"/>
       <c r="AK32" s="12"/>
       <c r="AL32" s="21"/>
       <c r="AM32" s="21"/>
+      <c r="AN32" s="21"/>
     </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="23">
         <v>40</v>
       </c>
       <c r="C33" s="23">
         <v>31</v>
       </c>
       <c r="D33" s="23">
         <v>27</v>
       </c>
       <c r="E33" s="23">
         <v>32</v>
       </c>
       <c r="F33" s="21">
         <v>36</v>
       </c>
       <c r="G33" s="21">
         <v>29</v>
       </c>
       <c r="H33" s="21">
         <v>42</v>
       </c>
       <c r="I33" s="21">
@@ -12500,52 +12766,55 @@
       </c>
       <c r="AF33" s="13">
         <v>22</v>
       </c>
       <c r="AG33" s="13">
         <v>23</v>
       </c>
       <c r="AH33" s="13">
         <v>25</v>
       </c>
       <c r="AI33" s="13">
         <v>31</v>
       </c>
       <c r="AJ33" s="12">
         <v>23</v>
       </c>
       <c r="AK33" s="12">
         <v>27</v>
       </c>
       <c r="AL33" s="21">
         <v>27</v>
       </c>
       <c r="AM33" s="21">
         <v>23</v>
       </c>
+      <c r="AN33" s="21">
+        <v>23</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="23">
         <v>18</v>
       </c>
       <c r="C34" s="23">
         <v>5</v>
       </c>
       <c r="D34" s="23">
         <v>8</v>
       </c>
       <c r="E34" s="23">
         <v>13</v>
       </c>
       <c r="F34" s="21">
         <v>17</v>
       </c>
       <c r="G34" s="21">
         <v>10</v>
       </c>
       <c r="H34" s="21">
         <v>13</v>
       </c>
       <c r="I34" s="21">
@@ -12619,52 +12888,55 @@
       </c>
       <c r="AF34" s="13">
         <v>14</v>
       </c>
       <c r="AG34" s="13">
         <v>11</v>
       </c>
       <c r="AH34" s="13">
         <v>13</v>
       </c>
       <c r="AI34" s="13">
         <v>14</v>
       </c>
       <c r="AJ34" s="12">
         <v>8</v>
       </c>
       <c r="AK34" s="12">
         <v>6</v>
       </c>
       <c r="AL34" s="21">
         <v>15</v>
       </c>
       <c r="AM34" s="21">
         <v>11</v>
       </c>
+      <c r="AN34" s="21">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="23">
         <v>45</v>
       </c>
       <c r="C35" s="23">
         <v>30</v>
       </c>
       <c r="D35" s="23">
         <v>35</v>
       </c>
       <c r="E35" s="23">
         <v>35</v>
       </c>
       <c r="F35" s="23">
         <v>37</v>
       </c>
       <c r="G35" s="23">
         <v>38</v>
       </c>
       <c r="H35" s="23">
         <v>30</v>
       </c>
       <c r="I35" s="23">
@@ -12738,52 +13010,55 @@
       </c>
       <c r="AF35" s="13">
         <v>35</v>
       </c>
       <c r="AG35" s="13">
         <v>28</v>
       </c>
       <c r="AH35" s="13">
         <v>22</v>
       </c>
       <c r="AI35" s="13">
         <v>23</v>
       </c>
       <c r="AJ35" s="12">
         <v>19</v>
       </c>
       <c r="AK35" s="12">
         <v>29</v>
       </c>
       <c r="AL35" s="21">
         <v>19</v>
       </c>
       <c r="AM35" s="21">
         <v>27</v>
       </c>
+      <c r="AN35" s="21">
+        <v>22</v>
+      </c>
     </row>
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="23">
         <v>30</v>
       </c>
       <c r="C36" s="23">
         <v>19</v>
       </c>
       <c r="D36" s="23">
         <v>21</v>
       </c>
       <c r="E36" s="23">
         <v>29</v>
       </c>
       <c r="F36" s="21">
         <v>22</v>
       </c>
       <c r="G36" s="21">
         <v>29</v>
       </c>
       <c r="H36" s="21">
         <v>36</v>
       </c>
       <c r="I36" s="21">
@@ -12857,52 +13132,55 @@
       </c>
       <c r="AF36" s="13">
         <v>18</v>
       </c>
       <c r="AG36" s="13">
         <v>16</v>
       </c>
       <c r="AH36" s="13">
         <v>27</v>
       </c>
       <c r="AI36" s="13">
         <v>15</v>
       </c>
       <c r="AJ36" s="12">
         <v>13</v>
       </c>
       <c r="AK36" s="12">
         <v>13</v>
       </c>
       <c r="AL36" s="21">
         <v>14</v>
       </c>
       <c r="AM36" s="21">
         <v>11</v>
       </c>
+      <c r="AN36" s="21">
+        <v>19</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="23">
         <v>16</v>
       </c>
       <c r="C37" s="23">
         <v>12</v>
       </c>
       <c r="D37" s="23">
         <v>11</v>
       </c>
       <c r="E37" s="23">
         <v>14</v>
       </c>
       <c r="F37" s="21">
         <v>19</v>
       </c>
       <c r="G37" s="21">
         <v>13</v>
       </c>
       <c r="H37" s="21">
         <v>9</v>
       </c>
       <c r="I37" s="21">
@@ -12976,52 +13254,55 @@
       </c>
       <c r="AF37" s="13">
         <v>15</v>
       </c>
       <c r="AG37" s="13">
         <v>6</v>
       </c>
       <c r="AH37" s="13">
         <v>16</v>
       </c>
       <c r="AI37" s="13">
         <v>14</v>
       </c>
       <c r="AJ37" s="12">
         <v>8</v>
       </c>
       <c r="AK37" s="12">
         <v>6</v>
       </c>
       <c r="AL37" s="21">
         <v>10</v>
       </c>
       <c r="AM37" s="21">
         <v>8</v>
       </c>
+      <c r="AN37" s="21">
+        <v>14</v>
+      </c>
     </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="23">
         <v>18</v>
       </c>
       <c r="C38" s="23">
         <v>16</v>
       </c>
       <c r="D38" s="23">
         <v>22</v>
       </c>
       <c r="E38" s="23">
         <v>13</v>
       </c>
       <c r="F38" s="21">
         <v>17</v>
       </c>
       <c r="G38" s="21">
         <v>14</v>
       </c>
       <c r="H38" s="21">
         <v>17</v>
       </c>
       <c r="I38" s="21">
@@ -13095,52 +13376,55 @@
       </c>
       <c r="AF38" s="13">
         <v>18</v>
       </c>
       <c r="AG38" s="13">
         <v>17</v>
       </c>
       <c r="AH38" s="13">
         <v>20</v>
       </c>
       <c r="AI38" s="13">
         <v>11</v>
       </c>
       <c r="AJ38" s="12">
         <v>13</v>
       </c>
       <c r="AK38" s="12">
         <v>11</v>
       </c>
       <c r="AL38" s="21">
         <v>15</v>
       </c>
       <c r="AM38" s="21">
         <v>15</v>
       </c>
+      <c r="AN38" s="21">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="23">
         <v>26</v>
       </c>
       <c r="C39" s="23">
         <v>17</v>
       </c>
       <c r="D39" s="23">
         <v>26</v>
       </c>
       <c r="E39" s="23">
         <v>25</v>
       </c>
       <c r="F39" s="21">
         <v>35</v>
       </c>
       <c r="G39" s="21">
         <v>28</v>
       </c>
       <c r="H39" s="21">
         <v>30</v>
       </c>
       <c r="I39" s="21">
@@ -13214,95 +13498,99 @@
       </c>
       <c r="AF39" s="13">
         <v>30</v>
       </c>
       <c r="AG39" s="13">
         <v>28</v>
       </c>
       <c r="AH39" s="13">
         <v>26</v>
       </c>
       <c r="AI39" s="13">
         <v>24</v>
       </c>
       <c r="AJ39" s="12">
         <v>17</v>
       </c>
       <c r="AK39" s="12">
         <v>18</v>
       </c>
       <c r="AL39" s="21">
         <v>24</v>
       </c>
       <c r="AM39" s="21">
         <v>22</v>
       </c>
+      <c r="AN39" s="21">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="47"/>
       <c r="G40" s="47"/>
       <c r="H40" s="47"/>
       <c r="I40" s="47"/>
       <c r="J40" s="47"/>
       <c r="K40" s="47"/>
       <c r="L40" s="47"/>
       <c r="M40" s="47"/>
       <c r="N40" s="47"/>
       <c r="O40" s="47"/>
       <c r="P40" s="47"/>
       <c r="Q40" s="47"/>
       <c r="R40" s="47"/>
       <c r="S40" s="47"/>
       <c r="T40" s="47"/>
       <c r="U40" s="47"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
       <c r="Z40" s="47"/>
       <c r="AA40" s="53"/>
       <c r="AB40" s="53"/>
       <c r="AC40" s="46"/>
       <c r="AD40" s="46"/>
       <c r="AE40" s="46"/>
       <c r="AF40" s="46"/>
       <c r="AG40" s="46"/>
       <c r="AH40" s="46"/>
       <c r="AI40" s="46"/>
       <c r="AJ40" s="46"/>
       <c r="AK40" s="46"/>
-      <c r="AL40" s="21"/>
-      <c r="AM40" s="21"/>
+      <c r="AL40" s="46"/>
+      <c r="AM40" s="46"/>
+      <c r="AN40" s="46"/>
     </row>
-    <row r="41" spans="1:39" s="15" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="15" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="23">
         <v>702</v>
       </c>
       <c r="C41" s="23">
         <v>573</v>
       </c>
       <c r="D41" s="24">
         <v>689</v>
       </c>
       <c r="E41" s="23">
         <v>627</v>
       </c>
       <c r="F41" s="21">
         <v>729</v>
       </c>
       <c r="G41" s="21">
         <v>667</v>
       </c>
       <c r="H41" s="21">
         <v>701</v>
       </c>
       <c r="I41" s="21">
@@ -13376,52 +13664,55 @@
       </c>
       <c r="AF41" s="13">
         <v>617</v>
       </c>
       <c r="AG41" s="13">
         <v>591</v>
       </c>
       <c r="AH41" s="13">
         <v>595</v>
       </c>
       <c r="AI41" s="13">
         <v>557</v>
       </c>
       <c r="AJ41" s="21">
         <v>470</v>
       </c>
       <c r="AK41" s="21">
         <v>566</v>
       </c>
       <c r="AL41" s="21">
         <v>485</v>
       </c>
       <c r="AM41" s="21">
         <v>480</v>
       </c>
+      <c r="AN41" s="21">
+        <v>483</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="23">
         <v>329</v>
       </c>
       <c r="C42" s="23">
         <v>259</v>
       </c>
       <c r="D42" s="23">
         <v>320</v>
       </c>
       <c r="E42" s="23">
         <v>295</v>
       </c>
       <c r="F42" s="21">
         <v>338</v>
       </c>
       <c r="G42" s="21">
         <v>305</v>
       </c>
       <c r="H42" s="21">
         <v>303</v>
       </c>
       <c r="I42" s="21">
@@ -13495,52 +13786,55 @@
       </c>
       <c r="AF42" s="13">
         <v>318</v>
       </c>
       <c r="AG42" s="13">
         <v>293</v>
       </c>
       <c r="AH42" s="13">
         <v>271</v>
       </c>
       <c r="AI42" s="13">
         <v>258</v>
       </c>
       <c r="AJ42" s="21">
         <v>239</v>
       </c>
       <c r="AK42" s="21">
         <v>239</v>
       </c>
       <c r="AL42" s="21">
         <v>232</v>
       </c>
       <c r="AM42" s="21">
         <v>240</v>
       </c>
+      <c r="AN42" s="21">
+        <v>232</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="22">
         <v>42</v>
       </c>
       <c r="C43" s="22">
         <v>40</v>
       </c>
       <c r="D43" s="22">
         <v>50</v>
       </c>
       <c r="E43" s="22">
         <v>41</v>
       </c>
       <c r="F43" s="12">
         <v>56</v>
       </c>
       <c r="G43" s="12">
         <v>65</v>
       </c>
       <c r="H43" s="12">
         <v>60</v>
       </c>
       <c r="I43" s="12">
@@ -13614,52 +13908,55 @@
       </c>
       <c r="AF43" s="13">
         <v>56</v>
       </c>
       <c r="AG43" s="13">
         <v>48</v>
       </c>
       <c r="AH43" s="13">
         <v>44</v>
       </c>
       <c r="AI43" s="13">
         <v>47</v>
       </c>
       <c r="AJ43" s="21">
         <v>39</v>
       </c>
       <c r="AK43" s="21">
         <v>46</v>
       </c>
       <c r="AL43" s="21">
         <v>35</v>
       </c>
       <c r="AM43" s="21">
         <v>36</v>
       </c>
+      <c r="AN43" s="21">
+        <v>38</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="22">
         <v>11</v>
       </c>
       <c r="C44" s="22">
         <v>10</v>
       </c>
       <c r="D44" s="22">
         <v>6</v>
       </c>
       <c r="E44" s="22">
         <v>8</v>
       </c>
       <c r="F44" s="12">
         <v>7</v>
       </c>
       <c r="G44" s="12">
         <v>10</v>
       </c>
       <c r="H44" s="12">
         <v>11</v>
       </c>
       <c r="I44" s="12">
@@ -13733,52 +14030,55 @@
       </c>
       <c r="AF44" s="13">
         <v>6</v>
       </c>
       <c r="AG44" s="13">
         <v>6</v>
       </c>
       <c r="AH44" s="13">
         <v>4</v>
       </c>
       <c r="AI44" s="13">
         <v>4</v>
       </c>
       <c r="AJ44" s="21">
         <v>5</v>
       </c>
       <c r="AK44" s="21">
         <v>11</v>
       </c>
       <c r="AL44" s="21">
         <v>5</v>
       </c>
       <c r="AM44" s="21">
         <v>7</v>
       </c>
+      <c r="AN44" s="21">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="22">
         <v>24</v>
       </c>
       <c r="C45" s="22">
         <v>19</v>
       </c>
       <c r="D45" s="22">
         <v>19</v>
       </c>
       <c r="E45" s="22">
         <v>23</v>
       </c>
       <c r="F45" s="12">
         <v>29</v>
       </c>
       <c r="G45" s="12">
         <v>20</v>
       </c>
       <c r="H45" s="12">
         <v>19</v>
       </c>
       <c r="I45" s="12">
@@ -13852,52 +14152,55 @@
       </c>
       <c r="AF45" s="13">
         <v>15</v>
       </c>
       <c r="AG45" s="13">
         <v>20</v>
       </c>
       <c r="AH45" s="13">
         <v>19</v>
       </c>
       <c r="AI45" s="13">
         <v>12</v>
       </c>
       <c r="AJ45" s="21">
         <v>17</v>
       </c>
       <c r="AK45" s="21">
         <v>18</v>
       </c>
       <c r="AL45" s="21">
         <v>14</v>
       </c>
       <c r="AM45" s="21">
         <v>19</v>
       </c>
+      <c r="AN45" s="21">
+        <v>16</v>
+      </c>
     </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="22">
         <v>107</v>
       </c>
       <c r="C46" s="22">
         <v>66</v>
       </c>
       <c r="D46" s="22">
         <v>96</v>
       </c>
       <c r="E46" s="22">
         <v>88</v>
       </c>
       <c r="F46" s="12">
         <v>85</v>
       </c>
       <c r="G46" s="12">
         <v>72</v>
       </c>
       <c r="H46" s="12">
         <v>116</v>
       </c>
       <c r="I46" s="12">
@@ -13971,52 +14274,55 @@
       </c>
       <c r="AF46" s="13">
         <v>60</v>
       </c>
       <c r="AG46" s="13">
         <v>74</v>
       </c>
       <c r="AH46" s="13">
         <v>87</v>
       </c>
       <c r="AI46" s="13">
         <v>85</v>
       </c>
       <c r="AJ46" s="21">
         <v>70</v>
       </c>
       <c r="AK46" s="21">
         <v>81</v>
       </c>
       <c r="AL46" s="21">
         <v>68</v>
       </c>
       <c r="AM46" s="21">
         <v>59</v>
       </c>
+      <c r="AN46" s="21">
+        <v>56</v>
+      </c>
     </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="A47" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="22">
         <v>24</v>
       </c>
       <c r="C47" s="22">
         <v>31</v>
       </c>
       <c r="D47" s="22">
         <v>27</v>
       </c>
       <c r="E47" s="22">
         <v>35</v>
       </c>
       <c r="F47" s="12">
         <v>29</v>
       </c>
       <c r="G47" s="12">
         <v>31</v>
       </c>
       <c r="H47" s="12">
         <v>36</v>
       </c>
       <c r="I47" s="12">
@@ -14090,87 +14396,91 @@
       </c>
       <c r="AF47" s="13">
         <v>22</v>
       </c>
       <c r="AG47" s="13">
         <v>20</v>
       </c>
       <c r="AH47" s="13">
         <v>27</v>
       </c>
       <c r="AI47" s="13">
         <v>25</v>
       </c>
       <c r="AJ47" s="21">
         <v>10</v>
       </c>
       <c r="AK47" s="21">
         <v>23</v>
       </c>
       <c r="AL47" s="21">
         <v>22</v>
       </c>
       <c r="AM47" s="21">
         <v>14</v>
       </c>
+      <c r="AN47" s="21">
+        <v>12</v>
+      </c>
     </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="A48" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="22"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="M48" s="12"/>
       <c r="O48" s="21"/>
       <c r="P48" s="21"/>
       <c r="Q48" s="21"/>
       <c r="R48" s="21"/>
       <c r="S48" s="21"/>
       <c r="T48" s="21"/>
       <c r="U48" s="21"/>
       <c r="V48" s="21"/>
       <c r="W48" s="21"/>
       <c r="X48" s="21"/>
       <c r="Y48" s="21"/>
       <c r="Z48" s="21"/>
       <c r="AA48" s="21"/>
       <c r="AB48" s="13"/>
       <c r="AC48" s="21"/>
       <c r="AD48" s="13"/>
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
       <c r="AH48" s="13"/>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="21"/>
       <c r="AK48" s="21"/>
       <c r="AL48" s="21"/>
       <c r="AM48" s="21"/>
+      <c r="AN48" s="21"/>
     </row>
-    <row r="49" spans="1:39" ht="13.9" customHeight="1">
+    <row r="49" spans="1:40" ht="13.9" customHeight="1">
       <c r="A49" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="22">
         <v>35</v>
       </c>
       <c r="C49" s="22">
         <v>34</v>
       </c>
       <c r="D49" s="22">
         <v>25</v>
       </c>
       <c r="E49" s="22">
         <v>37</v>
       </c>
       <c r="F49" s="12">
         <v>37</v>
       </c>
       <c r="G49" s="12">
         <v>29</v>
       </c>
       <c r="H49" s="12">
         <v>30</v>
       </c>
       <c r="I49" s="12">
@@ -14244,52 +14554,55 @@
       </c>
       <c r="AF49" s="13">
         <v>27</v>
       </c>
       <c r="AG49" s="13">
         <v>22</v>
       </c>
       <c r="AH49" s="13">
         <v>28</v>
       </c>
       <c r="AI49" s="13">
         <v>25</v>
       </c>
       <c r="AJ49" s="21">
         <v>14</v>
       </c>
       <c r="AK49" s="21">
         <v>42</v>
       </c>
       <c r="AL49" s="21">
         <v>20</v>
       </c>
       <c r="AM49" s="21">
         <v>22</v>
       </c>
+      <c r="AN49" s="21">
+        <v>22</v>
+      </c>
     </row>
-    <row r="50" spans="1:39" ht="13.9" customHeight="1">
+    <row r="50" spans="1:40" ht="13.9" customHeight="1">
       <c r="A50" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="22">
         <v>14</v>
       </c>
       <c r="C50" s="22">
         <v>12</v>
       </c>
       <c r="D50" s="22">
         <v>12</v>
       </c>
       <c r="E50" s="22">
         <v>8</v>
       </c>
       <c r="F50" s="12">
         <v>16</v>
       </c>
       <c r="G50" s="12">
         <v>18</v>
       </c>
       <c r="H50" s="12">
         <v>14</v>
       </c>
       <c r="I50" s="12">
@@ -14363,52 +14676,55 @@
       </c>
       <c r="AF50" s="13">
         <v>13</v>
       </c>
       <c r="AG50" s="13">
         <v>12</v>
       </c>
       <c r="AH50" s="13">
         <v>9</v>
       </c>
       <c r="AI50" s="13">
         <v>19</v>
       </c>
       <c r="AJ50" s="21">
         <v>8</v>
       </c>
       <c r="AK50" s="21">
         <v>9</v>
       </c>
       <c r="AL50" s="21">
         <v>12</v>
       </c>
       <c r="AM50" s="21">
         <v>10</v>
       </c>
+      <c r="AN50" s="21">
+        <v>8</v>
+      </c>
     </row>
-    <row r="51" spans="1:39" ht="13.9" customHeight="1">
+    <row r="51" spans="1:40" ht="13.9" customHeight="1">
       <c r="A51" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="22">
         <v>28</v>
       </c>
       <c r="C51" s="22">
         <v>33</v>
       </c>
       <c r="D51" s="22">
         <v>44</v>
       </c>
       <c r="E51" s="22">
         <v>24</v>
       </c>
       <c r="F51" s="12">
         <v>40</v>
       </c>
       <c r="G51" s="12">
         <v>45</v>
       </c>
       <c r="H51" s="12">
         <v>25</v>
       </c>
       <c r="I51" s="12">
@@ -14482,52 +14798,55 @@
       </c>
       <c r="AF51" s="13">
         <v>30</v>
       </c>
       <c r="AG51" s="13">
         <v>29</v>
       </c>
       <c r="AH51" s="13">
         <v>29</v>
       </c>
       <c r="AI51" s="13">
         <v>27</v>
       </c>
       <c r="AJ51" s="21">
         <v>21</v>
       </c>
       <c r="AK51" s="21">
         <v>27</v>
       </c>
       <c r="AL51" s="21">
         <v>25</v>
       </c>
       <c r="AM51" s="21">
         <v>20</v>
       </c>
+      <c r="AN51" s="21">
+        <v>20</v>
+      </c>
     </row>
-    <row r="52" spans="1:39" ht="13.9" customHeight="1">
+    <row r="52" spans="1:40" ht="13.9" customHeight="1">
       <c r="A52" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="22">
         <v>13</v>
       </c>
       <c r="C52" s="22">
         <v>18</v>
       </c>
       <c r="D52" s="22">
         <v>27</v>
       </c>
       <c r="E52" s="22">
         <v>21</v>
       </c>
       <c r="F52" s="12">
         <v>25</v>
       </c>
       <c r="G52" s="12">
         <v>21</v>
       </c>
       <c r="H52" s="12">
         <v>23</v>
       </c>
       <c r="I52" s="12">
@@ -14601,52 +14920,55 @@
       </c>
       <c r="AF52" s="13">
         <v>17</v>
       </c>
       <c r="AG52" s="13">
         <v>18</v>
       </c>
       <c r="AH52" s="13">
         <v>22</v>
       </c>
       <c r="AI52" s="13">
         <v>15</v>
       </c>
       <c r="AJ52" s="21">
         <v>14</v>
       </c>
       <c r="AK52" s="21">
         <v>17</v>
       </c>
       <c r="AL52" s="21">
         <v>14</v>
       </c>
       <c r="AM52" s="21">
         <v>15</v>
       </c>
+      <c r="AN52" s="21">
+        <v>22</v>
+      </c>
     </row>
-    <row r="53" spans="1:39" ht="13.9" customHeight="1">
+    <row r="53" spans="1:40" ht="13.9" customHeight="1">
       <c r="A53" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="22">
         <v>14</v>
       </c>
       <c r="C53" s="22">
         <v>9</v>
       </c>
       <c r="D53" s="22">
         <v>10</v>
       </c>
       <c r="E53" s="22">
         <v>9</v>
       </c>
       <c r="F53" s="12">
         <v>10</v>
       </c>
       <c r="G53" s="12">
         <v>5</v>
       </c>
       <c r="H53" s="12">
         <v>14</v>
       </c>
       <c r="I53" s="12">
@@ -14720,52 +15042,55 @@
       </c>
       <c r="AF53" s="13">
         <v>12</v>
       </c>
       <c r="AG53" s="13">
         <v>14</v>
       </c>
       <c r="AH53" s="13">
         <v>14</v>
       </c>
       <c r="AI53" s="13">
         <v>8</v>
       </c>
       <c r="AJ53" s="21">
         <v>6</v>
       </c>
       <c r="AK53" s="21">
         <v>8</v>
       </c>
       <c r="AL53" s="21">
         <v>7</v>
       </c>
       <c r="AM53" s="21">
         <v>10</v>
       </c>
+      <c r="AN53" s="21">
+        <v>13</v>
+      </c>
     </row>
-    <row r="54" spans="1:39" ht="13.9" customHeight="1">
+    <row r="54" spans="1:40" ht="13.9" customHeight="1">
       <c r="A54" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="22">
         <v>23</v>
       </c>
       <c r="C54" s="22">
         <v>17</v>
       </c>
       <c r="D54" s="22">
         <v>20</v>
       </c>
       <c r="E54" s="22">
         <v>17</v>
       </c>
       <c r="F54" s="12">
         <v>14</v>
       </c>
       <c r="G54" s="12">
         <v>20</v>
       </c>
       <c r="H54" s="12">
         <v>25</v>
       </c>
       <c r="I54" s="12">
@@ -14839,52 +15164,55 @@
       </c>
       <c r="AF54" s="13">
         <v>15</v>
       </c>
       <c r="AG54" s="13">
         <v>9</v>
       </c>
       <c r="AH54" s="13">
         <v>15</v>
       </c>
       <c r="AI54" s="13">
         <v>4</v>
       </c>
       <c r="AJ54" s="21">
         <v>10</v>
       </c>
       <c r="AK54" s="21">
         <v>16</v>
       </c>
       <c r="AL54" s="21">
         <v>10</v>
       </c>
       <c r="AM54" s="21">
         <v>13</v>
       </c>
+      <c r="AN54" s="21">
+        <v>15</v>
+      </c>
     </row>
-    <row r="55" spans="1:39" ht="13.9" customHeight="1">
+    <row r="55" spans="1:40" ht="13.9" customHeight="1">
       <c r="A55" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="26">
         <v>38</v>
       </c>
       <c r="C55" s="26">
         <v>25</v>
       </c>
       <c r="D55" s="26">
         <v>33</v>
       </c>
       <c r="E55" s="26">
         <v>21</v>
       </c>
       <c r="F55" s="18">
         <v>43</v>
       </c>
       <c r="G55" s="18">
         <v>26</v>
       </c>
       <c r="H55" s="18">
         <v>25</v>
       </c>
       <c r="I55" s="18">
@@ -14958,52 +15286,55 @@
       </c>
       <c r="AF55" s="17">
         <v>26</v>
       </c>
       <c r="AG55" s="17">
         <v>26</v>
       </c>
       <c r="AH55" s="17">
         <v>26</v>
       </c>
       <c r="AI55" s="17">
         <v>28</v>
       </c>
       <c r="AJ55" s="18">
         <v>17</v>
       </c>
       <c r="AK55" s="18">
         <v>29</v>
       </c>
       <c r="AL55" s="18">
         <v>21</v>
       </c>
       <c r="AM55" s="18">
         <v>15</v>
       </c>
+      <c r="AN55" s="18">
+        <v>24</v>
+      </c>
     </row>
-    <row r="56" spans="1:39" ht="13.9" customHeight="1">
+    <row r="56" spans="1:40" ht="13.9" customHeight="1">
       <c r="A56" s="19" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>