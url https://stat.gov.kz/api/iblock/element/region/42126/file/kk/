--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -3,75 +3,75 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10830" yWindow="615" windowWidth="16695" windowHeight="11025"/>
+    <workbookView xWindow="10830" yWindow="615" windowWidth="16650" windowHeight="6840"/>
   </bookViews>
   <sheets>
     <sheet name="Туғандар саны" sheetId="1" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Жынысы бойынша туғандар'!$6:$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="55">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
@@ -282,51 +282,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -350,264 +350,217 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -884,14467 +837,10662 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW56"/>
+  <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="12" width="8.42578125" style="2" customWidth="1"/>
-    <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="24" width="8.42578125" style="2" customWidth="1"/>
-    <col min="25" max="25" width="9.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="2"/>
+    <col min="25" max="25" width="9.5703125" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="34"/>
-[...39 lines deleted...]
-      <c r="S5" s="15"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="S5" s="11"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
-      <c r="Y5" s="41"/>
-[...2 lines deleted...]
-      <c r="AE5" s="15"/>
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="11"/>
+      <c r="AB5" s="11"/>
+      <c r="AE5" s="11"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
-      <c r="AK5" s="41"/>
-[...5 lines deleted...]
-      <c r="AW5" s="41" t="s">
+      <c r="AK5" s="30" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="57">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="44">
         <v>2024</v>
       </c>
-      <c r="O6" s="58"/>
-[...10 lines deleted...]
-      <c r="Z6" s="57">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="44">
         <v>2025</v>
       </c>
-      <c r="AA6" s="58"/>
-[...10 lines deleted...]
-      <c r="AL6" s="57">
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="44">
         <v>2026</v>
       </c>
-      <c r="AM6" s="58"/>
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="G7" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="H7" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L7" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O7" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P7" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="Q7" s="36" t="s">
+      <c r="Q7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="R7" s="36" t="s">
+      <c r="R7" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="S7" s="36" t="s">
+      <c r="S7" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="T7" s="36" t="s">
+      <c r="T7" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="36" t="s">
+      <c r="U7" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="7" t="s">
+      <c r="V7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="7" t="s">
+      <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="X7" s="7" t="s">
+      <c r="X7" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y7" s="8" t="s">
+      <c r="Y7" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="42" t="s">
+      <c r="Z7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="42" t="s">
+      <c r="AA7" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="AB7" s="42" t="s">
+      <c r="AB7" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="AC7" s="36" t="s">
+      <c r="AC7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="AD7" s="36" t="s">
+      <c r="AD7" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="AE7" s="36" t="s">
+      <c r="AE7" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AF7" s="36" t="s">
+      <c r="AF7" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="36" t="s">
+      <c r="AG7" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="7" t="s">
+      <c r="AH7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="7" t="s">
+      <c r="AI7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="AJ7" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AK7" s="8" t="s">
+      <c r="AK7" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="42" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="35"/>
+      <c r="R8" s="35"/>
+      <c r="S8" s="35"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="35"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="35"/>
+      <c r="AA8" s="35"/>
+      <c r="AB8" s="35"/>
+      <c r="AC8" s="49"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="7">
+        <v>1293</v>
+      </c>
+      <c r="C9" s="9">
+        <v>1249</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1217</v>
+      </c>
+      <c r="E9" s="9">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="9">
+        <v>1299</v>
+      </c>
+      <c r="G9" s="9">
+        <v>1319</v>
+      </c>
+      <c r="H9" s="9">
+        <v>1436</v>
+      </c>
+      <c r="I9" s="9">
+        <v>1273</v>
+      </c>
+      <c r="J9" s="9">
+        <v>1360</v>
+      </c>
+      <c r="K9" s="9">
+        <v>1256</v>
+      </c>
+      <c r="L9" s="9">
+        <v>1183</v>
+      </c>
+      <c r="M9" s="9">
+        <v>1227</v>
+      </c>
+      <c r="N9" s="9">
+        <v>965</v>
+      </c>
+      <c r="O9" s="9">
+        <v>1062</v>
+      </c>
+      <c r="P9" s="9">
+        <v>1118</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>1235</v>
+      </c>
+      <c r="R9" s="9">
+        <v>1176</v>
+      </c>
+      <c r="S9" s="9">
+        <v>1139</v>
+      </c>
+      <c r="T9" s="9">
+        <v>1308</v>
+      </c>
+      <c r="U9" s="9">
+        <v>1172</v>
+      </c>
+      <c r="V9" s="9">
+        <v>1244</v>
+      </c>
+      <c r="W9" s="9">
+        <v>1148</v>
+      </c>
+      <c r="X9" s="9">
+        <v>985</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>1137</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>1067</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>989</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>1037</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="7">
+        <v>593</v>
+      </c>
+      <c r="C10" s="9">
+        <v>611</v>
+      </c>
+      <c r="D10" s="9">
+        <v>573</v>
+      </c>
+      <c r="E10" s="9">
+        <v>656</v>
+      </c>
+      <c r="F10" s="9">
+        <v>589</v>
+      </c>
+      <c r="G10" s="9">
+        <v>610</v>
+      </c>
+      <c r="H10" s="9">
+        <v>684</v>
+      </c>
+      <c r="I10" s="9">
+        <v>606</v>
+      </c>
+      <c r="J10" s="9">
+        <v>649</v>
+      </c>
+      <c r="K10" s="9">
+        <v>582</v>
+      </c>
+      <c r="L10" s="9">
+        <v>535</v>
+      </c>
+      <c r="M10" s="9">
+        <v>569</v>
+      </c>
+      <c r="N10" s="9">
+        <v>456</v>
+      </c>
+      <c r="O10" s="9">
+        <v>539</v>
+      </c>
+      <c r="P10" s="9">
+        <v>555</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>577</v>
+      </c>
+      <c r="R10" s="9">
+        <v>539</v>
+      </c>
+      <c r="S10" s="9">
+        <v>523</v>
+      </c>
+      <c r="T10" s="9">
+        <v>667</v>
+      </c>
+      <c r="U10" s="9">
+        <v>570</v>
+      </c>
+      <c r="V10" s="9">
+        <v>589</v>
+      </c>
+      <c r="W10" s="9">
+        <v>550</v>
+      </c>
+      <c r="X10" s="9">
+        <v>498</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>522</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>480</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>469</v>
+      </c>
+      <c r="AB10" s="9">
+        <v>499</v>
+      </c>
+      <c r="AC10" s="9">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="7">
+        <v>125</v>
+      </c>
+      <c r="C11" s="9">
+        <v>87</v>
+      </c>
+      <c r="D11" s="9">
+        <v>95</v>
+      </c>
+      <c r="E11" s="9">
+        <v>120</v>
+      </c>
+      <c r="F11" s="9">
+        <v>116</v>
+      </c>
+      <c r="G11" s="9">
+        <v>117</v>
+      </c>
+      <c r="H11" s="9">
+        <v>127</v>
+      </c>
+      <c r="I11" s="9">
+        <v>101</v>
+      </c>
+      <c r="J11" s="9">
+        <v>135</v>
+      </c>
+      <c r="K11" s="9">
+        <v>98</v>
+      </c>
+      <c r="L11" s="9">
+        <v>98</v>
+      </c>
+      <c r="M11" s="9">
+        <v>98</v>
+      </c>
+      <c r="N11" s="9">
+        <v>93</v>
+      </c>
+      <c r="O11" s="9">
+        <v>68</v>
+      </c>
+      <c r="P11" s="9">
+        <v>92</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>104</v>
+      </c>
+      <c r="R11" s="9">
+        <v>107</v>
+      </c>
+      <c r="S11" s="9">
+        <v>79</v>
+      </c>
+      <c r="T11" s="9">
+        <v>116</v>
+      </c>
+      <c r="U11" s="9">
+        <v>101</v>
+      </c>
+      <c r="V11" s="9">
+        <v>96</v>
+      </c>
+      <c r="W11" s="9">
+        <v>96</v>
+      </c>
+      <c r="X11" s="9">
+        <v>83</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>94</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>82</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>85</v>
+      </c>
+      <c r="AB11" s="9">
+        <v>78</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="7">
+        <v>16</v>
+      </c>
+      <c r="C12" s="9">
+        <v>15</v>
+      </c>
+      <c r="D12" s="9">
+        <v>14</v>
+      </c>
+      <c r="E12" s="9">
         <v>8</v>
       </c>
-      <c r="AM7" s="42" t="s">
+      <c r="F12" s="9">
+        <v>17</v>
+      </c>
+      <c r="G12" s="9">
+        <v>14</v>
+      </c>
+      <c r="H12" s="9">
+        <v>21</v>
+      </c>
+      <c r="I12" s="9">
+        <v>19</v>
+      </c>
+      <c r="J12" s="9">
+        <v>11</v>
+      </c>
+      <c r="K12" s="9">
+        <v>23</v>
+      </c>
+      <c r="L12" s="9">
+        <v>13</v>
+      </c>
+      <c r="M12" s="9">
+        <v>8</v>
+      </c>
+      <c r="N12" s="9">
+        <v>13</v>
+      </c>
+      <c r="O12" s="9">
+        <v>15</v>
+      </c>
+      <c r="P12" s="9">
+        <v>8</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>15</v>
+      </c>
+      <c r="R12" s="9">
+        <v>10</v>
+      </c>
+      <c r="S12" s="9">
+        <v>16</v>
+      </c>
+      <c r="T12" s="9">
+        <v>13</v>
+      </c>
+      <c r="U12" s="9">
+        <v>17</v>
+      </c>
+      <c r="V12" s="9">
+        <v>8</v>
+      </c>
+      <c r="W12" s="9">
+        <v>8</v>
+      </c>
+      <c r="X12" s="9">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="7">
+        <v>35</v>
+      </c>
+      <c r="C13" s="9">
+        <v>38</v>
+      </c>
+      <c r="D13" s="9">
+        <v>39</v>
+      </c>
+      <c r="E13" s="9">
+        <v>52</v>
+      </c>
+      <c r="F13" s="9">
+        <v>33</v>
+      </c>
+      <c r="G13" s="9">
+        <v>43</v>
+      </c>
+      <c r="H13" s="9">
+        <v>50</v>
+      </c>
+      <c r="I13" s="9">
+        <v>39</v>
+      </c>
+      <c r="J13" s="9">
+        <v>47</v>
+      </c>
+      <c r="K13" s="9">
+        <v>38</v>
+      </c>
+      <c r="L13" s="9">
+        <v>36</v>
+      </c>
+      <c r="M13" s="9">
+        <v>54</v>
+      </c>
+      <c r="N13" s="9">
+        <v>27</v>
+      </c>
+      <c r="O13" s="9">
+        <v>33</v>
+      </c>
+      <c r="P13" s="9">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>41</v>
+      </c>
+      <c r="R13" s="9">
+        <v>36</v>
+      </c>
+      <c r="S13" s="9">
+        <v>36</v>
+      </c>
+      <c r="T13" s="9">
+        <v>33</v>
+      </c>
+      <c r="U13" s="9">
+        <v>40</v>
+      </c>
+      <c r="V13" s="9">
+        <v>36</v>
+      </c>
+      <c r="W13" s="9">
+        <v>25</v>
+      </c>
+      <c r="X13" s="9">
+        <v>34</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>47</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>38</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>36</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="7">
+        <v>169</v>
+      </c>
+      <c r="C14" s="9">
+        <v>172</v>
+      </c>
+      <c r="D14" s="9">
+        <v>153</v>
+      </c>
+      <c r="E14" s="9">
+        <v>164</v>
+      </c>
+      <c r="F14" s="9">
+        <v>171</v>
+      </c>
+      <c r="G14" s="9">
+        <v>191</v>
+      </c>
+      <c r="H14" s="9">
+        <v>172</v>
+      </c>
+      <c r="I14" s="9">
+        <v>194</v>
+      </c>
+      <c r="J14" s="9">
+        <v>173</v>
+      </c>
+      <c r="K14" s="9">
+        <v>177</v>
+      </c>
+      <c r="L14" s="9">
+        <v>161</v>
+      </c>
+      <c r="M14" s="9">
+        <v>178</v>
+      </c>
+      <c r="N14" s="9">
+        <v>119</v>
+      </c>
+      <c r="O14" s="9">
+        <v>133</v>
+      </c>
+      <c r="P14" s="9">
+        <v>136</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>180</v>
+      </c>
+      <c r="R14" s="9">
+        <v>157</v>
+      </c>
+      <c r="S14" s="9">
+        <v>163</v>
+      </c>
+      <c r="T14" s="9">
+        <v>146</v>
+      </c>
+      <c r="U14" s="9">
+        <v>146</v>
+      </c>
+      <c r="V14" s="9">
+        <v>179</v>
+      </c>
+      <c r="W14" s="9">
+        <v>168</v>
+      </c>
+      <c r="X14" s="9">
+        <v>133</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>153</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>174</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>125</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>140</v>
+      </c>
+      <c r="AC14" s="9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="7">
+        <v>59</v>
+      </c>
+      <c r="C15" s="9">
+        <v>42</v>
+      </c>
+      <c r="D15" s="9">
+        <v>52</v>
+      </c>
+      <c r="E15" s="9">
+        <v>59</v>
+      </c>
+      <c r="F15" s="9">
+        <v>57</v>
+      </c>
+      <c r="G15" s="9">
+        <v>52</v>
+      </c>
+      <c r="H15" s="9">
+        <v>58</v>
+      </c>
+      <c r="I15" s="9">
+        <v>44</v>
+      </c>
+      <c r="J15" s="9">
+        <v>47</v>
+      </c>
+      <c r="K15" s="9">
+        <v>69</v>
+      </c>
+      <c r="L15" s="9">
+        <v>48</v>
+      </c>
+      <c r="M15" s="9">
+        <v>45</v>
+      </c>
+      <c r="N15" s="9">
+        <v>41</v>
+      </c>
+      <c r="O15" s="9">
+        <v>48</v>
+      </c>
+      <c r="P15" s="9">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>50</v>
+      </c>
+      <c r="R15" s="9">
+        <v>48</v>
+      </c>
+      <c r="S15" s="9">
+        <v>52</v>
+      </c>
+      <c r="T15" s="9">
+        <v>41</v>
+      </c>
+      <c r="U15" s="9">
+        <v>39</v>
+      </c>
+      <c r="V15" s="9">
+        <v>44</v>
+      </c>
+      <c r="W15" s="9">
+        <v>43</v>
+      </c>
+      <c r="X15" s="9">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>48</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>36</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>32</v>
+      </c>
+      <c r="AC15" s="9">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
+      <c r="O16" s="9"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+      <c r="R16" s="9"/>
+      <c r="S16" s="9"/>
+      <c r="T16" s="9"/>
+      <c r="U16" s="9"/>
+      <c r="V16" s="9"/>
+      <c r="W16" s="9"/>
+      <c r="X16" s="9"/>
+      <c r="Y16" s="9"/>
+      <c r="Z16" s="9"/>
+      <c r="AA16" s="9"/>
+      <c r="AB16" s="9"/>
+      <c r="AC16" s="9"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="7">
+        <v>65</v>
+      </c>
+      <c r="C17" s="9">
+        <v>66</v>
+      </c>
+      <c r="D17" s="9">
+        <v>63</v>
+      </c>
+      <c r="E17" s="9">
+        <v>62</v>
+      </c>
+      <c r="F17" s="9">
+        <v>51</v>
+      </c>
+      <c r="G17" s="9">
+        <v>43</v>
+      </c>
+      <c r="H17" s="9">
+        <v>65</v>
+      </c>
+      <c r="I17" s="9">
+        <v>43</v>
+      </c>
+      <c r="J17" s="9">
+        <v>51</v>
+      </c>
+      <c r="K17" s="9">
+        <v>54</v>
+      </c>
+      <c r="L17" s="9">
+        <v>50</v>
+      </c>
+      <c r="M17" s="9">
+        <v>52</v>
+      </c>
+      <c r="N17" s="9">
+        <v>40</v>
+      </c>
+      <c r="O17" s="9">
+        <v>45</v>
+      </c>
+      <c r="P17" s="9">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>55</v>
+      </c>
+      <c r="R17" s="9">
+        <v>60</v>
+      </c>
+      <c r="S17" s="9">
+        <v>55</v>
+      </c>
+      <c r="T17" s="9">
+        <v>49</v>
+      </c>
+      <c r="U17" s="9">
+        <v>45</v>
+      </c>
+      <c r="V17" s="9">
+        <v>53</v>
+      </c>
+      <c r="W17" s="9">
+        <v>56</v>
+      </c>
+      <c r="X17" s="9">
+        <v>37</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>69</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>47</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>45</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>45</v>
+      </c>
+      <c r="AC17" s="9">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="7">
+        <v>26</v>
+      </c>
+      <c r="C18" s="9">
+        <v>22</v>
+      </c>
+      <c r="D18" s="9">
+        <v>17</v>
+      </c>
+      <c r="E18" s="9">
+        <v>23</v>
+      </c>
+      <c r="F18" s="9">
+        <v>31</v>
+      </c>
+      <c r="G18" s="9">
+        <v>31</v>
+      </c>
+      <c r="H18" s="9">
+        <v>22</v>
+      </c>
+      <c r="I18" s="9">
+        <v>24</v>
+      </c>
+      <c r="J18" s="9">
+        <v>31</v>
+      </c>
+      <c r="K18" s="9">
+        <v>25</v>
+      </c>
+      <c r="L18" s="9">
+        <v>26</v>
+      </c>
+      <c r="M18" s="9">
+        <v>25</v>
+      </c>
+      <c r="N18" s="9">
+        <v>11</v>
+      </c>
+      <c r="O18" s="9">
+        <v>19</v>
+      </c>
+      <c r="P18" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>27</v>
+      </c>
+      <c r="R18" s="9">
+        <v>17</v>
+      </c>
+      <c r="S18" s="9">
+        <v>22</v>
+      </c>
+      <c r="T18" s="9">
+        <v>27</v>
+      </c>
+      <c r="U18" s="9">
+        <v>23</v>
+      </c>
+      <c r="V18" s="9">
+        <v>22</v>
+      </c>
+      <c r="W18" s="9">
+        <v>33</v>
+      </c>
+      <c r="X18" s="9">
+        <v>16</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>15</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>27</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>21</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>15</v>
+      </c>
+      <c r="AC18" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="7">
+        <v>62</v>
+      </c>
+      <c r="C19" s="9">
+        <v>53</v>
+      </c>
+      <c r="D19" s="9">
+        <v>66</v>
+      </c>
+      <c r="E19" s="9">
+        <v>71</v>
+      </c>
+      <c r="F19" s="9">
+        <v>76</v>
+      </c>
+      <c r="G19" s="9">
+        <v>66</v>
+      </c>
+      <c r="H19" s="9">
+        <v>77</v>
+      </c>
+      <c r="I19" s="9">
+        <v>58</v>
+      </c>
+      <c r="J19" s="9">
+        <v>61</v>
+      </c>
+      <c r="K19" s="9">
+        <v>57</v>
+      </c>
+      <c r="L19" s="9">
+        <v>63</v>
+      </c>
+      <c r="M19" s="9">
+        <v>62</v>
+      </c>
+      <c r="N19" s="9">
+        <v>51</v>
+      </c>
+      <c r="O19" s="9">
+        <v>54</v>
+      </c>
+      <c r="P19" s="9">
+        <v>51</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>33</v>
+      </c>
+      <c r="R19" s="9">
+        <v>64</v>
+      </c>
+      <c r="S19" s="9">
+        <v>60</v>
+      </c>
+      <c r="T19" s="9">
+        <v>65</v>
+      </c>
+      <c r="U19" s="9">
+        <v>57</v>
+      </c>
+      <c r="V19" s="9">
+        <v>51</v>
+      </c>
+      <c r="W19" s="9">
+        <v>50</v>
+      </c>
+      <c r="X19" s="9">
+        <v>40</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>56</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>44</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>42</v>
+      </c>
+      <c r="AC19" s="9">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="7">
+        <v>33</v>
+      </c>
+      <c r="C20" s="9">
+        <v>47</v>
+      </c>
+      <c r="D20" s="9">
+        <v>49</v>
+      </c>
+      <c r="E20" s="9">
+        <v>38</v>
+      </c>
+      <c r="F20" s="9">
+        <v>48</v>
+      </c>
+      <c r="G20" s="9">
+        <v>39</v>
+      </c>
+      <c r="H20" s="9">
+        <v>45</v>
+      </c>
+      <c r="I20" s="9">
+        <v>37</v>
+      </c>
+      <c r="J20" s="9">
+        <v>45</v>
+      </c>
+      <c r="K20" s="9">
+        <v>40</v>
+      </c>
+      <c r="L20" s="9">
+        <v>37</v>
+      </c>
+      <c r="M20" s="9">
+        <v>28</v>
+      </c>
+      <c r="N20" s="9">
+        <v>28</v>
+      </c>
+      <c r="O20" s="9">
+        <v>33</v>
+      </c>
+      <c r="P20" s="9">
+        <v>31</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>37</v>
+      </c>
+      <c r="R20" s="9">
+        <v>43</v>
+      </c>
+      <c r="S20" s="9">
+        <v>40</v>
+      </c>
+      <c r="T20" s="9">
+        <v>35</v>
+      </c>
+      <c r="U20" s="9">
+        <v>34</v>
+      </c>
+      <c r="V20" s="9">
+        <v>49</v>
+      </c>
+      <c r="W20" s="9">
+        <v>30</v>
+      </c>
+      <c r="X20" s="9">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>30</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>41</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="7">
+        <v>29</v>
+      </c>
+      <c r="C21" s="9">
+        <v>28</v>
+      </c>
+      <c r="D21" s="9">
+        <v>22</v>
+      </c>
+      <c r="E21" s="9">
+        <v>22</v>
+      </c>
+      <c r="F21" s="9">
+        <v>28</v>
+      </c>
+      <c r="G21" s="9">
+        <v>27</v>
+      </c>
+      <c r="H21" s="9">
+        <v>33</v>
+      </c>
+      <c r="I21" s="9">
+        <v>24</v>
+      </c>
+      <c r="J21" s="9">
+        <v>20</v>
+      </c>
+      <c r="K21" s="9">
+        <v>18</v>
+      </c>
+      <c r="L21" s="9">
+        <v>18</v>
+      </c>
+      <c r="M21" s="9">
+        <v>24</v>
+      </c>
+      <c r="N21" s="9">
+        <v>24</v>
+      </c>
+      <c r="O21" s="9">
+        <v>16</v>
+      </c>
+      <c r="P21" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>31</v>
+      </c>
+      <c r="R21" s="9">
+        <v>27</v>
+      </c>
+      <c r="S21" s="9">
+        <v>18</v>
+      </c>
+      <c r="T21" s="9">
+        <v>27</v>
+      </c>
+      <c r="U21" s="9">
+        <v>20</v>
+      </c>
+      <c r="V21" s="9">
+        <v>30</v>
+      </c>
+      <c r="W21" s="9">
+        <v>22</v>
+      </c>
+      <c r="X21" s="9">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>14</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>17</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>18</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC21" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="7">
+        <v>21</v>
+      </c>
+      <c r="C22" s="9">
+        <v>21</v>
+      </c>
+      <c r="D22" s="9">
+        <v>30</v>
+      </c>
+      <c r="E22" s="9">
+        <v>35</v>
+      </c>
+      <c r="F22" s="9">
+        <v>32</v>
+      </c>
+      <c r="G22" s="9">
+        <v>22</v>
+      </c>
+      <c r="H22" s="9">
+        <v>34</v>
+      </c>
+      <c r="I22" s="9">
+        <v>30</v>
+      </c>
+      <c r="J22" s="9">
+        <v>40</v>
+      </c>
+      <c r="K22" s="9">
+        <v>23</v>
+      </c>
+      <c r="L22" s="9">
+        <v>34</v>
+      </c>
+      <c r="M22" s="9">
+        <v>30</v>
+      </c>
+      <c r="N22" s="9">
+        <v>21</v>
+      </c>
+      <c r="O22" s="9">
+        <v>21</v>
+      </c>
+      <c r="P22" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>23</v>
+      </c>
+      <c r="R22" s="9">
+        <v>20</v>
+      </c>
+      <c r="S22" s="9">
+        <v>29</v>
+      </c>
+      <c r="T22" s="9">
+        <v>33</v>
+      </c>
+      <c r="U22" s="9">
+        <v>26</v>
+      </c>
+      <c r="V22" s="9">
+        <v>35</v>
+      </c>
+      <c r="W22" s="9">
+        <v>15</v>
+      </c>
+      <c r="X22" s="9">
+        <v>23</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>27</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>25</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>28</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC22" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="9">
+        <v>60</v>
+      </c>
+      <c r="C23" s="9">
+        <v>47</v>
+      </c>
+      <c r="D23" s="9">
+        <v>44</v>
+      </c>
+      <c r="E23" s="9">
+        <v>46</v>
+      </c>
+      <c r="F23" s="9">
+        <v>50</v>
+      </c>
+      <c r="G23" s="9">
+        <v>64</v>
+      </c>
+      <c r="H23" s="9">
+        <v>48</v>
+      </c>
+      <c r="I23" s="9">
+        <v>54</v>
+      </c>
+      <c r="J23" s="9">
+        <v>50</v>
+      </c>
+      <c r="K23" s="9">
+        <v>52</v>
+      </c>
+      <c r="L23" s="9">
+        <v>64</v>
+      </c>
+      <c r="M23" s="9">
+        <v>54</v>
+      </c>
+      <c r="N23" s="9">
+        <v>41</v>
+      </c>
+      <c r="O23" s="9">
+        <v>38</v>
+      </c>
+      <c r="P23" s="9">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>62</v>
+      </c>
+      <c r="R23" s="9">
+        <v>48</v>
+      </c>
+      <c r="S23" s="9">
+        <v>46</v>
+      </c>
+      <c r="T23" s="9">
+        <v>56</v>
+      </c>
+      <c r="U23" s="9">
+        <v>54</v>
+      </c>
+      <c r="V23" s="9">
+        <v>52</v>
+      </c>
+      <c r="W23" s="9">
+        <v>52</v>
+      </c>
+      <c r="X23" s="9">
+        <v>34</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>47</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>45</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>37</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>47</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="35"/>
+      <c r="Q24" s="35"/>
+      <c r="R24" s="35"/>
+      <c r="S24" s="35"/>
+      <c r="T24" s="35"/>
+      <c r="U24" s="35"/>
+      <c r="V24" s="35"/>
+      <c r="W24" s="35"/>
+      <c r="X24" s="42"/>
+      <c r="Y24" s="42"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="42"/>
+      <c r="AB24" s="42"/>
+      <c r="AC24" s="42"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="9">
+        <v>1041</v>
+      </c>
+      <c r="C25" s="9">
+        <v>1007</v>
+      </c>
+      <c r="D25" s="9">
+        <v>965</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1106</v>
+      </c>
+      <c r="F25" s="9">
+        <v>1020</v>
+      </c>
+      <c r="G25" s="9">
+        <v>1059</v>
+      </c>
+      <c r="H25" s="9">
+        <v>1156</v>
+      </c>
+      <c r="I25" s="9">
+        <v>1029</v>
+      </c>
+      <c r="J25" s="9">
+        <v>1104</v>
+      </c>
+      <c r="K25" s="9">
+        <v>1027</v>
+      </c>
+      <c r="L25" s="9">
+        <v>929</v>
+      </c>
+      <c r="M25" s="9">
+        <v>996</v>
+      </c>
+      <c r="N25" s="9">
+        <v>787</v>
+      </c>
+      <c r="O25" s="9">
+        <v>871</v>
+      </c>
+      <c r="P25" s="9">
+        <v>906</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>996</v>
+      </c>
+      <c r="R25" s="9">
+        <v>937</v>
+      </c>
+      <c r="S25" s="9">
+        <v>912</v>
+      </c>
+      <c r="T25" s="9">
+        <v>1054</v>
+      </c>
+      <c r="U25" s="9">
+        <v>945</v>
+      </c>
+      <c r="V25" s="9">
+        <v>995</v>
+      </c>
+      <c r="W25" s="9">
+        <v>924</v>
+      </c>
+      <c r="X25" s="9">
+        <v>815</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>920</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>865</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>800</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>832</v>
+      </c>
+      <c r="AC25" s="9">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="9">
+        <v>593</v>
+      </c>
+      <c r="C26" s="9">
+        <v>611</v>
+      </c>
+      <c r="D26" s="9">
+        <v>573</v>
+      </c>
+      <c r="E26" s="9">
+        <v>656</v>
+      </c>
+      <c r="F26" s="9">
+        <v>589</v>
+      </c>
+      <c r="G26" s="9">
+        <v>610</v>
+      </c>
+      <c r="H26" s="9">
+        <v>684</v>
+      </c>
+      <c r="I26" s="9">
+        <v>606</v>
+      </c>
+      <c r="J26" s="9">
+        <v>649</v>
+      </c>
+      <c r="K26" s="9">
+        <v>582</v>
+      </c>
+      <c r="L26" s="9">
+        <v>535</v>
+      </c>
+      <c r="M26" s="9">
+        <v>569</v>
+      </c>
+      <c r="N26" s="9">
+        <v>456</v>
+      </c>
+      <c r="O26" s="9">
+        <v>539</v>
+      </c>
+      <c r="P26" s="9">
+        <v>555</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>577</v>
+      </c>
+      <c r="R26" s="9">
+        <v>539</v>
+      </c>
+      <c r="S26" s="9">
+        <v>523</v>
+      </c>
+      <c r="T26" s="9">
+        <v>667</v>
+      </c>
+      <c r="U26" s="9">
+        <v>570</v>
+      </c>
+      <c r="V26" s="9">
+        <v>589</v>
+      </c>
+      <c r="W26" s="9">
+        <v>550</v>
+      </c>
+      <c r="X26" s="9">
+        <v>498</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>522</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>480</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>469</v>
+      </c>
+      <c r="AB26" s="9">
+        <v>499</v>
+      </c>
+      <c r="AC26" s="9">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="9">
+        <v>125</v>
+      </c>
+      <c r="C27" s="9">
+        <v>87</v>
+      </c>
+      <c r="D27" s="9">
+        <v>95</v>
+      </c>
+      <c r="E27" s="9">
+        <v>120</v>
+      </c>
+      <c r="F27" s="9">
+        <v>116</v>
+      </c>
+      <c r="G27" s="9">
+        <v>117</v>
+      </c>
+      <c r="H27" s="9">
+        <v>127</v>
+      </c>
+      <c r="I27" s="9">
+        <v>101</v>
+      </c>
+      <c r="J27" s="9">
+        <v>135</v>
+      </c>
+      <c r="K27" s="9">
+        <v>98</v>
+      </c>
+      <c r="L27" s="9">
+        <v>98</v>
+      </c>
+      <c r="M27" s="9">
+        <v>98</v>
+      </c>
+      <c r="N27" s="9">
+        <v>93</v>
+      </c>
+      <c r="O27" s="9">
+        <v>68</v>
+      </c>
+      <c r="P27" s="9">
+        <v>92</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>104</v>
+      </c>
+      <c r="R27" s="9">
+        <v>107</v>
+      </c>
+      <c r="S27" s="9">
+        <v>79</v>
+      </c>
+      <c r="T27" s="9">
+        <v>116</v>
+      </c>
+      <c r="U27" s="9">
+        <v>101</v>
+      </c>
+      <c r="V27" s="9">
+        <v>96</v>
+      </c>
+      <c r="W27" s="9">
+        <v>96</v>
+      </c>
+      <c r="X27" s="9">
+        <v>83</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>94</v>
+      </c>
+      <c r="Z27" s="9">
+        <v>82</v>
+      </c>
+      <c r="AA27" s="9">
+        <v>85</v>
+      </c>
+      <c r="AB27" s="9">
+        <v>78</v>
+      </c>
+      <c r="AC27" s="9">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9">
+        <v>16</v>
+      </c>
+      <c r="C28" s="9">
+        <v>15</v>
+      </c>
+      <c r="D28" s="9">
+        <v>14</v>
+      </c>
+      <c r="E28" s="9">
+        <v>8</v>
+      </c>
+      <c r="F28" s="9">
+        <v>17</v>
+      </c>
+      <c r="G28" s="9">
+        <v>14</v>
+      </c>
+      <c r="H28" s="9">
+        <v>21</v>
+      </c>
+      <c r="I28" s="9">
+        <v>19</v>
+      </c>
+      <c r="J28" s="9">
+        <v>11</v>
+      </c>
+      <c r="K28" s="9">
+        <v>23</v>
+      </c>
+      <c r="L28" s="9">
+        <v>13</v>
+      </c>
+      <c r="M28" s="9">
+        <v>8</v>
+      </c>
+      <c r="N28" s="9">
+        <v>13</v>
+      </c>
+      <c r="O28" s="9">
+        <v>15</v>
+      </c>
+      <c r="P28" s="9">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>15</v>
+      </c>
+      <c r="R28" s="9">
+        <v>10</v>
+      </c>
+      <c r="S28" s="9">
+        <v>16</v>
+      </c>
+      <c r="T28" s="9">
+        <v>13</v>
+      </c>
+      <c r="U28" s="9">
+        <v>17</v>
+      </c>
+      <c r="V28" s="9">
+        <v>8</v>
+      </c>
+      <c r="W28" s="9">
+        <v>8</v>
+      </c>
+      <c r="X28" s="9">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>15</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="9">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="9">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="9">
+        <v>35</v>
+      </c>
+      <c r="C29" s="9">
+        <v>38</v>
+      </c>
+      <c r="D29" s="9">
+        <v>39</v>
+      </c>
+      <c r="E29" s="9">
+        <v>52</v>
+      </c>
+      <c r="F29" s="9">
+        <v>33</v>
+      </c>
+      <c r="G29" s="9">
+        <v>43</v>
+      </c>
+      <c r="H29" s="9">
+        <v>50</v>
+      </c>
+      <c r="I29" s="9">
+        <v>39</v>
+      </c>
+      <c r="J29" s="9">
+        <v>47</v>
+      </c>
+      <c r="K29" s="9">
+        <v>38</v>
+      </c>
+      <c r="L29" s="9">
+        <v>36</v>
+      </c>
+      <c r="M29" s="9">
+        <v>54</v>
+      </c>
+      <c r="N29" s="9">
+        <v>27</v>
+      </c>
+      <c r="O29" s="9">
+        <v>33</v>
+      </c>
+      <c r="P29" s="9">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>41</v>
+      </c>
+      <c r="R29" s="9">
+        <v>36</v>
+      </c>
+      <c r="S29" s="9">
+        <v>36</v>
+      </c>
+      <c r="T29" s="9">
+        <v>33</v>
+      </c>
+      <c r="U29" s="9">
+        <v>40</v>
+      </c>
+      <c r="V29" s="9">
+        <v>36</v>
+      </c>
+      <c r="W29" s="9">
+        <v>25</v>
+      </c>
+      <c r="X29" s="9">
+        <v>34</v>
+      </c>
+      <c r="Y29" s="9">
+        <v>47</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="9">
+        <v>36</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>31</v>
+      </c>
+      <c r="AC29" s="9">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="9">
+        <v>169</v>
+      </c>
+      <c r="C30" s="9">
+        <v>172</v>
+      </c>
+      <c r="D30" s="9">
+        <v>153</v>
+      </c>
+      <c r="E30" s="9">
+        <v>164</v>
+      </c>
+      <c r="F30" s="9">
+        <v>171</v>
+      </c>
+      <c r="G30" s="9">
+        <v>191</v>
+      </c>
+      <c r="H30" s="9">
+        <v>172</v>
+      </c>
+      <c r="I30" s="9">
+        <v>194</v>
+      </c>
+      <c r="J30" s="9">
+        <v>173</v>
+      </c>
+      <c r="K30" s="9">
+        <v>177</v>
+      </c>
+      <c r="L30" s="9">
+        <v>161</v>
+      </c>
+      <c r="M30" s="9">
+        <v>178</v>
+      </c>
+      <c r="N30" s="9">
+        <v>119</v>
+      </c>
+      <c r="O30" s="9">
+        <v>133</v>
+      </c>
+      <c r="P30" s="9">
+        <v>136</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>180</v>
+      </c>
+      <c r="R30" s="9">
+        <v>157</v>
+      </c>
+      <c r="S30" s="9">
+        <v>163</v>
+      </c>
+      <c r="T30" s="9">
+        <v>146</v>
+      </c>
+      <c r="U30" s="9">
+        <v>146</v>
+      </c>
+      <c r="V30" s="9">
+        <v>179</v>
+      </c>
+      <c r="W30" s="9">
+        <v>168</v>
+      </c>
+      <c r="X30" s="9">
+        <v>133</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>153</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>174</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>125</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>140</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="9">
+        <v>59</v>
+      </c>
+      <c r="C31" s="9">
+        <v>42</v>
+      </c>
+      <c r="D31" s="9">
+        <v>52</v>
+      </c>
+      <c r="E31" s="9">
+        <v>59</v>
+      </c>
+      <c r="F31" s="9">
+        <v>57</v>
+      </c>
+      <c r="G31" s="9">
+        <v>52</v>
+      </c>
+      <c r="H31" s="9">
+        <v>58</v>
+      </c>
+      <c r="I31" s="9">
+        <v>44</v>
+      </c>
+      <c r="J31" s="9">
+        <v>47</v>
+      </c>
+      <c r="K31" s="9">
+        <v>69</v>
+      </c>
+      <c r="L31" s="9">
+        <v>48</v>
+      </c>
+      <c r="M31" s="9">
+        <v>45</v>
+      </c>
+      <c r="N31" s="9">
+        <v>41</v>
+      </c>
+      <c r="O31" s="9">
+        <v>48</v>
+      </c>
+      <c r="P31" s="9">
+        <v>41</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>50</v>
+      </c>
+      <c r="R31" s="9">
+        <v>48</v>
+      </c>
+      <c r="S31" s="9">
+        <v>52</v>
+      </c>
+      <c r="T31" s="9">
+        <v>41</v>
+      </c>
+      <c r="U31" s="9">
+        <v>39</v>
+      </c>
+      <c r="V31" s="9">
+        <v>44</v>
+      </c>
+      <c r="W31" s="9">
+        <v>43</v>
+      </c>
+      <c r="X31" s="9">
+        <v>33</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>48</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="9">
+        <v>36</v>
+      </c>
+      <c r="AB31" s="9">
+        <v>32</v>
+      </c>
+      <c r="AC31" s="9">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="9"/>
+      <c r="N32" s="9"/>
+      <c r="O32" s="9"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="R32" s="9"/>
+      <c r="S32" s="9"/>
+      <c r="T32" s="9"/>
+      <c r="U32" s="9"/>
+      <c r="V32" s="9"/>
+      <c r="W32" s="9"/>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="9"/>
+      <c r="Z32" s="9"/>
+      <c r="AA32" s="9"/>
+      <c r="AB32" s="9"/>
+      <c r="AC32" s="9"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="9">
+        <v>32</v>
+      </c>
+      <c r="C33" s="9">
+        <v>27</v>
+      </c>
+      <c r="D33" s="9">
+        <v>26</v>
+      </c>
+      <c r="E33" s="9">
+        <v>31</v>
+      </c>
+      <c r="F33" s="9">
+        <v>19</v>
+      </c>
+      <c r="G33" s="9">
+        <v>20</v>
+      </c>
+      <c r="H33" s="9">
+        <v>29</v>
+      </c>
+      <c r="I33" s="9">
+        <v>14</v>
+      </c>
+      <c r="J33" s="9">
+        <v>27</v>
+      </c>
+      <c r="K33" s="9">
+        <v>32</v>
+      </c>
+      <c r="L33" s="9">
+        <v>23</v>
+      </c>
+      <c r="M33" s="9">
+        <v>31</v>
+      </c>
+      <c r="N33" s="9">
+        <v>23</v>
+      </c>
+      <c r="O33" s="9">
+        <v>22</v>
+      </c>
+      <c r="P33" s="9">
+        <v>25</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>22</v>
+      </c>
+      <c r="R33" s="9">
+        <v>27</v>
+      </c>
+      <c r="S33" s="9">
+        <v>29</v>
+      </c>
+      <c r="T33" s="9">
+        <v>28</v>
+      </c>
+      <c r="U33" s="9">
+        <v>21</v>
+      </c>
+      <c r="V33" s="9">
+        <v>23</v>
+      </c>
+      <c r="W33" s="9">
+        <v>25</v>
+      </c>
+      <c r="X33" s="9">
+        <v>11</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>32</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>25</v>
+      </c>
+      <c r="AA33" s="9">
+        <v>24</v>
+      </c>
+      <c r="AB33" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC33" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="9">
+        <v>12</v>
+      </c>
+      <c r="C34" s="9">
+        <v>15</v>
+      </c>
+      <c r="D34" s="9">
+        <v>13</v>
+      </c>
+      <c r="E34" s="9">
+        <v>16</v>
+      </c>
+      <c r="F34" s="9">
+        <v>18</v>
+      </c>
+      <c r="G34" s="9">
+        <v>12</v>
+      </c>
+      <c r="H34" s="9">
+        <v>15</v>
+      </c>
+      <c r="I34" s="9">
+        <v>12</v>
+      </c>
+      <c r="J34" s="9">
+        <v>15</v>
+      </c>
+      <c r="K34" s="9">
+        <v>8</v>
+      </c>
+      <c r="L34" s="9">
+        <v>15</v>
+      </c>
+      <c r="M34" s="9">
+        <v>13</v>
+      </c>
+      <c r="N34" s="9">
+        <v>15</v>
+      </c>
+      <c r="O34" s="9">
+        <v>13</v>
+      </c>
+      <c r="P34" s="9">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>7</v>
+      </c>
+      <c r="R34" s="9">
+        <v>13</v>
+      </c>
+      <c r="S34" s="9">
+        <v>14</v>
+      </c>
+      <c r="T34" s="9">
+        <v>10</v>
+      </c>
+      <c r="U34" s="9">
+        <v>11</v>
+      </c>
+      <c r="V34" s="9">
+        <v>20</v>
+      </c>
+      <c r="W34" s="9">
         <v>9</v>
       </c>
-      <c r="AN7" s="42" t="s">
+      <c r="X34" s="9">
         <v>10</v>
       </c>
-      <c r="AO7" s="36" t="s">
+      <c r="Y34" s="9">
+        <v>9</v>
+      </c>
+      <c r="Z34" s="9">
+        <v>6</v>
+      </c>
+      <c r="AA34" s="9">
+        <v>9</v>
+      </c>
+      <c r="AB34" s="9">
+        <v>12</v>
+      </c>
+      <c r="AC34" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="42"/>
+      <c r="Y35" s="42"/>
+      <c r="Z35" s="42"/>
+      <c r="AA35" s="42"/>
+      <c r="AB35" s="42"/>
+      <c r="AC35" s="42"/>
+    </row>
+    <row r="36" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="9">
+        <v>252</v>
+      </c>
+      <c r="C36" s="9">
+        <v>242</v>
+      </c>
+      <c r="D36" s="9">
+        <v>252</v>
+      </c>
+      <c r="E36" s="9">
+        <v>250</v>
+      </c>
+      <c r="F36" s="9">
+        <v>279</v>
+      </c>
+      <c r="G36" s="9">
+        <v>260</v>
+      </c>
+      <c r="H36" s="9">
+        <v>280</v>
+      </c>
+      <c r="I36" s="9">
+        <v>244</v>
+      </c>
+      <c r="J36" s="9">
+        <v>256</v>
+      </c>
+      <c r="K36" s="9">
+        <v>229</v>
+      </c>
+      <c r="L36" s="9">
+        <v>254</v>
+      </c>
+      <c r="M36" s="9">
+        <v>231</v>
+      </c>
+      <c r="N36" s="9">
+        <v>178</v>
+      </c>
+      <c r="O36" s="9">
+        <v>191</v>
+      </c>
+      <c r="P36" s="9">
+        <v>212</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>239</v>
+      </c>
+      <c r="R36" s="9">
+        <v>239</v>
+      </c>
+      <c r="S36" s="9">
+        <v>227</v>
+      </c>
+      <c r="T36" s="9">
+        <v>254</v>
+      </c>
+      <c r="U36" s="9">
+        <v>227</v>
+      </c>
+      <c r="V36" s="9">
+        <v>249</v>
+      </c>
+      <c r="W36" s="9">
+        <v>224</v>
+      </c>
+      <c r="X36" s="9">
+        <v>170</v>
+      </c>
+      <c r="Y36" s="9">
+        <v>217</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>202</v>
+      </c>
+      <c r="AA36" s="9">
+        <v>189</v>
+      </c>
+      <c r="AB36" s="9">
+        <v>205</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="9"/>
+      <c r="N37" s="9"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="R37" s="9"/>
+      <c r="S37" s="9"/>
+      <c r="T37" s="9"/>
+      <c r="U37" s="9"/>
+      <c r="V37" s="9"/>
+      <c r="W37" s="9"/>
+      <c r="X37" s="9"/>
+      <c r="Y37" s="9"/>
+      <c r="Z37" s="9"/>
+      <c r="AA37" s="9"/>
+      <c r="AB37" s="9"/>
+      <c r="AC37" s="9"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="9">
+        <v>33</v>
+      </c>
+      <c r="C38" s="9">
+        <v>39</v>
+      </c>
+      <c r="D38" s="9">
+        <v>37</v>
+      </c>
+      <c r="E38" s="9">
+        <v>31</v>
+      </c>
+      <c r="F38" s="9">
+        <v>32</v>
+      </c>
+      <c r="G38" s="9">
+        <v>23</v>
+      </c>
+      <c r="H38" s="9">
+        <v>36</v>
+      </c>
+      <c r="I38" s="9">
+        <v>29</v>
+      </c>
+      <c r="J38" s="9">
+        <v>24</v>
+      </c>
+      <c r="K38" s="9">
+        <v>22</v>
+      </c>
+      <c r="L38" s="9">
+        <v>27</v>
+      </c>
+      <c r="M38" s="9">
+        <v>21</v>
+      </c>
+      <c r="N38" s="9">
+        <v>17</v>
+      </c>
+      <c r="O38" s="9">
+        <v>23</v>
+      </c>
+      <c r="P38" s="9">
+        <v>32</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>33</v>
+      </c>
+      <c r="R38" s="9">
+        <v>33</v>
+      </c>
+      <c r="S38" s="9">
+        <v>26</v>
+      </c>
+      <c r="T38" s="9">
+        <v>21</v>
+      </c>
+      <c r="U38" s="9">
+        <v>24</v>
+      </c>
+      <c r="V38" s="9">
+        <v>30</v>
+      </c>
+      <c r="W38" s="9">
+        <v>31</v>
+      </c>
+      <c r="X38" s="9">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="9">
+        <v>37</v>
+      </c>
+      <c r="Z38" s="9">
+        <v>22</v>
+      </c>
+      <c r="AA38" s="9">
+        <v>21</v>
+      </c>
+      <c r="AB38" s="9">
+        <v>18</v>
+      </c>
+      <c r="AC38" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="7">
+        <v>26</v>
+      </c>
+      <c r="C39" s="9">
+        <v>22</v>
+      </c>
+      <c r="D39" s="9">
+        <v>17</v>
+      </c>
+      <c r="E39" s="9">
+        <v>23</v>
+      </c>
+      <c r="F39" s="9">
+        <v>31</v>
+      </c>
+      <c r="G39" s="9">
+        <v>31</v>
+      </c>
+      <c r="H39" s="9">
+        <v>22</v>
+      </c>
+      <c r="I39" s="9">
+        <v>24</v>
+      </c>
+      <c r="J39" s="9">
+        <v>31</v>
+      </c>
+      <c r="K39" s="9">
+        <v>25</v>
+      </c>
+      <c r="L39" s="9">
+        <v>26</v>
+      </c>
+      <c r="M39" s="9">
+        <v>25</v>
+      </c>
+      <c r="N39" s="9">
         <v>11</v>
       </c>
-      <c r="AP7" s="36" t="s">
-[...14 lines deleted...]
-      <c r="AU7" s="7" t="s">
+      <c r="O39" s="9">
+        <v>19</v>
+      </c>
+      <c r="P39" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>27</v>
+      </c>
+      <c r="R39" s="9">
+        <v>17</v>
+      </c>
+      <c r="S39" s="9">
+        <v>22</v>
+      </c>
+      <c r="T39" s="9">
+        <v>27</v>
+      </c>
+      <c r="U39" s="9">
+        <v>23</v>
+      </c>
+      <c r="V39" s="9">
+        <v>22</v>
+      </c>
+      <c r="W39" s="9">
+        <v>33</v>
+      </c>
+      <c r="X39" s="9">
+        <v>16</v>
+      </c>
+      <c r="Y39" s="9">
+        <v>15</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>27</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>21</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>15</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="7">
+        <v>62</v>
+      </c>
+      <c r="C40" s="9">
+        <v>53</v>
+      </c>
+      <c r="D40" s="9">
+        <v>66</v>
+      </c>
+      <c r="E40" s="9">
+        <v>71</v>
+      </c>
+      <c r="F40" s="9">
+        <v>76</v>
+      </c>
+      <c r="G40" s="9">
+        <v>66</v>
+      </c>
+      <c r="H40" s="9">
+        <v>77</v>
+      </c>
+      <c r="I40" s="9">
+        <v>58</v>
+      </c>
+      <c r="J40" s="9">
+        <v>61</v>
+      </c>
+      <c r="K40" s="9">
+        <v>57</v>
+      </c>
+      <c r="L40" s="9">
+        <v>63</v>
+      </c>
+      <c r="M40" s="9">
+        <v>62</v>
+      </c>
+      <c r="N40" s="9">
+        <v>51</v>
+      </c>
+      <c r="O40" s="9">
+        <v>54</v>
+      </c>
+      <c r="P40" s="9">
+        <v>51</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>33</v>
+      </c>
+      <c r="R40" s="9">
+        <v>64</v>
+      </c>
+      <c r="S40" s="9">
+        <v>60</v>
+      </c>
+      <c r="T40" s="9">
+        <v>65</v>
+      </c>
+      <c r="U40" s="9">
+        <v>57</v>
+      </c>
+      <c r="V40" s="9">
+        <v>51</v>
+      </c>
+      <c r="W40" s="9">
+        <v>50</v>
+      </c>
+      <c r="X40" s="9">
+        <v>40</v>
+      </c>
+      <c r="Y40" s="9">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>44</v>
+      </c>
+      <c r="AA40" s="9">
+        <v>47</v>
+      </c>
+      <c r="AB40" s="9">
+        <v>42</v>
+      </c>
+      <c r="AC40" s="9">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="7">
+        <v>21</v>
+      </c>
+      <c r="C41" s="9">
+        <v>32</v>
+      </c>
+      <c r="D41" s="9">
+        <v>36</v>
+      </c>
+      <c r="E41" s="9">
+        <v>22</v>
+      </c>
+      <c r="F41" s="9">
+        <v>30</v>
+      </c>
+      <c r="G41" s="9">
+        <v>27</v>
+      </c>
+      <c r="H41" s="9">
+        <v>30</v>
+      </c>
+      <c r="I41" s="9">
+        <v>25</v>
+      </c>
+      <c r="J41" s="9">
+        <v>30</v>
+      </c>
+      <c r="K41" s="9">
+        <v>32</v>
+      </c>
+      <c r="L41" s="9">
+        <v>22</v>
+      </c>
+      <c r="M41" s="9">
+        <v>15</v>
+      </c>
+      <c r="N41" s="9">
+        <v>13</v>
+      </c>
+      <c r="O41" s="9">
+        <v>20</v>
+      </c>
+      <c r="P41" s="9">
+        <v>20</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>30</v>
+      </c>
+      <c r="R41" s="9">
+        <v>30</v>
+      </c>
+      <c r="S41" s="9">
+        <v>26</v>
+      </c>
+      <c r="T41" s="9">
+        <v>25</v>
+      </c>
+      <c r="U41" s="9">
+        <v>23</v>
+      </c>
+      <c r="V41" s="9">
+        <v>29</v>
+      </c>
+      <c r="W41" s="9">
+        <v>21</v>
+      </c>
+      <c r="X41" s="9">
+        <v>17</v>
+      </c>
+      <c r="Y41" s="9">
+        <v>21</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>22</v>
+      </c>
+      <c r="AA41" s="9">
+        <v>17</v>
+      </c>
+      <c r="AB41" s="9">
+        <v>29</v>
+      </c>
+      <c r="AC41" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="7">
+        <v>29</v>
+      </c>
+      <c r="C42" s="9">
+        <v>28</v>
+      </c>
+      <c r="D42" s="9">
+        <v>22</v>
+      </c>
+      <c r="E42" s="9">
+        <v>22</v>
+      </c>
+      <c r="F42" s="9">
+        <v>28</v>
+      </c>
+      <c r="G42" s="9">
+        <v>27</v>
+      </c>
+      <c r="H42" s="9">
+        <v>33</v>
+      </c>
+      <c r="I42" s="9">
         <v>24</v>
       </c>
-      <c r="AV7" s="7" t="s">
+      <c r="J42" s="9">
+        <v>20</v>
+      </c>
+      <c r="K42" s="9">
+        <v>18</v>
+      </c>
+      <c r="L42" s="9">
+        <v>18</v>
+      </c>
+      <c r="M42" s="9">
+        <v>24</v>
+      </c>
+      <c r="N42" s="9">
+        <v>24</v>
+      </c>
+      <c r="O42" s="9">
+        <v>16</v>
+      </c>
+      <c r="P42" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>31</v>
+      </c>
+      <c r="R42" s="9">
+        <v>27</v>
+      </c>
+      <c r="S42" s="9">
+        <v>18</v>
+      </c>
+      <c r="T42" s="9">
+        <v>27</v>
+      </c>
+      <c r="U42" s="9">
+        <v>20</v>
+      </c>
+      <c r="V42" s="9">
+        <v>30</v>
+      </c>
+      <c r="W42" s="9">
+        <v>22</v>
+      </c>
+      <c r="X42" s="9">
+        <v>14</v>
+      </c>
+      <c r="Y42" s="9">
+        <v>14</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>17</v>
+      </c>
+      <c r="AA42" s="9">
+        <v>18</v>
+      </c>
+      <c r="AB42" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC42" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="7">
+        <v>21</v>
+      </c>
+      <c r="C43" s="9">
+        <v>21</v>
+      </c>
+      <c r="D43" s="9">
+        <v>30</v>
+      </c>
+      <c r="E43" s="9">
+        <v>35</v>
+      </c>
+      <c r="F43" s="9">
+        <v>32</v>
+      </c>
+      <c r="G43" s="9">
+        <v>22</v>
+      </c>
+      <c r="H43" s="9">
+        <v>34</v>
+      </c>
+      <c r="I43" s="9">
+        <v>30</v>
+      </c>
+      <c r="J43" s="9">
+        <v>40</v>
+      </c>
+      <c r="K43" s="9">
+        <v>23</v>
+      </c>
+      <c r="L43" s="9">
+        <v>34</v>
+      </c>
+      <c r="M43" s="9">
+        <v>30</v>
+      </c>
+      <c r="N43" s="9">
+        <v>21</v>
+      </c>
+      <c r="O43" s="9">
+        <v>21</v>
+      </c>
+      <c r="P43" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>23</v>
+      </c>
+      <c r="R43" s="9">
+        <v>20</v>
+      </c>
+      <c r="S43" s="9">
+        <v>29</v>
+      </c>
+      <c r="T43" s="9">
+        <v>33</v>
+      </c>
+      <c r="U43" s="9">
+        <v>26</v>
+      </c>
+      <c r="V43" s="9">
+        <v>35</v>
+      </c>
+      <c r="W43" s="9">
+        <v>15</v>
+      </c>
+      <c r="X43" s="9">
+        <v>23</v>
+      </c>
+      <c r="Y43" s="9">
+        <v>27</v>
+      </c>
+      <c r="Z43" s="9">
         <v>25</v>
       </c>
-      <c r="AW7" s="8" t="s">
-[...429 lines deleted...]
-      <c r="F12" s="11">
+      <c r="AA43" s="9">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC43" s="9">
         <v>18</v>
       </c>
-      <c r="G12" s="12">
-[...3487 lines deleted...]
-    <row r="44" spans="1:40" ht="13.9" customHeight="1">
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="16">
+      <c r="B44" s="12">
+        <v>60</v>
+      </c>
+      <c r="C44" s="12">
+        <v>47</v>
+      </c>
+      <c r="D44" s="12">
+        <v>44</v>
+      </c>
+      <c r="E44" s="12">
+        <v>46</v>
+      </c>
+      <c r="F44" s="12">
+        <v>50</v>
+      </c>
+      <c r="G44" s="12">
         <v>64</v>
       </c>
-      <c r="C44" s="16">
-[...5 lines deleted...]
-      <c r="E44" s="16">
+      <c r="H44" s="12">
+        <v>48</v>
+      </c>
+      <c r="I44" s="12">
+        <v>54</v>
+      </c>
+      <c r="J44" s="12">
+        <v>50</v>
+      </c>
+      <c r="K44" s="12">
+        <v>52</v>
+      </c>
+      <c r="L44" s="12">
+        <v>64</v>
+      </c>
+      <c r="M44" s="12">
+        <v>54</v>
+      </c>
+      <c r="N44" s="12">
+        <v>41</v>
+      </c>
+      <c r="O44" s="12">
+        <v>38</v>
+      </c>
+      <c r="P44" s="12">
+        <v>40</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>62</v>
+      </c>
+      <c r="R44" s="12">
+        <v>48</v>
+      </c>
+      <c r="S44" s="12">
         <v>46</v>
       </c>
-      <c r="F44" s="17">
-[...2 lines deleted...]
-      <c r="G44" s="18">
+      <c r="T44" s="12">
+        <v>56</v>
+      </c>
+      <c r="U44" s="12">
         <v>54</v>
       </c>
-      <c r="H44" s="18">
-[...2 lines deleted...]
-      <c r="I44" s="17">
+      <c r="V44" s="12">
+        <v>52</v>
+      </c>
+      <c r="W44" s="12">
+        <v>52</v>
+      </c>
+      <c r="X44" s="12">
+        <v>34</v>
+      </c>
+      <c r="Y44" s="12">
         <v>47</v>
       </c>
-      <c r="J44" s="17">
-[...14 lines deleted...]
-      <c r="O44" s="17">
+      <c r="Z44" s="12">
+        <v>45</v>
+      </c>
+      <c r="AA44" s="12">
+        <v>37</v>
+      </c>
+      <c r="AB44" s="12">
         <v>47</v>
       </c>
-      <c r="P44" s="17">
-[...68 lines deleted...]
-      <c r="AM44" s="17">
+      <c r="AC44" s="12">
         <v>37</v>
       </c>
-      <c r="AN44" s="17">
-[...4 lines deleted...]
-      <c r="A45" s="19" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="AI45" s="48"/>
-[...43 lines deleted...]
-      <c r="AK56" s="15"/>
+      <c r="W45" s="37"/>
+      <c r="Y45" s="16"/>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="W46" s="37"/>
+      <c r="Y46" s="16"/>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="W47" s="37"/>
+      <c r="Y47" s="16"/>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y48" s="16"/>
+    </row>
+    <row r="49" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W49" s="37"/>
+      <c r="Y49" s="16"/>
+    </row>
+    <row r="50" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W50" s="37"/>
+      <c r="Y50" s="16"/>
+    </row>
+    <row r="51" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W51" s="37"/>
+      <c r="Y51" s="16"/>
+    </row>
+    <row r="52" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W52" s="37"/>
+      <c r="Y52" s="16"/>
+    </row>
+    <row r="53" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W53" s="37"/>
+      <c r="Y53" s="16"/>
+    </row>
+    <row r="54" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W54" s="37"/>
+      <c r="Y54" s="16"/>
+    </row>
+    <row r="55" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W55" s="38"/>
+      <c r="Y55" s="16"/>
+    </row>
+    <row r="56" spans="23:25" ht="13.9" customHeight="1">
+      <c r="W56" s="11"/>
+      <c r="Y56" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="2" customWidth="1"/>
-    <col min="13" max="13" width="10.140625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.7109375" style="2" customWidth="1"/>
     <col min="14" max="21" width="8.28515625" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="2" customWidth="1"/>
     <col min="23" max="24" width="8.28515625" style="2" customWidth="1"/>
-    <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="2"/>
+    <col min="25" max="25" width="10" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="34"/>
-[...39 lines deleted...]
-      <c r="S5" s="15"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="11"/>
+      <c r="D5" s="26"/>
+      <c r="G5" s="11"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="11"/>
+      <c r="P5" s="26"/>
+      <c r="S5" s="11"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
-      <c r="Y5" s="41"/>
-[...2 lines deleted...]
-      <c r="AE5" s="15"/>
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="11"/>
+      <c r="AB5" s="26"/>
+      <c r="AE5" s="11"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
-      <c r="AK5" s="41"/>
-[...5 lines deleted...]
-      <c r="AW5" s="41" t="s">
+      <c r="AK5" s="30" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="57">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="44">
         <v>2024</v>
       </c>
-      <c r="O6" s="58"/>
-[...10 lines deleted...]
-      <c r="Z6" s="57">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="44">
         <v>2025</v>
       </c>
-      <c r="AA6" s="58"/>
-[...10 lines deleted...]
-      <c r="AL6" s="57">
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="44">
         <v>2026</v>
       </c>
-      <c r="AM6" s="58"/>
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+    </row>
+    <row r="7" spans="1:37" ht="27.75" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="27" t="s">
+      <c r="D7" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="E7" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="27" t="s">
+      <c r="F7" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J7" s="24" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="M7" s="28" t="s">
+      <c r="M7" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O7" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P7" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q7" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R7" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S7" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U7" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="V7" s="35" t="s">
+      <c r="V7" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="W7" s="39" t="s">
+      <c r="W7" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="40" t="s">
+      <c r="X7" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="Y7" s="40" t="s">
+      <c r="Y7" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="Z7" s="42" t="s">
+      <c r="Z7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="42" t="s">
+      <c r="AA7" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="AB7" s="42" t="s">
+      <c r="AB7" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="AC7" s="42" t="s">
+      <c r="AC7" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="42" t="s">
+      <c r="AD7" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AE7" s="42" t="s">
+      <c r="AE7" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AF7" s="42" t="s">
+      <c r="AF7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="AG7" s="42" t="s">
+      <c r="AG7" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AH7" s="43" t="s">
         <v>16</v>
       </c>
       <c r="AI7" s="43" t="s">
         <v>22</v>
       </c>
       <c r="AJ7" s="43" t="s">
         <v>23</v>
       </c>
       <c r="AK7" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="AL7" s="42" t="s">
-[...14 lines deleted...]
-      <c r="AQ7" s="42" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="35"/>
+      <c r="R8" s="35"/>
+      <c r="S8" s="35"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="35"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="35"/>
+      <c r="AA8" s="35"/>
+      <c r="AB8" s="35"/>
+      <c r="AC8" s="49"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="21">
+        <v>13.47</v>
+      </c>
+      <c r="C9" s="21">
+        <v>13.67</v>
+      </c>
+      <c r="D9" s="21">
+        <v>13.33</v>
+      </c>
+      <c r="E9" s="21">
+        <v>13.63</v>
+      </c>
+      <c r="F9" s="21">
+        <v>13.61</v>
+      </c>
+      <c r="G9" s="21">
+        <v>13.7</v>
+      </c>
+      <c r="H9" s="21">
+        <v>13.88</v>
+      </c>
+      <c r="I9" s="21">
+        <v>13.8</v>
+      </c>
+      <c r="J9" s="21">
+        <v>13.89</v>
+      </c>
+      <c r="K9" s="21">
+        <v>13.81</v>
+      </c>
+      <c r="L9" s="21">
+        <v>13.71</v>
+      </c>
+      <c r="M9" s="21">
+        <v>13.63</v>
+      </c>
+      <c r="N9" s="21">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="O9" s="21">
+        <v>11.07</v>
+      </c>
+      <c r="P9" s="21">
+        <v>11.26</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>11.76</v>
+      </c>
+      <c r="R9" s="21">
+        <v>11.85</v>
+      </c>
+      <c r="S9" s="21">
+        <v>11.92</v>
+      </c>
+      <c r="T9" s="21">
+        <v>12.17</v>
+      </c>
+      <c r="U9" s="21">
+        <v>12.17</v>
+      </c>
+      <c r="V9" s="21">
+        <v>12.3</v>
+      </c>
+      <c r="W9" s="21">
+        <v>12.26</v>
+      </c>
+      <c r="X9" s="21">
+        <v>12.11</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>12.09</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>11.1</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>11.23</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>11.09</v>
+      </c>
+      <c r="AC9" s="21">
+        <v>11.19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="21">
+        <v>13.39</v>
+      </c>
+      <c r="C10" s="21">
+        <v>14.05</v>
+      </c>
+      <c r="D10" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="E10" s="21">
+        <v>14.07</v>
+      </c>
+      <c r="F10" s="21">
+        <v>13.91</v>
+      </c>
+      <c r="G10" s="21">
+        <v>13.96</v>
+      </c>
+      <c r="H10" s="21">
+        <v>14.18</v>
+      </c>
+      <c r="I10" s="21">
+        <v>14.11</v>
+      </c>
+      <c r="J10" s="21">
+        <v>14.22</v>
+      </c>
+      <c r="K10" s="21">
+        <v>14.11</v>
+      </c>
+      <c r="L10" s="21">
+        <v>13.96</v>
+      </c>
+      <c r="M10" s="21">
+        <v>13.87</v>
+      </c>
+      <c r="N10" s="21">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="O10" s="21">
+        <v>11.61</v>
+      </c>
+      <c r="P10" s="21">
+        <v>11.87</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>12.22</v>
+      </c>
+      <c r="R10" s="21">
+        <v>12.17</v>
+      </c>
+      <c r="S10" s="21">
+        <v>12.14</v>
+      </c>
+      <c r="T10" s="21">
+        <v>12.53</v>
+      </c>
+      <c r="U10" s="21">
+        <v>12.54</v>
+      </c>
+      <c r="V10" s="21">
+        <v>12.65</v>
+      </c>
+      <c r="W10" s="21">
+        <v>12.61</v>
+      </c>
+      <c r="X10" s="21">
+        <v>12.5</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>12.43</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>10.53</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>10.94</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>10.95</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="21">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="C11" s="21">
+        <v>16.71</v>
+      </c>
+      <c r="D11" s="21">
+        <v>15.97</v>
+      </c>
+      <c r="E11" s="21">
+        <v>16.7</v>
+      </c>
+      <c r="F11" s="21">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="G11" s="21">
+        <v>17.16</v>
+      </c>
+      <c r="H11" s="21">
+        <v>17.43</v>
+      </c>
+      <c r="I11" s="21">
+        <v>17.18</v>
+      </c>
+      <c r="J11" s="21">
+        <v>17.62</v>
+      </c>
+      <c r="K11" s="21">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="L11" s="21">
+        <v>17.18</v>
+      </c>
+      <c r="M11" s="21">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="N11" s="21">
+        <v>14.19</v>
+      </c>
+      <c r="O11" s="21">
+        <v>12.93</v>
+      </c>
+      <c r="P11" s="21">
+        <v>13.29</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>14.06</v>
+      </c>
+      <c r="R11" s="21">
+        <v>14.52</v>
+      </c>
+      <c r="S11" s="21">
+        <v>14.21</v>
+      </c>
+      <c r="T11" s="21">
+        <v>14.73</v>
+      </c>
+      <c r="U11" s="21">
+        <v>14.83</v>
+      </c>
+      <c r="V11" s="21">
+        <v>14.87</v>
+      </c>
+      <c r="W11" s="21">
+        <v>14.86</v>
+      </c>
+      <c r="X11" s="21">
+        <v>14.7</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>14.67</v>
+      </c>
+      <c r="Z11" s="21">
+        <v>12.68</v>
+      </c>
+      <c r="AA11" s="21">
+        <v>13.52</v>
+      </c>
+      <c r="AB11" s="21">
         <v>13</v>
       </c>
-      <c r="AR7" s="42" t="s">
+      <c r="AC11" s="21">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="21">
+        <v>16.87</v>
+      </c>
+      <c r="C12" s="21">
+        <v>16.97</v>
+      </c>
+      <c r="D12" s="21">
+        <v>16.34</v>
+      </c>
+      <c r="E12" s="21">
+        <v>14.51</v>
+      </c>
+      <c r="F12" s="21">
+        <v>15.21</v>
+      </c>
+      <c r="G12" s="21">
+        <v>15.26</v>
+      </c>
+      <c r="H12" s="21">
+        <v>16.28</v>
+      </c>
+      <c r="I12" s="21">
+        <v>16.78</v>
+      </c>
+      <c r="J12" s="21">
+        <v>16.28</v>
+      </c>
+      <c r="K12" s="21">
+        <v>17.13</v>
+      </c>
+      <c r="L12" s="21">
+        <v>16.88</v>
+      </c>
+      <c r="M12" s="21">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N12" s="21">
+        <v>14.23</v>
+      </c>
+      <c r="O12" s="21">
+        <v>16.02</v>
+      </c>
+      <c r="P12" s="21">
+        <v>13.54</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>14.39</v>
+      </c>
+      <c r="R12" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="S12" s="21">
+        <v>14.39</v>
+      </c>
+      <c r="T12" s="21">
+        <v>14.41</v>
+      </c>
+      <c r="U12" s="21">
+        <v>14.94</v>
+      </c>
+      <c r="V12" s="21">
+        <v>14.31</v>
+      </c>
+      <c r="W12" s="21">
+        <v>13.73</v>
+      </c>
+      <c r="X12" s="21">
+        <v>13.8</v>
+      </c>
+      <c r="Y12" s="21">
         <v>14</v>
       </c>
-      <c r="AS7" s="42" t="s">
-[...138 lines deleted...]
-      <c r="AA9" s="31">
+      <c r="Z12" s="21">
+        <v>12.44</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>15.68</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>15.3</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="21">
+        <v>9.48</v>
+      </c>
+      <c r="C13" s="21">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D13" s="21">
+        <v>10.31</v>
+      </c>
+      <c r="E13" s="21">
+        <v>11.36</v>
+      </c>
+      <c r="F13" s="21">
+        <v>10.88</v>
+      </c>
+      <c r="G13" s="21">
         <v>11.07</v>
       </c>
-      <c r="AB9" s="31">
-[...2 lines deleted...]
-      <c r="AC9" s="31">
+      <c r="H13" s="21">
+        <v>11.43</v>
+      </c>
+      <c r="I13" s="21">
+        <v>11.32</v>
+      </c>
+      <c r="J13" s="21">
+        <v>11.52</v>
+      </c>
+      <c r="K13" s="21">
+        <v>11.39</v>
+      </c>
+      <c r="L13" s="21">
+        <v>11.27</v>
+      </c>
+      <c r="M13" s="21">
+        <v>11.55</v>
+      </c>
+      <c r="N13" s="21">
+        <v>7.33</v>
+      </c>
+      <c r="O13" s="21">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P13" s="21">
+        <v>9.14</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="R13" s="21">
+        <v>9.73</v>
+      </c>
+      <c r="S13" s="21">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="T13" s="21">
+        <v>9.68</v>
+      </c>
+      <c r="U13" s="21">
+        <v>9.84</v>
+      </c>
+      <c r="V13" s="21">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="W13" s="21">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="X13" s="21">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="Y13" s="21">
+        <v>9.82</v>
+      </c>
+      <c r="Z13" s="21">
+        <v>10.39</v>
+      </c>
+      <c r="AA13" s="21">
+        <v>10.62</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>9.89</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="21">
+        <v>11.3</v>
+      </c>
+      <c r="C14" s="21">
         <v>11.76</v>
       </c>
-      <c r="AD9" s="31">
-[...26 lines deleted...]
-      <c r="AM9" s="31">
+      <c r="D14" s="21">
         <v>11.23</v>
       </c>
-      <c r="AN9" s="31">
-[...121 lines deleted...]
-      <c r="AN10" s="31">
+      <c r="E14" s="21">
+        <v>11.25</v>
+      </c>
+      <c r="F14" s="21">
+        <v>11.28</v>
+      </c>
+      <c r="G14" s="21">
+        <v>11.59</v>
+      </c>
+      <c r="H14" s="21">
+        <v>11.57</v>
+      </c>
+      <c r="I14" s="21">
+        <v>11.75</v>
+      </c>
+      <c r="J14" s="21">
+        <v>11.77</v>
+      </c>
+      <c r="K14" s="21">
+        <v>11.77</v>
+      </c>
+      <c r="L14" s="21">
+        <v>11.71</v>
+      </c>
+      <c r="M14" s="21">
+        <v>11.72</v>
+      </c>
+      <c r="N14" s="21">
+        <v>7.95</v>
+      </c>
+      <c r="O14" s="21">
+        <v>8.83</v>
+      </c>
+      <c r="P14" s="21">
+        <v>8.92</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="R14" s="21">
+        <v>9.94</v>
+      </c>
+      <c r="S14" s="21">
+        <v>10.16</v>
+      </c>
+      <c r="T14" s="21">
+        <v>10.11</v>
+      </c>
+      <c r="U14" s="21">
+        <v>10.07</v>
+      </c>
+      <c r="V14" s="21">
+        <v>10.32</v>
+      </c>
+      <c r="W14" s="21">
+        <v>10.41</v>
+      </c>
+      <c r="X14" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Z14" s="21">
+        <v>11.63</v>
+      </c>
+      <c r="AA14" s="21">
+        <v>10.52</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>10.14</v>
+      </c>
+      <c r="AC14" s="21">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="21">
+        <v>12.05</v>
+      </c>
+      <c r="C15" s="21">
+        <v>10.65</v>
+      </c>
+      <c r="D15" s="21">
+        <v>10.62</v>
+      </c>
+      <c r="E15" s="21">
+        <v>11.06</v>
+      </c>
+      <c r="F15" s="21">
+        <v>11.18</v>
+      </c>
+      <c r="G15" s="21">
+        <v>11.15</v>
+      </c>
+      <c r="H15" s="21">
+        <v>11.25</v>
+      </c>
+      <c r="I15" s="21">
         <v>10.95</v>
       </c>
-    </row>
-[...448 lines deleted...]
-      <c r="AB14" s="31">
+      <c r="J15" s="21">
+        <v>10.84</v>
+      </c>
+      <c r="K15" s="21">
+        <v>11.17</v>
+      </c>
+      <c r="L15" s="21">
+        <v>11.08</v>
+      </c>
+      <c r="M15" s="21">
+        <v>10.91</v>
+      </c>
+      <c r="N15" s="21">
+        <v>8.42</v>
+      </c>
+      <c r="O15" s="21">
+        <v>9.61</v>
+      </c>
+      <c r="P15" s="21">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>9.57</v>
+      </c>
+      <c r="R15" s="21">
+        <v>9.64</v>
+      </c>
+      <c r="S15" s="21">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="T15" s="21">
+        <v>9.65</v>
+      </c>
+      <c r="U15" s="21">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V15" s="21">
+        <v>9.43</v>
+      </c>
+      <c r="W15" s="21">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="X15" s="21">
+        <v>9.16</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>10.15</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>8.39</v>
+      </c>
+      <c r="AC15" s="21">
         <v>8.92</v>
       </c>
-      <c r="AC14" s="31">
-[...159 lines deleted...]
-      <c r="A16" s="50" t="s">
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="52"/>
-[...4354 lines deleted...]
-      <c r="M16" s="12"/>
+      <c r="B16" s="11"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
-      <c r="AB16" s="13"/>
+      <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
-      <c r="AD16" s="13"/>
-[...12 lines deleted...]
-      <c r="A17" s="14" t="s">
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="10">
-[...36 lines deleted...]
-        <v>65</v>
+      <c r="B17" s="21">
+        <v>13.09</v>
+      </c>
+      <c r="C17" s="21">
+        <v>13.65</v>
+      </c>
+      <c r="D17" s="21">
+        <v>13.34</v>
+      </c>
+      <c r="E17" s="21">
+        <v>13.23</v>
+      </c>
+      <c r="F17" s="21">
+        <v>12.65</v>
+      </c>
+      <c r="G17" s="21">
+        <v>12.05</v>
+      </c>
+      <c r="H17" s="21">
+        <v>12.21</v>
+      </c>
+      <c r="I17" s="21">
+        <v>11.77</v>
+      </c>
+      <c r="J17" s="21">
+        <v>11.65</v>
+      </c>
+      <c r="K17" s="21">
+        <v>11.57</v>
+      </c>
+      <c r="L17" s="21">
+        <v>11.48</v>
+      </c>
+      <c r="M17" s="21">
+        <v>11.4</v>
+      </c>
+      <c r="N17" s="21">
+        <v>8.23</v>
       </c>
       <c r="O17" s="21">
-        <v>66</v>
+        <v>9.19</v>
       </c>
       <c r="P17" s="21">
-        <v>63</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="Q17" s="21">
-        <v>62</v>
+        <v>10.44</v>
       </c>
       <c r="R17" s="21">
-        <v>51</v>
+        <v>10.81</v>
       </c>
       <c r="S17" s="21">
-        <v>43</v>
+        <v>10.96</v>
       </c>
       <c r="T17" s="21">
-        <v>65</v>
+        <v>10.84</v>
       </c>
       <c r="U17" s="21">
-        <v>43</v>
+        <v>10.64</v>
       </c>
       <c r="V17" s="21">
-        <v>51</v>
+        <v>10.7</v>
       </c>
       <c r="W17" s="21">
+        <v>10.78</v>
+      </c>
+      <c r="X17" s="21">
+        <v>10.52</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>10.82</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AA17" s="21">
+        <v>10.08</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>9.85</v>
+      </c>
+      <c r="AC17" s="21">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="21">
+        <v>19.46</v>
+      </c>
+      <c r="C18" s="21">
+        <v>18.63</v>
+      </c>
+      <c r="D18" s="21">
+        <v>16.64</v>
+      </c>
+      <c r="E18" s="21">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="F18" s="21">
+        <v>18.22</v>
+      </c>
+      <c r="G18" s="21">
+        <v>19.14</v>
+      </c>
+      <c r="H18" s="21">
+        <v>19.12</v>
+      </c>
+      <c r="I18" s="21">
+        <v>19.03</v>
+      </c>
+      <c r="J18" s="21">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="K18" s="21">
+        <v>19.61</v>
+      </c>
+      <c r="L18" s="21">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="M18" s="21">
+        <v>19.64</v>
+      </c>
+      <c r="N18" s="21">
+        <v>8.52</v>
+      </c>
+      <c r="O18" s="21">
+        <v>12.34</v>
+      </c>
+      <c r="P18" s="21">
+        <v>14.22</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="R18" s="21">
+        <v>15.6</v>
+      </c>
+      <c r="S18" s="21">
+        <v>15.96</v>
+      </c>
+      <c r="T18" s="21">
+        <v>16.68</v>
+      </c>
+      <c r="U18" s="21">
+        <v>16.84</v>
+      </c>
+      <c r="V18" s="21">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="W18" s="21">
+        <v>17.82</v>
+      </c>
+      <c r="X18" s="21">
+        <v>17.38</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Z18" s="21">
+        <v>21.52</v>
+      </c>
+      <c r="AA18" s="21">
+        <v>20.09</v>
+      </c>
+      <c r="AB18" s="21">
+        <v>17.22</v>
+      </c>
+      <c r="AC18" s="21">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="21">
+        <v>14.07</v>
+      </c>
+      <c r="C19" s="21">
+        <v>13.42</v>
+      </c>
+      <c r="D19" s="21">
+        <v>13.92</v>
+      </c>
+      <c r="E19" s="21">
+        <v>14.57</v>
+      </c>
+      <c r="F19" s="21">
+        <v>15.04</v>
+      </c>
+      <c r="G19" s="21">
+        <v>15.1</v>
+      </c>
+      <c r="H19" s="21">
+        <v>15.37</v>
+      </c>
+      <c r="I19" s="21">
+        <v>15.07</v>
+      </c>
+      <c r="J19" s="21">
+        <v>14.97</v>
+      </c>
+      <c r="K19" s="21">
+        <v>14.76</v>
+      </c>
+      <c r="L19" s="21">
+        <v>14.74</v>
+      </c>
+      <c r="M19" s="21">
+        <v>14.67</v>
+      </c>
+      <c r="N19" s="21">
+        <v>11.68</v>
+      </c>
+      <c r="O19" s="21">
+        <v>12.67</v>
+      </c>
+      <c r="P19" s="21">
+        <v>12.3</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>11.17</v>
+      </c>
+      <c r="R19" s="21">
+        <v>11.89</v>
+      </c>
+      <c r="S19" s="21">
+        <v>12.26</v>
+      </c>
+      <c r="T19" s="21">
+        <v>12.64</v>
+      </c>
+      <c r="U19" s="21">
+        <v>12.68</v>
+      </c>
+      <c r="V19" s="21">
+        <v>12.61</v>
+      </c>
+      <c r="W19" s="21">
+        <v>12.49</v>
+      </c>
+      <c r="X19" s="21">
+        <v>12.21</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>12.24</v>
+      </c>
+      <c r="Z19" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="AA19" s="21">
+        <v>11.09</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>10.67</v>
+      </c>
+      <c r="AC19" s="21">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="21">
+        <v>13.08</v>
+      </c>
+      <c r="C20" s="21">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="D20" s="21">
+        <v>17.27</v>
+      </c>
+      <c r="E20" s="21">
+        <v>16.82</v>
+      </c>
+      <c r="F20" s="21">
+        <v>17.23</v>
+      </c>
+      <c r="G20" s="21">
+        <v>16.98</v>
+      </c>
+      <c r="H20" s="21">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I20" s="21">
+        <v>16.78</v>
+      </c>
+      <c r="J20" s="21">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="K20" s="21">
+        <v>16.88</v>
+      </c>
+      <c r="L20" s="21">
+        <v>16.72</v>
+      </c>
+      <c r="M20" s="21">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="N20" s="21">
+        <v>11.46</v>
+      </c>
+      <c r="O20" s="21">
+        <v>13.03</v>
+      </c>
+      <c r="P20" s="21">
+        <v>12.85</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>13.48</v>
+      </c>
+      <c r="R20" s="21">
+        <v>14.3</v>
+      </c>
+      <c r="S20" s="21">
+        <v>14.71</v>
+      </c>
+      <c r="T20" s="21">
+        <v>14.66</v>
+      </c>
+      <c r="U20" s="21">
+        <v>14.61</v>
+      </c>
+      <c r="V20" s="21">
+        <v>15.27</v>
+      </c>
+      <c r="W20" s="21">
+        <v>14.96</v>
+      </c>
+      <c r="X20" s="21">
+        <v>14.64</v>
+      </c>
+      <c r="Y20" s="21">
+        <v>14.42</v>
+      </c>
+      <c r="Z20" s="21">
+        <v>11.75</v>
+      </c>
+      <c r="AA20" s="21">
+        <v>11.89</v>
+      </c>
+      <c r="AB20" s="21">
+        <v>13.72</v>
+      </c>
+      <c r="AC20" s="21">
+        <v>12.72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="21">
+        <v>15.9</v>
+      </c>
+      <c r="C21" s="21">
+        <v>16.07</v>
+      </c>
+      <c r="D21" s="21">
+        <v>14.66</v>
+      </c>
+      <c r="E21" s="21">
+        <v>14.1</v>
+      </c>
+      <c r="F21" s="21">
+        <v>14.33</v>
+      </c>
+      <c r="G21" s="21">
+        <v>14.49</v>
+      </c>
+      <c r="H21" s="21">
+        <v>15</v>
+      </c>
+      <c r="I21" s="21">
+        <v>14.75</v>
+      </c>
+      <c r="J21" s="21">
+        <v>14.37</v>
+      </c>
+      <c r="K21" s="21">
+        <v>13.91</v>
+      </c>
+      <c r="L21" s="21">
+        <v>13.59</v>
+      </c>
+      <c r="M21" s="21">
+        <v>13.55</v>
+      </c>
+      <c r="N21" s="21">
+        <v>13.52</v>
+      </c>
+      <c r="O21" s="21">
+        <v>11.8</v>
+      </c>
+      <c r="P21" s="21">
+        <v>12.19</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>13.58</v>
+      </c>
+      <c r="R21" s="21">
+        <v>13.9</v>
+      </c>
+      <c r="S21" s="21">
+        <v>13.34</v>
+      </c>
+      <c r="T21" s="21">
+        <v>13.63</v>
+      </c>
+      <c r="U21" s="21">
+        <v>13.33</v>
+      </c>
+      <c r="V21" s="21">
+        <v>13.8</v>
+      </c>
+      <c r="W21" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="X21" s="21">
+        <v>13.16</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>12.7</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>9.99</v>
+      </c>
+      <c r="AA21" s="21">
+        <v>10.72</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>12.44</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="21">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="C22" s="21">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D22" s="21">
+        <v>9.83</v>
+      </c>
+      <c r="E22" s="21">
+        <v>10.98</v>
+      </c>
+      <c r="F22" s="21">
+        <v>11.33</v>
+      </c>
+      <c r="G22" s="21">
+        <v>10.97</v>
+      </c>
+      <c r="H22" s="21">
+        <v>11.35</v>
+      </c>
+      <c r="I22" s="21">
+        <v>11.44</v>
+      </c>
+      <c r="J22" s="21">
+        <v>12</v>
+      </c>
+      <c r="K22" s="21">
+        <v>11.73</v>
+      </c>
+      <c r="L22" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="M22" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="N22" s="21">
+        <v>8.61</v>
+      </c>
+      <c r="O22" s="21">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="P22" s="21">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="R22" s="21">
+        <v>9.06</v>
+      </c>
+      <c r="S22" s="21">
+        <v>9.59</v>
+      </c>
+      <c r="T22" s="21">
+        <v>10.17</v>
+      </c>
+      <c r="U22" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="V22" s="21">
+        <v>10.73</v>
+      </c>
+      <c r="W22" s="21">
+        <v>10.27</v>
+      </c>
+      <c r="X22" s="21">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="Y22" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Z22" s="21">
+        <v>10.48</v>
+      </c>
+      <c r="AA22" s="21">
+        <v>11.66</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>11.6</v>
+      </c>
+      <c r="AC22" s="21">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="21">
+        <v>19.21</v>
+      </c>
+      <c r="C23" s="21">
+        <v>17.71</v>
+      </c>
+      <c r="D23" s="21">
+        <v>16.48</v>
+      </c>
+      <c r="E23" s="21">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="F23" s="21">
+        <v>16.14</v>
+      </c>
+      <c r="G23" s="21">
+        <v>16.97</v>
+      </c>
+      <c r="H23" s="21">
+        <v>16.75</v>
+      </c>
+      <c r="I23" s="21">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="J23" s="21">
+        <v>16.82</v>
+      </c>
+      <c r="K23" s="21">
+        <v>16.82</v>
+      </c>
+      <c r="L23" s="21">
+        <v>17.22</v>
+      </c>
+      <c r="M23" s="21">
+        <v>17.23</v>
+      </c>
+      <c r="N23" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="O23" s="21">
+        <v>13.81</v>
+      </c>
+      <c r="P23" s="21">
+        <v>13.6</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>15.51</v>
+      </c>
+      <c r="R23" s="21">
+        <v>15.58</v>
+      </c>
+      <c r="S23" s="21">
+        <v>15.61</v>
+      </c>
+      <c r="T23" s="21">
+        <v>16.07</v>
+      </c>
+      <c r="U23" s="21">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="V23" s="21">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="W23" s="21">
+        <v>16.57</v>
+      </c>
+      <c r="X23" s="21">
+        <v>16.12</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="Z23" s="21">
+        <v>15.43</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>14.82</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>15.23</v>
+      </c>
+      <c r="AC23" s="21">
+        <v>14.71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="35"/>
+      <c r="Q24" s="35"/>
+      <c r="R24" s="35"/>
+      <c r="S24" s="35"/>
+      <c r="T24" s="35"/>
+      <c r="U24" s="35"/>
+      <c r="V24" s="35"/>
+      <c r="W24" s="35"/>
+      <c r="X24" s="35"/>
+      <c r="Y24" s="35"/>
+      <c r="Z24" s="35"/>
+      <c r="AA24" s="35"/>
+      <c r="AB24" s="35"/>
+      <c r="AC24" s="35"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="21">
+        <v>13.26</v>
+      </c>
+      <c r="C25" s="21">
+        <v>13.47</v>
+      </c>
+      <c r="D25" s="21">
+        <v>13.06</v>
+      </c>
+      <c r="E25" s="21">
+        <v>13.43</v>
+      </c>
+      <c r="F25" s="21">
+        <v>13.34</v>
+      </c>
+      <c r="G25" s="21">
+        <v>13.44</v>
+      </c>
+      <c r="H25" s="21">
+        <v>13.62</v>
+      </c>
+      <c r="I25" s="21">
+        <v>13.55</v>
+      </c>
+      <c r="J25" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="K25" s="21">
+        <v>13.6</v>
+      </c>
+      <c r="L25" s="21">
+        <v>13.47</v>
+      </c>
+      <c r="M25" s="21">
+        <v>13.4</v>
+      </c>
+      <c r="N25" s="21">
+        <v>9.94</v>
+      </c>
+      <c r="O25" s="21">
+        <v>11</v>
+      </c>
+      <c r="P25" s="21">
+        <v>11.16</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>11.62</v>
+      </c>
+      <c r="R25" s="21">
+        <v>11.67</v>
+      </c>
+      <c r="S25" s="21">
+        <v>11.71</v>
+      </c>
+      <c r="T25" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="U25" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="V25" s="21">
+        <v>12.06</v>
+      </c>
+      <c r="W25" s="21">
+        <v>12.02</v>
+      </c>
+      <c r="X25" s="21">
+        <v>11.9</v>
+      </c>
+      <c r="Y25" s="21">
+        <v>11.88</v>
+      </c>
+      <c r="Z25" s="21">
+        <v>10.88</v>
+      </c>
+      <c r="AA25" s="21">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="21">
+        <v>10.83</v>
+      </c>
+      <c r="AC25" s="21">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="21">
+        <v>13.4</v>
+      </c>
+      <c r="C26" s="21">
+        <v>14.05</v>
+      </c>
+      <c r="D26" s="21">
+        <v>13.67</v>
+      </c>
+      <c r="E26" s="21">
+        <v>14.07</v>
+      </c>
+      <c r="F26" s="21">
+        <v>13.92</v>
+      </c>
+      <c r="G26" s="21">
+        <v>13.97</v>
+      </c>
+      <c r="H26" s="21">
+        <v>14.18</v>
+      </c>
+      <c r="I26" s="21">
+        <v>14.11</v>
+      </c>
+      <c r="J26" s="21">
+        <v>14.22</v>
+      </c>
+      <c r="K26" s="21">
+        <v>14.11</v>
+      </c>
+      <c r="L26" s="21">
+        <v>13.96</v>
+      </c>
+      <c r="M26" s="21">
+        <v>13.87</v>
+      </c>
+      <c r="N26" s="21">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="O26" s="21">
+        <v>11.61</v>
+      </c>
+      <c r="P26" s="21">
+        <v>11.87</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>12.22</v>
+      </c>
+      <c r="R26" s="21">
+        <v>12.17</v>
+      </c>
+      <c r="S26" s="21">
+        <v>12.14</v>
+      </c>
+      <c r="T26" s="21">
+        <v>12.53</v>
+      </c>
+      <c r="U26" s="21">
+        <v>12.54</v>
+      </c>
+      <c r="V26" s="21">
+        <v>12.65</v>
+      </c>
+      <c r="W26" s="21">
+        <v>12.61</v>
+      </c>
+      <c r="X26" s="21">
+        <v>12.5</v>
+      </c>
+      <c r="Y26" s="21">
+        <v>12.43</v>
+      </c>
+      <c r="Z26" s="21">
+        <v>10.53</v>
+      </c>
+      <c r="AA26" s="21">
+        <v>10.94</v>
+      </c>
+      <c r="AB26" s="21">
+        <v>10.95</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="21">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="C27" s="21">
+        <v>16.71</v>
+      </c>
+      <c r="D27" s="21">
+        <v>15.97</v>
+      </c>
+      <c r="E27" s="21">
+        <v>16.7</v>
+      </c>
+      <c r="F27" s="21">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="G27" s="21">
+        <v>17.16</v>
+      </c>
+      <c r="H27" s="21">
+        <v>17.43</v>
+      </c>
+      <c r="I27" s="21">
+        <v>17.18</v>
+      </c>
+      <c r="J27" s="21">
+        <v>17.62</v>
+      </c>
+      <c r="K27" s="21">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="L27" s="21">
+        <v>17.18</v>
+      </c>
+      <c r="M27" s="21">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="N27" s="21">
+        <v>14.19</v>
+      </c>
+      <c r="O27" s="21">
+        <v>12.93</v>
+      </c>
+      <c r="P27" s="21">
+        <v>13.29</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>14.06</v>
+      </c>
+      <c r="R27" s="21">
+        <v>14.52</v>
+      </c>
+      <c r="S27" s="21">
+        <v>14.21</v>
+      </c>
+      <c r="T27" s="21">
+        <v>14.73</v>
+      </c>
+      <c r="U27" s="21">
+        <v>14.83</v>
+      </c>
+      <c r="V27" s="21">
+        <v>14.87</v>
+      </c>
+      <c r="W27" s="21">
+        <v>14.86</v>
+      </c>
+      <c r="X27" s="21">
+        <v>14.7</v>
+      </c>
+      <c r="Y27" s="21">
+        <v>14.67</v>
+      </c>
+      <c r="Z27" s="21">
+        <v>12.68</v>
+      </c>
+      <c r="AA27" s="21">
+        <v>13.52</v>
+      </c>
+      <c r="AB27" s="21">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="21">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="X17" s="21">
-[...55 lines deleted...]
-      <c r="B18" s="10">
+      <c r="B28" s="21">
+        <v>16.87</v>
+      </c>
+      <c r="C28" s="21">
+        <v>16.97</v>
+      </c>
+      <c r="D28" s="21">
+        <v>16.34</v>
+      </c>
+      <c r="E28" s="21">
+        <v>14.51</v>
+      </c>
+      <c r="F28" s="21">
+        <v>15.21</v>
+      </c>
+      <c r="G28" s="21">
+        <v>15.26</v>
+      </c>
+      <c r="H28" s="21">
+        <v>16.28</v>
+      </c>
+      <c r="I28" s="21">
+        <v>16.78</v>
+      </c>
+      <c r="J28" s="21">
+        <v>16.28</v>
+      </c>
+      <c r="K28" s="21">
+        <v>17.13</v>
+      </c>
+      <c r="L28" s="21">
+        <v>16.88</v>
+      </c>
+      <c r="M28" s="21">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N28" s="21">
+        <v>14.23</v>
+      </c>
+      <c r="O28" s="21">
+        <v>16.02</v>
+      </c>
+      <c r="P28" s="21">
+        <v>13.54</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>14.39</v>
+      </c>
+      <c r="R28" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="S28" s="21">
+        <v>14.39</v>
+      </c>
+      <c r="T28" s="21">
+        <v>14.41</v>
+      </c>
+      <c r="U28" s="21">
+        <v>14.94</v>
+      </c>
+      <c r="V28" s="21">
+        <v>14.31</v>
+      </c>
+      <c r="W28" s="21">
+        <v>13.73</v>
+      </c>
+      <c r="X28" s="21">
+        <v>13.8</v>
+      </c>
+      <c r="Y28" s="21">
+        <v>14</v>
+      </c>
+      <c r="Z28" s="21">
+        <v>12.44</v>
+      </c>
+      <c r="AA28" s="21">
+        <v>15.68</v>
+      </c>
+      <c r="AB28" s="21">
+        <v>15.3</v>
+      </c>
+      <c r="AC28" s="21">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="10">
-[...8 lines deleted...]
-      <c r="F18" s="12">
+      <c r="B29" s="21">
+        <v>9.48</v>
+      </c>
+      <c r="C29" s="21">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D29" s="21">
+        <v>10.31</v>
+      </c>
+      <c r="E29" s="21">
+        <v>11.36</v>
+      </c>
+      <c r="F29" s="21">
+        <v>10.88</v>
+      </c>
+      <c r="G29" s="21">
+        <v>11.07</v>
+      </c>
+      <c r="H29" s="21">
+        <v>11.43</v>
+      </c>
+      <c r="I29" s="21">
+        <v>11.32</v>
+      </c>
+      <c r="J29" s="21">
+        <v>11.52</v>
+      </c>
+      <c r="K29" s="21">
+        <v>11.39</v>
+      </c>
+      <c r="L29" s="21">
+        <v>11.27</v>
+      </c>
+      <c r="M29" s="21">
+        <v>11.55</v>
+      </c>
+      <c r="N29" s="21">
+        <v>7.33</v>
+      </c>
+      <c r="O29" s="21">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P29" s="21">
+        <v>9.14</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="R29" s="21">
+        <v>9.73</v>
+      </c>
+      <c r="S29" s="21">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="T29" s="21">
+        <v>9.68</v>
+      </c>
+      <c r="U29" s="21">
+        <v>9.84</v>
+      </c>
+      <c r="V29" s="21">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="W29" s="21">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="X29" s="21">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>9.82</v>
+      </c>
+      <c r="Z29" s="21">
+        <v>10.39</v>
+      </c>
+      <c r="AA29" s="21">
+        <v>10.62</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>9.89</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="G18" s="12">
-[...318 lines deleted...]
-      <c r="AF20" s="13">
+      <c r="B30" s="21">
+        <v>11.3</v>
+      </c>
+      <c r="C30" s="21">
+        <v>11.76</v>
+      </c>
+      <c r="D30" s="21">
+        <v>11.23</v>
+      </c>
+      <c r="E30" s="21">
+        <v>11.25</v>
+      </c>
+      <c r="F30" s="21">
+        <v>11.28</v>
+      </c>
+      <c r="G30" s="21">
+        <v>11.59</v>
+      </c>
+      <c r="H30" s="21">
+        <v>11.57</v>
+      </c>
+      <c r="I30" s="21">
+        <v>11.75</v>
+      </c>
+      <c r="J30" s="21">
+        <v>11.77</v>
+      </c>
+      <c r="K30" s="21">
+        <v>11.77</v>
+      </c>
+      <c r="L30" s="21">
+        <v>11.71</v>
+      </c>
+      <c r="M30" s="21">
+        <v>11.72</v>
+      </c>
+      <c r="N30" s="21">
+        <v>7.95</v>
+      </c>
+      <c r="O30" s="21">
+        <v>8.83</v>
+      </c>
+      <c r="P30" s="21">
+        <v>8.92</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="R30" s="21">
+        <v>9.94</v>
+      </c>
+      <c r="S30" s="21">
+        <v>10.16</v>
+      </c>
+      <c r="T30" s="21">
+        <v>10.11</v>
+      </c>
+      <c r="U30" s="21">
+        <v>10.07</v>
+      </c>
+      <c r="V30" s="21">
+        <v>10.32</v>
+      </c>
+      <c r="W30" s="21">
+        <v>10.41</v>
+      </c>
+      <c r="X30" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Y30" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Z30" s="21">
+        <v>11.63</v>
+      </c>
+      <c r="AA30" s="21">
+        <v>10.52</v>
+      </c>
+      <c r="AB30" s="21">
+        <v>10.14</v>
+      </c>
+      <c r="AC30" s="21">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="21">
+        <v>12.05</v>
+      </c>
+      <c r="C31" s="21">
+        <v>10.65</v>
+      </c>
+      <c r="D31" s="21">
+        <v>10.62</v>
+      </c>
+      <c r="E31" s="21">
+        <v>11.06</v>
+      </c>
+      <c r="F31" s="21">
+        <v>11.18</v>
+      </c>
+      <c r="G31" s="21">
+        <v>11.15</v>
+      </c>
+      <c r="H31" s="21">
+        <v>11.25</v>
+      </c>
+      <c r="I31" s="21">
+        <v>10.95</v>
+      </c>
+      <c r="J31" s="21">
+        <v>10.84</v>
+      </c>
+      <c r="K31" s="21">
+        <v>11.17</v>
+      </c>
+      <c r="L31" s="21">
+        <v>11.08</v>
+      </c>
+      <c r="M31" s="21">
+        <v>10.91</v>
+      </c>
+      <c r="N31" s="21">
+        <v>8.42</v>
+      </c>
+      <c r="O31" s="21">
+        <v>9.61</v>
+      </c>
+      <c r="P31" s="21">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>9.57</v>
+      </c>
+      <c r="R31" s="21">
+        <v>9.64</v>
+      </c>
+      <c r="S31" s="21">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="T31" s="21">
+        <v>9.65</v>
+      </c>
+      <c r="U31" s="21">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V31" s="21">
+        <v>9.43</v>
+      </c>
+      <c r="W31" s="21">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="X31" s="21">
+        <v>9.16</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z31" s="21">
+        <v>10.15</v>
+      </c>
+      <c r="AA31" s="21">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AB31" s="21">
+        <v>8.39</v>
+      </c>
+      <c r="AC31" s="21">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="AG20" s="13">
-[...1302 lines deleted...]
-      <c r="L32" s="15"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
       <c r="M32" s="21"/>
-      <c r="N32" s="15"/>
+      <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
-      <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
-      <c r="AB32" s="13"/>
-[...14 lines deleted...]
-      <c r="A33" s="50" t="s">
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="23">
-[...9 lines deleted...]
-        <v>32</v>
+      <c r="B33" s="21">
+        <v>13.2</v>
+      </c>
+      <c r="C33" s="21">
+        <v>12.55</v>
+      </c>
+      <c r="D33" s="21">
+        <v>11.95</v>
+      </c>
+      <c r="E33" s="21">
+        <v>12.27</v>
       </c>
       <c r="F33" s="21">
+        <v>11.4</v>
+      </c>
+      <c r="G33" s="21">
+        <v>10.92</v>
+      </c>
+      <c r="H33" s="21">
+        <v>11.07</v>
+      </c>
+      <c r="I33" s="21">
+        <v>10.4</v>
+      </c>
+      <c r="J33" s="21">
+        <v>10.53</v>
+      </c>
+      <c r="K33" s="21">
+        <v>10.8</v>
+      </c>
+      <c r="L33" s="21">
+        <v>10.72</v>
+      </c>
+      <c r="M33" s="21">
+        <v>10.9</v>
+      </c>
+      <c r="N33" s="21">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="O33" s="21">
+        <v>9.83</v>
+      </c>
+      <c r="P33" s="21">
+        <v>10</v>
+      </c>
+      <c r="Q33" s="21">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="R33" s="21">
+        <v>10.15</v>
+      </c>
+      <c r="S33" s="21">
+        <v>10.57</v>
+      </c>
+      <c r="T33" s="21">
+        <v>10.74</v>
+      </c>
+      <c r="U33" s="21">
+        <v>10.49</v>
+      </c>
+      <c r="V33" s="21">
+        <v>10.41</v>
+      </c>
+      <c r="W33" s="21">
+        <v>10.41</v>
+      </c>
+      <c r="X33" s="21">
+        <v>9.9</v>
+      </c>
+      <c r="Y33" s="21">
+        <v>10.19</v>
+      </c>
+      <c r="Z33" s="21">
+        <v>10.49</v>
+      </c>
+      <c r="AA33" s="21">
+        <v>10.78</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>10.98</v>
+      </c>
+      <c r="AC33" s="21">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="21">
+        <v>15.64</v>
+      </c>
+      <c r="C34" s="21">
+        <v>18.03</v>
+      </c>
+      <c r="D34" s="21">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="E34" s="21">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="F34" s="21">
+        <v>19.54</v>
+      </c>
+      <c r="G34" s="21">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="H34" s="21">
+        <v>19.05</v>
+      </c>
+      <c r="I34" s="21">
+        <v>18.63</v>
+      </c>
+      <c r="J34" s="21">
+        <v>18.87</v>
+      </c>
+      <c r="K34" s="21">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="L34" s="21">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="M34" s="21">
+        <v>18.13</v>
+      </c>
+      <c r="N34" s="21">
+        <v>20.39</v>
+      </c>
+      <c r="O34" s="21">
+        <v>19.73</v>
+      </c>
+      <c r="P34" s="21">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>15.73</v>
+      </c>
+      <c r="R34" s="21">
+        <v>16.04</v>
+      </c>
+      <c r="S34" s="21">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="T34" s="21">
+        <v>16.09</v>
+      </c>
+      <c r="U34" s="21">
+        <v>15.97</v>
+      </c>
+      <c r="V34" s="21">
+        <v>17.22</v>
+      </c>
+      <c r="W34" s="21">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="X34" s="21">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>16.07</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>8.14</v>
+      </c>
+      <c r="AA34" s="21">
+        <v>10.68</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>12.67</v>
+      </c>
+      <c r="AC34" s="21">
+        <v>12.34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+      <c r="AB35" s="35"/>
+      <c r="AC35" s="35"/>
+    </row>
+    <row r="36" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="21">
+        <v>14.41</v>
+      </c>
+      <c r="C36" s="21">
+        <v>14.57</v>
+      </c>
+      <c r="D36" s="21">
+        <v>14.5</v>
+      </c>
+      <c r="E36" s="21">
+        <v>14.55</v>
+      </c>
+      <c r="F36" s="21">
+        <v>14.81</v>
+      </c>
+      <c r="G36" s="21">
+        <v>14.89</v>
+      </c>
+      <c r="H36" s="21">
+        <v>15.08</v>
+      </c>
+      <c r="I36" s="21">
+        <v>14.93</v>
+      </c>
+      <c r="J36" s="21">
+        <v>14.96</v>
+      </c>
+      <c r="K36" s="21">
+        <v>14.77</v>
+      </c>
+      <c r="L36" s="21">
+        <v>14.8</v>
+      </c>
+      <c r="M36" s="21">
+        <v>14.67</v>
+      </c>
+      <c r="N36" s="21">
+        <v>10.45</v>
+      </c>
+      <c r="O36" s="21">
+        <v>11.39</v>
+      </c>
+      <c r="P36" s="21">
+        <v>11.72</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>12.4</v>
+      </c>
+      <c r="R36" s="21">
+        <v>12.73</v>
+      </c>
+      <c r="S36" s="21">
+        <v>12.89</v>
+      </c>
+      <c r="T36" s="21">
+        <v>13.19</v>
+      </c>
+      <c r="U36" s="21">
+        <v>13.21</v>
+      </c>
+      <c r="V36" s="21">
+        <v>13.42</v>
+      </c>
+      <c r="W36" s="21">
+        <v>13.39</v>
+      </c>
+      <c r="X36" s="21">
+        <v>13.11</v>
+      </c>
+      <c r="Y36" s="21">
+        <v>13.06</v>
+      </c>
+      <c r="Z36" s="21">
+        <v>12.16</v>
+      </c>
+      <c r="AA36" s="21">
+        <v>12.35</v>
+      </c>
+      <c r="AB36" s="21">
+        <v>12.35</v>
+      </c>
+      <c r="AC36" s="21">
+        <v>12.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="21"/>
+      <c r="O37" s="21"/>
+      <c r="P37" s="21"/>
+      <c r="Q37" s="21"/>
+      <c r="R37" s="21"/>
+      <c r="S37" s="21"/>
+      <c r="T37" s="21"/>
+      <c r="U37" s="21"/>
+      <c r="V37" s="21"/>
+      <c r="W37" s="21"/>
+      <c r="X37" s="21"/>
+      <c r="Y37" s="21"/>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="21"/>
+      <c r="AB37" s="21"/>
+      <c r="AC37" s="21"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="G33" s="21">
-[...2 lines deleted...]
-      <c r="H33" s="21">
+      <c r="B38" s="20">
+        <v>12.99</v>
+      </c>
+      <c r="C38" s="21">
+        <v>14.72</v>
+      </c>
+      <c r="D38" s="21">
+        <v>14.69</v>
+      </c>
+      <c r="E38" s="21">
+        <v>14.14</v>
+      </c>
+      <c r="F38" s="21">
+        <v>13.85</v>
+      </c>
+      <c r="G38" s="21">
+        <v>13.14</v>
+      </c>
+      <c r="H38" s="21">
+        <v>13.31</v>
+      </c>
+      <c r="I38" s="21">
+        <v>13.08</v>
+      </c>
+      <c r="J38" s="21">
+        <v>12.72</v>
+      </c>
+      <c r="K38" s="21">
+        <v>12.3</v>
+      </c>
+      <c r="L38" s="21">
+        <v>12.21</v>
+      </c>
+      <c r="M38" s="21">
+        <v>11.88</v>
+      </c>
+      <c r="N38" s="21">
+        <v>6.95</v>
+      </c>
+      <c r="O38" s="21">
+        <v>8.56</v>
+      </c>
+      <c r="P38" s="21">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="Q38" s="21">
+        <v>10.99</v>
+      </c>
+      <c r="R38" s="21">
+        <v>11.46</v>
+      </c>
+      <c r="S38" s="21">
+        <v>11.35</v>
+      </c>
+      <c r="T38" s="21">
+        <v>10.94</v>
+      </c>
+      <c r="U38" s="21">
+        <v>10.79</v>
+      </c>
+      <c r="V38" s="21">
+        <v>10.98</v>
+      </c>
+      <c r="W38" s="21">
+        <v>11.14</v>
+      </c>
+      <c r="X38" s="21">
+        <v>11.12</v>
+      </c>
+      <c r="Y38" s="21">
+        <v>11.43</v>
+      </c>
+      <c r="Z38" s="21">
+        <v>9.11</v>
+      </c>
+      <c r="AA38" s="21">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AB38" s="21">
+        <v>8.74</v>
+      </c>
+      <c r="AC38" s="21">
+        <v>10.29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="20">
+        <v>19.46</v>
+      </c>
+      <c r="C39" s="21">
+        <v>18.63</v>
+      </c>
+      <c r="D39" s="21">
+        <v>16.64</v>
+      </c>
+      <c r="E39" s="21">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="F39" s="21">
+        <v>18.22</v>
+      </c>
+      <c r="G39" s="21">
+        <v>19.14</v>
+      </c>
+      <c r="H39" s="21">
+        <v>19.12</v>
+      </c>
+      <c r="I39" s="21">
+        <v>19.03</v>
+      </c>
+      <c r="J39" s="21">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="K39" s="21">
+        <v>19.61</v>
+      </c>
+      <c r="L39" s="21">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="M39" s="21">
+        <v>19.64</v>
+      </c>
+      <c r="N39" s="21">
+        <v>8.52</v>
+      </c>
+      <c r="O39" s="21">
+        <v>12.34</v>
+      </c>
+      <c r="P39" s="21">
+        <v>14.22</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="R39" s="21">
+        <v>15.6</v>
+      </c>
+      <c r="S39" s="21">
+        <v>15.96</v>
+      </c>
+      <c r="T39" s="21">
+        <v>16.68</v>
+      </c>
+      <c r="U39" s="21">
+        <v>16.84</v>
+      </c>
+      <c r="V39" s="21">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="W39" s="21">
+        <v>17.82</v>
+      </c>
+      <c r="X39" s="21">
+        <v>17.38</v>
+      </c>
+      <c r="Y39" s="21">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Z39" s="21">
+        <v>21.52</v>
+      </c>
+      <c r="AA39" s="21">
+        <v>20.09</v>
+      </c>
+      <c r="AB39" s="21">
+        <v>17.22</v>
+      </c>
+      <c r="AC39" s="21">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="20">
+        <v>14.07</v>
+      </c>
+      <c r="C40" s="21">
+        <v>13.42</v>
+      </c>
+      <c r="D40" s="21">
+        <v>13.92</v>
+      </c>
+      <c r="E40" s="21">
+        <v>14.57</v>
+      </c>
+      <c r="F40" s="21">
+        <v>15.04</v>
+      </c>
+      <c r="G40" s="21">
+        <v>15.1</v>
+      </c>
+      <c r="H40" s="21">
+        <v>15.37</v>
+      </c>
+      <c r="I40" s="21">
+        <v>15.07</v>
+      </c>
+      <c r="J40" s="21">
+        <v>14.97</v>
+      </c>
+      <c r="K40" s="21">
+        <v>14.76</v>
+      </c>
+      <c r="L40" s="21">
+        <v>14.74</v>
+      </c>
+      <c r="M40" s="21">
+        <v>14.67</v>
+      </c>
+      <c r="N40" s="21">
+        <v>11.68</v>
+      </c>
+      <c r="O40" s="21">
+        <v>12.67</v>
+      </c>
+      <c r="P40" s="21">
+        <v>12.3</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>11.17</v>
+      </c>
+      <c r="R40" s="21">
+        <v>11.89</v>
+      </c>
+      <c r="S40" s="21">
+        <v>12.26</v>
+      </c>
+      <c r="T40" s="21">
+        <v>12.64</v>
+      </c>
+      <c r="U40" s="21">
+        <v>12.68</v>
+      </c>
+      <c r="V40" s="21">
+        <v>12.61</v>
+      </c>
+      <c r="W40" s="21">
+        <v>12.49</v>
+      </c>
+      <c r="X40" s="21">
+        <v>12.21</v>
+      </c>
+      <c r="Y40" s="21">
+        <v>12.24</v>
+      </c>
+      <c r="Z40" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="AA40" s="21">
+        <v>11.09</v>
+      </c>
+      <c r="AB40" s="21">
+        <v>10.67</v>
+      </c>
+      <c r="AC40" s="21">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="20">
+        <v>11.96</v>
+      </c>
+      <c r="C41" s="21">
+        <v>15.48</v>
+      </c>
+      <c r="D41" s="21">
+        <v>17.11</v>
+      </c>
+      <c r="E41" s="21">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="F41" s="21">
+        <v>16.22</v>
+      </c>
+      <c r="G41" s="21">
+        <v>16.11</v>
+      </c>
+      <c r="H41" s="21">
+        <v>16.25</v>
+      </c>
+      <c r="I41" s="21">
+        <v>15.98</v>
+      </c>
+      <c r="J41" s="21">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="K41" s="21">
+        <v>16.37</v>
+      </c>
+      <c r="L41" s="21">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="M41" s="21">
+        <v>15.43</v>
+      </c>
+      <c r="N41" s="21">
+        <v>7.61</v>
+      </c>
+      <c r="O41" s="21">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="P41" s="21">
+        <v>10.66</v>
+      </c>
+      <c r="Q41" s="21">
+        <v>12.49</v>
+      </c>
+      <c r="R41" s="21">
+        <v>13.53</v>
+      </c>
+      <c r="S41" s="21">
+        <v>13.9</v>
+      </c>
+      <c r="T41" s="21">
+        <v>14.03</v>
+      </c>
+      <c r="U41" s="21">
+        <v>14.01</v>
+      </c>
+      <c r="V41" s="21">
+        <v>14.4</v>
+      </c>
+      <c r="W41" s="21">
+        <v>14.19</v>
+      </c>
+      <c r="X41" s="21">
+        <v>13.85</v>
+      </c>
+      <c r="Y41" s="21">
+        <v>13.69</v>
+      </c>
+      <c r="Z41" s="21">
+        <v>13.37</v>
+      </c>
+      <c r="AA41" s="21">
+        <v>12.44</v>
+      </c>
+      <c r="AB41" s="21">
+        <v>14.19</v>
+      </c>
+      <c r="AC41" s="21">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="20">
+        <v>15.9</v>
+      </c>
+      <c r="C42" s="21">
+        <v>16.07</v>
+      </c>
+      <c r="D42" s="21">
+        <v>14.66</v>
+      </c>
+      <c r="E42" s="21">
+        <v>14.1</v>
+      </c>
+      <c r="F42" s="21">
+        <v>14.33</v>
+      </c>
+      <c r="G42" s="21">
+        <v>14.49</v>
+      </c>
+      <c r="H42" s="21">
+        <v>15</v>
+      </c>
+      <c r="I42" s="21">
+        <v>14.75</v>
+      </c>
+      <c r="J42" s="21">
+        <v>14.37</v>
+      </c>
+      <c r="K42" s="21">
+        <v>13.91</v>
+      </c>
+      <c r="L42" s="21">
+        <v>13.59</v>
+      </c>
+      <c r="M42" s="21">
+        <v>13.55</v>
+      </c>
+      <c r="N42" s="21">
+        <v>13.52</v>
+      </c>
+      <c r="O42" s="21">
+        <v>11.8</v>
+      </c>
+      <c r="P42" s="21">
+        <v>12.19</v>
+      </c>
+      <c r="Q42" s="21">
+        <v>13.58</v>
+      </c>
+      <c r="R42" s="21">
+        <v>13.9</v>
+      </c>
+      <c r="S42" s="21">
+        <v>13.34</v>
+      </c>
+      <c r="T42" s="21">
+        <v>13.63</v>
+      </c>
+      <c r="U42" s="21">
+        <v>13.33</v>
+      </c>
+      <c r="V42" s="21">
+        <v>13.8</v>
+      </c>
+      <c r="W42" s="21">
+        <v>13.66</v>
+      </c>
+      <c r="X42" s="21">
+        <v>13.16</v>
+      </c>
+      <c r="Y42" s="21">
+        <v>12.7</v>
+      </c>
+      <c r="Z42" s="21">
+        <v>9.99</v>
+      </c>
+      <c r="AA42" s="21">
+        <v>10.72</v>
+      </c>
+      <c r="AB42" s="21">
+        <v>12.44</v>
+      </c>
+      <c r="AC42" s="21">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="20">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="C43" s="21">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D43" s="21">
+        <v>9.83</v>
+      </c>
+      <c r="E43" s="21">
+        <v>10.98</v>
+      </c>
+      <c r="F43" s="21">
+        <v>11.33</v>
+      </c>
+      <c r="G43" s="21">
+        <v>10.97</v>
+      </c>
+      <c r="H43" s="21">
+        <v>11.35</v>
+      </c>
+      <c r="I43" s="21">
+        <v>11.44</v>
+      </c>
+      <c r="J43" s="21">
+        <v>12</v>
+      </c>
+      <c r="K43" s="21">
+        <v>11.73</v>
+      </c>
+      <c r="L43" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="M43" s="21">
+        <v>11.94</v>
+      </c>
+      <c r="N43" s="21">
+        <v>8.61</v>
+      </c>
+      <c r="O43" s="21">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="P43" s="21">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="R43" s="21">
+        <v>9.06</v>
+      </c>
+      <c r="S43" s="21">
+        <v>9.59</v>
+      </c>
+      <c r="T43" s="21">
+        <v>10.17</v>
+      </c>
+      <c r="U43" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="V43" s="21">
+        <v>10.73</v>
+      </c>
+      <c r="W43" s="21">
+        <v>10.27</v>
+      </c>
+      <c r="X43" s="21">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="Y43" s="21">
+        <v>10.29</v>
+      </c>
+      <c r="Z43" s="21">
+        <v>10.48</v>
+      </c>
+      <c r="AA43" s="21">
+        <v>11.66</v>
+      </c>
+      <c r="AB43" s="21">
+        <v>11.6</v>
+      </c>
+      <c r="AC43" s="21">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="I33" s="21">
-[...47 lines deleted...]
-      <c r="Y33" s="21">
+      <c r="B44" s="22">
+        <v>19.21</v>
+      </c>
+      <c r="C44" s="22">
+        <v>17.71</v>
+      </c>
+      <c r="D44" s="22">
+        <v>16.48</v>
+      </c>
+      <c r="E44" s="22">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="F44" s="22">
+        <v>16.14</v>
+      </c>
+      <c r="G44" s="22">
+        <v>16.97</v>
+      </c>
+      <c r="H44" s="22">
+        <v>16.75</v>
+      </c>
+      <c r="I44" s="22">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="J44" s="22">
+        <v>16.82</v>
+      </c>
+      <c r="K44" s="22">
+        <v>16.82</v>
+      </c>
+      <c r="L44" s="22">
+        <v>17.22</v>
+      </c>
+      <c r="M44" s="22">
+        <v>17.23</v>
+      </c>
+      <c r="N44" s="22">
+        <v>13.66</v>
+      </c>
+      <c r="O44" s="22">
+        <v>13.81</v>
+      </c>
+      <c r="P44" s="22">
+        <v>13.6</v>
+      </c>
+      <c r="Q44" s="22">
+        <v>15.51</v>
+      </c>
+      <c r="R44" s="22">
+        <v>15.58</v>
+      </c>
+      <c r="S44" s="22">
+        <v>15.61</v>
+      </c>
+      <c r="T44" s="22">
+        <v>16.07</v>
+      </c>
+      <c r="U44" s="22">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="V44" s="22">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="W44" s="22">
+        <v>16.57</v>
+      </c>
+      <c r="X44" s="22">
+        <v>16.12</v>
+      </c>
+      <c r="Y44" s="22">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="Z44" s="22">
+        <v>15.43</v>
+      </c>
+      <c r="AA44" s="22">
+        <v>14.82</v>
+      </c>
+      <c r="AB44" s="22">
+        <v>15.23</v>
+      </c>
+      <c r="AC44" s="22">
+        <v>14.71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="Z33" s="21">
-[...2568 lines deleted...]
-      </c>
+      <c r="F45" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AK56"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
+    <col min="2" max="12" width="8.42578125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="2" customWidth="1"/>
+    <col min="14" max="24" width="8.42578125" style="2" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="5" spans="1:37" s="15" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="S5" s="27"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="27"/>
+      <c r="AB5" s="27"/>
+      <c r="AE5" s="27"/>
+      <c r="AI5" s="33"/>
+      <c r="AJ5" s="33"/>
+      <c r="AK5" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="44">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="44">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="44">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="P7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="R7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="T7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="U7" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="V7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="W7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA7" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG7" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="35"/>
+      <c r="R8" s="35"/>
+      <c r="S8" s="35"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="35"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="35"/>
+      <c r="AA8" s="35"/>
+      <c r="AB8" s="35"/>
+      <c r="AC8" s="49"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="8">
+        <v>1293</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1249</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1217</v>
+      </c>
+      <c r="E9" s="16">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="16">
+        <v>1299</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1319</v>
+      </c>
+      <c r="H9" s="16">
+        <v>1436</v>
+      </c>
+      <c r="I9" s="16">
+        <v>1273</v>
+      </c>
+      <c r="J9" s="16">
+        <v>1360</v>
+      </c>
+      <c r="K9" s="16">
+        <v>1256</v>
+      </c>
+      <c r="L9" s="16">
+        <v>1183</v>
+      </c>
+      <c r="M9" s="16">
+        <v>1227</v>
+      </c>
+      <c r="N9" s="16">
+        <v>965</v>
+      </c>
+      <c r="O9" s="16">
+        <v>1062</v>
+      </c>
+      <c r="P9" s="9">
+        <v>1118</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>1273</v>
+      </c>
+      <c r="R9" s="9">
+        <v>1176</v>
+      </c>
+      <c r="S9" s="9">
+        <v>1139</v>
+      </c>
+      <c r="T9" s="9">
+        <v>1308</v>
+      </c>
+      <c r="U9" s="9">
+        <v>1172</v>
+      </c>
+      <c r="V9" s="9">
+        <v>1244</v>
+      </c>
+      <c r="W9" s="9">
+        <v>1148</v>
+      </c>
+      <c r="X9" s="8">
+        <v>985</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>1137</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>1067</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>989</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>1037</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="8">
+        <v>593</v>
+      </c>
+      <c r="C10" s="16">
+        <v>611</v>
+      </c>
+      <c r="D10" s="16">
+        <v>573</v>
+      </c>
+      <c r="E10" s="16">
+        <v>656</v>
+      </c>
+      <c r="F10" s="16">
+        <v>589</v>
+      </c>
+      <c r="G10" s="16">
+        <v>610</v>
+      </c>
+      <c r="H10" s="16">
+        <v>684</v>
+      </c>
+      <c r="I10" s="16">
+        <v>606</v>
+      </c>
+      <c r="J10" s="16">
+        <v>649</v>
+      </c>
+      <c r="K10" s="16">
+        <v>582</v>
+      </c>
+      <c r="L10" s="16">
+        <v>535</v>
+      </c>
+      <c r="M10" s="16">
+        <v>569</v>
+      </c>
+      <c r="N10" s="16">
+        <v>456</v>
+      </c>
+      <c r="O10" s="16">
+        <v>539</v>
+      </c>
+      <c r="P10" s="9">
+        <v>555</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>606</v>
+      </c>
+      <c r="R10" s="9">
+        <v>539</v>
+      </c>
+      <c r="S10" s="9">
+        <v>523</v>
+      </c>
+      <c r="T10" s="9">
+        <v>667</v>
+      </c>
+      <c r="U10" s="9">
+        <v>570</v>
+      </c>
+      <c r="V10" s="9">
+        <v>589</v>
+      </c>
+      <c r="W10" s="9">
+        <v>550</v>
+      </c>
+      <c r="X10" s="8">
+        <v>498</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>522</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>480</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>469</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>499</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="8">
+        <v>125</v>
+      </c>
+      <c r="C11" s="16">
+        <v>87</v>
+      </c>
+      <c r="D11" s="16">
+        <v>95</v>
+      </c>
+      <c r="E11" s="16">
+        <v>120</v>
+      </c>
+      <c r="F11" s="16">
+        <v>116</v>
+      </c>
+      <c r="G11" s="16">
+        <v>117</v>
+      </c>
+      <c r="H11" s="16">
+        <v>127</v>
+      </c>
+      <c r="I11" s="16">
+        <v>101</v>
+      </c>
+      <c r="J11" s="16">
+        <v>135</v>
+      </c>
+      <c r="K11" s="16">
+        <v>95</v>
+      </c>
+      <c r="L11" s="16">
+        <v>98</v>
+      </c>
+      <c r="M11" s="16">
+        <v>98</v>
+      </c>
+      <c r="N11" s="16">
+        <v>93</v>
+      </c>
+      <c r="O11" s="16">
+        <v>68</v>
+      </c>
+      <c r="P11" s="9">
+        <v>92</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>101</v>
+      </c>
+      <c r="R11" s="9">
+        <v>107</v>
+      </c>
+      <c r="S11" s="9">
+        <v>79</v>
+      </c>
+      <c r="T11" s="9">
+        <v>116</v>
+      </c>
+      <c r="U11" s="9">
+        <v>101</v>
+      </c>
+      <c r="V11" s="9">
+        <v>96</v>
+      </c>
+      <c r="W11" s="9">
+        <v>96</v>
+      </c>
+      <c r="X11" s="8">
+        <v>83</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>94</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>82</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>85</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>78</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="8">
+        <v>16</v>
+      </c>
+      <c r="C12" s="16">
+        <v>15</v>
+      </c>
+      <c r="D12" s="16">
+        <v>14</v>
+      </c>
+      <c r="E12" s="16">
+        <v>8</v>
+      </c>
+      <c r="F12" s="16">
+        <v>17</v>
+      </c>
+      <c r="G12" s="16">
+        <v>14</v>
+      </c>
+      <c r="H12" s="16">
+        <v>21</v>
+      </c>
+      <c r="I12" s="16">
+        <v>19</v>
+      </c>
+      <c r="J12" s="16">
+        <v>11</v>
+      </c>
+      <c r="K12" s="16">
+        <v>23</v>
+      </c>
+      <c r="L12" s="16">
+        <v>13</v>
+      </c>
+      <c r="M12" s="16">
+        <v>8</v>
+      </c>
+      <c r="N12" s="16">
+        <v>13</v>
+      </c>
+      <c r="O12" s="16">
+        <v>15</v>
+      </c>
+      <c r="P12" s="9">
+        <v>8</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>19</v>
+      </c>
+      <c r="R12" s="9">
+        <v>10</v>
+      </c>
+      <c r="S12" s="9">
+        <v>16</v>
+      </c>
+      <c r="T12" s="9">
+        <v>13</v>
+      </c>
+      <c r="U12" s="9">
+        <v>17</v>
+      </c>
+      <c r="V12" s="9">
+        <v>8</v>
+      </c>
+      <c r="W12" s="9">
+        <v>8</v>
+      </c>
+      <c r="X12" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="16">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="16">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="16">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="8">
+        <v>35</v>
+      </c>
+      <c r="C13" s="16">
+        <v>38</v>
+      </c>
+      <c r="D13" s="16">
+        <v>39</v>
+      </c>
+      <c r="E13" s="16">
+        <v>52</v>
+      </c>
+      <c r="F13" s="16">
+        <v>33</v>
+      </c>
+      <c r="G13" s="16">
+        <v>43</v>
+      </c>
+      <c r="H13" s="16">
+        <v>50</v>
+      </c>
+      <c r="I13" s="16">
+        <v>39</v>
+      </c>
+      <c r="J13" s="16">
+        <v>47</v>
+      </c>
+      <c r="K13" s="16">
+        <v>28</v>
+      </c>
+      <c r="L13" s="16">
+        <v>36</v>
+      </c>
+      <c r="M13" s="16">
+        <v>54</v>
+      </c>
+      <c r="N13" s="16">
+        <v>27</v>
+      </c>
+      <c r="O13" s="16">
+        <v>33</v>
+      </c>
+      <c r="P13" s="9">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>39</v>
+      </c>
+      <c r="R13" s="9">
+        <v>36</v>
+      </c>
+      <c r="S13" s="9">
+        <v>36</v>
+      </c>
+      <c r="T13" s="9">
+        <v>33</v>
+      </c>
+      <c r="U13" s="9">
+        <v>40</v>
+      </c>
+      <c r="V13" s="9">
+        <v>36</v>
+      </c>
+      <c r="W13" s="9">
+        <v>25</v>
+      </c>
+      <c r="X13" s="8">
+        <v>34</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>47</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>38</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>36</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="8">
+        <v>169</v>
+      </c>
+      <c r="C14" s="16">
+        <v>172</v>
+      </c>
+      <c r="D14" s="16">
+        <v>153</v>
+      </c>
+      <c r="E14" s="16">
+        <v>164</v>
+      </c>
+      <c r="F14" s="16">
+        <v>171</v>
+      </c>
+      <c r="G14" s="16">
+        <v>191</v>
+      </c>
+      <c r="H14" s="16">
+        <v>172</v>
+      </c>
+      <c r="I14" s="16">
+        <v>194</v>
+      </c>
+      <c r="J14" s="16">
+        <v>173</v>
+      </c>
+      <c r="K14" s="16">
+        <v>174</v>
+      </c>
+      <c r="L14" s="16">
+        <v>161</v>
+      </c>
+      <c r="M14" s="16">
+        <v>178</v>
+      </c>
+      <c r="N14" s="16">
+        <v>119</v>
+      </c>
+      <c r="O14" s="16">
+        <v>133</v>
+      </c>
+      <c r="P14" s="9">
+        <v>136</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>194</v>
+      </c>
+      <c r="R14" s="9">
+        <v>157</v>
+      </c>
+      <c r="S14" s="9">
+        <v>163</v>
+      </c>
+      <c r="T14" s="9">
+        <v>146</v>
+      </c>
+      <c r="U14" s="9">
+        <v>146</v>
+      </c>
+      <c r="V14" s="9">
+        <v>179</v>
+      </c>
+      <c r="W14" s="9">
+        <v>168</v>
+      </c>
+      <c r="X14" s="8">
+        <v>133</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>153</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>174</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>125</v>
+      </c>
+      <c r="AB14" s="16">
+        <v>140</v>
+      </c>
+      <c r="AC14" s="16">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="8">
+        <v>59</v>
+      </c>
+      <c r="C15" s="16">
+        <v>42</v>
+      </c>
+      <c r="D15" s="16">
+        <v>52</v>
+      </c>
+      <c r="E15" s="16">
+        <v>59</v>
+      </c>
+      <c r="F15" s="16">
+        <v>57</v>
+      </c>
+      <c r="G15" s="16">
+        <v>52</v>
+      </c>
+      <c r="H15" s="16">
+        <v>58</v>
+      </c>
+      <c r="I15" s="16">
+        <v>44</v>
+      </c>
+      <c r="J15" s="16">
+        <v>47</v>
+      </c>
+      <c r="K15" s="16">
+        <v>50</v>
+      </c>
+      <c r="L15" s="16">
+        <v>48</v>
+      </c>
+      <c r="M15" s="16">
+        <v>45</v>
+      </c>
+      <c r="N15" s="16">
+        <v>41</v>
+      </c>
+      <c r="O15" s="16">
+        <v>48</v>
+      </c>
+      <c r="P15" s="9">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>44</v>
+      </c>
+      <c r="R15" s="9">
+        <v>48</v>
+      </c>
+      <c r="S15" s="9">
+        <v>52</v>
+      </c>
+      <c r="T15" s="9">
+        <v>41</v>
+      </c>
+      <c r="U15" s="9">
+        <v>39</v>
+      </c>
+      <c r="V15" s="9">
+        <v>44</v>
+      </c>
+      <c r="W15" s="9">
+        <v>43</v>
+      </c>
+      <c r="X15" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>48</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>36</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>32</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="16"/>
+      <c r="R16" s="9"/>
+      <c r="S16" s="9"/>
+      <c r="T16" s="9"/>
+      <c r="U16" s="9"/>
+      <c r="V16" s="9"/>
+      <c r="W16" s="9"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="16"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="16"/>
+      <c r="AC16" s="16"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="8">
+        <v>65</v>
+      </c>
+      <c r="C17" s="16">
+        <v>66</v>
+      </c>
+      <c r="D17" s="16">
+        <v>63</v>
+      </c>
+      <c r="E17" s="16">
+        <v>62</v>
+      </c>
+      <c r="F17" s="16">
+        <v>51</v>
+      </c>
+      <c r="G17" s="16">
+        <v>43</v>
+      </c>
+      <c r="H17" s="16">
+        <v>65</v>
+      </c>
+      <c r="I17" s="16">
+        <v>43</v>
+      </c>
+      <c r="J17" s="16">
+        <v>51</v>
+      </c>
+      <c r="K17" s="16">
+        <v>54</v>
+      </c>
+      <c r="L17" s="16">
+        <v>50</v>
+      </c>
+      <c r="M17" s="16">
+        <v>52</v>
+      </c>
+      <c r="N17" s="16">
+        <v>40</v>
+      </c>
+      <c r="O17" s="16">
+        <v>45</v>
+      </c>
+      <c r="P17" s="9">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>43</v>
+      </c>
+      <c r="R17" s="9">
+        <v>60</v>
+      </c>
+      <c r="S17" s="9">
+        <v>55</v>
+      </c>
+      <c r="T17" s="9">
+        <v>49</v>
+      </c>
+      <c r="U17" s="9">
+        <v>45</v>
+      </c>
+      <c r="V17" s="9">
+        <v>53</v>
+      </c>
+      <c r="W17" s="9">
+        <v>56</v>
+      </c>
+      <c r="X17" s="8">
+        <v>37</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>69</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>47</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>45</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>45</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="8">
+        <v>26</v>
+      </c>
+      <c r="C18" s="16">
+        <v>22</v>
+      </c>
+      <c r="D18" s="16">
+        <v>17</v>
+      </c>
+      <c r="E18" s="16">
+        <v>23</v>
+      </c>
+      <c r="F18" s="16">
+        <v>31</v>
+      </c>
+      <c r="G18" s="16">
+        <v>31</v>
+      </c>
+      <c r="H18" s="16">
+        <v>22</v>
+      </c>
+      <c r="I18" s="16">
+        <v>24</v>
+      </c>
+      <c r="J18" s="16">
+        <v>31</v>
+      </c>
+      <c r="K18" s="16">
+        <v>25</v>
+      </c>
+      <c r="L18" s="16">
+        <v>26</v>
+      </c>
+      <c r="M18" s="16">
+        <v>25</v>
+      </c>
+      <c r="N18" s="16">
+        <v>11</v>
+      </c>
+      <c r="O18" s="16">
+        <v>19</v>
+      </c>
+      <c r="P18" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>24</v>
+      </c>
+      <c r="R18" s="9">
+        <v>17</v>
+      </c>
+      <c r="S18" s="9">
+        <v>22</v>
+      </c>
+      <c r="T18" s="9">
+        <v>27</v>
+      </c>
+      <c r="U18" s="9">
+        <v>23</v>
+      </c>
+      <c r="V18" s="9">
+        <v>22</v>
+      </c>
+      <c r="W18" s="9">
+        <v>33</v>
+      </c>
+      <c r="X18" s="8">
+        <v>16</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z18" s="16">
+        <v>27</v>
+      </c>
+      <c r="AA18" s="16">
+        <v>21</v>
+      </c>
+      <c r="AB18" s="16">
+        <v>15</v>
+      </c>
+      <c r="AC18" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="8">
+        <v>62</v>
+      </c>
+      <c r="C19" s="16">
+        <v>53</v>
+      </c>
+      <c r="D19" s="16">
+        <v>66</v>
+      </c>
+      <c r="E19" s="16">
+        <v>71</v>
+      </c>
+      <c r="F19" s="16">
+        <v>76</v>
+      </c>
+      <c r="G19" s="16">
+        <v>66</v>
+      </c>
+      <c r="H19" s="16">
+        <v>77</v>
+      </c>
+      <c r="I19" s="16">
+        <v>58</v>
+      </c>
+      <c r="J19" s="16">
+        <v>61</v>
+      </c>
+      <c r="K19" s="16">
+        <v>57</v>
+      </c>
+      <c r="L19" s="16">
+        <v>63</v>
+      </c>
+      <c r="M19" s="16">
+        <v>62</v>
+      </c>
+      <c r="N19" s="16">
+        <v>51</v>
+      </c>
+      <c r="O19" s="16">
+        <v>54</v>
+      </c>
+      <c r="P19" s="9">
+        <v>51</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>58</v>
+      </c>
+      <c r="R19" s="9">
+        <v>64</v>
+      </c>
+      <c r="S19" s="9">
+        <v>60</v>
+      </c>
+      <c r="T19" s="9">
+        <v>65</v>
+      </c>
+      <c r="U19" s="9">
+        <v>57</v>
+      </c>
+      <c r="V19" s="9">
+        <v>51</v>
+      </c>
+      <c r="W19" s="9">
+        <v>50</v>
+      </c>
+      <c r="X19" s="8">
+        <v>40</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>56</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>44</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>42</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="8">
+        <v>33</v>
+      </c>
+      <c r="C20" s="16">
+        <v>47</v>
+      </c>
+      <c r="D20" s="16">
+        <v>49</v>
+      </c>
+      <c r="E20" s="16">
+        <v>38</v>
+      </c>
+      <c r="F20" s="16">
+        <v>48</v>
+      </c>
+      <c r="G20" s="16">
+        <v>39</v>
+      </c>
+      <c r="H20" s="16">
+        <v>45</v>
+      </c>
+      <c r="I20" s="16">
+        <v>37</v>
+      </c>
+      <c r="J20" s="16">
+        <v>45</v>
+      </c>
+      <c r="K20" s="16">
+        <v>40</v>
+      </c>
+      <c r="L20" s="16">
+        <v>37</v>
+      </c>
+      <c r="M20" s="16">
+        <v>28</v>
+      </c>
+      <c r="N20" s="16">
+        <v>28</v>
+      </c>
+      <c r="O20" s="16">
+        <v>33</v>
+      </c>
+      <c r="P20" s="9">
+        <v>31</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>37</v>
+      </c>
+      <c r="R20" s="9">
+        <v>43</v>
+      </c>
+      <c r="S20" s="9">
+        <v>40</v>
+      </c>
+      <c r="T20" s="9">
+        <v>35</v>
+      </c>
+      <c r="U20" s="9">
+        <v>34</v>
+      </c>
+      <c r="V20" s="9">
+        <v>49</v>
+      </c>
+      <c r="W20" s="9">
+        <v>30</v>
+      </c>
+      <c r="X20" s="8">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>30</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>41</v>
+      </c>
+      <c r="AC20" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="8">
+        <v>29</v>
+      </c>
+      <c r="C21" s="16">
+        <v>28</v>
+      </c>
+      <c r="D21" s="16">
+        <v>22</v>
+      </c>
+      <c r="E21" s="16">
+        <v>22</v>
+      </c>
+      <c r="F21" s="16">
+        <v>28</v>
+      </c>
+      <c r="G21" s="16">
+        <v>27</v>
+      </c>
+      <c r="H21" s="16">
+        <v>33</v>
+      </c>
+      <c r="I21" s="16">
+        <v>24</v>
+      </c>
+      <c r="J21" s="16">
+        <v>20</v>
+      </c>
+      <c r="K21" s="16">
+        <v>18</v>
+      </c>
+      <c r="L21" s="16">
+        <v>18</v>
+      </c>
+      <c r="M21" s="16">
+        <v>24</v>
+      </c>
+      <c r="N21" s="16">
+        <v>24</v>
+      </c>
+      <c r="O21" s="16">
+        <v>16</v>
+      </c>
+      <c r="P21" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>24</v>
+      </c>
+      <c r="R21" s="9">
+        <v>27</v>
+      </c>
+      <c r="S21" s="9">
+        <v>18</v>
+      </c>
+      <c r="T21" s="9">
+        <v>27</v>
+      </c>
+      <c r="U21" s="9">
+        <v>20</v>
+      </c>
+      <c r="V21" s="9">
+        <v>30</v>
+      </c>
+      <c r="W21" s="9">
+        <v>22</v>
+      </c>
+      <c r="X21" s="8">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z21" s="16">
+        <v>17</v>
+      </c>
+      <c r="AA21" s="16">
+        <v>18</v>
+      </c>
+      <c r="AB21" s="16">
+        <v>27</v>
+      </c>
+      <c r="AC21" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="8">
+        <v>21</v>
+      </c>
+      <c r="C22" s="16">
+        <v>21</v>
+      </c>
+      <c r="D22" s="16">
+        <v>30</v>
+      </c>
+      <c r="E22" s="16">
+        <v>35</v>
+      </c>
+      <c r="F22" s="16">
+        <v>32</v>
+      </c>
+      <c r="G22" s="16">
+        <v>22</v>
+      </c>
+      <c r="H22" s="16">
+        <v>34</v>
+      </c>
+      <c r="I22" s="16">
+        <v>30</v>
+      </c>
+      <c r="J22" s="16">
+        <v>40</v>
+      </c>
+      <c r="K22" s="16">
+        <v>23</v>
+      </c>
+      <c r="L22" s="16">
+        <v>34</v>
+      </c>
+      <c r="M22" s="16">
+        <v>30</v>
+      </c>
+      <c r="N22" s="16">
+        <v>21</v>
+      </c>
+      <c r="O22" s="16">
+        <v>21</v>
+      </c>
+      <c r="P22" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>30</v>
+      </c>
+      <c r="R22" s="9">
+        <v>20</v>
+      </c>
+      <c r="S22" s="9">
+        <v>29</v>
+      </c>
+      <c r="T22" s="9">
+        <v>33</v>
+      </c>
+      <c r="U22" s="9">
+        <v>26</v>
+      </c>
+      <c r="V22" s="9">
+        <v>35</v>
+      </c>
+      <c r="W22" s="9">
+        <v>15</v>
+      </c>
+      <c r="X22" s="8">
+        <v>23</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>27</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>25</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>28</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>27</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="16">
+        <v>60</v>
+      </c>
+      <c r="C23" s="16">
+        <v>47</v>
+      </c>
+      <c r="D23" s="16">
+        <v>44</v>
+      </c>
+      <c r="E23" s="16">
+        <v>46</v>
+      </c>
+      <c r="F23" s="16">
+        <v>50</v>
+      </c>
+      <c r="G23" s="16">
+        <v>64</v>
+      </c>
+      <c r="H23" s="16">
+        <v>48</v>
+      </c>
+      <c r="I23" s="16">
+        <v>54</v>
+      </c>
+      <c r="J23" s="16">
+        <v>50</v>
+      </c>
+      <c r="K23" s="16">
+        <v>52</v>
+      </c>
+      <c r="L23" s="16">
+        <v>64</v>
+      </c>
+      <c r="M23" s="16">
+        <v>54</v>
+      </c>
+      <c r="N23" s="16">
+        <v>41</v>
+      </c>
+      <c r="O23" s="16">
+        <v>38</v>
+      </c>
+      <c r="P23" s="9">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>54</v>
+      </c>
+      <c r="R23" s="9">
+        <v>48</v>
+      </c>
+      <c r="S23" s="9">
+        <v>46</v>
+      </c>
+      <c r="T23" s="9">
+        <v>56</v>
+      </c>
+      <c r="U23" s="9">
+        <v>54</v>
+      </c>
+      <c r="V23" s="9">
+        <v>52</v>
+      </c>
+      <c r="W23" s="9">
+        <v>52</v>
+      </c>
+      <c r="X23" s="8">
+        <v>34</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>47</v>
+      </c>
+      <c r="Z23" s="16">
+        <v>45</v>
+      </c>
+      <c r="AA23" s="16">
+        <v>37</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>47</v>
+      </c>
+      <c r="AC23" s="16">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="35"/>
+      <c r="R24" s="35"/>
+      <c r="S24" s="35"/>
+      <c r="T24" s="35"/>
+      <c r="U24" s="35"/>
+      <c r="V24" s="35"/>
+      <c r="W24" s="35"/>
+      <c r="X24" s="35"/>
+      <c r="Y24" s="35"/>
+      <c r="Z24" s="35"/>
+      <c r="AA24" s="35"/>
+      <c r="AB24" s="35"/>
+      <c r="AC24" s="49"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="16">
+        <v>707</v>
+      </c>
+      <c r="C25" s="16">
+        <v>663</v>
+      </c>
+      <c r="D25" s="16">
+        <v>627</v>
+      </c>
+      <c r="E25" s="16">
+        <v>681</v>
+      </c>
+      <c r="F25" s="16">
+        <v>688</v>
+      </c>
+      <c r="G25" s="16">
+        <v>676</v>
+      </c>
+      <c r="H25" s="16">
+        <v>762</v>
+      </c>
+      <c r="I25" s="16">
+        <v>640</v>
+      </c>
+      <c r="J25" s="16">
+        <v>723</v>
+      </c>
+      <c r="K25" s="16">
+        <v>630</v>
+      </c>
+      <c r="L25" s="16">
+        <v>616</v>
+      </c>
+      <c r="M25" s="16">
+        <v>660</v>
+      </c>
+      <c r="N25" s="16">
+        <v>468</v>
+      </c>
+      <c r="O25" s="16">
+        <v>539</v>
+      </c>
+      <c r="P25" s="9">
+        <v>597</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>640</v>
+      </c>
+      <c r="R25" s="9">
+        <v>610</v>
+      </c>
+      <c r="S25" s="9">
+        <v>602</v>
+      </c>
+      <c r="T25" s="9">
+        <v>691</v>
+      </c>
+      <c r="U25" s="9">
+        <v>581</v>
+      </c>
+      <c r="V25" s="9">
+        <v>649</v>
+      </c>
+      <c r="W25" s="9">
+        <v>591</v>
+      </c>
+      <c r="X25" s="8">
+        <v>515</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>571</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>582</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>509</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>554</v>
+      </c>
+      <c r="AC25" s="16">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="16">
+        <v>326</v>
+      </c>
+      <c r="C26" s="16">
+        <v>328</v>
+      </c>
+      <c r="D26" s="16">
+        <v>308</v>
+      </c>
+      <c r="E26" s="16">
+        <v>329</v>
+      </c>
+      <c r="F26" s="16">
+        <v>287</v>
+      </c>
+      <c r="G26" s="16">
+        <v>299</v>
+      </c>
+      <c r="H26" s="16">
+        <v>357</v>
+      </c>
+      <c r="I26" s="16">
+        <v>321</v>
+      </c>
+      <c r="J26" s="16">
+        <v>358</v>
+      </c>
+      <c r="K26" s="16">
+        <v>294</v>
+      </c>
+      <c r="L26" s="16">
+        <v>294</v>
+      </c>
+      <c r="M26" s="16">
+        <v>301</v>
+      </c>
+      <c r="N26" s="16">
+        <v>222</v>
+      </c>
+      <c r="O26" s="16">
+        <v>287</v>
+      </c>
+      <c r="P26" s="9">
+        <v>295</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>321</v>
+      </c>
+      <c r="R26" s="9">
+        <v>276</v>
+      </c>
+      <c r="S26" s="9">
+        <v>277</v>
+      </c>
+      <c r="T26" s="9">
+        <v>349</v>
+      </c>
+      <c r="U26" s="9">
+        <v>277</v>
+      </c>
+      <c r="V26" s="9">
+        <v>318</v>
+      </c>
+      <c r="W26" s="9">
+        <v>292</v>
+      </c>
+      <c r="X26" s="8">
+        <v>259</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>283</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>248</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>229</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>267</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="16">
+        <v>73</v>
+      </c>
+      <c r="C27" s="16">
+        <v>51</v>
+      </c>
+      <c r="D27" s="16">
+        <v>53</v>
+      </c>
+      <c r="E27" s="16">
+        <v>63</v>
+      </c>
+      <c r="F27" s="16">
+        <v>59</v>
+      </c>
+      <c r="G27" s="16">
+        <v>63</v>
+      </c>
+      <c r="H27" s="16">
+        <v>68</v>
+      </c>
+      <c r="I27" s="16">
+        <v>53</v>
+      </c>
+      <c r="J27" s="16">
+        <v>62</v>
+      </c>
+      <c r="K27" s="16">
+        <v>51</v>
+      </c>
+      <c r="L27" s="16">
+        <v>46</v>
+      </c>
+      <c r="M27" s="16">
+        <v>53</v>
+      </c>
+      <c r="N27" s="16">
+        <v>46</v>
+      </c>
+      <c r="O27" s="16">
+        <v>30</v>
+      </c>
+      <c r="P27" s="9">
+        <v>39</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>53</v>
+      </c>
+      <c r="R27" s="9">
+        <v>53</v>
+      </c>
+      <c r="S27" s="9">
+        <v>43</v>
+      </c>
+      <c r="T27" s="9">
+        <v>60</v>
+      </c>
+      <c r="U27" s="9">
+        <v>53</v>
+      </c>
+      <c r="V27" s="9">
+        <v>52</v>
+      </c>
+      <c r="W27" s="9">
+        <v>49</v>
+      </c>
+      <c r="X27" s="8">
+        <v>44</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>48</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>47</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>40</v>
+      </c>
+      <c r="AC27" s="16">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="16">
+        <v>11</v>
+      </c>
+      <c r="C28" s="16">
+        <v>10</v>
+      </c>
+      <c r="D28" s="16">
+        <v>5</v>
+      </c>
+      <c r="E28" s="16">
+        <v>5</v>
+      </c>
+      <c r="F28" s="16">
+        <v>11</v>
+      </c>
+      <c r="G28" s="16">
+        <v>6</v>
+      </c>
+      <c r="H28" s="16">
+        <v>8</v>
+      </c>
+      <c r="I28" s="16">
+        <v>7</v>
+      </c>
+      <c r="J28" s="16">
+        <v>7</v>
+      </c>
+      <c r="K28" s="16">
+        <v>10</v>
+      </c>
+      <c r="L28" s="16">
+        <v>10</v>
+      </c>
+      <c r="M28" s="16">
+        <v>4</v>
+      </c>
+      <c r="N28" s="16">
+        <v>4</v>
+      </c>
+      <c r="O28" s="16">
+        <v>7</v>
+      </c>
+      <c r="P28" s="9">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>7</v>
+      </c>
+      <c r="R28" s="9">
+        <v>6</v>
+      </c>
+      <c r="S28" s="9">
+        <v>5</v>
+      </c>
+      <c r="T28" s="9">
+        <v>7</v>
+      </c>
+      <c r="U28" s="9">
+        <v>11</v>
+      </c>
+      <c r="V28" s="9">
+        <v>4</v>
+      </c>
+      <c r="W28" s="9">
+        <v>4</v>
+      </c>
+      <c r="X28" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="16">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="16">
+        <v>9</v>
+      </c>
+      <c r="AB28" s="16">
+        <v>8</v>
+      </c>
+      <c r="AC28" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="16">
+        <v>19</v>
+      </c>
+      <c r="C29" s="16">
+        <v>25</v>
+      </c>
+      <c r="D29" s="16">
+        <v>20</v>
+      </c>
+      <c r="E29" s="16">
+        <v>35</v>
+      </c>
+      <c r="F29" s="16">
+        <v>18</v>
+      </c>
+      <c r="G29" s="16">
+        <v>21</v>
+      </c>
+      <c r="H29" s="16">
+        <v>26</v>
+      </c>
+      <c r="I29" s="16">
+        <v>18</v>
+      </c>
+      <c r="J29" s="16">
+        <v>26</v>
+      </c>
+      <c r="K29" s="16">
+        <v>10</v>
+      </c>
+      <c r="L29" s="16">
+        <v>18</v>
+      </c>
+      <c r="M29" s="16">
+        <v>23</v>
+      </c>
+      <c r="N29" s="16">
+        <v>12</v>
+      </c>
+      <c r="O29" s="16">
+        <v>15</v>
+      </c>
+      <c r="P29" s="9">
+        <v>22</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>18</v>
+      </c>
+      <c r="R29" s="9">
+        <v>15</v>
+      </c>
+      <c r="S29" s="9">
+        <v>24</v>
+      </c>
+      <c r="T29" s="9">
+        <v>18</v>
+      </c>
+      <c r="U29" s="9">
+        <v>20</v>
+      </c>
+      <c r="V29" s="9">
+        <v>17</v>
+      </c>
+      <c r="W29" s="9">
+        <v>13</v>
+      </c>
+      <c r="X29" s="8">
+        <v>17</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>29</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>24</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="16">
+        <v>90</v>
+      </c>
+      <c r="C30" s="16">
+        <v>78</v>
+      </c>
+      <c r="D30" s="16">
+        <v>67</v>
+      </c>
+      <c r="E30" s="16">
+        <v>80</v>
+      </c>
+      <c r="F30" s="16">
+        <v>102</v>
+      </c>
+      <c r="G30" s="16">
+        <v>95</v>
+      </c>
+      <c r="H30" s="16">
+        <v>90</v>
+      </c>
+      <c r="I30" s="16">
+        <v>93</v>
+      </c>
+      <c r="J30" s="16">
+        <v>91</v>
+      </c>
+      <c r="K30" s="16">
+        <v>79</v>
+      </c>
+      <c r="L30" s="16">
+        <v>84</v>
+      </c>
+      <c r="M30" s="16">
+        <v>98</v>
+      </c>
+      <c r="N30" s="16">
+        <v>51</v>
+      </c>
+      <c r="O30" s="16">
+        <v>62</v>
+      </c>
+      <c r="P30" s="9">
+        <v>77</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>93</v>
+      </c>
+      <c r="R30" s="9">
+        <v>87</v>
+      </c>
+      <c r="S30" s="9">
+        <v>85</v>
+      </c>
+      <c r="T30" s="9">
+        <v>86</v>
+      </c>
+      <c r="U30" s="9">
+        <v>72</v>
+      </c>
+      <c r="V30" s="9">
+        <v>92</v>
+      </c>
+      <c r="W30" s="9">
+        <v>83</v>
+      </c>
+      <c r="X30" s="8">
+        <v>63</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>72</v>
+      </c>
+      <c r="Z30" s="16">
+        <v>106</v>
+      </c>
+      <c r="AA30" s="16">
+        <v>66</v>
+      </c>
+      <c r="AB30" s="16">
+        <v>84</v>
+      </c>
+      <c r="AC30" s="16">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="16">
+        <v>30</v>
+      </c>
+      <c r="C31" s="16">
+        <v>23</v>
+      </c>
+      <c r="D31" s="16">
+        <v>24</v>
+      </c>
+      <c r="E31" s="16">
+        <v>28</v>
+      </c>
+      <c r="F31" s="16">
+        <v>29</v>
+      </c>
+      <c r="G31" s="16">
+        <v>30</v>
+      </c>
+      <c r="H31" s="16">
+        <v>34</v>
+      </c>
+      <c r="I31" s="16">
+        <v>22</v>
+      </c>
+      <c r="J31" s="16">
+        <v>16</v>
+      </c>
+      <c r="K31" s="16">
+        <v>28</v>
+      </c>
+      <c r="L31" s="16">
+        <v>21</v>
+      </c>
+      <c r="M31" s="16">
+        <v>27</v>
+      </c>
+      <c r="N31" s="16">
+        <v>24</v>
+      </c>
+      <c r="O31" s="16">
+        <v>25</v>
+      </c>
+      <c r="P31" s="9">
+        <v>24</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>22</v>
+      </c>
+      <c r="R31" s="9">
+        <v>24</v>
+      </c>
+      <c r="S31" s="9">
+        <v>31</v>
+      </c>
+      <c r="T31" s="9">
+        <v>19</v>
+      </c>
+      <c r="U31" s="9">
+        <v>19</v>
+      </c>
+      <c r="V31" s="9">
+        <v>17</v>
+      </c>
+      <c r="W31" s="9">
+        <v>18</v>
+      </c>
+      <c r="X31" s="8">
+        <v>23</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>25</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>27</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>22</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>20</v>
+      </c>
+      <c r="AC31" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="16"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="16"/>
+      <c r="R32" s="9"/>
+      <c r="S32" s="9"/>
+      <c r="T32" s="9"/>
+      <c r="U32" s="9"/>
+      <c r="V32" s="9"/>
+      <c r="W32" s="9"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="16"/>
+      <c r="AA32" s="16"/>
+      <c r="AB32" s="16"/>
+      <c r="AC32" s="16"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="16">
+        <v>36</v>
+      </c>
+      <c r="C33" s="16">
+        <v>30</v>
+      </c>
+      <c r="D33" s="16">
+        <v>36</v>
+      </c>
+      <c r="E33" s="16">
+        <v>32</v>
+      </c>
+      <c r="F33" s="16">
+        <v>29</v>
+      </c>
+      <c r="G33" s="16">
+        <v>27</v>
+      </c>
+      <c r="H33" s="16">
+        <v>40</v>
+      </c>
+      <c r="I33" s="16">
+        <v>25</v>
+      </c>
+      <c r="J33" s="16">
+        <v>21</v>
+      </c>
+      <c r="K33" s="16">
+        <v>29</v>
+      </c>
+      <c r="L33" s="16">
+        <v>23</v>
+      </c>
+      <c r="M33" s="16">
+        <v>28</v>
+      </c>
+      <c r="N33" s="16">
+        <v>17</v>
+      </c>
+      <c r="O33" s="16">
+        <v>20</v>
+      </c>
+      <c r="P33" s="9">
+        <v>33</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>25</v>
+      </c>
+      <c r="R33" s="9">
+        <v>27</v>
+      </c>
+      <c r="S33" s="9">
+        <v>24</v>
+      </c>
+      <c r="T33" s="9">
+        <v>22</v>
+      </c>
+      <c r="U33" s="9">
+        <v>23</v>
+      </c>
+      <c r="V33" s="9">
+        <v>25</v>
+      </c>
+      <c r="W33" s="9">
+        <v>31</v>
+      </c>
+      <c r="X33" s="8">
+        <v>23</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>27</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>27</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>23</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>23</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="16">
+        <v>15</v>
+      </c>
+      <c r="C34" s="16">
+        <v>12</v>
+      </c>
+      <c r="D34" s="16">
+        <v>10</v>
+      </c>
+      <c r="E34" s="16">
+        <v>14</v>
+      </c>
+      <c r="F34" s="16">
+        <v>13</v>
+      </c>
+      <c r="G34" s="16">
+        <v>19</v>
+      </c>
+      <c r="H34" s="16">
+        <v>11</v>
+      </c>
+      <c r="I34" s="16">
+        <v>9</v>
+      </c>
+      <c r="J34" s="16">
+        <v>16</v>
+      </c>
+      <c r="K34" s="16">
+        <v>10</v>
+      </c>
+      <c r="L34" s="16">
+        <v>12</v>
+      </c>
+      <c r="M34" s="16">
+        <v>17</v>
+      </c>
+      <c r="N34" s="16">
+        <v>8</v>
+      </c>
+      <c r="O34" s="16">
+        <v>6</v>
+      </c>
+      <c r="P34" s="9">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>9</v>
+      </c>
+      <c r="R34" s="9">
+        <v>6</v>
+      </c>
+      <c r="S34" s="9">
+        <v>9</v>
+      </c>
+      <c r="T34" s="9">
+        <v>14</v>
+      </c>
+      <c r="U34" s="9">
+        <v>11</v>
+      </c>
+      <c r="V34" s="9">
+        <v>13</v>
+      </c>
+      <c r="W34" s="9">
+        <v>14</v>
+      </c>
+      <c r="X34" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>15</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>11</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>7</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="17">
+        <v>32</v>
+      </c>
+      <c r="C35" s="17">
+        <v>27</v>
+      </c>
+      <c r="D35" s="17">
+        <v>36</v>
+      </c>
+      <c r="E35" s="17">
+        <v>30</v>
+      </c>
+      <c r="F35" s="16">
+        <v>47</v>
+      </c>
+      <c r="G35" s="16">
+        <v>31</v>
+      </c>
+      <c r="H35" s="16">
+        <v>49</v>
+      </c>
+      <c r="I35" s="16">
+        <v>27</v>
+      </c>
+      <c r="J35" s="16">
+        <v>36</v>
+      </c>
+      <c r="K35" s="16">
+        <v>32</v>
+      </c>
+      <c r="L35" s="16">
+        <v>30</v>
+      </c>
+      <c r="M35" s="16">
+        <v>28</v>
+      </c>
+      <c r="N35" s="16">
+        <v>28</v>
+      </c>
+      <c r="O35" s="16">
+        <v>28</v>
+      </c>
+      <c r="P35" s="9">
+        <v>27</v>
+      </c>
+      <c r="Q35" s="16">
+        <v>27</v>
+      </c>
+      <c r="R35" s="9">
+        <v>34</v>
+      </c>
+      <c r="S35" s="9">
+        <v>31</v>
+      </c>
+      <c r="T35" s="9">
+        <v>35</v>
+      </c>
+      <c r="U35" s="9">
+        <v>28</v>
+      </c>
+      <c r="V35" s="9">
+        <v>22</v>
+      </c>
+      <c r="W35" s="9">
+        <v>23</v>
+      </c>
+      <c r="X35" s="8">
+        <v>19</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>29</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="16">
+        <v>27</v>
+      </c>
+      <c r="AB35" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC35" s="16">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="16">
+        <v>21</v>
+      </c>
+      <c r="C36" s="16">
+        <v>32</v>
+      </c>
+      <c r="D36" s="16">
+        <v>25</v>
+      </c>
+      <c r="E36" s="16">
+        <v>21</v>
+      </c>
+      <c r="F36" s="16">
+        <v>28</v>
+      </c>
+      <c r="G36" s="16">
+        <v>18</v>
+      </c>
+      <c r="H36" s="16">
+        <v>26</v>
+      </c>
+      <c r="I36" s="16">
+        <v>16</v>
+      </c>
+      <c r="J36" s="16">
+        <v>27</v>
+      </c>
+      <c r="K36" s="16">
+        <v>20</v>
+      </c>
+      <c r="L36" s="16">
+        <v>23</v>
+      </c>
+      <c r="M36" s="16">
+        <v>14</v>
+      </c>
+      <c r="N36" s="16">
+        <v>11</v>
+      </c>
+      <c r="O36" s="16">
+        <v>16</v>
+      </c>
+      <c r="P36" s="9">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="16">
+        <v>16</v>
+      </c>
+      <c r="R36" s="9">
+        <v>28</v>
+      </c>
+      <c r="S36" s="9">
+        <v>22</v>
+      </c>
+      <c r="T36" s="9">
+        <v>18</v>
+      </c>
+      <c r="U36" s="9">
+        <v>16</v>
+      </c>
+      <c r="V36" s="9">
+        <v>27</v>
+      </c>
+      <c r="W36" s="9">
+        <v>15</v>
+      </c>
+      <c r="X36" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>14</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>19</v>
+      </c>
+      <c r="AC36" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="16">
+        <v>14</v>
+      </c>
+      <c r="C37" s="16">
+        <v>9</v>
+      </c>
+      <c r="D37" s="16">
+        <v>8</v>
+      </c>
+      <c r="E37" s="16">
+        <v>8</v>
+      </c>
+      <c r="F37" s="16">
+        <v>17</v>
+      </c>
+      <c r="G37" s="16">
+        <v>15</v>
+      </c>
+      <c r="H37" s="16">
+        <v>16</v>
+      </c>
+      <c r="I37" s="16">
+        <v>10</v>
+      </c>
+      <c r="J37" s="16">
+        <v>14</v>
+      </c>
+      <c r="K37" s="16">
+        <v>11</v>
+      </c>
+      <c r="L37" s="16">
+        <v>9</v>
+      </c>
+      <c r="M37" s="16">
+        <v>14</v>
+      </c>
+      <c r="N37" s="16">
+        <v>13</v>
+      </c>
+      <c r="O37" s="16">
+        <v>8</v>
+      </c>
+      <c r="P37" s="9">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="16">
+        <v>10</v>
+      </c>
+      <c r="R37" s="9">
+        <v>17</v>
+      </c>
+      <c r="S37" s="9">
+        <v>12</v>
+      </c>
+      <c r="T37" s="9">
+        <v>15</v>
+      </c>
+      <c r="U37" s="9">
+        <v>6</v>
+      </c>
+      <c r="V37" s="9">
+        <v>16</v>
+      </c>
+      <c r="W37" s="9">
+        <v>14</v>
+      </c>
+      <c r="X37" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>10</v>
+      </c>
+      <c r="AA37" s="16">
+        <v>8</v>
+      </c>
+      <c r="AB37" s="16">
+        <v>14</v>
+      </c>
+      <c r="AC37" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="16">
+        <v>11</v>
+      </c>
+      <c r="C38" s="16">
+        <v>11</v>
+      </c>
+      <c r="D38" s="16">
+        <v>17</v>
+      </c>
+      <c r="E38" s="16">
+        <v>14</v>
+      </c>
+      <c r="F38" s="16">
+        <v>19</v>
+      </c>
+      <c r="G38" s="16">
+        <v>14</v>
+      </c>
+      <c r="H38" s="16">
+        <v>19</v>
+      </c>
+      <c r="I38" s="16">
+        <v>16</v>
+      </c>
+      <c r="J38" s="16">
+        <v>22</v>
+      </c>
+      <c r="K38" s="16">
+        <v>12</v>
+      </c>
+      <c r="L38" s="16">
+        <v>16</v>
+      </c>
+      <c r="M38" s="16">
+        <v>21</v>
+      </c>
+      <c r="N38" s="16">
+        <v>15</v>
+      </c>
+      <c r="O38" s="16">
+        <v>14</v>
+      </c>
+      <c r="P38" s="9">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="16">
+        <v>16</v>
+      </c>
+      <c r="R38" s="9">
+        <v>8</v>
+      </c>
+      <c r="S38" s="9">
+        <v>15</v>
+      </c>
+      <c r="T38" s="9">
+        <v>18</v>
+      </c>
+      <c r="U38" s="9">
+        <v>17</v>
+      </c>
+      <c r="V38" s="9">
+        <v>20</v>
+      </c>
+      <c r="W38" s="9">
+        <v>11</v>
+      </c>
+      <c r="X38" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="16">
+        <v>15</v>
+      </c>
+      <c r="AA38" s="16">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC38" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="16">
+        <v>29</v>
+      </c>
+      <c r="C39" s="16">
+        <v>27</v>
+      </c>
+      <c r="D39" s="16">
+        <v>18</v>
+      </c>
+      <c r="E39" s="16">
+        <v>22</v>
+      </c>
+      <c r="F39" s="16">
+        <v>29</v>
+      </c>
+      <c r="G39" s="16">
+        <v>38</v>
+      </c>
+      <c r="H39" s="16">
+        <v>18</v>
+      </c>
+      <c r="I39" s="16">
+        <v>23</v>
+      </c>
+      <c r="J39" s="16">
+        <v>27</v>
+      </c>
+      <c r="K39" s="16">
+        <v>25</v>
+      </c>
+      <c r="L39" s="16">
+        <v>30</v>
+      </c>
+      <c r="M39" s="16">
+        <v>32</v>
+      </c>
+      <c r="N39" s="16">
+        <v>17</v>
+      </c>
+      <c r="O39" s="16">
+        <v>21</v>
+      </c>
+      <c r="P39" s="9">
+        <v>22</v>
+      </c>
+      <c r="Q39" s="16">
+        <v>23</v>
+      </c>
+      <c r="R39" s="9">
+        <v>29</v>
+      </c>
+      <c r="S39" s="9">
+        <v>24</v>
+      </c>
+      <c r="T39" s="9">
+        <v>30</v>
+      </c>
+      <c r="U39" s="9">
+        <v>28</v>
+      </c>
+      <c r="V39" s="9">
+        <v>26</v>
+      </c>
+      <c r="W39" s="9">
+        <v>24</v>
+      </c>
+      <c r="X39" s="8">
+        <v>17</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z39" s="16">
+        <v>24</v>
+      </c>
+      <c r="AA39" s="16">
+        <v>22</v>
+      </c>
+      <c r="AB39" s="16">
+        <v>23</v>
+      </c>
+      <c r="AC39" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="36"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="36"/>
+      <c r="K40" s="36"/>
+      <c r="L40" s="36"/>
+      <c r="M40" s="36"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="40"/>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+      <c r="AB40" s="35"/>
+      <c r="AC40" s="49"/>
+    </row>
+    <row r="41" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="16">
+        <v>586</v>
+      </c>
+      <c r="C41" s="16">
+        <v>586</v>
+      </c>
+      <c r="D41" s="16">
+        <v>590</v>
+      </c>
+      <c r="E41" s="16">
+        <v>675</v>
+      </c>
+      <c r="F41" s="16">
+        <v>611</v>
+      </c>
+      <c r="G41" s="16">
+        <v>643</v>
+      </c>
+      <c r="H41" s="16">
+        <v>674</v>
+      </c>
+      <c r="I41" s="16">
+        <v>633</v>
+      </c>
+      <c r="J41" s="16">
+        <v>637</v>
+      </c>
+      <c r="K41" s="16">
+        <v>626</v>
+      </c>
+      <c r="L41" s="16">
+        <v>567</v>
+      </c>
+      <c r="M41" s="16">
+        <v>567</v>
+      </c>
+      <c r="N41" s="16">
+        <v>497</v>
+      </c>
+      <c r="O41" s="16">
+        <v>523</v>
+      </c>
+      <c r="P41" s="9">
+        <v>521</v>
+      </c>
+      <c r="Q41" s="16">
+        <v>633</v>
+      </c>
+      <c r="R41" s="9">
+        <v>566</v>
+      </c>
+      <c r="S41" s="9">
+        <v>537</v>
+      </c>
+      <c r="T41" s="9">
+        <v>617</v>
+      </c>
+      <c r="U41" s="9">
+        <v>591</v>
+      </c>
+      <c r="V41" s="9">
+        <v>595</v>
+      </c>
+      <c r="W41" s="9">
+        <v>557</v>
+      </c>
+      <c r="X41" s="16">
+        <v>470</v>
+      </c>
+      <c r="Y41" s="16">
+        <v>566</v>
+      </c>
+      <c r="Z41" s="16">
+        <v>485</v>
+      </c>
+      <c r="AA41" s="16">
+        <v>480</v>
+      </c>
+      <c r="AB41" s="16">
+        <v>483</v>
+      </c>
+      <c r="AC41" s="16">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="16">
+        <v>267</v>
+      </c>
+      <c r="C42" s="16">
+        <v>283</v>
+      </c>
+      <c r="D42" s="16">
+        <v>265</v>
+      </c>
+      <c r="E42" s="16">
+        <v>327</v>
+      </c>
+      <c r="F42" s="16">
+        <v>302</v>
+      </c>
+      <c r="G42" s="16">
+        <v>311</v>
+      </c>
+      <c r="H42" s="16">
+        <v>327</v>
+      </c>
+      <c r="I42" s="16">
+        <v>285</v>
+      </c>
+      <c r="J42" s="16">
+        <v>291</v>
+      </c>
+      <c r="K42" s="16">
+        <v>288</v>
+      </c>
+      <c r="L42" s="16">
+        <v>241</v>
+      </c>
+      <c r="M42" s="16">
+        <v>268</v>
+      </c>
+      <c r="N42" s="16">
+        <v>234</v>
+      </c>
+      <c r="O42" s="16">
+        <v>252</v>
+      </c>
+      <c r="P42" s="9">
+        <v>260</v>
+      </c>
+      <c r="Q42" s="16">
+        <v>285</v>
+      </c>
+      <c r="R42" s="9">
+        <v>263</v>
+      </c>
+      <c r="S42" s="9">
+        <v>246</v>
+      </c>
+      <c r="T42" s="9">
+        <v>318</v>
+      </c>
+      <c r="U42" s="9">
+        <v>293</v>
+      </c>
+      <c r="V42" s="9">
+        <v>271</v>
+      </c>
+      <c r="W42" s="9">
+        <v>258</v>
+      </c>
+      <c r="X42" s="16">
+        <v>239</v>
+      </c>
+      <c r="Y42" s="16">
+        <v>239</v>
+      </c>
+      <c r="Z42" s="16">
+        <v>232</v>
+      </c>
+      <c r="AA42" s="16">
+        <v>240</v>
+      </c>
+      <c r="AB42" s="16">
+        <v>232</v>
+      </c>
+      <c r="AC42" s="16">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="8">
+        <v>52</v>
+      </c>
+      <c r="C43" s="16">
+        <v>36</v>
+      </c>
+      <c r="D43" s="16">
+        <v>42</v>
+      </c>
+      <c r="E43" s="16">
+        <v>57</v>
+      </c>
+      <c r="F43" s="16">
+        <v>57</v>
+      </c>
+      <c r="G43" s="16">
+        <v>54</v>
+      </c>
+      <c r="H43" s="16">
+        <v>59</v>
+      </c>
+      <c r="I43" s="16">
+        <v>48</v>
+      </c>
+      <c r="J43" s="16">
+        <v>73</v>
+      </c>
+      <c r="K43" s="16">
+        <v>44</v>
+      </c>
+      <c r="L43" s="16">
+        <v>52</v>
+      </c>
+      <c r="M43" s="16">
+        <v>45</v>
+      </c>
+      <c r="N43" s="16">
+        <v>47</v>
+      </c>
+      <c r="O43" s="16">
+        <v>38</v>
+      </c>
+      <c r="P43" s="9">
+        <v>53</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>48</v>
+      </c>
+      <c r="R43" s="9">
+        <v>54</v>
+      </c>
+      <c r="S43" s="9">
+        <v>36</v>
+      </c>
+      <c r="T43" s="9">
+        <v>56</v>
+      </c>
+      <c r="U43" s="9">
+        <v>48</v>
+      </c>
+      <c r="V43" s="9">
+        <v>44</v>
+      </c>
+      <c r="W43" s="9">
+        <v>47</v>
+      </c>
+      <c r="X43" s="16">
+        <v>39</v>
+      </c>
+      <c r="Y43" s="16">
+        <v>46</v>
+      </c>
+      <c r="Z43" s="16">
+        <v>35</v>
+      </c>
+      <c r="AA43" s="16">
+        <v>36</v>
+      </c>
+      <c r="AB43" s="16">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="16">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="8">
+        <v>5</v>
+      </c>
+      <c r="C44" s="16">
+        <v>5</v>
+      </c>
+      <c r="D44" s="16">
+        <v>9</v>
+      </c>
+      <c r="E44" s="16">
+        <v>3</v>
+      </c>
+      <c r="F44" s="16">
+        <v>6</v>
+      </c>
+      <c r="G44" s="16">
+        <v>8</v>
+      </c>
+      <c r="H44" s="16">
+        <v>13</v>
+      </c>
+      <c r="I44" s="16">
+        <v>12</v>
+      </c>
+      <c r="J44" s="16">
+        <v>4</v>
+      </c>
+      <c r="K44" s="16">
+        <v>13</v>
+      </c>
+      <c r="L44" s="16">
+        <v>3</v>
+      </c>
+      <c r="M44" s="16">
+        <v>4</v>
+      </c>
+      <c r="N44" s="16">
+        <v>9</v>
+      </c>
+      <c r="O44" s="16">
+        <v>8</v>
+      </c>
+      <c r="P44" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q44" s="16">
+        <v>12</v>
+      </c>
+      <c r="R44" s="9">
+        <v>4</v>
+      </c>
+      <c r="S44" s="9">
+        <v>11</v>
+      </c>
+      <c r="T44" s="9">
+        <v>6</v>
+      </c>
+      <c r="U44" s="9">
+        <v>6</v>
+      </c>
+      <c r="V44" s="9">
+        <v>4</v>
+      </c>
+      <c r="W44" s="9">
+        <v>4</v>
+      </c>
+      <c r="X44" s="16">
+        <v>5</v>
+      </c>
+      <c r="Y44" s="16">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA44" s="16">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="8">
+        <v>16</v>
+      </c>
+      <c r="C45" s="16">
+        <v>13</v>
+      </c>
+      <c r="D45" s="16">
+        <v>19</v>
+      </c>
+      <c r="E45" s="16">
+        <v>17</v>
+      </c>
+      <c r="F45" s="16">
+        <v>15</v>
+      </c>
+      <c r="G45" s="16">
+        <v>22</v>
+      </c>
+      <c r="H45" s="16">
+        <v>24</v>
+      </c>
+      <c r="I45" s="16">
+        <v>21</v>
+      </c>
+      <c r="J45" s="16">
+        <v>21</v>
+      </c>
+      <c r="K45" s="16">
+        <v>18</v>
+      </c>
+      <c r="L45" s="16">
+        <v>18</v>
+      </c>
+      <c r="M45" s="16">
+        <v>31</v>
+      </c>
+      <c r="N45" s="16">
+        <v>15</v>
+      </c>
+      <c r="O45" s="16">
+        <v>18</v>
+      </c>
+      <c r="P45" s="9">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>21</v>
+      </c>
+      <c r="R45" s="9">
+        <v>21</v>
+      </c>
+      <c r="S45" s="9">
+        <v>12</v>
+      </c>
+      <c r="T45" s="9">
+        <v>15</v>
+      </c>
+      <c r="U45" s="9">
+        <v>20</v>
+      </c>
+      <c r="V45" s="9">
+        <v>19</v>
+      </c>
+      <c r="W45" s="9">
+        <v>12</v>
+      </c>
+      <c r="X45" s="16">
+        <v>17</v>
+      </c>
+      <c r="Y45" s="16">
+        <v>18</v>
+      </c>
+      <c r="Z45" s="16">
+        <v>14</v>
+      </c>
+      <c r="AA45" s="16">
+        <v>19</v>
+      </c>
+      <c r="AB45" s="16">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A46" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="8">
+        <v>79</v>
+      </c>
+      <c r="C46" s="16">
+        <v>94</v>
+      </c>
+      <c r="D46" s="16">
+        <v>86</v>
+      </c>
+      <c r="E46" s="16">
+        <v>84</v>
+      </c>
+      <c r="F46" s="16">
+        <v>69</v>
+      </c>
+      <c r="G46" s="16">
+        <v>96</v>
+      </c>
+      <c r="H46" s="16">
+        <v>82</v>
+      </c>
+      <c r="I46" s="16">
+        <v>101</v>
+      </c>
+      <c r="J46" s="16">
+        <v>82</v>
+      </c>
+      <c r="K46" s="16">
+        <v>95</v>
+      </c>
+      <c r="L46" s="16">
+        <v>77</v>
+      </c>
+      <c r="M46" s="16">
+        <v>80</v>
+      </c>
+      <c r="N46" s="16">
+        <v>68</v>
+      </c>
+      <c r="O46" s="16">
+        <v>71</v>
+      </c>
+      <c r="P46" s="9">
+        <v>59</v>
+      </c>
+      <c r="Q46" s="16">
+        <v>101</v>
+      </c>
+      <c r="R46" s="9">
+        <v>70</v>
+      </c>
+      <c r="S46" s="9">
+        <v>78</v>
+      </c>
+      <c r="T46" s="9">
+        <v>60</v>
+      </c>
+      <c r="U46" s="9">
+        <v>74</v>
+      </c>
+      <c r="V46" s="9">
+        <v>87</v>
+      </c>
+      <c r="W46" s="9">
+        <v>85</v>
+      </c>
+      <c r="X46" s="16">
+        <v>70</v>
+      </c>
+      <c r="Y46" s="16">
+        <v>81</v>
+      </c>
+      <c r="Z46" s="16">
+        <v>68</v>
+      </c>
+      <c r="AA46" s="16">
+        <v>59</v>
+      </c>
+      <c r="AB46" s="16">
+        <v>56</v>
+      </c>
+      <c r="AC46" s="16">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A47" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="8">
+        <v>29</v>
+      </c>
+      <c r="C47" s="16">
+        <v>19</v>
+      </c>
+      <c r="D47" s="16">
+        <v>28</v>
+      </c>
+      <c r="E47" s="16">
+        <v>31</v>
+      </c>
+      <c r="F47" s="16">
+        <v>28</v>
+      </c>
+      <c r="G47" s="16">
+        <v>22</v>
+      </c>
+      <c r="H47" s="16">
+        <v>24</v>
+      </c>
+      <c r="I47" s="16">
+        <v>22</v>
+      </c>
+      <c r="J47" s="16">
+        <v>31</v>
+      </c>
+      <c r="K47" s="16">
+        <v>22</v>
+      </c>
+      <c r="L47" s="16">
+        <v>27</v>
+      </c>
+      <c r="M47" s="16">
+        <v>18</v>
+      </c>
+      <c r="N47" s="16">
+        <v>17</v>
+      </c>
+      <c r="O47" s="16">
+        <v>23</v>
+      </c>
+      <c r="P47" s="9">
+        <v>17</v>
+      </c>
+      <c r="Q47" s="16">
+        <v>22</v>
+      </c>
+      <c r="R47" s="9">
+        <v>24</v>
+      </c>
+      <c r="S47" s="9">
+        <v>21</v>
+      </c>
+      <c r="T47" s="9">
+        <v>22</v>
+      </c>
+      <c r="U47" s="9">
+        <v>20</v>
+      </c>
+      <c r="V47" s="9">
+        <v>27</v>
+      </c>
+      <c r="W47" s="9">
+        <v>25</v>
+      </c>
+      <c r="X47" s="16">
+        <v>10</v>
+      </c>
+      <c r="Y47" s="16">
+        <v>23</v>
+      </c>
+      <c r="Z47" s="16">
+        <v>22</v>
+      </c>
+      <c r="AA47" s="16">
+        <v>14</v>
+      </c>
+      <c r="AB47" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC47" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A48" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="16"/>
+      <c r="O48" s="16"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="16"/>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9"/>
+      <c r="U48" s="9"/>
+      <c r="V48" s="9"/>
+      <c r="W48" s="9"/>
+      <c r="X48" s="16"/>
+      <c r="Y48" s="16"/>
+      <c r="Z48" s="16"/>
+      <c r="AA48" s="16"/>
+      <c r="AB48" s="16"/>
+      <c r="AC48" s="16"/>
+    </row>
+    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A49" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="8">
+        <v>29</v>
+      </c>
+      <c r="C49" s="16">
+        <v>36</v>
+      </c>
+      <c r="D49" s="16">
+        <v>27</v>
+      </c>
+      <c r="E49" s="16">
+        <v>30</v>
+      </c>
+      <c r="F49" s="16">
+        <v>22</v>
+      </c>
+      <c r="G49" s="16">
+        <v>16</v>
+      </c>
+      <c r="H49" s="16">
+        <v>25</v>
+      </c>
+      <c r="I49" s="16">
+        <v>18</v>
+      </c>
+      <c r="J49" s="16">
+        <v>30</v>
+      </c>
+      <c r="K49" s="16">
+        <v>25</v>
+      </c>
+      <c r="L49" s="16">
+        <v>27</v>
+      </c>
+      <c r="M49" s="16">
+        <v>24</v>
+      </c>
+      <c r="N49" s="16">
+        <v>23</v>
+      </c>
+      <c r="O49" s="16">
+        <v>25</v>
+      </c>
+      <c r="P49" s="9">
+        <v>24</v>
+      </c>
+      <c r="Q49" s="16">
+        <v>18</v>
+      </c>
+      <c r="R49" s="9">
+        <v>33</v>
+      </c>
+      <c r="S49" s="9">
+        <v>31</v>
+      </c>
+      <c r="T49" s="9">
+        <v>27</v>
+      </c>
+      <c r="U49" s="9">
+        <v>22</v>
+      </c>
+      <c r="V49" s="9">
+        <v>28</v>
+      </c>
+      <c r="W49" s="9">
+        <v>25</v>
+      </c>
+      <c r="X49" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y49" s="16">
+        <v>42</v>
+      </c>
+      <c r="Z49" s="16">
+        <v>20</v>
+      </c>
+      <c r="AA49" s="16">
+        <v>22</v>
+      </c>
+      <c r="AB49" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC49" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A50" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="8">
+        <v>11</v>
+      </c>
+      <c r="C50" s="16">
+        <v>10</v>
+      </c>
+      <c r="D50" s="16">
+        <v>7</v>
+      </c>
+      <c r="E50" s="16">
+        <v>9</v>
+      </c>
+      <c r="F50" s="16">
+        <v>18</v>
+      </c>
+      <c r="G50" s="16">
+        <v>12</v>
+      </c>
+      <c r="H50" s="16">
+        <v>11</v>
+      </c>
+      <c r="I50" s="16">
+        <v>15</v>
+      </c>
+      <c r="J50" s="16">
+        <v>15</v>
+      </c>
+      <c r="K50" s="16">
+        <v>15</v>
+      </c>
+      <c r="L50" s="16">
+        <v>14</v>
+      </c>
+      <c r="M50" s="16">
+        <v>8</v>
+      </c>
+      <c r="N50" s="16">
+        <v>3</v>
+      </c>
+      <c r="O50" s="16">
+        <v>13</v>
+      </c>
+      <c r="P50" s="9">
+        <v>12</v>
+      </c>
+      <c r="Q50" s="16">
+        <v>15</v>
+      </c>
+      <c r="R50" s="9">
+        <v>11</v>
+      </c>
+      <c r="S50" s="9">
+        <v>13</v>
+      </c>
+      <c r="T50" s="9">
+        <v>13</v>
+      </c>
+      <c r="U50" s="9">
+        <v>12</v>
+      </c>
+      <c r="V50" s="9">
+        <v>9</v>
+      </c>
+      <c r="W50" s="9">
+        <v>19</v>
+      </c>
+      <c r="X50" s="16">
+        <v>8</v>
+      </c>
+      <c r="Y50" s="16">
+        <v>9</v>
+      </c>
+      <c r="Z50" s="16">
+        <v>12</v>
+      </c>
+      <c r="AA50" s="16">
+        <v>10</v>
+      </c>
+      <c r="AB50" s="16">
+        <v>8</v>
+      </c>
+      <c r="AC50" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A51" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="8">
+        <v>30</v>
+      </c>
+      <c r="C51" s="16">
+        <v>26</v>
+      </c>
+      <c r="D51" s="16">
+        <v>30</v>
+      </c>
+      <c r="E51" s="16">
+        <v>41</v>
+      </c>
+      <c r="F51" s="16">
+        <v>29</v>
+      </c>
+      <c r="G51" s="16">
+        <v>35</v>
+      </c>
+      <c r="H51" s="16">
+        <v>28</v>
+      </c>
+      <c r="I51" s="16">
+        <v>31</v>
+      </c>
+      <c r="J51" s="16">
+        <v>25</v>
+      </c>
+      <c r="K51" s="16">
+        <v>25</v>
+      </c>
+      <c r="L51" s="16">
+        <v>33</v>
+      </c>
+      <c r="M51" s="16">
+        <v>34</v>
+      </c>
+      <c r="N51" s="16">
+        <v>23</v>
+      </c>
+      <c r="O51" s="16">
+        <v>26</v>
+      </c>
+      <c r="P51" s="9">
+        <v>24</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>31</v>
+      </c>
+      <c r="R51" s="9">
+        <v>30</v>
+      </c>
+      <c r="S51" s="9">
+        <v>29</v>
+      </c>
+      <c r="T51" s="9">
+        <v>30</v>
+      </c>
+      <c r="U51" s="9">
+        <v>29</v>
+      </c>
+      <c r="V51" s="9">
+        <v>29</v>
+      </c>
+      <c r="W51" s="9">
+        <v>27</v>
+      </c>
+      <c r="X51" s="16">
+        <v>21</v>
+      </c>
+      <c r="Y51" s="16">
+        <v>27</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>25</v>
+      </c>
+      <c r="AA51" s="16">
+        <v>20</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>20</v>
+      </c>
+      <c r="AC51" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A52" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="8">
+        <v>12</v>
+      </c>
+      <c r="C52" s="16">
+        <v>15</v>
+      </c>
+      <c r="D52" s="16">
+        <v>24</v>
+      </c>
+      <c r="E52" s="16">
+        <v>17</v>
+      </c>
+      <c r="F52" s="16">
+        <v>20</v>
+      </c>
+      <c r="G52" s="16">
+        <v>21</v>
+      </c>
+      <c r="H52" s="16">
+        <v>19</v>
+      </c>
+      <c r="I52" s="16">
+        <v>21</v>
+      </c>
+      <c r="J52" s="16">
+        <v>18</v>
+      </c>
+      <c r="K52" s="16">
+        <v>20</v>
+      </c>
+      <c r="L52" s="16">
+        <v>14</v>
+      </c>
+      <c r="M52" s="16">
+        <v>14</v>
+      </c>
+      <c r="N52" s="16">
+        <v>17</v>
+      </c>
+      <c r="O52" s="16">
+        <v>17</v>
+      </c>
+      <c r="P52" s="9">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="16">
+        <v>21</v>
+      </c>
+      <c r="R52" s="9">
+        <v>15</v>
+      </c>
+      <c r="S52" s="9">
+        <v>18</v>
+      </c>
+      <c r="T52" s="9">
+        <v>17</v>
+      </c>
+      <c r="U52" s="9">
+        <v>18</v>
+      </c>
+      <c r="V52" s="9">
+        <v>22</v>
+      </c>
+      <c r="W52" s="9">
+        <v>15</v>
+      </c>
+      <c r="X52" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y52" s="16">
+        <v>17</v>
+      </c>
+      <c r="Z52" s="16">
+        <v>14</v>
+      </c>
+      <c r="AA52" s="16">
+        <v>15</v>
+      </c>
+      <c r="AB52" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC52" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A53" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="8">
+        <v>15</v>
+      </c>
+      <c r="C53" s="16">
+        <v>19</v>
+      </c>
+      <c r="D53" s="16">
+        <v>14</v>
+      </c>
+      <c r="E53" s="16">
+        <v>14</v>
+      </c>
+      <c r="F53" s="16">
+        <v>11</v>
+      </c>
+      <c r="G53" s="16">
+        <v>12</v>
+      </c>
+      <c r="H53" s="16">
+        <v>17</v>
+      </c>
+      <c r="I53" s="16">
+        <v>14</v>
+      </c>
+      <c r="J53" s="16">
+        <v>6</v>
+      </c>
+      <c r="K53" s="16">
+        <v>7</v>
+      </c>
+      <c r="L53" s="16">
+        <v>9</v>
+      </c>
+      <c r="M53" s="16">
+        <v>10</v>
+      </c>
+      <c r="N53" s="16">
+        <v>11</v>
+      </c>
+      <c r="O53" s="16">
+        <v>8</v>
+      </c>
+      <c r="P53" s="9">
+        <v>10</v>
+      </c>
+      <c r="Q53" s="16">
+        <v>14</v>
+      </c>
+      <c r="R53" s="9">
+        <v>10</v>
+      </c>
+      <c r="S53" s="9">
+        <v>6</v>
+      </c>
+      <c r="T53" s="9">
+        <v>12</v>
+      </c>
+      <c r="U53" s="9">
+        <v>14</v>
+      </c>
+      <c r="V53" s="9">
+        <v>14</v>
+      </c>
+      <c r="W53" s="9">
+        <v>8</v>
+      </c>
+      <c r="X53" s="16">
+        <v>6</v>
+      </c>
+      <c r="Y53" s="16">
+        <v>8</v>
+      </c>
+      <c r="Z53" s="16">
+        <v>7</v>
+      </c>
+      <c r="AA53" s="16">
+        <v>10</v>
+      </c>
+      <c r="AB53" s="16">
+        <v>13</v>
+      </c>
+      <c r="AC53" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A54" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="8">
+        <v>10</v>
+      </c>
+      <c r="C54" s="16">
+        <v>10</v>
+      </c>
+      <c r="D54" s="16">
+        <v>13</v>
+      </c>
+      <c r="E54" s="16">
+        <v>21</v>
+      </c>
+      <c r="F54" s="16">
+        <v>13</v>
+      </c>
+      <c r="G54" s="16">
+        <v>8</v>
+      </c>
+      <c r="H54" s="16">
+        <v>15</v>
+      </c>
+      <c r="I54" s="16">
+        <v>14</v>
+      </c>
+      <c r="J54" s="16">
+        <v>18</v>
+      </c>
+      <c r="K54" s="16">
+        <v>11</v>
+      </c>
+      <c r="L54" s="16">
+        <v>18</v>
+      </c>
+      <c r="M54" s="16">
+        <v>9</v>
+      </c>
+      <c r="N54" s="16">
+        <v>6</v>
+      </c>
+      <c r="O54" s="16">
+        <v>7</v>
+      </c>
+      <c r="P54" s="9">
+        <v>10</v>
+      </c>
+      <c r="Q54" s="16">
+        <v>14</v>
+      </c>
+      <c r="R54" s="9">
+        <v>12</v>
+      </c>
+      <c r="S54" s="9">
+        <v>14</v>
+      </c>
+      <c r="T54" s="9">
+        <v>15</v>
+      </c>
+      <c r="U54" s="9">
+        <v>9</v>
+      </c>
+      <c r="V54" s="9">
+        <v>15</v>
+      </c>
+      <c r="W54" s="9">
+        <v>4</v>
+      </c>
+      <c r="X54" s="16">
+        <v>10</v>
+      </c>
+      <c r="Y54" s="16">
+        <v>16</v>
+      </c>
+      <c r="Z54" s="16">
+        <v>10</v>
+      </c>
+      <c r="AA54" s="16">
+        <v>13</v>
+      </c>
+      <c r="AB54" s="16">
+        <v>15</v>
+      </c>
+      <c r="AC54" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A55" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="13">
+        <v>31</v>
+      </c>
+      <c r="C55" s="13">
+        <v>20</v>
+      </c>
+      <c r="D55" s="13">
+        <v>26</v>
+      </c>
+      <c r="E55" s="13">
+        <v>24</v>
+      </c>
+      <c r="F55" s="13">
+        <v>21</v>
+      </c>
+      <c r="G55" s="13">
+        <v>26</v>
+      </c>
+      <c r="H55" s="13">
+        <v>30</v>
+      </c>
+      <c r="I55" s="13">
+        <v>31</v>
+      </c>
+      <c r="J55" s="13">
+        <v>23</v>
+      </c>
+      <c r="K55" s="13">
+        <v>27</v>
+      </c>
+      <c r="L55" s="13">
+        <v>34</v>
+      </c>
+      <c r="M55" s="13">
+        <v>22</v>
+      </c>
+      <c r="N55" s="13">
+        <v>24</v>
+      </c>
+      <c r="O55" s="13">
+        <v>17</v>
+      </c>
+      <c r="P55" s="13">
+        <v>18</v>
+      </c>
+      <c r="Q55" s="13">
+        <v>31</v>
+      </c>
+      <c r="R55" s="12">
+        <v>19</v>
+      </c>
+      <c r="S55" s="12">
+        <v>22</v>
+      </c>
+      <c r="T55" s="12">
+        <v>26</v>
+      </c>
+      <c r="U55" s="12">
+        <v>26</v>
+      </c>
+      <c r="V55" s="12">
+        <v>26</v>
+      </c>
+      <c r="W55" s="12">
+        <v>28</v>
+      </c>
+      <c r="X55" s="13">
+        <v>17</v>
+      </c>
+      <c r="Y55" s="13">
+        <v>29</v>
+      </c>
+      <c r="Z55" s="13">
+        <v>21</v>
+      </c>
+      <c r="AA55" s="13">
+        <v>15</v>
+      </c>
+      <c r="AB55" s="13">
+        <v>24</v>
+      </c>
+      <c r="AC55" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A56" s="14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>