--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -500,67 +500,67 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -905,96 +905,96 @@
       <c r="Y2" s="41"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="B5" s="11"/>
       <c r="D5" s="11"/>
       <c r="G5" s="11"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="30"/>
       <c r="N5" s="11"/>
       <c r="P5" s="11"/>
       <c r="S5" s="11"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="30"/>
       <c r="Z5" s="11"/>
       <c r="AB5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="46"/>
-      <c r="B6" s="44">
+      <c r="A6" s="47"/>
+      <c r="B6" s="45">
         <v>2024</v>
       </c>
-      <c r="C6" s="45"/>
-[...10 lines deleted...]
-      <c r="N6" s="44">
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="O6" s="45"/>
-[...10 lines deleted...]
-      <c r="Z6" s="44">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="45">
         <v>2026</v>
       </c>
-      <c r="AA6" s="45"/>
-[...9 lines deleted...]
-      <c r="AK6" s="45"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
     </row>
     <row r="7" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A7" s="47"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -1091,51 +1091,51 @@
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="35"/>
       <c r="R8" s="35"/>
       <c r="S8" s="35"/>
       <c r="T8" s="35"/>
       <c r="U8" s="35"/>
       <c r="V8" s="35"/>
       <c r="W8" s="35"/>
       <c r="X8" s="35"/>
       <c r="Y8" s="35"/>
       <c r="Z8" s="35"/>
       <c r="AA8" s="35"/>
       <c r="AB8" s="35"/>
-      <c r="AC8" s="49"/>
+      <c r="AC8" s="44"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7">
         <v>1293</v>
       </c>
       <c r="C9" s="9">
         <v>1249</v>
       </c>
       <c r="D9" s="9">
         <v>1217</v>
       </c>
       <c r="E9" s="9">
         <v>1356</v>
       </c>
       <c r="F9" s="9">
         <v>1299</v>
       </c>
       <c r="G9" s="9">
         <v>1319</v>
       </c>
       <c r="H9" s="9">
         <v>1436</v>
@@ -1181,50 +1181,53 @@
       </c>
       <c r="V9" s="9">
         <v>1244</v>
       </c>
       <c r="W9" s="9">
         <v>1148</v>
       </c>
       <c r="X9" s="9">
         <v>985</v>
       </c>
       <c r="Y9" s="9">
         <v>1137</v>
       </c>
       <c r="Z9" s="9">
         <v>1067</v>
       </c>
       <c r="AA9" s="9">
         <v>989</v>
       </c>
       <c r="AB9" s="9">
         <v>1037</v>
       </c>
       <c r="AC9" s="9">
         <v>1068</v>
       </c>
+      <c r="AD9" s="9">
+        <v>967</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>593</v>
       </c>
       <c r="C10" s="9">
         <v>611</v>
       </c>
       <c r="D10" s="9">
         <v>573</v>
       </c>
       <c r="E10" s="9">
         <v>656</v>
       </c>
       <c r="F10" s="9">
         <v>589</v>
       </c>
       <c r="G10" s="9">
         <v>610</v>
       </c>
       <c r="H10" s="9">
         <v>684</v>
@@ -1270,50 +1273,53 @@
       </c>
       <c r="V10" s="9">
         <v>589</v>
       </c>
       <c r="W10" s="9">
         <v>550</v>
       </c>
       <c r="X10" s="9">
         <v>498</v>
       </c>
       <c r="Y10" s="9">
         <v>522</v>
       </c>
       <c r="Z10" s="9">
         <v>480</v>
       </c>
       <c r="AA10" s="9">
         <v>469</v>
       </c>
       <c r="AB10" s="9">
         <v>499</v>
       </c>
       <c r="AC10" s="9">
         <v>517</v>
       </c>
+      <c r="AD10" s="9">
+        <v>454</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="7">
         <v>125</v>
       </c>
       <c r="C11" s="9">
         <v>87</v>
       </c>
       <c r="D11" s="9">
         <v>95</v>
       </c>
       <c r="E11" s="9">
         <v>120</v>
       </c>
       <c r="F11" s="9">
         <v>116</v>
       </c>
       <c r="G11" s="9">
         <v>117</v>
       </c>
       <c r="H11" s="9">
         <v>127</v>
@@ -1359,50 +1365,53 @@
       </c>
       <c r="V11" s="9">
         <v>96</v>
       </c>
       <c r="W11" s="9">
         <v>96</v>
       </c>
       <c r="X11" s="9">
         <v>83</v>
       </c>
       <c r="Y11" s="9">
         <v>94</v>
       </c>
       <c r="Z11" s="9">
         <v>82</v>
       </c>
       <c r="AA11" s="9">
         <v>85</v>
       </c>
       <c r="AB11" s="9">
         <v>78</v>
       </c>
       <c r="AC11" s="9">
         <v>77</v>
       </c>
+      <c r="AD11" s="9">
+        <v>97</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="7">
         <v>16</v>
       </c>
       <c r="C12" s="9">
         <v>15</v>
       </c>
       <c r="D12" s="9">
         <v>14</v>
       </c>
       <c r="E12" s="9">
         <v>8</v>
       </c>
       <c r="F12" s="9">
         <v>17</v>
       </c>
       <c r="G12" s="9">
         <v>14</v>
       </c>
       <c r="H12" s="9">
         <v>21</v>
@@ -1448,50 +1457,53 @@
       </c>
       <c r="V12" s="9">
         <v>8</v>
       </c>
       <c r="W12" s="9">
         <v>8</v>
       </c>
       <c r="X12" s="9">
         <v>13</v>
       </c>
       <c r="Y12" s="9">
         <v>15</v>
       </c>
       <c r="Z12" s="9">
         <v>11</v>
       </c>
       <c r="AA12" s="9">
         <v>16</v>
       </c>
       <c r="AB12" s="9">
         <v>13</v>
       </c>
       <c r="AC12" s="9">
         <v>14</v>
       </c>
+      <c r="AD12" s="9">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7">
         <v>35</v>
       </c>
       <c r="C13" s="9">
         <v>38</v>
       </c>
       <c r="D13" s="9">
         <v>39</v>
       </c>
       <c r="E13" s="9">
         <v>52</v>
       </c>
       <c r="F13" s="9">
         <v>33</v>
       </c>
       <c r="G13" s="9">
         <v>43</v>
       </c>
       <c r="H13" s="9">
         <v>50</v>
@@ -1537,50 +1549,53 @@
       </c>
       <c r="V13" s="9">
         <v>36</v>
       </c>
       <c r="W13" s="9">
         <v>25</v>
       </c>
       <c r="X13" s="9">
         <v>34</v>
       </c>
       <c r="Y13" s="9">
         <v>47</v>
       </c>
       <c r="Z13" s="9">
         <v>38</v>
       </c>
       <c r="AA13" s="9">
         <v>36</v>
       </c>
       <c r="AB13" s="9">
         <v>31</v>
       </c>
       <c r="AC13" s="9">
         <v>40</v>
       </c>
+      <c r="AD13" s="9">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="7">
         <v>169</v>
       </c>
       <c r="C14" s="9">
         <v>172</v>
       </c>
       <c r="D14" s="9">
         <v>153</v>
       </c>
       <c r="E14" s="9">
         <v>164</v>
       </c>
       <c r="F14" s="9">
         <v>171</v>
       </c>
       <c r="G14" s="9">
         <v>191</v>
       </c>
       <c r="H14" s="9">
         <v>172</v>
@@ -1626,50 +1641,53 @@
       </c>
       <c r="V14" s="9">
         <v>179</v>
       </c>
       <c r="W14" s="9">
         <v>168</v>
       </c>
       <c r="X14" s="9">
         <v>133</v>
       </c>
       <c r="Y14" s="9">
         <v>153</v>
       </c>
       <c r="Z14" s="9">
         <v>174</v>
       </c>
       <c r="AA14" s="9">
         <v>125</v>
       </c>
       <c r="AB14" s="9">
         <v>140</v>
       </c>
       <c r="AC14" s="9">
         <v>142</v>
       </c>
+      <c r="AD14" s="9">
+        <v>137</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7">
         <v>59</v>
       </c>
       <c r="C15" s="9">
         <v>42</v>
       </c>
       <c r="D15" s="9">
         <v>52</v>
       </c>
       <c r="E15" s="9">
         <v>59</v>
       </c>
       <c r="F15" s="9">
         <v>57</v>
       </c>
       <c r="G15" s="9">
         <v>52</v>
       </c>
       <c r="H15" s="9">
         <v>58</v>
@@ -1714,85 +1732,89 @@
         <v>39</v>
       </c>
       <c r="V15" s="9">
         <v>44</v>
       </c>
       <c r="W15" s="9">
         <v>43</v>
       </c>
       <c r="X15" s="9">
         <v>33</v>
       </c>
       <c r="Y15" s="9">
         <v>48</v>
       </c>
       <c r="Z15" s="9">
         <v>49</v>
       </c>
       <c r="AA15" s="9">
         <v>36</v>
       </c>
       <c r="AB15" s="9">
         <v>32</v>
       </c>
       <c r="AC15" s="9">
         <v>49</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="9"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="7">
         <v>65</v>
       </c>
       <c r="C17" s="9">
         <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>63</v>
       </c>
       <c r="E17" s="9">
         <v>62</v>
       </c>
       <c r="F17" s="9">
         <v>51</v>
       </c>
       <c r="G17" s="9">
         <v>43</v>
       </c>
       <c r="H17" s="9">
         <v>65</v>
       </c>
       <c r="I17" s="9">
@@ -1836,52 +1858,55 @@
       </c>
       <c r="V17" s="9">
         <v>53</v>
       </c>
       <c r="W17" s="9">
         <v>56</v>
       </c>
       <c r="X17" s="9">
         <v>37</v>
       </c>
       <c r="Y17" s="9">
         <v>69</v>
       </c>
       <c r="Z17" s="9">
         <v>47</v>
       </c>
       <c r="AA17" s="9">
         <v>45</v>
       </c>
       <c r="AB17" s="9">
         <v>45</v>
       </c>
       <c r="AC17" s="9">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="9">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>26</v>
       </c>
       <c r="C18" s="9">
         <v>22</v>
       </c>
       <c r="D18" s="9">
         <v>17</v>
       </c>
       <c r="E18" s="9">
         <v>23</v>
       </c>
       <c r="F18" s="9">
         <v>31</v>
       </c>
       <c r="G18" s="9">
         <v>31</v>
       </c>
       <c r="H18" s="9">
         <v>22</v>
       </c>
       <c r="I18" s="9">
@@ -1925,52 +1950,55 @@
       </c>
       <c r="V18" s="9">
         <v>22</v>
       </c>
       <c r="W18" s="9">
         <v>33</v>
       </c>
       <c r="X18" s="9">
         <v>16</v>
       </c>
       <c r="Y18" s="9">
         <v>15</v>
       </c>
       <c r="Z18" s="9">
         <v>27</v>
       </c>
       <c r="AA18" s="9">
         <v>21</v>
       </c>
       <c r="AB18" s="9">
         <v>15</v>
       </c>
       <c r="AC18" s="9">
         <v>18</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="7">
         <v>62</v>
       </c>
       <c r="C19" s="9">
         <v>53</v>
       </c>
       <c r="D19" s="9">
         <v>66</v>
       </c>
       <c r="E19" s="9">
         <v>71</v>
       </c>
       <c r="F19" s="9">
         <v>76</v>
       </c>
       <c r="G19" s="9">
         <v>66</v>
       </c>
       <c r="H19" s="9">
         <v>77</v>
       </c>
       <c r="I19" s="9">
@@ -2014,52 +2042,55 @@
       </c>
       <c r="V19" s="9">
         <v>51</v>
       </c>
       <c r="W19" s="9">
         <v>50</v>
       </c>
       <c r="X19" s="9">
         <v>40</v>
       </c>
       <c r="Y19" s="9">
         <v>56</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>47</v>
       </c>
       <c r="AB19" s="9">
         <v>42</v>
       </c>
       <c r="AC19" s="9">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="9">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="7">
         <v>33</v>
       </c>
       <c r="C20" s="9">
         <v>47</v>
       </c>
       <c r="D20" s="9">
         <v>49</v>
       </c>
       <c r="E20" s="9">
         <v>38</v>
       </c>
       <c r="F20" s="9">
         <v>48</v>
       </c>
       <c r="G20" s="9">
         <v>39</v>
       </c>
       <c r="H20" s="9">
         <v>45</v>
       </c>
       <c r="I20" s="9">
@@ -2103,52 +2134,55 @@
       </c>
       <c r="V20" s="9">
         <v>49</v>
       </c>
       <c r="W20" s="9">
         <v>30</v>
       </c>
       <c r="X20" s="9">
         <v>27</v>
       </c>
       <c r="Y20" s="9">
         <v>30</v>
       </c>
       <c r="Z20" s="9">
         <v>28</v>
       </c>
       <c r="AA20" s="9">
         <v>26</v>
       </c>
       <c r="AB20" s="9">
         <v>41</v>
       </c>
       <c r="AC20" s="9">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="7">
         <v>29</v>
       </c>
       <c r="C21" s="9">
         <v>28</v>
       </c>
       <c r="D21" s="9">
         <v>22</v>
       </c>
       <c r="E21" s="9">
         <v>22</v>
       </c>
       <c r="F21" s="9">
         <v>28</v>
       </c>
       <c r="G21" s="9">
         <v>27</v>
       </c>
       <c r="H21" s="9">
         <v>33</v>
       </c>
       <c r="I21" s="9">
@@ -2192,52 +2226,55 @@
       </c>
       <c r="V21" s="9">
         <v>30</v>
       </c>
       <c r="W21" s="9">
         <v>22</v>
       </c>
       <c r="X21" s="9">
         <v>14</v>
       </c>
       <c r="Y21" s="9">
         <v>14</v>
       </c>
       <c r="Z21" s="9">
         <v>17</v>
       </c>
       <c r="AA21" s="9">
         <v>18</v>
       </c>
       <c r="AB21" s="9">
         <v>27</v>
       </c>
       <c r="AC21" s="9">
         <v>22</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="7">
         <v>21</v>
       </c>
       <c r="C22" s="9">
         <v>21</v>
       </c>
       <c r="D22" s="9">
         <v>30</v>
       </c>
       <c r="E22" s="9">
         <v>35</v>
       </c>
       <c r="F22" s="9">
         <v>32</v>
       </c>
       <c r="G22" s="9">
         <v>22</v>
       </c>
       <c r="H22" s="9">
         <v>34</v>
       </c>
       <c r="I22" s="9">
@@ -2281,52 +2318,55 @@
       </c>
       <c r="V22" s="9">
         <v>35</v>
       </c>
       <c r="W22" s="9">
         <v>15</v>
       </c>
       <c r="X22" s="9">
         <v>23</v>
       </c>
       <c r="Y22" s="9">
         <v>27</v>
       </c>
       <c r="Z22" s="9">
         <v>25</v>
       </c>
       <c r="AA22" s="9">
         <v>28</v>
       </c>
       <c r="AB22" s="9">
         <v>27</v>
       </c>
       <c r="AC22" s="9">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="9">
         <v>60</v>
       </c>
       <c r="C23" s="9">
         <v>47</v>
       </c>
       <c r="D23" s="9">
         <v>44</v>
       </c>
       <c r="E23" s="9">
         <v>46</v>
       </c>
       <c r="F23" s="9">
         <v>50</v>
       </c>
       <c r="G23" s="9">
         <v>64</v>
       </c>
       <c r="H23" s="9">
         <v>48</v>
       </c>
       <c r="I23" s="9">
@@ -2370,85 +2410,89 @@
       </c>
       <c r="V23" s="9">
         <v>52</v>
       </c>
       <c r="W23" s="9">
         <v>52</v>
       </c>
       <c r="X23" s="9">
         <v>34</v>
       </c>
       <c r="Y23" s="9">
         <v>47</v>
       </c>
       <c r="Z23" s="9">
         <v>45</v>
       </c>
       <c r="AA23" s="9">
         <v>37</v>
       </c>
       <c r="AB23" s="9">
         <v>47</v>
       </c>
       <c r="AC23" s="9">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="9"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="9">
         <v>1041</v>
       </c>
       <c r="C25" s="9">
         <v>1007</v>
       </c>
       <c r="D25" s="9">
         <v>965</v>
       </c>
       <c r="E25" s="9">
         <v>1106</v>
       </c>
       <c r="F25" s="9">
         <v>1020</v>
       </c>
       <c r="G25" s="9">
         <v>1059</v>
       </c>
       <c r="H25" s="9">
         <v>1156</v>
       </c>
       <c r="I25" s="9">
@@ -2492,52 +2536,55 @@
       </c>
       <c r="V25" s="9">
         <v>995</v>
       </c>
       <c r="W25" s="9">
         <v>924</v>
       </c>
       <c r="X25" s="9">
         <v>815</v>
       </c>
       <c r="Y25" s="9">
         <v>920</v>
       </c>
       <c r="Z25" s="9">
         <v>865</v>
       </c>
       <c r="AA25" s="9">
         <v>800</v>
       </c>
       <c r="AB25" s="9">
         <v>832</v>
       </c>
       <c r="AC25" s="9">
         <v>869</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="9">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="9">
         <v>593</v>
       </c>
       <c r="C26" s="9">
         <v>611</v>
       </c>
       <c r="D26" s="9">
         <v>573</v>
       </c>
       <c r="E26" s="9">
         <v>656</v>
       </c>
       <c r="F26" s="9">
         <v>589</v>
       </c>
       <c r="G26" s="9">
         <v>610</v>
       </c>
       <c r="H26" s="9">
         <v>684</v>
       </c>
       <c r="I26" s="9">
@@ -2581,52 +2628,55 @@
       </c>
       <c r="V26" s="9">
         <v>589</v>
       </c>
       <c r="W26" s="9">
         <v>550</v>
       </c>
       <c r="X26" s="9">
         <v>498</v>
       </c>
       <c r="Y26" s="9">
         <v>522</v>
       </c>
       <c r="Z26" s="9">
         <v>480</v>
       </c>
       <c r="AA26" s="9">
         <v>469</v>
       </c>
       <c r="AB26" s="9">
         <v>499</v>
       </c>
       <c r="AC26" s="9">
         <v>517</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="9">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="9">
         <v>125</v>
       </c>
       <c r="C27" s="9">
         <v>87</v>
       </c>
       <c r="D27" s="9">
         <v>95</v>
       </c>
       <c r="E27" s="9">
         <v>120</v>
       </c>
       <c r="F27" s="9">
         <v>116</v>
       </c>
       <c r="G27" s="9">
         <v>117</v>
       </c>
       <c r="H27" s="9">
         <v>127</v>
       </c>
       <c r="I27" s="9">
@@ -2670,52 +2720,55 @@
       </c>
       <c r="V27" s="9">
         <v>96</v>
       </c>
       <c r="W27" s="9">
         <v>96</v>
       </c>
       <c r="X27" s="9">
         <v>83</v>
       </c>
       <c r="Y27" s="9">
         <v>94</v>
       </c>
       <c r="Z27" s="9">
         <v>82</v>
       </c>
       <c r="AA27" s="9">
         <v>85</v>
       </c>
       <c r="AB27" s="9">
         <v>78</v>
       </c>
       <c r="AC27" s="9">
         <v>77</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="9">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="9">
         <v>16</v>
       </c>
       <c r="C28" s="9">
         <v>15</v>
       </c>
       <c r="D28" s="9">
         <v>14</v>
       </c>
       <c r="E28" s="9">
         <v>8</v>
       </c>
       <c r="F28" s="9">
         <v>17</v>
       </c>
       <c r="G28" s="9">
         <v>14</v>
       </c>
       <c r="H28" s="9">
         <v>21</v>
       </c>
       <c r="I28" s="9">
@@ -2759,52 +2812,55 @@
       </c>
       <c r="V28" s="9">
         <v>8</v>
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>13</v>
       </c>
       <c r="Y28" s="9">
         <v>15</v>
       </c>
       <c r="Z28" s="9">
         <v>11</v>
       </c>
       <c r="AA28" s="9">
         <v>16</v>
       </c>
       <c r="AB28" s="9">
         <v>13</v>
       </c>
       <c r="AC28" s="9">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="9">
         <v>35</v>
       </c>
       <c r="C29" s="9">
         <v>38</v>
       </c>
       <c r="D29" s="9">
         <v>39</v>
       </c>
       <c r="E29" s="9">
         <v>52</v>
       </c>
       <c r="F29" s="9">
         <v>33</v>
       </c>
       <c r="G29" s="9">
         <v>43</v>
       </c>
       <c r="H29" s="9">
         <v>50</v>
       </c>
       <c r="I29" s="9">
@@ -2848,52 +2904,55 @@
       </c>
       <c r="V29" s="9">
         <v>36</v>
       </c>
       <c r="W29" s="9">
         <v>25</v>
       </c>
       <c r="X29" s="9">
         <v>34</v>
       </c>
       <c r="Y29" s="9">
         <v>47</v>
       </c>
       <c r="Z29" s="9">
         <v>38</v>
       </c>
       <c r="AA29" s="9">
         <v>36</v>
       </c>
       <c r="AB29" s="9">
         <v>31</v>
       </c>
       <c r="AC29" s="9">
         <v>40</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="9">
         <v>169</v>
       </c>
       <c r="C30" s="9">
         <v>172</v>
       </c>
       <c r="D30" s="9">
         <v>153</v>
       </c>
       <c r="E30" s="9">
         <v>164</v>
       </c>
       <c r="F30" s="9">
         <v>171</v>
       </c>
       <c r="G30" s="9">
         <v>191</v>
       </c>
       <c r="H30" s="9">
         <v>172</v>
       </c>
       <c r="I30" s="9">
@@ -2937,52 +2996,55 @@
       </c>
       <c r="V30" s="9">
         <v>179</v>
       </c>
       <c r="W30" s="9">
         <v>168</v>
       </c>
       <c r="X30" s="9">
         <v>133</v>
       </c>
       <c r="Y30" s="9">
         <v>153</v>
       </c>
       <c r="Z30" s="9">
         <v>174</v>
       </c>
       <c r="AA30" s="9">
         <v>125</v>
       </c>
       <c r="AB30" s="9">
         <v>140</v>
       </c>
       <c r="AC30" s="9">
         <v>142</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="9">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="9">
         <v>59</v>
       </c>
       <c r="C31" s="9">
         <v>42</v>
       </c>
       <c r="D31" s="9">
         <v>52</v>
       </c>
       <c r="E31" s="9">
         <v>59</v>
       </c>
       <c r="F31" s="9">
         <v>57</v>
       </c>
       <c r="G31" s="9">
         <v>52</v>
       </c>
       <c r="H31" s="9">
         <v>58</v>
       </c>
       <c r="I31" s="9">
@@ -3026,85 +3088,88 @@
       </c>
       <c r="V31" s="9">
         <v>44</v>
       </c>
       <c r="W31" s="9">
         <v>43</v>
       </c>
       <c r="X31" s="9">
         <v>33</v>
       </c>
       <c r="Y31" s="9">
         <v>48</v>
       </c>
       <c r="Z31" s="9">
         <v>49</v>
       </c>
       <c r="AA31" s="9">
         <v>36</v>
       </c>
       <c r="AB31" s="9">
         <v>32</v>
       </c>
       <c r="AC31" s="9">
         <v>49</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="9">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
       <c r="AB32" s="9"/>
       <c r="AC32" s="9"/>
     </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="9">
         <v>32</v>
       </c>
       <c r="C33" s="9">
         <v>27</v>
       </c>
       <c r="D33" s="9">
         <v>26</v>
       </c>
       <c r="E33" s="9">
         <v>31</v>
       </c>
       <c r="F33" s="9">
         <v>19</v>
       </c>
       <c r="G33" s="9">
         <v>20</v>
       </c>
       <c r="H33" s="9">
         <v>29</v>
       </c>
       <c r="I33" s="9">
@@ -3148,52 +3213,55 @@
       </c>
       <c r="V33" s="9">
         <v>23</v>
       </c>
       <c r="W33" s="9">
         <v>25</v>
       </c>
       <c r="X33" s="9">
         <v>11</v>
       </c>
       <c r="Y33" s="9">
         <v>32</v>
       </c>
       <c r="Z33" s="9">
         <v>25</v>
       </c>
       <c r="AA33" s="9">
         <v>24</v>
       </c>
       <c r="AB33" s="9">
         <v>27</v>
       </c>
       <c r="AC33" s="9">
         <v>22</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>15</v>
       </c>
       <c r="D34" s="9">
         <v>13</v>
       </c>
       <c r="E34" s="9">
         <v>16</v>
       </c>
       <c r="F34" s="9">
         <v>18</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="9">
         <v>15</v>
       </c>
       <c r="I34" s="9">
@@ -3237,85 +3305,89 @@
       </c>
       <c r="V34" s="9">
         <v>20</v>
       </c>
       <c r="W34" s="9">
         <v>9</v>
       </c>
       <c r="X34" s="9">
         <v>10</v>
       </c>
       <c r="Y34" s="9">
         <v>9</v>
       </c>
       <c r="Z34" s="9">
         <v>6</v>
       </c>
       <c r="AA34" s="9">
         <v>9</v>
       </c>
       <c r="AB34" s="9">
         <v>12</v>
       </c>
       <c r="AC34" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="42"/>
       <c r="Y35" s="42"/>
       <c r="Z35" s="42"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="42"/>
-    </row>
-    <row r="36" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="9"/>
+    </row>
+    <row r="36" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="9">
         <v>252</v>
       </c>
       <c r="C36" s="9">
         <v>242</v>
       </c>
       <c r="D36" s="9">
         <v>252</v>
       </c>
       <c r="E36" s="9">
         <v>250</v>
       </c>
       <c r="F36" s="9">
         <v>279</v>
       </c>
       <c r="G36" s="9">
         <v>260</v>
       </c>
       <c r="H36" s="9">
         <v>280</v>
       </c>
       <c r="I36" s="9">
@@ -3359,85 +3431,89 @@
       </c>
       <c r="V36" s="9">
         <v>249</v>
       </c>
       <c r="W36" s="9">
         <v>224</v>
       </c>
       <c r="X36" s="9">
         <v>170</v>
       </c>
       <c r="Y36" s="9">
         <v>217</v>
       </c>
       <c r="Z36" s="9">
         <v>202</v>
       </c>
       <c r="AA36" s="9">
         <v>189</v>
       </c>
       <c r="AB36" s="9">
         <v>205</v>
       </c>
       <c r="AC36" s="9">
         <v>199</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="9">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="9"/>
       <c r="O37" s="9"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="9"/>
       <c r="X37" s="9"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="9"/>
       <c r="AB37" s="9"/>
       <c r="AC37" s="9"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="9"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="9">
         <v>33</v>
       </c>
       <c r="C38" s="9">
         <v>39</v>
       </c>
       <c r="D38" s="9">
         <v>37</v>
       </c>
       <c r="E38" s="9">
         <v>31</v>
       </c>
       <c r="F38" s="9">
         <v>32</v>
       </c>
       <c r="G38" s="9">
         <v>23</v>
       </c>
       <c r="H38" s="9">
         <v>36</v>
       </c>
       <c r="I38" s="9">
@@ -3481,52 +3557,55 @@
       </c>
       <c r="V38" s="9">
         <v>30</v>
       </c>
       <c r="W38" s="9">
         <v>31</v>
       </c>
       <c r="X38" s="9">
         <v>26</v>
       </c>
       <c r="Y38" s="9">
         <v>37</v>
       </c>
       <c r="Z38" s="9">
         <v>22</v>
       </c>
       <c r="AA38" s="9">
         <v>21</v>
       </c>
       <c r="AB38" s="9">
         <v>18</v>
       </c>
       <c r="AC38" s="9">
         <v>35</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7">
         <v>26</v>
       </c>
       <c r="C39" s="9">
         <v>22</v>
       </c>
       <c r="D39" s="9">
         <v>17</v>
       </c>
       <c r="E39" s="9">
         <v>23</v>
       </c>
       <c r="F39" s="9">
         <v>31</v>
       </c>
       <c r="G39" s="9">
         <v>31</v>
       </c>
       <c r="H39" s="9">
         <v>22</v>
       </c>
       <c r="I39" s="9">
@@ -3570,52 +3649,55 @@
       </c>
       <c r="V39" s="9">
         <v>22</v>
       </c>
       <c r="W39" s="9">
         <v>33</v>
       </c>
       <c r="X39" s="9">
         <v>16</v>
       </c>
       <c r="Y39" s="9">
         <v>15</v>
       </c>
       <c r="Z39" s="9">
         <v>27</v>
       </c>
       <c r="AA39" s="9">
         <v>21</v>
       </c>
       <c r="AB39" s="9">
         <v>15</v>
       </c>
       <c r="AC39" s="9">
         <v>18</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="7">
         <v>62</v>
       </c>
       <c r="C40" s="9">
         <v>53</v>
       </c>
       <c r="D40" s="9">
         <v>66</v>
       </c>
       <c r="E40" s="9">
         <v>71</v>
       </c>
       <c r="F40" s="9">
         <v>76</v>
       </c>
       <c r="G40" s="9">
         <v>66</v>
       </c>
       <c r="H40" s="9">
         <v>77</v>
       </c>
       <c r="I40" s="9">
@@ -3659,52 +3741,55 @@
       </c>
       <c r="V40" s="9">
         <v>51</v>
       </c>
       <c r="W40" s="9">
         <v>50</v>
       </c>
       <c r="X40" s="9">
         <v>40</v>
       </c>
       <c r="Y40" s="9">
         <v>56</v>
       </c>
       <c r="Z40" s="9">
         <v>44</v>
       </c>
       <c r="AA40" s="9">
         <v>47</v>
       </c>
       <c r="AB40" s="9">
         <v>42</v>
       </c>
       <c r="AC40" s="9">
         <v>55</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="9">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="7">
         <v>21</v>
       </c>
       <c r="C41" s="9">
         <v>32</v>
       </c>
       <c r="D41" s="9">
         <v>36</v>
       </c>
       <c r="E41" s="9">
         <v>22</v>
       </c>
       <c r="F41" s="9">
         <v>30</v>
       </c>
       <c r="G41" s="9">
         <v>27</v>
       </c>
       <c r="H41" s="9">
         <v>30</v>
       </c>
       <c r="I41" s="9">
@@ -3748,52 +3833,55 @@
       </c>
       <c r="V41" s="9">
         <v>29</v>
       </c>
       <c r="W41" s="9">
         <v>21</v>
       </c>
       <c r="X41" s="9">
         <v>17</v>
       </c>
       <c r="Y41" s="9">
         <v>21</v>
       </c>
       <c r="Z41" s="9">
         <v>22</v>
       </c>
       <c r="AA41" s="9">
         <v>17</v>
       </c>
       <c r="AB41" s="9">
         <v>29</v>
       </c>
       <c r="AC41" s="9">
         <v>14</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="7">
         <v>29</v>
       </c>
       <c r="C42" s="9">
         <v>28</v>
       </c>
       <c r="D42" s="9">
         <v>22</v>
       </c>
       <c r="E42" s="9">
         <v>22</v>
       </c>
       <c r="F42" s="9">
         <v>28</v>
       </c>
       <c r="G42" s="9">
         <v>27</v>
       </c>
       <c r="H42" s="9">
         <v>33</v>
       </c>
       <c r="I42" s="9">
@@ -3837,52 +3925,55 @@
       </c>
       <c r="V42" s="9">
         <v>30</v>
       </c>
       <c r="W42" s="9">
         <v>22</v>
       </c>
       <c r="X42" s="9">
         <v>14</v>
       </c>
       <c r="Y42" s="9">
         <v>14</v>
       </c>
       <c r="Z42" s="9">
         <v>17</v>
       </c>
       <c r="AA42" s="9">
         <v>18</v>
       </c>
       <c r="AB42" s="9">
         <v>27</v>
       </c>
       <c r="AC42" s="9">
         <v>22</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>21</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>30</v>
       </c>
       <c r="E43" s="9">
         <v>35</v>
       </c>
       <c r="F43" s="9">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>22</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
       </c>
       <c r="I43" s="9">
@@ -3926,52 +4017,55 @@
       </c>
       <c r="V43" s="9">
         <v>35</v>
       </c>
       <c r="W43" s="9">
         <v>15</v>
       </c>
       <c r="X43" s="9">
         <v>23</v>
       </c>
       <c r="Y43" s="9">
         <v>27</v>
       </c>
       <c r="Z43" s="9">
         <v>25</v>
       </c>
       <c r="AA43" s="9">
         <v>28</v>
       </c>
       <c r="AB43" s="9">
         <v>27</v>
       </c>
       <c r="AC43" s="9">
         <v>18</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="12">
         <v>60</v>
       </c>
       <c r="C44" s="12">
         <v>47</v>
       </c>
       <c r="D44" s="12">
         <v>44</v>
       </c>
       <c r="E44" s="12">
         <v>46</v>
       </c>
       <c r="F44" s="12">
         <v>50</v>
       </c>
       <c r="G44" s="12">
         <v>64</v>
       </c>
       <c r="H44" s="12">
         <v>48</v>
       </c>
       <c r="I44" s="12">
@@ -4015,67 +4109,70 @@
       </c>
       <c r="V44" s="12">
         <v>52</v>
       </c>
       <c r="W44" s="12">
         <v>52</v>
       </c>
       <c r="X44" s="12">
         <v>34</v>
       </c>
       <c r="Y44" s="12">
         <v>47</v>
       </c>
       <c r="Z44" s="12">
         <v>45</v>
       </c>
       <c r="AA44" s="12">
         <v>37</v>
       </c>
       <c r="AB44" s="12">
         <v>47</v>
       </c>
       <c r="AC44" s="12">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="12">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
       <c r="W45" s="37"/>
       <c r="Y45" s="16"/>
     </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="W46" s="37"/>
       <c r="Y46" s="16"/>
     </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="W47" s="37"/>
       <c r="Y47" s="16"/>
     </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="Y48" s="16"/>
     </row>
     <row r="49" spans="23:25" ht="13.9" customHeight="1">
       <c r="W49" s="37"/>
       <c r="Y49" s="16"/>
     </row>
     <row r="50" spans="23:25" ht="13.9" customHeight="1">
       <c r="W50" s="37"/>
       <c r="Y50" s="16"/>
     </row>
     <row r="51" spans="23:25" ht="13.9" customHeight="1">
       <c r="W51" s="37"/>
       <c r="Y51" s="16"/>
     </row>
     <row r="52" spans="23:25" ht="13.9" customHeight="1">
       <c r="W52" s="37"/>
       <c r="Y52" s="16"/>
     </row>
     <row r="53" spans="23:25" ht="13.9" customHeight="1">
       <c r="W53" s="37"/>
       <c r="Y53" s="16"/>
     </row>
     <row r="54" spans="23:25" ht="13.9" customHeight="1">
       <c r="W54" s="37"/>
       <c r="Y54" s="16"/>
@@ -4152,96 +4249,96 @@
       <c r="Y2" s="41"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="B5" s="11"/>
       <c r="D5" s="26"/>
       <c r="G5" s="11"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="30"/>
       <c r="N5" s="11"/>
       <c r="P5" s="26"/>
       <c r="S5" s="11"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="30"/>
       <c r="Z5" s="11"/>
       <c r="AB5" s="26"/>
       <c r="AE5" s="11"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="46"/>
-      <c r="B6" s="44">
+      <c r="A6" s="47"/>
+      <c r="B6" s="45">
         <v>2024</v>
       </c>
-      <c r="C6" s="45"/>
-[...10 lines deleted...]
-      <c r="N6" s="44">
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="O6" s="45"/>
-[...10 lines deleted...]
-      <c r="Z6" s="44">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="45">
         <v>2026</v>
       </c>
-      <c r="AA6" s="45"/>
-[...9 lines deleted...]
-      <c r="AK6" s="45"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
     </row>
     <row r="7" spans="1:37" ht="27.75" customHeight="1">
-      <c r="A7" s="47"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="24" t="s">
@@ -4338,51 +4435,51 @@
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="35"/>
       <c r="R8" s="35"/>
       <c r="S8" s="35"/>
       <c r="T8" s="35"/>
       <c r="U8" s="35"/>
       <c r="V8" s="35"/>
       <c r="W8" s="35"/>
       <c r="X8" s="35"/>
       <c r="Y8" s="35"/>
       <c r="Z8" s="35"/>
       <c r="AA8" s="35"/>
       <c r="AB8" s="35"/>
-      <c r="AC8" s="49"/>
+      <c r="AC8" s="44"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="21">
         <v>13.47</v>
       </c>
       <c r="C9" s="21">
         <v>13.67</v>
       </c>
       <c r="D9" s="21">
         <v>13.33</v>
       </c>
       <c r="E9" s="21">
         <v>13.63</v>
       </c>
       <c r="F9" s="21">
         <v>13.61</v>
       </c>
       <c r="G9" s="21">
         <v>13.7</v>
       </c>
       <c r="H9" s="21">
         <v>13.88</v>
@@ -4428,50 +4525,53 @@
       </c>
       <c r="V9" s="21">
         <v>12.3</v>
       </c>
       <c r="W9" s="21">
         <v>12.26</v>
       </c>
       <c r="X9" s="21">
         <v>12.11</v>
       </c>
       <c r="Y9" s="21">
         <v>12.09</v>
       </c>
       <c r="Z9" s="21">
         <v>11.1</v>
       </c>
       <c r="AA9" s="21">
         <v>11.23</v>
       </c>
       <c r="AB9" s="21">
         <v>11.09</v>
       </c>
       <c r="AC9" s="21">
         <v>11.19</v>
       </c>
+      <c r="AD9" s="21">
+        <v>10.96</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="21">
         <v>13.39</v>
       </c>
       <c r="C10" s="21">
         <v>14.05</v>
       </c>
       <c r="D10" s="21">
         <v>13.66</v>
       </c>
       <c r="E10" s="21">
         <v>14.07</v>
       </c>
       <c r="F10" s="21">
         <v>13.91</v>
       </c>
       <c r="G10" s="21">
         <v>13.96</v>
       </c>
       <c r="H10" s="21">
         <v>14.18</v>
@@ -4517,50 +4617,53 @@
       </c>
       <c r="V10" s="21">
         <v>12.65</v>
       </c>
       <c r="W10" s="21">
         <v>12.61</v>
       </c>
       <c r="X10" s="21">
         <v>12.5</v>
       </c>
       <c r="Y10" s="21">
         <v>12.43</v>
       </c>
       <c r="Z10" s="21">
         <v>10.53</v>
       </c>
       <c r="AA10" s="21">
         <v>10.94</v>
       </c>
       <c r="AB10" s="21">
         <v>10.95</v>
       </c>
       <c r="AC10" s="21">
         <v>11.14</v>
       </c>
+      <c r="AD10" s="21">
+        <v>10.91</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="21">
         <v>19.059999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>16.71</v>
       </c>
       <c r="D11" s="21">
         <v>15.97</v>
       </c>
       <c r="E11" s="21">
         <v>16.7</v>
       </c>
       <c r="F11" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="G11" s="21">
         <v>17.16</v>
       </c>
       <c r="H11" s="21">
         <v>17.43</v>
@@ -4606,50 +4709,53 @@
       </c>
       <c r="V11" s="21">
         <v>14.87</v>
       </c>
       <c r="W11" s="21">
         <v>14.86</v>
       </c>
       <c r="X11" s="21">
         <v>14.7</v>
       </c>
       <c r="Y11" s="21">
         <v>14.67</v>
       </c>
       <c r="Z11" s="21">
         <v>12.68</v>
       </c>
       <c r="AA11" s="21">
         <v>13.52</v>
       </c>
       <c r="AB11" s="21">
         <v>13</v>
       </c>
       <c r="AC11" s="21">
         <v>12.81</v>
       </c>
+      <c r="AD11" s="21">
+        <v>13.26</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="21">
         <v>16.87</v>
       </c>
       <c r="C12" s="21">
         <v>16.97</v>
       </c>
       <c r="D12" s="21">
         <v>16.34</v>
       </c>
       <c r="E12" s="21">
         <v>14.51</v>
       </c>
       <c r="F12" s="21">
         <v>15.21</v>
       </c>
       <c r="G12" s="21">
         <v>15.26</v>
       </c>
       <c r="H12" s="21">
         <v>16.28</v>
@@ -4695,50 +4801,53 @@
       </c>
       <c r="V12" s="21">
         <v>14.31</v>
       </c>
       <c r="W12" s="21">
         <v>13.73</v>
       </c>
       <c r="X12" s="21">
         <v>13.8</v>
       </c>
       <c r="Y12" s="21">
         <v>14</v>
       </c>
       <c r="Z12" s="21">
         <v>12.44</v>
       </c>
       <c r="AA12" s="21">
         <v>15.68</v>
       </c>
       <c r="AB12" s="21">
         <v>15.3</v>
       </c>
       <c r="AC12" s="21">
         <v>15.42</v>
       </c>
+      <c r="AD12" s="21">
+        <v>15.18</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="21">
         <v>9.48</v>
       </c>
       <c r="C13" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="D13" s="21">
         <v>10.31</v>
       </c>
       <c r="E13" s="21">
         <v>11.36</v>
       </c>
       <c r="F13" s="21">
         <v>10.88</v>
       </c>
       <c r="G13" s="21">
         <v>11.07</v>
       </c>
       <c r="H13" s="21">
         <v>11.43</v>
@@ -4784,50 +4893,53 @@
       </c>
       <c r="V13" s="21">
         <v>9.8699999999999992</v>
       </c>
       <c r="W13" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="X13" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y13" s="21">
         <v>9.82</v>
       </c>
       <c r="Z13" s="21">
         <v>10.39</v>
       </c>
       <c r="AA13" s="21">
         <v>10.62</v>
       </c>
       <c r="AB13" s="21">
         <v>9.89</v>
       </c>
       <c r="AC13" s="21">
         <v>10.24</v>
       </c>
+      <c r="AD13" s="21">
+        <v>9.49</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="21">
         <v>11.3</v>
       </c>
       <c r="C14" s="21">
         <v>11.76</v>
       </c>
       <c r="D14" s="21">
         <v>11.23</v>
       </c>
       <c r="E14" s="21">
         <v>11.25</v>
       </c>
       <c r="F14" s="21">
         <v>11.28</v>
       </c>
       <c r="G14" s="21">
         <v>11.59</v>
       </c>
       <c r="H14" s="21">
         <v>11.57</v>
@@ -4873,50 +4985,53 @@
       </c>
       <c r="V14" s="21">
         <v>10.32</v>
       </c>
       <c r="W14" s="21">
         <v>10.41</v>
       </c>
       <c r="X14" s="21">
         <v>10.29</v>
       </c>
       <c r="Y14" s="21">
         <v>10.29</v>
       </c>
       <c r="Z14" s="21">
         <v>11.63</v>
       </c>
       <c r="AA14" s="21">
         <v>10.52</v>
       </c>
       <c r="AB14" s="21">
         <v>10.14</v>
       </c>
       <c r="AC14" s="21">
         <v>10.07</v>
       </c>
+      <c r="AD14" s="21">
+        <v>9.89</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21">
         <v>12.05</v>
       </c>
       <c r="C15" s="21">
         <v>10.65</v>
       </c>
       <c r="D15" s="21">
         <v>10.62</v>
       </c>
       <c r="E15" s="21">
         <v>11.06</v>
       </c>
       <c r="F15" s="21">
         <v>11.18</v>
       </c>
       <c r="G15" s="21">
         <v>11.15</v>
       </c>
       <c r="H15" s="21">
         <v>11.25</v>
@@ -4961,86 +5076,90 @@
         <v>9.4499999999999993</v>
       </c>
       <c r="V15" s="21">
         <v>9.43</v>
       </c>
       <c r="W15" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="X15" s="21">
         <v>9.16</v>
       </c>
       <c r="Y15" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z15" s="21">
         <v>10.15</v>
       </c>
       <c r="AA15" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB15" s="21">
         <v>8.39</v>
       </c>
       <c r="AC15" s="21">
         <v>8.92</v>
+      </c>
+      <c r="AD15" s="21">
+        <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="21"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="21">
         <v>13.09</v>
       </c>
       <c r="C17" s="21">
         <v>13.65</v>
       </c>
       <c r="D17" s="21">
         <v>13.34</v>
       </c>
       <c r="E17" s="21">
         <v>13.23</v>
       </c>
       <c r="F17" s="21">
         <v>12.65</v>
       </c>
       <c r="G17" s="21">
         <v>12.05</v>
       </c>
       <c r="H17" s="21">
         <v>12.21</v>
       </c>
       <c r="I17" s="21">
@@ -5084,52 +5203,55 @@
       </c>
       <c r="V17" s="21">
         <v>10.7</v>
       </c>
       <c r="W17" s="21">
         <v>10.78</v>
       </c>
       <c r="X17" s="21">
         <v>10.52</v>
       </c>
       <c r="Y17" s="21">
         <v>10.82</v>
       </c>
       <c r="Z17" s="21">
         <v>9.8000000000000007</v>
       </c>
       <c r="AA17" s="21">
         <v>10.08</v>
       </c>
       <c r="AB17" s="21">
         <v>9.85</v>
       </c>
       <c r="AC17" s="21">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="21">
+        <v>9.94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="21">
         <v>19.46</v>
       </c>
       <c r="C18" s="21">
         <v>18.63</v>
       </c>
       <c r="D18" s="21">
         <v>16.64</v>
       </c>
       <c r="E18" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="F18" s="21">
         <v>18.22</v>
       </c>
       <c r="G18" s="21">
         <v>19.14</v>
       </c>
       <c r="H18" s="21">
         <v>19.12</v>
       </c>
       <c r="I18" s="21">
@@ -5173,52 +5295,55 @@
       </c>
       <c r="V18" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="W18" s="21">
         <v>17.82</v>
       </c>
       <c r="X18" s="21">
         <v>17.38</v>
       </c>
       <c r="Y18" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="Z18" s="21">
         <v>21.52</v>
       </c>
       <c r="AA18" s="21">
         <v>20.09</v>
       </c>
       <c r="AB18" s="21">
         <v>17.22</v>
       </c>
       <c r="AC18" s="21">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="21">
+        <v>15.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="21">
         <v>14.07</v>
       </c>
       <c r="C19" s="21">
         <v>13.42</v>
       </c>
       <c r="D19" s="21">
         <v>13.92</v>
       </c>
       <c r="E19" s="21">
         <v>14.57</v>
       </c>
       <c r="F19" s="21">
         <v>15.04</v>
       </c>
       <c r="G19" s="21">
         <v>15.1</v>
       </c>
       <c r="H19" s="21">
         <v>15.37</v>
       </c>
       <c r="I19" s="21">
@@ -5262,52 +5387,55 @@
       </c>
       <c r="V19" s="21">
         <v>12.61</v>
       </c>
       <c r="W19" s="21">
         <v>12.49</v>
       </c>
       <c r="X19" s="21">
         <v>12.21</v>
       </c>
       <c r="Y19" s="21">
         <v>12.24</v>
       </c>
       <c r="Z19" s="21">
         <v>10.23</v>
       </c>
       <c r="AA19" s="21">
         <v>11.09</v>
       </c>
       <c r="AB19" s="21">
         <v>10.67</v>
       </c>
       <c r="AC19" s="21">
         <v>11.32</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="21">
+        <v>11.38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="21">
         <v>13.08</v>
       </c>
       <c r="C20" s="21">
         <v>16.260000000000002</v>
       </c>
       <c r="D20" s="21">
         <v>17.27</v>
       </c>
       <c r="E20" s="21">
         <v>16.82</v>
       </c>
       <c r="F20" s="21">
         <v>17.23</v>
       </c>
       <c r="G20" s="21">
         <v>16.98</v>
       </c>
       <c r="H20" s="21">
         <v>17.100000000000001</v>
       </c>
       <c r="I20" s="21">
@@ -5351,52 +5479,55 @@
       </c>
       <c r="V20" s="21">
         <v>15.27</v>
       </c>
       <c r="W20" s="21">
         <v>14.96</v>
       </c>
       <c r="X20" s="21">
         <v>14.64</v>
       </c>
       <c r="Y20" s="21">
         <v>14.42</v>
       </c>
       <c r="Z20" s="21">
         <v>11.75</v>
       </c>
       <c r="AA20" s="21">
         <v>11.89</v>
       </c>
       <c r="AB20" s="21">
         <v>13.72</v>
       </c>
       <c r="AC20" s="21">
         <v>12.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="21">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21">
         <v>15.9</v>
       </c>
       <c r="C21" s="21">
         <v>16.07</v>
       </c>
       <c r="D21" s="21">
         <v>14.66</v>
       </c>
       <c r="E21" s="21">
         <v>14.1</v>
       </c>
       <c r="F21" s="21">
         <v>14.33</v>
       </c>
       <c r="G21" s="21">
         <v>14.49</v>
       </c>
       <c r="H21" s="21">
         <v>15</v>
       </c>
       <c r="I21" s="21">
@@ -5440,52 +5571,55 @@
       </c>
       <c r="V21" s="21">
         <v>13.8</v>
       </c>
       <c r="W21" s="21">
         <v>13.66</v>
       </c>
       <c r="X21" s="21">
         <v>13.16</v>
       </c>
       <c r="Y21" s="21">
         <v>12.7</v>
       </c>
       <c r="Z21" s="21">
         <v>9.99</v>
       </c>
       <c r="AA21" s="21">
         <v>10.72</v>
       </c>
       <c r="AB21" s="21">
         <v>12.44</v>
       </c>
       <c r="AC21" s="21">
         <v>12.65</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="21">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="21">
         <v>8.4600000000000009</v>
       </c>
       <c r="C22" s="21">
         <v>8.7100000000000009</v>
       </c>
       <c r="D22" s="21">
         <v>9.83</v>
       </c>
       <c r="E22" s="21">
         <v>10.98</v>
       </c>
       <c r="F22" s="21">
         <v>11.33</v>
       </c>
       <c r="G22" s="21">
         <v>10.97</v>
       </c>
       <c r="H22" s="21">
         <v>11.35</v>
       </c>
       <c r="I22" s="21">
@@ -5529,52 +5663,55 @@
       </c>
       <c r="V22" s="21">
         <v>10.73</v>
       </c>
       <c r="W22" s="21">
         <v>10.27</v>
       </c>
       <c r="X22" s="21">
         <v>10.220000000000001</v>
       </c>
       <c r="Y22" s="21">
         <v>10.29</v>
       </c>
       <c r="Z22" s="21">
         <v>10.48</v>
       </c>
       <c r="AA22" s="21">
         <v>11.66</v>
       </c>
       <c r="AB22" s="21">
         <v>11.6</v>
       </c>
       <c r="AC22" s="21">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="21">
+        <v>10.09</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="21">
         <v>19.21</v>
       </c>
       <c r="C23" s="21">
         <v>17.71</v>
       </c>
       <c r="D23" s="21">
         <v>16.48</v>
       </c>
       <c r="E23" s="21">
         <v>16.149999999999999</v>
       </c>
       <c r="F23" s="21">
         <v>16.14</v>
       </c>
       <c r="G23" s="21">
         <v>16.97</v>
       </c>
       <c r="H23" s="21">
         <v>16.75</v>
       </c>
       <c r="I23" s="21">
@@ -5618,85 +5755,89 @@
       </c>
       <c r="V23" s="21">
         <v>16.489999999999998</v>
       </c>
       <c r="W23" s="21">
         <v>16.57</v>
       </c>
       <c r="X23" s="21">
         <v>16.12</v>
       </c>
       <c r="Y23" s="21">
         <v>16.079999999999998</v>
       </c>
       <c r="Z23" s="21">
         <v>15.43</v>
       </c>
       <c r="AA23" s="21">
         <v>14.82</v>
       </c>
       <c r="AB23" s="21">
         <v>15.23</v>
       </c>
       <c r="AC23" s="21">
         <v>14.71</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="21">
+        <v>14.28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="21"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="21">
         <v>13.26</v>
       </c>
       <c r="C25" s="21">
         <v>13.47</v>
       </c>
       <c r="D25" s="21">
         <v>13.06</v>
       </c>
       <c r="E25" s="21">
         <v>13.43</v>
       </c>
       <c r="F25" s="21">
         <v>13.34</v>
       </c>
       <c r="G25" s="21">
         <v>13.44</v>
       </c>
       <c r="H25" s="21">
         <v>13.62</v>
       </c>
       <c r="I25" s="21">
@@ -5740,52 +5881,55 @@
       </c>
       <c r="V25" s="21">
         <v>12.06</v>
       </c>
       <c r="W25" s="21">
         <v>12.02</v>
       </c>
       <c r="X25" s="21">
         <v>11.9</v>
       </c>
       <c r="Y25" s="21">
         <v>11.88</v>
       </c>
       <c r="Z25" s="21">
         <v>10.88</v>
       </c>
       <c r="AA25" s="21">
         <v>11</v>
       </c>
       <c r="AB25" s="21">
         <v>10.83</v>
       </c>
       <c r="AC25" s="21">
         <v>10.95</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="21">
+        <v>10.77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="21">
         <v>13.4</v>
       </c>
       <c r="C26" s="21">
         <v>14.05</v>
       </c>
       <c r="D26" s="21">
         <v>13.67</v>
       </c>
       <c r="E26" s="21">
         <v>14.07</v>
       </c>
       <c r="F26" s="21">
         <v>13.92</v>
       </c>
       <c r="G26" s="21">
         <v>13.97</v>
       </c>
       <c r="H26" s="21">
         <v>14.18</v>
       </c>
       <c r="I26" s="21">
@@ -5829,52 +5973,55 @@
       </c>
       <c r="V26" s="21">
         <v>12.65</v>
       </c>
       <c r="W26" s="21">
         <v>12.61</v>
       </c>
       <c r="X26" s="21">
         <v>12.5</v>
       </c>
       <c r="Y26" s="21">
         <v>12.43</v>
       </c>
       <c r="Z26" s="21">
         <v>10.53</v>
       </c>
       <c r="AA26" s="21">
         <v>10.94</v>
       </c>
       <c r="AB26" s="21">
         <v>10.95</v>
       </c>
       <c r="AC26" s="21">
         <v>11.14</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="21">
+        <v>10.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="21">
         <v>19.059999999999999</v>
       </c>
       <c r="C27" s="21">
         <v>16.71</v>
       </c>
       <c r="D27" s="21">
         <v>15.97</v>
       </c>
       <c r="E27" s="21">
         <v>16.7</v>
       </c>
       <c r="F27" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="G27" s="21">
         <v>17.16</v>
       </c>
       <c r="H27" s="21">
         <v>17.43</v>
       </c>
       <c r="I27" s="21">
@@ -5918,52 +6065,55 @@
       </c>
       <c r="V27" s="21">
         <v>14.87</v>
       </c>
       <c r="W27" s="21">
         <v>14.86</v>
       </c>
       <c r="X27" s="21">
         <v>14.7</v>
       </c>
       <c r="Y27" s="21">
         <v>14.67</v>
       </c>
       <c r="Z27" s="21">
         <v>12.68</v>
       </c>
       <c r="AA27" s="21">
         <v>13.52</v>
       </c>
       <c r="AB27" s="21">
         <v>13</v>
       </c>
       <c r="AC27" s="21">
         <v>12.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="21">
+        <v>13.26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="21">
         <v>16.87</v>
       </c>
       <c r="C28" s="21">
         <v>16.97</v>
       </c>
       <c r="D28" s="21">
         <v>16.34</v>
       </c>
       <c r="E28" s="21">
         <v>14.51</v>
       </c>
       <c r="F28" s="21">
         <v>15.21</v>
       </c>
       <c r="G28" s="21">
         <v>15.26</v>
       </c>
       <c r="H28" s="21">
         <v>16.28</v>
       </c>
       <c r="I28" s="21">
@@ -6007,52 +6157,55 @@
       </c>
       <c r="V28" s="21">
         <v>14.31</v>
       </c>
       <c r="W28" s="21">
         <v>13.73</v>
       </c>
       <c r="X28" s="21">
         <v>13.8</v>
       </c>
       <c r="Y28" s="21">
         <v>14</v>
       </c>
       <c r="Z28" s="21">
         <v>12.44</v>
       </c>
       <c r="AA28" s="21">
         <v>15.68</v>
       </c>
       <c r="AB28" s="21">
         <v>15.3</v>
       </c>
       <c r="AC28" s="21">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="21">
+        <v>15.18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="21">
         <v>9.48</v>
       </c>
       <c r="C29" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="D29" s="21">
         <v>10.31</v>
       </c>
       <c r="E29" s="21">
         <v>11.36</v>
       </c>
       <c r="F29" s="21">
         <v>10.88</v>
       </c>
       <c r="G29" s="21">
         <v>11.07</v>
       </c>
       <c r="H29" s="21">
         <v>11.43</v>
       </c>
       <c r="I29" s="21">
@@ -6096,52 +6249,55 @@
       </c>
       <c r="V29" s="21">
         <v>9.8699999999999992</v>
       </c>
       <c r="W29" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="X29" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y29" s="21">
         <v>9.82</v>
       </c>
       <c r="Z29" s="21">
         <v>10.39</v>
       </c>
       <c r="AA29" s="21">
         <v>10.62</v>
       </c>
       <c r="AB29" s="21">
         <v>9.89</v>
       </c>
       <c r="AC29" s="21">
         <v>10.24</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="21">
+        <v>9.49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="21">
         <v>11.3</v>
       </c>
       <c r="C30" s="21">
         <v>11.76</v>
       </c>
       <c r="D30" s="21">
         <v>11.23</v>
       </c>
       <c r="E30" s="21">
         <v>11.25</v>
       </c>
       <c r="F30" s="21">
         <v>11.28</v>
       </c>
       <c r="G30" s="21">
         <v>11.59</v>
       </c>
       <c r="H30" s="21">
         <v>11.57</v>
       </c>
       <c r="I30" s="21">
@@ -6185,52 +6341,55 @@
       </c>
       <c r="V30" s="21">
         <v>10.32</v>
       </c>
       <c r="W30" s="21">
         <v>10.41</v>
       </c>
       <c r="X30" s="21">
         <v>10.29</v>
       </c>
       <c r="Y30" s="21">
         <v>10.29</v>
       </c>
       <c r="Z30" s="21">
         <v>11.63</v>
       </c>
       <c r="AA30" s="21">
         <v>10.52</v>
       </c>
       <c r="AB30" s="21">
         <v>10.14</v>
       </c>
       <c r="AC30" s="21">
         <v>10.07</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="21">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="21">
         <v>12.05</v>
       </c>
       <c r="C31" s="21">
         <v>10.65</v>
       </c>
       <c r="D31" s="21">
         <v>10.62</v>
       </c>
       <c r="E31" s="21">
         <v>11.06</v>
       </c>
       <c r="F31" s="21">
         <v>11.18</v>
       </c>
       <c r="G31" s="21">
         <v>11.15</v>
       </c>
       <c r="H31" s="21">
         <v>11.25</v>
       </c>
       <c r="I31" s="21">
@@ -6274,82 +6433,86 @@
       </c>
       <c r="V31" s="21">
         <v>9.43</v>
       </c>
       <c r="W31" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="X31" s="21">
         <v>9.16</v>
       </c>
       <c r="Y31" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z31" s="21">
         <v>10.15</v>
       </c>
       <c r="AA31" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB31" s="21">
         <v>8.39</v>
       </c>
       <c r="AC31" s="21">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="21">
+        <v>8.9600000000000009</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="21"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21">
         <v>13.2</v>
       </c>
       <c r="C33" s="21">
         <v>12.55</v>
       </c>
       <c r="D33" s="21">
         <v>11.95</v>
       </c>
       <c r="E33" s="21">
         <v>12.27</v>
       </c>
       <c r="F33" s="21">
         <v>11.4</v>
       </c>
       <c r="G33" s="21">
         <v>10.92</v>
       </c>
       <c r="H33" s="21">
         <v>11.07</v>
       </c>
       <c r="I33" s="21">
@@ -6393,52 +6556,55 @@
       </c>
       <c r="V33" s="21">
         <v>10.41</v>
       </c>
       <c r="W33" s="21">
         <v>10.41</v>
       </c>
       <c r="X33" s="21">
         <v>9.9</v>
       </c>
       <c r="Y33" s="21">
         <v>10.19</v>
       </c>
       <c r="Z33" s="21">
         <v>10.49</v>
       </c>
       <c r="AA33" s="21">
         <v>10.78</v>
       </c>
       <c r="AB33" s="21">
         <v>10.98</v>
       </c>
       <c r="AC33" s="21">
         <v>10.62</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="21">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="21">
         <v>15.64</v>
       </c>
       <c r="C34" s="21">
         <v>18.03</v>
       </c>
       <c r="D34" s="21">
         <v>17.649999999999999</v>
       </c>
       <c r="E34" s="21">
         <v>18.559999999999999</v>
       </c>
       <c r="F34" s="21">
         <v>19.54</v>
       </c>
       <c r="G34" s="21">
         <v>18.989999999999998</v>
       </c>
       <c r="H34" s="21">
         <v>19.05</v>
       </c>
       <c r="I34" s="21">
@@ -6482,85 +6648,89 @@
       </c>
       <c r="V34" s="21">
         <v>17.22</v>
       </c>
       <c r="W34" s="21">
         <v>16.690000000000001</v>
       </c>
       <c r="X34" s="21">
         <v>16.440000000000001</v>
       </c>
       <c r="Y34" s="21">
         <v>16.07</v>
       </c>
       <c r="Z34" s="21">
         <v>8.14</v>
       </c>
       <c r="AA34" s="21">
         <v>10.68</v>
       </c>
       <c r="AB34" s="21">
         <v>12.67</v>
       </c>
       <c r="AC34" s="21">
         <v>12.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="21">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="35"/>
-    </row>
-    <row r="36" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="21"/>
+    </row>
+    <row r="36" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="21">
         <v>14.41</v>
       </c>
       <c r="C36" s="21">
         <v>14.57</v>
       </c>
       <c r="D36" s="21">
         <v>14.5</v>
       </c>
       <c r="E36" s="21">
         <v>14.55</v>
       </c>
       <c r="F36" s="21">
         <v>14.81</v>
       </c>
       <c r="G36" s="21">
         <v>14.89</v>
       </c>
       <c r="H36" s="21">
         <v>15.08</v>
       </c>
       <c r="I36" s="21">
@@ -6604,85 +6774,89 @@
       </c>
       <c r="V36" s="21">
         <v>13.42</v>
       </c>
       <c r="W36" s="21">
         <v>13.39</v>
       </c>
       <c r="X36" s="21">
         <v>13.11</v>
       </c>
       <c r="Y36" s="21">
         <v>13.06</v>
       </c>
       <c r="Z36" s="21">
         <v>12.16</v>
       </c>
       <c r="AA36" s="21">
         <v>12.35</v>
       </c>
       <c r="AB36" s="21">
         <v>12.35</v>
       </c>
       <c r="AC36" s="21">
         <v>12.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="21">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="21"/>
       <c r="R37" s="21"/>
       <c r="S37" s="21"/>
       <c r="T37" s="21"/>
       <c r="U37" s="21"/>
       <c r="V37" s="21"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="21"/>
       <c r="AC37" s="21"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="21"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="20">
         <v>12.99</v>
       </c>
       <c r="C38" s="21">
         <v>14.72</v>
       </c>
       <c r="D38" s="21">
         <v>14.69</v>
       </c>
       <c r="E38" s="21">
         <v>14.14</v>
       </c>
       <c r="F38" s="21">
         <v>13.85</v>
       </c>
       <c r="G38" s="21">
         <v>13.14</v>
       </c>
       <c r="H38" s="21">
         <v>13.31</v>
       </c>
       <c r="I38" s="21">
@@ -6726,52 +6900,55 @@
       </c>
       <c r="V38" s="21">
         <v>10.98</v>
       </c>
       <c r="W38" s="21">
         <v>11.14</v>
       </c>
       <c r="X38" s="21">
         <v>11.12</v>
       </c>
       <c r="Y38" s="21">
         <v>11.43</v>
       </c>
       <c r="Z38" s="21">
         <v>9.11</v>
       </c>
       <c r="AA38" s="21">
         <v>9.3800000000000008</v>
       </c>
       <c r="AB38" s="21">
         <v>8.74</v>
       </c>
       <c r="AC38" s="21">
         <v>10.29</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="21">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="20">
         <v>19.46</v>
       </c>
       <c r="C39" s="21">
         <v>18.63</v>
       </c>
       <c r="D39" s="21">
         <v>16.64</v>
       </c>
       <c r="E39" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="F39" s="21">
         <v>18.22</v>
       </c>
       <c r="G39" s="21">
         <v>19.14</v>
       </c>
       <c r="H39" s="21">
         <v>19.12</v>
       </c>
       <c r="I39" s="21">
@@ -6815,52 +6992,55 @@
       </c>
       <c r="V39" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="W39" s="21">
         <v>17.82</v>
       </c>
       <c r="X39" s="21">
         <v>17.38</v>
       </c>
       <c r="Y39" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="Z39" s="21">
         <v>21.52</v>
       </c>
       <c r="AA39" s="21">
         <v>20.09</v>
       </c>
       <c r="AB39" s="21">
         <v>17.22</v>
       </c>
       <c r="AC39" s="21">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="21">
+        <v>15.94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="20">
         <v>14.07</v>
       </c>
       <c r="C40" s="21">
         <v>13.42</v>
       </c>
       <c r="D40" s="21">
         <v>13.92</v>
       </c>
       <c r="E40" s="21">
         <v>14.57</v>
       </c>
       <c r="F40" s="21">
         <v>15.04</v>
       </c>
       <c r="G40" s="21">
         <v>15.1</v>
       </c>
       <c r="H40" s="21">
         <v>15.37</v>
       </c>
       <c r="I40" s="21">
@@ -6904,52 +7084,55 @@
       </c>
       <c r="V40" s="21">
         <v>12.61</v>
       </c>
       <c r="W40" s="21">
         <v>12.49</v>
       </c>
       <c r="X40" s="21">
         <v>12.21</v>
       </c>
       <c r="Y40" s="21">
         <v>12.24</v>
       </c>
       <c r="Z40" s="21">
         <v>10.23</v>
       </c>
       <c r="AA40" s="21">
         <v>11.09</v>
       </c>
       <c r="AB40" s="21">
         <v>10.67</v>
       </c>
       <c r="AC40" s="21">
         <v>11.32</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="21">
+        <v>11.38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="20">
         <v>11.96</v>
       </c>
       <c r="C41" s="21">
         <v>15.48</v>
       </c>
       <c r="D41" s="21">
         <v>17.11</v>
       </c>
       <c r="E41" s="21">
         <v>16.059999999999999</v>
       </c>
       <c r="F41" s="21">
         <v>16.22</v>
       </c>
       <c r="G41" s="21">
         <v>16.11</v>
       </c>
       <c r="H41" s="21">
         <v>16.25</v>
       </c>
       <c r="I41" s="21">
@@ -6993,52 +7176,55 @@
       </c>
       <c r="V41" s="21">
         <v>14.4</v>
       </c>
       <c r="W41" s="21">
         <v>14.19</v>
       </c>
       <c r="X41" s="21">
         <v>13.85</v>
       </c>
       <c r="Y41" s="21">
         <v>13.69</v>
       </c>
       <c r="Z41" s="21">
         <v>13.37</v>
       </c>
       <c r="AA41" s="21">
         <v>12.44</v>
       </c>
       <c r="AB41" s="21">
         <v>14.19</v>
       </c>
       <c r="AC41" s="21">
         <v>12.88</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="21">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="20">
         <v>15.9</v>
       </c>
       <c r="C42" s="21">
         <v>16.07</v>
       </c>
       <c r="D42" s="21">
         <v>14.66</v>
       </c>
       <c r="E42" s="21">
         <v>14.1</v>
       </c>
       <c r="F42" s="21">
         <v>14.33</v>
       </c>
       <c r="G42" s="21">
         <v>14.49</v>
       </c>
       <c r="H42" s="21">
         <v>15</v>
       </c>
       <c r="I42" s="21">
@@ -7082,52 +7268,55 @@
       </c>
       <c r="V42" s="21">
         <v>13.8</v>
       </c>
       <c r="W42" s="21">
         <v>13.66</v>
       </c>
       <c r="X42" s="21">
         <v>13.16</v>
       </c>
       <c r="Y42" s="21">
         <v>12.7</v>
       </c>
       <c r="Z42" s="21">
         <v>9.99</v>
       </c>
       <c r="AA42" s="21">
         <v>10.72</v>
       </c>
       <c r="AB42" s="21">
         <v>12.44</v>
       </c>
       <c r="AC42" s="21">
         <v>12.65</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="21">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="C43" s="21">
         <v>8.7100000000000009</v>
       </c>
       <c r="D43" s="21">
         <v>9.83</v>
       </c>
       <c r="E43" s="21">
         <v>10.98</v>
       </c>
       <c r="F43" s="21">
         <v>11.33</v>
       </c>
       <c r="G43" s="21">
         <v>10.97</v>
       </c>
       <c r="H43" s="21">
         <v>11.35</v>
       </c>
       <c r="I43" s="21">
@@ -7171,52 +7360,55 @@
       </c>
       <c r="V43" s="21">
         <v>10.73</v>
       </c>
       <c r="W43" s="21">
         <v>10.27</v>
       </c>
       <c r="X43" s="21">
         <v>10.220000000000001</v>
       </c>
       <c r="Y43" s="21">
         <v>10.29</v>
       </c>
       <c r="Z43" s="21">
         <v>10.48</v>
       </c>
       <c r="AA43" s="21">
         <v>11.66</v>
       </c>
       <c r="AB43" s="21">
         <v>11.6</v>
       </c>
       <c r="AC43" s="21">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="21">
+        <v>10.09</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="22">
         <v>19.21</v>
       </c>
       <c r="C44" s="22">
         <v>17.71</v>
       </c>
       <c r="D44" s="22">
         <v>16.48</v>
       </c>
       <c r="E44" s="22">
         <v>16.149999999999999</v>
       </c>
       <c r="F44" s="22">
         <v>16.14</v>
       </c>
       <c r="G44" s="22">
         <v>16.97</v>
       </c>
       <c r="H44" s="22">
         <v>16.75</v>
       </c>
       <c r="I44" s="22">
@@ -7260,52 +7452,55 @@
       </c>
       <c r="V44" s="22">
         <v>16.489999999999998</v>
       </c>
       <c r="W44" s="22">
         <v>16.57</v>
       </c>
       <c r="X44" s="22">
         <v>16.12</v>
       </c>
       <c r="Y44" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="Z44" s="22">
         <v>15.43</v>
       </c>
       <c r="AA44" s="22">
         <v>14.82</v>
       </c>
       <c r="AB44" s="22">
         <v>15.23</v>
       </c>
       <c r="AC44" s="22">
         <v>14.71</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="22">
+        <v>14.28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F45" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -7349,96 +7544,96 @@
       <c r="Y2" s="41"/>
     </row>
     <row r="5" spans="1:37" s="15" customFormat="1" ht="13.9" customHeight="1">
       <c r="B5" s="27"/>
       <c r="D5" s="27"/>
       <c r="G5" s="27"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="30"/>
       <c r="N5" s="27"/>
       <c r="P5" s="27"/>
       <c r="S5" s="27"/>
       <c r="W5" s="33"/>
       <c r="X5" s="33"/>
       <c r="Y5" s="30"/>
       <c r="Z5" s="27"/>
       <c r="AB5" s="27"/>
       <c r="AE5" s="27"/>
       <c r="AI5" s="33"/>
       <c r="AJ5" s="33"/>
       <c r="AK5" s="30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="46"/>
-      <c r="B6" s="44">
+      <c r="A6" s="47"/>
+      <c r="B6" s="45">
         <v>2024</v>
       </c>
-      <c r="C6" s="45"/>
-[...10 lines deleted...]
-      <c r="N6" s="44">
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="O6" s="45"/>
-[...10 lines deleted...]
-      <c r="Z6" s="44">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="45">
         <v>2026</v>
       </c>
-      <c r="AA6" s="45"/>
-[...9 lines deleted...]
-      <c r="AK6" s="45"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
     </row>
     <row r="7" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A7" s="47"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -7535,51 +7730,51 @@
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="35"/>
       <c r="R8" s="35"/>
       <c r="S8" s="35"/>
       <c r="T8" s="35"/>
       <c r="U8" s="35"/>
       <c r="V8" s="35"/>
       <c r="W8" s="35"/>
       <c r="X8" s="35"/>
       <c r="Y8" s="35"/>
       <c r="Z8" s="35"/>
       <c r="AA8" s="35"/>
       <c r="AB8" s="35"/>
-      <c r="AC8" s="49"/>
+      <c r="AC8" s="44"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="8">
         <v>1293</v>
       </c>
       <c r="C9" s="16">
         <v>1249</v>
       </c>
       <c r="D9" s="16">
         <v>1217</v>
       </c>
       <c r="E9" s="16">
         <v>1356</v>
       </c>
       <c r="F9" s="16">
         <v>1299</v>
       </c>
       <c r="G9" s="16">
         <v>1319</v>
       </c>
       <c r="H9" s="16">
         <v>1436</v>
@@ -7625,50 +7820,53 @@
       </c>
       <c r="V9" s="9">
         <v>1244</v>
       </c>
       <c r="W9" s="9">
         <v>1148</v>
       </c>
       <c r="X9" s="8">
         <v>985</v>
       </c>
       <c r="Y9" s="8">
         <v>1137</v>
       </c>
       <c r="Z9" s="16">
         <v>1067</v>
       </c>
       <c r="AA9" s="16">
         <v>989</v>
       </c>
       <c r="AB9" s="16">
         <v>1037</v>
       </c>
       <c r="AC9" s="16">
         <v>1068</v>
       </c>
+      <c r="AD9" s="16">
+        <v>967</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8">
         <v>593</v>
       </c>
       <c r="C10" s="16">
         <v>611</v>
       </c>
       <c r="D10" s="16">
         <v>573</v>
       </c>
       <c r="E10" s="16">
         <v>656</v>
       </c>
       <c r="F10" s="16">
         <v>589</v>
       </c>
       <c r="G10" s="16">
         <v>610</v>
       </c>
       <c r="H10" s="16">
         <v>684</v>
@@ -7714,50 +7912,53 @@
       </c>
       <c r="V10" s="9">
         <v>589</v>
       </c>
       <c r="W10" s="9">
         <v>550</v>
       </c>
       <c r="X10" s="8">
         <v>498</v>
       </c>
       <c r="Y10" s="8">
         <v>522</v>
       </c>
       <c r="Z10" s="16">
         <v>480</v>
       </c>
       <c r="AA10" s="16">
         <v>469</v>
       </c>
       <c r="AB10" s="16">
         <v>499</v>
       </c>
       <c r="AC10" s="16">
         <v>517</v>
       </c>
+      <c r="AD10" s="16">
+        <v>454</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8">
         <v>125</v>
       </c>
       <c r="C11" s="16">
         <v>87</v>
       </c>
       <c r="D11" s="16">
         <v>95</v>
       </c>
       <c r="E11" s="16">
         <v>120</v>
       </c>
       <c r="F11" s="16">
         <v>116</v>
       </c>
       <c r="G11" s="16">
         <v>117</v>
       </c>
       <c r="H11" s="16">
         <v>127</v>
@@ -7803,50 +8004,53 @@
       </c>
       <c r="V11" s="9">
         <v>96</v>
       </c>
       <c r="W11" s="9">
         <v>96</v>
       </c>
       <c r="X11" s="8">
         <v>83</v>
       </c>
       <c r="Y11" s="8">
         <v>94</v>
       </c>
       <c r="Z11" s="16">
         <v>82</v>
       </c>
       <c r="AA11" s="16">
         <v>85</v>
       </c>
       <c r="AB11" s="16">
         <v>78</v>
       </c>
       <c r="AC11" s="16">
         <v>77</v>
       </c>
+      <c r="AD11" s="16">
+        <v>97</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="8">
         <v>16</v>
       </c>
       <c r="C12" s="16">
         <v>15</v>
       </c>
       <c r="D12" s="16">
         <v>14</v>
       </c>
       <c r="E12" s="16">
         <v>8</v>
       </c>
       <c r="F12" s="16">
         <v>17</v>
       </c>
       <c r="G12" s="16">
         <v>14</v>
       </c>
       <c r="H12" s="16">
         <v>21</v>
@@ -7892,50 +8096,53 @@
       </c>
       <c r="V12" s="9">
         <v>8</v>
       </c>
       <c r="W12" s="9">
         <v>8</v>
       </c>
       <c r="X12" s="8">
         <v>13</v>
       </c>
       <c r="Y12" s="8">
         <v>15</v>
       </c>
       <c r="Z12" s="16">
         <v>11</v>
       </c>
       <c r="AA12" s="16">
         <v>16</v>
       </c>
       <c r="AB12" s="16">
         <v>13</v>
       </c>
       <c r="AC12" s="16">
         <v>14</v>
       </c>
+      <c r="AD12" s="16">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="8">
         <v>35</v>
       </c>
       <c r="C13" s="16">
         <v>38</v>
       </c>
       <c r="D13" s="16">
         <v>39</v>
       </c>
       <c r="E13" s="16">
         <v>52</v>
       </c>
       <c r="F13" s="16">
         <v>33</v>
       </c>
       <c r="G13" s="16">
         <v>43</v>
       </c>
       <c r="H13" s="16">
         <v>50</v>
@@ -7981,50 +8188,53 @@
       </c>
       <c r="V13" s="9">
         <v>36</v>
       </c>
       <c r="W13" s="9">
         <v>25</v>
       </c>
       <c r="X13" s="8">
         <v>34</v>
       </c>
       <c r="Y13" s="8">
         <v>47</v>
       </c>
       <c r="Z13" s="16">
         <v>38</v>
       </c>
       <c r="AA13" s="16">
         <v>36</v>
       </c>
       <c r="AB13" s="16">
         <v>31</v>
       </c>
       <c r="AC13" s="16">
         <v>40</v>
       </c>
+      <c r="AD13" s="16">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="8">
         <v>169</v>
       </c>
       <c r="C14" s="16">
         <v>172</v>
       </c>
       <c r="D14" s="16">
         <v>153</v>
       </c>
       <c r="E14" s="16">
         <v>164</v>
       </c>
       <c r="F14" s="16">
         <v>171</v>
       </c>
       <c r="G14" s="16">
         <v>191</v>
       </c>
       <c r="H14" s="16">
         <v>172</v>
@@ -8070,50 +8280,53 @@
       </c>
       <c r="V14" s="9">
         <v>179</v>
       </c>
       <c r="W14" s="9">
         <v>168</v>
       </c>
       <c r="X14" s="8">
         <v>133</v>
       </c>
       <c r="Y14" s="8">
         <v>153</v>
       </c>
       <c r="Z14" s="16">
         <v>174</v>
       </c>
       <c r="AA14" s="16">
         <v>125</v>
       </c>
       <c r="AB14" s="16">
         <v>140</v>
       </c>
       <c r="AC14" s="16">
         <v>142</v>
       </c>
+      <c r="AD14" s="16">
+        <v>137</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="8">
         <v>59</v>
       </c>
       <c r="C15" s="16">
         <v>42</v>
       </c>
       <c r="D15" s="16">
         <v>52</v>
       </c>
       <c r="E15" s="16">
         <v>59</v>
       </c>
       <c r="F15" s="16">
         <v>57</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>58</v>
@@ -8158,85 +8371,89 @@
         <v>39</v>
       </c>
       <c r="V15" s="9">
         <v>44</v>
       </c>
       <c r="W15" s="9">
         <v>43</v>
       </c>
       <c r="X15" s="8">
         <v>33</v>
       </c>
       <c r="Y15" s="8">
         <v>48</v>
       </c>
       <c r="Z15" s="16">
         <v>49</v>
       </c>
       <c r="AA15" s="16">
         <v>36</v>
       </c>
       <c r="AB15" s="16">
         <v>32</v>
       </c>
       <c r="AC15" s="16">
         <v>49</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="16"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="8">
         <v>65</v>
       </c>
       <c r="C17" s="16">
         <v>66</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>62</v>
       </c>
       <c r="F17" s="16">
         <v>51</v>
       </c>
       <c r="G17" s="16">
         <v>43</v>
       </c>
       <c r="H17" s="16">
         <v>65</v>
       </c>
       <c r="I17" s="16">
@@ -8280,52 +8497,55 @@
       </c>
       <c r="V17" s="9">
         <v>53</v>
       </c>
       <c r="W17" s="9">
         <v>56</v>
       </c>
       <c r="X17" s="8">
         <v>37</v>
       </c>
       <c r="Y17" s="8">
         <v>69</v>
       </c>
       <c r="Z17" s="16">
         <v>47</v>
       </c>
       <c r="AA17" s="16">
         <v>45</v>
       </c>
       <c r="AB17" s="16">
         <v>45</v>
       </c>
       <c r="AC17" s="16">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="16">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="8">
         <v>26</v>
       </c>
       <c r="C18" s="16">
         <v>22</v>
       </c>
       <c r="D18" s="16">
         <v>17</v>
       </c>
       <c r="E18" s="16">
         <v>23</v>
       </c>
       <c r="F18" s="16">
         <v>31</v>
       </c>
       <c r="G18" s="16">
         <v>31</v>
       </c>
       <c r="H18" s="16">
         <v>22</v>
       </c>
       <c r="I18" s="16">
@@ -8369,52 +8589,55 @@
       </c>
       <c r="V18" s="9">
         <v>22</v>
       </c>
       <c r="W18" s="9">
         <v>33</v>
       </c>
       <c r="X18" s="8">
         <v>16</v>
       </c>
       <c r="Y18" s="8">
         <v>15</v>
       </c>
       <c r="Z18" s="16">
         <v>27</v>
       </c>
       <c r="AA18" s="16">
         <v>21</v>
       </c>
       <c r="AB18" s="16">
         <v>15</v>
       </c>
       <c r="AC18" s="16">
         <v>18</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>62</v>
       </c>
       <c r="C19" s="16">
         <v>53</v>
       </c>
       <c r="D19" s="16">
         <v>66</v>
       </c>
       <c r="E19" s="16">
         <v>71</v>
       </c>
       <c r="F19" s="16">
         <v>76</v>
       </c>
       <c r="G19" s="16">
         <v>66</v>
       </c>
       <c r="H19" s="16">
         <v>77</v>
       </c>
       <c r="I19" s="16">
@@ -8458,52 +8681,55 @@
       </c>
       <c r="V19" s="9">
         <v>51</v>
       </c>
       <c r="W19" s="9">
         <v>50</v>
       </c>
       <c r="X19" s="8">
         <v>40</v>
       </c>
       <c r="Y19" s="8">
         <v>56</v>
       </c>
       <c r="Z19" s="16">
         <v>44</v>
       </c>
       <c r="AA19" s="16">
         <v>47</v>
       </c>
       <c r="AB19" s="16">
         <v>42</v>
       </c>
       <c r="AC19" s="16">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="16">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>33</v>
       </c>
       <c r="C20" s="16">
         <v>47</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
       <c r="E20" s="16">
         <v>38</v>
       </c>
       <c r="F20" s="16">
         <v>48</v>
       </c>
       <c r="G20" s="16">
         <v>39</v>
       </c>
       <c r="H20" s="16">
         <v>45</v>
       </c>
       <c r="I20" s="16">
@@ -8547,52 +8773,55 @@
       </c>
       <c r="V20" s="9">
         <v>49</v>
       </c>
       <c r="W20" s="9">
         <v>30</v>
       </c>
       <c r="X20" s="8">
         <v>27</v>
       </c>
       <c r="Y20" s="8">
         <v>30</v>
       </c>
       <c r="Z20" s="16">
         <v>28</v>
       </c>
       <c r="AA20" s="16">
         <v>26</v>
       </c>
       <c r="AB20" s="16">
         <v>41</v>
       </c>
       <c r="AC20" s="16">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="8">
         <v>29</v>
       </c>
       <c r="C21" s="16">
         <v>28</v>
       </c>
       <c r="D21" s="16">
         <v>22</v>
       </c>
       <c r="E21" s="16">
         <v>22</v>
       </c>
       <c r="F21" s="16">
         <v>28</v>
       </c>
       <c r="G21" s="16">
         <v>27</v>
       </c>
       <c r="H21" s="16">
         <v>33</v>
       </c>
       <c r="I21" s="16">
@@ -8636,52 +8865,55 @@
       </c>
       <c r="V21" s="9">
         <v>30</v>
       </c>
       <c r="W21" s="9">
         <v>22</v>
       </c>
       <c r="X21" s="8">
         <v>14</v>
       </c>
       <c r="Y21" s="8">
         <v>14</v>
       </c>
       <c r="Z21" s="16">
         <v>17</v>
       </c>
       <c r="AA21" s="16">
         <v>18</v>
       </c>
       <c r="AB21" s="16">
         <v>27</v>
       </c>
       <c r="AC21" s="16">
         <v>22</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="8">
         <v>21</v>
       </c>
       <c r="C22" s="16">
         <v>21</v>
       </c>
       <c r="D22" s="16">
         <v>30</v>
       </c>
       <c r="E22" s="16">
         <v>35</v>
       </c>
       <c r="F22" s="16">
         <v>32</v>
       </c>
       <c r="G22" s="16">
         <v>22</v>
       </c>
       <c r="H22" s="16">
         <v>34</v>
       </c>
       <c r="I22" s="16">
@@ -8725,52 +8957,55 @@
       </c>
       <c r="V22" s="9">
         <v>35</v>
       </c>
       <c r="W22" s="9">
         <v>15</v>
       </c>
       <c r="X22" s="8">
         <v>23</v>
       </c>
       <c r="Y22" s="8">
         <v>27</v>
       </c>
       <c r="Z22" s="16">
         <v>25</v>
       </c>
       <c r="AA22" s="16">
         <v>28</v>
       </c>
       <c r="AB22" s="16">
         <v>27</v>
       </c>
       <c r="AC22" s="16">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="16">
         <v>60</v>
       </c>
       <c r="C23" s="16">
         <v>47</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="16">
         <v>46</v>
       </c>
       <c r="F23" s="16">
         <v>50</v>
       </c>
       <c r="G23" s="16">
         <v>64</v>
       </c>
       <c r="H23" s="16">
         <v>48</v>
       </c>
       <c r="I23" s="16">
@@ -8814,85 +9049,89 @@
       </c>
       <c r="V23" s="9">
         <v>52</v>
       </c>
       <c r="W23" s="9">
         <v>52</v>
       </c>
       <c r="X23" s="8">
         <v>34</v>
       </c>
       <c r="Y23" s="8">
         <v>47</v>
       </c>
       <c r="Z23" s="16">
         <v>45</v>
       </c>
       <c r="AA23" s="16">
         <v>37</v>
       </c>
       <c r="AB23" s="16">
         <v>47</v>
       </c>
       <c r="AC23" s="16">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="16">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
-      <c r="AC24" s="49"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC24" s="44"/>
+      <c r="AD24" s="16"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="16">
         <v>707</v>
       </c>
       <c r="C25" s="16">
         <v>663</v>
       </c>
       <c r="D25" s="16">
         <v>627</v>
       </c>
       <c r="E25" s="16">
         <v>681</v>
       </c>
       <c r="F25" s="16">
         <v>688</v>
       </c>
       <c r="G25" s="16">
         <v>676</v>
       </c>
       <c r="H25" s="16">
         <v>762</v>
       </c>
       <c r="I25" s="16">
@@ -8936,52 +9175,55 @@
       </c>
       <c r="V25" s="9">
         <v>649</v>
       </c>
       <c r="W25" s="9">
         <v>591</v>
       </c>
       <c r="X25" s="8">
         <v>515</v>
       </c>
       <c r="Y25" s="8">
         <v>571</v>
       </c>
       <c r="Z25" s="16">
         <v>582</v>
       </c>
       <c r="AA25" s="16">
         <v>509</v>
       </c>
       <c r="AB25" s="16">
         <v>554</v>
       </c>
       <c r="AC25" s="16">
         <v>579</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="16">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="16">
         <v>326</v>
       </c>
       <c r="C26" s="16">
         <v>328</v>
       </c>
       <c r="D26" s="16">
         <v>308</v>
       </c>
       <c r="E26" s="16">
         <v>329</v>
       </c>
       <c r="F26" s="16">
         <v>287</v>
       </c>
       <c r="G26" s="16">
         <v>299</v>
       </c>
       <c r="H26" s="16">
         <v>357</v>
       </c>
       <c r="I26" s="16">
@@ -9025,52 +9267,55 @@
       </c>
       <c r="V26" s="9">
         <v>318</v>
       </c>
       <c r="W26" s="9">
         <v>292</v>
       </c>
       <c r="X26" s="8">
         <v>259</v>
       </c>
       <c r="Y26" s="8">
         <v>283</v>
       </c>
       <c r="Z26" s="16">
         <v>248</v>
       </c>
       <c r="AA26" s="16">
         <v>229</v>
       </c>
       <c r="AB26" s="16">
         <v>267</v>
       </c>
       <c r="AC26" s="16">
         <v>266</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="16">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="16">
         <v>73</v>
       </c>
       <c r="C27" s="16">
         <v>51</v>
       </c>
       <c r="D27" s="16">
         <v>53</v>
       </c>
       <c r="E27" s="16">
         <v>63</v>
       </c>
       <c r="F27" s="16">
         <v>59</v>
       </c>
       <c r="G27" s="16">
         <v>63</v>
       </c>
       <c r="H27" s="16">
         <v>68</v>
       </c>
       <c r="I27" s="16">
@@ -9114,52 +9359,55 @@
       </c>
       <c r="V27" s="9">
         <v>52</v>
       </c>
       <c r="W27" s="9">
         <v>49</v>
       </c>
       <c r="X27" s="8">
         <v>44</v>
       </c>
       <c r="Y27" s="8">
         <v>48</v>
       </c>
       <c r="Z27" s="16">
         <v>47</v>
       </c>
       <c r="AA27" s="16">
         <v>49</v>
       </c>
       <c r="AB27" s="16">
         <v>40</v>
       </c>
       <c r="AC27" s="16">
         <v>40</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="16">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="16">
         <v>11</v>
       </c>
       <c r="C28" s="16">
         <v>10</v>
       </c>
       <c r="D28" s="16">
         <v>5</v>
       </c>
       <c r="E28" s="16">
         <v>5</v>
       </c>
       <c r="F28" s="16">
         <v>11</v>
       </c>
       <c r="G28" s="16">
         <v>6</v>
       </c>
       <c r="H28" s="16">
         <v>8</v>
       </c>
       <c r="I28" s="16">
@@ -9203,52 +9451,55 @@
       </c>
       <c r="V28" s="9">
         <v>4</v>
       </c>
       <c r="W28" s="9">
         <v>4</v>
       </c>
       <c r="X28" s="8">
         <v>8</v>
       </c>
       <c r="Y28" s="8">
         <v>4</v>
       </c>
       <c r="Z28" s="16">
         <v>6</v>
       </c>
       <c r="AA28" s="16">
         <v>9</v>
       </c>
       <c r="AB28" s="16">
         <v>8</v>
       </c>
       <c r="AC28" s="16">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="16">
         <v>19</v>
       </c>
       <c r="C29" s="16">
         <v>25</v>
       </c>
       <c r="D29" s="16">
         <v>20</v>
       </c>
       <c r="E29" s="16">
         <v>35</v>
       </c>
       <c r="F29" s="16">
         <v>18</v>
       </c>
       <c r="G29" s="16">
         <v>21</v>
       </c>
       <c r="H29" s="16">
         <v>26</v>
       </c>
       <c r="I29" s="16">
@@ -9292,52 +9543,55 @@
       </c>
       <c r="V29" s="9">
         <v>17</v>
       </c>
       <c r="W29" s="9">
         <v>13</v>
       </c>
       <c r="X29" s="8">
         <v>17</v>
       </c>
       <c r="Y29" s="8">
         <v>29</v>
       </c>
       <c r="Z29" s="16">
         <v>24</v>
       </c>
       <c r="AA29" s="16">
         <v>17</v>
       </c>
       <c r="AB29" s="16">
         <v>15</v>
       </c>
       <c r="AC29" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="16">
         <v>90</v>
       </c>
       <c r="C30" s="16">
         <v>78</v>
       </c>
       <c r="D30" s="16">
         <v>67</v>
       </c>
       <c r="E30" s="16">
         <v>80</v>
       </c>
       <c r="F30" s="16">
         <v>102</v>
       </c>
       <c r="G30" s="16">
         <v>95</v>
       </c>
       <c r="H30" s="16">
         <v>90</v>
       </c>
       <c r="I30" s="16">
@@ -9381,52 +9635,55 @@
       </c>
       <c r="V30" s="9">
         <v>92</v>
       </c>
       <c r="W30" s="9">
         <v>83</v>
       </c>
       <c r="X30" s="8">
         <v>63</v>
       </c>
       <c r="Y30" s="8">
         <v>72</v>
       </c>
       <c r="Z30" s="16">
         <v>106</v>
       </c>
       <c r="AA30" s="16">
         <v>66</v>
       </c>
       <c r="AB30" s="16">
         <v>84</v>
       </c>
       <c r="AC30" s="16">
         <v>79</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="16">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="16">
         <v>30</v>
       </c>
       <c r="C31" s="16">
         <v>23</v>
       </c>
       <c r="D31" s="16">
         <v>24</v>
       </c>
       <c r="E31" s="16">
         <v>28</v>
       </c>
       <c r="F31" s="16">
         <v>29</v>
       </c>
       <c r="G31" s="16">
         <v>30</v>
       </c>
       <c r="H31" s="16">
         <v>34</v>
       </c>
       <c r="I31" s="16">
@@ -9470,85 +9727,89 @@
       </c>
       <c r="V31" s="9">
         <v>17</v>
       </c>
       <c r="W31" s="9">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>23</v>
       </c>
       <c r="Y31" s="8">
         <v>25</v>
       </c>
       <c r="Z31" s="16">
         <v>27</v>
       </c>
       <c r="AA31" s="16">
         <v>22</v>
       </c>
       <c r="AB31" s="16">
         <v>20</v>
       </c>
       <c r="AC31" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="16"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="16">
         <v>36</v>
       </c>
       <c r="C33" s="16">
         <v>30</v>
       </c>
       <c r="D33" s="16">
         <v>36</v>
       </c>
       <c r="E33" s="16">
         <v>32</v>
       </c>
       <c r="F33" s="16">
         <v>29</v>
       </c>
       <c r="G33" s="16">
         <v>27</v>
       </c>
       <c r="H33" s="16">
         <v>40</v>
       </c>
       <c r="I33" s="16">
@@ -9592,52 +9853,55 @@
       </c>
       <c r="V33" s="9">
         <v>25</v>
       </c>
       <c r="W33" s="9">
         <v>31</v>
       </c>
       <c r="X33" s="8">
         <v>23</v>
       </c>
       <c r="Y33" s="8">
         <v>27</v>
       </c>
       <c r="Z33" s="16">
         <v>27</v>
       </c>
       <c r="AA33" s="16">
         <v>23</v>
       </c>
       <c r="AB33" s="16">
         <v>23</v>
       </c>
       <c r="AC33" s="16">
         <v>33</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="16">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="16">
         <v>15</v>
       </c>
       <c r="C34" s="16">
         <v>12</v>
       </c>
       <c r="D34" s="16">
         <v>10</v>
       </c>
       <c r="E34" s="16">
         <v>14</v>
       </c>
       <c r="F34" s="16">
         <v>13</v>
       </c>
       <c r="G34" s="16">
         <v>19</v>
       </c>
       <c r="H34" s="16">
         <v>11</v>
       </c>
       <c r="I34" s="16">
@@ -9681,52 +9945,55 @@
       </c>
       <c r="V34" s="9">
         <v>13</v>
       </c>
       <c r="W34" s="9">
         <v>14</v>
       </c>
       <c r="X34" s="8">
         <v>8</v>
       </c>
       <c r="Y34" s="8">
         <v>6</v>
       </c>
       <c r="Z34" s="16">
         <v>15</v>
       </c>
       <c r="AA34" s="16">
         <v>11</v>
       </c>
       <c r="AB34" s="16">
         <v>7</v>
       </c>
       <c r="AC34" s="16">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="17">
         <v>32</v>
       </c>
       <c r="C35" s="17">
         <v>27</v>
       </c>
       <c r="D35" s="17">
         <v>36</v>
       </c>
       <c r="E35" s="17">
         <v>30</v>
       </c>
       <c r="F35" s="16">
         <v>47</v>
       </c>
       <c r="G35" s="16">
         <v>31</v>
       </c>
       <c r="H35" s="16">
         <v>49</v>
       </c>
       <c r="I35" s="16">
@@ -9770,52 +10037,55 @@
       </c>
       <c r="V35" s="9">
         <v>22</v>
       </c>
       <c r="W35" s="9">
         <v>23</v>
       </c>
       <c r="X35" s="8">
         <v>19</v>
       </c>
       <c r="Y35" s="8">
         <v>29</v>
       </c>
       <c r="Z35" s="16">
         <v>19</v>
       </c>
       <c r="AA35" s="16">
         <v>27</v>
       </c>
       <c r="AB35" s="16">
         <v>22</v>
       </c>
       <c r="AC35" s="16">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="16">
         <v>21</v>
       </c>
       <c r="C36" s="16">
         <v>32</v>
       </c>
       <c r="D36" s="16">
         <v>25</v>
       </c>
       <c r="E36" s="16">
         <v>21</v>
       </c>
       <c r="F36" s="16">
         <v>28</v>
       </c>
       <c r="G36" s="16">
         <v>18</v>
       </c>
       <c r="H36" s="16">
         <v>26</v>
       </c>
       <c r="I36" s="16">
@@ -9859,52 +10129,55 @@
       </c>
       <c r="V36" s="9">
         <v>27</v>
       </c>
       <c r="W36" s="9">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>13</v>
       </c>
       <c r="Y36" s="8">
         <v>13</v>
       </c>
       <c r="Z36" s="16">
         <v>14</v>
       </c>
       <c r="AA36" s="16">
         <v>11</v>
       </c>
       <c r="AB36" s="16">
         <v>19</v>
       </c>
       <c r="AC36" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="16">
         <v>14</v>
       </c>
       <c r="C37" s="16">
         <v>9</v>
       </c>
       <c r="D37" s="16">
         <v>8</v>
       </c>
       <c r="E37" s="16">
         <v>8</v>
       </c>
       <c r="F37" s="16">
         <v>17</v>
       </c>
       <c r="G37" s="16">
         <v>15</v>
       </c>
       <c r="H37" s="16">
         <v>16</v>
       </c>
       <c r="I37" s="16">
@@ -9948,52 +10221,55 @@
       </c>
       <c r="V37" s="9">
         <v>16</v>
       </c>
       <c r="W37" s="9">
         <v>14</v>
       </c>
       <c r="X37" s="8">
         <v>8</v>
       </c>
       <c r="Y37" s="8">
         <v>6</v>
       </c>
       <c r="Z37" s="16">
         <v>10</v>
       </c>
       <c r="AA37" s="16">
         <v>8</v>
       </c>
       <c r="AB37" s="16">
         <v>14</v>
       </c>
       <c r="AC37" s="16">
         <v>11</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="16">
         <v>11</v>
       </c>
       <c r="C38" s="16">
         <v>11</v>
       </c>
       <c r="D38" s="16">
         <v>17</v>
       </c>
       <c r="E38" s="16">
         <v>14</v>
       </c>
       <c r="F38" s="16">
         <v>19</v>
       </c>
       <c r="G38" s="16">
         <v>14</v>
       </c>
       <c r="H38" s="16">
         <v>19</v>
       </c>
       <c r="I38" s="16">
@@ -10037,52 +10313,55 @@
       </c>
       <c r="V38" s="9">
         <v>20</v>
       </c>
       <c r="W38" s="9">
         <v>11</v>
       </c>
       <c r="X38" s="8">
         <v>13</v>
       </c>
       <c r="Y38" s="8">
         <v>11</v>
       </c>
       <c r="Z38" s="16">
         <v>15</v>
       </c>
       <c r="AA38" s="16">
         <v>15</v>
       </c>
       <c r="AB38" s="16">
         <v>12</v>
       </c>
       <c r="AC38" s="16">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="16">
         <v>29</v>
       </c>
       <c r="C39" s="16">
         <v>27</v>
       </c>
       <c r="D39" s="16">
         <v>18</v>
       </c>
       <c r="E39" s="16">
         <v>22</v>
       </c>
       <c r="F39" s="16">
         <v>29</v>
       </c>
       <c r="G39" s="16">
         <v>38</v>
       </c>
       <c r="H39" s="16">
         <v>18</v>
       </c>
       <c r="I39" s="16">
@@ -10126,85 +10405,89 @@
       </c>
       <c r="V39" s="9">
         <v>26</v>
       </c>
       <c r="W39" s="9">
         <v>24</v>
       </c>
       <c r="X39" s="8">
         <v>17</v>
       </c>
       <c r="Y39" s="8">
         <v>18</v>
       </c>
       <c r="Z39" s="16">
         <v>24</v>
       </c>
       <c r="AA39" s="16">
         <v>22</v>
       </c>
       <c r="AB39" s="16">
         <v>23</v>
       </c>
       <c r="AC39" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="40"/>
       <c r="P40" s="40"/>
       <c r="Q40" s="35"/>
       <c r="R40" s="35"/>
       <c r="S40" s="35"/>
       <c r="T40" s="35"/>
       <c r="U40" s="35"/>
       <c r="V40" s="35"/>
       <c r="W40" s="35"/>
       <c r="X40" s="35"/>
       <c r="Y40" s="35"/>
       <c r="Z40" s="35"/>
       <c r="AA40" s="35"/>
       <c r="AB40" s="35"/>
-      <c r="AC40" s="49"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:29" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC40" s="44"/>
+      <c r="AD40" s="16"/>
+    </row>
+    <row r="41" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="16">
         <v>586</v>
       </c>
       <c r="C41" s="16">
         <v>586</v>
       </c>
       <c r="D41" s="16">
         <v>590</v>
       </c>
       <c r="E41" s="16">
         <v>675</v>
       </c>
       <c r="F41" s="16">
         <v>611</v>
       </c>
       <c r="G41" s="16">
         <v>643</v>
       </c>
       <c r="H41" s="16">
         <v>674</v>
       </c>
       <c r="I41" s="16">
@@ -10248,52 +10531,55 @@
       </c>
       <c r="V41" s="9">
         <v>595</v>
       </c>
       <c r="W41" s="9">
         <v>557</v>
       </c>
       <c r="X41" s="16">
         <v>470</v>
       </c>
       <c r="Y41" s="16">
         <v>566</v>
       </c>
       <c r="Z41" s="16">
         <v>485</v>
       </c>
       <c r="AA41" s="16">
         <v>480</v>
       </c>
       <c r="AB41" s="16">
         <v>483</v>
       </c>
       <c r="AC41" s="16">
         <v>489</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="16">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="16">
         <v>267</v>
       </c>
       <c r="C42" s="16">
         <v>283</v>
       </c>
       <c r="D42" s="16">
         <v>265</v>
       </c>
       <c r="E42" s="16">
         <v>327</v>
       </c>
       <c r="F42" s="16">
         <v>302</v>
       </c>
       <c r="G42" s="16">
         <v>311</v>
       </c>
       <c r="H42" s="16">
         <v>327</v>
       </c>
       <c r="I42" s="16">
@@ -10337,52 +10623,55 @@
       </c>
       <c r="V42" s="9">
         <v>271</v>
       </c>
       <c r="W42" s="9">
         <v>258</v>
       </c>
       <c r="X42" s="16">
         <v>239</v>
       </c>
       <c r="Y42" s="16">
         <v>239</v>
       </c>
       <c r="Z42" s="16">
         <v>232</v>
       </c>
       <c r="AA42" s="16">
         <v>240</v>
       </c>
       <c r="AB42" s="16">
         <v>232</v>
       </c>
       <c r="AC42" s="16">
         <v>251</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="16">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="8">
         <v>52</v>
       </c>
       <c r="C43" s="16">
         <v>36</v>
       </c>
       <c r="D43" s="16">
         <v>42</v>
       </c>
       <c r="E43" s="16">
         <v>57</v>
       </c>
       <c r="F43" s="16">
         <v>57</v>
       </c>
       <c r="G43" s="16">
         <v>54</v>
       </c>
       <c r="H43" s="16">
         <v>59</v>
       </c>
       <c r="I43" s="16">
@@ -10426,52 +10715,55 @@
       </c>
       <c r="V43" s="9">
         <v>44</v>
       </c>
       <c r="W43" s="9">
         <v>47</v>
       </c>
       <c r="X43" s="16">
         <v>39</v>
       </c>
       <c r="Y43" s="16">
         <v>46</v>
       </c>
       <c r="Z43" s="16">
         <v>35</v>
       </c>
       <c r="AA43" s="16">
         <v>36</v>
       </c>
       <c r="AB43" s="16">
         <v>38</v>
       </c>
       <c r="AC43" s="16">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="16">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="8">
         <v>5</v>
       </c>
       <c r="C44" s="16">
         <v>5</v>
       </c>
       <c r="D44" s="16">
         <v>9</v>
       </c>
       <c r="E44" s="16">
         <v>3</v>
       </c>
       <c r="F44" s="16">
         <v>6</v>
       </c>
       <c r="G44" s="16">
         <v>8</v>
       </c>
       <c r="H44" s="16">
         <v>13</v>
       </c>
       <c r="I44" s="16">
@@ -10515,52 +10807,55 @@
       </c>
       <c r="V44" s="9">
         <v>4</v>
       </c>
       <c r="W44" s="9">
         <v>4</v>
       </c>
       <c r="X44" s="16">
         <v>5</v>
       </c>
       <c r="Y44" s="16">
         <v>11</v>
       </c>
       <c r="Z44" s="16">
         <v>5</v>
       </c>
       <c r="AA44" s="16">
         <v>7</v>
       </c>
       <c r="AB44" s="16">
         <v>5</v>
       </c>
       <c r="AC44" s="16">
         <v>9</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="8">
         <v>16</v>
       </c>
       <c r="C45" s="16">
         <v>13</v>
       </c>
       <c r="D45" s="16">
         <v>19</v>
       </c>
       <c r="E45" s="16">
         <v>17</v>
       </c>
       <c r="F45" s="16">
         <v>15</v>
       </c>
       <c r="G45" s="16">
         <v>22</v>
       </c>
       <c r="H45" s="16">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -10604,52 +10899,55 @@
       </c>
       <c r="V45" s="9">
         <v>19</v>
       </c>
       <c r="W45" s="9">
         <v>12</v>
       </c>
       <c r="X45" s="16">
         <v>17</v>
       </c>
       <c r="Y45" s="16">
         <v>18</v>
       </c>
       <c r="Z45" s="16">
         <v>14</v>
       </c>
       <c r="AA45" s="16">
         <v>19</v>
       </c>
       <c r="AB45" s="16">
         <v>16</v>
       </c>
       <c r="AC45" s="16">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD45" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="A46" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="8">
         <v>79</v>
       </c>
       <c r="C46" s="16">
         <v>94</v>
       </c>
       <c r="D46" s="16">
         <v>86</v>
       </c>
       <c r="E46" s="16">
         <v>84</v>
       </c>
       <c r="F46" s="16">
         <v>69</v>
       </c>
       <c r="G46" s="16">
         <v>96</v>
       </c>
       <c r="H46" s="16">
         <v>82</v>
       </c>
       <c r="I46" s="16">
@@ -10693,52 +10991,55 @@
       </c>
       <c r="V46" s="9">
         <v>87</v>
       </c>
       <c r="W46" s="9">
         <v>85</v>
       </c>
       <c r="X46" s="16">
         <v>70</v>
       </c>
       <c r="Y46" s="16">
         <v>81</v>
       </c>
       <c r="Z46" s="16">
         <v>68</v>
       </c>
       <c r="AA46" s="16">
         <v>59</v>
       </c>
       <c r="AB46" s="16">
         <v>56</v>
       </c>
       <c r="AC46" s="16">
         <v>63</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD46" s="16">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="A47" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="8">
         <v>29</v>
       </c>
       <c r="C47" s="16">
         <v>19</v>
       </c>
       <c r="D47" s="16">
         <v>28</v>
       </c>
       <c r="E47" s="16">
         <v>31</v>
       </c>
       <c r="F47" s="16">
         <v>28</v>
       </c>
       <c r="G47" s="16">
         <v>22</v>
       </c>
       <c r="H47" s="16">
         <v>24</v>
       </c>
       <c r="I47" s="16">
@@ -10782,84 +11083,88 @@
       </c>
       <c r="V47" s="9">
         <v>27</v>
       </c>
       <c r="W47" s="9">
         <v>25</v>
       </c>
       <c r="X47" s="16">
         <v>10</v>
       </c>
       <c r="Y47" s="16">
         <v>23</v>
       </c>
       <c r="Z47" s="16">
         <v>22</v>
       </c>
       <c r="AA47" s="16">
         <v>14</v>
       </c>
       <c r="AB47" s="16">
         <v>12</v>
       </c>
       <c r="AC47" s="16">
         <v>25</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD47" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16"/>
       <c r="F48" s="16"/>
       <c r="G48" s="16"/>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="16"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="16"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="V48" s="9"/>
       <c r="W48" s="9"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="16"/>
-    </row>
-    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD48" s="16"/>
+    </row>
+    <row r="49" spans="1:30" ht="13.9" customHeight="1">
       <c r="A49" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="8">
         <v>29</v>
       </c>
       <c r="C49" s="16">
         <v>36</v>
       </c>
       <c r="D49" s="16">
         <v>27</v>
       </c>
       <c r="E49" s="16">
         <v>30</v>
       </c>
       <c r="F49" s="16">
         <v>22</v>
       </c>
       <c r="G49" s="16">
         <v>16</v>
       </c>
       <c r="H49" s="16">
         <v>25</v>
       </c>
       <c r="I49" s="16">
@@ -10903,52 +11208,55 @@
       </c>
       <c r="V49" s="9">
         <v>28</v>
       </c>
       <c r="W49" s="9">
         <v>25</v>
       </c>
       <c r="X49" s="16">
         <v>14</v>
       </c>
       <c r="Y49" s="16">
         <v>42</v>
       </c>
       <c r="Z49" s="16">
         <v>20</v>
       </c>
       <c r="AA49" s="16">
         <v>22</v>
       </c>
       <c r="AB49" s="16">
         <v>22</v>
       </c>
       <c r="AC49" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD49" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" ht="13.9" customHeight="1">
       <c r="A50" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="8">
         <v>11</v>
       </c>
       <c r="C50" s="16">
         <v>10</v>
       </c>
       <c r="D50" s="16">
         <v>7</v>
       </c>
       <c r="E50" s="16">
         <v>9</v>
       </c>
       <c r="F50" s="16">
         <v>18</v>
       </c>
       <c r="G50" s="16">
         <v>12</v>
       </c>
       <c r="H50" s="16">
         <v>11</v>
       </c>
       <c r="I50" s="16">
@@ -10992,52 +11300,55 @@
       </c>
       <c r="V50" s="9">
         <v>9</v>
       </c>
       <c r="W50" s="9">
         <v>19</v>
       </c>
       <c r="X50" s="16">
         <v>8</v>
       </c>
       <c r="Y50" s="16">
         <v>9</v>
       </c>
       <c r="Z50" s="16">
         <v>12</v>
       </c>
       <c r="AA50" s="16">
         <v>10</v>
       </c>
       <c r="AB50" s="16">
         <v>8</v>
       </c>
       <c r="AC50" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD50" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" ht="13.9" customHeight="1">
       <c r="A51" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="8">
         <v>30</v>
       </c>
       <c r="C51" s="16">
         <v>26</v>
       </c>
       <c r="D51" s="16">
         <v>30</v>
       </c>
       <c r="E51" s="16">
         <v>41</v>
       </c>
       <c r="F51" s="16">
         <v>29</v>
       </c>
       <c r="G51" s="16">
         <v>35</v>
       </c>
       <c r="H51" s="16">
         <v>28</v>
       </c>
       <c r="I51" s="16">
@@ -11081,52 +11392,55 @@
       </c>
       <c r="V51" s="9">
         <v>29</v>
       </c>
       <c r="W51" s="9">
         <v>27</v>
       </c>
       <c r="X51" s="16">
         <v>21</v>
       </c>
       <c r="Y51" s="16">
         <v>27</v>
       </c>
       <c r="Z51" s="16">
         <v>25</v>
       </c>
       <c r="AA51" s="16">
         <v>20</v>
       </c>
       <c r="AB51" s="16">
         <v>20</v>
       </c>
       <c r="AC51" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD51" s="16">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" ht="13.9" customHeight="1">
       <c r="A52" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="8">
         <v>12</v>
       </c>
       <c r="C52" s="16">
         <v>15</v>
       </c>
       <c r="D52" s="16">
         <v>24</v>
       </c>
       <c r="E52" s="16">
         <v>17</v>
       </c>
       <c r="F52" s="16">
         <v>20</v>
       </c>
       <c r="G52" s="16">
         <v>21</v>
       </c>
       <c r="H52" s="16">
         <v>19</v>
       </c>
       <c r="I52" s="16">
@@ -11170,52 +11484,55 @@
       </c>
       <c r="V52" s="9">
         <v>22</v>
       </c>
       <c r="W52" s="9">
         <v>15</v>
       </c>
       <c r="X52" s="16">
         <v>14</v>
       </c>
       <c r="Y52" s="16">
         <v>17</v>
       </c>
       <c r="Z52" s="16">
         <v>14</v>
       </c>
       <c r="AA52" s="16">
         <v>15</v>
       </c>
       <c r="AB52" s="16">
         <v>22</v>
       </c>
       <c r="AC52" s="16">
         <v>7</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD52" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="13.9" customHeight="1">
       <c r="A53" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="8">
         <v>15</v>
       </c>
       <c r="C53" s="16">
         <v>19</v>
       </c>
       <c r="D53" s="16">
         <v>14</v>
       </c>
       <c r="E53" s="16">
         <v>14</v>
       </c>
       <c r="F53" s="16">
         <v>11</v>
       </c>
       <c r="G53" s="16">
         <v>12</v>
       </c>
       <c r="H53" s="16">
         <v>17</v>
       </c>
       <c r="I53" s="16">
@@ -11259,52 +11576,55 @@
       </c>
       <c r="V53" s="9">
         <v>14</v>
       </c>
       <c r="W53" s="9">
         <v>8</v>
       </c>
       <c r="X53" s="16">
         <v>6</v>
       </c>
       <c r="Y53" s="16">
         <v>8</v>
       </c>
       <c r="Z53" s="16">
         <v>7</v>
       </c>
       <c r="AA53" s="16">
         <v>10</v>
       </c>
       <c r="AB53" s="16">
         <v>13</v>
       </c>
       <c r="AC53" s="16">
         <v>11</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD53" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="13.9" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="8">
         <v>10</v>
       </c>
       <c r="C54" s="16">
         <v>10</v>
       </c>
       <c r="D54" s="16">
         <v>13</v>
       </c>
       <c r="E54" s="16">
         <v>21</v>
       </c>
       <c r="F54" s="16">
         <v>13</v>
       </c>
       <c r="G54" s="16">
         <v>8</v>
       </c>
       <c r="H54" s="16">
         <v>15</v>
       </c>
       <c r="I54" s="16">
@@ -11348,52 +11668,55 @@
       </c>
       <c r="V54" s="9">
         <v>15</v>
       </c>
       <c r="W54" s="9">
         <v>4</v>
       </c>
       <c r="X54" s="16">
         <v>10</v>
       </c>
       <c r="Y54" s="16">
         <v>16</v>
       </c>
       <c r="Z54" s="16">
         <v>10</v>
       </c>
       <c r="AA54" s="16">
         <v>13</v>
       </c>
       <c r="AB54" s="16">
         <v>15</v>
       </c>
       <c r="AC54" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD54" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" ht="13.9" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="13">
         <v>31</v>
       </c>
       <c r="C55" s="13">
         <v>20</v>
       </c>
       <c r="D55" s="13">
         <v>26</v>
       </c>
       <c r="E55" s="13">
         <v>24</v>
       </c>
       <c r="F55" s="13">
         <v>21</v>
       </c>
       <c r="G55" s="13">
         <v>26</v>
       </c>
       <c r="H55" s="13">
         <v>30</v>
       </c>
       <c r="I55" s="13">
@@ -11437,52 +11760,55 @@
       </c>
       <c r="V55" s="12">
         <v>26</v>
       </c>
       <c r="W55" s="12">
         <v>28</v>
       </c>
       <c r="X55" s="13">
         <v>17</v>
       </c>
       <c r="Y55" s="13">
         <v>29</v>
       </c>
       <c r="Z55" s="13">
         <v>21</v>
       </c>
       <c r="AA55" s="13">
         <v>15</v>
       </c>
       <c r="AB55" s="13">
         <v>24</v>
       </c>
       <c r="AC55" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD55" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" ht="13.9" customHeight="1">
       <c r="A56" s="14" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>