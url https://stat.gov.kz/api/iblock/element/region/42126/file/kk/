--- v3 (2026-07-02)
+++ v4 (2026-08-23)
@@ -1184,50 +1184,53 @@
       </c>
       <c r="W9" s="9">
         <v>1148</v>
       </c>
       <c r="X9" s="9">
         <v>985</v>
       </c>
       <c r="Y9" s="9">
         <v>1137</v>
       </c>
       <c r="Z9" s="9">
         <v>1067</v>
       </c>
       <c r="AA9" s="9">
         <v>989</v>
       </c>
       <c r="AB9" s="9">
         <v>1037</v>
       </c>
       <c r="AC9" s="9">
         <v>1068</v>
       </c>
       <c r="AD9" s="9">
         <v>967</v>
       </c>
+      <c r="AE9" s="9">
+        <v>1126</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>593</v>
       </c>
       <c r="C10" s="9">
         <v>611</v>
       </c>
       <c r="D10" s="9">
         <v>573</v>
       </c>
       <c r="E10" s="9">
         <v>656</v>
       </c>
       <c r="F10" s="9">
         <v>589</v>
       </c>
       <c r="G10" s="9">
         <v>610</v>
       </c>
       <c r="H10" s="9">
         <v>684</v>
@@ -1276,50 +1279,53 @@
       </c>
       <c r="W10" s="9">
         <v>550</v>
       </c>
       <c r="X10" s="9">
         <v>498</v>
       </c>
       <c r="Y10" s="9">
         <v>522</v>
       </c>
       <c r="Z10" s="9">
         <v>480</v>
       </c>
       <c r="AA10" s="9">
         <v>469</v>
       </c>
       <c r="AB10" s="9">
         <v>499</v>
       </c>
       <c r="AC10" s="9">
         <v>517</v>
       </c>
       <c r="AD10" s="9">
         <v>454</v>
       </c>
+      <c r="AE10" s="9">
+        <v>554</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="7">
         <v>125</v>
       </c>
       <c r="C11" s="9">
         <v>87</v>
       </c>
       <c r="D11" s="9">
         <v>95</v>
       </c>
       <c r="E11" s="9">
         <v>120</v>
       </c>
       <c r="F11" s="9">
         <v>116</v>
       </c>
       <c r="G11" s="9">
         <v>117</v>
       </c>
       <c r="H11" s="9">
         <v>127</v>
@@ -1368,50 +1374,53 @@
       </c>
       <c r="W11" s="9">
         <v>96</v>
       </c>
       <c r="X11" s="9">
         <v>83</v>
       </c>
       <c r="Y11" s="9">
         <v>94</v>
       </c>
       <c r="Z11" s="9">
         <v>82</v>
       </c>
       <c r="AA11" s="9">
         <v>85</v>
       </c>
       <c r="AB11" s="9">
         <v>78</v>
       </c>
       <c r="AC11" s="9">
         <v>77</v>
       </c>
       <c r="AD11" s="9">
         <v>97</v>
       </c>
+      <c r="AE11" s="9">
+        <v>99</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="7">
         <v>16</v>
       </c>
       <c r="C12" s="9">
         <v>15</v>
       </c>
       <c r="D12" s="9">
         <v>14</v>
       </c>
       <c r="E12" s="9">
         <v>8</v>
       </c>
       <c r="F12" s="9">
         <v>17</v>
       </c>
       <c r="G12" s="9">
         <v>14</v>
       </c>
       <c r="H12" s="9">
         <v>21</v>
@@ -1460,50 +1469,53 @@
       </c>
       <c r="W12" s="9">
         <v>8</v>
       </c>
       <c r="X12" s="9">
         <v>13</v>
       </c>
       <c r="Y12" s="9">
         <v>15</v>
       </c>
       <c r="Z12" s="9">
         <v>11</v>
       </c>
       <c r="AA12" s="9">
         <v>16</v>
       </c>
       <c r="AB12" s="9">
         <v>13</v>
       </c>
       <c r="AC12" s="9">
         <v>14</v>
       </c>
       <c r="AD12" s="9">
         <v>13</v>
       </c>
+      <c r="AE12" s="9">
+        <v>20</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7">
         <v>35</v>
       </c>
       <c r="C13" s="9">
         <v>38</v>
       </c>
       <c r="D13" s="9">
         <v>39</v>
       </c>
       <c r="E13" s="9">
         <v>52</v>
       </c>
       <c r="F13" s="9">
         <v>33</v>
       </c>
       <c r="G13" s="9">
         <v>43</v>
       </c>
       <c r="H13" s="9">
         <v>50</v>
@@ -1552,50 +1564,53 @@
       </c>
       <c r="W13" s="9">
         <v>25</v>
       </c>
       <c r="X13" s="9">
         <v>34</v>
       </c>
       <c r="Y13" s="9">
         <v>47</v>
       </c>
       <c r="Z13" s="9">
         <v>38</v>
       </c>
       <c r="AA13" s="9">
         <v>36</v>
       </c>
       <c r="AB13" s="9">
         <v>31</v>
       </c>
       <c r="AC13" s="9">
         <v>40</v>
       </c>
       <c r="AD13" s="9">
         <v>24</v>
       </c>
+      <c r="AE13" s="9">
+        <v>22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="7">
         <v>169</v>
       </c>
       <c r="C14" s="9">
         <v>172</v>
       </c>
       <c r="D14" s="9">
         <v>153</v>
       </c>
       <c r="E14" s="9">
         <v>164</v>
       </c>
       <c r="F14" s="9">
         <v>171</v>
       </c>
       <c r="G14" s="9">
         <v>191</v>
       </c>
       <c r="H14" s="9">
         <v>172</v>
@@ -1644,50 +1659,53 @@
       </c>
       <c r="W14" s="9">
         <v>168</v>
       </c>
       <c r="X14" s="9">
         <v>133</v>
       </c>
       <c r="Y14" s="9">
         <v>153</v>
       </c>
       <c r="Z14" s="9">
         <v>174</v>
       </c>
       <c r="AA14" s="9">
         <v>125</v>
       </c>
       <c r="AB14" s="9">
         <v>140</v>
       </c>
       <c r="AC14" s="9">
         <v>142</v>
       </c>
       <c r="AD14" s="9">
         <v>137</v>
       </c>
+      <c r="AE14" s="9">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7">
         <v>59</v>
       </c>
       <c r="C15" s="9">
         <v>42</v>
       </c>
       <c r="D15" s="9">
         <v>52</v>
       </c>
       <c r="E15" s="9">
         <v>59</v>
       </c>
       <c r="F15" s="9">
         <v>57</v>
       </c>
       <c r="G15" s="9">
         <v>52</v>
       </c>
       <c r="H15" s="9">
         <v>58</v>
@@ -1735,86 +1753,90 @@
         <v>44</v>
       </c>
       <c r="W15" s="9">
         <v>43</v>
       </c>
       <c r="X15" s="9">
         <v>33</v>
       </c>
       <c r="Y15" s="9">
         <v>48</v>
       </c>
       <c r="Z15" s="9">
         <v>49</v>
       </c>
       <c r="AA15" s="9">
         <v>36</v>
       </c>
       <c r="AB15" s="9">
         <v>32</v>
       </c>
       <c r="AC15" s="9">
         <v>49</v>
       </c>
       <c r="AD15" s="9">
         <v>44</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="9"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="7">
         <v>65</v>
       </c>
       <c r="C17" s="9">
         <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>63</v>
       </c>
       <c r="E17" s="9">
         <v>62</v>
       </c>
       <c r="F17" s="9">
         <v>51</v>
       </c>
       <c r="G17" s="9">
         <v>43</v>
       </c>
       <c r="H17" s="9">
         <v>65</v>
       </c>
       <c r="I17" s="9">
@@ -1861,52 +1883,55 @@
       </c>
       <c r="W17" s="9">
         <v>56</v>
       </c>
       <c r="X17" s="9">
         <v>37</v>
       </c>
       <c r="Y17" s="9">
         <v>69</v>
       </c>
       <c r="Z17" s="9">
         <v>47</v>
       </c>
       <c r="AA17" s="9">
         <v>45</v>
       </c>
       <c r="AB17" s="9">
         <v>45</v>
       </c>
       <c r="AC17" s="9">
         <v>57</v>
       </c>
       <c r="AD17" s="9">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="9">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>26</v>
       </c>
       <c r="C18" s="9">
         <v>22</v>
       </c>
       <c r="D18" s="9">
         <v>17</v>
       </c>
       <c r="E18" s="9">
         <v>23</v>
       </c>
       <c r="F18" s="9">
         <v>31</v>
       </c>
       <c r="G18" s="9">
         <v>31</v>
       </c>
       <c r="H18" s="9">
         <v>22</v>
       </c>
       <c r="I18" s="9">
@@ -1953,52 +1978,55 @@
       </c>
       <c r="W18" s="9">
         <v>33</v>
       </c>
       <c r="X18" s="9">
         <v>16</v>
       </c>
       <c r="Y18" s="9">
         <v>15</v>
       </c>
       <c r="Z18" s="9">
         <v>27</v>
       </c>
       <c r="AA18" s="9">
         <v>21</v>
       </c>
       <c r="AB18" s="9">
         <v>15</v>
       </c>
       <c r="AC18" s="9">
         <v>18</v>
       </c>
       <c r="AD18" s="9">
         <v>17</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="7">
         <v>62</v>
       </c>
       <c r="C19" s="9">
         <v>53</v>
       </c>
       <c r="D19" s="9">
         <v>66</v>
       </c>
       <c r="E19" s="9">
         <v>71</v>
       </c>
       <c r="F19" s="9">
         <v>76</v>
       </c>
       <c r="G19" s="9">
         <v>66</v>
       </c>
       <c r="H19" s="9">
         <v>77</v>
       </c>
       <c r="I19" s="9">
@@ -2045,52 +2073,55 @@
       </c>
       <c r="W19" s="9">
         <v>50</v>
       </c>
       <c r="X19" s="9">
         <v>40</v>
       </c>
       <c r="Y19" s="9">
         <v>56</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>47</v>
       </c>
       <c r="AB19" s="9">
         <v>42</v>
       </c>
       <c r="AC19" s="9">
         <v>55</v>
       </c>
       <c r="AD19" s="9">
         <v>50</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="9">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="7">
         <v>33</v>
       </c>
       <c r="C20" s="9">
         <v>47</v>
       </c>
       <c r="D20" s="9">
         <v>49</v>
       </c>
       <c r="E20" s="9">
         <v>38</v>
       </c>
       <c r="F20" s="9">
         <v>48</v>
       </c>
       <c r="G20" s="9">
         <v>39</v>
       </c>
       <c r="H20" s="9">
         <v>45</v>
       </c>
       <c r="I20" s="9">
@@ -2137,52 +2168,55 @@
       </c>
       <c r="W20" s="9">
         <v>30</v>
       </c>
       <c r="X20" s="9">
         <v>27</v>
       </c>
       <c r="Y20" s="9">
         <v>30</v>
       </c>
       <c r="Z20" s="9">
         <v>28</v>
       </c>
       <c r="AA20" s="9">
         <v>26</v>
       </c>
       <c r="AB20" s="9">
         <v>41</v>
       </c>
       <c r="AC20" s="9">
         <v>22</v>
       </c>
       <c r="AD20" s="9">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="7">
         <v>29</v>
       </c>
       <c r="C21" s="9">
         <v>28</v>
       </c>
       <c r="D21" s="9">
         <v>22</v>
       </c>
       <c r="E21" s="9">
         <v>22</v>
       </c>
       <c r="F21" s="9">
         <v>28</v>
       </c>
       <c r="G21" s="9">
         <v>27</v>
       </c>
       <c r="H21" s="9">
         <v>33</v>
       </c>
       <c r="I21" s="9">
@@ -2229,52 +2263,55 @@
       </c>
       <c r="W21" s="9">
         <v>22</v>
       </c>
       <c r="X21" s="9">
         <v>14</v>
       </c>
       <c r="Y21" s="9">
         <v>14</v>
       </c>
       <c r="Z21" s="9">
         <v>17</v>
       </c>
       <c r="AA21" s="9">
         <v>18</v>
       </c>
       <c r="AB21" s="9">
         <v>27</v>
       </c>
       <c r="AC21" s="9">
         <v>22</v>
       </c>
       <c r="AD21" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="7">
         <v>21</v>
       </c>
       <c r="C22" s="9">
         <v>21</v>
       </c>
       <c r="D22" s="9">
         <v>30</v>
       </c>
       <c r="E22" s="9">
         <v>35</v>
       </c>
       <c r="F22" s="9">
         <v>32</v>
       </c>
       <c r="G22" s="9">
         <v>22</v>
       </c>
       <c r="H22" s="9">
         <v>34</v>
       </c>
       <c r="I22" s="9">
@@ -2321,52 +2358,55 @@
       </c>
       <c r="W22" s="9">
         <v>15</v>
       </c>
       <c r="X22" s="9">
         <v>23</v>
       </c>
       <c r="Y22" s="9">
         <v>27</v>
       </c>
       <c r="Z22" s="9">
         <v>25</v>
       </c>
       <c r="AA22" s="9">
         <v>28</v>
       </c>
       <c r="AB22" s="9">
         <v>27</v>
       </c>
       <c r="AC22" s="9">
         <v>18</v>
       </c>
       <c r="AD22" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="9">
         <v>60</v>
       </c>
       <c r="C23" s="9">
         <v>47</v>
       </c>
       <c r="D23" s="9">
         <v>44</v>
       </c>
       <c r="E23" s="9">
         <v>46</v>
       </c>
       <c r="F23" s="9">
         <v>50</v>
       </c>
       <c r="G23" s="9">
         <v>64</v>
       </c>
       <c r="H23" s="9">
         <v>48</v>
       </c>
       <c r="I23" s="9">
@@ -2413,86 +2453,90 @@
       </c>
       <c r="W23" s="9">
         <v>52</v>
       </c>
       <c r="X23" s="9">
         <v>34</v>
       </c>
       <c r="Y23" s="9">
         <v>47</v>
       </c>
       <c r="Z23" s="9">
         <v>45</v>
       </c>
       <c r="AA23" s="9">
         <v>37</v>
       </c>
       <c r="AB23" s="9">
         <v>47</v>
       </c>
       <c r="AC23" s="9">
         <v>37</v>
       </c>
       <c r="AD23" s="9">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="9">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
       <c r="Z24" s="42"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="9"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="9"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="9">
         <v>1041</v>
       </c>
       <c r="C25" s="9">
         <v>1007</v>
       </c>
       <c r="D25" s="9">
         <v>965</v>
       </c>
       <c r="E25" s="9">
         <v>1106</v>
       </c>
       <c r="F25" s="9">
         <v>1020</v>
       </c>
       <c r="G25" s="9">
         <v>1059</v>
       </c>
       <c r="H25" s="9">
         <v>1156</v>
       </c>
       <c r="I25" s="9">
@@ -2539,52 +2583,55 @@
       </c>
       <c r="W25" s="9">
         <v>924</v>
       </c>
       <c r="X25" s="9">
         <v>815</v>
       </c>
       <c r="Y25" s="9">
         <v>920</v>
       </c>
       <c r="Z25" s="9">
         <v>865</v>
       </c>
       <c r="AA25" s="9">
         <v>800</v>
       </c>
       <c r="AB25" s="9">
         <v>832</v>
       </c>
       <c r="AC25" s="9">
         <v>869</v>
       </c>
       <c r="AD25" s="9">
         <v>798</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="9">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="9">
         <v>593</v>
       </c>
       <c r="C26" s="9">
         <v>611</v>
       </c>
       <c r="D26" s="9">
         <v>573</v>
       </c>
       <c r="E26" s="9">
         <v>656</v>
       </c>
       <c r="F26" s="9">
         <v>589</v>
       </c>
       <c r="G26" s="9">
         <v>610</v>
       </c>
       <c r="H26" s="9">
         <v>684</v>
       </c>
       <c r="I26" s="9">
@@ -2631,52 +2678,55 @@
       </c>
       <c r="W26" s="9">
         <v>550</v>
       </c>
       <c r="X26" s="9">
         <v>498</v>
       </c>
       <c r="Y26" s="9">
         <v>522</v>
       </c>
       <c r="Z26" s="9">
         <v>480</v>
       </c>
       <c r="AA26" s="9">
         <v>469</v>
       </c>
       <c r="AB26" s="9">
         <v>499</v>
       </c>
       <c r="AC26" s="9">
         <v>517</v>
       </c>
       <c r="AD26" s="9">
         <v>454</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="9">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="9">
         <v>125</v>
       </c>
       <c r="C27" s="9">
         <v>87</v>
       </c>
       <c r="D27" s="9">
         <v>95</v>
       </c>
       <c r="E27" s="9">
         <v>120</v>
       </c>
       <c r="F27" s="9">
         <v>116</v>
       </c>
       <c r="G27" s="9">
         <v>117</v>
       </c>
       <c r="H27" s="9">
         <v>127</v>
       </c>
       <c r="I27" s="9">
@@ -2723,52 +2773,55 @@
       </c>
       <c r="W27" s="9">
         <v>96</v>
       </c>
       <c r="X27" s="9">
         <v>83</v>
       </c>
       <c r="Y27" s="9">
         <v>94</v>
       </c>
       <c r="Z27" s="9">
         <v>82</v>
       </c>
       <c r="AA27" s="9">
         <v>85</v>
       </c>
       <c r="AB27" s="9">
         <v>78</v>
       </c>
       <c r="AC27" s="9">
         <v>77</v>
       </c>
       <c r="AD27" s="9">
         <v>97</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="9">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="9">
         <v>16</v>
       </c>
       <c r="C28" s="9">
         <v>15</v>
       </c>
       <c r="D28" s="9">
         <v>14</v>
       </c>
       <c r="E28" s="9">
         <v>8</v>
       </c>
       <c r="F28" s="9">
         <v>17</v>
       </c>
       <c r="G28" s="9">
         <v>14</v>
       </c>
       <c r="H28" s="9">
         <v>21</v>
       </c>
       <c r="I28" s="9">
@@ -2815,52 +2868,55 @@
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>13</v>
       </c>
       <c r="Y28" s="9">
         <v>15</v>
       </c>
       <c r="Z28" s="9">
         <v>11</v>
       </c>
       <c r="AA28" s="9">
         <v>16</v>
       </c>
       <c r="AB28" s="9">
         <v>13</v>
       </c>
       <c r="AC28" s="9">
         <v>14</v>
       </c>
       <c r="AD28" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="9">
         <v>35</v>
       </c>
       <c r="C29" s="9">
         <v>38</v>
       </c>
       <c r="D29" s="9">
         <v>39</v>
       </c>
       <c r="E29" s="9">
         <v>52</v>
       </c>
       <c r="F29" s="9">
         <v>33</v>
       </c>
       <c r="G29" s="9">
         <v>43</v>
       </c>
       <c r="H29" s="9">
         <v>50</v>
       </c>
       <c r="I29" s="9">
@@ -2907,52 +2963,55 @@
       </c>
       <c r="W29" s="9">
         <v>25</v>
       </c>
       <c r="X29" s="9">
         <v>34</v>
       </c>
       <c r="Y29" s="9">
         <v>47</v>
       </c>
       <c r="Z29" s="9">
         <v>38</v>
       </c>
       <c r="AA29" s="9">
         <v>36</v>
       </c>
       <c r="AB29" s="9">
         <v>31</v>
       </c>
       <c r="AC29" s="9">
         <v>40</v>
       </c>
       <c r="AD29" s="9">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="9">
         <v>169</v>
       </c>
       <c r="C30" s="9">
         <v>172</v>
       </c>
       <c r="D30" s="9">
         <v>153</v>
       </c>
       <c r="E30" s="9">
         <v>164</v>
       </c>
       <c r="F30" s="9">
         <v>171</v>
       </c>
       <c r="G30" s="9">
         <v>191</v>
       </c>
       <c r="H30" s="9">
         <v>172</v>
       </c>
       <c r="I30" s="9">
@@ -2999,52 +3058,55 @@
       </c>
       <c r="W30" s="9">
         <v>168</v>
       </c>
       <c r="X30" s="9">
         <v>133</v>
       </c>
       <c r="Y30" s="9">
         <v>153</v>
       </c>
       <c r="Z30" s="9">
         <v>174</v>
       </c>
       <c r="AA30" s="9">
         <v>125</v>
       </c>
       <c r="AB30" s="9">
         <v>140</v>
       </c>
       <c r="AC30" s="9">
         <v>142</v>
       </c>
       <c r="AD30" s="9">
         <v>137</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="9">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="9">
         <v>59</v>
       </c>
       <c r="C31" s="9">
         <v>42</v>
       </c>
       <c r="D31" s="9">
         <v>52</v>
       </c>
       <c r="E31" s="9">
         <v>59</v>
       </c>
       <c r="F31" s="9">
         <v>57</v>
       </c>
       <c r="G31" s="9">
         <v>52</v>
       </c>
       <c r="H31" s="9">
         <v>58</v>
       </c>
       <c r="I31" s="9">
@@ -3091,85 +3153,88 @@
       </c>
       <c r="W31" s="9">
         <v>43</v>
       </c>
       <c r="X31" s="9">
         <v>33</v>
       </c>
       <c r="Y31" s="9">
         <v>48</v>
       </c>
       <c r="Z31" s="9">
         <v>49</v>
       </c>
       <c r="AA31" s="9">
         <v>36</v>
       </c>
       <c r="AB31" s="9">
         <v>32</v>
       </c>
       <c r="AC31" s="9">
         <v>49</v>
       </c>
       <c r="AD31" s="9">
         <v>44</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="9">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
       <c r="AB32" s="9"/>
       <c r="AC32" s="9"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="9">
         <v>32</v>
       </c>
       <c r="C33" s="9">
         <v>27</v>
       </c>
       <c r="D33" s="9">
         <v>26</v>
       </c>
       <c r="E33" s="9">
         <v>31</v>
       </c>
       <c r="F33" s="9">
         <v>19</v>
       </c>
       <c r="G33" s="9">
         <v>20</v>
       </c>
       <c r="H33" s="9">
         <v>29</v>
       </c>
       <c r="I33" s="9">
@@ -3216,52 +3281,55 @@
       </c>
       <c r="W33" s="9">
         <v>25</v>
       </c>
       <c r="X33" s="9">
         <v>11</v>
       </c>
       <c r="Y33" s="9">
         <v>32</v>
       </c>
       <c r="Z33" s="9">
         <v>25</v>
       </c>
       <c r="AA33" s="9">
         <v>24</v>
       </c>
       <c r="AB33" s="9">
         <v>27</v>
       </c>
       <c r="AC33" s="9">
         <v>22</v>
       </c>
       <c r="AD33" s="9">
         <v>20</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>15</v>
       </c>
       <c r="D34" s="9">
         <v>13</v>
       </c>
       <c r="E34" s="9">
         <v>16</v>
       </c>
       <c r="F34" s="9">
         <v>18</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="9">
         <v>15</v>
       </c>
       <c r="I34" s="9">
@@ -3308,86 +3376,90 @@
       </c>
       <c r="W34" s="9">
         <v>9</v>
       </c>
       <c r="X34" s="9">
         <v>10</v>
       </c>
       <c r="Y34" s="9">
         <v>9</v>
       </c>
       <c r="Z34" s="9">
         <v>6</v>
       </c>
       <c r="AA34" s="9">
         <v>9</v>
       </c>
       <c r="AB34" s="9">
         <v>12</v>
       </c>
       <c r="AC34" s="9">
         <v>8</v>
       </c>
       <c r="AD34" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="42"/>
       <c r="Y35" s="42"/>
       <c r="Z35" s="42"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="42"/>
       <c r="AD35" s="9"/>
-    </row>
-    <row r="36" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="9"/>
+    </row>
+    <row r="36" spans="1:31" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="9">
         <v>252</v>
       </c>
       <c r="C36" s="9">
         <v>242</v>
       </c>
       <c r="D36" s="9">
         <v>252</v>
       </c>
       <c r="E36" s="9">
         <v>250</v>
       </c>
       <c r="F36" s="9">
         <v>279</v>
       </c>
       <c r="G36" s="9">
         <v>260</v>
       </c>
       <c r="H36" s="9">
         <v>280</v>
       </c>
       <c r="I36" s="9">
@@ -3434,86 +3506,90 @@
       </c>
       <c r="W36" s="9">
         <v>224</v>
       </c>
       <c r="X36" s="9">
         <v>170</v>
       </c>
       <c r="Y36" s="9">
         <v>217</v>
       </c>
       <c r="Z36" s="9">
         <v>202</v>
       </c>
       <c r="AA36" s="9">
         <v>189</v>
       </c>
       <c r="AB36" s="9">
         <v>205</v>
       </c>
       <c r="AC36" s="9">
         <v>199</v>
       </c>
       <c r="AD36" s="9">
         <v>169</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="9">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="9"/>
       <c r="O37" s="9"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="9"/>
       <c r="W37" s="9"/>
       <c r="X37" s="9"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="9"/>
       <c r="AB37" s="9"/>
       <c r="AC37" s="9"/>
       <c r="AD37" s="9"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="9"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="9">
         <v>33</v>
       </c>
       <c r="C38" s="9">
         <v>39</v>
       </c>
       <c r="D38" s="9">
         <v>37</v>
       </c>
       <c r="E38" s="9">
         <v>31</v>
       </c>
       <c r="F38" s="9">
         <v>32</v>
       </c>
       <c r="G38" s="9">
         <v>23</v>
       </c>
       <c r="H38" s="9">
         <v>36</v>
       </c>
       <c r="I38" s="9">
@@ -3560,52 +3636,55 @@
       </c>
       <c r="W38" s="9">
         <v>31</v>
       </c>
       <c r="X38" s="9">
         <v>26</v>
       </c>
       <c r="Y38" s="9">
         <v>37</v>
       </c>
       <c r="Z38" s="9">
         <v>22</v>
       </c>
       <c r="AA38" s="9">
         <v>21</v>
       </c>
       <c r="AB38" s="9">
         <v>18</v>
       </c>
       <c r="AC38" s="9">
         <v>35</v>
       </c>
       <c r="AD38" s="9">
         <v>18</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7">
         <v>26</v>
       </c>
       <c r="C39" s="9">
         <v>22</v>
       </c>
       <c r="D39" s="9">
         <v>17</v>
       </c>
       <c r="E39" s="9">
         <v>23</v>
       </c>
       <c r="F39" s="9">
         <v>31</v>
       </c>
       <c r="G39" s="9">
         <v>31</v>
       </c>
       <c r="H39" s="9">
         <v>22</v>
       </c>
       <c r="I39" s="9">
@@ -3652,52 +3731,55 @@
       </c>
       <c r="W39" s="9">
         <v>33</v>
       </c>
       <c r="X39" s="9">
         <v>16</v>
       </c>
       <c r="Y39" s="9">
         <v>15</v>
       </c>
       <c r="Z39" s="9">
         <v>27</v>
       </c>
       <c r="AA39" s="9">
         <v>21</v>
       </c>
       <c r="AB39" s="9">
         <v>15</v>
       </c>
       <c r="AC39" s="9">
         <v>18</v>
       </c>
       <c r="AD39" s="9">
         <v>17</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="7">
         <v>62</v>
       </c>
       <c r="C40" s="9">
         <v>53</v>
       </c>
       <c r="D40" s="9">
         <v>66</v>
       </c>
       <c r="E40" s="9">
         <v>71</v>
       </c>
       <c r="F40" s="9">
         <v>76</v>
       </c>
       <c r="G40" s="9">
         <v>66</v>
       </c>
       <c r="H40" s="9">
         <v>77</v>
       </c>
       <c r="I40" s="9">
@@ -3744,52 +3826,55 @@
       </c>
       <c r="W40" s="9">
         <v>50</v>
       </c>
       <c r="X40" s="9">
         <v>40</v>
       </c>
       <c r="Y40" s="9">
         <v>56</v>
       </c>
       <c r="Z40" s="9">
         <v>44</v>
       </c>
       <c r="AA40" s="9">
         <v>47</v>
       </c>
       <c r="AB40" s="9">
         <v>42</v>
       </c>
       <c r="AC40" s="9">
         <v>55</v>
       </c>
       <c r="AD40" s="9">
         <v>50</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="9">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="7">
         <v>21</v>
       </c>
       <c r="C41" s="9">
         <v>32</v>
       </c>
       <c r="D41" s="9">
         <v>36</v>
       </c>
       <c r="E41" s="9">
         <v>22</v>
       </c>
       <c r="F41" s="9">
         <v>30</v>
       </c>
       <c r="G41" s="9">
         <v>27</v>
       </c>
       <c r="H41" s="9">
         <v>30</v>
       </c>
       <c r="I41" s="9">
@@ -3836,52 +3921,55 @@
       </c>
       <c r="W41" s="9">
         <v>21</v>
       </c>
       <c r="X41" s="9">
         <v>17</v>
       </c>
       <c r="Y41" s="9">
         <v>21</v>
       </c>
       <c r="Z41" s="9">
         <v>22</v>
       </c>
       <c r="AA41" s="9">
         <v>17</v>
       </c>
       <c r="AB41" s="9">
         <v>29</v>
       </c>
       <c r="AC41" s="9">
         <v>14</v>
       </c>
       <c r="AD41" s="9">
         <v>15</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="9">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="7">
         <v>29</v>
       </c>
       <c r="C42" s="9">
         <v>28</v>
       </c>
       <c r="D42" s="9">
         <v>22</v>
       </c>
       <c r="E42" s="9">
         <v>22</v>
       </c>
       <c r="F42" s="9">
         <v>28</v>
       </c>
       <c r="G42" s="9">
         <v>27</v>
       </c>
       <c r="H42" s="9">
         <v>33</v>
       </c>
       <c r="I42" s="9">
@@ -3928,52 +4016,55 @@
       </c>
       <c r="W42" s="9">
         <v>22</v>
       </c>
       <c r="X42" s="9">
         <v>14</v>
       </c>
       <c r="Y42" s="9">
         <v>14</v>
       </c>
       <c r="Z42" s="9">
         <v>17</v>
       </c>
       <c r="AA42" s="9">
         <v>18</v>
       </c>
       <c r="AB42" s="9">
         <v>27</v>
       </c>
       <c r="AC42" s="9">
         <v>22</v>
       </c>
       <c r="AD42" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>21</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>30</v>
       </c>
       <c r="E43" s="9">
         <v>35</v>
       </c>
       <c r="F43" s="9">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>22</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
       </c>
       <c r="I43" s="9">
@@ -4020,52 +4111,55 @@
       </c>
       <c r="W43" s="9">
         <v>15</v>
       </c>
       <c r="X43" s="9">
         <v>23</v>
       </c>
       <c r="Y43" s="9">
         <v>27</v>
       </c>
       <c r="Z43" s="9">
         <v>25</v>
       </c>
       <c r="AA43" s="9">
         <v>28</v>
       </c>
       <c r="AB43" s="9">
         <v>27</v>
       </c>
       <c r="AC43" s="9">
         <v>18</v>
       </c>
       <c r="AD43" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="12">
         <v>60</v>
       </c>
       <c r="C44" s="12">
         <v>47</v>
       </c>
       <c r="D44" s="12">
         <v>44</v>
       </c>
       <c r="E44" s="12">
         <v>46</v>
       </c>
       <c r="F44" s="12">
         <v>50</v>
       </c>
       <c r="G44" s="12">
         <v>64</v>
       </c>
       <c r="H44" s="12">
         <v>48</v>
       </c>
       <c r="I44" s="12">
@@ -4112,67 +4206,70 @@
       </c>
       <c r="W44" s="12">
         <v>52</v>
       </c>
       <c r="X44" s="12">
         <v>34</v>
       </c>
       <c r="Y44" s="12">
         <v>47</v>
       </c>
       <c r="Z44" s="12">
         <v>45</v>
       </c>
       <c r="AA44" s="12">
         <v>37</v>
       </c>
       <c r="AB44" s="12">
         <v>47</v>
       </c>
       <c r="AC44" s="12">
         <v>37</v>
       </c>
       <c r="AD44" s="12">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="12">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
       <c r="W45" s="37"/>
       <c r="Y45" s="16"/>
     </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="W46" s="37"/>
       <c r="Y46" s="16"/>
     </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="W47" s="37"/>
       <c r="Y47" s="16"/>
     </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="Y48" s="16"/>
     </row>
     <row r="49" spans="23:25" ht="13.9" customHeight="1">
       <c r="W49" s="37"/>
       <c r="Y49" s="16"/>
     </row>
     <row r="50" spans="23:25" ht="13.9" customHeight="1">
       <c r="W50" s="37"/>
       <c r="Y50" s="16"/>
     </row>
     <row r="51" spans="23:25" ht="13.9" customHeight="1">
       <c r="W51" s="37"/>
       <c r="Y51" s="16"/>
     </row>
     <row r="52" spans="23:25" ht="13.9" customHeight="1">
       <c r="W52" s="37"/>
       <c r="Y52" s="16"/>
     </row>
     <row r="53" spans="23:25" ht="13.9" customHeight="1">
       <c r="W53" s="37"/>
       <c r="Y53" s="16"/>
     </row>
     <row r="54" spans="23:25" ht="13.9" customHeight="1">
       <c r="W54" s="37"/>
       <c r="Y54" s="16"/>
@@ -4528,50 +4625,53 @@
       </c>
       <c r="W9" s="21">
         <v>12.26</v>
       </c>
       <c r="X9" s="21">
         <v>12.11</v>
       </c>
       <c r="Y9" s="21">
         <v>12.09</v>
       </c>
       <c r="Z9" s="21">
         <v>11.1</v>
       </c>
       <c r="AA9" s="21">
         <v>11.23</v>
       </c>
       <c r="AB9" s="21">
         <v>11.09</v>
       </c>
       <c r="AC9" s="21">
         <v>11.19</v>
       </c>
       <c r="AD9" s="21">
         <v>10.96</v>
       </c>
+      <c r="AE9" s="21">
+        <v>11.16</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="21">
         <v>13.39</v>
       </c>
       <c r="C10" s="21">
         <v>14.05</v>
       </c>
       <c r="D10" s="21">
         <v>13.66</v>
       </c>
       <c r="E10" s="21">
         <v>14.07</v>
       </c>
       <c r="F10" s="21">
         <v>13.91</v>
       </c>
       <c r="G10" s="21">
         <v>13.96</v>
       </c>
       <c r="H10" s="21">
         <v>14.18</v>
@@ -4620,50 +4720,53 @@
       </c>
       <c r="W10" s="21">
         <v>12.61</v>
       </c>
       <c r="X10" s="21">
         <v>12.5</v>
       </c>
       <c r="Y10" s="21">
         <v>12.43</v>
       </c>
       <c r="Z10" s="21">
         <v>10.53</v>
       </c>
       <c r="AA10" s="21">
         <v>10.94</v>
       </c>
       <c r="AB10" s="21">
         <v>10.95</v>
       </c>
       <c r="AC10" s="21">
         <v>11.14</v>
       </c>
       <c r="AD10" s="21">
         <v>10.91</v>
       </c>
+      <c r="AE10" s="21">
+        <v>11.18</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="21">
         <v>19.059999999999999</v>
       </c>
       <c r="C11" s="21">
         <v>16.71</v>
       </c>
       <c r="D11" s="21">
         <v>15.97</v>
       </c>
       <c r="E11" s="21">
         <v>16.7</v>
       </c>
       <c r="F11" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="G11" s="21">
         <v>17.16</v>
       </c>
       <c r="H11" s="21">
         <v>17.43</v>
@@ -4712,50 +4815,53 @@
       </c>
       <c r="W11" s="21">
         <v>14.86</v>
       </c>
       <c r="X11" s="21">
         <v>14.7</v>
       </c>
       <c r="Y11" s="21">
         <v>14.67</v>
       </c>
       <c r="Z11" s="21">
         <v>12.68</v>
       </c>
       <c r="AA11" s="21">
         <v>13.52</v>
       </c>
       <c r="AB11" s="21">
         <v>13</v>
       </c>
       <c r="AC11" s="21">
         <v>12.81</v>
       </c>
       <c r="AD11" s="21">
         <v>13.26</v>
       </c>
+      <c r="AE11" s="21">
+        <v>13.68</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="21">
         <v>16.87</v>
       </c>
       <c r="C12" s="21">
         <v>16.97</v>
       </c>
       <c r="D12" s="21">
         <v>16.34</v>
       </c>
       <c r="E12" s="21">
         <v>14.51</v>
       </c>
       <c r="F12" s="21">
         <v>15.21</v>
       </c>
       <c r="G12" s="21">
         <v>15.26</v>
       </c>
       <c r="H12" s="21">
         <v>16.28</v>
@@ -4804,50 +4910,53 @@
       </c>
       <c r="W12" s="21">
         <v>13.73</v>
       </c>
       <c r="X12" s="21">
         <v>13.8</v>
       </c>
       <c r="Y12" s="21">
         <v>14</v>
       </c>
       <c r="Z12" s="21">
         <v>12.44</v>
       </c>
       <c r="AA12" s="21">
         <v>15.68</v>
       </c>
       <c r="AB12" s="21">
         <v>15.3</v>
       </c>
       <c r="AC12" s="21">
         <v>15.42</v>
       </c>
       <c r="AD12" s="21">
         <v>15.18</v>
       </c>
+      <c r="AE12" s="21">
+        <v>16.52</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="21">
         <v>9.48</v>
       </c>
       <c r="C13" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="D13" s="21">
         <v>10.31</v>
       </c>
       <c r="E13" s="21">
         <v>11.36</v>
       </c>
       <c r="F13" s="21">
         <v>10.88</v>
       </c>
       <c r="G13" s="21">
         <v>11.07</v>
       </c>
       <c r="H13" s="21">
         <v>11.43</v>
@@ -4896,50 +5005,53 @@
       </c>
       <c r="W13" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="X13" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y13" s="21">
         <v>9.82</v>
       </c>
       <c r="Z13" s="21">
         <v>10.39</v>
       </c>
       <c r="AA13" s="21">
         <v>10.62</v>
       </c>
       <c r="AB13" s="21">
         <v>9.89</v>
       </c>
       <c r="AC13" s="21">
         <v>10.24</v>
       </c>
       <c r="AD13" s="21">
         <v>9.49</v>
       </c>
+      <c r="AE13" s="21">
+        <v>8.9499999999999993</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="21">
         <v>11.3</v>
       </c>
       <c r="C14" s="21">
         <v>11.76</v>
       </c>
       <c r="D14" s="21">
         <v>11.23</v>
       </c>
       <c r="E14" s="21">
         <v>11.25</v>
       </c>
       <c r="F14" s="21">
         <v>11.28</v>
       </c>
       <c r="G14" s="21">
         <v>11.59</v>
       </c>
       <c r="H14" s="21">
         <v>11.57</v>
@@ -4988,50 +5100,53 @@
       </c>
       <c r="W14" s="21">
         <v>10.41</v>
       </c>
       <c r="X14" s="21">
         <v>10.29</v>
       </c>
       <c r="Y14" s="21">
         <v>10.29</v>
       </c>
       <c r="Z14" s="21">
         <v>11.63</v>
       </c>
       <c r="AA14" s="21">
         <v>10.52</v>
       </c>
       <c r="AB14" s="21">
         <v>10.14</v>
       </c>
       <c r="AC14" s="21">
         <v>10.07</v>
       </c>
       <c r="AD14" s="21">
         <v>9.89</v>
       </c>
+      <c r="AE14" s="21">
+        <v>10.01</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21">
         <v>12.05</v>
       </c>
       <c r="C15" s="21">
         <v>10.65</v>
       </c>
       <c r="D15" s="21">
         <v>10.62</v>
       </c>
       <c r="E15" s="21">
         <v>11.06</v>
       </c>
       <c r="F15" s="21">
         <v>11.18</v>
       </c>
       <c r="G15" s="21">
         <v>11.15</v>
       </c>
       <c r="H15" s="21">
         <v>11.25</v>
@@ -5079,87 +5194,91 @@
         <v>9.43</v>
       </c>
       <c r="W15" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="X15" s="21">
         <v>9.16</v>
       </c>
       <c r="Y15" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z15" s="21">
         <v>10.15</v>
       </c>
       <c r="AA15" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB15" s="21">
         <v>8.39</v>
       </c>
       <c r="AC15" s="21">
         <v>8.92</v>
       </c>
       <c r="AD15" s="21">
         <v>8.9600000000000009</v>
+      </c>
+      <c r="AE15" s="21">
+        <v>8.9700000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="21"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="21"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="21">
         <v>13.09</v>
       </c>
       <c r="C17" s="21">
         <v>13.65</v>
       </c>
       <c r="D17" s="21">
         <v>13.34</v>
       </c>
       <c r="E17" s="21">
         <v>13.23</v>
       </c>
       <c r="F17" s="21">
         <v>12.65</v>
       </c>
       <c r="G17" s="21">
         <v>12.05</v>
       </c>
       <c r="H17" s="21">
         <v>12.21</v>
       </c>
       <c r="I17" s="21">
@@ -5206,52 +5325,55 @@
       </c>
       <c r="W17" s="21">
         <v>10.78</v>
       </c>
       <c r="X17" s="21">
         <v>10.52</v>
       </c>
       <c r="Y17" s="21">
         <v>10.82</v>
       </c>
       <c r="Z17" s="21">
         <v>9.8000000000000007</v>
       </c>
       <c r="AA17" s="21">
         <v>10.08</v>
       </c>
       <c r="AB17" s="21">
         <v>9.85</v>
       </c>
       <c r="AC17" s="21">
         <v>10.46</v>
       </c>
       <c r="AD17" s="21">
         <v>9.94</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="21">
+        <v>9.94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="21">
         <v>19.46</v>
       </c>
       <c r="C18" s="21">
         <v>18.63</v>
       </c>
       <c r="D18" s="21">
         <v>16.64</v>
       </c>
       <c r="E18" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="F18" s="21">
         <v>18.22</v>
       </c>
       <c r="G18" s="21">
         <v>19.14</v>
       </c>
       <c r="H18" s="21">
         <v>19.12</v>
       </c>
       <c r="I18" s="21">
@@ -5298,52 +5420,55 @@
       </c>
       <c r="W18" s="21">
         <v>17.82</v>
       </c>
       <c r="X18" s="21">
         <v>17.38</v>
       </c>
       <c r="Y18" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="Z18" s="21">
         <v>21.52</v>
       </c>
       <c r="AA18" s="21">
         <v>20.09</v>
       </c>
       <c r="AB18" s="21">
         <v>17.22</v>
       </c>
       <c r="AC18" s="21">
         <v>16.61</v>
       </c>
       <c r="AD18" s="21">
         <v>15.94</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="21">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="21">
         <v>14.07</v>
       </c>
       <c r="C19" s="21">
         <v>13.42</v>
       </c>
       <c r="D19" s="21">
         <v>13.92</v>
       </c>
       <c r="E19" s="21">
         <v>14.57</v>
       </c>
       <c r="F19" s="21">
         <v>15.04</v>
       </c>
       <c r="G19" s="21">
         <v>15.1</v>
       </c>
       <c r="H19" s="21">
         <v>15.37</v>
       </c>
       <c r="I19" s="21">
@@ -5390,52 +5515,55 @@
       </c>
       <c r="W19" s="21">
         <v>12.49</v>
       </c>
       <c r="X19" s="21">
         <v>12.21</v>
       </c>
       <c r="Y19" s="21">
         <v>12.24</v>
       </c>
       <c r="Z19" s="21">
         <v>10.23</v>
       </c>
       <c r="AA19" s="21">
         <v>11.09</v>
       </c>
       <c r="AB19" s="21">
         <v>10.67</v>
       </c>
       <c r="AC19" s="21">
         <v>11.32</v>
       </c>
       <c r="AD19" s="21">
         <v>11.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="21">
+        <v>11.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="21">
         <v>13.08</v>
       </c>
       <c r="C20" s="21">
         <v>16.260000000000002</v>
       </c>
       <c r="D20" s="21">
         <v>17.27</v>
       </c>
       <c r="E20" s="21">
         <v>16.82</v>
       </c>
       <c r="F20" s="21">
         <v>17.23</v>
       </c>
       <c r="G20" s="21">
         <v>16.98</v>
       </c>
       <c r="H20" s="21">
         <v>17.100000000000001</v>
       </c>
       <c r="I20" s="21">
@@ -5482,52 +5610,55 @@
       </c>
       <c r="W20" s="21">
         <v>14.96</v>
       </c>
       <c r="X20" s="21">
         <v>14.64</v>
       </c>
       <c r="Y20" s="21">
         <v>14.42</v>
       </c>
       <c r="Z20" s="21">
         <v>11.75</v>
       </c>
       <c r="AA20" s="21">
         <v>11.89</v>
       </c>
       <c r="AB20" s="21">
         <v>13.72</v>
       </c>
       <c r="AC20" s="21">
         <v>12.72</v>
       </c>
       <c r="AD20" s="21">
         <v>12.18</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="21">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21">
         <v>15.9</v>
       </c>
       <c r="C21" s="21">
         <v>16.07</v>
       </c>
       <c r="D21" s="21">
         <v>14.66</v>
       </c>
       <c r="E21" s="21">
         <v>14.1</v>
       </c>
       <c r="F21" s="21">
         <v>14.33</v>
       </c>
       <c r="G21" s="21">
         <v>14.49</v>
       </c>
       <c r="H21" s="21">
         <v>15</v>
       </c>
       <c r="I21" s="21">
@@ -5574,52 +5705,55 @@
       </c>
       <c r="W21" s="21">
         <v>13.66</v>
       </c>
       <c r="X21" s="21">
         <v>13.16</v>
       </c>
       <c r="Y21" s="21">
         <v>12.7</v>
       </c>
       <c r="Z21" s="21">
         <v>9.99</v>
       </c>
       <c r="AA21" s="21">
         <v>10.72</v>
       </c>
       <c r="AB21" s="21">
         <v>12.44</v>
       </c>
       <c r="AC21" s="21">
         <v>12.65</v>
       </c>
       <c r="AD21" s="21">
         <v>11.59</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="21">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="21">
         <v>8.4600000000000009</v>
       </c>
       <c r="C22" s="21">
         <v>8.7100000000000009</v>
       </c>
       <c r="D22" s="21">
         <v>9.83</v>
       </c>
       <c r="E22" s="21">
         <v>10.98</v>
       </c>
       <c r="F22" s="21">
         <v>11.33</v>
       </c>
       <c r="G22" s="21">
         <v>10.97</v>
       </c>
       <c r="H22" s="21">
         <v>11.35</v>
       </c>
       <c r="I22" s="21">
@@ -5666,52 +5800,55 @@
       </c>
       <c r="W22" s="21">
         <v>10.27</v>
       </c>
       <c r="X22" s="21">
         <v>10.220000000000001</v>
       </c>
       <c r="Y22" s="21">
         <v>10.29</v>
       </c>
       <c r="Z22" s="21">
         <v>10.48</v>
       </c>
       <c r="AA22" s="21">
         <v>11.66</v>
       </c>
       <c r="AB22" s="21">
         <v>11.6</v>
       </c>
       <c r="AC22" s="21">
         <v>10.64</v>
       </c>
       <c r="AD22" s="21">
         <v>10.09</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="21">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="21">
         <v>19.21</v>
       </c>
       <c r="C23" s="21">
         <v>17.71</v>
       </c>
       <c r="D23" s="21">
         <v>16.48</v>
       </c>
       <c r="E23" s="21">
         <v>16.149999999999999</v>
       </c>
       <c r="F23" s="21">
         <v>16.14</v>
       </c>
       <c r="G23" s="21">
         <v>16.97</v>
       </c>
       <c r="H23" s="21">
         <v>16.75</v>
       </c>
       <c r="I23" s="21">
@@ -5758,86 +5895,90 @@
       </c>
       <c r="W23" s="21">
         <v>16.57</v>
       </c>
       <c r="X23" s="21">
         <v>16.12</v>
       </c>
       <c r="Y23" s="21">
         <v>16.079999999999998</v>
       </c>
       <c r="Z23" s="21">
         <v>15.43</v>
       </c>
       <c r="AA23" s="21">
         <v>14.82</v>
       </c>
       <c r="AB23" s="21">
         <v>15.23</v>
       </c>
       <c r="AC23" s="21">
         <v>14.71</v>
       </c>
       <c r="AD23" s="21">
         <v>14.28</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="21">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="21"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="21"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="21">
         <v>13.26</v>
       </c>
       <c r="C25" s="21">
         <v>13.47</v>
       </c>
       <c r="D25" s="21">
         <v>13.06</v>
       </c>
       <c r="E25" s="21">
         <v>13.43</v>
       </c>
       <c r="F25" s="21">
         <v>13.34</v>
       </c>
       <c r="G25" s="21">
         <v>13.44</v>
       </c>
       <c r="H25" s="21">
         <v>13.62</v>
       </c>
       <c r="I25" s="21">
@@ -5884,52 +6025,55 @@
       </c>
       <c r="W25" s="21">
         <v>12.02</v>
       </c>
       <c r="X25" s="21">
         <v>11.9</v>
       </c>
       <c r="Y25" s="21">
         <v>11.88</v>
       </c>
       <c r="Z25" s="21">
         <v>10.88</v>
       </c>
       <c r="AA25" s="21">
         <v>11</v>
       </c>
       <c r="AB25" s="21">
         <v>10.83</v>
       </c>
       <c r="AC25" s="21">
         <v>10.95</v>
       </c>
       <c r="AD25" s="21">
         <v>10.77</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="21">
+        <v>10.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="21">
         <v>13.4</v>
       </c>
       <c r="C26" s="21">
         <v>14.05</v>
       </c>
       <c r="D26" s="21">
         <v>13.67</v>
       </c>
       <c r="E26" s="21">
         <v>14.07</v>
       </c>
       <c r="F26" s="21">
         <v>13.92</v>
       </c>
       <c r="G26" s="21">
         <v>13.97</v>
       </c>
       <c r="H26" s="21">
         <v>14.18</v>
       </c>
       <c r="I26" s="21">
@@ -5976,52 +6120,55 @@
       </c>
       <c r="W26" s="21">
         <v>12.61</v>
       </c>
       <c r="X26" s="21">
         <v>12.5</v>
       </c>
       <c r="Y26" s="21">
         <v>12.43</v>
       </c>
       <c r="Z26" s="21">
         <v>10.53</v>
       </c>
       <c r="AA26" s="21">
         <v>10.94</v>
       </c>
       <c r="AB26" s="21">
         <v>10.95</v>
       </c>
       <c r="AC26" s="21">
         <v>11.14</v>
       </c>
       <c r="AD26" s="21">
         <v>10.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="21">
+        <v>11.18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="21">
         <v>19.059999999999999</v>
       </c>
       <c r="C27" s="21">
         <v>16.71</v>
       </c>
       <c r="D27" s="21">
         <v>15.97</v>
       </c>
       <c r="E27" s="21">
         <v>16.7</v>
       </c>
       <c r="F27" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="G27" s="21">
         <v>17.16</v>
       </c>
       <c r="H27" s="21">
         <v>17.43</v>
       </c>
       <c r="I27" s="21">
@@ -6068,52 +6215,55 @@
       </c>
       <c r="W27" s="21">
         <v>14.86</v>
       </c>
       <c r="X27" s="21">
         <v>14.7</v>
       </c>
       <c r="Y27" s="21">
         <v>14.67</v>
       </c>
       <c r="Z27" s="21">
         <v>12.68</v>
       </c>
       <c r="AA27" s="21">
         <v>13.52</v>
       </c>
       <c r="AB27" s="21">
         <v>13</v>
       </c>
       <c r="AC27" s="21">
         <v>12.81</v>
       </c>
       <c r="AD27" s="21">
         <v>13.26</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="21">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="21">
         <v>16.87</v>
       </c>
       <c r="C28" s="21">
         <v>16.97</v>
       </c>
       <c r="D28" s="21">
         <v>16.34</v>
       </c>
       <c r="E28" s="21">
         <v>14.51</v>
       </c>
       <c r="F28" s="21">
         <v>15.21</v>
       </c>
       <c r="G28" s="21">
         <v>15.26</v>
       </c>
       <c r="H28" s="21">
         <v>16.28</v>
       </c>
       <c r="I28" s="21">
@@ -6160,52 +6310,55 @@
       </c>
       <c r="W28" s="21">
         <v>13.73</v>
       </c>
       <c r="X28" s="21">
         <v>13.8</v>
       </c>
       <c r="Y28" s="21">
         <v>14</v>
       </c>
       <c r="Z28" s="21">
         <v>12.44</v>
       </c>
       <c r="AA28" s="21">
         <v>15.68</v>
       </c>
       <c r="AB28" s="21">
         <v>15.3</v>
       </c>
       <c r="AC28" s="21">
         <v>15.42</v>
       </c>
       <c r="AD28" s="21">
         <v>15.18</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="21">
+        <v>16.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="21">
         <v>9.48</v>
       </c>
       <c r="C29" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="D29" s="21">
         <v>10.31</v>
       </c>
       <c r="E29" s="21">
         <v>11.36</v>
       </c>
       <c r="F29" s="21">
         <v>10.88</v>
       </c>
       <c r="G29" s="21">
         <v>11.07</v>
       </c>
       <c r="H29" s="21">
         <v>11.43</v>
       </c>
       <c r="I29" s="21">
@@ -6252,52 +6405,55 @@
       </c>
       <c r="W29" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="X29" s="21">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y29" s="21">
         <v>9.82</v>
       </c>
       <c r="Z29" s="21">
         <v>10.39</v>
       </c>
       <c r="AA29" s="21">
         <v>10.62</v>
       </c>
       <c r="AB29" s="21">
         <v>9.89</v>
       </c>
       <c r="AC29" s="21">
         <v>10.24</v>
       </c>
       <c r="AD29" s="21">
         <v>9.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="21">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="21">
         <v>11.3</v>
       </c>
       <c r="C30" s="21">
         <v>11.76</v>
       </c>
       <c r="D30" s="21">
         <v>11.23</v>
       </c>
       <c r="E30" s="21">
         <v>11.25</v>
       </c>
       <c r="F30" s="21">
         <v>11.28</v>
       </c>
       <c r="G30" s="21">
         <v>11.59</v>
       </c>
       <c r="H30" s="21">
         <v>11.57</v>
       </c>
       <c r="I30" s="21">
@@ -6344,52 +6500,55 @@
       </c>
       <c r="W30" s="21">
         <v>10.41</v>
       </c>
       <c r="X30" s="21">
         <v>10.29</v>
       </c>
       <c r="Y30" s="21">
         <v>10.29</v>
       </c>
       <c r="Z30" s="21">
         <v>11.63</v>
       </c>
       <c r="AA30" s="21">
         <v>10.52</v>
       </c>
       <c r="AB30" s="21">
         <v>10.14</v>
       </c>
       <c r="AC30" s="21">
         <v>10.07</v>
       </c>
       <c r="AD30" s="21">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="21">
+        <v>10.01</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="21">
         <v>12.05</v>
       </c>
       <c r="C31" s="21">
         <v>10.65</v>
       </c>
       <c r="D31" s="21">
         <v>10.62</v>
       </c>
       <c r="E31" s="21">
         <v>11.06</v>
       </c>
       <c r="F31" s="21">
         <v>11.18</v>
       </c>
       <c r="G31" s="21">
         <v>11.15</v>
       </c>
       <c r="H31" s="21">
         <v>11.25</v>
       </c>
       <c r="I31" s="21">
@@ -6436,83 +6595,87 @@
       </c>
       <c r="W31" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="X31" s="21">
         <v>9.16</v>
       </c>
       <c r="Y31" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z31" s="21">
         <v>10.15</v>
       </c>
       <c r="AA31" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB31" s="21">
         <v>8.39</v>
       </c>
       <c r="AC31" s="21">
         <v>8.92</v>
       </c>
       <c r="AD31" s="21">
         <v>8.9600000000000009</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="21">
+        <v>8.9700000000000006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AD32" s="21"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="21"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21">
         <v>13.2</v>
       </c>
       <c r="C33" s="21">
         <v>12.55</v>
       </c>
       <c r="D33" s="21">
         <v>11.95</v>
       </c>
       <c r="E33" s="21">
         <v>12.27</v>
       </c>
       <c r="F33" s="21">
         <v>11.4</v>
       </c>
       <c r="G33" s="21">
         <v>10.92</v>
       </c>
       <c r="H33" s="21">
         <v>11.07</v>
       </c>
       <c r="I33" s="21">
@@ -6559,52 +6722,55 @@
       </c>
       <c r="W33" s="21">
         <v>10.41</v>
       </c>
       <c r="X33" s="21">
         <v>9.9</v>
       </c>
       <c r="Y33" s="21">
         <v>10.19</v>
       </c>
       <c r="Z33" s="21">
         <v>10.49</v>
       </c>
       <c r="AA33" s="21">
         <v>10.78</v>
       </c>
       <c r="AB33" s="21">
         <v>10.98</v>
       </c>
       <c r="AC33" s="21">
         <v>10.62</v>
       </c>
       <c r="AD33" s="21">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="21">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="21">
         <v>15.64</v>
       </c>
       <c r="C34" s="21">
         <v>18.03</v>
       </c>
       <c r="D34" s="21">
         <v>17.649999999999999</v>
       </c>
       <c r="E34" s="21">
         <v>18.559999999999999</v>
       </c>
       <c r="F34" s="21">
         <v>19.54</v>
       </c>
       <c r="G34" s="21">
         <v>18.989999999999998</v>
       </c>
       <c r="H34" s="21">
         <v>19.05</v>
       </c>
       <c r="I34" s="21">
@@ -6651,86 +6817,90 @@
       </c>
       <c r="W34" s="21">
         <v>16.690000000000001</v>
       </c>
       <c r="X34" s="21">
         <v>16.440000000000001</v>
       </c>
       <c r="Y34" s="21">
         <v>16.07</v>
       </c>
       <c r="Z34" s="21">
         <v>8.14</v>
       </c>
       <c r="AA34" s="21">
         <v>10.68</v>
       </c>
       <c r="AB34" s="21">
         <v>12.67</v>
       </c>
       <c r="AC34" s="21">
         <v>12.34</v>
       </c>
       <c r="AD34" s="21">
         <v>12.3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="21">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="35"/>
       <c r="AD35" s="21"/>
-    </row>
-    <row r="36" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="21"/>
+    </row>
+    <row r="36" spans="1:31" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="21">
         <v>14.41</v>
       </c>
       <c r="C36" s="21">
         <v>14.57</v>
       </c>
       <c r="D36" s="21">
         <v>14.5</v>
       </c>
       <c r="E36" s="21">
         <v>14.55</v>
       </c>
       <c r="F36" s="21">
         <v>14.81</v>
       </c>
       <c r="G36" s="21">
         <v>14.89</v>
       </c>
       <c r="H36" s="21">
         <v>15.08</v>
       </c>
       <c r="I36" s="21">
@@ -6777,86 +6947,90 @@
       </c>
       <c r="W36" s="21">
         <v>13.39</v>
       </c>
       <c r="X36" s="21">
         <v>13.11</v>
       </c>
       <c r="Y36" s="21">
         <v>13.06</v>
       </c>
       <c r="Z36" s="21">
         <v>12.16</v>
       </c>
       <c r="AA36" s="21">
         <v>12.35</v>
       </c>
       <c r="AB36" s="21">
         <v>12.35</v>
       </c>
       <c r="AC36" s="21">
         <v>12.36</v>
       </c>
       <c r="AD36" s="21">
         <v>11.9</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="21">
+        <v>12.08</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="21"/>
       <c r="R37" s="21"/>
       <c r="S37" s="21"/>
       <c r="T37" s="21"/>
       <c r="U37" s="21"/>
       <c r="V37" s="21"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="21"/>
       <c r="AC37" s="21"/>
       <c r="AD37" s="21"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="21"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="20">
         <v>12.99</v>
       </c>
       <c r="C38" s="21">
         <v>14.72</v>
       </c>
       <c r="D38" s="21">
         <v>14.69</v>
       </c>
       <c r="E38" s="21">
         <v>14.14</v>
       </c>
       <c r="F38" s="21">
         <v>13.85</v>
       </c>
       <c r="G38" s="21">
         <v>13.14</v>
       </c>
       <c r="H38" s="21">
         <v>13.31</v>
       </c>
       <c r="I38" s="21">
@@ -6903,52 +7077,55 @@
       </c>
       <c r="W38" s="21">
         <v>11.14</v>
       </c>
       <c r="X38" s="21">
         <v>11.12</v>
       </c>
       <c r="Y38" s="21">
         <v>11.43</v>
       </c>
       <c r="Z38" s="21">
         <v>9.11</v>
       </c>
       <c r="AA38" s="21">
         <v>9.3800000000000008</v>
       </c>
       <c r="AB38" s="21">
         <v>8.74</v>
       </c>
       <c r="AC38" s="21">
         <v>10.29</v>
       </c>
       <c r="AD38" s="21">
         <v>9.6999999999999993</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="21">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="20">
         <v>19.46</v>
       </c>
       <c r="C39" s="21">
         <v>18.63</v>
       </c>
       <c r="D39" s="21">
         <v>16.64</v>
       </c>
       <c r="E39" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="F39" s="21">
         <v>18.22</v>
       </c>
       <c r="G39" s="21">
         <v>19.14</v>
       </c>
       <c r="H39" s="21">
         <v>19.12</v>
       </c>
       <c r="I39" s="21">
@@ -6995,52 +7172,55 @@
       </c>
       <c r="W39" s="21">
         <v>17.82</v>
       </c>
       <c r="X39" s="21">
         <v>17.38</v>
       </c>
       <c r="Y39" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="Z39" s="21">
         <v>21.52</v>
       </c>
       <c r="AA39" s="21">
         <v>20.09</v>
       </c>
       <c r="AB39" s="21">
         <v>17.22</v>
       </c>
       <c r="AC39" s="21">
         <v>16.61</v>
       </c>
       <c r="AD39" s="21">
         <v>15.94</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="21">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="20">
         <v>14.07</v>
       </c>
       <c r="C40" s="21">
         <v>13.42</v>
       </c>
       <c r="D40" s="21">
         <v>13.92</v>
       </c>
       <c r="E40" s="21">
         <v>14.57</v>
       </c>
       <c r="F40" s="21">
         <v>15.04</v>
       </c>
       <c r="G40" s="21">
         <v>15.1</v>
       </c>
       <c r="H40" s="21">
         <v>15.37</v>
       </c>
       <c r="I40" s="21">
@@ -7087,52 +7267,55 @@
       </c>
       <c r="W40" s="21">
         <v>12.49</v>
       </c>
       <c r="X40" s="21">
         <v>12.21</v>
       </c>
       <c r="Y40" s="21">
         <v>12.24</v>
       </c>
       <c r="Z40" s="21">
         <v>10.23</v>
       </c>
       <c r="AA40" s="21">
         <v>11.09</v>
       </c>
       <c r="AB40" s="21">
         <v>10.67</v>
       </c>
       <c r="AC40" s="21">
         <v>11.32</v>
       </c>
       <c r="AD40" s="21">
         <v>11.38</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="21">
+        <v>11.22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="20">
         <v>11.96</v>
       </c>
       <c r="C41" s="21">
         <v>15.48</v>
       </c>
       <c r="D41" s="21">
         <v>17.11</v>
       </c>
       <c r="E41" s="21">
         <v>16.059999999999999</v>
       </c>
       <c r="F41" s="21">
         <v>16.22</v>
       </c>
       <c r="G41" s="21">
         <v>16.11</v>
       </c>
       <c r="H41" s="21">
         <v>16.25</v>
       </c>
       <c r="I41" s="21">
@@ -7179,52 +7362,55 @@
       </c>
       <c r="W41" s="21">
         <v>14.19</v>
       </c>
       <c r="X41" s="21">
         <v>13.85</v>
       </c>
       <c r="Y41" s="21">
         <v>13.69</v>
       </c>
       <c r="Z41" s="21">
         <v>13.37</v>
       </c>
       <c r="AA41" s="21">
         <v>12.44</v>
       </c>
       <c r="AB41" s="21">
         <v>14.19</v>
       </c>
       <c r="AC41" s="21">
         <v>12.88</v>
       </c>
       <c r="AD41" s="21">
         <v>12.12</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="21">
+        <v>12.85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="20">
         <v>15.9</v>
       </c>
       <c r="C42" s="21">
         <v>16.07</v>
       </c>
       <c r="D42" s="21">
         <v>14.66</v>
       </c>
       <c r="E42" s="21">
         <v>14.1</v>
       </c>
       <c r="F42" s="21">
         <v>14.33</v>
       </c>
       <c r="G42" s="21">
         <v>14.49</v>
       </c>
       <c r="H42" s="21">
         <v>15</v>
       </c>
       <c r="I42" s="21">
@@ -7271,52 +7457,55 @@
       </c>
       <c r="W42" s="21">
         <v>13.66</v>
       </c>
       <c r="X42" s="21">
         <v>13.16</v>
       </c>
       <c r="Y42" s="21">
         <v>12.7</v>
       </c>
       <c r="Z42" s="21">
         <v>9.99</v>
       </c>
       <c r="AA42" s="21">
         <v>10.72</v>
       </c>
       <c r="AB42" s="21">
         <v>12.44</v>
       </c>
       <c r="AC42" s="21">
         <v>12.65</v>
       </c>
       <c r="AD42" s="21">
         <v>11.59</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="21">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="C43" s="21">
         <v>8.7100000000000009</v>
       </c>
       <c r="D43" s="21">
         <v>9.83</v>
       </c>
       <c r="E43" s="21">
         <v>10.98</v>
       </c>
       <c r="F43" s="21">
         <v>11.33</v>
       </c>
       <c r="G43" s="21">
         <v>10.97</v>
       </c>
       <c r="H43" s="21">
         <v>11.35</v>
       </c>
       <c r="I43" s="21">
@@ -7363,52 +7552,55 @@
       </c>
       <c r="W43" s="21">
         <v>10.27</v>
       </c>
       <c r="X43" s="21">
         <v>10.220000000000001</v>
       </c>
       <c r="Y43" s="21">
         <v>10.29</v>
       </c>
       <c r="Z43" s="21">
         <v>10.48</v>
       </c>
       <c r="AA43" s="21">
         <v>11.66</v>
       </c>
       <c r="AB43" s="21">
         <v>11.6</v>
       </c>
       <c r="AC43" s="21">
         <v>10.64</v>
       </c>
       <c r="AD43" s="21">
         <v>10.09</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="21">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="22">
         <v>19.21</v>
       </c>
       <c r="C44" s="22">
         <v>17.71</v>
       </c>
       <c r="D44" s="22">
         <v>16.48</v>
       </c>
       <c r="E44" s="22">
         <v>16.149999999999999</v>
       </c>
       <c r="F44" s="22">
         <v>16.14</v>
       </c>
       <c r="G44" s="22">
         <v>16.97</v>
       </c>
       <c r="H44" s="22">
         <v>16.75</v>
       </c>
       <c r="I44" s="22">
@@ -7455,52 +7647,55 @@
       </c>
       <c r="W44" s="22">
         <v>16.57</v>
       </c>
       <c r="X44" s="22">
         <v>16.12</v>
       </c>
       <c r="Y44" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="Z44" s="22">
         <v>15.43</v>
       </c>
       <c r="AA44" s="22">
         <v>14.82</v>
       </c>
       <c r="AB44" s="22">
         <v>15.23</v>
       </c>
       <c r="AC44" s="22">
         <v>14.71</v>
       </c>
       <c r="AD44" s="22">
         <v>14.28</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="22">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F45" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -7823,50 +8018,53 @@
       </c>
       <c r="W9" s="9">
         <v>1148</v>
       </c>
       <c r="X9" s="8">
         <v>985</v>
       </c>
       <c r="Y9" s="8">
         <v>1137</v>
       </c>
       <c r="Z9" s="16">
         <v>1067</v>
       </c>
       <c r="AA9" s="16">
         <v>989</v>
       </c>
       <c r="AB9" s="16">
         <v>1037</v>
       </c>
       <c r="AC9" s="16">
         <v>1068</v>
       </c>
       <c r="AD9" s="16">
         <v>967</v>
       </c>
+      <c r="AE9" s="16">
+        <v>1126</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8">
         <v>593</v>
       </c>
       <c r="C10" s="16">
         <v>611</v>
       </c>
       <c r="D10" s="16">
         <v>573</v>
       </c>
       <c r="E10" s="16">
         <v>656</v>
       </c>
       <c r="F10" s="16">
         <v>589</v>
       </c>
       <c r="G10" s="16">
         <v>610</v>
       </c>
       <c r="H10" s="16">
         <v>684</v>
@@ -7915,50 +8113,53 @@
       </c>
       <c r="W10" s="9">
         <v>550</v>
       </c>
       <c r="X10" s="8">
         <v>498</v>
       </c>
       <c r="Y10" s="8">
         <v>522</v>
       </c>
       <c r="Z10" s="16">
         <v>480</v>
       </c>
       <c r="AA10" s="16">
         <v>469</v>
       </c>
       <c r="AB10" s="16">
         <v>499</v>
       </c>
       <c r="AC10" s="16">
         <v>517</v>
       </c>
       <c r="AD10" s="16">
         <v>454</v>
       </c>
+      <c r="AE10" s="16">
+        <v>554</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8">
         <v>125</v>
       </c>
       <c r="C11" s="16">
         <v>87</v>
       </c>
       <c r="D11" s="16">
         <v>95</v>
       </c>
       <c r="E11" s="16">
         <v>120</v>
       </c>
       <c r="F11" s="16">
         <v>116</v>
       </c>
       <c r="G11" s="16">
         <v>117</v>
       </c>
       <c r="H11" s="16">
         <v>127</v>
@@ -8007,50 +8208,53 @@
       </c>
       <c r="W11" s="9">
         <v>96</v>
       </c>
       <c r="X11" s="8">
         <v>83</v>
       </c>
       <c r="Y11" s="8">
         <v>94</v>
       </c>
       <c r="Z11" s="16">
         <v>82</v>
       </c>
       <c r="AA11" s="16">
         <v>85</v>
       </c>
       <c r="AB11" s="16">
         <v>78</v>
       </c>
       <c r="AC11" s="16">
         <v>77</v>
       </c>
       <c r="AD11" s="16">
         <v>97</v>
       </c>
+      <c r="AE11" s="16">
+        <v>99</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="8">
         <v>16</v>
       </c>
       <c r="C12" s="16">
         <v>15</v>
       </c>
       <c r="D12" s="16">
         <v>14</v>
       </c>
       <c r="E12" s="16">
         <v>8</v>
       </c>
       <c r="F12" s="16">
         <v>17</v>
       </c>
       <c r="G12" s="16">
         <v>14</v>
       </c>
       <c r="H12" s="16">
         <v>21</v>
@@ -8099,50 +8303,53 @@
       </c>
       <c r="W12" s="9">
         <v>8</v>
       </c>
       <c r="X12" s="8">
         <v>13</v>
       </c>
       <c r="Y12" s="8">
         <v>15</v>
       </c>
       <c r="Z12" s="16">
         <v>11</v>
       </c>
       <c r="AA12" s="16">
         <v>16</v>
       </c>
       <c r="AB12" s="16">
         <v>13</v>
       </c>
       <c r="AC12" s="16">
         <v>14</v>
       </c>
       <c r="AD12" s="16">
         <v>13</v>
       </c>
+      <c r="AE12" s="16">
+        <v>20</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="8">
         <v>35</v>
       </c>
       <c r="C13" s="16">
         <v>38</v>
       </c>
       <c r="D13" s="16">
         <v>39</v>
       </c>
       <c r="E13" s="16">
         <v>52</v>
       </c>
       <c r="F13" s="16">
         <v>33</v>
       </c>
       <c r="G13" s="16">
         <v>43</v>
       </c>
       <c r="H13" s="16">
         <v>50</v>
@@ -8191,50 +8398,53 @@
       </c>
       <c r="W13" s="9">
         <v>25</v>
       </c>
       <c r="X13" s="8">
         <v>34</v>
       </c>
       <c r="Y13" s="8">
         <v>47</v>
       </c>
       <c r="Z13" s="16">
         <v>38</v>
       </c>
       <c r="AA13" s="16">
         <v>36</v>
       </c>
       <c r="AB13" s="16">
         <v>31</v>
       </c>
       <c r="AC13" s="16">
         <v>40</v>
       </c>
       <c r="AD13" s="16">
         <v>24</v>
       </c>
+      <c r="AE13" s="16">
+        <v>22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="8">
         <v>169</v>
       </c>
       <c r="C14" s="16">
         <v>172</v>
       </c>
       <c r="D14" s="16">
         <v>153</v>
       </c>
       <c r="E14" s="16">
         <v>164</v>
       </c>
       <c r="F14" s="16">
         <v>171</v>
       </c>
       <c r="G14" s="16">
         <v>191</v>
       </c>
       <c r="H14" s="16">
         <v>172</v>
@@ -8283,50 +8493,53 @@
       </c>
       <c r="W14" s="9">
         <v>168</v>
       </c>
       <c r="X14" s="8">
         <v>133</v>
       </c>
       <c r="Y14" s="8">
         <v>153</v>
       </c>
       <c r="Z14" s="16">
         <v>174</v>
       </c>
       <c r="AA14" s="16">
         <v>125</v>
       </c>
       <c r="AB14" s="16">
         <v>140</v>
       </c>
       <c r="AC14" s="16">
         <v>142</v>
       </c>
       <c r="AD14" s="16">
         <v>137</v>
       </c>
+      <c r="AE14" s="16">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="8">
         <v>59</v>
       </c>
       <c r="C15" s="16">
         <v>42</v>
       </c>
       <c r="D15" s="16">
         <v>52</v>
       </c>
       <c r="E15" s="16">
         <v>59</v>
       </c>
       <c r="F15" s="16">
         <v>57</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>58</v>
@@ -8374,86 +8587,90 @@
         <v>44</v>
       </c>
       <c r="W15" s="9">
         <v>43</v>
       </c>
       <c r="X15" s="8">
         <v>33</v>
       </c>
       <c r="Y15" s="8">
         <v>48</v>
       </c>
       <c r="Z15" s="16">
         <v>49</v>
       </c>
       <c r="AA15" s="16">
         <v>36</v>
       </c>
       <c r="AB15" s="16">
         <v>32</v>
       </c>
       <c r="AC15" s="16">
         <v>49</v>
       </c>
       <c r="AD15" s="16">
         <v>44</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="16"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="8">
         <v>65</v>
       </c>
       <c r="C17" s="16">
         <v>66</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>62</v>
       </c>
       <c r="F17" s="16">
         <v>51</v>
       </c>
       <c r="G17" s="16">
         <v>43</v>
       </c>
       <c r="H17" s="16">
         <v>65</v>
       </c>
       <c r="I17" s="16">
@@ -8500,52 +8717,55 @@
       </c>
       <c r="W17" s="9">
         <v>56</v>
       </c>
       <c r="X17" s="8">
         <v>37</v>
       </c>
       <c r="Y17" s="8">
         <v>69</v>
       </c>
       <c r="Z17" s="16">
         <v>47</v>
       </c>
       <c r="AA17" s="16">
         <v>45</v>
       </c>
       <c r="AB17" s="16">
         <v>45</v>
       </c>
       <c r="AC17" s="16">
         <v>57</v>
       </c>
       <c r="AD17" s="16">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="16">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="8">
         <v>26</v>
       </c>
       <c r="C18" s="16">
         <v>22</v>
       </c>
       <c r="D18" s="16">
         <v>17</v>
       </c>
       <c r="E18" s="16">
         <v>23</v>
       </c>
       <c r="F18" s="16">
         <v>31</v>
       </c>
       <c r="G18" s="16">
         <v>31</v>
       </c>
       <c r="H18" s="16">
         <v>22</v>
       </c>
       <c r="I18" s="16">
@@ -8592,52 +8812,55 @@
       </c>
       <c r="W18" s="9">
         <v>33</v>
       </c>
       <c r="X18" s="8">
         <v>16</v>
       </c>
       <c r="Y18" s="8">
         <v>15</v>
       </c>
       <c r="Z18" s="16">
         <v>27</v>
       </c>
       <c r="AA18" s="16">
         <v>21</v>
       </c>
       <c r="AB18" s="16">
         <v>15</v>
       </c>
       <c r="AC18" s="16">
         <v>18</v>
       </c>
       <c r="AD18" s="16">
         <v>17</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>62</v>
       </c>
       <c r="C19" s="16">
         <v>53</v>
       </c>
       <c r="D19" s="16">
         <v>66</v>
       </c>
       <c r="E19" s="16">
         <v>71</v>
       </c>
       <c r="F19" s="16">
         <v>76</v>
       </c>
       <c r="G19" s="16">
         <v>66</v>
       </c>
       <c r="H19" s="16">
         <v>77</v>
       </c>
       <c r="I19" s="16">
@@ -8684,52 +8907,55 @@
       </c>
       <c r="W19" s="9">
         <v>50</v>
       </c>
       <c r="X19" s="8">
         <v>40</v>
       </c>
       <c r="Y19" s="8">
         <v>56</v>
       </c>
       <c r="Z19" s="16">
         <v>44</v>
       </c>
       <c r="AA19" s="16">
         <v>47</v>
       </c>
       <c r="AB19" s="16">
         <v>42</v>
       </c>
       <c r="AC19" s="16">
         <v>55</v>
       </c>
       <c r="AD19" s="16">
         <v>50</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="16">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>33</v>
       </c>
       <c r="C20" s="16">
         <v>47</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
       <c r="E20" s="16">
         <v>38</v>
       </c>
       <c r="F20" s="16">
         <v>48</v>
       </c>
       <c r="G20" s="16">
         <v>39</v>
       </c>
       <c r="H20" s="16">
         <v>45</v>
       </c>
       <c r="I20" s="16">
@@ -8776,52 +9002,55 @@
       </c>
       <c r="W20" s="9">
         <v>30</v>
       </c>
       <c r="X20" s="8">
         <v>27</v>
       </c>
       <c r="Y20" s="8">
         <v>30</v>
       </c>
       <c r="Z20" s="16">
         <v>28</v>
       </c>
       <c r="AA20" s="16">
         <v>26</v>
       </c>
       <c r="AB20" s="16">
         <v>41</v>
       </c>
       <c r="AC20" s="16">
         <v>22</v>
       </c>
       <c r="AD20" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="16">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="8">
         <v>29</v>
       </c>
       <c r="C21" s="16">
         <v>28</v>
       </c>
       <c r="D21" s="16">
         <v>22</v>
       </c>
       <c r="E21" s="16">
         <v>22</v>
       </c>
       <c r="F21" s="16">
         <v>28</v>
       </c>
       <c r="G21" s="16">
         <v>27</v>
       </c>
       <c r="H21" s="16">
         <v>33</v>
       </c>
       <c r="I21" s="16">
@@ -8868,52 +9097,55 @@
       </c>
       <c r="W21" s="9">
         <v>22</v>
       </c>
       <c r="X21" s="8">
         <v>14</v>
       </c>
       <c r="Y21" s="8">
         <v>14</v>
       </c>
       <c r="Z21" s="16">
         <v>17</v>
       </c>
       <c r="AA21" s="16">
         <v>18</v>
       </c>
       <c r="AB21" s="16">
         <v>27</v>
       </c>
       <c r="AC21" s="16">
         <v>22</v>
       </c>
       <c r="AD21" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="8">
         <v>21</v>
       </c>
       <c r="C22" s="16">
         <v>21</v>
       </c>
       <c r="D22" s="16">
         <v>30</v>
       </c>
       <c r="E22" s="16">
         <v>35</v>
       </c>
       <c r="F22" s="16">
         <v>32</v>
       </c>
       <c r="G22" s="16">
         <v>22</v>
       </c>
       <c r="H22" s="16">
         <v>34</v>
       </c>
       <c r="I22" s="16">
@@ -8960,52 +9192,55 @@
       </c>
       <c r="W22" s="9">
         <v>15</v>
       </c>
       <c r="X22" s="8">
         <v>23</v>
       </c>
       <c r="Y22" s="8">
         <v>27</v>
       </c>
       <c r="Z22" s="16">
         <v>25</v>
       </c>
       <c r="AA22" s="16">
         <v>28</v>
       </c>
       <c r="AB22" s="16">
         <v>27</v>
       </c>
       <c r="AC22" s="16">
         <v>18</v>
       </c>
       <c r="AD22" s="16">
         <v>19</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="16">
         <v>60</v>
       </c>
       <c r="C23" s="16">
         <v>47</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="16">
         <v>46</v>
       </c>
       <c r="F23" s="16">
         <v>50</v>
       </c>
       <c r="G23" s="16">
         <v>64</v>
       </c>
       <c r="H23" s="16">
         <v>48</v>
       </c>
       <c r="I23" s="16">
@@ -9052,86 +9287,90 @@
       </c>
       <c r="W23" s="9">
         <v>52</v>
       </c>
       <c r="X23" s="8">
         <v>34</v>
       </c>
       <c r="Y23" s="8">
         <v>47</v>
       </c>
       <c r="Z23" s="16">
         <v>45</v>
       </c>
       <c r="AA23" s="16">
         <v>37</v>
       </c>
       <c r="AB23" s="16">
         <v>47</v>
       </c>
       <c r="AC23" s="16">
         <v>37</v>
       </c>
       <c r="AD23" s="16">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="16">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="44"/>
       <c r="AD24" s="16"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="16"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="16">
         <v>707</v>
       </c>
       <c r="C25" s="16">
         <v>663</v>
       </c>
       <c r="D25" s="16">
         <v>627</v>
       </c>
       <c r="E25" s="16">
         <v>681</v>
       </c>
       <c r="F25" s="16">
         <v>688</v>
       </c>
       <c r="G25" s="16">
         <v>676</v>
       </c>
       <c r="H25" s="16">
         <v>762</v>
       </c>
       <c r="I25" s="16">
@@ -9178,52 +9417,55 @@
       </c>
       <c r="W25" s="9">
         <v>591</v>
       </c>
       <c r="X25" s="8">
         <v>515</v>
       </c>
       <c r="Y25" s="8">
         <v>571</v>
       </c>
       <c r="Z25" s="16">
         <v>582</v>
       </c>
       <c r="AA25" s="16">
         <v>509</v>
       </c>
       <c r="AB25" s="16">
         <v>554</v>
       </c>
       <c r="AC25" s="16">
         <v>579</v>
       </c>
       <c r="AD25" s="16">
         <v>519</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="16">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="16">
         <v>326</v>
       </c>
       <c r="C26" s="16">
         <v>328</v>
       </c>
       <c r="D26" s="16">
         <v>308</v>
       </c>
       <c r="E26" s="16">
         <v>329</v>
       </c>
       <c r="F26" s="16">
         <v>287</v>
       </c>
       <c r="G26" s="16">
         <v>299</v>
       </c>
       <c r="H26" s="16">
         <v>357</v>
       </c>
       <c r="I26" s="16">
@@ -9270,52 +9512,55 @@
       </c>
       <c r="W26" s="9">
         <v>292</v>
       </c>
       <c r="X26" s="8">
         <v>259</v>
       </c>
       <c r="Y26" s="8">
         <v>283</v>
       </c>
       <c r="Z26" s="16">
         <v>248</v>
       </c>
       <c r="AA26" s="16">
         <v>229</v>
       </c>
       <c r="AB26" s="16">
         <v>267</v>
       </c>
       <c r="AC26" s="16">
         <v>266</v>
       </c>
       <c r="AD26" s="16">
         <v>237</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="16">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="16">
         <v>73</v>
       </c>
       <c r="C27" s="16">
         <v>51</v>
       </c>
       <c r="D27" s="16">
         <v>53</v>
       </c>
       <c r="E27" s="16">
         <v>63</v>
       </c>
       <c r="F27" s="16">
         <v>59</v>
       </c>
       <c r="G27" s="16">
         <v>63</v>
       </c>
       <c r="H27" s="16">
         <v>68</v>
       </c>
       <c r="I27" s="16">
@@ -9362,52 +9607,55 @@
       </c>
       <c r="W27" s="9">
         <v>49</v>
       </c>
       <c r="X27" s="8">
         <v>44</v>
       </c>
       <c r="Y27" s="8">
         <v>48</v>
       </c>
       <c r="Z27" s="16">
         <v>47</v>
       </c>
       <c r="AA27" s="16">
         <v>49</v>
       </c>
       <c r="AB27" s="16">
         <v>40</v>
       </c>
       <c r="AC27" s="16">
         <v>40</v>
       </c>
       <c r="AD27" s="16">
         <v>59</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="16">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="16">
         <v>11</v>
       </c>
       <c r="C28" s="16">
         <v>10</v>
       </c>
       <c r="D28" s="16">
         <v>5</v>
       </c>
       <c r="E28" s="16">
         <v>5</v>
       </c>
       <c r="F28" s="16">
         <v>11</v>
       </c>
       <c r="G28" s="16">
         <v>6</v>
       </c>
       <c r="H28" s="16">
         <v>8</v>
       </c>
       <c r="I28" s="16">
@@ -9454,52 +9702,55 @@
       </c>
       <c r="W28" s="9">
         <v>4</v>
       </c>
       <c r="X28" s="8">
         <v>8</v>
       </c>
       <c r="Y28" s="8">
         <v>4</v>
       </c>
       <c r="Z28" s="16">
         <v>6</v>
       </c>
       <c r="AA28" s="16">
         <v>9</v>
       </c>
       <c r="AB28" s="16">
         <v>8</v>
       </c>
       <c r="AC28" s="16">
         <v>5</v>
       </c>
       <c r="AD28" s="16">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="16">
         <v>19</v>
       </c>
       <c r="C29" s="16">
         <v>25</v>
       </c>
       <c r="D29" s="16">
         <v>20</v>
       </c>
       <c r="E29" s="16">
         <v>35</v>
       </c>
       <c r="F29" s="16">
         <v>18</v>
       </c>
       <c r="G29" s="16">
         <v>21</v>
       </c>
       <c r="H29" s="16">
         <v>26</v>
       </c>
       <c r="I29" s="16">
@@ -9546,52 +9797,55 @@
       </c>
       <c r="W29" s="9">
         <v>13</v>
       </c>
       <c r="X29" s="8">
         <v>17</v>
       </c>
       <c r="Y29" s="8">
         <v>29</v>
       </c>
       <c r="Z29" s="16">
         <v>24</v>
       </c>
       <c r="AA29" s="16">
         <v>17</v>
       </c>
       <c r="AB29" s="16">
         <v>15</v>
       </c>
       <c r="AC29" s="16">
         <v>24</v>
       </c>
       <c r="AD29" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="16">
         <v>90</v>
       </c>
       <c r="C30" s="16">
         <v>78</v>
       </c>
       <c r="D30" s="16">
         <v>67</v>
       </c>
       <c r="E30" s="16">
         <v>80</v>
       </c>
       <c r="F30" s="16">
         <v>102</v>
       </c>
       <c r="G30" s="16">
         <v>95</v>
       </c>
       <c r="H30" s="16">
         <v>90</v>
       </c>
       <c r="I30" s="16">
@@ -9638,52 +9892,55 @@
       </c>
       <c r="W30" s="9">
         <v>83</v>
       </c>
       <c r="X30" s="8">
         <v>63</v>
       </c>
       <c r="Y30" s="8">
         <v>72</v>
       </c>
       <c r="Z30" s="16">
         <v>106</v>
       </c>
       <c r="AA30" s="16">
         <v>66</v>
       </c>
       <c r="AB30" s="16">
         <v>84</v>
       </c>
       <c r="AC30" s="16">
         <v>79</v>
       </c>
       <c r="AD30" s="16">
         <v>69</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="16">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="16">
         <v>30</v>
       </c>
       <c r="C31" s="16">
         <v>23</v>
       </c>
       <c r="D31" s="16">
         <v>24</v>
       </c>
       <c r="E31" s="16">
         <v>28</v>
       </c>
       <c r="F31" s="16">
         <v>29</v>
       </c>
       <c r="G31" s="16">
         <v>30</v>
       </c>
       <c r="H31" s="16">
         <v>34</v>
       </c>
       <c r="I31" s="16">
@@ -9730,86 +9987,90 @@
       </c>
       <c r="W31" s="9">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>23</v>
       </c>
       <c r="Y31" s="8">
         <v>25</v>
       </c>
       <c r="Z31" s="16">
         <v>27</v>
       </c>
       <c r="AA31" s="16">
         <v>22</v>
       </c>
       <c r="AB31" s="16">
         <v>20</v>
       </c>
       <c r="AC31" s="16">
         <v>24</v>
       </c>
       <c r="AD31" s="16">
         <v>22</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
       <c r="AD32" s="16"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="16"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="16">
         <v>36</v>
       </c>
       <c r="C33" s="16">
         <v>30</v>
       </c>
       <c r="D33" s="16">
         <v>36</v>
       </c>
       <c r="E33" s="16">
         <v>32</v>
       </c>
       <c r="F33" s="16">
         <v>29</v>
       </c>
       <c r="G33" s="16">
         <v>27</v>
       </c>
       <c r="H33" s="16">
         <v>40</v>
       </c>
       <c r="I33" s="16">
@@ -9856,52 +10117,55 @@
       </c>
       <c r="W33" s="9">
         <v>31</v>
       </c>
       <c r="X33" s="8">
         <v>23</v>
       </c>
       <c r="Y33" s="8">
         <v>27</v>
       </c>
       <c r="Z33" s="16">
         <v>27</v>
       </c>
       <c r="AA33" s="16">
         <v>23</v>
       </c>
       <c r="AB33" s="16">
         <v>23</v>
       </c>
       <c r="AC33" s="16">
         <v>33</v>
       </c>
       <c r="AD33" s="16">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="16">
         <v>15</v>
       </c>
       <c r="C34" s="16">
         <v>12</v>
       </c>
       <c r="D34" s="16">
         <v>10</v>
       </c>
       <c r="E34" s="16">
         <v>14</v>
       </c>
       <c r="F34" s="16">
         <v>13</v>
       </c>
       <c r="G34" s="16">
         <v>19</v>
       </c>
       <c r="H34" s="16">
         <v>11</v>
       </c>
       <c r="I34" s="16">
@@ -9948,52 +10212,55 @@
       </c>
       <c r="W34" s="9">
         <v>14</v>
       </c>
       <c r="X34" s="8">
         <v>8</v>
       </c>
       <c r="Y34" s="8">
         <v>6</v>
       </c>
       <c r="Z34" s="16">
         <v>15</v>
       </c>
       <c r="AA34" s="16">
         <v>11</v>
       </c>
       <c r="AB34" s="16">
         <v>7</v>
       </c>
       <c r="AC34" s="16">
         <v>14</v>
       </c>
       <c r="AD34" s="16">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="17">
         <v>32</v>
       </c>
       <c r="C35" s="17">
         <v>27</v>
       </c>
       <c r="D35" s="17">
         <v>36</v>
       </c>
       <c r="E35" s="17">
         <v>30</v>
       </c>
       <c r="F35" s="16">
         <v>47</v>
       </c>
       <c r="G35" s="16">
         <v>31</v>
       </c>
       <c r="H35" s="16">
         <v>49</v>
       </c>
       <c r="I35" s="16">
@@ -10040,52 +10307,55 @@
       </c>
       <c r="W35" s="9">
         <v>23</v>
       </c>
       <c r="X35" s="8">
         <v>19</v>
       </c>
       <c r="Y35" s="8">
         <v>29</v>
       </c>
       <c r="Z35" s="16">
         <v>19</v>
       </c>
       <c r="AA35" s="16">
         <v>27</v>
       </c>
       <c r="AB35" s="16">
         <v>22</v>
       </c>
       <c r="AC35" s="16">
         <v>32</v>
       </c>
       <c r="AD35" s="16">
         <v>27</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="16">
         <v>21</v>
       </c>
       <c r="C36" s="16">
         <v>32</v>
       </c>
       <c r="D36" s="16">
         <v>25</v>
       </c>
       <c r="E36" s="16">
         <v>21</v>
       </c>
       <c r="F36" s="16">
         <v>28</v>
       </c>
       <c r="G36" s="16">
         <v>18</v>
       </c>
       <c r="H36" s="16">
         <v>26</v>
       </c>
       <c r="I36" s="16">
@@ -10132,52 +10402,55 @@
       </c>
       <c r="W36" s="9">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>13</v>
       </c>
       <c r="Y36" s="8">
         <v>13</v>
       </c>
       <c r="Z36" s="16">
         <v>14</v>
       </c>
       <c r="AA36" s="16">
         <v>11</v>
       </c>
       <c r="AB36" s="16">
         <v>19</v>
       </c>
       <c r="AC36" s="16">
         <v>15</v>
       </c>
       <c r="AD36" s="16">
         <v>9</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="16">
         <v>14</v>
       </c>
       <c r="C37" s="16">
         <v>9</v>
       </c>
       <c r="D37" s="16">
         <v>8</v>
       </c>
       <c r="E37" s="16">
         <v>8</v>
       </c>
       <c r="F37" s="16">
         <v>17</v>
       </c>
       <c r="G37" s="16">
         <v>15</v>
       </c>
       <c r="H37" s="16">
         <v>16</v>
       </c>
       <c r="I37" s="16">
@@ -10224,52 +10497,55 @@
       </c>
       <c r="W37" s="9">
         <v>14</v>
       </c>
       <c r="X37" s="8">
         <v>8</v>
       </c>
       <c r="Y37" s="8">
         <v>6</v>
       </c>
       <c r="Z37" s="16">
         <v>10</v>
       </c>
       <c r="AA37" s="16">
         <v>8</v>
       </c>
       <c r="AB37" s="16">
         <v>14</v>
       </c>
       <c r="AC37" s="16">
         <v>11</v>
       </c>
       <c r="AD37" s="16">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="16">
         <v>11</v>
       </c>
       <c r="C38" s="16">
         <v>11</v>
       </c>
       <c r="D38" s="16">
         <v>17</v>
       </c>
       <c r="E38" s="16">
         <v>14</v>
       </c>
       <c r="F38" s="16">
         <v>19</v>
       </c>
       <c r="G38" s="16">
         <v>14</v>
       </c>
       <c r="H38" s="16">
         <v>19</v>
       </c>
       <c r="I38" s="16">
@@ -10316,52 +10592,55 @@
       </c>
       <c r="W38" s="9">
         <v>11</v>
       </c>
       <c r="X38" s="8">
         <v>13</v>
       </c>
       <c r="Y38" s="8">
         <v>11</v>
       </c>
       <c r="Z38" s="16">
         <v>15</v>
       </c>
       <c r="AA38" s="16">
         <v>15</v>
       </c>
       <c r="AB38" s="16">
         <v>12</v>
       </c>
       <c r="AC38" s="16">
         <v>12</v>
       </c>
       <c r="AD38" s="16">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="16">
         <v>29</v>
       </c>
       <c r="C39" s="16">
         <v>27</v>
       </c>
       <c r="D39" s="16">
         <v>18</v>
       </c>
       <c r="E39" s="16">
         <v>22</v>
       </c>
       <c r="F39" s="16">
         <v>29</v>
       </c>
       <c r="G39" s="16">
         <v>38</v>
       </c>
       <c r="H39" s="16">
         <v>18</v>
       </c>
       <c r="I39" s="16">
@@ -10408,86 +10687,90 @@
       </c>
       <c r="W39" s="9">
         <v>24</v>
       </c>
       <c r="X39" s="8">
         <v>17</v>
       </c>
       <c r="Y39" s="8">
         <v>18</v>
       </c>
       <c r="Z39" s="16">
         <v>24</v>
       </c>
       <c r="AA39" s="16">
         <v>22</v>
       </c>
       <c r="AB39" s="16">
         <v>23</v>
       </c>
       <c r="AC39" s="16">
         <v>24</v>
       </c>
       <c r="AD39" s="16">
         <v>20</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="40"/>
       <c r="P40" s="40"/>
       <c r="Q40" s="35"/>
       <c r="R40" s="35"/>
       <c r="S40" s="35"/>
       <c r="T40" s="35"/>
       <c r="U40" s="35"/>
       <c r="V40" s="35"/>
       <c r="W40" s="35"/>
       <c r="X40" s="35"/>
       <c r="Y40" s="35"/>
       <c r="Z40" s="35"/>
       <c r="AA40" s="35"/>
       <c r="AB40" s="35"/>
       <c r="AC40" s="44"/>
       <c r="AD40" s="16"/>
-    </row>
-    <row r="41" spans="1:30" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="16"/>
+    </row>
+    <row r="41" spans="1:31" s="11" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="16">
         <v>586</v>
       </c>
       <c r="C41" s="16">
         <v>586</v>
       </c>
       <c r="D41" s="16">
         <v>590</v>
       </c>
       <c r="E41" s="16">
         <v>675</v>
       </c>
       <c r="F41" s="16">
         <v>611</v>
       </c>
       <c r="G41" s="16">
         <v>643</v>
       </c>
       <c r="H41" s="16">
         <v>674</v>
       </c>
       <c r="I41" s="16">
@@ -10534,52 +10817,55 @@
       </c>
       <c r="W41" s="9">
         <v>557</v>
       </c>
       <c r="X41" s="16">
         <v>470</v>
       </c>
       <c r="Y41" s="16">
         <v>566</v>
       </c>
       <c r="Z41" s="16">
         <v>485</v>
       </c>
       <c r="AA41" s="16">
         <v>480</v>
       </c>
       <c r="AB41" s="16">
         <v>483</v>
       </c>
       <c r="AC41" s="16">
         <v>489</v>
       </c>
       <c r="AD41" s="16">
         <v>448</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="16">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="16">
         <v>267</v>
       </c>
       <c r="C42" s="16">
         <v>283</v>
       </c>
       <c r="D42" s="16">
         <v>265</v>
       </c>
       <c r="E42" s="16">
         <v>327</v>
       </c>
       <c r="F42" s="16">
         <v>302</v>
       </c>
       <c r="G42" s="16">
         <v>311</v>
       </c>
       <c r="H42" s="16">
         <v>327</v>
       </c>
       <c r="I42" s="16">
@@ -10626,52 +10912,55 @@
       </c>
       <c r="W42" s="9">
         <v>258</v>
       </c>
       <c r="X42" s="16">
         <v>239</v>
       </c>
       <c r="Y42" s="16">
         <v>239</v>
       </c>
       <c r="Z42" s="16">
         <v>232</v>
       </c>
       <c r="AA42" s="16">
         <v>240</v>
       </c>
       <c r="AB42" s="16">
         <v>232</v>
       </c>
       <c r="AC42" s="16">
         <v>251</v>
       </c>
       <c r="AD42" s="16">
         <v>217</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="16">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="8">
         <v>52</v>
       </c>
       <c r="C43" s="16">
         <v>36</v>
       </c>
       <c r="D43" s="16">
         <v>42</v>
       </c>
       <c r="E43" s="16">
         <v>57</v>
       </c>
       <c r="F43" s="16">
         <v>57</v>
       </c>
       <c r="G43" s="16">
         <v>54</v>
       </c>
       <c r="H43" s="16">
         <v>59</v>
       </c>
       <c r="I43" s="16">
@@ -10718,52 +11007,55 @@
       </c>
       <c r="W43" s="9">
         <v>47</v>
       </c>
       <c r="X43" s="16">
         <v>39</v>
       </c>
       <c r="Y43" s="16">
         <v>46</v>
       </c>
       <c r="Z43" s="16">
         <v>35</v>
       </c>
       <c r="AA43" s="16">
         <v>36</v>
       </c>
       <c r="AB43" s="16">
         <v>38</v>
       </c>
       <c r="AC43" s="16">
         <v>37</v>
       </c>
       <c r="AD43" s="16">
         <v>38</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="16">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="8">
         <v>5</v>
       </c>
       <c r="C44" s="16">
         <v>5</v>
       </c>
       <c r="D44" s="16">
         <v>9</v>
       </c>
       <c r="E44" s="16">
         <v>3</v>
       </c>
       <c r="F44" s="16">
         <v>6</v>
       </c>
       <c r="G44" s="16">
         <v>8</v>
       </c>
       <c r="H44" s="16">
         <v>13</v>
       </c>
       <c r="I44" s="16">
@@ -10810,52 +11102,55 @@
       </c>
       <c r="W44" s="9">
         <v>4</v>
       </c>
       <c r="X44" s="16">
         <v>5</v>
       </c>
       <c r="Y44" s="16">
         <v>11</v>
       </c>
       <c r="Z44" s="16">
         <v>5</v>
       </c>
       <c r="AA44" s="16">
         <v>7</v>
       </c>
       <c r="AB44" s="16">
         <v>5</v>
       </c>
       <c r="AC44" s="16">
         <v>9</v>
       </c>
       <c r="AD44" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="8">
         <v>16</v>
       </c>
       <c r="C45" s="16">
         <v>13</v>
       </c>
       <c r="D45" s="16">
         <v>19</v>
       </c>
       <c r="E45" s="16">
         <v>17</v>
       </c>
       <c r="F45" s="16">
         <v>15</v>
       </c>
       <c r="G45" s="16">
         <v>22</v>
       </c>
       <c r="H45" s="16">
         <v>24</v>
       </c>
       <c r="I45" s="16">
@@ -10902,52 +11197,55 @@
       </c>
       <c r="W45" s="9">
         <v>12</v>
       </c>
       <c r="X45" s="16">
         <v>17</v>
       </c>
       <c r="Y45" s="16">
         <v>18</v>
       </c>
       <c r="Z45" s="16">
         <v>14</v>
       </c>
       <c r="AA45" s="16">
         <v>19</v>
       </c>
       <c r="AB45" s="16">
         <v>16</v>
       </c>
       <c r="AC45" s="16">
         <v>16</v>
       </c>
       <c r="AD45" s="16">
         <v>9</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE45" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="A46" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="8">
         <v>79</v>
       </c>
       <c r="C46" s="16">
         <v>94</v>
       </c>
       <c r="D46" s="16">
         <v>86</v>
       </c>
       <c r="E46" s="16">
         <v>84</v>
       </c>
       <c r="F46" s="16">
         <v>69</v>
       </c>
       <c r="G46" s="16">
         <v>96</v>
       </c>
       <c r="H46" s="16">
         <v>82</v>
       </c>
       <c r="I46" s="16">
@@ -10994,52 +11292,55 @@
       </c>
       <c r="W46" s="9">
         <v>85</v>
       </c>
       <c r="X46" s="16">
         <v>70</v>
       </c>
       <c r="Y46" s="16">
         <v>81</v>
       </c>
       <c r="Z46" s="16">
         <v>68</v>
       </c>
       <c r="AA46" s="16">
         <v>59</v>
       </c>
       <c r="AB46" s="16">
         <v>56</v>
       </c>
       <c r="AC46" s="16">
         <v>63</v>
       </c>
       <c r="AD46" s="16">
         <v>68</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE46" s="16">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="A47" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="8">
         <v>29</v>
       </c>
       <c r="C47" s="16">
         <v>19</v>
       </c>
       <c r="D47" s="16">
         <v>28</v>
       </c>
       <c r="E47" s="16">
         <v>31</v>
       </c>
       <c r="F47" s="16">
         <v>28</v>
       </c>
       <c r="G47" s="16">
         <v>22</v>
       </c>
       <c r="H47" s="16">
         <v>24</v>
       </c>
       <c r="I47" s="16">
@@ -11086,85 +11387,89 @@
       </c>
       <c r="W47" s="9">
         <v>25</v>
       </c>
       <c r="X47" s="16">
         <v>10</v>
       </c>
       <c r="Y47" s="16">
         <v>23</v>
       </c>
       <c r="Z47" s="16">
         <v>22</v>
       </c>
       <c r="AA47" s="16">
         <v>14</v>
       </c>
       <c r="AB47" s="16">
         <v>12</v>
       </c>
       <c r="AC47" s="16">
         <v>25</v>
       </c>
       <c r="AD47" s="16">
         <v>22</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE47" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16"/>
       <c r="F48" s="16"/>
       <c r="G48" s="16"/>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="16"/>
       <c r="O48" s="16"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="16"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="V48" s="9"/>
       <c r="W48" s="9"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="16"/>
       <c r="AD48" s="16"/>
-    </row>
-    <row r="49" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE48" s="16"/>
+    </row>
+    <row r="49" spans="1:31" ht="13.9" customHeight="1">
       <c r="A49" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="8">
         <v>29</v>
       </c>
       <c r="C49" s="16">
         <v>36</v>
       </c>
       <c r="D49" s="16">
         <v>27</v>
       </c>
       <c r="E49" s="16">
         <v>30</v>
       </c>
       <c r="F49" s="16">
         <v>22</v>
       </c>
       <c r="G49" s="16">
         <v>16</v>
       </c>
       <c r="H49" s="16">
         <v>25</v>
       </c>
       <c r="I49" s="16">
@@ -11211,52 +11516,55 @@
       </c>
       <c r="W49" s="9">
         <v>25</v>
       </c>
       <c r="X49" s="16">
         <v>14</v>
       </c>
       <c r="Y49" s="16">
         <v>42</v>
       </c>
       <c r="Z49" s="16">
         <v>20</v>
       </c>
       <c r="AA49" s="16">
         <v>22</v>
       </c>
       <c r="AB49" s="16">
         <v>22</v>
       </c>
       <c r="AC49" s="16">
         <v>24</v>
       </c>
       <c r="AD49" s="16">
         <v>10</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE49" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" ht="13.9" customHeight="1">
       <c r="A50" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="8">
         <v>11</v>
       </c>
       <c r="C50" s="16">
         <v>10</v>
       </c>
       <c r="D50" s="16">
         <v>7</v>
       </c>
       <c r="E50" s="16">
         <v>9</v>
       </c>
       <c r="F50" s="16">
         <v>18</v>
       </c>
       <c r="G50" s="16">
         <v>12</v>
       </c>
       <c r="H50" s="16">
         <v>11</v>
       </c>
       <c r="I50" s="16">
@@ -11303,52 +11611,55 @@
       </c>
       <c r="W50" s="9">
         <v>19</v>
       </c>
       <c r="X50" s="16">
         <v>8</v>
       </c>
       <c r="Y50" s="16">
         <v>9</v>
       </c>
       <c r="Z50" s="16">
         <v>12</v>
       </c>
       <c r="AA50" s="16">
         <v>10</v>
       </c>
       <c r="AB50" s="16">
         <v>8</v>
       </c>
       <c r="AC50" s="16">
         <v>4</v>
       </c>
       <c r="AD50" s="16">
         <v>6</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE50" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" ht="13.9" customHeight="1">
       <c r="A51" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="8">
         <v>30</v>
       </c>
       <c r="C51" s="16">
         <v>26</v>
       </c>
       <c r="D51" s="16">
         <v>30</v>
       </c>
       <c r="E51" s="16">
         <v>41</v>
       </c>
       <c r="F51" s="16">
         <v>29</v>
       </c>
       <c r="G51" s="16">
         <v>35</v>
       </c>
       <c r="H51" s="16">
         <v>28</v>
       </c>
       <c r="I51" s="16">
@@ -11395,52 +11706,55 @@
       </c>
       <c r="W51" s="9">
         <v>27</v>
       </c>
       <c r="X51" s="16">
         <v>21</v>
       </c>
       <c r="Y51" s="16">
         <v>27</v>
       </c>
       <c r="Z51" s="16">
         <v>25</v>
       </c>
       <c r="AA51" s="16">
         <v>20</v>
       </c>
       <c r="AB51" s="16">
         <v>20</v>
       </c>
       <c r="AC51" s="16">
         <v>23</v>
       </c>
       <c r="AD51" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE51" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" ht="13.9" customHeight="1">
       <c r="A52" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="8">
         <v>12</v>
       </c>
       <c r="C52" s="16">
         <v>15</v>
       </c>
       <c r="D52" s="16">
         <v>24</v>
       </c>
       <c r="E52" s="16">
         <v>17</v>
       </c>
       <c r="F52" s="16">
         <v>20</v>
       </c>
       <c r="G52" s="16">
         <v>21</v>
       </c>
       <c r="H52" s="16">
         <v>19</v>
       </c>
       <c r="I52" s="16">
@@ -11487,52 +11801,55 @@
       </c>
       <c r="W52" s="9">
         <v>15</v>
       </c>
       <c r="X52" s="16">
         <v>14</v>
       </c>
       <c r="Y52" s="16">
         <v>17</v>
       </c>
       <c r="Z52" s="16">
         <v>14</v>
       </c>
       <c r="AA52" s="16">
         <v>15</v>
       </c>
       <c r="AB52" s="16">
         <v>22</v>
       </c>
       <c r="AC52" s="16">
         <v>7</v>
       </c>
       <c r="AD52" s="16">
         <v>15</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE52" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" ht="13.9" customHeight="1">
       <c r="A53" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="8">
         <v>15</v>
       </c>
       <c r="C53" s="16">
         <v>19</v>
       </c>
       <c r="D53" s="16">
         <v>14</v>
       </c>
       <c r="E53" s="16">
         <v>14</v>
       </c>
       <c r="F53" s="16">
         <v>11</v>
       </c>
       <c r="G53" s="16">
         <v>12</v>
       </c>
       <c r="H53" s="16">
         <v>17</v>
       </c>
       <c r="I53" s="16">
@@ -11579,52 +11896,55 @@
       </c>
       <c r="W53" s="9">
         <v>8</v>
       </c>
       <c r="X53" s="16">
         <v>6</v>
       </c>
       <c r="Y53" s="16">
         <v>8</v>
       </c>
       <c r="Z53" s="16">
         <v>7</v>
       </c>
       <c r="AA53" s="16">
         <v>10</v>
       </c>
       <c r="AB53" s="16">
         <v>13</v>
       </c>
       <c r="AC53" s="16">
         <v>11</v>
       </c>
       <c r="AD53" s="16">
         <v>5</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE53" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" ht="13.9" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="8">
         <v>10</v>
       </c>
       <c r="C54" s="16">
         <v>10</v>
       </c>
       <c r="D54" s="16">
         <v>13</v>
       </c>
       <c r="E54" s="16">
         <v>21</v>
       </c>
       <c r="F54" s="16">
         <v>13</v>
       </c>
       <c r="G54" s="16">
         <v>8</v>
       </c>
       <c r="H54" s="16">
         <v>15</v>
       </c>
       <c r="I54" s="16">
@@ -11671,52 +11991,55 @@
       </c>
       <c r="W54" s="9">
         <v>4</v>
       </c>
       <c r="X54" s="16">
         <v>10</v>
       </c>
       <c r="Y54" s="16">
         <v>16</v>
       </c>
       <c r="Z54" s="16">
         <v>10</v>
       </c>
       <c r="AA54" s="16">
         <v>13</v>
       </c>
       <c r="AB54" s="16">
         <v>15</v>
       </c>
       <c r="AC54" s="16">
         <v>6</v>
       </c>
       <c r="AD54" s="16">
         <v>12</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE54" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" ht="13.9" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="13">
         <v>31</v>
       </c>
       <c r="C55" s="13">
         <v>20</v>
       </c>
       <c r="D55" s="13">
         <v>26</v>
       </c>
       <c r="E55" s="13">
         <v>24</v>
       </c>
       <c r="F55" s="13">
         <v>21</v>
       </c>
       <c r="G55" s="13">
         <v>26</v>
       </c>
       <c r="H55" s="13">
         <v>30</v>
       </c>
       <c r="I55" s="13">
@@ -11763,52 +12086,55 @@
       </c>
       <c r="W55" s="12">
         <v>28</v>
       </c>
       <c r="X55" s="13">
         <v>17</v>
       </c>
       <c r="Y55" s="13">
         <v>29</v>
       </c>
       <c r="Z55" s="13">
         <v>21</v>
       </c>
       <c r="AA55" s="13">
         <v>15</v>
       </c>
       <c r="AB55" s="13">
         <v>24</v>
       </c>
       <c r="AC55" s="13">
         <v>13</v>
       </c>
       <c r="AD55" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE55" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" ht="13.9" customHeight="1">
       <c r="A56" s="14" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>