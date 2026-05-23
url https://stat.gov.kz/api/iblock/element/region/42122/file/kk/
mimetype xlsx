--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-2235" yWindow="1845" windowWidth="29040" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -345,51 +345,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -500,117 +500,110 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -880,194 +873,195 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AO44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="24" width="8" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="36" width="8" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
       <c r="AC2" s="47"/>
       <c r="AD2" s="47"/>
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
     </row>
-    <row r="5" spans="1:39" s="1" customFormat="1">
+    <row r="5" spans="1:41" s="1" customFormat="1">
       <c r="A5" s="6"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="24"/>
       <c r="O5" s="24"/>
       <c r="P5" s="24"/>
       <c r="Q5" s="24"/>
       <c r="R5" s="24"/>
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="25"/>
       <c r="Z5" s="26"/>
-      <c r="AL5" s="24"/>
-      <c r="AM5" s="69" t="s">
+      <c r="AL5" s="79"/>
+      <c r="AN5" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:39" s="46" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="61">
+    <row r="6" spans="1:41" s="46" customFormat="1">
+      <c r="A6" s="74"/>
+      <c r="B6" s="73">
         <v>2023</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="65">
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="77">
         <v>2024</v>
       </c>
-      <c r="O6" s="66"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="72">
         <v>2025</v>
       </c>
-      <c r="AA6" s="60"/>
-[...10 lines deleted...]
-      <c r="AL6" s="67">
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="80">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
+      <c r="AM6" s="81"/>
+      <c r="AN6" s="81"/>
     </row>
-    <row r="7" spans="1:39" s="46" customFormat="1">
-      <c r="A7" s="63"/>
+    <row r="7" spans="1:41" s="46" customFormat="1">
+      <c r="A7" s="75"/>
       <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -1138,93 +1132,97 @@
       </c>
       <c r="AF7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="AG7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="AH7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="AI7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="AM7" s="13" t="s">
         <v>4</v>
       </c>
+      <c r="AN7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO7" s="82"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:41">
       <c r="A8" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="28"/>
       <c r="O8" s="28"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
       <c r="AE8" s="21"/>
       <c r="AF8" s="21"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="21"/>
     </row>
-    <row r="9" spans="1:39">
+    <row r="9" spans="1:41">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>137</v>
       </c>
       <c r="C9" s="3">
         <v>119</v>
       </c>
       <c r="D9" s="3">
         <v>127</v>
       </c>
       <c r="E9" s="3">
         <v>85</v>
       </c>
       <c r="F9" s="3">
         <v>78</v>
       </c>
       <c r="G9" s="3">
         <v>100</v>
       </c>
       <c r="H9" s="3">
         <v>72</v>
       </c>
       <c r="I9" s="3">
@@ -1295,55 +1293,58 @@
       </c>
       <c r="AE9" s="16">
         <v>81</v>
       </c>
       <c r="AF9" s="16">
         <v>101</v>
       </c>
       <c r="AG9" s="16">
         <v>112</v>
       </c>
       <c r="AH9" s="31">
         <v>43</v>
       </c>
       <c r="AI9" s="37">
         <v>117</v>
       </c>
       <c r="AJ9" s="3">
         <v>132</v>
       </c>
       <c r="AK9" s="3">
         <v>133</v>
       </c>
       <c r="AL9" s="49">
         <v>108</v>
       </c>
-      <c r="AM9" s="71">
+      <c r="AM9" s="61">
         <v>69</v>
       </c>
+      <c r="AN9" s="70">
+        <v>113</v>
+      </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:41">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>55</v>
       </c>
       <c r="C10" s="3">
         <v>47</v>
       </c>
       <c r="D10" s="3">
         <v>56</v>
       </c>
       <c r="E10" s="3">
         <v>39</v>
       </c>
       <c r="F10" s="3">
         <v>31</v>
       </c>
       <c r="G10" s="3">
         <v>45</v>
       </c>
       <c r="H10" s="3">
         <v>32</v>
       </c>
       <c r="I10" s="3">
@@ -1414,55 +1415,58 @@
       </c>
       <c r="AE10" s="16">
         <v>53</v>
       </c>
       <c r="AF10" s="16">
         <v>50</v>
       </c>
       <c r="AG10" s="16">
         <v>74</v>
       </c>
       <c r="AH10" s="31">
         <v>24</v>
       </c>
       <c r="AI10" s="37">
         <v>67</v>
       </c>
       <c r="AJ10" s="3">
         <v>85</v>
       </c>
       <c r="AK10" s="3">
         <v>78</v>
       </c>
       <c r="AL10" s="49">
         <v>69</v>
       </c>
-      <c r="AM10" s="71">
+      <c r="AM10" s="61">
         <v>34</v>
       </c>
+      <c r="AN10" s="70">
+        <v>63</v>
+      </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:41">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>3</v>
       </c>
       <c r="C11" s="3">
         <v>2</v>
       </c>
       <c r="D11" s="3">
         <v>2</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>7</v>
       </c>
       <c r="H11" s="3">
         <v>4</v>
       </c>
       <c r="I11" s="3">
@@ -1533,55 +1537,58 @@
       </c>
       <c r="AE11" s="16">
         <v>1</v>
       </c>
       <c r="AF11" s="16">
         <v>4</v>
       </c>
       <c r="AG11" s="16">
         <v>5</v>
       </c>
       <c r="AH11" s="31">
         <v>0</v>
       </c>
       <c r="AI11" s="37">
         <v>3</v>
       </c>
       <c r="AJ11" s="3">
         <v>1</v>
       </c>
       <c r="AK11" s="3">
         <v>6</v>
       </c>
       <c r="AL11" s="49">
         <v>2</v>
       </c>
-      <c r="AM11" s="71">
+      <c r="AM11" s="61">
         <v>3</v>
       </c>
+      <c r="AN11" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:41">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
       <c r="C12" s="3">
         <v>1</v>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
@@ -1652,55 +1659,58 @@
       </c>
       <c r="AE12" s="16">
         <v>1</v>
       </c>
       <c r="AF12" s="16">
         <v>0</v>
       </c>
       <c r="AG12" s="16">
         <v>0</v>
       </c>
       <c r="AH12" s="31">
         <v>2</v>
       </c>
       <c r="AI12" s="37">
         <v>1</v>
       </c>
       <c r="AJ12" s="3">
         <v>2</v>
       </c>
       <c r="AK12" s="3">
         <v>1</v>
       </c>
       <c r="AL12" s="49">
         <v>1</v>
       </c>
-      <c r="AM12" s="71">
+      <c r="AM12" s="61">
         <v>4</v>
       </c>
+      <c r="AN12" s="70">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:41">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>5</v>
       </c>
       <c r="C13" s="3">
         <v>5</v>
       </c>
       <c r="D13" s="3">
         <v>2</v>
       </c>
       <c r="E13" s="3">
         <v>3</v>
       </c>
       <c r="F13" s="3">
         <v>2</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>6</v>
       </c>
       <c r="I13" s="3">
@@ -1771,55 +1781,58 @@
       </c>
       <c r="AE13" s="16">
         <v>3</v>
       </c>
       <c r="AF13" s="16">
         <v>0</v>
       </c>
       <c r="AG13" s="16">
         <v>4</v>
       </c>
       <c r="AH13" s="31">
         <v>1</v>
       </c>
       <c r="AI13" s="37">
         <v>3</v>
       </c>
       <c r="AJ13" s="3">
         <v>1</v>
       </c>
       <c r="AK13" s="3">
         <v>5</v>
       </c>
       <c r="AL13" s="49">
         <v>3</v>
       </c>
-      <c r="AM13" s="71">
+      <c r="AM13" s="61">
         <v>4</v>
       </c>
+      <c r="AN13" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:41">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>47</v>
       </c>
       <c r="C14" s="3">
         <v>39</v>
       </c>
       <c r="D14" s="3">
         <v>49</v>
       </c>
       <c r="E14" s="3">
         <v>33</v>
       </c>
       <c r="F14" s="3">
         <v>21</v>
       </c>
       <c r="G14" s="3">
         <v>26</v>
       </c>
       <c r="H14" s="3">
         <v>19</v>
       </c>
       <c r="I14" s="3">
@@ -1890,55 +1903,58 @@
       </c>
       <c r="AE14" s="16">
         <v>14</v>
       </c>
       <c r="AF14" s="16">
         <v>18</v>
       </c>
       <c r="AG14" s="16">
         <v>11</v>
       </c>
       <c r="AH14" s="31">
         <v>5</v>
       </c>
       <c r="AI14" s="37">
         <v>13</v>
       </c>
       <c r="AJ14" s="3">
         <v>33</v>
       </c>
       <c r="AK14" s="3">
         <v>24</v>
       </c>
       <c r="AL14" s="49">
         <v>22</v>
       </c>
-      <c r="AM14" s="71">
+      <c r="AM14" s="61">
         <v>16</v>
       </c>
+      <c r="AN14" s="70">
+        <v>25</v>
+      </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:41">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>19</v>
       </c>
       <c r="C15" s="3">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>6</v>
       </c>
       <c r="E15" s="3">
         <v>8</v>
       </c>
       <c r="F15" s="3">
         <v>8</v>
       </c>
       <c r="G15" s="3">
         <v>8</v>
       </c>
       <c r="H15" s="3">
         <v>1</v>
       </c>
       <c r="I15" s="3">
@@ -2009,98 +2025,102 @@
       </c>
       <c r="AE15" s="16">
         <v>6</v>
       </c>
       <c r="AF15" s="16">
         <v>11</v>
       </c>
       <c r="AG15" s="16">
         <v>12</v>
       </c>
       <c r="AH15" s="31">
         <v>4</v>
       </c>
       <c r="AI15" s="37">
         <v>11</v>
       </c>
       <c r="AJ15" s="3">
         <v>3</v>
       </c>
       <c r="AK15" s="3">
         <v>7</v>
       </c>
       <c r="AL15" s="49">
         <v>7</v>
       </c>
-      <c r="AM15" s="71">
-        <v>0</v>
+      <c r="AM15" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="70">
+        <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:41">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="4"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="4"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="4"/>
       <c r="N16" s="3"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="3"/>
       <c r="AK16" s="3"/>
       <c r="AL16" s="49"/>
-      <c r="AM16" s="71"/>
+      <c r="AM16" s="61"/>
+      <c r="AN16" s="70"/>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>6</v>
       </c>
       <c r="C17" s="3">
         <v>10</v>
       </c>
       <c r="D17" s="3">
         <v>10</v>
       </c>
       <c r="E17" s="3">
         <v>0</v>
       </c>
       <c r="F17" s="3">
         <v>15</v>
       </c>
       <c r="G17" s="3">
         <v>12</v>
       </c>
       <c r="H17" s="3">
         <v>7</v>
       </c>
       <c r="I17" s="3">
@@ -2171,55 +2191,58 @@
       </c>
       <c r="AE17" s="16">
         <v>2</v>
       </c>
       <c r="AF17" s="16">
         <v>12</v>
       </c>
       <c r="AG17" s="16">
         <v>5</v>
       </c>
       <c r="AH17" s="31">
         <v>2</v>
       </c>
       <c r="AI17" s="37">
         <v>12</v>
       </c>
       <c r="AJ17" s="3">
         <v>5</v>
       </c>
       <c r="AK17" s="3">
         <v>6</v>
       </c>
       <c r="AL17" s="49">
         <v>4</v>
       </c>
-      <c r="AM17" s="71">
+      <c r="AM17" s="61">
         <v>6</v>
       </c>
+      <c r="AN17" s="70">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
       <c r="C18" s="3">
         <v>0</v>
       </c>
       <c r="D18" s="3">
         <v>0</v>
       </c>
       <c r="E18" s="3">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
@@ -2290,55 +2313,58 @@
       </c>
       <c r="AE18" s="16">
         <v>0</v>
       </c>
       <c r="AF18" s="16">
         <v>0</v>
       </c>
       <c r="AG18" s="16">
         <v>0</v>
       </c>
       <c r="AH18" s="31">
         <v>0</v>
       </c>
       <c r="AI18" s="37">
         <v>0</v>
       </c>
       <c r="AJ18" s="3">
         <v>0</v>
       </c>
       <c r="AK18" s="3">
         <v>0</v>
       </c>
       <c r="AL18" s="49">
         <v>0</v>
       </c>
-      <c r="AM18" s="71">
+      <c r="AM18" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>0</v>
       </c>
       <c r="C19" s="3">
         <v>3</v>
       </c>
       <c r="D19" s="3">
         <v>1</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>1</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
       <c r="I19" s="3">
@@ -2409,55 +2435,58 @@
       </c>
       <c r="AE19" s="16">
         <v>1</v>
       </c>
       <c r="AF19" s="16">
         <v>1</v>
       </c>
       <c r="AG19" s="16">
         <v>1</v>
       </c>
       <c r="AH19" s="31">
         <v>0</v>
       </c>
       <c r="AI19" s="37">
         <v>4</v>
       </c>
       <c r="AJ19" s="3">
         <v>2</v>
       </c>
       <c r="AK19" s="3">
         <v>3</v>
       </c>
       <c r="AL19" s="49">
         <v>0</v>
       </c>
-      <c r="AM19" s="71">
-        <v>0</v>
+      <c r="AM19" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
       <c r="C20" s="3">
         <v>0</v>
       </c>
       <c r="D20" s="3">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
@@ -2528,55 +2557,58 @@
       </c>
       <c r="AE20" s="16">
         <v>0</v>
       </c>
       <c r="AF20" s="16">
         <v>0</v>
       </c>
       <c r="AG20" s="16">
         <v>0</v>
       </c>
       <c r="AH20" s="31">
         <v>0</v>
       </c>
       <c r="AI20" s="37">
         <v>1</v>
       </c>
       <c r="AJ20" s="3">
         <v>0</v>
       </c>
       <c r="AK20" s="3">
         <v>0</v>
       </c>
       <c r="AL20" s="49">
         <v>0</v>
       </c>
-      <c r="AM20" s="71">
+      <c r="AM20" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>1</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>1</v>
       </c>
       <c r="E21" s="3">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
@@ -2647,55 +2679,58 @@
       </c>
       <c r="AE21" s="16">
         <v>0</v>
       </c>
       <c r="AF21" s="16">
         <v>1</v>
       </c>
       <c r="AG21" s="16">
         <v>0</v>
       </c>
       <c r="AH21" s="31">
         <v>0</v>
       </c>
       <c r="AI21" s="37">
         <v>0</v>
       </c>
       <c r="AJ21" s="3">
         <v>0</v>
       </c>
       <c r="AK21" s="3">
         <v>0</v>
       </c>
       <c r="AL21" s="49">
         <v>0</v>
       </c>
-      <c r="AM21" s="71">
+      <c r="AM21" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>1</v>
       </c>
       <c r="C22" s="3">
         <v>1</v>
       </c>
       <c r="D22" s="3">
         <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>2</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>3</v>
       </c>
       <c r="I22" s="3">
@@ -2766,55 +2801,58 @@
       </c>
       <c r="AE22" s="16">
         <v>0</v>
       </c>
       <c r="AF22" s="16">
         <v>3</v>
       </c>
       <c r="AG22" s="16">
         <v>0</v>
       </c>
       <c r="AH22" s="31">
         <v>5</v>
       </c>
       <c r="AI22" s="37">
         <v>0</v>
       </c>
       <c r="AJ22" s="3">
         <v>0</v>
       </c>
       <c r="AK22" s="3">
         <v>3</v>
       </c>
       <c r="AL22" s="49">
         <v>0</v>
       </c>
-      <c r="AM22" s="71">
-        <v>2</v>
+      <c r="AM22" s="61">
+        <v>2</v>
+      </c>
+      <c r="AN22" s="70">
+        <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>0</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="3">
         <v>0</v>
       </c>
       <c r="E23" s="3">
         <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
@@ -2885,98 +2923,102 @@
       </c>
       <c r="AE23" s="16">
         <v>0</v>
       </c>
       <c r="AF23" s="16">
         <v>1</v>
       </c>
       <c r="AG23" s="16">
         <v>0</v>
       </c>
       <c r="AH23" s="31">
         <v>0</v>
       </c>
       <c r="AI23" s="37">
         <v>2</v>
       </c>
       <c r="AJ23" s="3">
         <v>0</v>
       </c>
       <c r="AK23" s="3">
         <v>0</v>
       </c>
       <c r="AL23" s="49">
         <v>0</v>
       </c>
-      <c r="AM23" s="71">
+      <c r="AM23" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="30"/>
       <c r="AD24" s="30"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="39"/>
       <c r="AG24" s="39"/>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="21"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="48"/>
-      <c r="AM24" s="70"/>
+      <c r="AM24" s="60"/>
+      <c r="AN24" s="70"/>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>135</v>
       </c>
       <c r="C25" s="3">
         <v>112</v>
       </c>
       <c r="D25" s="3">
         <v>124</v>
       </c>
       <c r="E25" s="3">
         <v>83</v>
       </c>
       <c r="F25" s="3">
         <v>76</v>
       </c>
       <c r="G25" s="3">
         <v>91</v>
       </c>
       <c r="H25" s="3">
         <v>67</v>
       </c>
       <c r="I25" s="3">
@@ -3047,55 +3089,58 @@
       </c>
       <c r="AE25" s="16">
         <v>78</v>
       </c>
       <c r="AF25" s="16">
         <v>90</v>
       </c>
       <c r="AG25" s="16">
         <v>110</v>
       </c>
       <c r="AH25" s="31">
         <v>38</v>
       </c>
       <c r="AI25" s="37">
         <v>109</v>
       </c>
       <c r="AJ25" s="3">
         <v>128</v>
       </c>
       <c r="AK25" s="3">
         <v>127</v>
       </c>
       <c r="AL25" s="49">
         <v>108</v>
       </c>
-      <c r="AM25" s="71">
+      <c r="AM25" s="61">
         <v>66</v>
       </c>
+      <c r="AN25" s="70">
+        <v>112</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>55</v>
       </c>
       <c r="C26" s="3">
         <v>47</v>
       </c>
       <c r="D26" s="3">
         <v>56</v>
       </c>
       <c r="E26" s="3">
         <v>39</v>
       </c>
       <c r="F26" s="3">
         <v>31</v>
       </c>
       <c r="G26" s="3">
         <v>45</v>
       </c>
       <c r="H26" s="3">
         <v>32</v>
       </c>
       <c r="I26" s="3">
@@ -3166,55 +3211,58 @@
       </c>
       <c r="AE26" s="27">
         <v>53</v>
       </c>
       <c r="AF26" s="16">
         <v>50</v>
       </c>
       <c r="AG26" s="16">
         <v>74</v>
       </c>
       <c r="AH26" s="31">
         <v>24</v>
       </c>
       <c r="AI26" s="37">
         <v>67</v>
       </c>
       <c r="AJ26" s="3">
         <v>85</v>
       </c>
       <c r="AK26" s="3">
         <v>78</v>
       </c>
       <c r="AL26" s="49">
         <v>69</v>
       </c>
-      <c r="AM26" s="71">
+      <c r="AM26" s="61">
         <v>34</v>
       </c>
+      <c r="AN26" s="70">
+        <v>63</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>3</v>
       </c>
       <c r="C27" s="3">
         <v>2</v>
       </c>
       <c r="D27" s="3">
         <v>2</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>7</v>
       </c>
       <c r="H27" s="3">
         <v>4</v>
       </c>
       <c r="I27" s="3">
@@ -3285,55 +3333,58 @@
       </c>
       <c r="AE27" s="27">
         <v>1</v>
       </c>
       <c r="AF27" s="16">
         <v>4</v>
       </c>
       <c r="AG27" s="16">
         <v>5</v>
       </c>
       <c r="AH27" s="31">
         <v>0</v>
       </c>
       <c r="AI27" s="37">
         <v>3</v>
       </c>
       <c r="AJ27" s="3">
         <v>1</v>
       </c>
       <c r="AK27" s="3">
         <v>6</v>
       </c>
       <c r="AL27" s="49">
         <v>2</v>
       </c>
-      <c r="AM27" s="71">
+      <c r="AM27" s="61">
         <v>3</v>
       </c>
+      <c r="AN27" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:40">
       <c r="A28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <v>1</v>
       </c>
       <c r="D28" s="3">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
@@ -3404,55 +3455,58 @@
       </c>
       <c r="AE28" s="27">
         <v>1</v>
       </c>
       <c r="AF28" s="16">
         <v>0</v>
       </c>
       <c r="AG28" s="16">
         <v>0</v>
       </c>
       <c r="AH28" s="31">
         <v>2</v>
       </c>
       <c r="AI28" s="37">
         <v>1</v>
       </c>
       <c r="AJ28" s="3">
         <v>2</v>
       </c>
       <c r="AK28" s="3">
         <v>1</v>
       </c>
       <c r="AL28" s="49">
         <v>1</v>
       </c>
-      <c r="AM28" s="71">
+      <c r="AM28" s="61">
         <v>4</v>
       </c>
+      <c r="AN28" s="70">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>5</v>
       </c>
       <c r="C29" s="3">
         <v>5</v>
       </c>
       <c r="D29" s="3">
         <v>2</v>
       </c>
       <c r="E29" s="3">
         <v>3</v>
       </c>
       <c r="F29" s="3">
         <v>2</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
         <v>6</v>
       </c>
       <c r="I29" s="3">
@@ -3523,55 +3577,58 @@
       </c>
       <c r="AE29" s="27">
         <v>3</v>
       </c>
       <c r="AF29" s="16">
         <v>0</v>
       </c>
       <c r="AG29" s="16">
         <v>4</v>
       </c>
       <c r="AH29" s="31">
         <v>1</v>
       </c>
       <c r="AI29" s="37">
         <v>3</v>
       </c>
       <c r="AJ29" s="3">
         <v>1</v>
       </c>
       <c r="AK29" s="3">
         <v>5</v>
       </c>
       <c r="AL29" s="49">
         <v>3</v>
       </c>
-      <c r="AM29" s="71">
+      <c r="AM29" s="61">
         <v>4</v>
       </c>
+      <c r="AN29" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>47</v>
       </c>
       <c r="C30" s="3">
         <v>39</v>
       </c>
       <c r="D30" s="3">
         <v>49</v>
       </c>
       <c r="E30" s="3">
         <v>33</v>
       </c>
       <c r="F30" s="3">
         <v>21</v>
       </c>
       <c r="G30" s="3">
         <v>26</v>
       </c>
       <c r="H30" s="3">
         <v>19</v>
       </c>
       <c r="I30" s="3">
@@ -3642,55 +3699,58 @@
       </c>
       <c r="AE30" s="27">
         <v>14</v>
       </c>
       <c r="AF30" s="16">
         <v>18</v>
       </c>
       <c r="AG30" s="16">
         <v>11</v>
       </c>
       <c r="AH30" s="31">
         <v>5</v>
       </c>
       <c r="AI30" s="37">
         <v>13</v>
       </c>
       <c r="AJ30" s="3">
         <v>33</v>
       </c>
       <c r="AK30" s="3">
         <v>24</v>
       </c>
       <c r="AL30" s="49">
         <v>22</v>
       </c>
-      <c r="AM30" s="71">
+      <c r="AM30" s="61">
         <v>16</v>
       </c>
+      <c r="AN30" s="70">
+        <v>25</v>
+      </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>19</v>
       </c>
       <c r="C31" s="3">
         <v>11</v>
       </c>
       <c r="D31" s="3">
         <v>6</v>
       </c>
       <c r="E31" s="3">
         <v>8</v>
       </c>
       <c r="F31" s="3">
         <v>8</v>
       </c>
       <c r="G31" s="3">
         <v>8</v>
       </c>
       <c r="H31" s="3">
         <v>1</v>
       </c>
       <c r="I31" s="3">
@@ -3761,97 +3821,101 @@
       </c>
       <c r="AE31" s="27">
         <v>6</v>
       </c>
       <c r="AF31" s="16">
         <v>11</v>
       </c>
       <c r="AG31" s="16">
         <v>12</v>
       </c>
       <c r="AH31" s="31">
         <v>4</v>
       </c>
       <c r="AI31" s="37">
         <v>11</v>
       </c>
       <c r="AJ31" s="3">
         <v>3</v>
       </c>
       <c r="AK31" s="3">
         <v>7</v>
       </c>
       <c r="AL31" s="49">
         <v>7</v>
       </c>
-      <c r="AM31" s="71">
-        <v>0</v>
+      <c r="AM31" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="70">
+        <v>13</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="4"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="4"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="3"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
       <c r="AD32" s="16"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="16"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="37"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="49"/>
-      <c r="AM32" s="71"/>
+      <c r="AM32" s="61"/>
+      <c r="AN32" s="70"/>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:40">
       <c r="A33" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>6</v>
       </c>
       <c r="C33" s="3">
         <v>7</v>
       </c>
       <c r="D33" s="3">
         <v>9</v>
       </c>
       <c r="E33" s="3">
         <v>0</v>
       </c>
       <c r="F33" s="3">
         <v>14</v>
       </c>
       <c r="G33" s="3">
         <v>4</v>
       </c>
       <c r="H33" s="3">
         <v>5</v>
       </c>
       <c r="I33" s="3">
@@ -3922,55 +3986,58 @@
       </c>
       <c r="AE33" s="27">
         <v>0</v>
       </c>
       <c r="AF33" s="16">
         <v>7</v>
       </c>
       <c r="AG33" s="16">
         <v>4</v>
       </c>
       <c r="AH33" s="31">
         <v>2</v>
       </c>
       <c r="AI33" s="37">
         <v>11</v>
       </c>
       <c r="AJ33" s="3">
         <v>3</v>
       </c>
       <c r="AK33" s="3">
         <v>6</v>
       </c>
       <c r="AL33" s="49">
         <v>4</v>
       </c>
-      <c r="AM33" s="71">
+      <c r="AM33" s="61">
         <v>5</v>
       </c>
+      <c r="AN33" s="70">
+        <v>9</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:40">
       <c r="A34" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
       <c r="C34" s="3">
         <v>0</v>
       </c>
       <c r="D34" s="3">
         <v>0</v>
       </c>
       <c r="E34" s="3">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
@@ -4041,98 +4108,102 @@
       </c>
       <c r="AE34" s="27">
         <v>0</v>
       </c>
       <c r="AF34" s="16">
         <v>0</v>
       </c>
       <c r="AG34" s="16">
         <v>0</v>
       </c>
       <c r="AH34" s="31">
         <v>0</v>
       </c>
       <c r="AI34" s="37">
         <v>0</v>
       </c>
       <c r="AJ34" s="3">
         <v>0</v>
       </c>
       <c r="AK34" s="3">
         <v>0</v>
       </c>
       <c r="AL34" s="49">
         <v>0</v>
       </c>
-      <c r="AM34" s="71">
+      <c r="AM34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:39">
+    <row r="35" spans="1:40">
       <c r="A35" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="21"/>
       <c r="AF35" s="39"/>
       <c r="AG35" s="39"/>
       <c r="AH35" s="39"/>
       <c r="AI35" s="39"/>
       <c r="AJ35" s="21"/>
       <c r="AK35" s="21"/>
       <c r="AL35" s="48"/>
-      <c r="AM35" s="70"/>
+      <c r="AM35" s="60"/>
+      <c r="AN35" s="70"/>
     </row>
-    <row r="36" spans="1:39">
+    <row r="36" spans="1:40">
       <c r="A36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>2</v>
       </c>
       <c r="C36" s="3">
         <v>7</v>
       </c>
       <c r="D36" s="3">
         <v>3</v>
       </c>
       <c r="E36" s="3">
         <v>2</v>
       </c>
       <c r="F36" s="3">
         <v>2</v>
       </c>
       <c r="G36" s="3">
         <v>9</v>
       </c>
       <c r="H36" s="3">
         <v>5</v>
       </c>
       <c r="I36" s="3">
@@ -4203,96 +4274,100 @@
       </c>
       <c r="AE36" s="16">
         <v>3</v>
       </c>
       <c r="AF36" s="16">
         <v>11</v>
       </c>
       <c r="AG36" s="16">
         <v>2</v>
       </c>
       <c r="AH36" s="31">
         <v>5</v>
       </c>
       <c r="AI36" s="37">
         <v>8</v>
       </c>
       <c r="AJ36" s="3">
         <v>4</v>
       </c>
       <c r="AK36" s="3">
         <v>6</v>
       </c>
       <c r="AL36" s="50">
         <v>0</v>
       </c>
-      <c r="AM36" s="72">
+      <c r="AM36" s="62">
         <v>3</v>
       </c>
+      <c r="AN36" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="3"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
       <c r="N37" s="3"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="16"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="37"/>
       <c r="AL37" s="50"/>
-      <c r="AM37" s="72"/>
+      <c r="AM37" s="62"/>
+      <c r="AN37" s="70"/>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>0</v>
       </c>
       <c r="C38" s="3">
         <v>3</v>
       </c>
       <c r="D38" s="3">
         <v>1</v>
       </c>
       <c r="E38" s="3">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>1</v>
       </c>
       <c r="G38" s="3">
         <v>8</v>
       </c>
       <c r="H38" s="3">
         <v>2</v>
       </c>
       <c r="I38" s="3">
@@ -4363,55 +4438,58 @@
       </c>
       <c r="AE38" s="16">
         <v>2</v>
       </c>
       <c r="AF38" s="16">
         <v>5</v>
       </c>
       <c r="AG38" s="16">
         <v>1</v>
       </c>
       <c r="AH38" s="31">
         <v>0</v>
       </c>
       <c r="AI38" s="37">
         <v>1</v>
       </c>
       <c r="AJ38" s="43">
         <v>2</v>
       </c>
       <c r="AK38" s="43">
         <v>0</v>
       </c>
       <c r="AL38" s="50">
         <v>0</v>
       </c>
-      <c r="AM38" s="72">
-        <v>1</v>
+      <c r="AM38" s="62">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="70">
+        <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
       <c r="C39" s="3">
         <v>0</v>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="16">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
@@ -4482,55 +4560,58 @@
       </c>
       <c r="AE39" s="16">
         <v>0</v>
       </c>
       <c r="AF39" s="16">
         <v>0</v>
       </c>
       <c r="AG39" s="16">
         <v>0</v>
       </c>
       <c r="AH39" s="31">
         <v>0</v>
       </c>
       <c r="AI39" s="37">
         <v>0</v>
       </c>
       <c r="AJ39" s="43">
         <v>0</v>
       </c>
       <c r="AK39" s="43">
         <v>0</v>
       </c>
       <c r="AL39" s="50">
         <v>0</v>
       </c>
-      <c r="AM39" s="72">
+      <c r="AM39" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>0</v>
       </c>
       <c r="C40" s="3">
         <v>3</v>
       </c>
       <c r="D40" s="3">
         <v>1</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>1</v>
       </c>
       <c r="G40" s="3">
         <v>1</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
@@ -4601,55 +4682,58 @@
       </c>
       <c r="AE40" s="16">
         <v>1</v>
       </c>
       <c r="AF40" s="16">
         <v>1</v>
       </c>
       <c r="AG40" s="16">
         <v>1</v>
       </c>
       <c r="AH40" s="31">
         <v>0</v>
       </c>
       <c r="AI40" s="37">
         <v>4</v>
       </c>
       <c r="AJ40" s="43">
         <v>2</v>
       </c>
       <c r="AK40" s="43">
         <v>3</v>
       </c>
       <c r="AL40" s="50">
         <v>0</v>
       </c>
-      <c r="AM40" s="72">
-        <v>0</v>
+      <c r="AM40" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
       <c r="C41" s="3">
         <v>0</v>
       </c>
       <c r="D41" s="3">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
@@ -4720,55 +4804,58 @@
       </c>
       <c r="AE41" s="16">
         <v>0</v>
       </c>
       <c r="AF41" s="16">
         <v>0</v>
       </c>
       <c r="AG41" s="16">
         <v>0</v>
       </c>
       <c r="AH41" s="31">
         <v>0</v>
       </c>
       <c r="AI41" s="37">
         <v>1</v>
       </c>
       <c r="AJ41" s="43">
         <v>0</v>
       </c>
       <c r="AK41" s="43">
         <v>0</v>
       </c>
       <c r="AL41" s="50">
         <v>0</v>
       </c>
-      <c r="AM41" s="72">
+      <c r="AM41" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>1</v>
       </c>
       <c r="C42" s="3">
         <v>0</v>
       </c>
       <c r="D42" s="3">
         <v>1</v>
       </c>
       <c r="E42" s="16">
         <v>0</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
@@ -4839,55 +4926,58 @@
       </c>
       <c r="AE42" s="16">
         <v>0</v>
       </c>
       <c r="AF42" s="16">
         <v>1</v>
       </c>
       <c r="AG42" s="16">
         <v>0</v>
       </c>
       <c r="AH42" s="31">
         <v>0</v>
       </c>
       <c r="AI42" s="37">
         <v>0</v>
       </c>
       <c r="AJ42" s="43">
         <v>0</v>
       </c>
       <c r="AK42" s="43">
         <v>0</v>
       </c>
       <c r="AL42" s="50">
         <v>0</v>
       </c>
-      <c r="AM42" s="72">
+      <c r="AM42" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>1</v>
       </c>
       <c r="C43" s="3">
         <v>1</v>
       </c>
       <c r="D43" s="3">
         <v>0</v>
       </c>
       <c r="E43" s="3">
         <v>2</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>0</v>
       </c>
       <c r="H43" s="3">
         <v>3</v>
       </c>
       <c r="I43" s="3">
@@ -4958,55 +5048,58 @@
       </c>
       <c r="AE43" s="16">
         <v>0</v>
       </c>
       <c r="AF43" s="16">
         <v>3</v>
       </c>
       <c r="AG43" s="16">
         <v>0</v>
       </c>
       <c r="AH43" s="31">
         <v>5</v>
       </c>
       <c r="AI43" s="37">
         <v>0</v>
       </c>
       <c r="AJ43" s="43">
         <v>0</v>
       </c>
       <c r="AK43" s="43">
         <v>3</v>
       </c>
       <c r="AL43" s="50">
         <v>0</v>
       </c>
-      <c r="AM43" s="72">
-        <v>2</v>
+      <c r="AM43" s="62">
+        <v>2</v>
+      </c>
+      <c r="AN43" s="70">
+        <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:39">
+    <row r="44" spans="1:40">
       <c r="A44" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="5">
         <v>0</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="5">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
@@ -5077,213 +5170,217 @@
       </c>
       <c r="AE44" s="5">
         <v>0</v>
       </c>
       <c r="AF44" s="5">
         <v>1</v>
       </c>
       <c r="AG44" s="5">
         <v>0</v>
       </c>
       <c r="AH44" s="32">
         <v>0</v>
       </c>
       <c r="AI44" s="38">
         <v>2</v>
       </c>
       <c r="AJ44" s="44">
         <v>0</v>
       </c>
       <c r="AK44" s="44">
         <v>0</v>
       </c>
       <c r="AL44" s="51">
         <v>0</v>
       </c>
-      <c r="AM44" s="73">
+      <c r="AM44" s="63">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="71">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AO44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="24" width="8.28515625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="36" width="8.28515625" customWidth="1"/>
     <col min="37" max="37" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
       <c r="AC2" s="47"/>
       <c r="AD2" s="47"/>
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
     </row>
-    <row r="5" spans="1:39" s="1" customFormat="1">
+    <row r="5" spans="1:41" s="1" customFormat="1">
       <c r="A5" s="6"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="24"/>
       <c r="O5" s="24"/>
       <c r="P5" s="24"/>
       <c r="Q5" s="24"/>
       <c r="R5" s="24"/>
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="25"/>
       <c r="Z5" s="26"/>
-      <c r="AL5" s="75"/>
-      <c r="AM5" s="74" t="s">
+      <c r="AL5" s="79"/>
+      <c r="AN5" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
-[...1 lines deleted...]
-      <c r="B6" s="61">
+    <row r="6" spans="1:41">
+      <c r="A6" s="74"/>
+      <c r="B6" s="73">
         <v>2023</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="65">
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="77">
         <v>2024</v>
       </c>
-      <c r="O6" s="66"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="72">
         <v>2025</v>
       </c>
-      <c r="AA6" s="60"/>
-[...10 lines deleted...]
-      <c r="AL6" s="67">
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="80">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
+      <c r="AM6" s="81"/>
+      <c r="AN6" s="81"/>
     </row>
-    <row r="7" spans="1:39">
-      <c r="A7" s="63"/>
+    <row r="7" spans="1:41">
+      <c r="A7" s="75"/>
       <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -5354,93 +5451,97 @@
       </c>
       <c r="AF7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="AG7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="AH7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="AI7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="AM7" s="13" t="s">
         <v>4</v>
       </c>
+      <c r="AN7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO7" s="2"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:41">
       <c r="A8" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="28"/>
       <c r="O8" s="28"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
       <c r="AE8" s="21"/>
       <c r="AF8" s="21"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="21"/>
     </row>
-    <row r="9" spans="1:39">
+    <row r="9" spans="1:41">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16">
         <v>111</v>
       </c>
       <c r="C9" s="16">
         <v>60</v>
       </c>
       <c r="D9" s="16">
         <v>92</v>
       </c>
       <c r="E9" s="16">
         <v>136</v>
       </c>
       <c r="F9" s="3">
         <v>128</v>
       </c>
       <c r="G9" s="3">
         <v>293</v>
       </c>
       <c r="H9" s="3">
         <v>249</v>
       </c>
       <c r="I9" s="3">
@@ -5511,55 +5612,58 @@
       </c>
       <c r="AE9" s="16">
         <v>285</v>
       </c>
       <c r="AF9" s="16">
         <v>229</v>
       </c>
       <c r="AG9" s="16">
         <v>146</v>
       </c>
       <c r="AH9" s="33">
         <v>121</v>
       </c>
       <c r="AI9" s="40">
         <v>87</v>
       </c>
       <c r="AJ9" s="3">
         <v>55</v>
       </c>
       <c r="AK9" s="3">
         <v>98</v>
       </c>
       <c r="AL9" s="53">
         <v>35</v>
       </c>
-      <c r="AM9" s="77">
+      <c r="AM9" s="65">
         <v>47</v>
       </c>
+      <c r="AN9" s="70">
+        <v>61</v>
+      </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:41">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="16">
         <v>62</v>
       </c>
       <c r="C10" s="16">
         <v>36</v>
       </c>
       <c r="D10" s="16">
         <v>52</v>
       </c>
       <c r="E10" s="16">
         <v>71</v>
       </c>
       <c r="F10" s="3">
         <v>60</v>
       </c>
       <c r="G10" s="3">
         <v>164</v>
       </c>
       <c r="H10" s="3">
         <v>96</v>
       </c>
       <c r="I10" s="3">
@@ -5630,55 +5734,58 @@
       </c>
       <c r="AE10" s="16">
         <v>101</v>
       </c>
       <c r="AF10" s="16">
         <v>109</v>
       </c>
       <c r="AG10" s="16">
         <v>56</v>
       </c>
       <c r="AH10" s="33">
         <v>63</v>
       </c>
       <c r="AI10" s="40">
         <v>35</v>
       </c>
       <c r="AJ10" s="3">
         <v>33</v>
       </c>
       <c r="AK10" s="3">
         <v>60</v>
       </c>
       <c r="AL10" s="53">
         <v>25</v>
       </c>
-      <c r="AM10" s="77">
+      <c r="AM10" s="65">
         <v>15</v>
       </c>
+      <c r="AN10" s="70">
+        <v>36</v>
+      </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:41">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="16">
         <v>0</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="16">
         <v>3</v>
       </c>
       <c r="E11" s="16">
         <v>6</v>
       </c>
       <c r="F11" s="3">
         <v>3</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>14</v>
       </c>
       <c r="I11" s="3">
@@ -5749,55 +5856,58 @@
       </c>
       <c r="AE11" s="16">
         <v>16</v>
       </c>
       <c r="AF11" s="16">
         <v>4</v>
       </c>
       <c r="AG11" s="16">
         <v>8</v>
       </c>
       <c r="AH11" s="33">
         <v>3</v>
       </c>
       <c r="AI11" s="40">
         <v>1</v>
       </c>
       <c r="AJ11" s="3">
         <v>1</v>
       </c>
       <c r="AK11" s="3">
         <v>2</v>
       </c>
       <c r="AL11" s="53">
         <v>0</v>
       </c>
-      <c r="AM11" s="77">
+      <c r="AM11" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:41">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>0</v>
       </c>
       <c r="C12" s="16">
         <v>0</v>
       </c>
       <c r="D12" s="16">
         <v>0</v>
       </c>
       <c r="E12" s="16">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>1</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
@@ -5868,55 +5978,58 @@
       </c>
       <c r="AE12" s="16">
         <v>0</v>
       </c>
       <c r="AF12" s="16">
         <v>2</v>
       </c>
       <c r="AG12" s="16">
         <v>0</v>
       </c>
       <c r="AH12" s="33">
         <v>1</v>
       </c>
       <c r="AI12" s="40">
         <v>0</v>
       </c>
       <c r="AJ12" s="3">
         <v>0</v>
       </c>
       <c r="AK12" s="3">
         <v>0</v>
       </c>
       <c r="AL12" s="53">
         <v>0</v>
       </c>
-      <c r="AM12" s="77">
-        <v>0</v>
+      <c r="AM12" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:41">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16">
         <v>10</v>
       </c>
       <c r="C13" s="16">
         <v>7</v>
       </c>
       <c r="D13" s="16">
         <v>9</v>
       </c>
       <c r="E13" s="16">
         <v>8</v>
       </c>
       <c r="F13" s="3">
         <v>6</v>
       </c>
       <c r="G13" s="3">
         <v>5</v>
       </c>
       <c r="H13" s="3">
         <v>13</v>
       </c>
       <c r="I13" s="3">
@@ -5987,55 +6100,58 @@
       </c>
       <c r="AE13" s="16">
         <v>12</v>
       </c>
       <c r="AF13" s="16">
         <v>24</v>
       </c>
       <c r="AG13" s="16">
         <v>8</v>
       </c>
       <c r="AH13" s="33">
         <v>0</v>
       </c>
       <c r="AI13" s="40">
         <v>9</v>
       </c>
       <c r="AJ13" s="3">
         <v>5</v>
       </c>
       <c r="AK13" s="3">
         <v>8</v>
       </c>
       <c r="AL13" s="53">
         <v>1</v>
       </c>
-      <c r="AM13" s="77">
+      <c r="AM13" s="65">
         <v>10</v>
       </c>
+      <c r="AN13" s="70">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:41">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="16">
         <v>29</v>
       </c>
       <c r="C14" s="16">
         <v>10</v>
       </c>
       <c r="D14" s="16">
         <v>15</v>
       </c>
       <c r="E14" s="16">
         <v>26</v>
       </c>
       <c r="F14" s="3">
         <v>32</v>
       </c>
       <c r="G14" s="3">
         <v>70</v>
       </c>
       <c r="H14" s="3">
         <v>85</v>
       </c>
       <c r="I14" s="3">
@@ -6106,55 +6222,58 @@
       </c>
       <c r="AE14" s="16">
         <v>80</v>
       </c>
       <c r="AF14" s="16">
         <v>46</v>
       </c>
       <c r="AG14" s="16">
         <v>44</v>
       </c>
       <c r="AH14" s="33">
         <v>38</v>
       </c>
       <c r="AI14" s="40">
         <v>17</v>
       </c>
       <c r="AJ14" s="3">
         <v>9</v>
       </c>
       <c r="AK14" s="3">
         <v>17</v>
       </c>
       <c r="AL14" s="53">
         <v>5</v>
       </c>
-      <c r="AM14" s="77">
+      <c r="AM14" s="65">
         <v>14</v>
       </c>
+      <c r="AN14" s="70">
+        <v>11</v>
+      </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:41">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16">
         <v>2</v>
       </c>
       <c r="C15" s="16">
         <v>1</v>
       </c>
       <c r="D15" s="16">
         <v>9</v>
       </c>
       <c r="E15" s="16">
         <v>17</v>
       </c>
       <c r="F15" s="3">
         <v>10</v>
       </c>
       <c r="G15" s="3">
         <v>14</v>
       </c>
       <c r="H15" s="3">
         <v>13</v>
       </c>
       <c r="I15" s="3">
@@ -6225,98 +6344,102 @@
       </c>
       <c r="AE15" s="16">
         <v>52</v>
       </c>
       <c r="AF15" s="16">
         <v>17</v>
       </c>
       <c r="AG15" s="16">
         <v>21</v>
       </c>
       <c r="AH15" s="33">
         <v>11</v>
       </c>
       <c r="AI15" s="40">
         <v>9</v>
       </c>
       <c r="AJ15" s="3">
         <v>4</v>
       </c>
       <c r="AK15" s="3">
         <v>7</v>
       </c>
       <c r="AL15" s="53">
         <v>0</v>
       </c>
-      <c r="AM15" s="77">
+      <c r="AM15" s="65">
         <v>8</v>
       </c>
+      <c r="AN15" s="70">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:41">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="4"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="4"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="4"/>
       <c r="N16" s="3"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="33"/>
       <c r="AI16" s="40"/>
       <c r="AJ16" s="3"/>
       <c r="AK16" s="3"/>
       <c r="AL16" s="53"/>
-      <c r="AM16" s="77"/>
+      <c r="AM16" s="65"/>
+      <c r="AN16" s="70"/>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="16">
         <v>7</v>
       </c>
       <c r="C17" s="16">
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <v>1</v>
       </c>
       <c r="E17" s="16">
         <v>7</v>
       </c>
       <c r="F17" s="3">
         <v>7</v>
       </c>
       <c r="G17" s="3">
         <v>8</v>
       </c>
       <c r="H17" s="3">
         <v>9</v>
       </c>
       <c r="I17" s="3">
@@ -6387,55 +6510,58 @@
       </c>
       <c r="AE17" s="16">
         <v>18</v>
       </c>
       <c r="AF17" s="16">
         <v>8</v>
       </c>
       <c r="AG17" s="16">
         <v>2</v>
       </c>
       <c r="AH17" s="33">
         <v>1</v>
       </c>
       <c r="AI17" s="40">
         <v>9</v>
       </c>
       <c r="AJ17" s="3">
         <v>3</v>
       </c>
       <c r="AK17" s="3">
         <v>2</v>
       </c>
       <c r="AL17" s="53">
         <v>4</v>
       </c>
-      <c r="AM17" s="77">
-        <v>0</v>
+      <c r="AM17" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="70">
+        <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="16">
         <v>0</v>
       </c>
       <c r="C18" s="16">
         <v>0</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
@@ -6506,55 +6632,58 @@
       </c>
       <c r="AE18" s="16">
         <v>0</v>
       </c>
       <c r="AF18" s="16">
         <v>0</v>
       </c>
       <c r="AG18" s="16">
         <v>0</v>
       </c>
       <c r="AH18" s="33">
         <v>4</v>
       </c>
       <c r="AI18" s="40">
         <v>0</v>
       </c>
       <c r="AJ18" s="3">
         <v>0</v>
       </c>
       <c r="AK18" s="3">
         <v>0</v>
       </c>
       <c r="AL18" s="53">
         <v>0</v>
       </c>
-      <c r="AM18" s="77">
+      <c r="AM18" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>1</v>
       </c>
       <c r="C19" s="16">
         <v>1</v>
       </c>
       <c r="D19" s="16">
         <v>3</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>5</v>
       </c>
       <c r="G19" s="3">
         <v>17</v>
       </c>
       <c r="H19" s="3">
         <v>9</v>
       </c>
       <c r="I19" s="3">
@@ -6625,55 +6754,58 @@
       </c>
       <c r="AE19" s="16">
         <v>4</v>
       </c>
       <c r="AF19" s="16">
         <v>11</v>
       </c>
       <c r="AG19" s="16">
         <v>5</v>
       </c>
       <c r="AH19" s="33">
         <v>0</v>
       </c>
       <c r="AI19" s="40">
         <v>2</v>
       </c>
       <c r="AJ19" s="3">
         <v>0</v>
       </c>
       <c r="AK19" s="3">
         <v>0</v>
       </c>
       <c r="AL19" s="53">
         <v>0</v>
       </c>
-      <c r="AM19" s="77">
+      <c r="AM19" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16">
         <v>0</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
@@ -6744,55 +6876,58 @@
       </c>
       <c r="AE20" s="16">
         <v>0</v>
       </c>
       <c r="AF20" s="16">
         <v>0</v>
       </c>
       <c r="AG20" s="16">
         <v>0</v>
       </c>
       <c r="AH20" s="33">
         <v>0</v>
       </c>
       <c r="AI20" s="40">
         <v>0</v>
       </c>
       <c r="AJ20" s="3">
         <v>0</v>
       </c>
       <c r="AK20" s="3">
         <v>0</v>
       </c>
       <c r="AL20" s="53">
         <v>0</v>
       </c>
-      <c r="AM20" s="77">
+      <c r="AM20" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="16">
         <v>0</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>1</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
@@ -6863,55 +6998,58 @@
       </c>
       <c r="AE21" s="16">
         <v>1</v>
       </c>
       <c r="AF21" s="16">
         <v>1</v>
       </c>
       <c r="AG21" s="16">
         <v>0</v>
       </c>
       <c r="AH21" s="33">
         <v>0</v>
       </c>
       <c r="AI21" s="40">
         <v>0</v>
       </c>
       <c r="AJ21" s="3">
         <v>0</v>
       </c>
       <c r="AK21" s="3">
         <v>0</v>
       </c>
       <c r="AL21" s="53">
         <v>0</v>
       </c>
-      <c r="AM21" s="77">
+      <c r="AM21" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="16">
         <v>0</v>
       </c>
       <c r="C22" s="16">
         <v>4</v>
       </c>
       <c r="D22" s="16">
         <v>0</v>
       </c>
       <c r="E22" s="16">
         <v>1</v>
       </c>
       <c r="F22" s="3">
         <v>3</v>
       </c>
       <c r="G22" s="3">
         <v>4</v>
       </c>
       <c r="H22" s="3">
         <v>10</v>
       </c>
       <c r="I22" s="3">
@@ -6982,55 +7120,58 @@
       </c>
       <c r="AE22" s="16">
         <v>1</v>
       </c>
       <c r="AF22" s="16">
         <v>7</v>
       </c>
       <c r="AG22" s="16">
         <v>2</v>
       </c>
       <c r="AH22" s="33">
         <v>0</v>
       </c>
       <c r="AI22" s="40">
         <v>2</v>
       </c>
       <c r="AJ22" s="3">
         <v>0</v>
       </c>
       <c r="AK22" s="3">
         <v>2</v>
       </c>
       <c r="AL22" s="53">
         <v>0</v>
       </c>
-      <c r="AM22" s="77">
-        <v>0</v>
+      <c r="AM22" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="70">
+        <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16">
         <v>0</v>
       </c>
       <c r="C23" s="16">
         <v>0</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
@@ -7101,98 +7242,102 @@
       </c>
       <c r="AE23" s="16">
         <v>0</v>
       </c>
       <c r="AF23" s="16">
         <v>0</v>
       </c>
       <c r="AG23" s="16">
         <v>0</v>
       </c>
       <c r="AH23" s="33">
         <v>0</v>
       </c>
       <c r="AI23" s="40">
         <v>3</v>
       </c>
       <c r="AJ23" s="3">
         <v>0</v>
       </c>
       <c r="AK23" s="3">
         <v>0</v>
       </c>
       <c r="AL23" s="53">
         <v>0</v>
       </c>
-      <c r="AM23" s="77">
+      <c r="AM23" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="30"/>
       <c r="AD24" s="30"/>
       <c r="AE24" s="30"/>
       <c r="AF24" s="42"/>
       <c r="AG24" s="42"/>
       <c r="AH24" s="42"/>
       <c r="AI24" s="42"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="20"/>
       <c r="AL24" s="52"/>
-      <c r="AM24" s="76"/>
+      <c r="AM24" s="64"/>
+      <c r="AN24" s="70"/>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="16">
         <v>107</v>
       </c>
       <c r="C25" s="16">
         <v>55</v>
       </c>
       <c r="D25" s="16">
         <v>88</v>
       </c>
       <c r="E25" s="16">
         <v>135</v>
       </c>
       <c r="F25" s="3">
         <v>117</v>
       </c>
       <c r="G25" s="3">
         <v>265</v>
       </c>
       <c r="H25" s="3">
         <v>228</v>
       </c>
       <c r="I25" s="3">
@@ -7263,55 +7408,58 @@
       </c>
       <c r="AE25" s="16">
         <v>276</v>
       </c>
       <c r="AF25" s="16">
         <v>202</v>
       </c>
       <c r="AG25" s="16">
         <v>137</v>
       </c>
       <c r="AH25" s="33">
         <v>117</v>
       </c>
       <c r="AI25" s="40">
         <v>73</v>
       </c>
       <c r="AJ25" s="3">
         <v>54</v>
       </c>
       <c r="AK25" s="3">
         <v>96</v>
       </c>
       <c r="AL25" s="53">
         <v>35</v>
       </c>
-      <c r="AM25" s="77">
+      <c r="AM25" s="65">
         <v>47</v>
       </c>
+      <c r="AN25" s="70">
+        <v>58</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="16">
         <v>62</v>
       </c>
       <c r="C26" s="16">
         <v>36</v>
       </c>
       <c r="D26" s="16">
         <v>52</v>
       </c>
       <c r="E26" s="16">
         <v>71</v>
       </c>
       <c r="F26" s="3">
         <v>60</v>
       </c>
       <c r="G26" s="3">
         <v>164</v>
       </c>
       <c r="H26" s="3">
         <v>96</v>
       </c>
       <c r="I26" s="3">
@@ -7382,55 +7530,58 @@
       </c>
       <c r="AE26" s="16">
         <v>101</v>
       </c>
       <c r="AF26" s="16">
         <v>109</v>
       </c>
       <c r="AG26" s="16">
         <v>56</v>
       </c>
       <c r="AH26" s="33">
         <v>63</v>
       </c>
       <c r="AI26" s="40">
         <v>35</v>
       </c>
       <c r="AJ26" s="3">
         <v>33</v>
       </c>
       <c r="AK26" s="3">
         <v>60</v>
       </c>
       <c r="AL26" s="53">
         <v>25</v>
       </c>
-      <c r="AM26" s="77">
+      <c r="AM26" s="65">
         <v>15</v>
       </c>
+      <c r="AN26" s="70">
+        <v>36</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="16">
         <v>0</v>
       </c>
       <c r="C27" s="16">
         <v>1</v>
       </c>
       <c r="D27" s="16">
         <v>3</v>
       </c>
       <c r="E27" s="16">
         <v>6</v>
       </c>
       <c r="F27" s="3">
         <v>3</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
         <v>14</v>
       </c>
       <c r="I27" s="3">
@@ -7501,55 +7652,58 @@
       </c>
       <c r="AE27" s="16">
         <v>16</v>
       </c>
       <c r="AF27" s="16">
         <v>4</v>
       </c>
       <c r="AG27" s="16">
         <v>8</v>
       </c>
       <c r="AH27" s="33">
         <v>3</v>
       </c>
       <c r="AI27" s="40">
         <v>1</v>
       </c>
       <c r="AJ27" s="3">
         <v>1</v>
       </c>
       <c r="AK27" s="3">
         <v>2</v>
       </c>
       <c r="AL27" s="53">
         <v>0</v>
       </c>
-      <c r="AM27" s="77">
+      <c r="AM27" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:40">
       <c r="A28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="16">
         <v>0</v>
       </c>
       <c r="C28" s="16">
         <v>0</v>
       </c>
       <c r="D28" s="16">
         <v>0</v>
       </c>
       <c r="E28" s="16">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
@@ -7620,55 +7774,58 @@
       </c>
       <c r="AE28" s="16">
         <v>0</v>
       </c>
       <c r="AF28" s="16">
         <v>2</v>
       </c>
       <c r="AG28" s="16">
         <v>0</v>
       </c>
       <c r="AH28" s="33">
         <v>1</v>
       </c>
       <c r="AI28" s="40">
         <v>0</v>
       </c>
       <c r="AJ28" s="3">
         <v>0</v>
       </c>
       <c r="AK28" s="3">
         <v>0</v>
       </c>
       <c r="AL28" s="53">
         <v>0</v>
       </c>
-      <c r="AM28" s="77">
-        <v>0</v>
+      <c r="AM28" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="16">
         <v>10</v>
       </c>
       <c r="C29" s="16">
         <v>7</v>
       </c>
       <c r="D29" s="16">
         <v>9</v>
       </c>
       <c r="E29" s="16">
         <v>8</v>
       </c>
       <c r="F29" s="3">
         <v>6</v>
       </c>
       <c r="G29" s="3">
         <v>5</v>
       </c>
       <c r="H29" s="3">
         <v>13</v>
       </c>
       <c r="I29" s="3">
@@ -7739,55 +7896,58 @@
       </c>
       <c r="AE29" s="16">
         <v>12</v>
       </c>
       <c r="AF29" s="16">
         <v>24</v>
       </c>
       <c r="AG29" s="16">
         <v>8</v>
       </c>
       <c r="AH29" s="33">
         <v>0</v>
       </c>
       <c r="AI29" s="40">
         <v>9</v>
       </c>
       <c r="AJ29" s="3">
         <v>5</v>
       </c>
       <c r="AK29" s="3">
         <v>8</v>
       </c>
       <c r="AL29" s="53">
         <v>1</v>
       </c>
-      <c r="AM29" s="77">
+      <c r="AM29" s="65">
         <v>10</v>
       </c>
+      <c r="AN29" s="70">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="16">
         <v>29</v>
       </c>
       <c r="C30" s="16">
         <v>10</v>
       </c>
       <c r="D30" s="16">
         <v>15</v>
       </c>
       <c r="E30" s="16">
         <v>26</v>
       </c>
       <c r="F30" s="3">
         <v>32</v>
       </c>
       <c r="G30" s="3">
         <v>70</v>
       </c>
       <c r="H30" s="3">
         <v>85</v>
       </c>
       <c r="I30" s="3">
@@ -7858,55 +8018,58 @@
       </c>
       <c r="AE30" s="16">
         <v>80</v>
       </c>
       <c r="AF30" s="16">
         <v>46</v>
       </c>
       <c r="AG30" s="16">
         <v>44</v>
       </c>
       <c r="AH30" s="33">
         <v>38</v>
       </c>
       <c r="AI30" s="40">
         <v>17</v>
       </c>
       <c r="AJ30" s="3">
         <v>9</v>
       </c>
       <c r="AK30" s="3">
         <v>17</v>
       </c>
       <c r="AL30" s="53">
         <v>5</v>
       </c>
-      <c r="AM30" s="77">
+      <c r="AM30" s="65">
         <v>14</v>
       </c>
+      <c r="AN30" s="70">
+        <v>11</v>
+      </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="16">
         <v>2</v>
       </c>
       <c r="C31" s="16">
         <v>1</v>
       </c>
       <c r="D31" s="16">
         <v>9</v>
       </c>
       <c r="E31" s="16">
         <v>17</v>
       </c>
       <c r="F31" s="3">
         <v>10</v>
       </c>
       <c r="G31" s="3">
         <v>14</v>
       </c>
       <c r="H31" s="3">
         <v>13</v>
       </c>
       <c r="I31" s="3">
@@ -7977,98 +8140,102 @@
       </c>
       <c r="AE31" s="16">
         <v>52</v>
       </c>
       <c r="AF31" s="16">
         <v>17</v>
       </c>
       <c r="AG31" s="16">
         <v>21</v>
       </c>
       <c r="AH31" s="33">
         <v>11</v>
       </c>
       <c r="AI31" s="40">
         <v>9</v>
       </c>
       <c r="AJ31" s="3">
         <v>4</v>
       </c>
       <c r="AK31" s="3">
         <v>7</v>
       </c>
       <c r="AL31" s="53">
         <v>0</v>
       </c>
-      <c r="AM31" s="77">
+      <c r="AM31" s="65">
         <v>8</v>
       </c>
+      <c r="AN31" s="70">
+        <v>6</v>
+      </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="4"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="4"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="3"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
       <c r="AD32" s="16"/>
       <c r="AE32" s="16"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="16"/>
       <c r="AH32" s="33"/>
       <c r="AI32" s="40"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="53"/>
-      <c r="AM32" s="77"/>
+      <c r="AM32" s="65"/>
+      <c r="AN32" s="70"/>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:40">
       <c r="A33" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="16">
         <v>4</v>
       </c>
       <c r="C33" s="16">
         <v>0</v>
       </c>
       <c r="D33" s="16">
         <v>0</v>
       </c>
       <c r="E33" s="16">
         <v>7</v>
       </c>
       <c r="F33" s="3">
         <v>5</v>
       </c>
       <c r="G33" s="3">
         <v>2</v>
       </c>
       <c r="H33" s="3">
         <v>7</v>
       </c>
       <c r="I33" s="3">
@@ -8139,55 +8306,58 @@
       </c>
       <c r="AE33" s="16">
         <v>15</v>
       </c>
       <c r="AF33" s="16">
         <v>0</v>
       </c>
       <c r="AG33" s="16">
         <v>0</v>
       </c>
       <c r="AH33" s="33">
         <v>1</v>
       </c>
       <c r="AI33" s="40">
         <v>2</v>
       </c>
       <c r="AJ33" s="3">
         <v>2</v>
       </c>
       <c r="AK33" s="3">
         <v>2</v>
       </c>
       <c r="AL33" s="53">
         <v>4</v>
       </c>
-      <c r="AM33" s="77">
-        <v>0</v>
+      <c r="AM33" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="70">
+        <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:40">
       <c r="A34" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="16">
         <v>0</v>
       </c>
       <c r="C34" s="16">
         <v>0</v>
       </c>
       <c r="D34" s="16">
         <v>0</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
@@ -8258,98 +8428,102 @@
       </c>
       <c r="AE34" s="16">
         <v>0</v>
       </c>
       <c r="AF34" s="16">
         <v>0</v>
       </c>
       <c r="AG34" s="16">
         <v>0</v>
       </c>
       <c r="AH34" s="33">
         <v>0</v>
       </c>
       <c r="AI34" s="40">
         <v>0</v>
       </c>
       <c r="AJ34" s="3">
         <v>0</v>
       </c>
       <c r="AK34" s="3">
         <v>0</v>
       </c>
       <c r="AL34" s="53">
         <v>0</v>
       </c>
-      <c r="AM34" s="77">
+      <c r="AM34" s="65">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:39">
+    <row r="35" spans="1:40">
       <c r="A35" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="42"/>
       <c r="AD35" s="42"/>
       <c r="AE35" s="42"/>
       <c r="AF35" s="42"/>
       <c r="AG35" s="42"/>
       <c r="AH35" s="42"/>
       <c r="AI35" s="42"/>
       <c r="AJ35" s="20"/>
       <c r="AK35" s="20"/>
       <c r="AL35" s="52"/>
-      <c r="AM35" s="76"/>
+      <c r="AM35" s="64"/>
+      <c r="AN35" s="70"/>
     </row>
-    <row r="36" spans="1:39" s="2" customFormat="1">
+    <row r="36" spans="1:40" s="2" customFormat="1">
       <c r="A36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="16">
         <v>4</v>
       </c>
       <c r="C36" s="16">
         <v>5</v>
       </c>
       <c r="D36" s="16">
         <v>4</v>
       </c>
       <c r="E36" s="16">
         <v>1</v>
       </c>
       <c r="F36" s="3">
         <v>11</v>
       </c>
       <c r="G36" s="3">
         <v>28</v>
       </c>
       <c r="H36" s="3">
         <v>21</v>
       </c>
       <c r="I36" s="3">
@@ -8420,98 +8594,102 @@
       </c>
       <c r="AE36" s="43">
         <v>9</v>
       </c>
       <c r="AF36" s="16">
         <v>27</v>
       </c>
       <c r="AG36" s="16">
         <v>9</v>
       </c>
       <c r="AH36" s="33">
         <v>4</v>
       </c>
       <c r="AI36" s="40">
         <v>14</v>
       </c>
       <c r="AJ36" s="43">
         <v>1</v>
       </c>
       <c r="AK36" s="43">
         <v>2</v>
       </c>
       <c r="AL36" s="54">
         <v>0</v>
       </c>
-      <c r="AM36" s="78">
-        <v>0</v>
+      <c r="AM36" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="70">
+        <v>3</v>
       </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="3"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
       <c r="N37" s="3"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="43"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="33"/>
       <c r="AI37" s="40"/>
       <c r="AJ37" s="43"/>
       <c r="AK37" s="43"/>
       <c r="AL37" s="54"/>
-      <c r="AM37" s="78"/>
+      <c r="AM37" s="66"/>
+      <c r="AN37" s="70"/>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="16">
         <v>3</v>
       </c>
       <c r="C38" s="16">
         <v>0</v>
       </c>
       <c r="D38" s="16">
         <v>1</v>
       </c>
       <c r="E38" s="16">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>2</v>
       </c>
       <c r="G38" s="3">
         <v>6</v>
       </c>
       <c r="H38" s="3">
         <v>2</v>
       </c>
       <c r="I38" s="3">
@@ -8582,55 +8760,58 @@
       </c>
       <c r="AE38" s="43">
         <v>3</v>
       </c>
       <c r="AF38" s="16">
         <v>8</v>
       </c>
       <c r="AG38" s="16">
         <v>2</v>
       </c>
       <c r="AH38" s="33">
         <v>0</v>
       </c>
       <c r="AI38" s="40">
         <v>7</v>
       </c>
       <c r="AJ38" s="43">
         <v>1</v>
       </c>
       <c r="AK38" s="43">
         <v>0</v>
       </c>
       <c r="AL38" s="54">
         <v>0</v>
       </c>
-      <c r="AM38" s="78">
+      <c r="AM38" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="16">
         <v>0</v>
       </c>
       <c r="C39" s="16">
         <v>0</v>
       </c>
       <c r="D39" s="16">
         <v>0</v>
       </c>
       <c r="E39" s="16">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
@@ -8701,55 +8882,58 @@
       </c>
       <c r="AE39" s="43">
         <v>0</v>
       </c>
       <c r="AF39" s="16">
         <v>0</v>
       </c>
       <c r="AG39" s="16">
         <v>0</v>
       </c>
       <c r="AH39" s="33">
         <v>4</v>
       </c>
       <c r="AI39" s="40">
         <v>0</v>
       </c>
       <c r="AJ39" s="43">
         <v>0</v>
       </c>
       <c r="AK39" s="43">
         <v>0</v>
       </c>
       <c r="AL39" s="54">
         <v>0</v>
       </c>
-      <c r="AM39" s="78">
+      <c r="AM39" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="16">
         <v>1</v>
       </c>
       <c r="C40" s="16">
         <v>1</v>
       </c>
       <c r="D40" s="16">
         <v>3</v>
       </c>
       <c r="E40" s="16">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>5</v>
       </c>
       <c r="G40" s="3">
         <v>17</v>
       </c>
       <c r="H40" s="3">
         <v>9</v>
       </c>
       <c r="I40" s="3">
@@ -8820,55 +9004,58 @@
       </c>
       <c r="AE40" s="43">
         <v>4</v>
       </c>
       <c r="AF40" s="16">
         <v>11</v>
       </c>
       <c r="AG40" s="16">
         <v>5</v>
       </c>
       <c r="AH40" s="33">
         <v>0</v>
       </c>
       <c r="AI40" s="40">
         <v>2</v>
       </c>
       <c r="AJ40" s="43">
         <v>0</v>
       </c>
       <c r="AK40" s="43">
         <v>0</v>
       </c>
       <c r="AL40" s="54">
         <v>0</v>
       </c>
-      <c r="AM40" s="78">
+      <c r="AM40" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="16">
         <v>0</v>
       </c>
       <c r="C41" s="16">
         <v>0</v>
       </c>
       <c r="D41" s="16">
         <v>0</v>
       </c>
       <c r="E41" s="16">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
@@ -8939,55 +9126,58 @@
       </c>
       <c r="AE41" s="43">
         <v>0</v>
       </c>
       <c r="AF41" s="16">
         <v>0</v>
       </c>
       <c r="AG41" s="16">
         <v>0</v>
       </c>
       <c r="AH41" s="33">
         <v>0</v>
       </c>
       <c r="AI41" s="40">
         <v>0</v>
       </c>
       <c r="AJ41" s="43">
         <v>0</v>
       </c>
       <c r="AK41" s="43">
         <v>0</v>
       </c>
       <c r="AL41" s="54">
         <v>0</v>
       </c>
-      <c r="AM41" s="78">
+      <c r="AM41" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="16">
         <v>0</v>
       </c>
       <c r="C42" s="16">
         <v>0</v>
       </c>
       <c r="D42" s="16">
         <v>0</v>
       </c>
       <c r="E42" s="16">
         <v>0</v>
       </c>
       <c r="F42" s="3">
         <v>1</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
@@ -9058,55 +9248,58 @@
       </c>
       <c r="AE42" s="43">
         <v>1</v>
       </c>
       <c r="AF42" s="16">
         <v>1</v>
       </c>
       <c r="AG42" s="16">
         <v>0</v>
       </c>
       <c r="AH42" s="33">
         <v>0</v>
       </c>
       <c r="AI42" s="40">
         <v>0</v>
       </c>
       <c r="AJ42" s="43">
         <v>0</v>
       </c>
       <c r="AK42" s="43">
         <v>0</v>
       </c>
       <c r="AL42" s="54">
         <v>0</v>
       </c>
-      <c r="AM42" s="78">
+      <c r="AM42" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="16">
         <v>0</v>
       </c>
       <c r="C43" s="16">
         <v>4</v>
       </c>
       <c r="D43" s="16">
         <v>0</v>
       </c>
       <c r="E43" s="16">
         <v>1</v>
       </c>
       <c r="F43" s="3">
         <v>3</v>
       </c>
       <c r="G43" s="3">
         <v>4</v>
       </c>
       <c r="H43" s="3">
         <v>10</v>
       </c>
       <c r="I43" s="3">
@@ -9177,55 +9370,58 @@
       </c>
       <c r="AE43" s="43">
         <v>1</v>
       </c>
       <c r="AF43" s="16">
         <v>7</v>
       </c>
       <c r="AG43" s="16">
         <v>2</v>
       </c>
       <c r="AH43" s="33">
         <v>0</v>
       </c>
       <c r="AI43" s="40">
         <v>2</v>
       </c>
       <c r="AJ43" s="43">
         <v>0</v>
       </c>
       <c r="AK43" s="43">
         <v>2</v>
       </c>
       <c r="AL43" s="54">
         <v>0</v>
       </c>
-      <c r="AM43" s="78">
-        <v>0</v>
+      <c r="AM43" s="66">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="70">
+        <v>3</v>
       </c>
     </row>
-    <row r="44" spans="1:39">
+    <row r="44" spans="1:40">
       <c r="A44" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="5">
         <v>0</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="5">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>1</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
@@ -9296,214 +9492,218 @@
       </c>
       <c r="AE44" s="44">
         <v>0</v>
       </c>
       <c r="AF44" s="5">
         <v>0</v>
       </c>
       <c r="AG44" s="5">
         <v>0</v>
       </c>
       <c r="AH44" s="34">
         <v>0</v>
       </c>
       <c r="AI44" s="41">
         <v>3</v>
       </c>
       <c r="AJ44" s="44">
         <v>0</v>
       </c>
       <c r="AK44" s="44">
         <v>0</v>
       </c>
       <c r="AL44" s="55">
         <v>0</v>
       </c>
-      <c r="AM44" s="79">
+      <c r="AM44" s="67">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="71">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AO44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="12" width="8.140625" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
     <col min="14" max="24" width="8.140625" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
     <col min="26" max="36" width="8.140625" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
       <c r="AC2" s="47"/>
       <c r="AD2" s="47"/>
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
     </row>
-    <row r="4" spans="1:39" ht="14.25" customHeight="1"/>
-    <row r="5" spans="1:39" s="1" customFormat="1">
+    <row r="4" spans="1:41" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:41" s="1" customFormat="1">
       <c r="A5" s="6"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="24"/>
       <c r="O5" s="24"/>
       <c r="P5" s="24"/>
       <c r="Q5" s="24"/>
       <c r="R5" s="24"/>
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="25"/>
       <c r="Z5" s="26"/>
-      <c r="AL5" s="81"/>
-      <c r="AM5" s="80" t="s">
+      <c r="AL5" s="79"/>
+      <c r="AN5" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:39" s="46" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="61">
+    <row r="6" spans="1:41" s="46" customFormat="1">
+      <c r="A6" s="74"/>
+      <c r="B6" s="73">
         <v>2023</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="65">
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="77">
         <v>2024</v>
       </c>
-      <c r="O6" s="66"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="72">
         <v>2025</v>
       </c>
-      <c r="AA6" s="60"/>
-[...10 lines deleted...]
-      <c r="AL6" s="67">
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="80">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
+      <c r="AM6" s="81"/>
+      <c r="AN6" s="81"/>
     </row>
-    <row r="7" spans="1:39" s="46" customFormat="1">
-      <c r="A7" s="63"/>
+    <row r="7" spans="1:41" s="46" customFormat="1">
+      <c r="A7" s="75"/>
       <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -9574,93 +9774,97 @@
       </c>
       <c r="AF7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="AG7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="AH7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="AI7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="AM7" s="13" t="s">
         <v>4</v>
       </c>
+      <c r="AN7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO7" s="82"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:41">
       <c r="A8" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="28"/>
       <c r="O8" s="28"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
       <c r="AE8" s="21"/>
       <c r="AF8" s="21"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="21"/>
     </row>
-    <row r="9" spans="1:39">
+    <row r="9" spans="1:41">
       <c r="A9" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="16">
         <v>26</v>
       </c>
       <c r="C9" s="16">
         <v>59</v>
       </c>
       <c r="D9" s="16">
         <v>35</v>
       </c>
       <c r="E9" s="16">
         <v>-51</v>
       </c>
       <c r="F9" s="3">
         <v>-50</v>
       </c>
       <c r="G9" s="3">
         <v>-193</v>
       </c>
       <c r="H9" s="3">
         <v>-177</v>
       </c>
       <c r="I9" s="3">
@@ -9731,55 +9935,58 @@
       </c>
       <c r="AE9" s="16">
         <v>-204</v>
       </c>
       <c r="AF9" s="16">
         <v>-128</v>
       </c>
       <c r="AG9" s="16">
         <v>-34</v>
       </c>
       <c r="AH9" s="35">
         <v>-78</v>
       </c>
       <c r="AI9" s="43">
         <v>30</v>
       </c>
       <c r="AJ9" s="3">
         <v>77</v>
       </c>
       <c r="AK9" s="3">
         <v>35</v>
       </c>
       <c r="AL9" s="57">
         <v>73</v>
       </c>
-      <c r="AM9" s="83">
+      <c r="AM9" s="69">
         <v>22</v>
       </c>
+      <c r="AN9" s="70">
+        <v>52</v>
+      </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:41">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="16">
         <v>-7</v>
       </c>
       <c r="C10" s="16">
         <v>11</v>
       </c>
       <c r="D10" s="16">
         <v>4</v>
       </c>
       <c r="E10" s="16">
         <v>-32</v>
       </c>
       <c r="F10" s="3">
         <v>-29</v>
       </c>
       <c r="G10" s="3">
         <v>-119</v>
       </c>
       <c r="H10" s="3">
         <v>-64</v>
       </c>
       <c r="I10" s="3">
@@ -9850,55 +10057,58 @@
       </c>
       <c r="AE10" s="16">
         <v>-48</v>
       </c>
       <c r="AF10" s="16">
         <v>-59</v>
       </c>
       <c r="AG10" s="16">
         <v>18</v>
       </c>
       <c r="AH10" s="35">
         <v>-39</v>
       </c>
       <c r="AI10" s="43">
         <v>32</v>
       </c>
       <c r="AJ10" s="3">
         <v>52</v>
       </c>
       <c r="AK10" s="3">
         <v>18</v>
       </c>
       <c r="AL10" s="57">
         <v>44</v>
       </c>
-      <c r="AM10" s="83">
+      <c r="AM10" s="69">
         <v>19</v>
       </c>
+      <c r="AN10" s="70">
+        <v>27</v>
+      </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:41">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="16">
         <v>3</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="16">
         <v>-1</v>
       </c>
       <c r="E11" s="16">
         <v>-6</v>
       </c>
       <c r="F11" s="3">
         <v>-3</v>
       </c>
       <c r="G11" s="3">
         <v>-3</v>
       </c>
       <c r="H11" s="3">
         <v>-10</v>
       </c>
       <c r="I11" s="3">
@@ -9969,55 +10179,58 @@
       </c>
       <c r="AE11" s="16">
         <v>-15</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
         <v>-3</v>
       </c>
       <c r="AH11" s="35">
         <v>-3</v>
       </c>
       <c r="AI11" s="43">
         <v>2</v>
       </c>
       <c r="AJ11" s="3">
         <v>0</v>
       </c>
       <c r="AK11" s="3">
         <v>4</v>
       </c>
       <c r="AL11" s="57">
         <v>2</v>
       </c>
-      <c r="AM11" s="83">
+      <c r="AM11" s="69">
         <v>3</v>
       </c>
+      <c r="AN11" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:41">
       <c r="A12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>0</v>
       </c>
       <c r="C12" s="16">
         <v>1</v>
       </c>
       <c r="D12" s="16">
         <v>0</v>
       </c>
       <c r="E12" s="16">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>-1</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
@@ -10088,55 +10301,58 @@
       </c>
       <c r="AE12" s="16">
         <v>1</v>
       </c>
       <c r="AF12" s="16">
         <v>-2</v>
       </c>
       <c r="AG12" s="16">
         <v>0</v>
       </c>
       <c r="AH12" s="35">
         <v>1</v>
       </c>
       <c r="AI12" s="43">
         <v>1</v>
       </c>
       <c r="AJ12" s="3">
         <v>2</v>
       </c>
       <c r="AK12" s="3">
         <v>1</v>
       </c>
       <c r="AL12" s="57">
         <v>1</v>
       </c>
-      <c r="AM12" s="83">
+      <c r="AM12" s="69">
         <v>4</v>
       </c>
+      <c r="AN12" s="70">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:41">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16">
         <v>-5</v>
       </c>
       <c r="C13" s="16">
         <v>-2</v>
       </c>
       <c r="D13" s="16">
         <v>-7</v>
       </c>
       <c r="E13" s="16">
         <v>-5</v>
       </c>
       <c r="F13" s="3">
         <v>-4</v>
       </c>
       <c r="G13" s="3">
         <v>-4</v>
       </c>
       <c r="H13" s="3">
         <v>-7</v>
       </c>
       <c r="I13" s="3">
@@ -10207,55 +10423,58 @@
       </c>
       <c r="AE13" s="16">
         <v>-9</v>
       </c>
       <c r="AF13" s="16">
         <v>-24</v>
       </c>
       <c r="AG13" s="16">
         <v>-4</v>
       </c>
       <c r="AH13" s="35">
         <v>1</v>
       </c>
       <c r="AI13" s="43">
         <v>-6</v>
       </c>
       <c r="AJ13" s="3">
         <v>-4</v>
       </c>
       <c r="AK13" s="3">
         <v>-3</v>
       </c>
       <c r="AL13" s="57">
         <v>2</v>
       </c>
-      <c r="AM13" s="83">
+      <c r="AM13" s="69">
         <v>-6</v>
       </c>
+      <c r="AN13" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:41">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="16">
         <v>18</v>
       </c>
       <c r="C14" s="16">
         <v>29</v>
       </c>
       <c r="D14" s="16">
         <v>34</v>
       </c>
       <c r="E14" s="16">
         <v>7</v>
       </c>
       <c r="F14" s="3">
         <v>-11</v>
       </c>
       <c r="G14" s="3">
         <v>-44</v>
       </c>
       <c r="H14" s="3">
         <v>-66</v>
       </c>
       <c r="I14" s="3">
@@ -10326,55 +10545,58 @@
       </c>
       <c r="AE14" s="16">
         <v>-66</v>
       </c>
       <c r="AF14" s="16">
         <v>-28</v>
       </c>
       <c r="AG14" s="16">
         <v>-33</v>
       </c>
       <c r="AH14" s="35">
         <v>-33</v>
       </c>
       <c r="AI14" s="43">
         <v>-4</v>
       </c>
       <c r="AJ14" s="3">
         <v>24</v>
       </c>
       <c r="AK14" s="3">
         <v>7</v>
       </c>
       <c r="AL14" s="57">
         <v>17</v>
       </c>
-      <c r="AM14" s="83">
-        <v>2</v>
+      <c r="AM14" s="69">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="70">
+        <v>14</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:41">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16">
         <v>17</v>
       </c>
       <c r="C15" s="16">
         <v>10</v>
       </c>
       <c r="D15" s="16">
         <v>-3</v>
       </c>
       <c r="E15" s="16">
         <v>-9</v>
       </c>
       <c r="F15" s="3">
         <v>-2</v>
       </c>
       <c r="G15" s="3">
         <v>-6</v>
       </c>
       <c r="H15" s="3">
         <v>-12</v>
       </c>
       <c r="I15" s="3">
@@ -10445,98 +10667,102 @@
       </c>
       <c r="AE15" s="16">
         <v>-46</v>
       </c>
       <c r="AF15" s="16">
         <v>-6</v>
       </c>
       <c r="AG15" s="16">
         <v>-9</v>
       </c>
       <c r="AH15" s="35">
         <v>-7</v>
       </c>
       <c r="AI15" s="43">
         <v>2</v>
       </c>
       <c r="AJ15" s="3">
         <v>-1</v>
       </c>
       <c r="AK15" s="3">
         <v>0</v>
       </c>
       <c r="AL15" s="57">
         <v>7</v>
       </c>
-      <c r="AM15" s="83">
+      <c r="AM15" s="69">
         <v>-8</v>
       </c>
+      <c r="AN15" s="70">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:41">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="4"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="4"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="4"/>
       <c r="N16" s="3"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="35"/>
       <c r="AI16" s="43"/>
       <c r="AJ16" s="3"/>
       <c r="AK16" s="3"/>
       <c r="AL16" s="57"/>
-      <c r="AM16" s="83"/>
+      <c r="AM16" s="69"/>
+      <c r="AN16" s="70"/>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="16">
         <v>-1</v>
       </c>
       <c r="C17" s="16">
         <v>10</v>
       </c>
       <c r="D17" s="16">
         <v>9</v>
       </c>
       <c r="E17" s="16">
         <v>-7</v>
       </c>
       <c r="F17" s="3">
         <v>8</v>
       </c>
       <c r="G17" s="3">
         <v>4</v>
       </c>
       <c r="H17" s="3">
         <v>-2</v>
       </c>
       <c r="I17" s="3">
@@ -10607,55 +10833,58 @@
       </c>
       <c r="AE17" s="16">
         <v>-16</v>
       </c>
       <c r="AF17" s="16">
         <v>4</v>
       </c>
       <c r="AG17" s="16">
         <v>3</v>
       </c>
       <c r="AH17" s="35">
         <v>1</v>
       </c>
       <c r="AI17" s="43">
         <v>3</v>
       </c>
       <c r="AJ17" s="3">
         <v>2</v>
       </c>
       <c r="AK17" s="3">
         <v>4</v>
       </c>
       <c r="AL17" s="57">
         <v>0</v>
       </c>
-      <c r="AM17" s="83">
+      <c r="AM17" s="69">
         <v>6</v>
       </c>
+      <c r="AN17" s="70">
+        <v>5</v>
+      </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="16">
         <v>0</v>
       </c>
       <c r="C18" s="16">
         <v>0</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
@@ -10726,55 +10955,58 @@
       </c>
       <c r="AE18" s="16">
         <v>0</v>
       </c>
       <c r="AF18" s="16">
         <v>0</v>
       </c>
       <c r="AG18" s="16">
         <v>0</v>
       </c>
       <c r="AH18" s="35">
         <v>-4</v>
       </c>
       <c r="AI18" s="43">
         <v>0</v>
       </c>
       <c r="AJ18" s="3">
         <v>0</v>
       </c>
       <c r="AK18" s="3">
         <v>0</v>
       </c>
       <c r="AL18" s="57">
         <v>0</v>
       </c>
-      <c r="AM18" s="83">
+      <c r="AM18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="16">
         <v>-1</v>
       </c>
       <c r="C19" s="16">
         <v>2</v>
       </c>
       <c r="D19" s="16">
         <v>-2</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>-4</v>
       </c>
       <c r="G19" s="3">
         <v>-16</v>
       </c>
       <c r="H19" s="3">
         <v>-9</v>
       </c>
       <c r="I19" s="3">
@@ -10845,55 +11077,58 @@
       </c>
       <c r="AE19" s="16">
         <v>-3</v>
       </c>
       <c r="AF19" s="16">
         <v>-10</v>
       </c>
       <c r="AG19" s="16">
         <v>-4</v>
       </c>
       <c r="AH19" s="35">
         <v>0</v>
       </c>
       <c r="AI19" s="43">
         <v>2</v>
       </c>
       <c r="AJ19" s="3">
         <v>2</v>
       </c>
       <c r="AK19" s="3">
         <v>3</v>
       </c>
       <c r="AL19" s="57">
         <v>0</v>
       </c>
-      <c r="AM19" s="83">
-        <v>0</v>
+      <c r="AM19" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16">
         <v>0</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
@@ -10964,55 +11199,58 @@
       </c>
       <c r="AE20" s="16">
         <v>0</v>
       </c>
       <c r="AF20" s="16">
         <v>0</v>
       </c>
       <c r="AG20" s="16">
         <v>0</v>
       </c>
       <c r="AH20" s="35">
         <v>0</v>
       </c>
       <c r="AI20" s="43">
         <v>1</v>
       </c>
       <c r="AJ20" s="3">
         <v>0</v>
       </c>
       <c r="AK20" s="3">
         <v>0</v>
       </c>
       <c r="AL20" s="57">
         <v>0</v>
       </c>
-      <c r="AM20" s="83">
+      <c r="AM20" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="16">
         <v>1</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>1</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>-1</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
@@ -11083,55 +11321,58 @@
       </c>
       <c r="AE21" s="16">
         <v>-1</v>
       </c>
       <c r="AF21" s="16">
         <v>0</v>
       </c>
       <c r="AG21" s="16">
         <v>0</v>
       </c>
       <c r="AH21" s="35">
         <v>0</v>
       </c>
       <c r="AI21" s="43">
         <v>0</v>
       </c>
       <c r="AJ21" s="3">
         <v>0</v>
       </c>
       <c r="AK21" s="3">
         <v>0</v>
       </c>
       <c r="AL21" s="57">
         <v>0</v>
       </c>
-      <c r="AM21" s="83">
+      <c r="AM21" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="16">
         <v>1</v>
       </c>
       <c r="C22" s="16">
         <v>-3</v>
       </c>
       <c r="D22" s="16">
         <v>0</v>
       </c>
       <c r="E22" s="16">
         <v>1</v>
       </c>
       <c r="F22" s="3">
         <v>-3</v>
       </c>
       <c r="G22" s="3">
         <v>-4</v>
       </c>
       <c r="H22" s="3">
         <v>-7</v>
       </c>
       <c r="I22" s="3">
@@ -11202,55 +11443,58 @@
       </c>
       <c r="AE22" s="16">
         <v>-1</v>
       </c>
       <c r="AF22" s="16">
         <v>-4</v>
       </c>
       <c r="AG22" s="16">
         <v>-2</v>
       </c>
       <c r="AH22" s="35">
         <v>5</v>
       </c>
       <c r="AI22" s="43">
         <v>-2</v>
       </c>
       <c r="AJ22" s="3">
         <v>0</v>
       </c>
       <c r="AK22" s="3">
         <v>1</v>
       </c>
       <c r="AL22" s="57">
         <v>0</v>
       </c>
-      <c r="AM22" s="83">
-        <v>2</v>
+      <c r="AM22" s="69">
+        <v>2</v>
+      </c>
+      <c r="AN22" s="70">
+        <v>-3</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="16">
         <v>0</v>
       </c>
       <c r="C23" s="16">
         <v>0</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>-1</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
@@ -11321,98 +11565,102 @@
       </c>
       <c r="AE23" s="16">
         <v>0</v>
       </c>
       <c r="AF23" s="16">
         <v>1</v>
       </c>
       <c r="AG23" s="16">
         <v>0</v>
       </c>
       <c r="AH23" s="35">
         <v>0</v>
       </c>
       <c r="AI23" s="43">
         <v>-1</v>
       </c>
       <c r="AJ23" s="3">
         <v>0</v>
       </c>
       <c r="AK23" s="3">
         <v>0</v>
       </c>
       <c r="AL23" s="57">
         <v>0</v>
       </c>
-      <c r="AM23" s="83">
+      <c r="AM23" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="30"/>
       <c r="AD24" s="30"/>
       <c r="AE24" s="30"/>
       <c r="AF24" s="45"/>
       <c r="AG24" s="45"/>
       <c r="AH24" s="45"/>
       <c r="AI24" s="45"/>
       <c r="AJ24" s="21"/>
       <c r="AK24" s="3"/>
       <c r="AL24" s="56"/>
-      <c r="AM24" s="82"/>
+      <c r="AM24" s="68"/>
+      <c r="AN24" s="70"/>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="16">
         <v>28</v>
       </c>
       <c r="C25" s="16">
         <v>57</v>
       </c>
       <c r="D25" s="16">
         <v>36</v>
       </c>
       <c r="E25" s="16">
         <v>-52</v>
       </c>
       <c r="F25" s="3">
         <v>-41</v>
       </c>
       <c r="G25" s="3">
         <v>-174</v>
       </c>
       <c r="H25" s="3">
         <v>-161</v>
       </c>
       <c r="I25" s="3">
@@ -11483,55 +11731,58 @@
       </c>
       <c r="AE25" s="16">
         <v>-198</v>
       </c>
       <c r="AF25" s="16">
         <v>-112</v>
       </c>
       <c r="AG25" s="16">
         <v>-27</v>
       </c>
       <c r="AH25" s="35">
         <v>-79</v>
       </c>
       <c r="AI25" s="43">
         <v>36</v>
       </c>
       <c r="AJ25" s="3">
         <v>74</v>
       </c>
       <c r="AK25" s="3">
         <v>31</v>
       </c>
       <c r="AL25" s="57">
         <v>73</v>
       </c>
-      <c r="AM25" s="83">
+      <c r="AM25" s="69">
         <v>19</v>
       </c>
+      <c r="AN25" s="70">
+        <v>54</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="16">
         <v>-7</v>
       </c>
       <c r="C26" s="16">
         <v>11</v>
       </c>
       <c r="D26" s="16">
         <v>4</v>
       </c>
       <c r="E26" s="16">
         <v>-32</v>
       </c>
       <c r="F26" s="3">
         <v>-29</v>
       </c>
       <c r="G26" s="3">
         <v>-119</v>
       </c>
       <c r="H26" s="3">
         <v>-64</v>
       </c>
       <c r="I26" s="3">
@@ -11602,55 +11853,58 @@
       </c>
       <c r="AE26" s="16">
         <v>-48</v>
       </c>
       <c r="AF26" s="16">
         <v>-59</v>
       </c>
       <c r="AG26" s="16">
         <v>18</v>
       </c>
       <c r="AH26" s="35">
         <v>-39</v>
       </c>
       <c r="AI26" s="43">
         <v>32</v>
       </c>
       <c r="AJ26" s="3">
         <v>52</v>
       </c>
       <c r="AK26" s="3">
         <v>18</v>
       </c>
       <c r="AL26" s="57">
         <v>44</v>
       </c>
-      <c r="AM26" s="83">
+      <c r="AM26" s="69">
         <v>19</v>
       </c>
+      <c r="AN26" s="70">
+        <v>27</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="16">
         <v>3</v>
       </c>
       <c r="C27" s="16">
         <v>1</v>
       </c>
       <c r="D27" s="16">
         <v>-1</v>
       </c>
       <c r="E27" s="16">
         <v>-6</v>
       </c>
       <c r="F27" s="3">
         <v>-3</v>
       </c>
       <c r="G27" s="3">
         <v>-3</v>
       </c>
       <c r="H27" s="3">
         <v>-10</v>
       </c>
       <c r="I27" s="3">
@@ -11721,55 +11975,58 @@
       </c>
       <c r="AE27" s="16">
         <v>-15</v>
       </c>
       <c r="AF27" s="16">
         <v>0</v>
       </c>
       <c r="AG27" s="16">
         <v>-3</v>
       </c>
       <c r="AH27" s="35">
         <v>-3</v>
       </c>
       <c r="AI27" s="43">
         <v>2</v>
       </c>
       <c r="AJ27" s="3">
         <v>0</v>
       </c>
       <c r="AK27" s="3">
         <v>4</v>
       </c>
       <c r="AL27" s="57">
         <v>2</v>
       </c>
-      <c r="AM27" s="83">
+      <c r="AM27" s="69">
         <v>3</v>
       </c>
+      <c r="AN27" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:40">
       <c r="A28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="16">
         <v>0</v>
       </c>
       <c r="C28" s="16">
         <v>1</v>
       </c>
       <c r="D28" s="16">
         <v>0</v>
       </c>
       <c r="E28" s="16">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>-1</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
@@ -11840,55 +12097,58 @@
       </c>
       <c r="AE28" s="16">
         <v>1</v>
       </c>
       <c r="AF28" s="16">
         <v>-2</v>
       </c>
       <c r="AG28" s="16">
         <v>0</v>
       </c>
       <c r="AH28" s="35">
         <v>1</v>
       </c>
       <c r="AI28" s="43">
         <v>1</v>
       </c>
       <c r="AJ28" s="3">
         <v>2</v>
       </c>
       <c r="AK28" s="3">
         <v>1</v>
       </c>
       <c r="AL28" s="57">
         <v>1</v>
       </c>
-      <c r="AM28" s="83">
+      <c r="AM28" s="69">
         <v>4</v>
       </c>
+      <c r="AN28" s="70">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="16">
         <v>-5</v>
       </c>
       <c r="C29" s="16">
         <v>-2</v>
       </c>
       <c r="D29" s="16">
         <v>-7</v>
       </c>
       <c r="E29" s="16">
         <v>-5</v>
       </c>
       <c r="F29" s="3">
         <v>-4</v>
       </c>
       <c r="G29" s="3">
         <v>-4</v>
       </c>
       <c r="H29" s="3">
         <v>-7</v>
       </c>
       <c r="I29" s="3">
@@ -11959,55 +12219,58 @@
       </c>
       <c r="AE29" s="16">
         <v>-9</v>
       </c>
       <c r="AF29" s="16">
         <v>-24</v>
       </c>
       <c r="AG29" s="16">
         <v>-4</v>
       </c>
       <c r="AH29" s="35">
         <v>1</v>
       </c>
       <c r="AI29" s="43">
         <v>-6</v>
       </c>
       <c r="AJ29" s="3">
         <v>-4</v>
       </c>
       <c r="AK29" s="3">
         <v>-3</v>
       </c>
       <c r="AL29" s="57">
         <v>2</v>
       </c>
-      <c r="AM29" s="83">
+      <c r="AM29" s="69">
         <v>-6</v>
       </c>
+      <c r="AN29" s="70">
+        <v>1</v>
+      </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="16">
         <v>18</v>
       </c>
       <c r="C30" s="16">
         <v>29</v>
       </c>
       <c r="D30" s="16">
         <v>34</v>
       </c>
       <c r="E30" s="16">
         <v>7</v>
       </c>
       <c r="F30" s="3">
         <v>-11</v>
       </c>
       <c r="G30" s="3">
         <v>-44</v>
       </c>
       <c r="H30" s="3">
         <v>-66</v>
       </c>
       <c r="I30" s="3">
@@ -12078,55 +12341,58 @@
       </c>
       <c r="AE30" s="16">
         <v>-66</v>
       </c>
       <c r="AF30" s="16">
         <v>-28</v>
       </c>
       <c r="AG30" s="16">
         <v>-33</v>
       </c>
       <c r="AH30" s="35">
         <v>-33</v>
       </c>
       <c r="AI30" s="43">
         <v>-4</v>
       </c>
       <c r="AJ30" s="3">
         <v>24</v>
       </c>
       <c r="AK30" s="3">
         <v>7</v>
       </c>
       <c r="AL30" s="57">
         <v>17</v>
       </c>
-      <c r="AM30" s="83">
-        <v>2</v>
+      <c r="AM30" s="69">
+        <v>2</v>
+      </c>
+      <c r="AN30" s="70">
+        <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="16">
         <v>17</v>
       </c>
       <c r="C31" s="16">
         <v>10</v>
       </c>
       <c r="D31" s="16">
         <v>-3</v>
       </c>
       <c r="E31" s="16">
         <v>-9</v>
       </c>
       <c r="F31" s="3">
         <v>-2</v>
       </c>
       <c r="G31" s="3">
         <v>-6</v>
       </c>
       <c r="H31" s="3">
         <v>-12</v>
       </c>
       <c r="I31" s="3">
@@ -12197,98 +12463,102 @@
       </c>
       <c r="AE31" s="16">
         <v>-46</v>
       </c>
       <c r="AF31" s="16">
         <v>-6</v>
       </c>
       <c r="AG31" s="16">
         <v>-9</v>
       </c>
       <c r="AH31" s="35">
         <v>-7</v>
       </c>
       <c r="AI31" s="43">
         <v>2</v>
       </c>
       <c r="AJ31" s="3">
         <v>-1</v>
       </c>
       <c r="AK31" s="3">
         <v>0</v>
       </c>
       <c r="AL31" s="57">
         <v>7</v>
       </c>
-      <c r="AM31" s="83">
+      <c r="AM31" s="69">
         <v>-8</v>
       </c>
+      <c r="AN31" s="70">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="4"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="4"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="3"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
       <c r="AD32" s="16"/>
       <c r="AE32" s="16"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="16"/>
       <c r="AH32" s="35"/>
       <c r="AI32" s="43"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="57"/>
-      <c r="AM32" s="83"/>
+      <c r="AM32" s="69"/>
+      <c r="AN32" s="70"/>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:40">
       <c r="A33" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="16">
         <v>2</v>
       </c>
       <c r="C33" s="16">
         <v>7</v>
       </c>
       <c r="D33" s="16">
         <v>9</v>
       </c>
       <c r="E33" s="16">
         <v>-7</v>
       </c>
       <c r="F33" s="3">
         <v>9</v>
       </c>
       <c r="G33" s="3">
         <v>2</v>
       </c>
       <c r="H33" s="3">
         <v>-2</v>
       </c>
       <c r="I33" s="3">
@@ -12359,55 +12629,58 @@
       </c>
       <c r="AE33" s="16">
         <v>-15</v>
       </c>
       <c r="AF33" s="16">
         <v>7</v>
       </c>
       <c r="AG33" s="16">
         <v>4</v>
       </c>
       <c r="AH33" s="35">
         <v>1</v>
       </c>
       <c r="AI33" s="43">
         <v>9</v>
       </c>
       <c r="AJ33" s="3">
         <v>1</v>
       </c>
       <c r="AK33" s="3">
         <v>4</v>
       </c>
       <c r="AL33" s="57">
         <v>0</v>
       </c>
-      <c r="AM33" s="83">
+      <c r="AM33" s="69">
         <v>5</v>
       </c>
+      <c r="AN33" s="70">
+        <v>5</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:40">
       <c r="A34" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="16">
         <v>0</v>
       </c>
       <c r="C34" s="16">
         <v>0</v>
       </c>
       <c r="D34" s="16">
         <v>0</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
@@ -12478,98 +12751,102 @@
       </c>
       <c r="AE34" s="16">
         <v>0</v>
       </c>
       <c r="AF34" s="16">
         <v>0</v>
       </c>
       <c r="AG34" s="16">
         <v>0</v>
       </c>
       <c r="AH34" s="35">
         <v>0</v>
       </c>
       <c r="AI34" s="43">
         <v>0</v>
       </c>
       <c r="AJ34" s="3">
         <v>0</v>
       </c>
       <c r="AK34" s="3">
         <v>0</v>
       </c>
       <c r="AL34" s="57">
         <v>0</v>
       </c>
-      <c r="AM34" s="83">
+      <c r="AM34" s="69">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:39">
+    <row r="35" spans="1:40">
       <c r="A35" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="30"/>
       <c r="AF35" s="45"/>
       <c r="AG35" s="45"/>
       <c r="AH35" s="45"/>
       <c r="AI35" s="45"/>
       <c r="AJ35" s="21"/>
       <c r="AK35" s="3"/>
       <c r="AL35" s="56"/>
-      <c r="AM35" s="82"/>
+      <c r="AM35" s="68"/>
+      <c r="AN35" s="70"/>
     </row>
-    <row r="36" spans="1:39" s="2" customFormat="1">
+    <row r="36" spans="1:40" s="2" customFormat="1">
       <c r="A36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="16">
         <v>-2</v>
       </c>
       <c r="C36" s="16">
         <v>2</v>
       </c>
       <c r="D36" s="16">
         <v>-1</v>
       </c>
       <c r="E36" s="16">
         <v>1</v>
       </c>
       <c r="F36" s="3">
         <v>-9</v>
       </c>
       <c r="G36" s="3">
         <v>-19</v>
       </c>
       <c r="H36" s="3">
         <v>-16</v>
       </c>
       <c r="I36" s="3">
@@ -12640,97 +12917,101 @@
       </c>
       <c r="AE36" s="16">
         <v>-6</v>
       </c>
       <c r="AF36" s="16">
         <v>-16</v>
       </c>
       <c r="AG36" s="16">
         <v>-7</v>
       </c>
       <c r="AH36" s="35">
         <v>1</v>
       </c>
       <c r="AI36" s="43">
         <v>-6</v>
       </c>
       <c r="AJ36" s="43">
         <v>3</v>
       </c>
       <c r="AK36" s="3">
         <v>4</v>
       </c>
       <c r="AL36" s="58">
         <v>0</v>
       </c>
-      <c r="AM36" s="84">
+      <c r="AM36" s="70">
         <v>3</v>
       </c>
+      <c r="AN36" s="70">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="3"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
       <c r="N37" s="3"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="16"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="35"/>
       <c r="AI37" s="43"/>
       <c r="AJ37" s="43"/>
       <c r="AK37" s="3"/>
       <c r="AL37" s="58"/>
-      <c r="AM37" s="84"/>
+      <c r="AM37" s="70"/>
+      <c r="AN37" s="70"/>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="16">
         <v>-3</v>
       </c>
       <c r="C38" s="16">
         <v>3</v>
       </c>
       <c r="D38" s="16">
         <v>0</v>
       </c>
       <c r="E38" s="16">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>-1</v>
       </c>
       <c r="G38" s="3">
         <v>2</v>
       </c>
       <c r="H38" s="3">
         <v>0</v>
       </c>
       <c r="I38" s="3">
@@ -12801,55 +13082,58 @@
       </c>
       <c r="AE38" s="16">
         <v>-1</v>
       </c>
       <c r="AF38" s="16">
         <v>-3</v>
       </c>
       <c r="AG38" s="16">
         <v>-1</v>
       </c>
       <c r="AH38" s="35">
         <v>0</v>
       </c>
       <c r="AI38" s="43">
         <v>-6</v>
       </c>
       <c r="AJ38" s="43">
         <v>1</v>
       </c>
       <c r="AK38" s="3">
         <v>0</v>
       </c>
       <c r="AL38" s="58">
         <v>0</v>
       </c>
-      <c r="AM38" s="84">
-        <v>1</v>
+      <c r="AM38" s="70">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="70">
+        <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="16">
         <v>0</v>
       </c>
       <c r="C39" s="16">
         <v>0</v>
       </c>
       <c r="D39" s="16">
         <v>0</v>
       </c>
       <c r="E39" s="16">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
@@ -12920,55 +13204,58 @@
       </c>
       <c r="AE39" s="16">
         <v>0</v>
       </c>
       <c r="AF39" s="16">
         <v>0</v>
       </c>
       <c r="AG39" s="16">
         <v>0</v>
       </c>
       <c r="AH39" s="35">
         <v>-4</v>
       </c>
       <c r="AI39" s="43">
         <v>0</v>
       </c>
       <c r="AJ39" s="43">
         <v>0</v>
       </c>
       <c r="AK39" s="3">
         <v>0</v>
       </c>
       <c r="AL39" s="58">
         <v>0</v>
       </c>
-      <c r="AM39" s="84">
+      <c r="AM39" s="70">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="16">
         <v>-1</v>
       </c>
       <c r="C40" s="16">
         <v>2</v>
       </c>
       <c r="D40" s="16">
         <v>-2</v>
       </c>
       <c r="E40" s="16">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>-4</v>
       </c>
       <c r="G40" s="3">
         <v>-16</v>
       </c>
       <c r="H40" s="3">
         <v>-9</v>
       </c>
       <c r="I40" s="3">
@@ -13039,55 +13326,58 @@
       </c>
       <c r="AE40" s="16">
         <v>-3</v>
       </c>
       <c r="AF40" s="16">
         <v>-10</v>
       </c>
       <c r="AG40" s="16">
         <v>-4</v>
       </c>
       <c r="AH40" s="35">
         <v>0</v>
       </c>
       <c r="AI40" s="43">
         <v>2</v>
       </c>
       <c r="AJ40" s="43">
         <v>2</v>
       </c>
       <c r="AK40" s="3">
         <v>3</v>
       </c>
       <c r="AL40" s="58">
         <v>0</v>
       </c>
-      <c r="AM40" s="84">
-        <v>0</v>
+      <c r="AM40" s="70">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="16">
         <v>0</v>
       </c>
       <c r="C41" s="16">
         <v>0</v>
       </c>
       <c r="D41" s="16">
         <v>0</v>
       </c>
       <c r="E41" s="16">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
@@ -13158,55 +13448,58 @@
       </c>
       <c r="AE41" s="16">
         <v>0</v>
       </c>
       <c r="AF41" s="16">
         <v>0</v>
       </c>
       <c r="AG41" s="16">
         <v>0</v>
       </c>
       <c r="AH41" s="35">
         <v>0</v>
       </c>
       <c r="AI41" s="43">
         <v>1</v>
       </c>
       <c r="AJ41" s="43">
         <v>0</v>
       </c>
       <c r="AK41" s="3">
         <v>0</v>
       </c>
       <c r="AL41" s="58">
         <v>0</v>
       </c>
-      <c r="AM41" s="84">
+      <c r="AM41" s="70">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="16">
         <v>1</v>
       </c>
       <c r="C42" s="16">
         <v>0</v>
       </c>
       <c r="D42" s="16">
         <v>1</v>
       </c>
       <c r="E42" s="16">
         <v>0</v>
       </c>
       <c r="F42" s="3">
         <v>-1</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
@@ -13277,55 +13570,58 @@
       </c>
       <c r="AE42" s="16">
         <v>-1</v>
       </c>
       <c r="AF42" s="16">
         <v>0</v>
       </c>
       <c r="AG42" s="16">
         <v>0</v>
       </c>
       <c r="AH42" s="35">
         <v>0</v>
       </c>
       <c r="AI42" s="43">
         <v>0</v>
       </c>
       <c r="AJ42" s="43">
         <v>0</v>
       </c>
       <c r="AK42" s="3">
         <v>0</v>
       </c>
       <c r="AL42" s="58">
         <v>0</v>
       </c>
-      <c r="AM42" s="84">
+      <c r="AM42" s="70">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="16">
         <v>1</v>
       </c>
       <c r="C43" s="16">
         <v>-3</v>
       </c>
       <c r="D43" s="16">
         <v>0</v>
       </c>
       <c r="E43" s="16">
         <v>1</v>
       </c>
       <c r="F43" s="3">
         <v>-3</v>
       </c>
       <c r="G43" s="3">
         <v>-4</v>
       </c>
       <c r="H43" s="3">
         <v>-7</v>
       </c>
       <c r="I43" s="3">
@@ -13396,55 +13692,58 @@
       </c>
       <c r="AE43" s="16">
         <v>-1</v>
       </c>
       <c r="AF43" s="16">
         <v>-4</v>
       </c>
       <c r="AG43" s="16">
         <v>-2</v>
       </c>
       <c r="AH43" s="35">
         <v>5</v>
       </c>
       <c r="AI43" s="43">
         <v>-2</v>
       </c>
       <c r="AJ43" s="43">
         <v>0</v>
       </c>
       <c r="AK43" s="3">
         <v>1</v>
       </c>
       <c r="AL43" s="58">
         <v>0</v>
       </c>
-      <c r="AM43" s="84">
-        <v>2</v>
+      <c r="AM43" s="70">
+        <v>2</v>
+      </c>
+      <c r="AN43" s="70">
+        <v>-3</v>
       </c>
     </row>
-    <row r="44" spans="1:39">
+    <row r="44" spans="1:40">
       <c r="A44" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="5">
         <v>0</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="5">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>-1</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
@@ -13515,61 +13814,64 @@
       </c>
       <c r="AE44" s="5">
         <v>0</v>
       </c>
       <c r="AF44" s="5">
         <v>1</v>
       </c>
       <c r="AG44" s="5">
         <v>0</v>
       </c>
       <c r="AH44" s="36">
         <v>0</v>
       </c>
       <c r="AI44" s="44">
         <v>-1</v>
       </c>
       <c r="AJ44" s="44">
         <v>0</v>
       </c>
       <c r="AK44" s="44">
         <v>0</v>
       </c>
       <c r="AL44" s="59">
         <v>0</v>
       </c>
-      <c r="AM44" s="85">
+      <c r="AM44" s="71">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="71">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>