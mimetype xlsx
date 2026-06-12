--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2235" yWindow="1845" windowWidth="29040" windowHeight="11025"/>
+    <workbookView xWindow="-3750" yWindow="4560" windowWidth="29040" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -123,51 +123,51 @@
     <t xml:space="preserve">Қарқаралы </t>
   </si>
   <si>
     <t xml:space="preserve">Нұра </t>
   </si>
   <si>
     <t xml:space="preserve">Осакаров </t>
   </si>
   <si>
     <t>Шет</t>
   </si>
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>Қазақстан Республисынан кеткендер саны</t>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -178,101 +178,94 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -339,173 +332,172 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -533,77 +525,92 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -873,13005 +880,9513 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="12" width="8" customWidth="1"/>
-    <col min="13" max="13" width="9" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="24" width="8" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="37" width="9.28515625" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="19"/>
-[...71 lines deleted...]
-        <v>2023</v>
+      <c r="B2" s="14"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="20"/>
+      <c r="Z5" s="68"/>
+      <c r="AC5" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="40" customFormat="1">
+      <c r="A6" s="73"/>
+      <c r="B6" s="75">
+        <v>2024</v>
       </c>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="76"/>
       <c r="J6" s="76"/>
       <c r="K6" s="76"/>
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
-      <c r="N6" s="77">
-[...13 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="N6" s="71">
         <v>2025</v>
       </c>
-      <c r="AA6" s="72"/>
-[...10 lines deleted...]
-      <c r="AL6" s="80">
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="77">
         <v>2026</v>
       </c>
-      <c r="AM6" s="81"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="78"/>
+      <c r="AB6" s="78"/>
+      <c r="AC6" s="78"/>
+    </row>
+    <row r="7" spans="1:29" s="40" customFormat="1">
+      <c r="A7" s="74"/>
+      <c r="B7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="12" t="s">
+      <c r="H7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="11" t="s">
+      <c r="I7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="11" t="s">
+      <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="O7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="23" t="s">
+      <c r="S7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="11" t="s">
+      <c r="U7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="22" t="s">
+      <c r="Z7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="22" t="s">
+      <c r="AA7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="22" t="s">
+      <c r="AB7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="23" t="s">
+      <c r="AC7" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="AD7" s="23" t="s">
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
+      <c r="X8" s="15"/>
+      <c r="Y8" s="15"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="3">
+        <v>18</v>
+      </c>
+      <c r="C9" s="11">
+        <v>131</v>
+      </c>
+      <c r="D9" s="11">
+        <v>92</v>
+      </c>
+      <c r="E9" s="11">
+        <v>114</v>
+      </c>
+      <c r="F9" s="11">
+        <v>72</v>
+      </c>
+      <c r="G9" s="11">
+        <v>64</v>
+      </c>
+      <c r="H9" s="11">
+        <v>48</v>
+      </c>
+      <c r="I9" s="11">
+        <v>50</v>
+      </c>
+      <c r="J9" s="11">
+        <v>116</v>
+      </c>
+      <c r="K9" s="11">
+        <v>142</v>
+      </c>
+      <c r="L9" s="11">
+        <v>140</v>
+      </c>
+      <c r="M9" s="11">
+        <v>116</v>
+      </c>
+      <c r="N9" s="11">
+        <v>24</v>
+      </c>
+      <c r="O9" s="11">
+        <v>98</v>
+      </c>
+      <c r="P9" s="11">
+        <v>81</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>153</v>
+      </c>
+      <c r="R9" s="11">
+        <v>66</v>
+      </c>
+      <c r="S9" s="11">
+        <v>81</v>
+      </c>
+      <c r="T9" s="11">
+        <v>101</v>
+      </c>
+      <c r="U9" s="11">
+        <v>112</v>
+      </c>
+      <c r="V9" s="25">
+        <v>43</v>
+      </c>
+      <c r="W9" s="31">
+        <v>117</v>
+      </c>
+      <c r="X9" s="3">
+        <v>132</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>133</v>
+      </c>
+      <c r="Z9" s="43">
+        <v>108</v>
+      </c>
+      <c r="AA9" s="55">
+        <v>69</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>113</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>6</v>
+      </c>
+      <c r="C10" s="11">
+        <v>69</v>
+      </c>
+      <c r="D10" s="11">
+        <v>46</v>
+      </c>
+      <c r="E10" s="11">
+        <v>64</v>
+      </c>
+      <c r="F10" s="11">
+        <v>34</v>
+      </c>
+      <c r="G10" s="11">
+        <v>30</v>
+      </c>
+      <c r="H10" s="11">
+        <v>24</v>
+      </c>
+      <c r="I10" s="11">
+        <v>40</v>
+      </c>
+      <c r="J10" s="11">
+        <v>66</v>
+      </c>
+      <c r="K10" s="11">
+        <v>74</v>
+      </c>
+      <c r="L10" s="11">
+        <v>71</v>
+      </c>
+      <c r="M10" s="11">
+        <v>59</v>
+      </c>
+      <c r="N10" s="11">
+        <v>16</v>
+      </c>
+      <c r="O10" s="11">
+        <v>72</v>
+      </c>
+      <c r="P10" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>91</v>
+      </c>
+      <c r="R10" s="11">
+        <v>37</v>
+      </c>
+      <c r="S10" s="11">
+        <v>53</v>
+      </c>
+      <c r="T10" s="11">
+        <v>50</v>
+      </c>
+      <c r="U10" s="11">
+        <v>74</v>
+      </c>
+      <c r="V10" s="25">
+        <v>24</v>
+      </c>
+      <c r="W10" s="31">
+        <v>67</v>
+      </c>
+      <c r="X10" s="3">
+        <v>85</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="43">
+        <v>69</v>
+      </c>
+      <c r="AA10" s="55">
+        <v>34</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>63</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3">
+        <v>5</v>
+      </c>
+      <c r="C11" s="11">
+        <v>9</v>
+      </c>
+      <c r="D11" s="11">
+        <v>4</v>
+      </c>
+      <c r="E11" s="11">
+        <v>1</v>
+      </c>
+      <c r="F11" s="11">
+        <v>2</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>2</v>
+      </c>
+      <c r="I11" s="11">
+        <v>2</v>
+      </c>
+      <c r="J11" s="11">
+        <v>4</v>
+      </c>
+      <c r="K11" s="11">
+        <v>3</v>
+      </c>
+      <c r="L11" s="11">
+        <v>8</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>3</v>
+      </c>
+      <c r="P11" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>4</v>
+      </c>
+      <c r="R11" s="11">
+        <v>4</v>
+      </c>
+      <c r="S11" s="11">
+        <v>1</v>
+      </c>
+      <c r="T11" s="11">
+        <v>4</v>
+      </c>
+      <c r="U11" s="11">
+        <v>5</v>
+      </c>
+      <c r="V11" s="25">
+        <v>0</v>
+      </c>
+      <c r="W11" s="31">
+        <v>3</v>
+      </c>
+      <c r="X11" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z11" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="3">
+        <v>0</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>0</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0</v>
+      </c>
+      <c r="J12" s="11">
+        <v>0</v>
+      </c>
+      <c r="K12" s="11">
+        <v>0</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0</v>
+      </c>
+      <c r="M12" s="11">
+        <v>0</v>
+      </c>
+      <c r="N12" s="11">
+        <v>2</v>
+      </c>
+      <c r="O12" s="11">
+        <v>1</v>
+      </c>
+      <c r="P12" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>3</v>
+      </c>
+      <c r="R12" s="11">
+        <v>1</v>
+      </c>
+      <c r="S12" s="11">
+        <v>1</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>0</v>
+      </c>
+      <c r="V12" s="25">
+        <v>2</v>
+      </c>
+      <c r="W12" s="31">
+        <v>1</v>
+      </c>
+      <c r="X12" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="43">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="3">
+        <v>0</v>
+      </c>
+      <c r="C13" s="11">
+        <v>0</v>
+      </c>
+      <c r="D13" s="11">
+        <v>2</v>
+      </c>
+      <c r="E13" s="11">
+        <v>8</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
+        <v>6</v>
+      </c>
+      <c r="H13" s="11">
+        <v>4</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0</v>
+      </c>
+      <c r="J13" s="11">
+        <v>4</v>
+      </c>
+      <c r="K13" s="11">
+        <v>3</v>
+      </c>
+      <c r="L13" s="11">
+        <v>6</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>2</v>
+      </c>
+      <c r="R13" s="11">
+        <v>4</v>
+      </c>
+      <c r="S13" s="11">
+        <v>3</v>
+      </c>
+      <c r="T13" s="11">
+        <v>0</v>
+      </c>
+      <c r="U13" s="11">
+        <v>4</v>
+      </c>
+      <c r="V13" s="25">
+        <v>1</v>
+      </c>
+      <c r="W13" s="31">
+        <v>3</v>
+      </c>
+      <c r="X13" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="3">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="43">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="3">
+        <v>0</v>
+      </c>
+      <c r="C14" s="11">
+        <v>19</v>
+      </c>
+      <c r="D14" s="11">
+        <v>22</v>
+      </c>
+      <c r="E14" s="11">
+        <v>20</v>
+      </c>
+      <c r="F14" s="11">
+        <v>24</v>
+      </c>
+      <c r="G14" s="11">
+        <v>16</v>
+      </c>
+      <c r="H14" s="11">
+        <v>8</v>
+      </c>
+      <c r="I14" s="11">
+        <v>4</v>
+      </c>
+      <c r="J14" s="11">
+        <v>20</v>
+      </c>
+      <c r="K14" s="11">
+        <v>36</v>
+      </c>
+      <c r="L14" s="11">
+        <v>31</v>
+      </c>
+      <c r="M14" s="11">
+        <v>22</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11">
+        <v>10</v>
+      </c>
+      <c r="P14" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>26</v>
+      </c>
+      <c r="R14" s="11">
+        <v>12</v>
+      </c>
+      <c r="S14" s="11">
+        <v>14</v>
+      </c>
+      <c r="T14" s="11">
+        <v>18</v>
+      </c>
+      <c r="U14" s="11">
+        <v>11</v>
+      </c>
+      <c r="V14" s="25">
+        <v>5</v>
+      </c>
+      <c r="W14" s="31">
+        <v>13</v>
+      </c>
+      <c r="X14" s="3">
+        <v>33</v>
+      </c>
+      <c r="Y14" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z14" s="43">
+        <v>22</v>
+      </c>
+      <c r="AA14" s="55">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>25</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="3">
+        <v>4</v>
+      </c>
+      <c r="C15" s="11">
+        <v>16</v>
+      </c>
+      <c r="D15" s="11">
+        <v>11</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3</v>
+      </c>
+      <c r="F15" s="11">
+        <v>6</v>
+      </c>
+      <c r="G15" s="11">
         <v>7</v>
       </c>
-      <c r="AE7" s="23" t="s">
+      <c r="H15" s="11">
+        <v>9</v>
+      </c>
+      <c r="I15" s="11">
+        <v>4</v>
+      </c>
+      <c r="J15" s="11">
+        <v>11</v>
+      </c>
+      <c r="K15" s="11">
+        <v>12</v>
+      </c>
+      <c r="L15" s="11">
+        <v>13</v>
+      </c>
+      <c r="M15" s="11">
+        <v>14</v>
+      </c>
+      <c r="N15" s="11">
+        <v>3</v>
+      </c>
+      <c r="O15" s="11">
+        <v>6</v>
+      </c>
+      <c r="P15" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="11">
         <v>8</v>
       </c>
-      <c r="AF7" s="23" t="s">
+      <c r="R15" s="11">
+        <v>2</v>
+      </c>
+      <c r="S15" s="11">
+        <v>6</v>
+      </c>
+      <c r="T15" s="11">
+        <v>11</v>
+      </c>
+      <c r="U15" s="11">
+        <v>12</v>
+      </c>
+      <c r="V15" s="25">
+        <v>4</v>
+      </c>
+      <c r="W15" s="31">
+        <v>11</v>
+      </c>
+      <c r="X15" s="3">
+        <v>3</v>
+      </c>
+      <c r="Y15" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="43">
+        <v>7</v>
+      </c>
+      <c r="AA15" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="31"/>
+      <c r="X16" s="3"/>
+      <c r="Y16" s="3"/>
+      <c r="Z16" s="43"/>
+      <c r="AA16" s="55"/>
+      <c r="AB16" s="64"/>
+      <c r="AC16" s="64"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="3">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>13</v>
+      </c>
+      <c r="D17" s="11">
+        <v>2</v>
+      </c>
+      <c r="E17" s="11">
+        <v>16</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2</v>
+      </c>
+      <c r="G17" s="11">
+        <v>2</v>
+      </c>
+      <c r="H17" s="11">
+        <v>1</v>
+      </c>
+      <c r="I17" s="11">
+        <v>0</v>
+      </c>
+      <c r="J17" s="11">
+        <v>7</v>
+      </c>
+      <c r="K17" s="11">
+        <v>12</v>
+      </c>
+      <c r="L17" s="11">
+        <v>7</v>
+      </c>
+      <c r="M17" s="11">
+        <v>5</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2</v>
+      </c>
+      <c r="O17" s="11">
+        <v>1</v>
+      </c>
+      <c r="P17" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>12</v>
+      </c>
+      <c r="R17" s="11">
+        <v>6</v>
+      </c>
+      <c r="S17" s="11">
+        <v>2</v>
+      </c>
+      <c r="T17" s="11">
+        <v>12</v>
+      </c>
+      <c r="U17" s="11">
+        <v>5</v>
+      </c>
+      <c r="V17" s="25">
+        <v>2</v>
+      </c>
+      <c r="W17" s="31">
+        <v>12</v>
+      </c>
+      <c r="X17" s="3">
+        <v>5</v>
+      </c>
+      <c r="Y17" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="43">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="55">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="64">
         <v>9</v>
       </c>
-      <c r="AG7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AI7" s="23" t="s">
+      <c r="AC17" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="3">
+        <v>0</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11">
+        <v>0</v>
+      </c>
+      <c r="I18" s="11">
+        <v>0</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+      <c r="S18" s="11">
+        <v>0</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+      <c r="V18" s="25">
+        <v>0</v>
+      </c>
+      <c r="W18" s="31">
+        <v>0</v>
+      </c>
+      <c r="X18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="3">
+        <v>0</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1</v>
+      </c>
+      <c r="D19" s="11">
+        <v>4</v>
+      </c>
+      <c r="E19" s="11">
+        <v>2</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1</v>
+      </c>
+      <c r="H19" s="11">
+        <v>0</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0</v>
+      </c>
+      <c r="J19" s="11">
+        <v>2</v>
+      </c>
+      <c r="K19" s="11">
+        <v>0</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>5</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>7</v>
+      </c>
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+      <c r="S19" s="11">
+        <v>1</v>
+      </c>
+      <c r="T19" s="11">
+        <v>1</v>
+      </c>
+      <c r="U19" s="11">
+        <v>1</v>
+      </c>
+      <c r="V19" s="25">
+        <v>0</v>
+      </c>
+      <c r="W19" s="31">
+        <v>4</v>
+      </c>
+      <c r="X19" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="3">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="3">
+        <v>0</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+      <c r="S20" s="11">
+        <v>0</v>
+      </c>
+      <c r="T20" s="11">
+        <v>0</v>
+      </c>
+      <c r="U20" s="11">
+        <v>0</v>
+      </c>
+      <c r="V20" s="25">
+        <v>0</v>
+      </c>
+      <c r="W20" s="31">
+        <v>1</v>
+      </c>
+      <c r="X20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="3">
+        <v>0</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0</v>
+      </c>
+      <c r="E21" s="11">
+        <v>0</v>
+      </c>
+      <c r="F21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="11">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11">
+        <v>0</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>5</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+      <c r="R21" s="11">
+        <v>0</v>
+      </c>
+      <c r="S21" s="11">
+        <v>0</v>
+      </c>
+      <c r="T21" s="11">
+        <v>1</v>
+      </c>
+      <c r="U21" s="11">
+        <v>0</v>
+      </c>
+      <c r="V21" s="25">
+        <v>0</v>
+      </c>
+      <c r="W21" s="31">
+        <v>0</v>
+      </c>
+      <c r="X21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="3">
+        <v>0</v>
+      </c>
+      <c r="C22" s="11">
+        <v>3</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1</v>
+      </c>
+      <c r="E22" s="11">
+        <v>0</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>2</v>
+      </c>
+      <c r="H22" s="11">
+        <v>0</v>
+      </c>
+      <c r="I22" s="11">
+        <v>0</v>
+      </c>
+      <c r="J22" s="11">
+        <v>2</v>
+      </c>
+      <c r="K22" s="11">
+        <v>0</v>
+      </c>
+      <c r="L22" s="11">
+        <v>2</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>3</v>
+      </c>
+      <c r="P22" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>0</v>
+      </c>
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+      <c r="S22" s="11">
+        <v>0</v>
+      </c>
+      <c r="T22" s="11">
+        <v>3</v>
+      </c>
+      <c r="U22" s="11">
+        <v>0</v>
+      </c>
+      <c r="V22" s="25">
+        <v>5</v>
+      </c>
+      <c r="W22" s="31">
+        <v>0</v>
+      </c>
+      <c r="X22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="3">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="3">
+        <v>0</v>
+      </c>
+      <c r="C23" s="11">
+        <v>0</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>0</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>1</v>
+      </c>
+      <c r="P23" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>0</v>
+      </c>
+      <c r="T23" s="11">
+        <v>1</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+      <c r="V23" s="25">
+        <v>0</v>
+      </c>
+      <c r="W23" s="31">
+        <v>2</v>
+      </c>
+      <c r="X23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="15"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="15"/>
+      <c r="Y24" s="15"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="54"/>
+      <c r="AB24" s="64"/>
+      <c r="AC24" s="64"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="3">
+        <v>16</v>
+      </c>
+      <c r="C25" s="11">
+        <v>126</v>
+      </c>
+      <c r="D25" s="11">
+        <v>86</v>
+      </c>
+      <c r="E25" s="11">
+        <v>109</v>
+      </c>
+      <c r="F25" s="11">
+        <v>71</v>
+      </c>
+      <c r="G25" s="11">
+        <v>61</v>
+      </c>
+      <c r="H25" s="11">
+        <v>48</v>
+      </c>
+      <c r="I25" s="11">
+        <v>50</v>
+      </c>
+      <c r="J25" s="11">
+        <v>111</v>
+      </c>
+      <c r="K25" s="11">
+        <v>139</v>
+      </c>
+      <c r="L25" s="11">
+        <v>135</v>
+      </c>
+      <c r="M25" s="11">
+        <v>103</v>
+      </c>
+      <c r="N25" s="11">
+        <v>24</v>
+      </c>
+      <c r="O25" s="11">
+        <v>93</v>
+      </c>
+      <c r="P25" s="11">
+        <v>77</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>146</v>
+      </c>
+      <c r="R25" s="11">
+        <v>66</v>
+      </c>
+      <c r="S25" s="11">
+        <v>78</v>
+      </c>
+      <c r="T25" s="11">
+        <v>90</v>
+      </c>
+      <c r="U25" s="11">
+        <v>110</v>
+      </c>
+      <c r="V25" s="25">
+        <v>38</v>
+      </c>
+      <c r="W25" s="31">
+        <v>109</v>
+      </c>
+      <c r="X25" s="3">
+        <v>128</v>
+      </c>
+      <c r="Y25" s="3">
+        <v>127</v>
+      </c>
+      <c r="Z25" s="43">
+        <v>108</v>
+      </c>
+      <c r="AA25" s="55">
+        <v>66</v>
+      </c>
+      <c r="AB25" s="64">
+        <v>112</v>
+      </c>
+      <c r="AC25" s="64">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="3">
+        <v>6</v>
+      </c>
+      <c r="C26" s="11">
+        <v>69</v>
+      </c>
+      <c r="D26" s="11">
+        <v>46</v>
+      </c>
+      <c r="E26" s="11">
+        <v>64</v>
+      </c>
+      <c r="F26" s="11">
+        <v>34</v>
+      </c>
+      <c r="G26" s="11">
+        <v>30</v>
+      </c>
+      <c r="H26" s="11">
+        <v>24</v>
+      </c>
+      <c r="I26" s="11">
+        <v>40</v>
+      </c>
+      <c r="J26" s="11">
+        <v>66</v>
+      </c>
+      <c r="K26" s="11">
+        <v>74</v>
+      </c>
+      <c r="L26" s="11">
+        <v>71</v>
+      </c>
+      <c r="M26" s="11">
+        <v>59</v>
+      </c>
+      <c r="N26" s="11">
+        <v>16</v>
+      </c>
+      <c r="O26" s="11">
+        <v>72</v>
+      </c>
+      <c r="P26" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>91</v>
+      </c>
+      <c r="R26" s="11">
+        <v>37</v>
+      </c>
+      <c r="S26" s="21">
+        <v>53</v>
+      </c>
+      <c r="T26" s="11">
+        <v>50</v>
+      </c>
+      <c r="U26" s="11">
+        <v>74</v>
+      </c>
+      <c r="V26" s="25">
+        <v>24</v>
+      </c>
+      <c r="W26" s="31">
+        <v>67</v>
+      </c>
+      <c r="X26" s="3">
+        <v>85</v>
+      </c>
+      <c r="Y26" s="3">
+        <v>78</v>
+      </c>
+      <c r="Z26" s="43">
+        <v>69</v>
+      </c>
+      <c r="AA26" s="55">
+        <v>34</v>
+      </c>
+      <c r="AB26" s="64">
+        <v>63</v>
+      </c>
+      <c r="AC26" s="64">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="3">
+        <v>5</v>
+      </c>
+      <c r="C27" s="11">
+        <v>9</v>
+      </c>
+      <c r="D27" s="11">
+        <v>4</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1</v>
+      </c>
+      <c r="F27" s="11">
+        <v>2</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>2</v>
+      </c>
+      <c r="I27" s="11">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11">
+        <v>4</v>
+      </c>
+      <c r="K27" s="11">
+        <v>3</v>
+      </c>
+      <c r="L27" s="11">
+        <v>8</v>
+      </c>
+      <c r="M27" s="11">
+        <v>1</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>3</v>
+      </c>
+      <c r="P27" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>4</v>
+      </c>
+      <c r="R27" s="11">
+        <v>4</v>
+      </c>
+      <c r="S27" s="21">
+        <v>1</v>
+      </c>
+      <c r="T27" s="11">
+        <v>4</v>
+      </c>
+      <c r="U27" s="11">
+        <v>5</v>
+      </c>
+      <c r="V27" s="25">
+        <v>0</v>
+      </c>
+      <c r="W27" s="31">
+        <v>3</v>
+      </c>
+      <c r="X27" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z27" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="55">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="3">
+        <v>0</v>
+      </c>
+      <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0</v>
+      </c>
+      <c r="E28" s="11">
+        <v>0</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1</v>
+      </c>
+      <c r="G28" s="11">
+        <v>0</v>
+      </c>
+      <c r="H28" s="11">
+        <v>0</v>
+      </c>
+      <c r="I28" s="11">
+        <v>0</v>
+      </c>
+      <c r="J28" s="11">
+        <v>0</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>2</v>
+      </c>
+      <c r="O28" s="11">
+        <v>1</v>
+      </c>
+      <c r="P28" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>3</v>
+      </c>
+      <c r="R28" s="11">
+        <v>1</v>
+      </c>
+      <c r="S28" s="21">
+        <v>1</v>
+      </c>
+      <c r="T28" s="11">
+        <v>0</v>
+      </c>
+      <c r="U28" s="11">
+        <v>0</v>
+      </c>
+      <c r="V28" s="25">
+        <v>2</v>
+      </c>
+      <c r="W28" s="31">
+        <v>1</v>
+      </c>
+      <c r="X28" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="43">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="3">
+        <v>0</v>
+      </c>
+      <c r="C29" s="11">
+        <v>0</v>
+      </c>
+      <c r="D29" s="11">
+        <v>2</v>
+      </c>
+      <c r="E29" s="11">
+        <v>8</v>
+      </c>
+      <c r="F29" s="11">
+        <v>1</v>
+      </c>
+      <c r="G29" s="11">
+        <v>6</v>
+      </c>
+      <c r="H29" s="11">
+        <v>4</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>4</v>
+      </c>
+      <c r="K29" s="11">
+        <v>3</v>
+      </c>
+      <c r="L29" s="11">
+        <v>6</v>
+      </c>
+      <c r="M29" s="11">
+        <v>3</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>1</v>
+      </c>
+      <c r="P29" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>2</v>
+      </c>
+      <c r="R29" s="11">
+        <v>4</v>
+      </c>
+      <c r="S29" s="21">
+        <v>3</v>
+      </c>
+      <c r="T29" s="11">
+        <v>0</v>
+      </c>
+      <c r="U29" s="11">
+        <v>4</v>
+      </c>
+      <c r="V29" s="25">
+        <v>1</v>
+      </c>
+      <c r="W29" s="31">
+        <v>3</v>
+      </c>
+      <c r="X29" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="3">
+        <v>5</v>
+      </c>
+      <c r="Z29" s="43">
+        <v>3</v>
+      </c>
+      <c r="AA29" s="55">
+        <v>4</v>
+      </c>
+      <c r="AB29" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="3">
+        <v>0</v>
+      </c>
+      <c r="C30" s="11">
+        <v>19</v>
+      </c>
+      <c r="D30" s="11">
+        <v>22</v>
+      </c>
+      <c r="E30" s="11">
+        <v>20</v>
+      </c>
+      <c r="F30" s="11">
+        <v>24</v>
+      </c>
+      <c r="G30" s="11">
+        <v>16</v>
+      </c>
+      <c r="H30" s="11">
+        <v>8</v>
+      </c>
+      <c r="I30" s="11">
+        <v>4</v>
+      </c>
+      <c r="J30" s="11">
+        <v>20</v>
+      </c>
+      <c r="K30" s="11">
+        <v>36</v>
+      </c>
+      <c r="L30" s="11">
+        <v>31</v>
+      </c>
+      <c r="M30" s="11">
+        <v>22</v>
+      </c>
+      <c r="N30" s="11">
+        <v>1</v>
+      </c>
+      <c r="O30" s="11">
+        <v>10</v>
+      </c>
+      <c r="P30" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>26</v>
+      </c>
+      <c r="R30" s="11">
+        <v>12</v>
+      </c>
+      <c r="S30" s="21">
+        <v>14</v>
+      </c>
+      <c r="T30" s="11">
+        <v>18</v>
+      </c>
+      <c r="U30" s="11">
+        <v>11</v>
+      </c>
+      <c r="V30" s="25">
+        <v>5</v>
+      </c>
+      <c r="W30" s="31">
         <v>13</v>
       </c>
-      <c r="AJ7" s="23" t="s">
+      <c r="X30" s="3">
+        <v>33</v>
+      </c>
+      <c r="Y30" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z30" s="43">
+        <v>22</v>
+      </c>
+      <c r="AA30" s="55">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="64">
+        <v>25</v>
+      </c>
+      <c r="AC30" s="64">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="3">
+        <v>4</v>
+      </c>
+      <c r="C31" s="11">
+        <v>16</v>
+      </c>
+      <c r="D31" s="11">
+        <v>11</v>
+      </c>
+      <c r="E31" s="11">
+        <v>3</v>
+      </c>
+      <c r="F31" s="11">
+        <v>6</v>
+      </c>
+      <c r="G31" s="11">
+        <v>7</v>
+      </c>
+      <c r="H31" s="11">
+        <v>9</v>
+      </c>
+      <c r="I31" s="11">
+        <v>4</v>
+      </c>
+      <c r="J31" s="11">
+        <v>11</v>
+      </c>
+      <c r="K31" s="11">
+        <v>12</v>
+      </c>
+      <c r="L31" s="11">
+        <v>13</v>
+      </c>
+      <c r="M31" s="11">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="13" t="s">
+      <c r="N31" s="11">
         <v>3</v>
       </c>
-      <c r="AM7" s="13" t="s">
+      <c r="O31" s="11">
+        <v>6</v>
+      </c>
+      <c r="P31" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>8</v>
+      </c>
+      <c r="R31" s="11">
+        <v>2</v>
+      </c>
+      <c r="S31" s="21">
+        <v>6</v>
+      </c>
+      <c r="T31" s="11">
+        <v>11</v>
+      </c>
+      <c r="U31" s="11">
+        <v>12</v>
+      </c>
+      <c r="V31" s="25">
         <v>4</v>
       </c>
-      <c r="AN7" s="13" t="s">
+      <c r="W31" s="31">
+        <v>11</v>
+      </c>
+      <c r="X31" s="3">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z31" s="43">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="64">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="25"/>
+      <c r="W32" s="31"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="43"/>
+      <c r="AA32" s="55"/>
+      <c r="AB32" s="64"/>
+      <c r="AC32" s="64"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="3">
+        <v>1</v>
+      </c>
+      <c r="C33" s="11">
+        <v>13</v>
+      </c>
+      <c r="D33" s="11">
+        <v>1</v>
+      </c>
+      <c r="E33" s="11">
+        <v>13</v>
+      </c>
+      <c r="F33" s="11">
+        <v>2</v>
+      </c>
+      <c r="G33" s="11">
+        <v>2</v>
+      </c>
+      <c r="H33" s="11">
+        <v>1</v>
+      </c>
+      <c r="I33" s="11">
+        <v>0</v>
+      </c>
+      <c r="J33" s="11">
+        <v>6</v>
+      </c>
+      <c r="K33" s="11">
+        <v>10</v>
+      </c>
+      <c r="L33" s="11">
+        <v>6</v>
+      </c>
+      <c r="M33" s="11">
+        <v>4</v>
+      </c>
+      <c r="N33" s="11">
+        <v>2</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+      <c r="P33" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>12</v>
+      </c>
+      <c r="R33" s="11">
+        <v>6</v>
+      </c>
+      <c r="S33" s="21">
+        <v>0</v>
+      </c>
+      <c r="T33" s="11">
+        <v>7</v>
+      </c>
+      <c r="U33" s="11">
+        <v>4</v>
+      </c>
+      <c r="V33" s="25">
+        <v>2</v>
+      </c>
+      <c r="W33" s="31">
+        <v>11</v>
+      </c>
+      <c r="X33" s="3">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z33" s="43">
+        <v>4</v>
+      </c>
+      <c r="AA33" s="55">
         <v>5</v>
       </c>
-      <c r="AO7" s="82"/>
-[...43 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="AB33" s="64">
+        <v>9</v>
+      </c>
+      <c r="AC33" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="3">
+        <v>0</v>
+      </c>
+      <c r="C34" s="11">
+        <v>0</v>
+      </c>
+      <c r="D34" s="11">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="11">
+        <v>1</v>
+      </c>
+      <c r="G34" s="11">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11">
+        <v>0</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+      <c r="L34" s="11">
+        <v>0</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0</v>
+      </c>
+      <c r="N34" s="11">
+        <v>0</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0</v>
+      </c>
+      <c r="P34" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>0</v>
+      </c>
+      <c r="R34" s="11">
+        <v>0</v>
+      </c>
+      <c r="S34" s="21">
+        <v>0</v>
+      </c>
+      <c r="T34" s="11">
+        <v>0</v>
+      </c>
+      <c r="U34" s="11">
+        <v>0</v>
+      </c>
+      <c r="V34" s="25">
+        <v>0</v>
+      </c>
+      <c r="W34" s="31">
+        <v>0</v>
+      </c>
+      <c r="X34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="24"/>
+      <c r="S35" s="15"/>
+      <c r="T35" s="33"/>
+      <c r="U35" s="33"/>
+      <c r="V35" s="33"/>
+      <c r="W35" s="33"/>
+      <c r="X35" s="15"/>
+      <c r="Y35" s="15"/>
+      <c r="Z35" s="42"/>
+      <c r="AA35" s="54"/>
+      <c r="AB35" s="64"/>
+      <c r="AC35" s="64"/>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="3">
-[...71 lines deleted...]
-      <c r="Z9" s="16">
+      <c r="B36" s="3">
+        <v>2</v>
+      </c>
+      <c r="C36" s="11">
+        <v>5</v>
+      </c>
+      <c r="D36" s="11">
+        <v>6</v>
+      </c>
+      <c r="E36" s="11">
+        <v>5</v>
+      </c>
+      <c r="F36" s="11">
+        <v>1</v>
+      </c>
+      <c r="G36" s="11">
+        <v>3</v>
+      </c>
+      <c r="H36" s="11">
+        <v>0</v>
+      </c>
+      <c r="I36" s="11">
+        <v>0</v>
+      </c>
+      <c r="J36" s="11">
+        <v>5</v>
+      </c>
+      <c r="K36" s="11">
+        <v>3</v>
+      </c>
+      <c r="L36" s="11">
+        <v>5</v>
+      </c>
+      <c r="M36" s="11">
+        <v>13</v>
+      </c>
+      <c r="N36" s="11">
+        <v>0</v>
+      </c>
+      <c r="O36" s="11">
+        <v>5</v>
+      </c>
+      <c r="P36" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>7</v>
+      </c>
+      <c r="R36" s="11">
+        <v>0</v>
+      </c>
+      <c r="S36" s="11">
+        <v>3</v>
+      </c>
+      <c r="T36" s="11">
+        <v>11</v>
+      </c>
+      <c r="U36" s="11">
+        <v>2</v>
+      </c>
+      <c r="V36" s="25">
+        <v>5</v>
+      </c>
+      <c r="W36" s="31">
+        <v>8</v>
+      </c>
+      <c r="X36" s="3">
+        <v>4</v>
+      </c>
+      <c r="Y36" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="56">
+        <v>3</v>
+      </c>
+      <c r="AB36" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="64">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="25"/>
+      <c r="W37" s="31"/>
+      <c r="Z37" s="44"/>
+      <c r="AA37" s="56"/>
+      <c r="AB37" s="64"/>
+      <c r="AC37" s="64"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="AA9" s="16">
-[...67 lines deleted...]
-      <c r="I10" s="3">
+      <c r="B38" s="3">
+        <v>2</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1</v>
+      </c>
+      <c r="E38" s="11">
+        <v>3</v>
+      </c>
+      <c r="F38" s="11">
+        <v>0</v>
+      </c>
+      <c r="G38" s="11">
+        <v>0</v>
+      </c>
+      <c r="H38" s="11">
+        <v>0</v>
+      </c>
+      <c r="I38" s="11">
+        <v>0</v>
+      </c>
+      <c r="J38" s="11">
+        <v>1</v>
+      </c>
+      <c r="K38" s="11">
+        <v>2</v>
+      </c>
+      <c r="L38" s="11">
+        <v>1</v>
+      </c>
+      <c r="M38" s="11">
+        <v>1</v>
+      </c>
+      <c r="N38" s="11">
+        <v>0</v>
+      </c>
+      <c r="O38" s="11">
+        <v>1</v>
+      </c>
+      <c r="P38" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>0</v>
+      </c>
+      <c r="R38" s="11">
+        <v>0</v>
+      </c>
+      <c r="S38" s="11">
+        <v>2</v>
+      </c>
+      <c r="T38" s="11">
+        <v>5</v>
+      </c>
+      <c r="U38" s="11">
+        <v>1</v>
+      </c>
+      <c r="V38" s="25">
+        <v>0</v>
+      </c>
+      <c r="W38" s="31">
+        <v>1</v>
+      </c>
+      <c r="X38" s="37">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="56">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" s="3">
+        <v>0</v>
+      </c>
+      <c r="C39" s="11">
+        <v>0</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0</v>
+      </c>
+      <c r="E39" s="3">
+        <v>0</v>
+      </c>
+      <c r="F39" s="3">
+        <v>0</v>
+      </c>
+      <c r="G39" s="11">
+        <v>0</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0</v>
+      </c>
+      <c r="I39" s="11">
+        <v>0</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0</v>
+      </c>
+      <c r="M39" s="11">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>0</v>
+      </c>
+      <c r="R39" s="11">
+        <v>0</v>
+      </c>
+      <c r="S39" s="11">
+        <v>0</v>
+      </c>
+      <c r="T39" s="11">
+        <v>0</v>
+      </c>
+      <c r="U39" s="11">
+        <v>0</v>
+      </c>
+      <c r="V39" s="25">
+        <v>0</v>
+      </c>
+      <c r="W39" s="31">
+        <v>0</v>
+      </c>
+      <c r="X39" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="56">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="3">
+        <v>0</v>
+      </c>
+      <c r="C40" s="11">
+        <v>1</v>
+      </c>
+      <c r="D40" s="11">
+        <v>4</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2</v>
+      </c>
+      <c r="F40" s="11">
+        <v>0</v>
+      </c>
+      <c r="G40" s="11">
+        <v>1</v>
+      </c>
+      <c r="H40" s="11">
+        <v>0</v>
+      </c>
+      <c r="I40" s="11">
+        <v>0</v>
+      </c>
+      <c r="J40" s="11">
+        <v>2</v>
+      </c>
+      <c r="K40" s="11">
+        <v>0</v>
+      </c>
+      <c r="L40" s="11">
+        <v>2</v>
+      </c>
+      <c r="M40" s="11">
+        <v>5</v>
+      </c>
+      <c r="N40" s="11">
+        <v>0</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+      <c r="P40" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>7</v>
+      </c>
+      <c r="R40" s="11">
+        <v>0</v>
+      </c>
+      <c r="S40" s="11">
+        <v>1</v>
+      </c>
+      <c r="T40" s="11">
+        <v>1</v>
+      </c>
+      <c r="U40" s="11">
+        <v>1</v>
+      </c>
+      <c r="V40" s="25">
+        <v>0</v>
+      </c>
+      <c r="W40" s="31">
+        <v>4</v>
+      </c>
+      <c r="X40" s="37">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="37">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="56">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="3">
+        <v>0</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="3">
+        <v>0</v>
+      </c>
+      <c r="G41" s="11">
+        <v>0</v>
+      </c>
+      <c r="H41" s="11">
+        <v>0</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0</v>
+      </c>
+      <c r="O41" s="11">
+        <v>0</v>
+      </c>
+      <c r="P41" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>0</v>
+      </c>
+      <c r="R41" s="11">
+        <v>0</v>
+      </c>
+      <c r="S41" s="11">
+        <v>0</v>
+      </c>
+      <c r="T41" s="11">
+        <v>0</v>
+      </c>
+      <c r="U41" s="11">
+        <v>0</v>
+      </c>
+      <c r="V41" s="25">
+        <v>0</v>
+      </c>
+      <c r="W41" s="31">
+        <v>1</v>
+      </c>
+      <c r="X41" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="56">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B42" s="3">
+        <v>0</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0</v>
+      </c>
+      <c r="E42" s="3">
+        <v>0</v>
+      </c>
+      <c r="F42" s="11">
+        <v>1</v>
+      </c>
+      <c r="G42" s="11">
+        <v>0</v>
+      </c>
+      <c r="H42" s="11">
+        <v>0</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0</v>
+      </c>
+      <c r="L42" s="11">
+        <v>0</v>
+      </c>
+      <c r="M42" s="11">
+        <v>5</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>0</v>
+      </c>
+      <c r="R42" s="11">
+        <v>0</v>
+      </c>
+      <c r="S42" s="11">
+        <v>0</v>
+      </c>
+      <c r="T42" s="11">
+        <v>1</v>
+      </c>
+      <c r="U42" s="11">
+        <v>0</v>
+      </c>
+      <c r="V42" s="25">
+        <v>0</v>
+      </c>
+      <c r="W42" s="31">
+        <v>0</v>
+      </c>
+      <c r="X42" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="56">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="3">
+        <v>0</v>
+      </c>
+      <c r="C43" s="11">
+        <v>3</v>
+      </c>
+      <c r="D43" s="11">
+        <v>1</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
+      </c>
+      <c r="G43" s="11">
+        <v>2</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>0</v>
+      </c>
+      <c r="J43" s="11">
+        <v>2</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>2</v>
+      </c>
+      <c r="M43" s="11">
+        <v>1</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>3</v>
+      </c>
+      <c r="P43" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>0</v>
+      </c>
+      <c r="R43" s="11">
+        <v>0</v>
+      </c>
+      <c r="S43" s="11">
+        <v>0</v>
+      </c>
+      <c r="T43" s="11">
+        <v>3</v>
+      </c>
+      <c r="U43" s="11">
+        <v>0</v>
+      </c>
+      <c r="V43" s="25">
+        <v>5</v>
+      </c>
+      <c r="W43" s="31">
+        <v>0</v>
+      </c>
+      <c r="X43" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="37">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="J10" s="3">
-[...3844 lines deleted...]
-      <c r="AN44" s="71">
+      <c r="B44" s="4">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4">
+        <v>1</v>
+      </c>
+      <c r="L44" s="4">
+        <v>0</v>
+      </c>
+      <c r="M44" s="4">
+        <v>1</v>
+      </c>
+      <c r="N44" s="4">
+        <v>0</v>
+      </c>
+      <c r="O44" s="4">
+        <v>1</v>
+      </c>
+      <c r="P44" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="U44" s="4">
+        <v>0</v>
+      </c>
+      <c r="V44" s="26">
+        <v>0</v>
+      </c>
+      <c r="W44" s="32">
+        <v>2</v>
+      </c>
+      <c r="X44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="57">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="65">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="65">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="12" width="8.28515625" customWidth="1"/>
-    <col min="13" max="13" width="9.28515625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="24" width="8.28515625" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="37" width="8.5703125" customWidth="1"/>
+    <col min="25" max="25" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="21"/>
-[...71 lines deleted...]
-        <v>2023</v>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="20"/>
+      <c r="Z5" s="68"/>
+      <c r="AC5" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="73"/>
+      <c r="B6" s="75">
+        <v>2024</v>
       </c>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="76"/>
       <c r="J6" s="76"/>
       <c r="K6" s="76"/>
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
-      <c r="N6" s="77">
-[...13 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="N6" s="71">
         <v>2025</v>
       </c>
-      <c r="AA6" s="72"/>
-[...10 lines deleted...]
-      <c r="AL6" s="80">
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="79">
         <v>2026</v>
       </c>
-      <c r="AM6" s="81"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="74"/>
+      <c r="B7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="12" t="s">
+      <c r="H7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="11" t="s">
+      <c r="I7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="18" t="s">
+      <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="O7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="23" t="s">
+      <c r="S7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="11" t="s">
+      <c r="U7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="22" t="s">
+      <c r="Z7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="22" t="s">
+      <c r="AA7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="22" t="s">
+      <c r="AB7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="23" t="s">
+      <c r="AC7" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="AD7" s="23" t="s">
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
+      <c r="X8" s="15"/>
+      <c r="Y8" s="15"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="3">
+        <v>99</v>
+      </c>
+      <c r="C9" s="11">
+        <v>66</v>
+      </c>
+      <c r="D9" s="11">
+        <v>67</v>
+      </c>
+      <c r="E9" s="11">
+        <v>101</v>
+      </c>
+      <c r="F9" s="11">
+        <v>121</v>
+      </c>
+      <c r="G9" s="11">
+        <v>199</v>
+      </c>
+      <c r="H9" s="11">
+        <v>131</v>
+      </c>
+      <c r="I9" s="11">
+        <v>231</v>
+      </c>
+      <c r="J9" s="11">
+        <v>175</v>
+      </c>
+      <c r="K9" s="11">
+        <v>157</v>
+      </c>
+      <c r="L9" s="11">
+        <v>146</v>
+      </c>
+      <c r="M9" s="11">
+        <v>95</v>
+      </c>
+      <c r="N9" s="11">
         <v>7</v>
       </c>
-      <c r="AE7" s="23" t="s">
+      <c r="O9" s="11">
+        <v>73</v>
+      </c>
+      <c r="P9" s="11">
+        <v>94</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>112</v>
+      </c>
+      <c r="R9" s="11">
+        <v>144</v>
+      </c>
+      <c r="S9" s="11">
+        <v>285</v>
+      </c>
+      <c r="T9" s="11">
+        <v>229</v>
+      </c>
+      <c r="U9" s="11">
+        <v>146</v>
+      </c>
+      <c r="V9" s="27">
+        <v>121</v>
+      </c>
+      <c r="W9" s="34">
+        <v>87</v>
+      </c>
+      <c r="X9" s="3">
+        <v>55</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>98</v>
+      </c>
+      <c r="Z9" s="47">
+        <v>35</v>
+      </c>
+      <c r="AA9" s="59">
+        <v>47</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>61</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>52</v>
+      </c>
+      <c r="C10" s="11">
+        <v>36</v>
+      </c>
+      <c r="D10" s="11">
+        <v>36</v>
+      </c>
+      <c r="E10" s="11">
+        <v>37</v>
+      </c>
+      <c r="F10" s="11">
+        <v>71</v>
+      </c>
+      <c r="G10" s="11">
+        <v>94</v>
+      </c>
+      <c r="H10" s="11">
+        <v>55</v>
+      </c>
+      <c r="I10" s="11">
+        <v>106</v>
+      </c>
+      <c r="J10" s="11">
+        <v>97</v>
+      </c>
+      <c r="K10" s="11">
+        <v>76</v>
+      </c>
+      <c r="L10" s="11">
+        <v>69</v>
+      </c>
+      <c r="M10" s="11">
+        <v>63</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2</v>
+      </c>
+      <c r="O10" s="11">
+        <v>41</v>
+      </c>
+      <c r="P10" s="11">
+        <v>53</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>47</v>
+      </c>
+      <c r="R10" s="11">
+        <v>46</v>
+      </c>
+      <c r="S10" s="11">
+        <v>101</v>
+      </c>
+      <c r="T10" s="11">
+        <v>109</v>
+      </c>
+      <c r="U10" s="11">
+        <v>56</v>
+      </c>
+      <c r="V10" s="27">
+        <v>63</v>
+      </c>
+      <c r="W10" s="34">
+        <v>35</v>
+      </c>
+      <c r="X10" s="3">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>60</v>
+      </c>
+      <c r="Z10" s="47">
+        <v>25</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>15</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>36</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3">
+        <v>5</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
         <v>8</v>
       </c>
-      <c r="AF7" s="23" t="s">
+      <c r="G11" s="11">
+        <v>11</v>
+      </c>
+      <c r="H11" s="11">
+        <v>2</v>
+      </c>
+      <c r="I11" s="11">
         <v>9</v>
       </c>
-      <c r="AG7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AI7" s="23" t="s">
+      <c r="J11" s="11">
+        <v>2</v>
+      </c>
+      <c r="K11" s="11">
+        <v>0</v>
+      </c>
+      <c r="L11" s="11">
+        <v>5</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>7</v>
+      </c>
+      <c r="P11" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>9</v>
+      </c>
+      <c r="R11" s="11">
+        <v>5</v>
+      </c>
+      <c r="S11" s="11">
+        <v>16</v>
+      </c>
+      <c r="T11" s="11">
+        <v>4</v>
+      </c>
+      <c r="U11" s="11">
+        <v>8</v>
+      </c>
+      <c r="V11" s="27">
+        <v>3</v>
+      </c>
+      <c r="W11" s="34">
+        <v>1</v>
+      </c>
+      <c r="X11" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="3">
+        <v>0</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0</v>
+      </c>
+      <c r="E12" s="11">
+        <v>2</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>2</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1</v>
+      </c>
+      <c r="J12" s="11">
+        <v>1</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1</v>
+      </c>
+      <c r="L12" s="11">
+        <v>1</v>
+      </c>
+      <c r="M12" s="11">
+        <v>2</v>
+      </c>
+      <c r="N12" s="11">
+        <v>0</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>1</v>
+      </c>
+      <c r="R12" s="11">
+        <v>2</v>
+      </c>
+      <c r="S12" s="11">
+        <v>0</v>
+      </c>
+      <c r="T12" s="11">
+        <v>2</v>
+      </c>
+      <c r="U12" s="11">
+        <v>0</v>
+      </c>
+      <c r="V12" s="27">
+        <v>1</v>
+      </c>
+      <c r="W12" s="34">
+        <v>0</v>
+      </c>
+      <c r="X12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="3">
+        <v>9</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2</v>
+      </c>
+      <c r="D13" s="11">
+        <v>11</v>
+      </c>
+      <c r="E13" s="11">
+        <v>23</v>
+      </c>
+      <c r="F13" s="11">
+        <v>3</v>
+      </c>
+      <c r="G13" s="11">
+        <v>15</v>
+      </c>
+      <c r="H13" s="11">
         <v>13</v>
       </c>
-      <c r="AJ7" s="23" t="s">
+      <c r="I13" s="11">
+        <v>8</v>
+      </c>
+      <c r="J13" s="11">
+        <v>24</v>
+      </c>
+      <c r="K13" s="11">
+        <v>13</v>
+      </c>
+      <c r="L13" s="11">
+        <v>9</v>
+      </c>
+      <c r="M13" s="11">
+        <v>7</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>8</v>
+      </c>
+      <c r="P13" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>6</v>
+      </c>
+      <c r="R13" s="11">
+        <v>10</v>
+      </c>
+      <c r="S13" s="11">
+        <v>12</v>
+      </c>
+      <c r="T13" s="11">
+        <v>24</v>
+      </c>
+      <c r="U13" s="11">
+        <v>8</v>
+      </c>
+      <c r="V13" s="27">
+        <v>0</v>
+      </c>
+      <c r="W13" s="34">
+        <v>9</v>
+      </c>
+      <c r="X13" s="3">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="3">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="59">
+        <v>10</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="3">
+        <v>18</v>
+      </c>
+      <c r="C14" s="11">
+        <v>17</v>
+      </c>
+      <c r="D14" s="11">
+        <v>9</v>
+      </c>
+      <c r="E14" s="11">
+        <v>18</v>
+      </c>
+      <c r="F14" s="11">
+        <v>22</v>
+      </c>
+      <c r="G14" s="11">
+        <v>37</v>
+      </c>
+      <c r="H14" s="11">
+        <v>26</v>
+      </c>
+      <c r="I14" s="11">
+        <v>64</v>
+      </c>
+      <c r="J14" s="11">
+        <v>31</v>
+      </c>
+      <c r="K14" s="11">
+        <v>38</v>
+      </c>
+      <c r="L14" s="11">
+        <v>29</v>
+      </c>
+      <c r="M14" s="11">
+        <v>6</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11">
+        <v>13</v>
+      </c>
+      <c r="P14" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>37</v>
+      </c>
+      <c r="R14" s="11">
+        <v>55</v>
+      </c>
+      <c r="S14" s="11">
+        <v>80</v>
+      </c>
+      <c r="T14" s="11">
+        <v>46</v>
+      </c>
+      <c r="U14" s="11">
+        <v>44</v>
+      </c>
+      <c r="V14" s="27">
+        <v>38</v>
+      </c>
+      <c r="W14" s="34">
+        <v>17</v>
+      </c>
+      <c r="X14" s="3">
+        <v>9</v>
+      </c>
+      <c r="Y14" s="3">
+        <v>17</v>
+      </c>
+      <c r="Z14" s="47">
+        <v>5</v>
+      </c>
+      <c r="AA14" s="59">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
+      <c r="AB14" s="64">
+        <v>11</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="3">
+        <v>4</v>
+      </c>
+      <c r="C15" s="11">
+        <v>5</v>
+      </c>
+      <c r="D15" s="11">
+        <v>4</v>
+      </c>
+      <c r="E15" s="11">
+        <v>9</v>
+      </c>
+      <c r="F15" s="11">
+        <v>8</v>
+      </c>
+      <c r="G15" s="11">
         <v>15</v>
       </c>
-      <c r="AL7" s="13" t="s">
+      <c r="H15" s="11">
+        <v>26</v>
+      </c>
+      <c r="I15" s="11">
+        <v>23</v>
+      </c>
+      <c r="J15" s="11">
+        <v>5</v>
+      </c>
+      <c r="K15" s="11">
+        <v>20</v>
+      </c>
+      <c r="L15" s="11">
+        <v>13</v>
+      </c>
+      <c r="M15" s="11">
+        <v>4</v>
+      </c>
+      <c r="N15" s="11">
+        <v>2</v>
+      </c>
+      <c r="O15" s="11">
+        <v>2</v>
+      </c>
+      <c r="P15" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>6</v>
+      </c>
+      <c r="R15" s="11">
+        <v>17</v>
+      </c>
+      <c r="S15" s="11">
+        <v>52</v>
+      </c>
+      <c r="T15" s="11">
+        <v>17</v>
+      </c>
+      <c r="U15" s="11">
+        <v>21</v>
+      </c>
+      <c r="V15" s="27">
+        <v>11</v>
+      </c>
+      <c r="W15" s="34">
+        <v>9</v>
+      </c>
+      <c r="X15" s="3">
+        <v>4</v>
+      </c>
+      <c r="Y15" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="59">
+        <v>8</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>6</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="34"/>
+      <c r="X16" s="3"/>
+      <c r="Y16" s="3"/>
+      <c r="Z16" s="47"/>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="64"/>
+      <c r="AC16" s="64"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="3">
         <v>3</v>
       </c>
-      <c r="AM7" s="13" t="s">
+      <c r="C17" s="11">
+        <v>2</v>
+      </c>
+      <c r="D17" s="11">
+        <v>1</v>
+      </c>
+      <c r="E17" s="11">
+        <v>9</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2</v>
+      </c>
+      <c r="G17" s="11">
+        <v>13</v>
+      </c>
+      <c r="H17" s="11">
+        <v>5</v>
+      </c>
+      <c r="I17" s="11">
+        <v>11</v>
+      </c>
+      <c r="J17" s="11">
+        <v>5</v>
+      </c>
+      <c r="K17" s="11">
+        <v>5</v>
+      </c>
+      <c r="L17" s="11">
+        <v>6</v>
+      </c>
+      <c r="M17" s="11">
+        <v>8</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2</v>
+      </c>
+      <c r="O17" s="11">
+        <v>2</v>
+      </c>
+      <c r="P17" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>3</v>
+      </c>
+      <c r="R17" s="11">
         <v>4</v>
       </c>
-      <c r="AN7" s="13" t="s">
+      <c r="S17" s="11">
+        <v>18</v>
+      </c>
+      <c r="T17" s="11">
+        <v>8</v>
+      </c>
+      <c r="U17" s="11">
+        <v>2</v>
+      </c>
+      <c r="V17" s="27">
+        <v>1</v>
+      </c>
+      <c r="W17" s="34">
+        <v>9</v>
+      </c>
+      <c r="X17" s="3">
+        <v>3</v>
+      </c>
+      <c r="Y17" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="47">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="3">
+        <v>0</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11">
+        <v>0</v>
+      </c>
+      <c r="I18" s="11">
+        <v>0</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+      <c r="S18" s="11">
+        <v>0</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+      <c r="V18" s="27">
+        <v>4</v>
+      </c>
+      <c r="W18" s="34">
+        <v>0</v>
+      </c>
+      <c r="X18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="3">
+        <v>2</v>
+      </c>
+      <c r="C19" s="11">
+        <v>0</v>
+      </c>
+      <c r="D19" s="11">
+        <v>4</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>3</v>
+      </c>
+      <c r="G19" s="11">
+        <v>6</v>
+      </c>
+      <c r="H19" s="11">
+        <v>1</v>
+      </c>
+      <c r="I19" s="11">
+        <v>6</v>
+      </c>
+      <c r="J19" s="11">
+        <v>8</v>
+      </c>
+      <c r="K19" s="11">
+        <v>4</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>4</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>2</v>
+      </c>
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+      <c r="S19" s="11">
+        <v>4</v>
+      </c>
+      <c r="T19" s="11">
+        <v>11</v>
+      </c>
+      <c r="U19" s="11">
         <v>5</v>
       </c>
-      <c r="AO7" s="2"/>
-[...2 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="V19" s="27">
+        <v>0</v>
+      </c>
+      <c r="W19" s="34">
+        <v>2</v>
+      </c>
+      <c r="X19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="3">
+        <v>0</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
+        <v>4</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+      <c r="S20" s="11">
+        <v>0</v>
+      </c>
+      <c r="T20" s="11">
+        <v>0</v>
+      </c>
+      <c r="U20" s="11">
+        <v>0</v>
+      </c>
+      <c r="V20" s="27">
+        <v>0</v>
+      </c>
+      <c r="W20" s="34">
+        <v>0</v>
+      </c>
+      <c r="X20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="3">
+        <v>4</v>
+      </c>
+      <c r="C21" s="11">
+        <v>0</v>
+      </c>
+      <c r="D21" s="11">
+        <v>1</v>
+      </c>
+      <c r="E21" s="11">
+        <v>2</v>
+      </c>
+      <c r="F21" s="11">
+        <v>4</v>
+      </c>
+      <c r="G21" s="11">
+        <v>6</v>
+      </c>
+      <c r="H21" s="11">
+        <v>1</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0</v>
+      </c>
+      <c r="L21" s="11">
+        <v>5</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+      <c r="R21" s="11">
+        <v>5</v>
+      </c>
+      <c r="S21" s="11">
+        <v>1</v>
+      </c>
+      <c r="T21" s="11">
+        <v>1</v>
+      </c>
+      <c r="U21" s="11">
+        <v>0</v>
+      </c>
+      <c r="V21" s="27">
+        <v>0</v>
+      </c>
+      <c r="W21" s="34">
+        <v>0</v>
+      </c>
+      <c r="X21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="3">
+        <v>1</v>
+      </c>
+      <c r="C22" s="11">
+        <v>2</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>2</v>
+      </c>
+      <c r="H22" s="11">
+        <v>0</v>
+      </c>
+      <c r="I22" s="11">
+        <v>1</v>
+      </c>
+      <c r="J22" s="11">
+        <v>2</v>
+      </c>
+      <c r="K22" s="11">
+        <v>0</v>
+      </c>
+      <c r="L22" s="11">
+        <v>1</v>
+      </c>
+      <c r="M22" s="11">
+        <v>0</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>1</v>
+      </c>
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+      <c r="S22" s="11">
+        <v>1</v>
+      </c>
+      <c r="T22" s="11">
+        <v>7</v>
+      </c>
+      <c r="U22" s="11">
+        <v>2</v>
+      </c>
+      <c r="V22" s="27">
+        <v>0</v>
+      </c>
+      <c r="W22" s="34">
+        <v>2</v>
+      </c>
+      <c r="X22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="64">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="3">
+        <v>1</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>0</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>0</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+      <c r="V23" s="27">
+        <v>0</v>
+      </c>
+      <c r="W23" s="34">
+        <v>3</v>
+      </c>
+      <c r="X23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="24"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="14"/>
+      <c r="Y24" s="14"/>
+      <c r="Z24" s="46"/>
+      <c r="AA24" s="58"/>
+      <c r="AB24" s="64"/>
+      <c r="AC24" s="64"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="3">
+        <v>88</v>
+      </c>
+      <c r="C25" s="11">
+        <v>62</v>
+      </c>
+      <c r="D25" s="11">
+        <v>62</v>
+      </c>
+      <c r="E25" s="11">
+        <v>98</v>
+      </c>
+      <c r="F25" s="11">
+        <v>112</v>
+      </c>
+      <c r="G25" s="11">
+        <v>185</v>
+      </c>
+      <c r="H25" s="11">
+        <v>128</v>
+      </c>
+      <c r="I25" s="11">
+        <v>218</v>
+      </c>
+      <c r="J25" s="11">
+        <v>164</v>
+      </c>
+      <c r="K25" s="11">
+        <v>150</v>
+      </c>
+      <c r="L25" s="11">
+        <v>136</v>
+      </c>
+      <c r="M25" s="11">
+        <v>88</v>
+      </c>
+      <c r="N25" s="11">
+        <v>5</v>
+      </c>
+      <c r="O25" s="11">
+        <v>71</v>
+      </c>
+      <c r="P25" s="11">
+        <v>94</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>109</v>
+      </c>
+      <c r="R25" s="11">
+        <v>135</v>
+      </c>
+      <c r="S25" s="11">
+        <v>276</v>
+      </c>
+      <c r="T25" s="11">
+        <v>202</v>
+      </c>
+      <c r="U25" s="11">
+        <v>137</v>
+      </c>
+      <c r="V25" s="27">
+        <v>117</v>
+      </c>
+      <c r="W25" s="34">
+        <v>73</v>
+      </c>
+      <c r="X25" s="3">
+        <v>54</v>
+      </c>
+      <c r="Y25" s="3">
+        <v>96</v>
+      </c>
+      <c r="Z25" s="47">
+        <v>35</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>47</v>
+      </c>
+      <c r="AB25" s="64">
+        <v>58</v>
+      </c>
+      <c r="AC25" s="64">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="3">
+        <v>52</v>
+      </c>
+      <c r="C26" s="11">
+        <v>36</v>
+      </c>
+      <c r="D26" s="11">
+        <v>36</v>
+      </c>
+      <c r="E26" s="11">
+        <v>37</v>
+      </c>
+      <c r="F26" s="11">
+        <v>71</v>
+      </c>
+      <c r="G26" s="11">
+        <v>94</v>
+      </c>
+      <c r="H26" s="11">
+        <v>55</v>
+      </c>
+      <c r="I26" s="11">
+        <v>106</v>
+      </c>
+      <c r="J26" s="11">
+        <v>97</v>
+      </c>
+      <c r="K26" s="11">
+        <v>76</v>
+      </c>
+      <c r="L26" s="11">
+        <v>69</v>
+      </c>
+      <c r="M26" s="11">
+        <v>63</v>
+      </c>
+      <c r="N26" s="11">
+        <v>2</v>
+      </c>
+      <c r="O26" s="11">
+        <v>41</v>
+      </c>
+      <c r="P26" s="11">
+        <v>53</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>47</v>
+      </c>
+      <c r="R26" s="11">
+        <v>46</v>
+      </c>
+      <c r="S26" s="11">
+        <v>101</v>
+      </c>
+      <c r="T26" s="11">
+        <v>109</v>
+      </c>
+      <c r="U26" s="11">
+        <v>56</v>
+      </c>
+      <c r="V26" s="27">
+        <v>63</v>
+      </c>
+      <c r="W26" s="34">
+        <v>35</v>
+      </c>
+      <c r="X26" s="3">
+        <v>33</v>
+      </c>
+      <c r="Y26" s="3">
+        <v>60</v>
+      </c>
+      <c r="Z26" s="47">
+        <v>25</v>
+      </c>
+      <c r="AA26" s="59">
+        <v>15</v>
+      </c>
+      <c r="AB26" s="64">
+        <v>36</v>
+      </c>
+      <c r="AC26" s="64">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="3">
+        <v>5</v>
+      </c>
+      <c r="C27" s="11">
+        <v>1</v>
+      </c>
+      <c r="D27" s="11">
+        <v>1</v>
+      </c>
+      <c r="E27" s="11">
+        <v>0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>8</v>
+      </c>
+      <c r="G27" s="11">
+        <v>11</v>
+      </c>
+      <c r="H27" s="11">
+        <v>2</v>
+      </c>
+      <c r="I27" s="11">
+        <v>9</v>
+      </c>
+      <c r="J27" s="11">
+        <v>2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0</v>
+      </c>
+      <c r="L27" s="11">
+        <v>5</v>
+      </c>
+      <c r="M27" s="11">
+        <v>1</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>7</v>
+      </c>
+      <c r="P27" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>9</v>
+      </c>
+      <c r="R27" s="11">
+        <v>5</v>
+      </c>
+      <c r="S27" s="11">
+        <v>16</v>
+      </c>
+      <c r="T27" s="11">
+        <v>4</v>
+      </c>
+      <c r="U27" s="11">
+        <v>8</v>
+      </c>
+      <c r="V27" s="27">
+        <v>3</v>
+      </c>
+      <c r="W27" s="34">
+        <v>1</v>
+      </c>
+      <c r="X27" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="3">
+        <v>0</v>
+      </c>
+      <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0</v>
+      </c>
+      <c r="E28" s="11">
+        <v>2</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="11">
+        <v>0</v>
+      </c>
+      <c r="H28" s="11">
+        <v>2</v>
+      </c>
+      <c r="I28" s="11">
+        <v>1</v>
+      </c>
+      <c r="J28" s="11">
+        <v>1</v>
+      </c>
+      <c r="K28" s="11">
+        <v>1</v>
+      </c>
+      <c r="L28" s="11">
+        <v>1</v>
+      </c>
+      <c r="M28" s="11">
+        <v>2</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>1</v>
+      </c>
+      <c r="R28" s="11">
+        <v>2</v>
+      </c>
+      <c r="S28" s="11">
+        <v>0</v>
+      </c>
+      <c r="T28" s="11">
+        <v>2</v>
+      </c>
+      <c r="U28" s="11">
+        <v>0</v>
+      </c>
+      <c r="V28" s="27">
+        <v>1</v>
+      </c>
+      <c r="W28" s="34">
+        <v>0</v>
+      </c>
+      <c r="X28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="3">
+        <v>9</v>
+      </c>
+      <c r="C29" s="11">
+        <v>2</v>
+      </c>
+      <c r="D29" s="11">
+        <v>11</v>
+      </c>
+      <c r="E29" s="11">
+        <v>23</v>
+      </c>
+      <c r="F29" s="11">
+        <v>3</v>
+      </c>
+      <c r="G29" s="11">
+        <v>15</v>
+      </c>
+      <c r="H29" s="11">
+        <v>13</v>
+      </c>
+      <c r="I29" s="11">
+        <v>8</v>
+      </c>
+      <c r="J29" s="11">
+        <v>24</v>
+      </c>
+      <c r="K29" s="11">
+        <v>13</v>
+      </c>
+      <c r="L29" s="11">
+        <v>9</v>
+      </c>
+      <c r="M29" s="11">
+        <v>7</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>8</v>
+      </c>
+      <c r="P29" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>6</v>
+      </c>
+      <c r="R29" s="11">
         <v>10</v>
       </c>
-      <c r="B8" s="28"/>
-[...37 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="S29" s="11">
+        <v>12</v>
+      </c>
+      <c r="T29" s="11">
+        <v>24</v>
+      </c>
+      <c r="U29" s="11">
+        <v>8</v>
+      </c>
+      <c r="V29" s="27">
+        <v>0</v>
+      </c>
+      <c r="W29" s="34">
+        <v>9</v>
+      </c>
+      <c r="X29" s="3">
+        <v>5</v>
+      </c>
+      <c r="Y29" s="3">
+        <v>8</v>
+      </c>
+      <c r="Z29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="59">
+        <v>10</v>
+      </c>
+      <c r="AB29" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="3">
+        <v>18</v>
+      </c>
+      <c r="C30" s="11">
+        <v>17</v>
+      </c>
+      <c r="D30" s="11">
+        <v>9</v>
+      </c>
+      <c r="E30" s="11">
+        <v>18</v>
+      </c>
+      <c r="F30" s="11">
+        <v>22</v>
+      </c>
+      <c r="G30" s="11">
+        <v>37</v>
+      </c>
+      <c r="H30" s="11">
+        <v>26</v>
+      </c>
+      <c r="I30" s="11">
+        <v>64</v>
+      </c>
+      <c r="J30" s="11">
+        <v>31</v>
+      </c>
+      <c r="K30" s="11">
+        <v>38</v>
+      </c>
+      <c r="L30" s="11">
+        <v>29</v>
+      </c>
+      <c r="M30" s="11">
+        <v>6</v>
+      </c>
+      <c r="N30" s="11">
+        <v>1</v>
+      </c>
+      <c r="O30" s="11">
+        <v>13</v>
+      </c>
+      <c r="P30" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>37</v>
+      </c>
+      <c r="R30" s="11">
+        <v>55</v>
+      </c>
+      <c r="S30" s="11">
+        <v>80</v>
+      </c>
+      <c r="T30" s="11">
+        <v>46</v>
+      </c>
+      <c r="U30" s="11">
+        <v>44</v>
+      </c>
+      <c r="V30" s="27">
+        <v>38</v>
+      </c>
+      <c r="W30" s="34">
+        <v>17</v>
+      </c>
+      <c r="X30" s="3">
+        <v>9</v>
+      </c>
+      <c r="Y30" s="3">
+        <v>17</v>
+      </c>
+      <c r="Z30" s="47">
+        <v>5</v>
+      </c>
+      <c r="AA30" s="59">
+        <v>14</v>
+      </c>
+      <c r="AB30" s="64">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="64">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="3">
+        <v>4</v>
+      </c>
+      <c r="C31" s="11">
+        <v>5</v>
+      </c>
+      <c r="D31" s="11">
+        <v>4</v>
+      </c>
+      <c r="E31" s="11">
+        <v>9</v>
+      </c>
+      <c r="F31" s="11">
+        <v>8</v>
+      </c>
+      <c r="G31" s="11">
+        <v>15</v>
+      </c>
+      <c r="H31" s="11">
+        <v>26</v>
+      </c>
+      <c r="I31" s="11">
+        <v>23</v>
+      </c>
+      <c r="J31" s="11">
+        <v>5</v>
+      </c>
+      <c r="K31" s="11">
+        <v>20</v>
+      </c>
+      <c r="L31" s="11">
+        <v>13</v>
+      </c>
+      <c r="M31" s="11">
+        <v>4</v>
+      </c>
+      <c r="N31" s="11">
+        <v>2</v>
+      </c>
+      <c r="O31" s="11">
+        <v>2</v>
+      </c>
+      <c r="P31" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>6</v>
+      </c>
+      <c r="R31" s="11">
+        <v>17</v>
+      </c>
+      <c r="S31" s="11">
+        <v>52</v>
+      </c>
+      <c r="T31" s="11">
+        <v>17</v>
+      </c>
+      <c r="U31" s="11">
+        <v>21</v>
+      </c>
+      <c r="V31" s="27">
+        <v>11</v>
+      </c>
+      <c r="W31" s="34">
+        <v>9</v>
+      </c>
+      <c r="X31" s="3">
+        <v>4</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z31" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="59">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="64">
+        <v>6</v>
+      </c>
+      <c r="AC31" s="64">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="27"/>
+      <c r="W32" s="34"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="47"/>
+      <c r="AA32" s="59"/>
+      <c r="AB32" s="64"/>
+      <c r="AC32" s="64"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="3">
+        <v>0</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1</v>
+      </c>
+      <c r="D33" s="11">
+        <v>1</v>
+      </c>
+      <c r="E33" s="11">
+        <v>9</v>
+      </c>
+      <c r="F33" s="11">
+        <v>0</v>
+      </c>
+      <c r="G33" s="11">
+        <v>13</v>
+      </c>
+      <c r="H33" s="11">
+        <v>4</v>
+      </c>
+      <c r="I33" s="11">
+        <v>7</v>
+      </c>
+      <c r="J33" s="11">
+        <v>4</v>
+      </c>
+      <c r="K33" s="11">
+        <v>2</v>
+      </c>
+      <c r="L33" s="11">
+        <v>6</v>
+      </c>
+      <c r="M33" s="11">
+        <v>5</v>
+      </c>
+      <c r="N33" s="11">
+        <v>0</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+      <c r="P33" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>3</v>
+      </c>
+      <c r="R33" s="11">
+        <v>0</v>
+      </c>
+      <c r="S33" s="11">
+        <v>15</v>
+      </c>
+      <c r="T33" s="11">
+        <v>0</v>
+      </c>
+      <c r="U33" s="11">
+        <v>0</v>
+      </c>
+      <c r="V33" s="27">
+        <v>1</v>
+      </c>
+      <c r="W33" s="34">
+        <v>2</v>
+      </c>
+      <c r="X33" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z33" s="47">
+        <v>4</v>
+      </c>
+      <c r="AA33" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="64">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="3">
+        <v>0</v>
+      </c>
+      <c r="C34" s="11">
+        <v>0</v>
+      </c>
+      <c r="D34" s="11">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="11">
+        <v>0</v>
+      </c>
+      <c r="G34" s="11">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11">
+        <v>0</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0</v>
+      </c>
+      <c r="K34" s="11">
+        <v>0</v>
+      </c>
+      <c r="L34" s="11">
+        <v>4</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0</v>
+      </c>
+      <c r="N34" s="11">
+        <v>0</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0</v>
+      </c>
+      <c r="P34" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>0</v>
+      </c>
+      <c r="R34" s="11">
+        <v>0</v>
+      </c>
+      <c r="S34" s="11">
+        <v>0</v>
+      </c>
+      <c r="T34" s="11">
+        <v>0</v>
+      </c>
+      <c r="U34" s="11">
+        <v>0</v>
+      </c>
+      <c r="V34" s="27">
+        <v>0</v>
+      </c>
+      <c r="W34" s="34">
+        <v>0</v>
+      </c>
+      <c r="X34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36"/>
+      <c r="V35" s="36"/>
+      <c r="W35" s="36"/>
+      <c r="X35" s="14"/>
+      <c r="Y35" s="14"/>
+      <c r="Z35" s="46"/>
+      <c r="AA35" s="58"/>
+      <c r="AB35" s="64"/>
+      <c r="AC35" s="64"/>
+    </row>
+    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="A36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="16">
-[...71 lines deleted...]
-      <c r="Z9" s="16">
+      <c r="B36" s="3">
+        <v>11</v>
+      </c>
+      <c r="C36" s="11">
+        <v>4</v>
+      </c>
+      <c r="D36" s="11">
+        <v>5</v>
+      </c>
+      <c r="E36" s="11">
+        <v>3</v>
+      </c>
+      <c r="F36" s="11">
+        <v>9</v>
+      </c>
+      <c r="G36" s="11">
+        <v>14</v>
+      </c>
+      <c r="H36" s="11">
+        <v>3</v>
+      </c>
+      <c r="I36" s="11">
+        <v>13</v>
+      </c>
+      <c r="J36" s="11">
+        <v>11</v>
+      </c>
+      <c r="K36" s="11">
         <v>7</v>
       </c>
-      <c r="AA9" s="16">
-[...154 lines deleted...]
-      <c r="AL10" s="53">
+      <c r="L36" s="11">
+        <v>10</v>
+      </c>
+      <c r="M36" s="11">
+        <v>7</v>
+      </c>
+      <c r="N36" s="11">
+        <v>2</v>
+      </c>
+      <c r="O36" s="11">
+        <v>2</v>
+      </c>
+      <c r="P36" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>3</v>
+      </c>
+      <c r="R36" s="11">
+        <v>9</v>
+      </c>
+      <c r="S36" s="37">
+        <v>9</v>
+      </c>
+      <c r="T36" s="11">
+        <v>27</v>
+      </c>
+      <c r="U36" s="11">
+        <v>9</v>
+      </c>
+      <c r="V36" s="27">
+        <v>4</v>
+      </c>
+      <c r="W36" s="34">
+        <v>14</v>
+      </c>
+      <c r="X36" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="37">
+        <v>2</v>
+      </c>
+      <c r="Z36" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="64">
+        <v>3</v>
+      </c>
+      <c r="AC36" s="64">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="37"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="27"/>
+      <c r="W37" s="34"/>
+      <c r="X37" s="37"/>
+      <c r="Y37" s="37"/>
+      <c r="Z37" s="48"/>
+      <c r="AA37" s="60"/>
+      <c r="AB37" s="64"/>
+      <c r="AC37" s="64"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="3">
+        <v>3</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
+      <c r="F38" s="11">
+        <v>2</v>
+      </c>
+      <c r="G38" s="11">
+        <v>0</v>
+      </c>
+      <c r="H38" s="11">
+        <v>1</v>
+      </c>
+      <c r="I38" s="11">
+        <v>4</v>
+      </c>
+      <c r="J38" s="11">
+        <v>1</v>
+      </c>
+      <c r="K38" s="11">
+        <v>3</v>
+      </c>
+      <c r="L38" s="11">
+        <v>0</v>
+      </c>
+      <c r="M38" s="11">
+        <v>3</v>
+      </c>
+      <c r="N38" s="11">
+        <v>2</v>
+      </c>
+      <c r="O38" s="11">
+        <v>2</v>
+      </c>
+      <c r="P38" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>0</v>
+      </c>
+      <c r="R38" s="11">
+        <v>4</v>
+      </c>
+      <c r="S38" s="37">
+        <v>3</v>
+      </c>
+      <c r="T38" s="11">
+        <v>8</v>
+      </c>
+      <c r="U38" s="11">
+        <v>2</v>
+      </c>
+      <c r="V38" s="27">
+        <v>0</v>
+      </c>
+      <c r="W38" s="34">
+        <v>7</v>
+      </c>
+      <c r="X38" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AM10" s="65">
-[...16 lines deleted...]
-      <c r="D11" s="16">
+      <c r="B39" s="3">
+        <v>0</v>
+      </c>
+      <c r="C39" s="11">
+        <v>0</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0</v>
+      </c>
+      <c r="E39" s="11">
+        <v>0</v>
+      </c>
+      <c r="F39" s="11">
+        <v>0</v>
+      </c>
+      <c r="G39" s="11">
+        <v>0</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0</v>
+      </c>
+      <c r="I39" s="11">
+        <v>0</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0</v>
+      </c>
+      <c r="M39" s="11">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>0</v>
+      </c>
+      <c r="R39" s="11">
+        <v>0</v>
+      </c>
+      <c r="S39" s="37">
+        <v>0</v>
+      </c>
+      <c r="T39" s="11">
+        <v>0</v>
+      </c>
+      <c r="U39" s="11">
+        <v>0</v>
+      </c>
+      <c r="V39" s="27">
+        <v>4</v>
+      </c>
+      <c r="W39" s="34">
+        <v>0</v>
+      </c>
+      <c r="X39" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="3">
+        <v>2</v>
+      </c>
+      <c r="C40" s="11">
+        <v>0</v>
+      </c>
+      <c r="D40" s="11">
+        <v>4</v>
+      </c>
+      <c r="E40" s="3">
+        <v>0</v>
+      </c>
+      <c r="F40" s="3">
         <v>3</v>
       </c>
-      <c r="E11" s="16">
+      <c r="G40" s="11">
         <v>6</v>
       </c>
-      <c r="F11" s="3">
+      <c r="H40" s="11">
+        <v>1</v>
+      </c>
+      <c r="I40" s="11">
+        <v>6</v>
+      </c>
+      <c r="J40" s="11">
+        <v>8</v>
+      </c>
+      <c r="K40" s="11">
+        <v>4</v>
+      </c>
+      <c r="L40" s="11">
+        <v>4</v>
+      </c>
+      <c r="M40" s="11">
+        <v>4</v>
+      </c>
+      <c r="N40" s="11">
+        <v>0</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+      <c r="P40" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>2</v>
+      </c>
+      <c r="R40" s="11">
+        <v>0</v>
+      </c>
+      <c r="S40" s="37">
+        <v>4</v>
+      </c>
+      <c r="T40" s="11">
+        <v>11</v>
+      </c>
+      <c r="U40" s="11">
+        <v>5</v>
+      </c>
+      <c r="V40" s="27">
+        <v>0</v>
+      </c>
+      <c r="W40" s="34">
+        <v>2</v>
+      </c>
+      <c r="X40" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="3">
+        <v>0</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="11">
+        <v>0</v>
+      </c>
+      <c r="G41" s="11">
+        <v>0</v>
+      </c>
+      <c r="H41" s="11">
+        <v>0</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0</v>
+      </c>
+      <c r="O41" s="11">
+        <v>0</v>
+      </c>
+      <c r="P41" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>0</v>
+      </c>
+      <c r="R41" s="11">
+        <v>0</v>
+      </c>
+      <c r="S41" s="37">
+        <v>0</v>
+      </c>
+      <c r="T41" s="11">
+        <v>0</v>
+      </c>
+      <c r="U41" s="11">
+        <v>0</v>
+      </c>
+      <c r="V41" s="27">
+        <v>0</v>
+      </c>
+      <c r="W41" s="34">
+        <v>0</v>
+      </c>
+      <c r="X41" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B42" s="3">
+        <v>4</v>
+      </c>
+      <c r="C42" s="11">
+        <v>0</v>
+      </c>
+      <c r="D42" s="11">
+        <v>1</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2</v>
+      </c>
+      <c r="F42" s="11">
+        <v>4</v>
+      </c>
+      <c r="G42" s="11">
+        <v>6</v>
+      </c>
+      <c r="H42" s="11">
+        <v>1</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0</v>
+      </c>
+      <c r="L42" s="11">
+        <v>5</v>
+      </c>
+      <c r="M42" s="11">
+        <v>0</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>0</v>
+      </c>
+      <c r="R42" s="11">
+        <v>5</v>
+      </c>
+      <c r="S42" s="37">
+        <v>1</v>
+      </c>
+      <c r="T42" s="11">
+        <v>1</v>
+      </c>
+      <c r="U42" s="11">
+        <v>0</v>
+      </c>
+      <c r="V42" s="27">
+        <v>0</v>
+      </c>
+      <c r="W42" s="34">
+        <v>0</v>
+      </c>
+      <c r="X42" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="3">
+        <v>1</v>
+      </c>
+      <c r="C43" s="11">
+        <v>2</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>1</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
+      </c>
+      <c r="G43" s="11">
+        <v>2</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>1</v>
+      </c>
+      <c r="J43" s="11">
+        <v>2</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>1</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>0</v>
+      </c>
+      <c r="P43" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>1</v>
+      </c>
+      <c r="R43" s="11">
+        <v>0</v>
+      </c>
+      <c r="S43" s="37">
+        <v>1</v>
+      </c>
+      <c r="T43" s="11">
+        <v>7</v>
+      </c>
+      <c r="U43" s="11">
+        <v>2</v>
+      </c>
+      <c r="V43" s="27">
+        <v>0</v>
+      </c>
+      <c r="W43" s="34">
+        <v>2</v>
+      </c>
+      <c r="X43" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="37">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="60">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="64">
         <v>3</v>
       </c>
-      <c r="G11" s="3">
-[...62 lines deleted...]
-      <c r="AB11" s="16">
+      <c r="AC43" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="4">
+        <v>1</v>
+      </c>
+      <c r="C44" s="4">
+        <v>1</v>
+      </c>
+      <c r="D44" s="4">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4">
+        <v>2</v>
+      </c>
+      <c r="J44" s="4">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4">
+        <v>0</v>
+      </c>
+      <c r="L44" s="4">
+        <v>0</v>
+      </c>
+      <c r="M44" s="4">
+        <v>0</v>
+      </c>
+      <c r="N44" s="4">
+        <v>0</v>
+      </c>
+      <c r="O44" s="4">
+        <v>0</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="38">
+        <v>0</v>
+      </c>
+      <c r="T44" s="4">
+        <v>0</v>
+      </c>
+      <c r="U44" s="4">
+        <v>0</v>
+      </c>
+      <c r="V44" s="28">
+        <v>0</v>
+      </c>
+      <c r="W44" s="35">
         <v>3</v>
       </c>
-      <c r="AC11" s="16">
-[...3668 lines deleted...]
-      <c r="AN44" s="71">
+      <c r="X44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="65">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="65">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="12" width="8.140625" customWidth="1"/>
-    <col min="13" max="13" width="8.85546875" customWidth="1"/>
+    <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="24" width="8.140625" customWidth="1"/>
-    <col min="25" max="25" width="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="37" width="8.85546875" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="19"/>
-[...72 lines deleted...]
-        <v>2023</v>
+      <c r="B2" s="14"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+    </row>
+    <row r="4" spans="1:29" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="20"/>
+      <c r="Z5" s="68"/>
+      <c r="AB5" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="40" customFormat="1">
+      <c r="A6" s="73"/>
+      <c r="B6" s="75">
+        <v>2024</v>
       </c>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="76"/>
       <c r="J6" s="76"/>
       <c r="K6" s="76"/>
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
-      <c r="N6" s="77">
-[...13 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="N6" s="71">
         <v>2025</v>
       </c>
-      <c r="AA6" s="72"/>
-[...10 lines deleted...]
-      <c r="AL6" s="80">
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="79">
         <v>2026</v>
       </c>
-      <c r="AM6" s="81"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+    </row>
+    <row r="7" spans="1:29" s="40" customFormat="1">
+      <c r="A7" s="74"/>
+      <c r="B7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="12" t="s">
+      <c r="H7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="11" t="s">
+      <c r="I7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="18" t="s">
+      <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="O7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="23" t="s">
+      <c r="S7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="11" t="s">
+      <c r="U7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="22" t="s">
+      <c r="Z7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="22" t="s">
+      <c r="AA7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="22" t="s">
+      <c r="AB7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="23" t="s">
+      <c r="AC7" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="AD7" s="23" t="s">
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
+      <c r="X8" s="15"/>
+      <c r="Y8" s="15"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="3">
+        <v>-81</v>
+      </c>
+      <c r="C9" s="11">
+        <v>65</v>
+      </c>
+      <c r="D9" s="11">
+        <v>25</v>
+      </c>
+      <c r="E9" s="11">
+        <v>13</v>
+      </c>
+      <c r="F9" s="11">
+        <v>-49</v>
+      </c>
+      <c r="G9" s="11">
+        <v>-135</v>
+      </c>
+      <c r="H9" s="11">
+        <v>-83</v>
+      </c>
+      <c r="I9" s="11">
+        <v>-181</v>
+      </c>
+      <c r="J9" s="11">
+        <v>-59</v>
+      </c>
+      <c r="K9" s="11">
+        <v>-15</v>
+      </c>
+      <c r="L9" s="11">
+        <v>-6</v>
+      </c>
+      <c r="M9" s="11">
+        <v>21</v>
+      </c>
+      <c r="N9" s="11">
+        <v>17</v>
+      </c>
+      <c r="O9" s="11">
+        <v>25</v>
+      </c>
+      <c r="P9" s="11">
+        <v>-13</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>41</v>
+      </c>
+      <c r="R9" s="11">
+        <v>-78</v>
+      </c>
+      <c r="S9" s="11">
+        <v>-204</v>
+      </c>
+      <c r="T9" s="11">
+        <v>-128</v>
+      </c>
+      <c r="U9" s="11">
+        <v>-34</v>
+      </c>
+      <c r="V9" s="29">
+        <v>-78</v>
+      </c>
+      <c r="W9" s="37">
+        <v>30</v>
+      </c>
+      <c r="X9" s="3">
+        <v>77</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>35</v>
+      </c>
+      <c r="Z9" s="51">
+        <v>73</v>
+      </c>
+      <c r="AA9" s="63">
+        <v>22</v>
+      </c>
+      <c r="AB9" s="64">
+        <v>52</v>
+      </c>
+      <c r="AC9" s="64">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>-46</v>
+      </c>
+      <c r="C10" s="11">
+        <v>33</v>
+      </c>
+      <c r="D10" s="11">
+        <v>10</v>
+      </c>
+      <c r="E10" s="11">
+        <v>27</v>
+      </c>
+      <c r="F10" s="11">
+        <v>-37</v>
+      </c>
+      <c r="G10" s="11">
+        <v>-64</v>
+      </c>
+      <c r="H10" s="11">
+        <v>-31</v>
+      </c>
+      <c r="I10" s="11">
+        <v>-66</v>
+      </c>
+      <c r="J10" s="11">
+        <v>-31</v>
+      </c>
+      <c r="K10" s="11">
+        <v>-2</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N10" s="11">
+        <v>14</v>
+      </c>
+      <c r="O10" s="11">
+        <v>31</v>
+      </c>
+      <c r="P10" s="11">
+        <v>-15</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>44</v>
+      </c>
+      <c r="R10" s="11">
+        <v>-9</v>
+      </c>
+      <c r="S10" s="11">
+        <v>-48</v>
+      </c>
+      <c r="T10" s="11">
+        <v>-59</v>
+      </c>
+      <c r="U10" s="11">
+        <v>18</v>
+      </c>
+      <c r="V10" s="29">
+        <v>-39</v>
+      </c>
+      <c r="W10" s="37">
+        <v>32</v>
+      </c>
+      <c r="X10" s="3">
+        <v>52</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>18</v>
+      </c>
+      <c r="Z10" s="51">
+        <v>44</v>
+      </c>
+      <c r="AA10" s="63">
+        <v>19</v>
+      </c>
+      <c r="AB10" s="64">
+        <v>27</v>
+      </c>
+      <c r="AC10" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3">
+        <v>0</v>
+      </c>
+      <c r="C11" s="11">
+        <v>8</v>
+      </c>
+      <c r="D11" s="11">
+        <v>3</v>
+      </c>
+      <c r="E11" s="11">
+        <v>1</v>
+      </c>
+      <c r="F11" s="11">
+        <v>-6</v>
+      </c>
+      <c r="G11" s="11">
+        <v>-11</v>
+      </c>
+      <c r="H11" s="11">
+        <v>0</v>
+      </c>
+      <c r="I11" s="11">
+        <v>-7</v>
+      </c>
+      <c r="J11" s="11">
+        <v>2</v>
+      </c>
+      <c r="K11" s="11">
+        <v>3</v>
+      </c>
+      <c r="L11" s="11">
+        <v>3</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>-4</v>
+      </c>
+      <c r="P11" s="11">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>-5</v>
+      </c>
+      <c r="R11" s="11">
+        <v>-1</v>
+      </c>
+      <c r="S11" s="11">
+        <v>-15</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>-3</v>
+      </c>
+      <c r="V11" s="29">
+        <v>-3</v>
+      </c>
+      <c r="W11" s="37">
+        <v>2</v>
+      </c>
+      <c r="X11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="3">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="51">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="63">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="3">
+        <v>0</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="I12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N12" s="11">
+        <v>2</v>
+      </c>
+      <c r="O12" s="11">
+        <v>1</v>
+      </c>
+      <c r="P12" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>2</v>
+      </c>
+      <c r="R12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="S12" s="11">
+        <v>1</v>
+      </c>
+      <c r="T12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="11">
+        <v>0</v>
+      </c>
+      <c r="V12" s="29">
+        <v>1</v>
+      </c>
+      <c r="W12" s="37">
+        <v>1</v>
+      </c>
+      <c r="X12" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="51">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="63">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="64">
+        <v>-1</v>
+      </c>
+      <c r="AC12" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="3">
+        <v>-9</v>
+      </c>
+      <c r="C13" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="11">
+        <v>-9</v>
+      </c>
+      <c r="E13" s="11">
+        <v>-15</v>
+      </c>
+      <c r="F13" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G13" s="11">
+        <v>-9</v>
+      </c>
+      <c r="H13" s="11">
+        <v>-9</v>
+      </c>
+      <c r="I13" s="11">
+        <v>-8</v>
+      </c>
+      <c r="J13" s="11">
+        <v>-20</v>
+      </c>
+      <c r="K13" s="11">
+        <v>-10</v>
+      </c>
+      <c r="L13" s="11">
+        <v>-3</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>-7</v>
+      </c>
+      <c r="P13" s="11">
+        <v>-13</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>-4</v>
+      </c>
+      <c r="R13" s="11">
+        <v>-6</v>
+      </c>
+      <c r="S13" s="11">
+        <v>-9</v>
+      </c>
+      <c r="T13" s="11">
+        <v>-24</v>
+      </c>
+      <c r="U13" s="11">
+        <v>-4</v>
+      </c>
+      <c r="V13" s="29">
+        <v>1</v>
+      </c>
+      <c r="W13" s="37">
+        <v>-6</v>
+      </c>
+      <c r="X13" s="3">
+        <v>-4</v>
+      </c>
+      <c r="Y13" s="3">
+        <v>-3</v>
+      </c>
+      <c r="Z13" s="51">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="63">
+        <v>-6</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="3">
+        <v>-18</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2</v>
+      </c>
+      <c r="D14" s="11">
+        <v>13</v>
+      </c>
+      <c r="E14" s="11">
+        <v>2</v>
+      </c>
+      <c r="F14" s="11">
+        <v>2</v>
+      </c>
+      <c r="G14" s="11">
+        <v>-21</v>
+      </c>
+      <c r="H14" s="11">
+        <v>-18</v>
+      </c>
+      <c r="I14" s="11">
+        <v>-60</v>
+      </c>
+      <c r="J14" s="11">
+        <v>-11</v>
+      </c>
+      <c r="K14" s="11">
+        <v>-2</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
+        <v>16</v>
+      </c>
+      <c r="N14" s="11">
+        <v>0</v>
+      </c>
+      <c r="O14" s="11">
+        <v>-3</v>
+      </c>
+      <c r="P14" s="11">
+        <v>-1</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>-11</v>
+      </c>
+      <c r="R14" s="11">
+        <v>-43</v>
+      </c>
+      <c r="S14" s="11">
+        <v>-66</v>
+      </c>
+      <c r="T14" s="11">
+        <v>-28</v>
+      </c>
+      <c r="U14" s="11">
+        <v>-33</v>
+      </c>
+      <c r="V14" s="29">
+        <v>-33</v>
+      </c>
+      <c r="W14" s="37">
+        <v>-4</v>
+      </c>
+      <c r="X14" s="3">
+        <v>24</v>
+      </c>
+      <c r="Y14" s="3">
         <v>7</v>
       </c>
-      <c r="AE7" s="23" t="s">
+      <c r="Z14" s="51">
+        <v>17</v>
+      </c>
+      <c r="AA14" s="63">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>14</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="3">
+        <v>0</v>
+      </c>
+      <c r="C15" s="11">
+        <v>11</v>
+      </c>
+      <c r="D15" s="11">
+        <v>7</v>
+      </c>
+      <c r="E15" s="11">
+        <v>-6</v>
+      </c>
+      <c r="F15" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G15" s="11">
+        <v>-8</v>
+      </c>
+      <c r="H15" s="11">
+        <v>-17</v>
+      </c>
+      <c r="I15" s="11">
+        <v>-19</v>
+      </c>
+      <c r="J15" s="11">
+        <v>6</v>
+      </c>
+      <c r="K15" s="11">
+        <v>-8</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>10</v>
+      </c>
+      <c r="N15" s="11">
+        <v>1</v>
+      </c>
+      <c r="O15" s="11">
+        <v>4</v>
+      </c>
+      <c r="P15" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>2</v>
+      </c>
+      <c r="R15" s="11">
+        <v>-15</v>
+      </c>
+      <c r="S15" s="11">
+        <v>-46</v>
+      </c>
+      <c r="T15" s="11">
+        <v>-6</v>
+      </c>
+      <c r="U15" s="11">
+        <v>-9</v>
+      </c>
+      <c r="V15" s="29">
+        <v>-7</v>
+      </c>
+      <c r="W15" s="37">
+        <v>2</v>
+      </c>
+      <c r="X15" s="3">
+        <v>-1</v>
+      </c>
+      <c r="Y15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="51">
+        <v>7</v>
+      </c>
+      <c r="AA15" s="63">
+        <v>-8</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>7</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="29"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="3"/>
+      <c r="Y16" s="3"/>
+      <c r="Z16" s="51"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="64"/>
+      <c r="AC16" s="64"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="3">
+        <v>0</v>
+      </c>
+      <c r="C17" s="11">
+        <v>11</v>
+      </c>
+      <c r="D17" s="11">
+        <v>1</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>-11</v>
+      </c>
+      <c r="H17" s="11">
+        <v>-4</v>
+      </c>
+      <c r="I17" s="11">
+        <v>-11</v>
+      </c>
+      <c r="J17" s="11">
+        <v>2</v>
+      </c>
+      <c r="K17" s="11">
+        <v>7</v>
+      </c>
+      <c r="L17" s="11">
+        <v>1</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="11">
         <v>8</v>
       </c>
-      <c r="AF7" s="23" t="s">
+      <c r="Q17" s="11">
         <v>9</v>
       </c>
-      <c r="AG7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AI7" s="23" t="s">
+      <c r="R17" s="11">
+        <v>2</v>
+      </c>
+      <c r="S17" s="11">
+        <v>-16</v>
+      </c>
+      <c r="T17" s="11">
+        <v>4</v>
+      </c>
+      <c r="U17" s="11">
+        <v>3</v>
+      </c>
+      <c r="V17" s="29">
+        <v>1</v>
+      </c>
+      <c r="W17" s="37">
+        <v>3</v>
+      </c>
+      <c r="X17" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="3">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="63">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>5</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="3">
+        <v>0</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11">
+        <v>0</v>
+      </c>
+      <c r="I18" s="11">
+        <v>0</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+      <c r="S18" s="11">
+        <v>0</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+      <c r="V18" s="29">
+        <v>-4</v>
+      </c>
+      <c r="W18" s="37">
+        <v>0</v>
+      </c>
+      <c r="X18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="3">
+        <v>-2</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0</v>
+      </c>
+      <c r="E19" s="11">
+        <v>2</v>
+      </c>
+      <c r="F19" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G19" s="11">
+        <v>-5</v>
+      </c>
+      <c r="H19" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I19" s="11">
+        <v>-6</v>
+      </c>
+      <c r="J19" s="11">
+        <v>-6</v>
+      </c>
+      <c r="K19" s="11">
+        <v>-4</v>
+      </c>
+      <c r="L19" s="11">
+        <v>-2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>1</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>5</v>
+      </c>
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+      <c r="S19" s="11">
+        <v>-3</v>
+      </c>
+      <c r="T19" s="11">
+        <v>-10</v>
+      </c>
+      <c r="U19" s="11">
+        <v>-4</v>
+      </c>
+      <c r="V19" s="29">
+        <v>0</v>
+      </c>
+      <c r="W19" s="37">
+        <v>2</v>
+      </c>
+      <c r="X19" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="3">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="3">
+        <v>0</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+      <c r="L20" s="11">
+        <v>-4</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+      <c r="S20" s="11">
+        <v>0</v>
+      </c>
+      <c r="T20" s="11">
+        <v>0</v>
+      </c>
+      <c r="U20" s="11">
+        <v>0</v>
+      </c>
+      <c r="V20" s="29">
+        <v>0</v>
+      </c>
+      <c r="W20" s="37">
+        <v>1</v>
+      </c>
+      <c r="X20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="3">
+        <v>-4</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1</v>
+      </c>
+      <c r="D21" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E21" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F21" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G21" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H21" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0</v>
+      </c>
+      <c r="L21" s="11">
+        <v>-5</v>
+      </c>
+      <c r="M21" s="11">
+        <v>5</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+      <c r="R21" s="11">
+        <v>-5</v>
+      </c>
+      <c r="S21" s="11">
+        <v>-1</v>
+      </c>
+      <c r="T21" s="11">
+        <v>0</v>
+      </c>
+      <c r="U21" s="11">
+        <v>0</v>
+      </c>
+      <c r="V21" s="29">
+        <v>0</v>
+      </c>
+      <c r="W21" s="37">
+        <v>0</v>
+      </c>
+      <c r="X21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="3">
+        <v>-1</v>
+      </c>
+      <c r="C22" s="11">
+        <v>1</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1</v>
+      </c>
+      <c r="E22" s="11">
+        <v>-1</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11">
+        <v>0</v>
+      </c>
+      <c r="I22" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J22" s="11">
+        <v>0</v>
+      </c>
+      <c r="K22" s="11">
+        <v>0</v>
+      </c>
+      <c r="L22" s="11">
+        <v>1</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>3</v>
+      </c>
+      <c r="P22" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>-1</v>
+      </c>
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+      <c r="S22" s="11">
+        <v>-1</v>
+      </c>
+      <c r="T22" s="11">
+        <v>-4</v>
+      </c>
+      <c r="U22" s="11">
+        <v>-2</v>
+      </c>
+      <c r="V22" s="29">
+        <v>5</v>
+      </c>
+      <c r="W22" s="37">
+        <v>-2</v>
+      </c>
+      <c r="X22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="63">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="64">
+        <v>-3</v>
+      </c>
+      <c r="AC22" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="3">
+        <v>-1</v>
+      </c>
+      <c r="C23" s="11">
+        <v>-1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>-2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>1</v>
+      </c>
+      <c r="P23" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>0</v>
+      </c>
+      <c r="T23" s="11">
+        <v>1</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+      <c r="V23" s="29">
+        <v>0</v>
+      </c>
+      <c r="W23" s="37">
+        <v>-1</v>
+      </c>
+      <c r="X23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="15"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="50"/>
+      <c r="AA24" s="62"/>
+      <c r="AB24" s="64"/>
+      <c r="AC24" s="64"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="3">
+        <v>-72</v>
+      </c>
+      <c r="C25" s="11">
+        <v>64</v>
+      </c>
+      <c r="D25" s="11">
+        <v>24</v>
+      </c>
+      <c r="E25" s="11">
+        <v>11</v>
+      </c>
+      <c r="F25" s="11">
+        <v>-41</v>
+      </c>
+      <c r="G25" s="11">
+        <v>-124</v>
+      </c>
+      <c r="H25" s="11">
+        <v>-80</v>
+      </c>
+      <c r="I25" s="11">
+        <v>-168</v>
+      </c>
+      <c r="J25" s="11">
+        <v>-53</v>
+      </c>
+      <c r="K25" s="11">
+        <v>-11</v>
+      </c>
+      <c r="L25" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M25" s="11">
+        <v>15</v>
+      </c>
+      <c r="N25" s="11">
+        <v>19</v>
+      </c>
+      <c r="O25" s="11">
+        <v>22</v>
+      </c>
+      <c r="P25" s="11">
+        <v>-17</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>37</v>
+      </c>
+      <c r="R25" s="11">
+        <v>-69</v>
+      </c>
+      <c r="S25" s="11">
+        <v>-198</v>
+      </c>
+      <c r="T25" s="11">
+        <v>-112</v>
+      </c>
+      <c r="U25" s="11">
+        <v>-27</v>
+      </c>
+      <c r="V25" s="29">
+        <v>-79</v>
+      </c>
+      <c r="W25" s="37">
+        <v>36</v>
+      </c>
+      <c r="X25" s="3">
+        <v>74</v>
+      </c>
+      <c r="Y25" s="3">
+        <v>31</v>
+      </c>
+      <c r="Z25" s="51">
+        <v>73</v>
+      </c>
+      <c r="AA25" s="63">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="64">
+        <v>54</v>
+      </c>
+      <c r="AC25" s="64">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="3">
+        <v>-46</v>
+      </c>
+      <c r="C26" s="11">
+        <v>33</v>
+      </c>
+      <c r="D26" s="11">
+        <v>10</v>
+      </c>
+      <c r="E26" s="11">
+        <v>27</v>
+      </c>
+      <c r="F26" s="11">
+        <v>-37</v>
+      </c>
+      <c r="G26" s="11">
+        <v>-64</v>
+      </c>
+      <c r="H26" s="11">
+        <v>-31</v>
+      </c>
+      <c r="I26" s="11">
+        <v>-66</v>
+      </c>
+      <c r="J26" s="11">
+        <v>-31</v>
+      </c>
+      <c r="K26" s="11">
+        <v>-2</v>
+      </c>
+      <c r="L26" s="11">
+        <v>2</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N26" s="11">
+        <v>14</v>
+      </c>
+      <c r="O26" s="11">
+        <v>31</v>
+      </c>
+      <c r="P26" s="11">
+        <v>-15</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>44</v>
+      </c>
+      <c r="R26" s="11">
+        <v>-9</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-48</v>
+      </c>
+      <c r="T26" s="11">
+        <v>-59</v>
+      </c>
+      <c r="U26" s="11">
+        <v>18</v>
+      </c>
+      <c r="V26" s="29">
+        <v>-39</v>
+      </c>
+      <c r="W26" s="37">
+        <v>32</v>
+      </c>
+      <c r="X26" s="3">
+        <v>52</v>
+      </c>
+      <c r="Y26" s="3">
+        <v>18</v>
+      </c>
+      <c r="Z26" s="51">
+        <v>44</v>
+      </c>
+      <c r="AA26" s="63">
+        <v>19</v>
+      </c>
+      <c r="AB26" s="64">
+        <v>27</v>
+      </c>
+      <c r="AC26" s="64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="3">
+        <v>0</v>
+      </c>
+      <c r="C27" s="11">
+        <v>8</v>
+      </c>
+      <c r="D27" s="11">
+        <v>3</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1</v>
+      </c>
+      <c r="F27" s="11">
+        <v>-6</v>
+      </c>
+      <c r="G27" s="11">
+        <v>-11</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0</v>
+      </c>
+      <c r="I27" s="11">
+        <v>-7</v>
+      </c>
+      <c r="J27" s="11">
+        <v>2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>3</v>
+      </c>
+      <c r="L27" s="11">
+        <v>3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>-4</v>
+      </c>
+      <c r="P27" s="11">
+        <v>-1</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>-5</v>
+      </c>
+      <c r="R27" s="11">
+        <v>-1</v>
+      </c>
+      <c r="S27" s="11">
+        <v>-15</v>
+      </c>
+      <c r="T27" s="11">
+        <v>0</v>
+      </c>
+      <c r="U27" s="11">
+        <v>-3</v>
+      </c>
+      <c r="V27" s="29">
+        <v>-3</v>
+      </c>
+      <c r="W27" s="37">
+        <v>2</v>
+      </c>
+      <c r="X27" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="3">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="51">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="63">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="3">
+        <v>0</v>
+      </c>
+      <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0</v>
+      </c>
+      <c r="E28" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1</v>
+      </c>
+      <c r="G28" s="11">
+        <v>0</v>
+      </c>
+      <c r="H28" s="11">
+        <v>-2</v>
+      </c>
+      <c r="I28" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J28" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K28" s="11">
+        <v>-1</v>
+      </c>
+      <c r="L28" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N28" s="11">
+        <v>2</v>
+      </c>
+      <c r="O28" s="11">
+        <v>1</v>
+      </c>
+      <c r="P28" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>2</v>
+      </c>
+      <c r="R28" s="11">
+        <v>-1</v>
+      </c>
+      <c r="S28" s="11">
+        <v>1</v>
+      </c>
+      <c r="T28" s="11">
+        <v>-2</v>
+      </c>
+      <c r="U28" s="11">
+        <v>0</v>
+      </c>
+      <c r="V28" s="29">
+        <v>1</v>
+      </c>
+      <c r="W28" s="37">
+        <v>1</v>
+      </c>
+      <c r="X28" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="51">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="63">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="64">
+        <v>-1</v>
+      </c>
+      <c r="AC28" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="3">
+        <v>-9</v>
+      </c>
+      <c r="C29" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D29" s="11">
+        <v>-9</v>
+      </c>
+      <c r="E29" s="11">
+        <v>-15</v>
+      </c>
+      <c r="F29" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G29" s="11">
+        <v>-9</v>
+      </c>
+      <c r="H29" s="11">
+        <v>-9</v>
+      </c>
+      <c r="I29" s="11">
+        <v>-8</v>
+      </c>
+      <c r="J29" s="11">
+        <v>-20</v>
+      </c>
+      <c r="K29" s="11">
+        <v>-10</v>
+      </c>
+      <c r="L29" s="11">
+        <v>-3</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>-7</v>
+      </c>
+      <c r="P29" s="11">
+        <v>-13</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>-4</v>
+      </c>
+      <c r="R29" s="11">
+        <v>-6</v>
+      </c>
+      <c r="S29" s="11">
+        <v>-9</v>
+      </c>
+      <c r="T29" s="11">
+        <v>-24</v>
+      </c>
+      <c r="U29" s="11">
+        <v>-4</v>
+      </c>
+      <c r="V29" s="29">
+        <v>1</v>
+      </c>
+      <c r="W29" s="37">
+        <v>-6</v>
+      </c>
+      <c r="X29" s="3">
+        <v>-4</v>
+      </c>
+      <c r="Y29" s="3">
+        <v>-3</v>
+      </c>
+      <c r="Z29" s="51">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="63">
+        <v>-6</v>
+      </c>
+      <c r="AB29" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="3">
+        <v>-18</v>
+      </c>
+      <c r="C30" s="11">
+        <v>2</v>
+      </c>
+      <c r="D30" s="11">
         <v>13</v>
       </c>
-      <c r="AJ7" s="23" t="s">
+      <c r="E30" s="11">
+        <v>2</v>
+      </c>
+      <c r="F30" s="11">
+        <v>2</v>
+      </c>
+      <c r="G30" s="11">
+        <v>-21</v>
+      </c>
+      <c r="H30" s="11">
+        <v>-18</v>
+      </c>
+      <c r="I30" s="11">
+        <v>-60</v>
+      </c>
+      <c r="J30" s="11">
+        <v>-11</v>
+      </c>
+      <c r="K30" s="11">
+        <v>-2</v>
+      </c>
+      <c r="L30" s="11">
+        <v>2</v>
+      </c>
+      <c r="M30" s="11">
+        <v>16</v>
+      </c>
+      <c r="N30" s="11">
+        <v>0</v>
+      </c>
+      <c r="O30" s="11">
+        <v>-3</v>
+      </c>
+      <c r="P30" s="11">
+        <v>-1</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>-11</v>
+      </c>
+      <c r="R30" s="11">
+        <v>-43</v>
+      </c>
+      <c r="S30" s="11">
+        <v>-66</v>
+      </c>
+      <c r="T30" s="11">
+        <v>-28</v>
+      </c>
+      <c r="U30" s="11">
+        <v>-33</v>
+      </c>
+      <c r="V30" s="29">
+        <v>-33</v>
+      </c>
+      <c r="W30" s="37">
+        <v>-4</v>
+      </c>
+      <c r="X30" s="3">
+        <v>24</v>
+      </c>
+      <c r="Y30" s="3">
+        <v>7</v>
+      </c>
+      <c r="Z30" s="51">
+        <v>17</v>
+      </c>
+      <c r="AA30" s="63">
+        <v>2</v>
+      </c>
+      <c r="AB30" s="64">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="13" t="s">
+      <c r="AC30" s="64">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="3">
+        <v>0</v>
+      </c>
+      <c r="C31" s="11">
+        <v>11</v>
+      </c>
+      <c r="D31" s="11">
+        <v>7</v>
+      </c>
+      <c r="E31" s="11">
+        <v>-6</v>
+      </c>
+      <c r="F31" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="H31" s="11">
+        <v>-17</v>
+      </c>
+      <c r="I31" s="11">
+        <v>-19</v>
+      </c>
+      <c r="J31" s="11">
+        <v>6</v>
+      </c>
+      <c r="K31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="L31" s="11">
+        <v>0</v>
+      </c>
+      <c r="M31" s="11">
+        <v>10</v>
+      </c>
+      <c r="N31" s="11">
+        <v>1</v>
+      </c>
+      <c r="O31" s="11">
+        <v>4</v>
+      </c>
+      <c r="P31" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>2</v>
+      </c>
+      <c r="R31" s="11">
+        <v>-15</v>
+      </c>
+      <c r="S31" s="11">
+        <v>-46</v>
+      </c>
+      <c r="T31" s="11">
+        <v>-6</v>
+      </c>
+      <c r="U31" s="11">
+        <v>-9</v>
+      </c>
+      <c r="V31" s="29">
+        <v>-7</v>
+      </c>
+      <c r="W31" s="37">
+        <v>2</v>
+      </c>
+      <c r="X31" s="3">
+        <v>-1</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="51">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="63">
+        <v>-8</v>
+      </c>
+      <c r="AB31" s="64">
+        <v>7</v>
+      </c>
+      <c r="AC31" s="64">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="29"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="51"/>
+      <c r="AA32" s="63"/>
+      <c r="AB32" s="64"/>
+      <c r="AC32" s="64"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="3">
+        <v>1</v>
+      </c>
+      <c r="C33" s="11">
+        <v>12</v>
+      </c>
+      <c r="D33" s="11">
+        <v>0</v>
+      </c>
+      <c r="E33" s="11">
+        <v>4</v>
+      </c>
+      <c r="F33" s="11">
+        <v>2</v>
+      </c>
+      <c r="G33" s="11">
+        <v>-11</v>
+      </c>
+      <c r="H33" s="11">
+        <v>-3</v>
+      </c>
+      <c r="I33" s="11">
+        <v>-7</v>
+      </c>
+      <c r="J33" s="11">
+        <v>2</v>
+      </c>
+      <c r="K33" s="11">
+        <v>8</v>
+      </c>
+      <c r="L33" s="11">
+        <v>0</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N33" s="11">
+        <v>2</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+      <c r="P33" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>9</v>
+      </c>
+      <c r="R33" s="11">
+        <v>6</v>
+      </c>
+      <c r="S33" s="11">
+        <v>-15</v>
+      </c>
+      <c r="T33" s="11">
+        <v>7</v>
+      </c>
+      <c r="U33" s="11">
+        <v>4</v>
+      </c>
+      <c r="V33" s="29">
+        <v>1</v>
+      </c>
+      <c r="W33" s="37">
+        <v>9</v>
+      </c>
+      <c r="X33" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="3">
+        <v>4</v>
+      </c>
+      <c r="Z33" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="63">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="64">
+        <v>5</v>
+      </c>
+      <c r="AC33" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="3">
+        <v>0</v>
+      </c>
+      <c r="C34" s="11">
+        <v>0</v>
+      </c>
+      <c r="D34" s="11">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="11">
+        <v>1</v>
+      </c>
+      <c r="G34" s="11">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11">
+        <v>0</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+      <c r="L34" s="11">
+        <v>-4</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0</v>
+      </c>
+      <c r="N34" s="11">
+        <v>0</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0</v>
+      </c>
+      <c r="P34" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>0</v>
+      </c>
+      <c r="R34" s="11">
+        <v>0</v>
+      </c>
+      <c r="S34" s="11">
+        <v>0</v>
+      </c>
+      <c r="T34" s="11">
+        <v>0</v>
+      </c>
+      <c r="U34" s="11">
+        <v>0</v>
+      </c>
+      <c r="V34" s="29">
+        <v>0</v>
+      </c>
+      <c r="W34" s="37">
+        <v>0</v>
+      </c>
+      <c r="X34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="51">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="63">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="39"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="39"/>
+      <c r="O35" s="39"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="39"/>
+      <c r="U35" s="39"/>
+      <c r="V35" s="39"/>
+      <c r="W35" s="39"/>
+      <c r="X35" s="15"/>
+      <c r="Y35" s="81"/>
+      <c r="Z35" s="50"/>
+      <c r="AA35" s="62"/>
+      <c r="AB35" s="64"/>
+      <c r="AC35" s="64"/>
+    </row>
+    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="3">
+        <v>-9</v>
+      </c>
+      <c r="C36" s="11">
+        <v>1</v>
+      </c>
+      <c r="D36" s="11">
+        <v>1</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2</v>
+      </c>
+      <c r="F36" s="11">
+        <v>-8</v>
+      </c>
+      <c r="G36" s="11">
+        <v>-11</v>
+      </c>
+      <c r="H36" s="11">
+        <v>-3</v>
+      </c>
+      <c r="I36" s="11">
+        <v>-13</v>
+      </c>
+      <c r="J36" s="11">
+        <v>-6</v>
+      </c>
+      <c r="K36" s="11">
+        <v>-4</v>
+      </c>
+      <c r="L36" s="11">
+        <v>-5</v>
+      </c>
+      <c r="M36" s="11">
+        <v>6</v>
+      </c>
+      <c r="N36" s="11">
+        <v>-2</v>
+      </c>
+      <c r="O36" s="11">
         <v>3</v>
       </c>
-      <c r="AM7" s="13" t="s">
+      <c r="P36" s="11">
         <v>4</v>
       </c>
-      <c r="AN7" s="13" t="s">
+      <c r="Q36" s="11">
+        <v>4</v>
+      </c>
+      <c r="R36" s="11">
+        <v>-9</v>
+      </c>
+      <c r="S36" s="11">
+        <v>-6</v>
+      </c>
+      <c r="T36" s="11">
+        <v>-16</v>
+      </c>
+      <c r="U36" s="11">
+        <v>-7</v>
+      </c>
+      <c r="V36" s="29">
+        <v>1</v>
+      </c>
+      <c r="W36" s="37">
+        <v>-6</v>
+      </c>
+      <c r="X36" s="37">
+        <v>3</v>
+      </c>
+      <c r="Y36" s="3">
+        <v>4</v>
+      </c>
+      <c r="Z36" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="64">
+        <v>3</v>
+      </c>
+      <c r="AB36" s="64">
+        <v>-2</v>
+      </c>
+      <c r="AC36" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="29"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="52"/>
+      <c r="AA37" s="64"/>
+      <c r="AB37" s="64"/>
+      <c r="AC37" s="64"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="3">
+        <v>-1</v>
+      </c>
+      <c r="C38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1</v>
+      </c>
+      <c r="E38" s="11">
+        <v>3</v>
+      </c>
+      <c r="F38" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G38" s="11">
+        <v>0</v>
+      </c>
+      <c r="H38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I38" s="11">
+        <v>-4</v>
+      </c>
+      <c r="J38" s="11">
+        <v>0</v>
+      </c>
+      <c r="K38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="L38" s="11">
+        <v>1</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N38" s="11">
+        <v>-2</v>
+      </c>
+      <c r="O38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="P38" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>0</v>
+      </c>
+      <c r="R38" s="11">
+        <v>-4</v>
+      </c>
+      <c r="S38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="T38" s="11">
+        <v>-3</v>
+      </c>
+      <c r="U38" s="11">
+        <v>-1</v>
+      </c>
+      <c r="V38" s="29">
+        <v>0</v>
+      </c>
+      <c r="W38" s="37">
+        <v>-6</v>
+      </c>
+      <c r="X38" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="64">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" s="3">
+        <v>0</v>
+      </c>
+      <c r="C39" s="11">
+        <v>0</v>
+      </c>
+      <c r="D39" s="3">
+        <v>0</v>
+      </c>
+      <c r="E39" s="3">
+        <v>0</v>
+      </c>
+      <c r="F39" s="3">
+        <v>0</v>
+      </c>
+      <c r="G39" s="11">
+        <v>0</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0</v>
+      </c>
+      <c r="I39" s="11">
+        <v>0</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0</v>
+      </c>
+      <c r="M39" s="11">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>0</v>
+      </c>
+      <c r="R39" s="11">
+        <v>0</v>
+      </c>
+      <c r="S39" s="11">
+        <v>0</v>
+      </c>
+      <c r="T39" s="11">
+        <v>0</v>
+      </c>
+      <c r="U39" s="11">
+        <v>0</v>
+      </c>
+      <c r="V39" s="29">
+        <v>-4</v>
+      </c>
+      <c r="W39" s="37">
+        <v>0</v>
+      </c>
+      <c r="X39" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="64">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="3">
+        <v>-2</v>
+      </c>
+      <c r="C40" s="11">
+        <v>1</v>
+      </c>
+      <c r="D40" s="11">
+        <v>0</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2</v>
+      </c>
+      <c r="F40" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G40" s="11">
+        <v>-5</v>
+      </c>
+      <c r="H40" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I40" s="11">
+        <v>-6</v>
+      </c>
+      <c r="J40" s="11">
+        <v>-6</v>
+      </c>
+      <c r="K40" s="11">
+        <v>-4</v>
+      </c>
+      <c r="L40" s="11">
+        <v>-2</v>
+      </c>
+      <c r="M40" s="11">
+        <v>1</v>
+      </c>
+      <c r="N40" s="11">
+        <v>0</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+      <c r="P40" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="11">
         <v>5</v>
       </c>
-      <c r="AO7" s="82"/>
-[...112 lines deleted...]
-      <c r="X9" s="16">
+      <c r="R40" s="11">
+        <v>0</v>
+      </c>
+      <c r="S40" s="11">
+        <v>-3</v>
+      </c>
+      <c r="T40" s="11">
+        <v>-10</v>
+      </c>
+      <c r="U40" s="11">
+        <v>-4</v>
+      </c>
+      <c r="V40" s="29">
+        <v>0</v>
+      </c>
+      <c r="W40" s="37">
+        <v>2</v>
+      </c>
+      <c r="X40" s="37">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="3">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="64">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="64">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="64">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="3">
+        <v>0</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="3">
+        <v>0</v>
+      </c>
+      <c r="G41" s="11">
+        <v>0</v>
+      </c>
+      <c r="H41" s="11">
+        <v>0</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0</v>
+      </c>
+      <c r="O41" s="11">
+        <v>0</v>
+      </c>
+      <c r="P41" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>0</v>
+      </c>
+      <c r="R41" s="11">
+        <v>0</v>
+      </c>
+      <c r="S41" s="11">
+        <v>0</v>
+      </c>
+      <c r="T41" s="11">
+        <v>0</v>
+      </c>
+      <c r="U41" s="11">
+        <v>0</v>
+      </c>
+      <c r="V41" s="29">
+        <v>0</v>
+      </c>
+      <c r="W41" s="37">
+        <v>1</v>
+      </c>
+      <c r="X41" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="64">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B42" s="3">
+        <v>-4</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3">
+        <v>-1</v>
+      </c>
+      <c r="E42" s="3">
+        <v>-2</v>
+      </c>
+      <c r="F42" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G42" s="11">
         <v>-6</v>
       </c>
-      <c r="Y9" s="16">
-[...29 lines deleted...]
-      <c r="AI9" s="43">
+      <c r="H42" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0</v>
+      </c>
+      <c r="L42" s="11">
+        <v>-5</v>
+      </c>
+      <c r="M42" s="11">
+        <v>5</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>0</v>
+      </c>
+      <c r="R42" s="11">
+        <v>-5</v>
+      </c>
+      <c r="S42" s="11">
+        <v>-1</v>
+      </c>
+      <c r="T42" s="11">
+        <v>0</v>
+      </c>
+      <c r="U42" s="11">
+        <v>0</v>
+      </c>
+      <c r="V42" s="29">
+        <v>0</v>
+      </c>
+      <c r="W42" s="37">
+        <v>0</v>
+      </c>
+      <c r="X42" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="64">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="64">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="3">
+        <v>-1</v>
+      </c>
+      <c r="C43" s="11">
+        <v>1</v>
+      </c>
+      <c r="D43" s="11">
+        <v>1</v>
+      </c>
+      <c r="E43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J43" s="11">
+        <v>0</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>1</v>
+      </c>
+      <c r="M43" s="11">
+        <v>1</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>3</v>
+      </c>
+      <c r="P43" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="R43" s="11">
+        <v>0</v>
+      </c>
+      <c r="S43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="T43" s="11">
+        <v>-4</v>
+      </c>
+      <c r="U43" s="11">
+        <v>-2</v>
+      </c>
+      <c r="V43" s="29">
+        <v>5</v>
+      </c>
+      <c r="W43" s="37">
+        <v>-2</v>
+      </c>
+      <c r="X43" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="3">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="64">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="64">
+        <v>-3</v>
+      </c>
+      <c r="AC43" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="AJ9" s="3">
-[...82 lines deleted...]
-      <c r="W10" s="16">
+      <c r="B44" s="4">
+        <v>-1</v>
+      </c>
+      <c r="C44" s="4">
+        <v>-1</v>
+      </c>
+      <c r="D44" s="4">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4">
         <v>-2</v>
       </c>
-      <c r="X10" s="16">
-[...61 lines deleted...]
-      <c r="D11" s="16">
+      <c r="J44" s="4">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4">
+        <v>1</v>
+      </c>
+      <c r="L44" s="4">
+        <v>0</v>
+      </c>
+      <c r="M44" s="4">
+        <v>1</v>
+      </c>
+      <c r="N44" s="4">
+        <v>0</v>
+      </c>
+      <c r="O44" s="4">
+        <v>1</v>
+      </c>
+      <c r="P44" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="U44" s="4">
+        <v>0</v>
+      </c>
+      <c r="V44" s="30">
+        <v>0</v>
+      </c>
+      <c r="W44" s="38">
         <v>-1</v>
       </c>
-      <c r="E11" s="16">
-[...3739 lines deleted...]
-      <c r="AN44" s="71">
+      <c r="X44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="65">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="65">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="65">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>