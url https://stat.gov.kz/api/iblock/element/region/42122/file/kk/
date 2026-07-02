--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-3750" yWindow="4560" windowWidth="29040" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -221,84 +221,73 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -332,285 +321,253 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -880,3104 +837,3238 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="24" width="8" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
-      <c r="A2" s="13" t="s">
+    <row r="2" spans="1:37">
+      <c r="A2" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="14"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="B2" s="13"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+    </row>
+    <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
-      <c r="B5" s="18"/>
-[...19 lines deleted...]
-      <c r="B6" s="75">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="19"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AC5" s="19"/>
+      <c r="AK5" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="37" customFormat="1">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2024</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="71">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="61">
         <v>2025</v>
       </c>
-      <c r="O6" s="71"/>
-[...10 lines deleted...]
-      <c r="Z6" s="77">
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="78"/>
-[...5 lines deleted...]
-      <c r="B7" s="16" t="s">
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37" s="37" customFormat="1">
+      <c r="A7" s="64"/>
+      <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="17" t="s">
+      <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="16" t="s">
+      <c r="N7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="16" t="s">
+      <c r="O7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="16" t="s">
+      <c r="P7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="17" t="s">
+      <c r="Q7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="17" t="s">
+      <c r="R7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="17" t="s">
+      <c r="S7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="17" t="s">
+      <c r="T7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="17" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="17" t="s">
+      <c r="U7" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="17" t="s">
+      <c r="X7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="67" t="s">
+      <c r="AC7" s="59" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="AD7" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE7" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF7" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI7" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="60" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="22"/>
-[...25 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="14"/>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="14"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>18</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="10">
         <v>131</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>92</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>114</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="10">
         <v>72</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>64</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>48</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="10">
         <v>50</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>116</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>142</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>140</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>116</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="10">
         <v>24</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="10">
         <v>98</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>81</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>153</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>66</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>81</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>101</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>112</v>
       </c>
-      <c r="V9" s="25">
+      <c r="V9" s="23">
         <v>43</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W9" s="29">
         <v>117</v>
       </c>
       <c r="X9" s="3">
         <v>132</v>
       </c>
       <c r="Y9" s="3">
         <v>133</v>
       </c>
-      <c r="Z9" s="43">
+      <c r="Z9" s="39">
         <v>108</v>
       </c>
-      <c r="AA9" s="55">
+      <c r="AA9" s="48">
         <v>69</v>
       </c>
-      <c r="AB9" s="64">
+      <c r="AB9" s="55">
         <v>113</v>
       </c>
-      <c r="AC9" s="64">
+      <c r="AC9" s="55">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="AD9" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>6</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="10">
         <v>69</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>46</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>64</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>34</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>30</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>24</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="10">
         <v>40</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>66</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>74</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="10">
         <v>71</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="10">
         <v>59</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="10">
         <v>16</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="10">
         <v>72</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>38</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>91</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>37</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>53</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>50</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>74</v>
       </c>
-      <c r="V10" s="25">
+      <c r="V10" s="23">
         <v>24</v>
       </c>
-      <c r="W10" s="31">
+      <c r="W10" s="29">
         <v>67</v>
       </c>
       <c r="X10" s="3">
         <v>85</v>
       </c>
       <c r="Y10" s="3">
         <v>78</v>
       </c>
-      <c r="Z10" s="43">
+      <c r="Z10" s="39">
         <v>69</v>
       </c>
-      <c r="AA10" s="55">
+      <c r="AA10" s="48">
         <v>34</v>
       </c>
-      <c r="AB10" s="64">
+      <c r="AB10" s="55">
         <v>63</v>
       </c>
-      <c r="AC10" s="64">
+      <c r="AC10" s="55">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="AD10" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>5</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="10">
         <v>9</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>4</v>
       </c>
-      <c r="E11" s="11">
-[...14 lines deleted...]
-      <c r="J11" s="11">
+      <c r="E11" s="10">
+        <v>1</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
+        <v>2</v>
+      </c>
+      <c r="I11" s="10">
+        <v>2</v>
+      </c>
+      <c r="J11" s="10">
         <v>4</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="10">
         <v>3</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="10">
         <v>8</v>
       </c>
-      <c r="M11" s="11">
-[...5 lines deleted...]
-      <c r="O11" s="11">
+      <c r="M11" s="10">
+        <v>1</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
         <v>3</v>
       </c>
-      <c r="P11" s="11">
-[...2 lines deleted...]
-      <c r="Q11" s="11">
+      <c r="P11" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="10">
         <v>4</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>4</v>
       </c>
-      <c r="S11" s="11">
-[...2 lines deleted...]
-      <c r="T11" s="11">
+      <c r="S11" s="10">
+        <v>1</v>
+      </c>
+      <c r="T11" s="10">
         <v>4</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="10">
         <v>5</v>
       </c>
-      <c r="V11" s="25">
-[...2 lines deleted...]
-      <c r="W11" s="31">
+      <c r="V11" s="23">
+        <v>0</v>
+      </c>
+      <c r="W11" s="29">
         <v>3</v>
       </c>
       <c r="X11" s="3">
         <v>1</v>
       </c>
       <c r="Y11" s="3">
         <v>6</v>
       </c>
-      <c r="Z11" s="43">
-[...2 lines deleted...]
-      <c r="AA11" s="55">
+      <c r="Z11" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="48">
         <v>3</v>
       </c>
-      <c r="AB11" s="64">
-[...7 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="AB11" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD11" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
-      <c r="C12" s="11">
-[...41 lines deleted...]
-      <c r="Q12" s="11">
+      <c r="C12" s="10">
+        <v>0</v>
+      </c>
+      <c r="D12" s="10">
+        <v>0</v>
+      </c>
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="10">
+        <v>1</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>0</v>
+      </c>
+      <c r="K12" s="10">
+        <v>0</v>
+      </c>
+      <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <v>0</v>
+      </c>
+      <c r="N12" s="10">
+        <v>2</v>
+      </c>
+      <c r="O12" s="10">
+        <v>1</v>
+      </c>
+      <c r="P12" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="10">
         <v>3</v>
       </c>
-      <c r="R12" s="11">
-[...14 lines deleted...]
-      <c r="W12" s="31">
+      <c r="R12" s="10">
+        <v>1</v>
+      </c>
+      <c r="S12" s="10">
+        <v>1</v>
+      </c>
+      <c r="T12" s="10">
+        <v>0</v>
+      </c>
+      <c r="U12" s="10">
+        <v>0</v>
+      </c>
+      <c r="V12" s="23">
+        <v>2</v>
+      </c>
+      <c r="W12" s="29">
         <v>1</v>
       </c>
       <c r="X12" s="3">
         <v>2</v>
       </c>
       <c r="Y12" s="3">
         <v>1</v>
       </c>
-      <c r="Z12" s="43">
-[...2 lines deleted...]
-      <c r="AA12" s="55">
+      <c r="Z12" s="39">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="48">
         <v>4</v>
       </c>
-      <c r="AB12" s="64">
-[...7 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="AB12" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>0</v>
       </c>
-      <c r="C13" s="11">
-[...5 lines deleted...]
-      <c r="E13" s="11">
+      <c r="C13" s="10">
+        <v>0</v>
+      </c>
+      <c r="D13" s="10">
+        <v>2</v>
+      </c>
+      <c r="E13" s="10">
         <v>8</v>
       </c>
-      <c r="F13" s="11">
-[...2 lines deleted...]
-      <c r="G13" s="11">
+      <c r="F13" s="10">
+        <v>1</v>
+      </c>
+      <c r="G13" s="10">
         <v>6</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>4</v>
       </c>
-      <c r="I13" s="11">
-[...2 lines deleted...]
-      <c r="J13" s="11">
+      <c r="I13" s="10">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
         <v>4</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>3</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="10">
         <v>6</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>3</v>
       </c>
-      <c r="N13" s="11">
-[...11 lines deleted...]
-      <c r="R13" s="11">
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
+        <v>1</v>
+      </c>
+      <c r="P13" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>2</v>
+      </c>
+      <c r="R13" s="10">
         <v>4</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>3</v>
       </c>
-      <c r="T13" s="11">
-[...2 lines deleted...]
-      <c r="U13" s="11">
+      <c r="T13" s="10">
+        <v>0</v>
+      </c>
+      <c r="U13" s="10">
         <v>4</v>
       </c>
-      <c r="V13" s="25">
-[...2 lines deleted...]
-      <c r="W13" s="31">
+      <c r="V13" s="23">
+        <v>1</v>
+      </c>
+      <c r="W13" s="29">
         <v>3</v>
       </c>
       <c r="X13" s="3">
         <v>1</v>
       </c>
       <c r="Y13" s="3">
         <v>5</v>
       </c>
-      <c r="Z13" s="43">
+      <c r="Z13" s="39">
         <v>3</v>
       </c>
-      <c r="AA13" s="55">
+      <c r="AA13" s="48">
         <v>4</v>
       </c>
-      <c r="AB13" s="64">
-[...7 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="AB13" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>0</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>19</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>22</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>20</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>24</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="10">
         <v>16</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>8</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="10">
         <v>4</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>20</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>36</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="10">
         <v>31</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="10">
         <v>22</v>
       </c>
-      <c r="N14" s="11">
-[...2 lines deleted...]
-      <c r="O14" s="11">
+      <c r="N14" s="10">
+        <v>1</v>
+      </c>
+      <c r="O14" s="10">
         <v>10</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>17</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>26</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>12</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>14</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>18</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>11</v>
       </c>
-      <c r="V14" s="25">
+      <c r="V14" s="23">
         <v>5</v>
       </c>
-      <c r="W14" s="31">
+      <c r="W14" s="29">
         <v>13</v>
       </c>
       <c r="X14" s="3">
         <v>33</v>
       </c>
       <c r="Y14" s="3">
         <v>24</v>
       </c>
-      <c r="Z14" s="43">
+      <c r="Z14" s="39">
         <v>22</v>
       </c>
-      <c r="AA14" s="55">
+      <c r="AA14" s="48">
         <v>16</v>
       </c>
-      <c r="AB14" s="64">
+      <c r="AB14" s="55">
         <v>25</v>
       </c>
-      <c r="AC14" s="64">
+      <c r="AC14" s="55">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="AD14" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>4</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>16</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>11</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>3</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>6</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>7</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>9</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="10">
         <v>4</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>11</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="10">
         <v>12</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="10">
         <v>13</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="10">
         <v>14</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="10">
         <v>3</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="10">
         <v>6</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>10</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>8</v>
       </c>
-      <c r="R15" s="11">
-[...2 lines deleted...]
-      <c r="S15" s="11">
+      <c r="R15" s="10">
+        <v>2</v>
+      </c>
+      <c r="S15" s="10">
         <v>6</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>11</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>12</v>
       </c>
-      <c r="V15" s="25">
+      <c r="V15" s="23">
         <v>4</v>
       </c>
-      <c r="W15" s="31">
+      <c r="W15" s="29">
         <v>11</v>
       </c>
       <c r="X15" s="3">
         <v>3</v>
       </c>
       <c r="Y15" s="3">
         <v>7</v>
       </c>
-      <c r="Z15" s="43">
+      <c r="Z15" s="39">
         <v>7</v>
       </c>
-      <c r="AA15" s="55">
-[...2 lines deleted...]
-      <c r="AB15" s="64">
+      <c r="AA15" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="55">
         <v>13</v>
       </c>
-      <c r="AC15" s="64">
-[...4 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AC15" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
-      <c r="C16" s="11"/>
-[...19 lines deleted...]
-      <c r="W16" s="31"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="23"/>
+      <c r="W16" s="29"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
-      <c r="Z16" s="43"/>
-[...5 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="Z16" s="39"/>
+      <c r="AA16" s="48"/>
+      <c r="AB16" s="55"/>
+      <c r="AC16" s="55"/>
+      <c r="AD16" s="54"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>3</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="10">
         <v>13</v>
       </c>
-      <c r="D17" s="11">
-[...2 lines deleted...]
-      <c r="E17" s="11">
+      <c r="D17" s="10">
+        <v>2</v>
+      </c>
+      <c r="E17" s="10">
         <v>16</v>
       </c>
-      <c r="F17" s="11">
-[...11 lines deleted...]
-      <c r="J17" s="11">
+      <c r="F17" s="10">
+        <v>2</v>
+      </c>
+      <c r="G17" s="10">
+        <v>2</v>
+      </c>
+      <c r="H17" s="10">
+        <v>1</v>
+      </c>
+      <c r="I17" s="10">
+        <v>0</v>
+      </c>
+      <c r="J17" s="10">
         <v>7</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="10">
         <v>12</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="10">
         <v>7</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="10">
         <v>5</v>
       </c>
-      <c r="N17" s="11">
-[...5 lines deleted...]
-      <c r="P17" s="11">
+      <c r="N17" s="10">
+        <v>2</v>
+      </c>
+      <c r="O17" s="10">
+        <v>1</v>
+      </c>
+      <c r="P17" s="10">
         <v>8</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="10">
         <v>12</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R17" s="10">
         <v>6</v>
       </c>
-      <c r="S17" s="11">
-[...2 lines deleted...]
-      <c r="T17" s="11">
+      <c r="S17" s="10">
+        <v>2</v>
+      </c>
+      <c r="T17" s="10">
         <v>12</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="10">
         <v>5</v>
       </c>
-      <c r="V17" s="25">
-[...2 lines deleted...]
-      <c r="W17" s="31">
+      <c r="V17" s="23">
+        <v>2</v>
+      </c>
+      <c r="W17" s="29">
         <v>12</v>
       </c>
       <c r="X17" s="3">
         <v>5</v>
       </c>
       <c r="Y17" s="3">
         <v>6</v>
       </c>
-      <c r="Z17" s="43">
+      <c r="Z17" s="39">
         <v>4</v>
       </c>
-      <c r="AA17" s="55">
+      <c r="AA17" s="48">
         <v>6</v>
       </c>
-      <c r="AB17" s="64">
+      <c r="AB17" s="55">
         <v>9</v>
       </c>
-      <c r="AC17" s="64">
-[...4 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="AC17" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
-      <c r="C18" s="11">
-[...59 lines deleted...]
-      <c r="W18" s="31">
+      <c r="C18" s="10">
+        <v>0</v>
+      </c>
+      <c r="D18" s="10">
+        <v>0</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <v>0</v>
+      </c>
+      <c r="I18" s="10">
+        <v>0</v>
+      </c>
+      <c r="J18" s="10">
+        <v>0</v>
+      </c>
+      <c r="K18" s="10">
+        <v>0</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0</v>
+      </c>
+      <c r="M18" s="10">
+        <v>0</v>
+      </c>
+      <c r="N18" s="10">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>0</v>
+      </c>
+      <c r="T18" s="10">
+        <v>0</v>
+      </c>
+      <c r="U18" s="10">
+        <v>0</v>
+      </c>
+      <c r="V18" s="23">
+        <v>0</v>
+      </c>
+      <c r="W18" s="29">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
-      <c r="Z18" s="43">
-[...13 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="Z18" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>0</v>
       </c>
-      <c r="C19" s="11">
-[...2 lines deleted...]
-      <c r="D19" s="11">
+      <c r="C19" s="10">
+        <v>1</v>
+      </c>
+      <c r="D19" s="10">
         <v>4</v>
       </c>
-      <c r="E19" s="11">
-[...23 lines deleted...]
-      <c r="M19" s="11">
+      <c r="E19" s="10">
+        <v>2</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10">
+        <v>1</v>
+      </c>
+      <c r="H19" s="10">
+        <v>0</v>
+      </c>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>2</v>
+      </c>
+      <c r="K19" s="10">
+        <v>0</v>
+      </c>
+      <c r="L19" s="10">
+        <v>2</v>
+      </c>
+      <c r="M19" s="10">
         <v>5</v>
       </c>
-      <c r="N19" s="11">
-[...8 lines deleted...]
-      <c r="Q19" s="11">
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="10">
         <v>7</v>
       </c>
-      <c r="R19" s="11">
-[...14 lines deleted...]
-      <c r="W19" s="31">
+      <c r="R19" s="10">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
+        <v>1</v>
+      </c>
+      <c r="T19" s="10">
+        <v>1</v>
+      </c>
+      <c r="U19" s="10">
+        <v>1</v>
+      </c>
+      <c r="V19" s="23">
+        <v>0</v>
+      </c>
+      <c r="W19" s="29">
         <v>4</v>
       </c>
       <c r="X19" s="3">
         <v>2</v>
       </c>
       <c r="Y19" s="3">
         <v>3</v>
       </c>
-      <c r="Z19" s="43">
-[...13 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="Z19" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
-      <c r="C20" s="11">
-[...59 lines deleted...]
-      <c r="W20" s="31">
+      <c r="C20" s="10">
+        <v>0</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>1</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>0</v>
+      </c>
+      <c r="R20" s="10">
+        <v>0</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0</v>
+      </c>
+      <c r="T20" s="10">
+        <v>0</v>
+      </c>
+      <c r="U20" s="10">
+        <v>0</v>
+      </c>
+      <c r="V20" s="23">
+        <v>0</v>
+      </c>
+      <c r="W20" s="29">
         <v>1</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
-      <c r="Z20" s="43">
-[...13 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="Z20" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>0</v>
       </c>
-      <c r="C21" s="11">
-[...29 lines deleted...]
-      <c r="M21" s="11">
+      <c r="C21" s="10">
+        <v>1</v>
+      </c>
+      <c r="D21" s="10">
+        <v>0</v>
+      </c>
+      <c r="E21" s="10">
+        <v>0</v>
+      </c>
+      <c r="F21" s="10">
+        <v>1</v>
+      </c>
+      <c r="G21" s="10">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10">
+        <v>0</v>
+      </c>
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10">
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0</v>
+      </c>
+      <c r="M21" s="10">
         <v>5</v>
       </c>
-      <c r="N21" s="11">
-[...26 lines deleted...]
-      <c r="W21" s="31">
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0</v>
+      </c>
+      <c r="R21" s="10">
+        <v>0</v>
+      </c>
+      <c r="S21" s="10">
+        <v>0</v>
+      </c>
+      <c r="T21" s="10">
+        <v>1</v>
+      </c>
+      <c r="U21" s="10">
+        <v>0</v>
+      </c>
+      <c r="V21" s="23">
+        <v>0</v>
+      </c>
+      <c r="W21" s="29">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
-      <c r="Z21" s="43">
-[...13 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="Z21" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>0</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="10">
         <v>3</v>
       </c>
-      <c r="D22" s="11">
-[...32 lines deleted...]
-      <c r="O22" s="11">
+      <c r="D22" s="10">
+        <v>1</v>
+      </c>
+      <c r="E22" s="10">
+        <v>0</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>2</v>
+      </c>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
+        <v>0</v>
+      </c>
+      <c r="J22" s="10">
+        <v>2</v>
+      </c>
+      <c r="K22" s="10">
+        <v>0</v>
+      </c>
+      <c r="L22" s="10">
+        <v>2</v>
+      </c>
+      <c r="M22" s="10">
+        <v>1</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
         <v>3</v>
       </c>
-      <c r="P22" s="11">
-[...11 lines deleted...]
-      <c r="T22" s="11">
+      <c r="P22" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>0</v>
+      </c>
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>0</v>
+      </c>
+      <c r="T22" s="10">
         <v>3</v>
       </c>
-      <c r="U22" s="11">
-[...2 lines deleted...]
-      <c r="V22" s="25">
+      <c r="U22" s="10">
+        <v>0</v>
+      </c>
+      <c r="V22" s="23">
         <v>5</v>
       </c>
-      <c r="W22" s="31">
+      <c r="W22" s="29">
         <v>0</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>3</v>
       </c>
-      <c r="Z22" s="43">
-[...13 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="Z22" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="48">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>0</v>
       </c>
-      <c r="C23" s="11">
-[...59 lines deleted...]
-      <c r="W23" s="31">
+      <c r="C23" s="10">
+        <v>0</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>1</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>1</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>1</v>
+      </c>
+      <c r="P23" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>0</v>
+      </c>
+      <c r="R23" s="10">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="10">
+        <v>1</v>
+      </c>
+      <c r="U23" s="10">
+        <v>0</v>
+      </c>
+      <c r="V23" s="23">
+        <v>0</v>
+      </c>
+      <c r="W23" s="29">
         <v>2</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
-      <c r="Z23" s="43">
-[...13 lines deleted...]
-      <c r="A24" s="23" t="s">
+      <c r="Z23" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="23"/>
-[...16 lines deleted...]
-      <c r="S24" s="15"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="14"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
-      <c r="X24" s="15"/>
-[...7 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="X24" s="14"/>
+      <c r="Y24" s="14"/>
+      <c r="Z24" s="38"/>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="70"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>16</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>126</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>86</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>109</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="10">
         <v>71</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="10">
         <v>61</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="10">
         <v>48</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="10">
         <v>50</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="10">
         <v>111</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="10">
         <v>139</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="10">
         <v>135</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="10">
         <v>103</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N25" s="10">
         <v>24</v>
       </c>
-      <c r="O25" s="11">
+      <c r="O25" s="10">
         <v>93</v>
       </c>
-      <c r="P25" s="11">
+      <c r="P25" s="10">
         <v>77</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="10">
         <v>146</v>
       </c>
-      <c r="R25" s="11">
+      <c r="R25" s="10">
         <v>66</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="10">
         <v>78</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="10">
         <v>90</v>
       </c>
-      <c r="U25" s="11">
+      <c r="U25" s="10">
         <v>110</v>
       </c>
-      <c r="V25" s="25">
+      <c r="V25" s="23">
         <v>38</v>
       </c>
-      <c r="W25" s="31">
+      <c r="W25" s="29">
         <v>109</v>
       </c>
       <c r="X25" s="3">
         <v>128</v>
       </c>
       <c r="Y25" s="3">
         <v>127</v>
       </c>
-      <c r="Z25" s="43">
+      <c r="Z25" s="39">
         <v>108</v>
       </c>
-      <c r="AA25" s="55">
+      <c r="AA25" s="48">
         <v>66</v>
       </c>
-      <c r="AB25" s="64">
+      <c r="AB25" s="55">
         <v>112</v>
       </c>
-      <c r="AC25" s="64">
+      <c r="AC25" s="55">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="AD25" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>6</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>69</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>46</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>64</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="10">
         <v>34</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="10">
         <v>30</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="10">
         <v>24</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="10">
         <v>40</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="10">
         <v>66</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="10">
         <v>74</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="10">
         <v>71</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="10">
         <v>59</v>
       </c>
-      <c r="N26" s="11">
+      <c r="N26" s="10">
         <v>16</v>
       </c>
-      <c r="O26" s="11">
+      <c r="O26" s="10">
         <v>72</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>38</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>91</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="10">
         <v>37</v>
       </c>
-      <c r="S26" s="21">
+      <c r="S26" s="20">
         <v>53</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="10">
         <v>50</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="10">
         <v>74</v>
       </c>
-      <c r="V26" s="25">
+      <c r="V26" s="23">
         <v>24</v>
       </c>
-      <c r="W26" s="31">
+      <c r="W26" s="29">
         <v>67</v>
       </c>
       <c r="X26" s="3">
         <v>85</v>
       </c>
       <c r="Y26" s="3">
         <v>78</v>
       </c>
-      <c r="Z26" s="43">
+      <c r="Z26" s="39">
         <v>69</v>
       </c>
-      <c r="AA26" s="55">
+      <c r="AA26" s="48">
         <v>34</v>
       </c>
-      <c r="AB26" s="64">
+      <c r="AB26" s="55">
         <v>63</v>
       </c>
-      <c r="AC26" s="64">
+      <c r="AC26" s="55">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="AD26" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>5</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="10">
         <v>9</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>4</v>
       </c>
-      <c r="E27" s="11">
-[...14 lines deleted...]
-      <c r="J27" s="11">
+      <c r="E27" s="10">
+        <v>1</v>
+      </c>
+      <c r="F27" s="10">
+        <v>2</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+      <c r="H27" s="10">
+        <v>2</v>
+      </c>
+      <c r="I27" s="10">
+        <v>2</v>
+      </c>
+      <c r="J27" s="10">
         <v>4</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K27" s="10">
         <v>3</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L27" s="10">
         <v>8</v>
       </c>
-      <c r="M27" s="11">
-[...5 lines deleted...]
-      <c r="O27" s="11">
+      <c r="M27" s="10">
+        <v>1</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
         <v>3</v>
       </c>
-      <c r="P27" s="11">
-[...2 lines deleted...]
-      <c r="Q27" s="11">
+      <c r="P27" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="10">
         <v>4</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>4</v>
       </c>
-      <c r="S27" s="21">
-[...2 lines deleted...]
-      <c r="T27" s="11">
+      <c r="S27" s="20">
+        <v>1</v>
+      </c>
+      <c r="T27" s="10">
         <v>4</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="10">
         <v>5</v>
       </c>
-      <c r="V27" s="25">
-[...2 lines deleted...]
-      <c r="W27" s="31">
+      <c r="V27" s="23">
+        <v>0</v>
+      </c>
+      <c r="W27" s="29">
         <v>3</v>
       </c>
       <c r="X27" s="3">
         <v>1</v>
       </c>
       <c r="Y27" s="3">
         <v>6</v>
       </c>
-      <c r="Z27" s="43">
-[...2 lines deleted...]
-      <c r="AA27" s="55">
+      <c r="Z27" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="48">
         <v>3</v>
       </c>
-      <c r="AB27" s="64">
-[...7 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="AB27" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD27" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
-      <c r="C28" s="11">
-[...41 lines deleted...]
-      <c r="Q28" s="11">
+      <c r="C28" s="10">
+        <v>0</v>
+      </c>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
+        <v>0</v>
+      </c>
+      <c r="F28" s="10">
+        <v>1</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0</v>
+      </c>
+      <c r="H28" s="10">
+        <v>0</v>
+      </c>
+      <c r="I28" s="10">
+        <v>0</v>
+      </c>
+      <c r="J28" s="10">
+        <v>0</v>
+      </c>
+      <c r="K28" s="10">
+        <v>0</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0</v>
+      </c>
+      <c r="M28" s="10">
+        <v>0</v>
+      </c>
+      <c r="N28" s="10">
+        <v>2</v>
+      </c>
+      <c r="O28" s="10">
+        <v>1</v>
+      </c>
+      <c r="P28" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="10">
         <v>3</v>
       </c>
-      <c r="R28" s="11">
-[...14 lines deleted...]
-      <c r="W28" s="31">
+      <c r="R28" s="10">
+        <v>1</v>
+      </c>
+      <c r="S28" s="20">
+        <v>1</v>
+      </c>
+      <c r="T28" s="10">
+        <v>0</v>
+      </c>
+      <c r="U28" s="10">
+        <v>0</v>
+      </c>
+      <c r="V28" s="23">
+        <v>2</v>
+      </c>
+      <c r="W28" s="29">
         <v>1</v>
       </c>
       <c r="X28" s="3">
         <v>2</v>
       </c>
       <c r="Y28" s="3">
         <v>1</v>
       </c>
-      <c r="Z28" s="43">
-[...2 lines deleted...]
-      <c r="AA28" s="55">
+      <c r="Z28" s="39">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="48">
         <v>4</v>
       </c>
-      <c r="AB28" s="64">
-[...7 lines deleted...]
-      <c r="A29" s="10" t="s">
+      <c r="AB28" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>0</v>
       </c>
-      <c r="C29" s="11">
-[...5 lines deleted...]
-      <c r="E29" s="11">
+      <c r="C29" s="10">
+        <v>0</v>
+      </c>
+      <c r="D29" s="10">
+        <v>2</v>
+      </c>
+      <c r="E29" s="10">
         <v>8</v>
       </c>
-      <c r="F29" s="11">
-[...2 lines deleted...]
-      <c r="G29" s="11">
+      <c r="F29" s="10">
+        <v>1</v>
+      </c>
+      <c r="G29" s="10">
         <v>6</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="10">
         <v>4</v>
       </c>
-      <c r="I29" s="11">
-[...2 lines deleted...]
-      <c r="J29" s="11">
+      <c r="I29" s="10">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
         <v>4</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="10">
         <v>3</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="10">
         <v>6</v>
       </c>
-      <c r="M29" s="11">
+      <c r="M29" s="10">
         <v>3</v>
       </c>
-      <c r="N29" s="11">
-[...11 lines deleted...]
-      <c r="R29" s="11">
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
+        <v>1</v>
+      </c>
+      <c r="P29" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>2</v>
+      </c>
+      <c r="R29" s="10">
         <v>4</v>
       </c>
-      <c r="S29" s="21">
+      <c r="S29" s="20">
         <v>3</v>
       </c>
-      <c r="T29" s="11">
-[...2 lines deleted...]
-      <c r="U29" s="11">
+      <c r="T29" s="10">
+        <v>0</v>
+      </c>
+      <c r="U29" s="10">
         <v>4</v>
       </c>
-      <c r="V29" s="25">
-[...2 lines deleted...]
-      <c r="W29" s="31">
+      <c r="V29" s="23">
+        <v>1</v>
+      </c>
+      <c r="W29" s="29">
         <v>3</v>
       </c>
       <c r="X29" s="3">
         <v>1</v>
       </c>
       <c r="Y29" s="3">
         <v>5</v>
       </c>
-      <c r="Z29" s="43">
+      <c r="Z29" s="39">
         <v>3</v>
       </c>
-      <c r="AA29" s="55">
+      <c r="AA29" s="48">
         <v>4</v>
       </c>
-      <c r="AB29" s="64">
-[...7 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="AB29" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>0</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C30" s="10">
         <v>19</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="10">
         <v>22</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="10">
         <v>20</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="10">
         <v>24</v>
       </c>
-      <c r="G30" s="11">
+      <c r="G30" s="10">
         <v>16</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <v>8</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I30" s="10">
         <v>4</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J30" s="10">
         <v>20</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="10">
         <v>36</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L30" s="10">
         <v>31</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M30" s="10">
         <v>22</v>
       </c>
-      <c r="N30" s="11">
-[...2 lines deleted...]
-      <c r="O30" s="11">
+      <c r="N30" s="10">
+        <v>1</v>
+      </c>
+      <c r="O30" s="10">
         <v>10</v>
       </c>
-      <c r="P30" s="11">
+      <c r="P30" s="10">
         <v>17</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="10">
         <v>26</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R30" s="10">
         <v>12</v>
       </c>
-      <c r="S30" s="21">
+      <c r="S30" s="20">
         <v>14</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="10">
         <v>18</v>
       </c>
-      <c r="U30" s="11">
+      <c r="U30" s="10">
         <v>11</v>
       </c>
-      <c r="V30" s="25">
+      <c r="V30" s="23">
         <v>5</v>
       </c>
-      <c r="W30" s="31">
+      <c r="W30" s="29">
         <v>13</v>
       </c>
       <c r="X30" s="3">
         <v>33</v>
       </c>
       <c r="Y30" s="3">
         <v>24</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="39">
         <v>22</v>
       </c>
-      <c r="AA30" s="55">
+      <c r="AA30" s="48">
         <v>16</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="55">
         <v>25</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="55">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="AD30" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>4</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="10">
         <v>16</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D31" s="10">
         <v>11</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="10">
         <v>3</v>
       </c>
-      <c r="F31" s="11">
+      <c r="F31" s="10">
         <v>6</v>
       </c>
-      <c r="G31" s="11">
+      <c r="G31" s="10">
         <v>7</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="10">
         <v>9</v>
       </c>
-      <c r="I31" s="11">
+      <c r="I31" s="10">
         <v>4</v>
       </c>
-      <c r="J31" s="11">
+      <c r="J31" s="10">
         <v>11</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K31" s="10">
         <v>12</v>
       </c>
-      <c r="L31" s="11">
+      <c r="L31" s="10">
         <v>13</v>
       </c>
-      <c r="M31" s="11">
+      <c r="M31" s="10">
         <v>14</v>
       </c>
-      <c r="N31" s="11">
+      <c r="N31" s="10">
         <v>3</v>
       </c>
-      <c r="O31" s="11">
+      <c r="O31" s="10">
         <v>6</v>
       </c>
-      <c r="P31" s="11">
+      <c r="P31" s="10">
         <v>10</v>
       </c>
-      <c r="Q31" s="11">
+      <c r="Q31" s="10">
         <v>8</v>
       </c>
-      <c r="R31" s="11">
-[...2 lines deleted...]
-      <c r="S31" s="21">
+      <c r="R31" s="10">
+        <v>2</v>
+      </c>
+      <c r="S31" s="20">
         <v>6</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="10">
         <v>11</v>
       </c>
-      <c r="U31" s="11">
+      <c r="U31" s="10">
         <v>12</v>
       </c>
-      <c r="V31" s="25">
+      <c r="V31" s="23">
         <v>4</v>
       </c>
-      <c r="W31" s="31">
+      <c r="W31" s="29">
         <v>11</v>
       </c>
       <c r="X31" s="3">
         <v>3</v>
       </c>
       <c r="Y31" s="3">
         <v>7</v>
       </c>
-      <c r="Z31" s="43">
+      <c r="Z31" s="39">
         <v>7</v>
       </c>
-      <c r="AA31" s="55">
-[...2 lines deleted...]
-      <c r="AB31" s="64">
+      <c r="AA31" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="55">
         <v>13</v>
       </c>
-      <c r="AC31" s="64">
-[...4 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="AC31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
-      <c r="C32" s="11"/>
-[...18 lines deleted...]
-      <c r="W32" s="31"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
+      <c r="R32" s="10"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="10"/>
+      <c r="V32" s="23"/>
+      <c r="W32" s="29"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
-      <c r="Z32" s="43"/>
-[...5 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="Z32" s="39"/>
+      <c r="AA32" s="48"/>
+      <c r="AB32" s="55"/>
+      <c r="AC32" s="55"/>
+      <c r="AD32" s="54"/>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>1</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C33" s="10">
         <v>13</v>
       </c>
-      <c r="D33" s="11">
-[...2 lines deleted...]
-      <c r="E33" s="11">
+      <c r="D33" s="10">
+        <v>1</v>
+      </c>
+      <c r="E33" s="10">
         <v>13</v>
       </c>
-      <c r="F33" s="11">
-[...11 lines deleted...]
-      <c r="J33" s="11">
+      <c r="F33" s="10">
+        <v>2</v>
+      </c>
+      <c r="G33" s="10">
+        <v>2</v>
+      </c>
+      <c r="H33" s="10">
+        <v>1</v>
+      </c>
+      <c r="I33" s="10">
+        <v>0</v>
+      </c>
+      <c r="J33" s="10">
         <v>6</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K33" s="10">
         <v>10</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L33" s="10">
         <v>6</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M33" s="10">
         <v>4</v>
       </c>
-      <c r="N33" s="11">
-[...5 lines deleted...]
-      <c r="P33" s="11">
+      <c r="N33" s="10">
+        <v>2</v>
+      </c>
+      <c r="O33" s="10">
+        <v>0</v>
+      </c>
+      <c r="P33" s="10">
         <v>7</v>
       </c>
-      <c r="Q33" s="11">
+      <c r="Q33" s="10">
         <v>12</v>
       </c>
-      <c r="R33" s="11">
+      <c r="R33" s="10">
         <v>6</v>
       </c>
-      <c r="S33" s="21">
-[...2 lines deleted...]
-      <c r="T33" s="11">
+      <c r="S33" s="20">
+        <v>0</v>
+      </c>
+      <c r="T33" s="10">
         <v>7</v>
       </c>
-      <c r="U33" s="11">
+      <c r="U33" s="10">
         <v>4</v>
       </c>
-      <c r="V33" s="25">
-[...2 lines deleted...]
-      <c r="W33" s="31">
+      <c r="V33" s="23">
+        <v>2</v>
+      </c>
+      <c r="W33" s="29">
         <v>11</v>
       </c>
       <c r="X33" s="3">
         <v>3</v>
       </c>
       <c r="Y33" s="3">
         <v>6</v>
       </c>
-      <c r="Z33" s="43">
+      <c r="Z33" s="39">
         <v>4</v>
       </c>
-      <c r="AA33" s="55">
+      <c r="AA33" s="48">
         <v>5</v>
       </c>
-      <c r="AB33" s="64">
+      <c r="AB33" s="55">
         <v>9</v>
       </c>
-      <c r="AC33" s="64">
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="AC33" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
-      <c r="C34" s="11">
-[...59 lines deleted...]
-      <c r="W34" s="31">
+      <c r="C34" s="10">
+        <v>0</v>
+      </c>
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>1</v>
+      </c>
+      <c r="G34" s="10">
+        <v>0</v>
+      </c>
+      <c r="H34" s="10">
+        <v>0</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>0</v>
+      </c>
+      <c r="K34" s="10">
+        <v>1</v>
+      </c>
+      <c r="L34" s="10">
+        <v>0</v>
+      </c>
+      <c r="M34" s="10">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10">
+        <v>0</v>
+      </c>
+      <c r="S34" s="20">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10">
+        <v>0</v>
+      </c>
+      <c r="V34" s="23">
+        <v>0</v>
+      </c>
+      <c r="W34" s="29">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
-      <c r="Z34" s="43">
-[...13 lines deleted...]
-      <c r="A35" s="23" t="s">
+      <c r="Z34" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="23"/>
-[...16 lines deleted...]
-      <c r="S35" s="15"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="14"/>
       <c r="T35" s="33"/>
       <c r="U35" s="33"/>
       <c r="V35" s="33"/>
       <c r="W35" s="33"/>
-      <c r="X35" s="15"/>
-[...7 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="X35" s="14"/>
+      <c r="Y35" s="14"/>
+      <c r="Z35" s="38"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="70"/>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>2</v>
       </c>
-      <c r="C36" s="11">
+      <c r="C36" s="10">
         <v>5</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D36" s="10">
         <v>6</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="10">
         <v>5</v>
       </c>
-      <c r="F36" s="11">
-[...2 lines deleted...]
-      <c r="G36" s="11">
+      <c r="F36" s="10">
+        <v>1</v>
+      </c>
+      <c r="G36" s="10">
         <v>3</v>
       </c>
-      <c r="H36" s="11">
-[...5 lines deleted...]
-      <c r="J36" s="11">
+      <c r="H36" s="10">
+        <v>0</v>
+      </c>
+      <c r="I36" s="10">
+        <v>0</v>
+      </c>
+      <c r="J36" s="10">
         <v>5</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="10">
         <v>3</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="10">
         <v>5</v>
       </c>
-      <c r="M36" s="11">
+      <c r="M36" s="10">
         <v>13</v>
       </c>
-      <c r="N36" s="11">
-[...2 lines deleted...]
-      <c r="O36" s="11">
+      <c r="N36" s="10">
+        <v>0</v>
+      </c>
+      <c r="O36" s="10">
         <v>5</v>
       </c>
-      <c r="P36" s="11">
+      <c r="P36" s="10">
         <v>4</v>
       </c>
-      <c r="Q36" s="11">
+      <c r="Q36" s="10">
         <v>7</v>
       </c>
-      <c r="R36" s="11">
-[...2 lines deleted...]
-      <c r="S36" s="11">
+      <c r="R36" s="10">
+        <v>0</v>
+      </c>
+      <c r="S36" s="10">
         <v>3</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="10">
         <v>11</v>
       </c>
-      <c r="U36" s="11">
-[...2 lines deleted...]
-      <c r="V36" s="25">
+      <c r="U36" s="10">
+        <v>2</v>
+      </c>
+      <c r="V36" s="23">
         <v>5</v>
       </c>
-      <c r="W36" s="31">
+      <c r="W36" s="29">
         <v>8</v>
       </c>
       <c r="X36" s="3">
         <v>4</v>
       </c>
       <c r="Y36" s="3">
         <v>6</v>
       </c>
-      <c r="Z36" s="44">
-[...2 lines deleted...]
-      <c r="AA36" s="56">
+      <c r="Z36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="49">
         <v>3</v>
       </c>
-      <c r="AB36" s="64">
-[...2 lines deleted...]
-      <c r="AC36" s="64">
+      <c r="AB36" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="55">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="AD36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
-      <c r="C37" s="11"/>
-[...26 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="10"/>
+      <c r="V37" s="23"/>
+      <c r="W37" s="29"/>
+      <c r="Z37" s="40"/>
+      <c r="AA37" s="49"/>
+      <c r="AB37" s="55"/>
+      <c r="AC37" s="55"/>
+      <c r="AD37" s="54"/>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>2</v>
       </c>
-      <c r="C38" s="11">
-[...5 lines deleted...]
-      <c r="E38" s="11">
+      <c r="C38" s="10">
+        <v>0</v>
+      </c>
+      <c r="D38" s="10">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10">
         <v>3</v>
       </c>
-      <c r="F38" s="11">
-[...41 lines deleted...]
-      <c r="T38" s="11">
+      <c r="F38" s="10">
+        <v>0</v>
+      </c>
+      <c r="G38" s="10">
+        <v>0</v>
+      </c>
+      <c r="H38" s="10">
+        <v>0</v>
+      </c>
+      <c r="I38" s="10">
+        <v>0</v>
+      </c>
+      <c r="J38" s="10">
+        <v>1</v>
+      </c>
+      <c r="K38" s="10">
+        <v>2</v>
+      </c>
+      <c r="L38" s="10">
+        <v>1</v>
+      </c>
+      <c r="M38" s="10">
+        <v>1</v>
+      </c>
+      <c r="N38" s="10">
+        <v>0</v>
+      </c>
+      <c r="O38" s="10">
+        <v>1</v>
+      </c>
+      <c r="P38" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>0</v>
+      </c>
+      <c r="R38" s="10">
+        <v>0</v>
+      </c>
+      <c r="S38" s="10">
+        <v>2</v>
+      </c>
+      <c r="T38" s="10">
         <v>5</v>
       </c>
-      <c r="U38" s="11">
-[...28 lines deleted...]
-      <c r="A39" s="10" t="s">
+      <c r="U38" s="10">
+        <v>1</v>
+      </c>
+      <c r="V38" s="23">
+        <v>0</v>
+      </c>
+      <c r="W38" s="29">
+        <v>1</v>
+      </c>
+      <c r="X38" s="34">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="49">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
-      <c r="C39" s="11">
-[...2 lines deleted...]
-      <c r="D39" s="11">
+      <c r="C39" s="10">
+        <v>0</v>
+      </c>
+      <c r="D39" s="10">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
-      <c r="G39" s="11">
-[...70 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="G39" s="10">
+        <v>0</v>
+      </c>
+      <c r="H39" s="10">
+        <v>0</v>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="10">
+        <v>0</v>
+      </c>
+      <c r="L39" s="10">
+        <v>0</v>
+      </c>
+      <c r="M39" s="10">
+        <v>0</v>
+      </c>
+      <c r="N39" s="10">
+        <v>0</v>
+      </c>
+      <c r="O39" s="10">
+        <v>0</v>
+      </c>
+      <c r="P39" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>0</v>
+      </c>
+      <c r="R39" s="10">
+        <v>0</v>
+      </c>
+      <c r="S39" s="10">
+        <v>0</v>
+      </c>
+      <c r="T39" s="10">
+        <v>0</v>
+      </c>
+      <c r="U39" s="10">
+        <v>0</v>
+      </c>
+      <c r="V39" s="23">
+        <v>0</v>
+      </c>
+      <c r="W39" s="29">
+        <v>0</v>
+      </c>
+      <c r="X39" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>0</v>
       </c>
-      <c r="C40" s="11">
-[...2 lines deleted...]
-      <c r="D40" s="11">
+      <c r="C40" s="10">
+        <v>1</v>
+      </c>
+      <c r="D40" s="10">
         <v>4</v>
       </c>
-      <c r="E40" s="11">
-[...23 lines deleted...]
-      <c r="M40" s="11">
+      <c r="E40" s="10">
+        <v>2</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
+        <v>1</v>
+      </c>
+      <c r="H40" s="10">
+        <v>0</v>
+      </c>
+      <c r="I40" s="10">
+        <v>0</v>
+      </c>
+      <c r="J40" s="10">
+        <v>2</v>
+      </c>
+      <c r="K40" s="10">
+        <v>0</v>
+      </c>
+      <c r="L40" s="10">
+        <v>2</v>
+      </c>
+      <c r="M40" s="10">
         <v>5</v>
       </c>
-      <c r="N40" s="11">
-[...8 lines deleted...]
-      <c r="Q40" s="11">
+      <c r="N40" s="10">
+        <v>0</v>
+      </c>
+      <c r="O40" s="10">
+        <v>0</v>
+      </c>
+      <c r="P40" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="10">
         <v>7</v>
       </c>
-      <c r="R40" s="11">
-[...14 lines deleted...]
-      <c r="W40" s="31">
+      <c r="R40" s="10">
+        <v>0</v>
+      </c>
+      <c r="S40" s="10">
+        <v>1</v>
+      </c>
+      <c r="T40" s="10">
+        <v>1</v>
+      </c>
+      <c r="U40" s="10">
+        <v>1</v>
+      </c>
+      <c r="V40" s="23">
+        <v>0</v>
+      </c>
+      <c r="W40" s="29">
         <v>4</v>
       </c>
-      <c r="X40" s="37">
-[...2 lines deleted...]
-      <c r="Y40" s="37">
+      <c r="X40" s="34">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="34">
         <v>3</v>
       </c>
-      <c r="Z40" s="44">
-[...13 lines deleted...]
-      <c r="A41" s="10" t="s">
+      <c r="Z40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
-      <c r="C41" s="11">
-[...5 lines deleted...]
-      <c r="E41" s="11">
+      <c r="C41" s="10">
+        <v>0</v>
+      </c>
+      <c r="D41" s="10">
+        <v>0</v>
+      </c>
+      <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
-      <c r="G41" s="11">
-[...70 lines deleted...]
-      <c r="A42" s="10" t="s">
+      <c r="G41" s="10">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
+        <v>0</v>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="10">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <v>0</v>
+      </c>
+      <c r="N41" s="10">
+        <v>0</v>
+      </c>
+      <c r="O41" s="10">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>0</v>
+      </c>
+      <c r="R41" s="10">
+        <v>0</v>
+      </c>
+      <c r="S41" s="10">
+        <v>0</v>
+      </c>
+      <c r="T41" s="10">
+        <v>0</v>
+      </c>
+      <c r="U41" s="10">
+        <v>0</v>
+      </c>
+      <c r="V41" s="23">
+        <v>0</v>
+      </c>
+      <c r="W41" s="29">
+        <v>1</v>
+      </c>
+      <c r="X41" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>0</v>
       </c>
-      <c r="C42" s="11">
-[...2 lines deleted...]
-      <c r="D42" s="11">
+      <c r="C42" s="10">
+        <v>1</v>
+      </c>
+      <c r="D42" s="10">
         <v>0</v>
       </c>
       <c r="E42" s="3">
         <v>0</v>
       </c>
-      <c r="F42" s="11">
-[...20 lines deleted...]
-      <c r="M42" s="11">
+      <c r="F42" s="10">
+        <v>1</v>
+      </c>
+      <c r="G42" s="10">
+        <v>0</v>
+      </c>
+      <c r="H42" s="10">
+        <v>0</v>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="10">
+        <v>0</v>
+      </c>
+      <c r="K42" s="10">
+        <v>0</v>
+      </c>
+      <c r="L42" s="10">
+        <v>0</v>
+      </c>
+      <c r="M42" s="10">
         <v>5</v>
       </c>
-      <c r="N42" s="11">
-[...49 lines deleted...]
-      <c r="A43" s="10" t="s">
+      <c r="N42" s="10">
+        <v>0</v>
+      </c>
+      <c r="O42" s="10">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>0</v>
+      </c>
+      <c r="R42" s="10">
+        <v>0</v>
+      </c>
+      <c r="S42" s="10">
+        <v>0</v>
+      </c>
+      <c r="T42" s="10">
+        <v>1</v>
+      </c>
+      <c r="U42" s="10">
+        <v>0</v>
+      </c>
+      <c r="V42" s="23">
+        <v>0</v>
+      </c>
+      <c r="W42" s="29">
+        <v>0</v>
+      </c>
+      <c r="X42" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
+      <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>0</v>
       </c>
-      <c r="C43" s="11">
+      <c r="C43" s="10">
         <v>3</v>
       </c>
-      <c r="D43" s="11">
-[...32 lines deleted...]
-      <c r="O43" s="11">
+      <c r="D43" s="10">
+        <v>1</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>2</v>
+      </c>
+      <c r="H43" s="10">
+        <v>0</v>
+      </c>
+      <c r="I43" s="10">
+        <v>0</v>
+      </c>
+      <c r="J43" s="10">
+        <v>2</v>
+      </c>
+      <c r="K43" s="10">
+        <v>0</v>
+      </c>
+      <c r="L43" s="10">
+        <v>2</v>
+      </c>
+      <c r="M43" s="10">
+        <v>1</v>
+      </c>
+      <c r="N43" s="10">
+        <v>0</v>
+      </c>
+      <c r="O43" s="10">
         <v>3</v>
       </c>
-      <c r="P43" s="11">
-[...11 lines deleted...]
-      <c r="T43" s="11">
+      <c r="P43" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>0</v>
+      </c>
+      <c r="R43" s="10">
+        <v>0</v>
+      </c>
+      <c r="S43" s="10">
+        <v>0</v>
+      </c>
+      <c r="T43" s="10">
         <v>3</v>
       </c>
-      <c r="U43" s="11">
-[...2 lines deleted...]
-      <c r="V43" s="25">
+      <c r="U43" s="10">
+        <v>0</v>
+      </c>
+      <c r="V43" s="23">
         <v>5</v>
       </c>
-      <c r="W43" s="31">
-[...5 lines deleted...]
-      <c r="Y43" s="37">
+      <c r="W43" s="29">
+        <v>0</v>
+      </c>
+      <c r="X43" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="34">
         <v>3</v>
       </c>
-      <c r="Z43" s="44">
-[...13 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="Z43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="49">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>0</v>
       </c>
       <c r="C44" s="4">
         <v>0</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
         <v>0</v>
@@ -3996,3146 +4087,3283 @@
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>1</v>
       </c>
       <c r="P44" s="4">
         <v>1</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="U44" s="4">
         <v>0</v>
       </c>
-      <c r="V44" s="26">
-[...20 lines deleted...]
-      <c r="AC44" s="65">
+      <c r="V44" s="24">
+        <v>0</v>
+      </c>
+      <c r="W44" s="30">
+        <v>2</v>
+      </c>
+      <c r="X44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="24" width="8.28515625" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
-      <c r="A2" s="13" t="s">
+    <row r="2" spans="1:37">
+      <c r="A2" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="15"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+    </row>
+    <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
-      <c r="B5" s="18"/>
-[...19 lines deleted...]
-      <c r="B6" s="75">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="19"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AC5" s="19"/>
+      <c r="AK5" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2024</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="71">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="61">
         <v>2025</v>
       </c>
-      <c r="O6" s="71"/>
-[...10 lines deleted...]
-      <c r="Z6" s="79">
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="80"/>
-[...5 lines deleted...]
-      <c r="B7" s="16" t="s">
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="64"/>
+      <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="17" t="s">
+      <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="16" t="s">
+      <c r="N7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="16" t="s">
+      <c r="O7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="16" t="s">
+      <c r="P7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="66" t="s">
+      <c r="Q7" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="17" t="s">
+      <c r="R7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="17" t="s">
+      <c r="S7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="17" t="s">
+      <c r="T7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="17" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="17" t="s">
+      <c r="U7" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="17" t="s">
+      <c r="X7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="69" t="s">
+      <c r="AC7" s="59" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="AD7" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE7" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF7" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI7" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="60" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="22"/>
-[...25 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="14"/>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="14"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>99</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="10">
         <v>66</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>67</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>101</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="10">
         <v>121</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>199</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>131</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="10">
         <v>231</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>175</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>157</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>146</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>95</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="10">
         <v>7</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="10">
         <v>73</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>94</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>112</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>144</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>285</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>229</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>146</v>
       </c>
-      <c r="V9" s="27">
+      <c r="V9" s="25">
         <v>121</v>
       </c>
-      <c r="W9" s="34">
+      <c r="W9" s="31">
         <v>87</v>
       </c>
       <c r="X9" s="3">
         <v>55</v>
       </c>
       <c r="Y9" s="3">
         <v>98</v>
       </c>
-      <c r="Z9" s="47">
+      <c r="Z9" s="42">
         <v>35</v>
       </c>
-      <c r="AA9" s="59">
+      <c r="AA9" s="51">
         <v>47</v>
       </c>
-      <c r="AB9" s="64">
+      <c r="AB9" s="55">
         <v>61</v>
       </c>
-      <c r="AC9" s="64">
+      <c r="AC9" s="55">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="AD9" s="54">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>52</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="10">
         <v>36</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>36</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>37</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>71</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>94</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>55</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="10">
         <v>106</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>97</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>76</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="10">
         <v>69</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="10">
         <v>63</v>
       </c>
-      <c r="N10" s="11">
-[...2 lines deleted...]
-      <c r="O10" s="11">
+      <c r="N10" s="10">
+        <v>2</v>
+      </c>
+      <c r="O10" s="10">
         <v>41</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>53</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>47</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>46</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>101</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>109</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>56</v>
       </c>
-      <c r="V10" s="27">
+      <c r="V10" s="25">
         <v>63</v>
       </c>
-      <c r="W10" s="34">
+      <c r="W10" s="31">
         <v>35</v>
       </c>
       <c r="X10" s="3">
         <v>33</v>
       </c>
       <c r="Y10" s="3">
         <v>60</v>
       </c>
-      <c r="Z10" s="47">
+      <c r="Z10" s="42">
         <v>25</v>
       </c>
-      <c r="AA10" s="59">
+      <c r="AA10" s="51">
         <v>15</v>
       </c>
-      <c r="AB10" s="64">
+      <c r="AB10" s="55">
         <v>36</v>
       </c>
-      <c r="AC10" s="64">
+      <c r="AC10" s="55">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="AD10" s="54">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>5</v>
       </c>
-      <c r="C11" s="11">
-[...8 lines deleted...]
-      <c r="F11" s="11">
+      <c r="C11" s="10">
+        <v>1</v>
+      </c>
+      <c r="D11" s="10">
+        <v>1</v>
+      </c>
+      <c r="E11" s="10">
+        <v>0</v>
+      </c>
+      <c r="F11" s="10">
         <v>8</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="10">
         <v>11</v>
       </c>
-      <c r="H11" s="11">
-[...2 lines deleted...]
-      <c r="I11" s="11">
+      <c r="H11" s="10">
+        <v>2</v>
+      </c>
+      <c r="I11" s="10">
         <v>9</v>
       </c>
-      <c r="J11" s="11">
-[...5 lines deleted...]
-      <c r="L11" s="11">
+      <c r="J11" s="10">
+        <v>2</v>
+      </c>
+      <c r="K11" s="10">
+        <v>0</v>
+      </c>
+      <c r="L11" s="10">
         <v>5</v>
       </c>
-      <c r="M11" s="11">
-[...5 lines deleted...]
-      <c r="O11" s="11">
+      <c r="M11" s="10">
+        <v>1</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
         <v>7</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>3</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>9</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>5</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="10">
         <v>16</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="10">
         <v>4</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="10">
         <v>8</v>
       </c>
-      <c r="V11" s="27">
+      <c r="V11" s="25">
         <v>3</v>
       </c>
-      <c r="W11" s="34">
+      <c r="W11" s="31">
         <v>1</v>
       </c>
       <c r="X11" s="3">
         <v>1</v>
       </c>
       <c r="Y11" s="3">
         <v>2</v>
       </c>
-      <c r="Z11" s="47">
-[...13 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="Z11" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
-      <c r="C12" s="11">
-[...59 lines deleted...]
-      <c r="W12" s="34">
+      <c r="C12" s="10">
+        <v>0</v>
+      </c>
+      <c r="D12" s="10">
+        <v>0</v>
+      </c>
+      <c r="E12" s="10">
+        <v>2</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <v>2</v>
+      </c>
+      <c r="I12" s="10">
+        <v>1</v>
+      </c>
+      <c r="J12" s="10">
+        <v>1</v>
+      </c>
+      <c r="K12" s="10">
+        <v>1</v>
+      </c>
+      <c r="L12" s="10">
+        <v>1</v>
+      </c>
+      <c r="M12" s="10">
+        <v>2</v>
+      </c>
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>1</v>
+      </c>
+      <c r="R12" s="10">
+        <v>2</v>
+      </c>
+      <c r="S12" s="10">
+        <v>0</v>
+      </c>
+      <c r="T12" s="10">
+        <v>2</v>
+      </c>
+      <c r="U12" s="10">
+        <v>0</v>
+      </c>
+      <c r="V12" s="25">
+        <v>1</v>
+      </c>
+      <c r="W12" s="31">
         <v>0</v>
       </c>
       <c r="X12" s="3">
         <v>0</v>
       </c>
       <c r="Y12" s="3">
         <v>0</v>
       </c>
-      <c r="Z12" s="47">
-[...13 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="Z12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>9</v>
       </c>
-      <c r="C13" s="11">
-[...2 lines deleted...]
-      <c r="D13" s="11">
+      <c r="C13" s="10">
+        <v>2</v>
+      </c>
+      <c r="D13" s="10">
         <v>11</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>23</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="10">
         <v>3</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="10">
         <v>15</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>13</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="10">
         <v>8</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="10">
         <v>24</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>13</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="10">
         <v>9</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>7</v>
       </c>
-      <c r="N13" s="11">
-[...2 lines deleted...]
-      <c r="O13" s="11">
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
         <v>8</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>15</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>6</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>10</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>12</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>24</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>8</v>
       </c>
-      <c r="V13" s="27">
-[...2 lines deleted...]
-      <c r="W13" s="34">
+      <c r="V13" s="25">
+        <v>0</v>
+      </c>
+      <c r="W13" s="31">
         <v>9</v>
       </c>
       <c r="X13" s="3">
         <v>5</v>
       </c>
       <c r="Y13" s="3">
         <v>8</v>
       </c>
-      <c r="Z13" s="47">
-[...2 lines deleted...]
-      <c r="AA13" s="59">
+      <c r="Z13" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="51">
         <v>10</v>
       </c>
-      <c r="AB13" s="64">
-[...7 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="AB13" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>18</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>17</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>9</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>18</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>22</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="10">
         <v>37</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>26</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="10">
         <v>64</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>31</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>38</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="10">
         <v>29</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="10">
         <v>6</v>
       </c>
-      <c r="N14" s="11">
-[...2 lines deleted...]
-      <c r="O14" s="11">
+      <c r="N14" s="10">
+        <v>1</v>
+      </c>
+      <c r="O14" s="10">
         <v>13</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>18</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>37</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>55</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>80</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>46</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>44</v>
       </c>
-      <c r="V14" s="27">
+      <c r="V14" s="25">
         <v>38</v>
       </c>
-      <c r="W14" s="34">
+      <c r="W14" s="31">
         <v>17</v>
       </c>
       <c r="X14" s="3">
         <v>9</v>
       </c>
       <c r="Y14" s="3">
         <v>17</v>
       </c>
-      <c r="Z14" s="47">
+      <c r="Z14" s="42">
         <v>5</v>
       </c>
-      <c r="AA14" s="59">
+      <c r="AA14" s="51">
         <v>14</v>
       </c>
-      <c r="AB14" s="64">
+      <c r="AB14" s="55">
         <v>11</v>
       </c>
-      <c r="AC14" s="64">
+      <c r="AC14" s="55">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="AD14" s="54">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>4</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>5</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>4</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>9</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>8</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>15</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>26</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="10">
         <v>23</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>5</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="10">
         <v>20</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="10">
         <v>13</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="10">
         <v>4</v>
       </c>
-      <c r="N15" s="11">
-[...5 lines deleted...]
-      <c r="P15" s="11">
+      <c r="N15" s="10">
+        <v>2</v>
+      </c>
+      <c r="O15" s="10">
+        <v>2</v>
+      </c>
+      <c r="P15" s="10">
         <v>5</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>6</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="10">
         <v>17</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>52</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>17</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>21</v>
       </c>
-      <c r="V15" s="27">
+      <c r="V15" s="25">
         <v>11</v>
       </c>
-      <c r="W15" s="34">
+      <c r="W15" s="31">
         <v>9</v>
       </c>
       <c r="X15" s="3">
         <v>4</v>
       </c>
       <c r="Y15" s="3">
         <v>7</v>
       </c>
-      <c r="Z15" s="47">
-[...2 lines deleted...]
-      <c r="AA15" s="59">
+      <c r="Z15" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="51">
         <v>8</v>
       </c>
-      <c r="AB15" s="64">
+      <c r="AB15" s="55">
         <v>6</v>
       </c>
-      <c r="AC15" s="64">
+      <c r="AC15" s="55">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AD15" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
-      <c r="C16" s="11"/>
-[...19 lines deleted...]
-      <c r="W16" s="34"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="31"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
-      <c r="Z16" s="47"/>
-[...5 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="Z16" s="42"/>
+      <c r="AA16" s="51"/>
+      <c r="AB16" s="55"/>
+      <c r="AC16" s="55"/>
+      <c r="AD16" s="54"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>3</v>
       </c>
-      <c r="C17" s="11">
-[...5 lines deleted...]
-      <c r="E17" s="11">
+      <c r="C17" s="10">
+        <v>2</v>
+      </c>
+      <c r="D17" s="10">
+        <v>1</v>
+      </c>
+      <c r="E17" s="10">
         <v>9</v>
       </c>
-      <c r="F17" s="11">
-[...2 lines deleted...]
-      <c r="G17" s="11">
+      <c r="F17" s="10">
+        <v>2</v>
+      </c>
+      <c r="G17" s="10">
         <v>13</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <v>5</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="10">
         <v>11</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="10">
         <v>5</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="10">
         <v>5</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="10">
         <v>6</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="10">
         <v>8</v>
       </c>
-      <c r="N17" s="11">
-[...8 lines deleted...]
-      <c r="Q17" s="11">
+      <c r="N17" s="10">
+        <v>2</v>
+      </c>
+      <c r="O17" s="10">
+        <v>2</v>
+      </c>
+      <c r="P17" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="10">
         <v>3</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R17" s="10">
         <v>4</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S17" s="10">
         <v>18</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="10">
         <v>8</v>
       </c>
-      <c r="U17" s="11">
-[...5 lines deleted...]
-      <c r="W17" s="34">
+      <c r="U17" s="10">
+        <v>2</v>
+      </c>
+      <c r="V17" s="25">
+        <v>1</v>
+      </c>
+      <c r="W17" s="31">
         <v>9</v>
       </c>
       <c r="X17" s="3">
         <v>3</v>
       </c>
       <c r="Y17" s="3">
         <v>2</v>
       </c>
-      <c r="Z17" s="47">
+      <c r="Z17" s="42">
         <v>4</v>
       </c>
-      <c r="AA17" s="59">
-[...2 lines deleted...]
-      <c r="AB17" s="64">
+      <c r="AA17" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="55">
         <v>4</v>
       </c>
-      <c r="AC17" s="64">
-[...4 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="AC17" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
-      <c r="C18" s="11">
-[...56 lines deleted...]
-      <c r="V18" s="27">
+      <c r="C18" s="10">
+        <v>0</v>
+      </c>
+      <c r="D18" s="10">
+        <v>0</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <v>0</v>
+      </c>
+      <c r="I18" s="10">
+        <v>0</v>
+      </c>
+      <c r="J18" s="10">
+        <v>0</v>
+      </c>
+      <c r="K18" s="10">
+        <v>0</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0</v>
+      </c>
+      <c r="M18" s="10">
+        <v>0</v>
+      </c>
+      <c r="N18" s="10">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>0</v>
+      </c>
+      <c r="T18" s="10">
+        <v>0</v>
+      </c>
+      <c r="U18" s="10">
+        <v>0</v>
+      </c>
+      <c r="V18" s="25">
         <v>4</v>
       </c>
-      <c r="W18" s="34">
+      <c r="W18" s="31">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
-      <c r="Z18" s="47">
-[...13 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="Z18" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>2</v>
       </c>
-      <c r="C19" s="11">
-[...2 lines deleted...]
-      <c r="D19" s="11">
+      <c r="C19" s="10">
+        <v>0</v>
+      </c>
+      <c r="D19" s="10">
         <v>4</v>
       </c>
-      <c r="E19" s="11">
-[...2 lines deleted...]
-      <c r="F19" s="11">
+      <c r="E19" s="10">
+        <v>0</v>
+      </c>
+      <c r="F19" s="10">
         <v>3</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>6</v>
       </c>
-      <c r="H19" s="11">
-[...2 lines deleted...]
-      <c r="I19" s="11">
+      <c r="H19" s="10">
+        <v>1</v>
+      </c>
+      <c r="I19" s="10">
         <v>6</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="10">
         <v>8</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="10">
         <v>4</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="10">
         <v>4</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="10">
         <v>4</v>
       </c>
-      <c r="N19" s="11">
-[...14 lines deleted...]
-      <c r="S19" s="11">
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>2</v>
+      </c>
+      <c r="R19" s="10">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
         <v>4</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="10">
         <v>11</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="10">
         <v>5</v>
       </c>
-      <c r="V19" s="27">
-[...2 lines deleted...]
-      <c r="W19" s="34">
+      <c r="V19" s="25">
+        <v>0</v>
+      </c>
+      <c r="W19" s="31">
         <v>2</v>
       </c>
       <c r="X19" s="3">
         <v>0</v>
       </c>
       <c r="Y19" s="3">
         <v>0</v>
       </c>
-      <c r="Z19" s="47">
-[...13 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="Z19" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
-      <c r="C20" s="11">
-[...26 lines deleted...]
-      <c r="L20" s="11">
+      <c r="C20" s="10">
+        <v>0</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>0</v>
+      </c>
+      <c r="L20" s="10">
         <v>4</v>
       </c>
-      <c r="M20" s="11">
-[...29 lines deleted...]
-      <c r="W20" s="34">
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>0</v>
+      </c>
+      <c r="R20" s="10">
+        <v>0</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0</v>
+      </c>
+      <c r="T20" s="10">
+        <v>0</v>
+      </c>
+      <c r="U20" s="10">
+        <v>0</v>
+      </c>
+      <c r="V20" s="25">
+        <v>0</v>
+      </c>
+      <c r="W20" s="31">
         <v>0</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
-      <c r="Z20" s="47">
-[...13 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="Z20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>4</v>
       </c>
-      <c r="C21" s="11">
-[...8 lines deleted...]
-      <c r="F21" s="11">
+      <c r="C21" s="10">
+        <v>0</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2</v>
+      </c>
+      <c r="F21" s="10">
         <v>4</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <v>6</v>
       </c>
-      <c r="H21" s="11">
-[...11 lines deleted...]
-      <c r="L21" s="11">
+      <c r="H21" s="10">
+        <v>1</v>
+      </c>
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10">
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
         <v>5</v>
       </c>
-      <c r="M21" s="11">
-[...14 lines deleted...]
-      <c r="R21" s="11">
+      <c r="M21" s="10">
+        <v>0</v>
+      </c>
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0</v>
+      </c>
+      <c r="R21" s="10">
         <v>5</v>
       </c>
-      <c r="S21" s="11">
-[...11 lines deleted...]
-      <c r="W21" s="34">
+      <c r="S21" s="10">
+        <v>1</v>
+      </c>
+      <c r="T21" s="10">
+        <v>1</v>
+      </c>
+      <c r="U21" s="10">
+        <v>0</v>
+      </c>
+      <c r="V21" s="25">
+        <v>0</v>
+      </c>
+      <c r="W21" s="31">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
-      <c r="Z21" s="47">
-[...13 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="Z21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>1</v>
       </c>
-      <c r="C22" s="11">
-[...50 lines deleted...]
-      <c r="T22" s="11">
+      <c r="C22" s="10">
+        <v>2</v>
+      </c>
+      <c r="D22" s="10">
+        <v>0</v>
+      </c>
+      <c r="E22" s="10">
+        <v>1</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>2</v>
+      </c>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
+        <v>1</v>
+      </c>
+      <c r="J22" s="10">
+        <v>2</v>
+      </c>
+      <c r="K22" s="10">
+        <v>0</v>
+      </c>
+      <c r="L22" s="10">
+        <v>1</v>
+      </c>
+      <c r="M22" s="10">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
+        <v>0</v>
+      </c>
+      <c r="P22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>1</v>
+      </c>
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>1</v>
+      </c>
+      <c r="T22" s="10">
         <v>7</v>
       </c>
-      <c r="U22" s="11">
-[...5 lines deleted...]
-      <c r="W22" s="34">
+      <c r="U22" s="10">
+        <v>2</v>
+      </c>
+      <c r="V22" s="25">
+        <v>0</v>
+      </c>
+      <c r="W22" s="31">
         <v>2</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>2</v>
       </c>
-      <c r="Z22" s="47">
-[...5 lines deleted...]
-      <c r="AB22" s="64">
+      <c r="Z22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="55">
         <v>3</v>
       </c>
-      <c r="AC22" s="64">
-[...4 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="AC22" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>1</v>
       </c>
-      <c r="C23" s="11">
-[...59 lines deleted...]
-      <c r="W23" s="34">
+      <c r="C23" s="10">
+        <v>1</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
+        <v>2</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>0</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>0</v>
+      </c>
+      <c r="R23" s="10">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="10">
+        <v>0</v>
+      </c>
+      <c r="U23" s="10">
+        <v>0</v>
+      </c>
+      <c r="V23" s="25">
+        <v>0</v>
+      </c>
+      <c r="W23" s="31">
         <v>3</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
-      <c r="Z23" s="47">
-[...13 lines deleted...]
-      <c r="A24" s="23" t="s">
+      <c r="Z23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="23"/>
-[...29 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="13"/>
+      <c r="Y24" s="13"/>
+      <c r="Z24" s="38"/>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="70"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>88</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>62</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>62</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>98</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="10">
         <v>112</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="10">
         <v>185</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="10">
         <v>128</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="10">
         <v>218</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="10">
         <v>164</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="10">
         <v>150</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="10">
         <v>136</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="10">
         <v>88</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N25" s="10">
         <v>5</v>
       </c>
-      <c r="O25" s="11">
+      <c r="O25" s="10">
         <v>71</v>
       </c>
-      <c r="P25" s="11">
+      <c r="P25" s="10">
         <v>94</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="10">
         <v>109</v>
       </c>
-      <c r="R25" s="11">
+      <c r="R25" s="10">
         <v>135</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="10">
         <v>276</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="10">
         <v>202</v>
       </c>
-      <c r="U25" s="11">
+      <c r="U25" s="10">
         <v>137</v>
       </c>
-      <c r="V25" s="27">
+      <c r="V25" s="25">
         <v>117</v>
       </c>
-      <c r="W25" s="34">
+      <c r="W25" s="31">
         <v>73</v>
       </c>
       <c r="X25" s="3">
         <v>54</v>
       </c>
       <c r="Y25" s="3">
         <v>96</v>
       </c>
-      <c r="Z25" s="47">
+      <c r="Z25" s="42">
         <v>35</v>
       </c>
-      <c r="AA25" s="59">
+      <c r="AA25" s="51">
         <v>47</v>
       </c>
-      <c r="AB25" s="64">
+      <c r="AB25" s="55">
         <v>58</v>
       </c>
-      <c r="AC25" s="64">
+      <c r="AC25" s="55">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="AD25" s="54">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>52</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>36</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>36</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>37</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="10">
         <v>71</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="10">
         <v>94</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="10">
         <v>55</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="10">
         <v>106</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="10">
         <v>97</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="10">
         <v>76</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="10">
         <v>69</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="10">
         <v>63</v>
       </c>
-      <c r="N26" s="11">
-[...2 lines deleted...]
-      <c r="O26" s="11">
+      <c r="N26" s="10">
+        <v>2</v>
+      </c>
+      <c r="O26" s="10">
         <v>41</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>53</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>47</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="10">
         <v>46</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="10">
         <v>101</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="10">
         <v>109</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="10">
         <v>56</v>
       </c>
-      <c r="V26" s="27">
+      <c r="V26" s="25">
         <v>63</v>
       </c>
-      <c r="W26" s="34">
+      <c r="W26" s="31">
         <v>35</v>
       </c>
       <c r="X26" s="3">
         <v>33</v>
       </c>
       <c r="Y26" s="3">
         <v>60</v>
       </c>
-      <c r="Z26" s="47">
+      <c r="Z26" s="42">
         <v>25</v>
       </c>
-      <c r="AA26" s="59">
+      <c r="AA26" s="51">
         <v>15</v>
       </c>
-      <c r="AB26" s="64">
+      <c r="AB26" s="55">
         <v>36</v>
       </c>
-      <c r="AC26" s="64">
+      <c r="AC26" s="55">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="AD26" s="54">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>5</v>
       </c>
-      <c r="C27" s="11">
-[...8 lines deleted...]
-      <c r="F27" s="11">
+      <c r="C27" s="10">
+        <v>1</v>
+      </c>
+      <c r="D27" s="10">
+        <v>1</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
         <v>8</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="10">
         <v>11</v>
       </c>
-      <c r="H27" s="11">
-[...2 lines deleted...]
-      <c r="I27" s="11">
+      <c r="H27" s="10">
+        <v>2</v>
+      </c>
+      <c r="I27" s="10">
         <v>9</v>
       </c>
-      <c r="J27" s="11">
-[...5 lines deleted...]
-      <c r="L27" s="11">
+      <c r="J27" s="10">
+        <v>2</v>
+      </c>
+      <c r="K27" s="10">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
         <v>5</v>
       </c>
-      <c r="M27" s="11">
-[...5 lines deleted...]
-      <c r="O27" s="11">
+      <c r="M27" s="10">
+        <v>1</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
         <v>7</v>
       </c>
-      <c r="P27" s="11">
+      <c r="P27" s="10">
         <v>3</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="10">
         <v>9</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>5</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="10">
         <v>16</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="10">
         <v>4</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="10">
         <v>8</v>
       </c>
-      <c r="V27" s="27">
+      <c r="V27" s="25">
         <v>3</v>
       </c>
-      <c r="W27" s="34">
+      <c r="W27" s="31">
         <v>1</v>
       </c>
       <c r="X27" s="3">
         <v>1</v>
       </c>
       <c r="Y27" s="3">
         <v>2</v>
       </c>
-      <c r="Z27" s="47">
-[...13 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="Z27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
-      <c r="C28" s="11">
-[...59 lines deleted...]
-      <c r="W28" s="34">
+      <c r="C28" s="10">
+        <v>0</v>
+      </c>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2</v>
+      </c>
+      <c r="F28" s="10">
+        <v>0</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0</v>
+      </c>
+      <c r="H28" s="10">
+        <v>2</v>
+      </c>
+      <c r="I28" s="10">
+        <v>1</v>
+      </c>
+      <c r="J28" s="10">
+        <v>1</v>
+      </c>
+      <c r="K28" s="10">
+        <v>1</v>
+      </c>
+      <c r="L28" s="10">
+        <v>1</v>
+      </c>
+      <c r="M28" s="10">
+        <v>2</v>
+      </c>
+      <c r="N28" s="10">
+        <v>0</v>
+      </c>
+      <c r="O28" s="10">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>1</v>
+      </c>
+      <c r="R28" s="10">
+        <v>2</v>
+      </c>
+      <c r="S28" s="10">
+        <v>0</v>
+      </c>
+      <c r="T28" s="10">
+        <v>2</v>
+      </c>
+      <c r="U28" s="10">
+        <v>0</v>
+      </c>
+      <c r="V28" s="25">
+        <v>1</v>
+      </c>
+      <c r="W28" s="31">
         <v>0</v>
       </c>
       <c r="X28" s="3">
         <v>0</v>
       </c>
       <c r="Y28" s="3">
         <v>0</v>
       </c>
-      <c r="Z28" s="47">
-[...13 lines deleted...]
-      <c r="A29" s="10" t="s">
+      <c r="Z28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>9</v>
       </c>
-      <c r="C29" s="11">
-[...2 lines deleted...]
-      <c r="D29" s="11">
+      <c r="C29" s="10">
+        <v>2</v>
+      </c>
+      <c r="D29" s="10">
         <v>11</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="10">
         <v>23</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F29" s="10">
         <v>3</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="10">
         <v>15</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="10">
         <v>13</v>
       </c>
-      <c r="I29" s="11">
+      <c r="I29" s="10">
         <v>8</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J29" s="10">
         <v>24</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="10">
         <v>13</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="10">
         <v>9</v>
       </c>
-      <c r="M29" s="11">
+      <c r="M29" s="10">
         <v>7</v>
       </c>
-      <c r="N29" s="11">
-[...2 lines deleted...]
-      <c r="O29" s="11">
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
         <v>8</v>
       </c>
-      <c r="P29" s="11">
+      <c r="P29" s="10">
         <v>15</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="Q29" s="10">
         <v>6</v>
       </c>
-      <c r="R29" s="11">
+      <c r="R29" s="10">
         <v>10</v>
       </c>
-      <c r="S29" s="11">
+      <c r="S29" s="10">
         <v>12</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="10">
         <v>24</v>
       </c>
-      <c r="U29" s="11">
+      <c r="U29" s="10">
         <v>8</v>
       </c>
-      <c r="V29" s="27">
-[...2 lines deleted...]
-      <c r="W29" s="34">
+      <c r="V29" s="25">
+        <v>0</v>
+      </c>
+      <c r="W29" s="31">
         <v>9</v>
       </c>
       <c r="X29" s="3">
         <v>5</v>
       </c>
       <c r="Y29" s="3">
         <v>8</v>
       </c>
-      <c r="Z29" s="47">
-[...2 lines deleted...]
-      <c r="AA29" s="59">
+      <c r="Z29" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="51">
         <v>10</v>
       </c>
-      <c r="AB29" s="64">
-[...7 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="AB29" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>18</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C30" s="10">
         <v>17</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="10">
         <v>9</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="10">
         <v>18</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="10">
         <v>22</v>
       </c>
-      <c r="G30" s="11">
+      <c r="G30" s="10">
         <v>37</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <v>26</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I30" s="10">
         <v>64</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J30" s="10">
         <v>31</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="10">
         <v>38</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L30" s="10">
         <v>29</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M30" s="10">
         <v>6</v>
       </c>
-      <c r="N30" s="11">
-[...2 lines deleted...]
-      <c r="O30" s="11">
+      <c r="N30" s="10">
+        <v>1</v>
+      </c>
+      <c r="O30" s="10">
         <v>13</v>
       </c>
-      <c r="P30" s="11">
+      <c r="P30" s="10">
         <v>18</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="10">
         <v>37</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R30" s="10">
         <v>55</v>
       </c>
-      <c r="S30" s="11">
+      <c r="S30" s="10">
         <v>80</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="10">
         <v>46</v>
       </c>
-      <c r="U30" s="11">
+      <c r="U30" s="10">
         <v>44</v>
       </c>
-      <c r="V30" s="27">
+      <c r="V30" s="25">
         <v>38</v>
       </c>
-      <c r="W30" s="34">
+      <c r="W30" s="31">
         <v>17</v>
       </c>
       <c r="X30" s="3">
         <v>9</v>
       </c>
       <c r="Y30" s="3">
         <v>17</v>
       </c>
-      <c r="Z30" s="47">
+      <c r="Z30" s="42">
         <v>5</v>
       </c>
-      <c r="AA30" s="59">
+      <c r="AA30" s="51">
         <v>14</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="55">
         <v>11</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="55">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="AD30" s="54">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>4</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="10">
         <v>5</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D31" s="10">
         <v>4</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="10">
         <v>9</v>
       </c>
-      <c r="F31" s="11">
+      <c r="F31" s="10">
         <v>8</v>
       </c>
-      <c r="G31" s="11">
+      <c r="G31" s="10">
         <v>15</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="10">
         <v>26</v>
       </c>
-      <c r="I31" s="11">
+      <c r="I31" s="10">
         <v>23</v>
       </c>
-      <c r="J31" s="11">
+      <c r="J31" s="10">
         <v>5</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K31" s="10">
         <v>20</v>
       </c>
-      <c r="L31" s="11">
+      <c r="L31" s="10">
         <v>13</v>
       </c>
-      <c r="M31" s="11">
+      <c r="M31" s="10">
         <v>4</v>
       </c>
-      <c r="N31" s="11">
-[...5 lines deleted...]
-      <c r="P31" s="11">
+      <c r="N31" s="10">
+        <v>2</v>
+      </c>
+      <c r="O31" s="10">
+        <v>2</v>
+      </c>
+      <c r="P31" s="10">
         <v>5</v>
       </c>
-      <c r="Q31" s="11">
+      <c r="Q31" s="10">
         <v>6</v>
       </c>
-      <c r="R31" s="11">
+      <c r="R31" s="10">
         <v>17</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="10">
         <v>52</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="10">
         <v>17</v>
       </c>
-      <c r="U31" s="11">
+      <c r="U31" s="10">
         <v>21</v>
       </c>
-      <c r="V31" s="27">
+      <c r="V31" s="25">
         <v>11</v>
       </c>
-      <c r="W31" s="34">
+      <c r="W31" s="31">
         <v>9</v>
       </c>
       <c r="X31" s="3">
         <v>4</v>
       </c>
       <c r="Y31" s="3">
         <v>7</v>
       </c>
-      <c r="Z31" s="47">
-[...2 lines deleted...]
-      <c r="AA31" s="59">
+      <c r="Z31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="51">
         <v>8</v>
       </c>
-      <c r="AB31" s="64">
+      <c r="AB31" s="55">
         <v>6</v>
       </c>
-      <c r="AC31" s="64">
+      <c r="AC31" s="55">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="AD31" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
-      <c r="C32" s="11"/>
-[...19 lines deleted...]
-      <c r="W32" s="34"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
+      <c r="R32" s="10"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="10"/>
+      <c r="V32" s="25"/>
+      <c r="W32" s="31"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
-      <c r="Z32" s="47"/>
-[...5 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="Z32" s="42"/>
+      <c r="AA32" s="51"/>
+      <c r="AB32" s="55"/>
+      <c r="AC32" s="55"/>
+      <c r="AD32" s="54"/>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>0</v>
       </c>
-      <c r="C33" s="11">
-[...5 lines deleted...]
-      <c r="E33" s="11">
+      <c r="C33" s="10">
+        <v>1</v>
+      </c>
+      <c r="D33" s="10">
+        <v>1</v>
+      </c>
+      <c r="E33" s="10">
         <v>9</v>
       </c>
-      <c r="F33" s="11">
-[...2 lines deleted...]
-      <c r="G33" s="11">
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="10">
         <v>13</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="10">
         <v>4</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I33" s="10">
         <v>7</v>
       </c>
-      <c r="J33" s="11">
+      <c r="J33" s="10">
         <v>4</v>
       </c>
-      <c r="K33" s="11">
-[...2 lines deleted...]
-      <c r="L33" s="11">
+      <c r="K33" s="10">
+        <v>2</v>
+      </c>
+      <c r="L33" s="10">
         <v>6</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M33" s="10">
         <v>5</v>
       </c>
-      <c r="N33" s="11">
-[...8 lines deleted...]
-      <c r="Q33" s="11">
+      <c r="N33" s="10">
+        <v>0</v>
+      </c>
+      <c r="O33" s="10">
+        <v>0</v>
+      </c>
+      <c r="P33" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="10">
         <v>3</v>
       </c>
-      <c r="R33" s="11">
-[...2 lines deleted...]
-      <c r="S33" s="11">
+      <c r="R33" s="10">
+        <v>0</v>
+      </c>
+      <c r="S33" s="10">
         <v>15</v>
       </c>
-      <c r="T33" s="11">
-[...8 lines deleted...]
-      <c r="W33" s="34">
+      <c r="T33" s="10">
+        <v>0</v>
+      </c>
+      <c r="U33" s="10">
+        <v>0</v>
+      </c>
+      <c r="V33" s="25">
+        <v>1</v>
+      </c>
+      <c r="W33" s="31">
         <v>2</v>
       </c>
       <c r="X33" s="3">
         <v>2</v>
       </c>
       <c r="Y33" s="3">
         <v>2</v>
       </c>
-      <c r="Z33" s="47">
+      <c r="Z33" s="42">
         <v>4</v>
       </c>
-      <c r="AA33" s="59">
-[...2 lines deleted...]
-      <c r="AB33" s="64">
+      <c r="AA33" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="55">
         <v>4</v>
       </c>
-      <c r="AC33" s="64">
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="AC33" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
-      <c r="C34" s="11">
-[...26 lines deleted...]
-      <c r="L34" s="11">
+      <c r="C34" s="10">
+        <v>0</v>
+      </c>
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>0</v>
+      </c>
+      <c r="H34" s="10">
+        <v>0</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>0</v>
+      </c>
+      <c r="K34" s="10">
+        <v>0</v>
+      </c>
+      <c r="L34" s="10">
         <v>4</v>
       </c>
-      <c r="M34" s="11">
-[...29 lines deleted...]
-      <c r="W34" s="34">
+      <c r="M34" s="10">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10">
+        <v>0</v>
+      </c>
+      <c r="S34" s="10">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10">
+        <v>0</v>
+      </c>
+      <c r="V34" s="25">
+        <v>0</v>
+      </c>
+      <c r="W34" s="31">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
-      <c r="Z34" s="47">
-[...13 lines deleted...]
-      <c r="A35" s="23" t="s">
+      <c r="Z34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="51">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="23"/>
-[...29 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33"/>
+      <c r="U35" s="33"/>
+      <c r="V35" s="33"/>
+      <c r="W35" s="33"/>
+      <c r="X35" s="13"/>
+      <c r="Y35" s="13"/>
+      <c r="Z35" s="38"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="70"/>
+    </row>
+    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>11</v>
       </c>
-      <c r="C36" s="11">
+      <c r="C36" s="10">
         <v>4</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D36" s="10">
         <v>5</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="10">
         <v>3</v>
       </c>
-      <c r="F36" s="11">
+      <c r="F36" s="10">
         <v>9</v>
       </c>
-      <c r="G36" s="11">
+      <c r="G36" s="10">
         <v>14</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="10">
         <v>3</v>
       </c>
-      <c r="I36" s="11">
+      <c r="I36" s="10">
         <v>13</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J36" s="10">
         <v>11</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="10">
         <v>7</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="10">
         <v>10</v>
       </c>
-      <c r="M36" s="11">
+      <c r="M36" s="10">
         <v>7</v>
       </c>
-      <c r="N36" s="11">
-[...8 lines deleted...]
-      <c r="Q36" s="11">
+      <c r="N36" s="10">
+        <v>2</v>
+      </c>
+      <c r="O36" s="10">
+        <v>2</v>
+      </c>
+      <c r="P36" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="10">
         <v>3</v>
       </c>
-      <c r="R36" s="11">
+      <c r="R36" s="10">
         <v>9</v>
       </c>
-      <c r="S36" s="37">
+      <c r="S36" s="34">
         <v>9</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="10">
         <v>27</v>
       </c>
-      <c r="U36" s="11">
+      <c r="U36" s="10">
         <v>9</v>
       </c>
-      <c r="V36" s="27">
+      <c r="V36" s="25">
         <v>4</v>
       </c>
-      <c r="W36" s="34">
+      <c r="W36" s="31">
         <v>14</v>
       </c>
-      <c r="X36" s="37">
-[...11 lines deleted...]
-      <c r="AB36" s="64">
+      <c r="X36" s="34">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="34">
+        <v>2</v>
+      </c>
+      <c r="Z36" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="55">
         <v>3</v>
       </c>
-      <c r="AC36" s="64">
+      <c r="AC36" s="55">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="AD36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
-      <c r="C37" s="11"/>
-[...28 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="34"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="10"/>
+      <c r="V37" s="25"/>
+      <c r="W37" s="31"/>
+      <c r="X37" s="34"/>
+      <c r="Y37" s="34"/>
+      <c r="Z37" s="43"/>
+      <c r="AA37" s="52"/>
+      <c r="AB37" s="55"/>
+      <c r="AC37" s="55"/>
+      <c r="AD37" s="54"/>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>3</v>
       </c>
-      <c r="C38" s="11">
-[...17 lines deleted...]
-      <c r="I38" s="11">
+      <c r="C38" s="10">
+        <v>1</v>
+      </c>
+      <c r="D38" s="10">
+        <v>0</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0</v>
+      </c>
+      <c r="F38" s="10">
+        <v>2</v>
+      </c>
+      <c r="G38" s="10">
+        <v>0</v>
+      </c>
+      <c r="H38" s="10">
+        <v>1</v>
+      </c>
+      <c r="I38" s="10">
         <v>4</v>
       </c>
-      <c r="J38" s="11">
-[...2 lines deleted...]
-      <c r="K38" s="11">
+      <c r="J38" s="10">
+        <v>1</v>
+      </c>
+      <c r="K38" s="10">
         <v>3</v>
       </c>
-      <c r="L38" s="11">
-[...2 lines deleted...]
-      <c r="M38" s="11">
+      <c r="L38" s="10">
+        <v>0</v>
+      </c>
+      <c r="M38" s="10">
         <v>3</v>
       </c>
-      <c r="N38" s="11">
-[...11 lines deleted...]
-      <c r="R38" s="11">
+      <c r="N38" s="10">
+        <v>2</v>
+      </c>
+      <c r="O38" s="10">
+        <v>2</v>
+      </c>
+      <c r="P38" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>0</v>
+      </c>
+      <c r="R38" s="10">
         <v>4</v>
       </c>
-      <c r="S38" s="37">
+      <c r="S38" s="34">
         <v>3</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="10">
         <v>8</v>
       </c>
-      <c r="U38" s="11">
-[...5 lines deleted...]
-      <c r="W38" s="34">
+      <c r="U38" s="10">
+        <v>2</v>
+      </c>
+      <c r="V38" s="25">
+        <v>0</v>
+      </c>
+      <c r="W38" s="31">
         <v>7</v>
       </c>
-      <c r="X38" s="37">
-[...19 lines deleted...]
-      <c r="A39" s="10" t="s">
+      <c r="X38" s="34">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
-      <c r="C39" s="11">
-[...56 lines deleted...]
-      <c r="V39" s="27">
+      <c r="C39" s="10">
+        <v>0</v>
+      </c>
+      <c r="D39" s="10">
+        <v>0</v>
+      </c>
+      <c r="E39" s="10">
+        <v>0</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0</v>
+      </c>
+      <c r="G39" s="10">
+        <v>0</v>
+      </c>
+      <c r="H39" s="10">
+        <v>0</v>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="10">
+        <v>0</v>
+      </c>
+      <c r="L39" s="10">
+        <v>0</v>
+      </c>
+      <c r="M39" s="10">
+        <v>0</v>
+      </c>
+      <c r="N39" s="10">
+        <v>0</v>
+      </c>
+      <c r="O39" s="10">
+        <v>0</v>
+      </c>
+      <c r="P39" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>0</v>
+      </c>
+      <c r="R39" s="10">
+        <v>0</v>
+      </c>
+      <c r="S39" s="34">
+        <v>0</v>
+      </c>
+      <c r="T39" s="10">
+        <v>0</v>
+      </c>
+      <c r="U39" s="10">
+        <v>0</v>
+      </c>
+      <c r="V39" s="25">
         <v>4</v>
       </c>
-      <c r="W39" s="34">
-[...22 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="W39" s="31">
+        <v>0</v>
+      </c>
+      <c r="X39" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>2</v>
       </c>
-      <c r="C40" s="11">
-[...2 lines deleted...]
-      <c r="D40" s="11">
+      <c r="C40" s="10">
+        <v>0</v>
+      </c>
+      <c r="D40" s="10">
         <v>4</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>3</v>
       </c>
-      <c r="G40" s="11">
+      <c r="G40" s="10">
         <v>6</v>
       </c>
-      <c r="H40" s="11">
-[...2 lines deleted...]
-      <c r="I40" s="11">
+      <c r="H40" s="10">
+        <v>1</v>
+      </c>
+      <c r="I40" s="10">
         <v>6</v>
       </c>
-      <c r="J40" s="11">
+      <c r="J40" s="10">
         <v>8</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K40" s="10">
         <v>4</v>
       </c>
-      <c r="L40" s="11">
+      <c r="L40" s="10">
         <v>4</v>
       </c>
-      <c r="M40" s="11">
+      <c r="M40" s="10">
         <v>4</v>
       </c>
-      <c r="N40" s="11">
-[...14 lines deleted...]
-      <c r="S40" s="37">
+      <c r="N40" s="10">
+        <v>0</v>
+      </c>
+      <c r="O40" s="10">
+        <v>0</v>
+      </c>
+      <c r="P40" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>2</v>
+      </c>
+      <c r="R40" s="10">
+        <v>0</v>
+      </c>
+      <c r="S40" s="34">
         <v>4</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T40" s="10">
         <v>11</v>
       </c>
-      <c r="U40" s="11">
+      <c r="U40" s="10">
         <v>5</v>
       </c>
-      <c r="V40" s="27">
-[...25 lines deleted...]
-      <c r="A41" s="10" t="s">
+      <c r="V40" s="25">
+        <v>0</v>
+      </c>
+      <c r="W40" s="31">
+        <v>2</v>
+      </c>
+      <c r="X40" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
-      <c r="C41" s="11">
-[...82 lines deleted...]
-      <c r="A42" s="10" t="s">
+      <c r="C41" s="10">
+        <v>0</v>
+      </c>
+      <c r="D41" s="10">
+        <v>0</v>
+      </c>
+      <c r="E41" s="10">
+        <v>0</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0</v>
+      </c>
+      <c r="G41" s="10">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
+        <v>0</v>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="10">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <v>0</v>
+      </c>
+      <c r="N41" s="10">
+        <v>0</v>
+      </c>
+      <c r="O41" s="10">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>0</v>
+      </c>
+      <c r="R41" s="10">
+        <v>0</v>
+      </c>
+      <c r="S41" s="34">
+        <v>0</v>
+      </c>
+      <c r="T41" s="10">
+        <v>0</v>
+      </c>
+      <c r="U41" s="10">
+        <v>0</v>
+      </c>
+      <c r="V41" s="25">
+        <v>0</v>
+      </c>
+      <c r="W41" s="31">
+        <v>0</v>
+      </c>
+      <c r="X41" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>4</v>
       </c>
-      <c r="C42" s="11">
-[...8 lines deleted...]
-      <c r="F42" s="11">
+      <c r="C42" s="10">
+        <v>0</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1</v>
+      </c>
+      <c r="E42" s="10">
+        <v>2</v>
+      </c>
+      <c r="F42" s="10">
         <v>4</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="10">
         <v>6</v>
       </c>
-      <c r="H42" s="11">
-[...11 lines deleted...]
-      <c r="L42" s="11">
+      <c r="H42" s="10">
+        <v>1</v>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="10">
+        <v>0</v>
+      </c>
+      <c r="K42" s="10">
+        <v>0</v>
+      </c>
+      <c r="L42" s="10">
         <v>5</v>
       </c>
-      <c r="M42" s="11">
-[...14 lines deleted...]
-      <c r="R42" s="11">
+      <c r="M42" s="10">
+        <v>0</v>
+      </c>
+      <c r="N42" s="10">
+        <v>0</v>
+      </c>
+      <c r="O42" s="10">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>0</v>
+      </c>
+      <c r="R42" s="10">
         <v>5</v>
       </c>
-      <c r="S42" s="37">
-[...34 lines deleted...]
-      <c r="A43" s="10" t="s">
+      <c r="S42" s="34">
+        <v>1</v>
+      </c>
+      <c r="T42" s="10">
+        <v>1</v>
+      </c>
+      <c r="U42" s="10">
+        <v>0</v>
+      </c>
+      <c r="V42" s="25">
+        <v>0</v>
+      </c>
+      <c r="W42" s="31">
+        <v>0</v>
+      </c>
+      <c r="X42" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
+      <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>1</v>
       </c>
-      <c r="C43" s="11">
-[...50 lines deleted...]
-      <c r="T43" s="11">
+      <c r="C43" s="10">
+        <v>2</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>1</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>2</v>
+      </c>
+      <c r="H43" s="10">
+        <v>0</v>
+      </c>
+      <c r="I43" s="10">
+        <v>1</v>
+      </c>
+      <c r="J43" s="10">
+        <v>2</v>
+      </c>
+      <c r="K43" s="10">
+        <v>0</v>
+      </c>
+      <c r="L43" s="10">
+        <v>1</v>
+      </c>
+      <c r="M43" s="10">
+        <v>0</v>
+      </c>
+      <c r="N43" s="10">
+        <v>0</v>
+      </c>
+      <c r="O43" s="10">
+        <v>0</v>
+      </c>
+      <c r="P43" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>1</v>
+      </c>
+      <c r="R43" s="10">
+        <v>0</v>
+      </c>
+      <c r="S43" s="34">
+        <v>1</v>
+      </c>
+      <c r="T43" s="10">
         <v>7</v>
       </c>
-      <c r="U43" s="11">
-[...20 lines deleted...]
-      <c r="AB43" s="64">
+      <c r="U43" s="10">
+        <v>2</v>
+      </c>
+      <c r="V43" s="25">
+        <v>0</v>
+      </c>
+      <c r="W43" s="31">
+        <v>2</v>
+      </c>
+      <c r="X43" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="34">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="43">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="55">
         <v>3</v>
       </c>
-      <c r="AC43" s="64">
-[...4 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="AC43" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>1</v>
       </c>
       <c r="C44" s="4">
         <v>1</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
         <v>2</v>
@@ -7145,3155 +7373,3292 @@
       </c>
       <c r="K44" s="4">
         <v>0</v>
       </c>
       <c r="L44" s="4">
         <v>0</v>
       </c>
       <c r="M44" s="4">
         <v>0</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>0</v>
       </c>
       <c r="P44" s="4">
         <v>0</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
-      <c r="S44" s="38">
+      <c r="S44" s="35">
         <v>0</v>
       </c>
       <c r="T44" s="4">
         <v>0</v>
       </c>
       <c r="U44" s="4">
         <v>0</v>
       </c>
-      <c r="V44" s="28">
-[...2 lines deleted...]
-      <c r="W44" s="35">
+      <c r="V44" s="26">
+        <v>0</v>
+      </c>
+      <c r="W44" s="32">
         <v>3</v>
       </c>
-      <c r="X44" s="38">
-[...14 lines deleted...]
-      <c r="AC44" s="65">
+      <c r="X44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="12" width="8.140625" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="24" width="8.140625" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
-      <c r="A2" s="13" t="s">
+    <row r="2" spans="1:37">
+      <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="14"/>
-[...25 lines deleted...]
-    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="B2" s="13"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+    </row>
+    <row r="4" spans="1:37" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
-      <c r="B5" s="18"/>
-[...19 lines deleted...]
-      <c r="B6" s="75">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="19"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AC5" s="19"/>
+      <c r="AK5" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="37" customFormat="1">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2024</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="71">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="61">
         <v>2025</v>
       </c>
-      <c r="O6" s="71"/>
-[...10 lines deleted...]
-      <c r="Z6" s="79">
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="80"/>
-[...5 lines deleted...]
-      <c r="B7" s="16" t="s">
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37" s="37" customFormat="1">
+      <c r="A7" s="64"/>
+      <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="17" t="s">
+      <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="16" t="s">
+      <c r="N7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="16" t="s">
+      <c r="O7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="16" t="s">
+      <c r="P7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="66" t="s">
+      <c r="Q7" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="17" t="s">
+      <c r="R7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="17" t="s">
+      <c r="S7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="17" t="s">
+      <c r="T7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="17" t="s">
-[...5 lines deleted...]
-      <c r="W7" s="17" t="s">
+      <c r="U7" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="17" t="s">
+      <c r="X7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AC7" s="70" t="s">
+      <c r="AC7" s="59" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="AD7" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE7" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF7" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI7" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="60" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="22"/>
-[...25 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="14"/>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="14"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>-81</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="10">
         <v>65</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>25</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>13</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="10">
         <v>-49</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>-135</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>-83</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="10">
         <v>-181</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>-59</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>-15</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>-6</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>21</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="10">
         <v>17</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="10">
         <v>25</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>-13</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>41</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>-78</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>-204</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>-128</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>-34</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="27">
         <v>-78</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="34">
         <v>30</v>
       </c>
       <c r="X9" s="3">
         <v>77</v>
       </c>
       <c r="Y9" s="3">
         <v>35</v>
       </c>
-      <c r="Z9" s="51">
+      <c r="Z9" s="45">
         <v>73</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="54">
         <v>22</v>
       </c>
-      <c r="AB9" s="64">
+      <c r="AB9" s="55">
         <v>52</v>
       </c>
-      <c r="AC9" s="64">
+      <c r="AC9" s="55">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="AD9" s="54">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>-46</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="10">
         <v>33</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>10</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>27</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>-37</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>-64</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>-31</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="10">
         <v>-66</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>-31</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>-2</v>
       </c>
-      <c r="L10" s="11">
-[...2 lines deleted...]
-      <c r="M10" s="11">
+      <c r="L10" s="10">
+        <v>2</v>
+      </c>
+      <c r="M10" s="10">
         <v>-4</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="10">
         <v>14</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="10">
         <v>31</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>-15</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>44</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>-9</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>-48</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>-59</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>18</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="27">
         <v>-39</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="34">
         <v>32</v>
       </c>
       <c r="X10" s="3">
         <v>52</v>
       </c>
       <c r="Y10" s="3">
         <v>18</v>
       </c>
-      <c r="Z10" s="51">
+      <c r="Z10" s="45">
         <v>44</v>
       </c>
-      <c r="AA10" s="63">
+      <c r="AA10" s="54">
         <v>19</v>
       </c>
-      <c r="AB10" s="64">
+      <c r="AB10" s="55">
         <v>27</v>
       </c>
-      <c r="AC10" s="64">
-[...4 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="AC10" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>0</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="10">
         <v>8</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>3</v>
       </c>
-      <c r="E11" s="11">
-[...2 lines deleted...]
-      <c r="F11" s="11">
+      <c r="E11" s="10">
+        <v>1</v>
+      </c>
+      <c r="F11" s="10">
         <v>-6</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="10">
         <v>-11</v>
       </c>
-      <c r="H11" s="11">
-[...2 lines deleted...]
-      <c r="I11" s="11">
+      <c r="H11" s="10">
+        <v>0</v>
+      </c>
+      <c r="I11" s="10">
         <v>-7</v>
       </c>
-      <c r="J11" s="11">
-[...2 lines deleted...]
-      <c r="K11" s="11">
+      <c r="J11" s="10">
+        <v>2</v>
+      </c>
+      <c r="K11" s="10">
         <v>3</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="10">
         <v>3</v>
       </c>
-      <c r="M11" s="11">
-[...5 lines deleted...]
-      <c r="O11" s="11">
+      <c r="M11" s="10">
+        <v>0</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
         <v>-4</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>-1</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>-5</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>-1</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="10">
         <v>-15</v>
       </c>
-      <c r="T11" s="11">
-[...2 lines deleted...]
-      <c r="U11" s="11">
+      <c r="T11" s="10">
+        <v>0</v>
+      </c>
+      <c r="U11" s="10">
         <v>-3</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="27">
         <v>-3</v>
       </c>
-      <c r="W11" s="37">
+      <c r="W11" s="34">
         <v>2</v>
       </c>
       <c r="X11" s="3">
         <v>0</v>
       </c>
       <c r="Y11" s="3">
         <v>4</v>
       </c>
-      <c r="Z11" s="51">
-[...2 lines deleted...]
-      <c r="AA11" s="63">
+      <c r="Z11" s="45">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="54">
         <v>3</v>
       </c>
-      <c r="AB11" s="64">
-[...7 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="AB11" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="54">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
-      <c r="C12" s="11">
-[...5 lines deleted...]
-      <c r="E12" s="11">
+      <c r="C12" s="10">
+        <v>0</v>
+      </c>
+      <c r="D12" s="10">
+        <v>0</v>
+      </c>
+      <c r="E12" s="10">
         <v>-2</v>
       </c>
-      <c r="F12" s="11">
-[...5 lines deleted...]
-      <c r="H12" s="11">
+      <c r="F12" s="10">
+        <v>1</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
         <v>-2</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="10">
         <v>-1</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="10">
         <v>-1</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="10">
         <v>-1</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="10">
         <v>-1</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="10">
         <v>-2</v>
       </c>
-      <c r="N12" s="11">
-[...11 lines deleted...]
-      <c r="R12" s="11">
+      <c r="N12" s="10">
+        <v>2</v>
+      </c>
+      <c r="O12" s="10">
+        <v>1</v>
+      </c>
+      <c r="P12" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>2</v>
+      </c>
+      <c r="R12" s="10">
         <v>-1</v>
       </c>
-      <c r="S12" s="11">
-[...2 lines deleted...]
-      <c r="T12" s="11">
+      <c r="S12" s="10">
+        <v>1</v>
+      </c>
+      <c r="T12" s="10">
         <v>-2</v>
       </c>
-      <c r="U12" s="11">
-[...5 lines deleted...]
-      <c r="W12" s="37">
+      <c r="U12" s="10">
+        <v>0</v>
+      </c>
+      <c r="V12" s="27">
+        <v>1</v>
+      </c>
+      <c r="W12" s="34">
         <v>1</v>
       </c>
       <c r="X12" s="3">
         <v>2</v>
       </c>
       <c r="Y12" s="3">
         <v>1</v>
       </c>
-      <c r="Z12" s="51">
-[...2 lines deleted...]
-      <c r="AA12" s="63">
+      <c r="Z12" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="54">
         <v>4</v>
       </c>
-      <c r="AB12" s="64">
+      <c r="AB12" s="55">
         <v>-1</v>
       </c>
-      <c r="AC12" s="64">
-[...4 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="AC12" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="54">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>-9</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="10">
         <v>-2</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="10">
         <v>-9</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>-15</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="10">
         <v>-2</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="10">
         <v>-9</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>-9</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="10">
         <v>-8</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="10">
         <v>-20</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>-10</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="10">
         <v>-3</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>-4</v>
       </c>
-      <c r="N13" s="11">
-[...2 lines deleted...]
-      <c r="O13" s="11">
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
         <v>-7</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>-13</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>-4</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>-6</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>-9</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>-24</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>-4</v>
       </c>
-      <c r="V13" s="29">
-[...2 lines deleted...]
-      <c r="W13" s="37">
+      <c r="V13" s="27">
+        <v>1</v>
+      </c>
+      <c r="W13" s="34">
         <v>-6</v>
       </c>
       <c r="X13" s="3">
         <v>-4</v>
       </c>
       <c r="Y13" s="3">
         <v>-3</v>
       </c>
-      <c r="Z13" s="51">
-[...2 lines deleted...]
-      <c r="AA13" s="63">
+      <c r="Z13" s="45">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="54">
         <v>-6</v>
       </c>
-      <c r="AB13" s="64">
-[...7 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="AB13" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>-18</v>
       </c>
-      <c r="C14" s="11">
-[...2 lines deleted...]
-      <c r="D14" s="11">
+      <c r="C14" s="10">
+        <v>2</v>
+      </c>
+      <c r="D14" s="10">
         <v>13</v>
       </c>
-      <c r="E14" s="11">
-[...5 lines deleted...]
-      <c r="G14" s="11">
+      <c r="E14" s="10">
+        <v>2</v>
+      </c>
+      <c r="F14" s="10">
+        <v>2</v>
+      </c>
+      <c r="G14" s="10">
         <v>-21</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>-18</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="10">
         <v>-60</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>-11</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>-2</v>
       </c>
-      <c r="L14" s="11">
-[...2 lines deleted...]
-      <c r="M14" s="11">
+      <c r="L14" s="10">
+        <v>2</v>
+      </c>
+      <c r="M14" s="10">
         <v>16</v>
       </c>
-      <c r="N14" s="11">
-[...2 lines deleted...]
-      <c r="O14" s="11">
+      <c r="N14" s="10">
+        <v>0</v>
+      </c>
+      <c r="O14" s="10">
         <v>-3</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>-1</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>-11</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>-43</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>-66</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>-28</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>-33</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="27">
         <v>-33</v>
       </c>
-      <c r="W14" s="37">
+      <c r="W14" s="34">
         <v>-4</v>
       </c>
       <c r="X14" s="3">
         <v>24</v>
       </c>
       <c r="Y14" s="3">
         <v>7</v>
       </c>
-      <c r="Z14" s="51">
+      <c r="Z14" s="45">
         <v>17</v>
       </c>
-      <c r="AA14" s="63">
-[...2 lines deleted...]
-      <c r="AB14" s="64">
+      <c r="AA14" s="54">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="55">
         <v>14</v>
       </c>
-      <c r="AC14" s="64">
+      <c r="AC14" s="55">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="AD14" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>0</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>11</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>7</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>-6</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>-2</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>-8</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>-17</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="10">
         <v>-19</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>6</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="10">
         <v>-8</v>
       </c>
-      <c r="L15" s="11">
-[...2 lines deleted...]
-      <c r="M15" s="11">
+      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="M15" s="10">
         <v>10</v>
       </c>
-      <c r="N15" s="11">
-[...2 lines deleted...]
-      <c r="O15" s="11">
+      <c r="N15" s="10">
+        <v>1</v>
+      </c>
+      <c r="O15" s="10">
         <v>4</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>5</v>
       </c>
-      <c r="Q15" s="11">
-[...2 lines deleted...]
-      <c r="R15" s="11">
+      <c r="Q15" s="10">
+        <v>2</v>
+      </c>
+      <c r="R15" s="10">
         <v>-15</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>-46</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>-6</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>-9</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="27">
         <v>-7</v>
       </c>
-      <c r="W15" s="37">
+      <c r="W15" s="34">
         <v>2</v>
       </c>
       <c r="X15" s="3">
         <v>-1</v>
       </c>
       <c r="Y15" s="3">
         <v>0</v>
       </c>
-      <c r="Z15" s="51">
+      <c r="Z15" s="45">
         <v>7</v>
       </c>
-      <c r="AA15" s="63">
+      <c r="AA15" s="54">
         <v>-8</v>
       </c>
-      <c r="AB15" s="64">
+      <c r="AB15" s="55">
         <v>7</v>
       </c>
-      <c r="AC15" s="64">
+      <c r="AC15" s="55">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AD15" s="54">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
-      <c r="C16" s="11"/>
-[...19 lines deleted...]
-      <c r="W16" s="37"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="34"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
-      <c r="Z16" s="51"/>
-[...5 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="54"/>
+      <c r="AB16" s="55"/>
+      <c r="AC16" s="55"/>
+      <c r="AD16" s="54"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>0</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="10">
         <v>11</v>
       </c>
-      <c r="D17" s="11">
-[...2 lines deleted...]
-      <c r="E17" s="11">
+      <c r="D17" s="10">
+        <v>1</v>
+      </c>
+      <c r="E17" s="10">
         <v>7</v>
       </c>
-      <c r="F17" s="11">
-[...2 lines deleted...]
-      <c r="G17" s="11">
+      <c r="F17" s="10">
+        <v>0</v>
+      </c>
+      <c r="G17" s="10">
         <v>-11</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <v>-4</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="10">
         <v>-11</v>
       </c>
-      <c r="J17" s="11">
-[...2 lines deleted...]
-      <c r="K17" s="11">
+      <c r="J17" s="10">
+        <v>2</v>
+      </c>
+      <c r="K17" s="10">
         <v>7</v>
       </c>
-      <c r="L17" s="11">
-[...2 lines deleted...]
-      <c r="M17" s="11">
+      <c r="L17" s="10">
+        <v>1</v>
+      </c>
+      <c r="M17" s="10">
         <v>-3</v>
       </c>
-      <c r="N17" s="11">
-[...2 lines deleted...]
-      <c r="O17" s="11">
+      <c r="N17" s="10">
+        <v>0</v>
+      </c>
+      <c r="O17" s="10">
         <v>-1</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P17" s="10">
         <v>8</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="10">
         <v>9</v>
       </c>
-      <c r="R17" s="11">
-[...2 lines deleted...]
-      <c r="S17" s="11">
+      <c r="R17" s="10">
+        <v>2</v>
+      </c>
+      <c r="S17" s="10">
         <v>-16</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="10">
         <v>4</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="10">
         <v>3</v>
       </c>
-      <c r="V17" s="29">
-[...2 lines deleted...]
-      <c r="W17" s="37">
+      <c r="V17" s="27">
+        <v>1</v>
+      </c>
+      <c r="W17" s="34">
         <v>3</v>
       </c>
       <c r="X17" s="3">
         <v>2</v>
       </c>
       <c r="Y17" s="3">
         <v>4</v>
       </c>
-      <c r="Z17" s="51">
-[...2 lines deleted...]
-      <c r="AA17" s="63">
+      <c r="Z17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="54">
         <v>6</v>
       </c>
-      <c r="AB17" s="64">
+      <c r="AB17" s="55">
         <v>5</v>
       </c>
-      <c r="AC17" s="64">
-[...4 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="AC17" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
-      <c r="C18" s="11">
-[...56 lines deleted...]
-      <c r="V18" s="29">
+      <c r="C18" s="10">
+        <v>0</v>
+      </c>
+      <c r="D18" s="10">
+        <v>0</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <v>0</v>
+      </c>
+      <c r="I18" s="10">
+        <v>0</v>
+      </c>
+      <c r="J18" s="10">
+        <v>0</v>
+      </c>
+      <c r="K18" s="10">
+        <v>0</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0</v>
+      </c>
+      <c r="M18" s="10">
+        <v>0</v>
+      </c>
+      <c r="N18" s="10">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>0</v>
+      </c>
+      <c r="T18" s="10">
+        <v>0</v>
+      </c>
+      <c r="U18" s="10">
+        <v>0</v>
+      </c>
+      <c r="V18" s="27">
         <v>-4</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="34">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
-      <c r="Z18" s="51">
-[...13 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="Z18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>-2</v>
       </c>
-      <c r="C19" s="11">
-[...8 lines deleted...]
-      <c r="F19" s="11">
+      <c r="C19" s="10">
+        <v>1</v>
+      </c>
+      <c r="D19" s="10">
+        <v>0</v>
+      </c>
+      <c r="E19" s="10">
+        <v>2</v>
+      </c>
+      <c r="F19" s="10">
         <v>-3</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>-5</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="10">
         <v>-1</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="10">
         <v>-6</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="10">
         <v>-6</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="10">
         <v>-4</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="10">
         <v>-2</v>
       </c>
-      <c r="M19" s="11">
-[...11 lines deleted...]
-      <c r="Q19" s="11">
+      <c r="M19" s="10">
+        <v>1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="10">
         <v>5</v>
       </c>
-      <c r="R19" s="11">
-[...2 lines deleted...]
-      <c r="S19" s="11">
+      <c r="R19" s="10">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
         <v>-3</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="10">
         <v>-10</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="10">
         <v>-4</v>
       </c>
-      <c r="V19" s="29">
-[...2 lines deleted...]
-      <c r="W19" s="37">
+      <c r="V19" s="27">
+        <v>0</v>
+      </c>
+      <c r="W19" s="34">
         <v>2</v>
       </c>
       <c r="X19" s="3">
         <v>2</v>
       </c>
       <c r="Y19" s="3">
         <v>3</v>
       </c>
-      <c r="Z19" s="51">
-[...8 lines deleted...]
-      <c r="AC19" s="64">
+      <c r="Z19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="55">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="AD19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
-      <c r="C20" s="11">
-[...26 lines deleted...]
-      <c r="L20" s="11">
+      <c r="C20" s="10">
+        <v>0</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>1</v>
+      </c>
+      <c r="L20" s="10">
         <v>-4</v>
       </c>
-      <c r="M20" s="11">
-[...29 lines deleted...]
-      <c r="W20" s="37">
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>0</v>
+      </c>
+      <c r="R20" s="10">
+        <v>0</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0</v>
+      </c>
+      <c r="T20" s="10">
+        <v>0</v>
+      </c>
+      <c r="U20" s="10">
+        <v>0</v>
+      </c>
+      <c r="V20" s="27">
+        <v>0</v>
+      </c>
+      <c r="W20" s="34">
         <v>1</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
-      <c r="Z20" s="51">
-[...13 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="Z20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>-4</v>
       </c>
-      <c r="C21" s="11">
-[...2 lines deleted...]
-      <c r="D21" s="11">
+      <c r="C21" s="10">
+        <v>1</v>
+      </c>
+      <c r="D21" s="10">
         <v>-1</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>-2</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="10">
         <v>-3</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <v>-6</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="10">
         <v>-1</v>
       </c>
-      <c r="I21" s="11">
-[...8 lines deleted...]
-      <c r="L21" s="11">
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10">
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
         <v>-5</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="10">
         <v>5</v>
       </c>
-      <c r="N21" s="11">
-[...11 lines deleted...]
-      <c r="R21" s="11">
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0</v>
+      </c>
+      <c r="R21" s="10">
         <v>-5</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S21" s="10">
         <v>-1</v>
       </c>
-      <c r="T21" s="11">
-[...8 lines deleted...]
-      <c r="W21" s="37">
+      <c r="T21" s="10">
+        <v>0</v>
+      </c>
+      <c r="U21" s="10">
+        <v>0</v>
+      </c>
+      <c r="V21" s="27">
+        <v>0</v>
+      </c>
+      <c r="W21" s="34">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
-      <c r="Z21" s="51">
-[...13 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="Z21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>-1</v>
       </c>
-      <c r="C22" s="11">
-[...5 lines deleted...]
-      <c r="E22" s="11">
+      <c r="C22" s="10">
+        <v>1</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1</v>
+      </c>
+      <c r="E22" s="10">
         <v>-1</v>
       </c>
-      <c r="F22" s="11">
-[...8 lines deleted...]
-      <c r="I22" s="11">
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
         <v>-1</v>
       </c>
-      <c r="J22" s="11">
-[...14 lines deleted...]
-      <c r="O22" s="11">
+      <c r="J22" s="10">
+        <v>0</v>
+      </c>
+      <c r="K22" s="10">
+        <v>0</v>
+      </c>
+      <c r="L22" s="10">
+        <v>1</v>
+      </c>
+      <c r="M22" s="10">
+        <v>1</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
         <v>3</v>
       </c>
-      <c r="P22" s="11">
-[...2 lines deleted...]
-      <c r="Q22" s="11">
+      <c r="P22" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="10">
         <v>-1</v>
       </c>
-      <c r="R22" s="11">
-[...2 lines deleted...]
-      <c r="S22" s="11">
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
         <v>-1</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="10">
         <v>-4</v>
       </c>
-      <c r="U22" s="11">
+      <c r="U22" s="10">
         <v>-2</v>
       </c>
-      <c r="V22" s="29">
+      <c r="V22" s="27">
         <v>5</v>
       </c>
-      <c r="W22" s="37">
+      <c r="W22" s="34">
         <v>-2</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>1</v>
       </c>
-      <c r="Z22" s="51">
-[...5 lines deleted...]
-      <c r="AB22" s="64">
+      <c r="Z22" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="55">
         <v>-3</v>
       </c>
-      <c r="AC22" s="64">
-[...4 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="AC22" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>-1</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="10">
         <v>-1</v>
       </c>
-      <c r="D23" s="11">
-[...14 lines deleted...]
-      <c r="I23" s="11">
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
         <v>-2</v>
       </c>
-      <c r="J23" s="11">
-[...38 lines deleted...]
-      <c r="W23" s="37">
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>1</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>1</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>1</v>
+      </c>
+      <c r="P23" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>0</v>
+      </c>
+      <c r="R23" s="10">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="10">
+        <v>1</v>
+      </c>
+      <c r="U23" s="10">
+        <v>0</v>
+      </c>
+      <c r="V23" s="27">
+        <v>0</v>
+      </c>
+      <c r="W23" s="34">
         <v>-1</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
-      <c r="Z23" s="51">
-[...13 lines deleted...]
-      <c r="A24" s="39" t="s">
+      <c r="Z23" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="39"/>
-[...29 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="14"/>
+      <c r="Y24" s="69"/>
+      <c r="Z24" s="38"/>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="70"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>-72</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>64</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>24</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>11</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="10">
         <v>-41</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="10">
         <v>-124</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="10">
         <v>-80</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="10">
         <v>-168</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="10">
         <v>-53</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="10">
         <v>-11</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="10">
         <v>-1</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="10">
         <v>15</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N25" s="10">
         <v>19</v>
       </c>
-      <c r="O25" s="11">
+      <c r="O25" s="10">
         <v>22</v>
       </c>
-      <c r="P25" s="11">
+      <c r="P25" s="10">
         <v>-17</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="10">
         <v>37</v>
       </c>
-      <c r="R25" s="11">
+      <c r="R25" s="10">
         <v>-69</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="10">
         <v>-198</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="10">
         <v>-112</v>
       </c>
-      <c r="U25" s="11">
+      <c r="U25" s="10">
         <v>-27</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="27">
         <v>-79</v>
       </c>
-      <c r="W25" s="37">
+      <c r="W25" s="34">
         <v>36</v>
       </c>
       <c r="X25" s="3">
         <v>74</v>
       </c>
       <c r="Y25" s="3">
         <v>31</v>
       </c>
-      <c r="Z25" s="51">
+      <c r="Z25" s="45">
         <v>73</v>
       </c>
-      <c r="AA25" s="63">
+      <c r="AA25" s="54">
         <v>19</v>
       </c>
-      <c r="AB25" s="64">
+      <c r="AB25" s="55">
         <v>54</v>
       </c>
-      <c r="AC25" s="64">
+      <c r="AC25" s="55">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="AD25" s="54">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>-46</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>33</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>10</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>27</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="10">
         <v>-37</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="10">
         <v>-64</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="10">
         <v>-31</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="10">
         <v>-66</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="10">
         <v>-31</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="10">
         <v>-2</v>
       </c>
-      <c r="L26" s="11">
-[...2 lines deleted...]
-      <c r="M26" s="11">
+      <c r="L26" s="10">
+        <v>2</v>
+      </c>
+      <c r="M26" s="10">
         <v>-4</v>
       </c>
-      <c r="N26" s="11">
+      <c r="N26" s="10">
         <v>14</v>
       </c>
-      <c r="O26" s="11">
+      <c r="O26" s="10">
         <v>31</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>-15</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>44</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="10">
         <v>-9</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="10">
         <v>-48</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="10">
         <v>-59</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="10">
         <v>18</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="27">
         <v>-39</v>
       </c>
-      <c r="W26" s="37">
+      <c r="W26" s="34">
         <v>32</v>
       </c>
       <c r="X26" s="3">
         <v>52</v>
       </c>
       <c r="Y26" s="3">
         <v>18</v>
       </c>
-      <c r="Z26" s="51">
+      <c r="Z26" s="45">
         <v>44</v>
       </c>
-      <c r="AA26" s="63">
+      <c r="AA26" s="54">
         <v>19</v>
       </c>
-      <c r="AB26" s="64">
+      <c r="AB26" s="55">
         <v>27</v>
       </c>
-      <c r="AC26" s="64">
-[...4 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="AC26" s="55">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>0</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="10">
         <v>8</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>3</v>
       </c>
-      <c r="E27" s="11">
-[...2 lines deleted...]
-      <c r="F27" s="11">
+      <c r="E27" s="10">
+        <v>1</v>
+      </c>
+      <c r="F27" s="10">
         <v>-6</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="10">
         <v>-11</v>
       </c>
-      <c r="H27" s="11">
-[...2 lines deleted...]
-      <c r="I27" s="11">
+      <c r="H27" s="10">
+        <v>0</v>
+      </c>
+      <c r="I27" s="10">
         <v>-7</v>
       </c>
-      <c r="J27" s="11">
-[...2 lines deleted...]
-      <c r="K27" s="11">
+      <c r="J27" s="10">
+        <v>2</v>
+      </c>
+      <c r="K27" s="10">
         <v>3</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L27" s="10">
         <v>3</v>
       </c>
-      <c r="M27" s="11">
-[...5 lines deleted...]
-      <c r="O27" s="11">
+      <c r="M27" s="10">
+        <v>0</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
         <v>-4</v>
       </c>
-      <c r="P27" s="11">
+      <c r="P27" s="10">
         <v>-1</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="10">
         <v>-5</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>-1</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="10">
         <v>-15</v>
       </c>
-      <c r="T27" s="11">
-[...2 lines deleted...]
-      <c r="U27" s="11">
+      <c r="T27" s="10">
+        <v>0</v>
+      </c>
+      <c r="U27" s="10">
         <v>-3</v>
       </c>
-      <c r="V27" s="29">
+      <c r="V27" s="27">
         <v>-3</v>
       </c>
-      <c r="W27" s="37">
+      <c r="W27" s="34">
         <v>2</v>
       </c>
       <c r="X27" s="3">
         <v>0</v>
       </c>
       <c r="Y27" s="3">
         <v>4</v>
       </c>
-      <c r="Z27" s="51">
-[...2 lines deleted...]
-      <c r="AA27" s="63">
+      <c r="Z27" s="45">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="54">
         <v>3</v>
       </c>
-      <c r="AB27" s="64">
-[...7 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="AB27" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="54">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
-      <c r="C28" s="11">
-[...5 lines deleted...]
-      <c r="E28" s="11">
+      <c r="C28" s="10">
+        <v>0</v>
+      </c>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
         <v>-2</v>
       </c>
-      <c r="F28" s="11">
-[...5 lines deleted...]
-      <c r="H28" s="11">
+      <c r="F28" s="10">
+        <v>1</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0</v>
+      </c>
+      <c r="H28" s="10">
         <v>-2</v>
       </c>
-      <c r="I28" s="11">
+      <c r="I28" s="10">
         <v>-1</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J28" s="10">
         <v>-1</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="10">
         <v>-1</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L28" s="10">
         <v>-1</v>
       </c>
-      <c r="M28" s="11">
+      <c r="M28" s="10">
         <v>-2</v>
       </c>
-      <c r="N28" s="11">
-[...11 lines deleted...]
-      <c r="R28" s="11">
+      <c r="N28" s="10">
+        <v>2</v>
+      </c>
+      <c r="O28" s="10">
+        <v>1</v>
+      </c>
+      <c r="P28" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>2</v>
+      </c>
+      <c r="R28" s="10">
         <v>-1</v>
       </c>
-      <c r="S28" s="11">
-[...2 lines deleted...]
-      <c r="T28" s="11">
+      <c r="S28" s="10">
+        <v>1</v>
+      </c>
+      <c r="T28" s="10">
         <v>-2</v>
       </c>
-      <c r="U28" s="11">
-[...5 lines deleted...]
-      <c r="W28" s="37">
+      <c r="U28" s="10">
+        <v>0</v>
+      </c>
+      <c r="V28" s="27">
+        <v>1</v>
+      </c>
+      <c r="W28" s="34">
         <v>1</v>
       </c>
       <c r="X28" s="3">
         <v>2</v>
       </c>
       <c r="Y28" s="3">
         <v>1</v>
       </c>
-      <c r="Z28" s="51">
-[...2 lines deleted...]
-      <c r="AA28" s="63">
+      <c r="Z28" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="54">
         <v>4</v>
       </c>
-      <c r="AB28" s="64">
+      <c r="AB28" s="55">
         <v>-1</v>
       </c>
-      <c r="AC28" s="64">
-[...4 lines deleted...]
-      <c r="A29" s="10" t="s">
+      <c r="AC28" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="54">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>-9</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C29" s="10">
         <v>-2</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D29" s="10">
         <v>-9</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="10">
         <v>-15</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F29" s="10">
         <v>-2</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="10">
         <v>-9</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="10">
         <v>-9</v>
       </c>
-      <c r="I29" s="11">
+      <c r="I29" s="10">
         <v>-8</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J29" s="10">
         <v>-20</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="10">
         <v>-10</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="10">
         <v>-3</v>
       </c>
-      <c r="M29" s="11">
+      <c r="M29" s="10">
         <v>-4</v>
       </c>
-      <c r="N29" s="11">
-[...2 lines deleted...]
-      <c r="O29" s="11">
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
         <v>-7</v>
       </c>
-      <c r="P29" s="11">
+      <c r="P29" s="10">
         <v>-13</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="Q29" s="10">
         <v>-4</v>
       </c>
-      <c r="R29" s="11">
+      <c r="R29" s="10">
         <v>-6</v>
       </c>
-      <c r="S29" s="11">
+      <c r="S29" s="10">
         <v>-9</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="10">
         <v>-24</v>
       </c>
-      <c r="U29" s="11">
+      <c r="U29" s="10">
         <v>-4</v>
       </c>
-      <c r="V29" s="29">
-[...2 lines deleted...]
-      <c r="W29" s="37">
+      <c r="V29" s="27">
+        <v>1</v>
+      </c>
+      <c r="W29" s="34">
         <v>-6</v>
       </c>
       <c r="X29" s="3">
         <v>-4</v>
       </c>
       <c r="Y29" s="3">
         <v>-3</v>
       </c>
-      <c r="Z29" s="51">
-[...2 lines deleted...]
-      <c r="AA29" s="63">
+      <c r="Z29" s="45">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="54">
         <v>-6</v>
       </c>
-      <c r="AB29" s="64">
-[...7 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="AB29" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>-18</v>
       </c>
-      <c r="C30" s="11">
-[...2 lines deleted...]
-      <c r="D30" s="11">
+      <c r="C30" s="10">
+        <v>2</v>
+      </c>
+      <c r="D30" s="10">
         <v>13</v>
       </c>
-      <c r="E30" s="11">
-[...5 lines deleted...]
-      <c r="G30" s="11">
+      <c r="E30" s="10">
+        <v>2</v>
+      </c>
+      <c r="F30" s="10">
+        <v>2</v>
+      </c>
+      <c r="G30" s="10">
         <v>-21</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <v>-18</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I30" s="10">
         <v>-60</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J30" s="10">
         <v>-11</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="10">
         <v>-2</v>
       </c>
-      <c r="L30" s="11">
-[...2 lines deleted...]
-      <c r="M30" s="11">
+      <c r="L30" s="10">
+        <v>2</v>
+      </c>
+      <c r="M30" s="10">
         <v>16</v>
       </c>
-      <c r="N30" s="11">
-[...2 lines deleted...]
-      <c r="O30" s="11">
+      <c r="N30" s="10">
+        <v>0</v>
+      </c>
+      <c r="O30" s="10">
         <v>-3</v>
       </c>
-      <c r="P30" s="11">
+      <c r="P30" s="10">
         <v>-1</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="10">
         <v>-11</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R30" s="10">
         <v>-43</v>
       </c>
-      <c r="S30" s="11">
+      <c r="S30" s="10">
         <v>-66</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="10">
         <v>-28</v>
       </c>
-      <c r="U30" s="11">
+      <c r="U30" s="10">
         <v>-33</v>
       </c>
-      <c r="V30" s="29">
+      <c r="V30" s="27">
         <v>-33</v>
       </c>
-      <c r="W30" s="37">
+      <c r="W30" s="34">
         <v>-4</v>
       </c>
       <c r="X30" s="3">
         <v>24</v>
       </c>
       <c r="Y30" s="3">
         <v>7</v>
       </c>
-      <c r="Z30" s="51">
+      <c r="Z30" s="45">
         <v>17</v>
       </c>
-      <c r="AA30" s="63">
-[...2 lines deleted...]
-      <c r="AB30" s="64">
+      <c r="AA30" s="54">
+        <v>2</v>
+      </c>
+      <c r="AB30" s="55">
         <v>14</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="55">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="AD30" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>0</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="10">
         <v>11</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D31" s="10">
         <v>7</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="10">
         <v>-6</v>
       </c>
-      <c r="F31" s="11">
+      <c r="F31" s="10">
         <v>-2</v>
       </c>
-      <c r="G31" s="11">
+      <c r="G31" s="10">
         <v>-8</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="10">
         <v>-17</v>
       </c>
-      <c r="I31" s="11">
+      <c r="I31" s="10">
         <v>-19</v>
       </c>
-      <c r="J31" s="11">
+      <c r="J31" s="10">
         <v>6</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K31" s="10">
         <v>-8</v>
       </c>
-      <c r="L31" s="11">
-[...2 lines deleted...]
-      <c r="M31" s="11">
+      <c r="L31" s="10">
+        <v>0</v>
+      </c>
+      <c r="M31" s="10">
         <v>10</v>
       </c>
-      <c r="N31" s="11">
-[...2 lines deleted...]
-      <c r="O31" s="11">
+      <c r="N31" s="10">
+        <v>1</v>
+      </c>
+      <c r="O31" s="10">
         <v>4</v>
       </c>
-      <c r="P31" s="11">
+      <c r="P31" s="10">
         <v>5</v>
       </c>
-      <c r="Q31" s="11">
-[...2 lines deleted...]
-      <c r="R31" s="11">
+      <c r="Q31" s="10">
+        <v>2</v>
+      </c>
+      <c r="R31" s="10">
         <v>-15</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="10">
         <v>-46</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="10">
         <v>-6</v>
       </c>
-      <c r="U31" s="11">
+      <c r="U31" s="10">
         <v>-9</v>
       </c>
-      <c r="V31" s="29">
+      <c r="V31" s="27">
         <v>-7</v>
       </c>
-      <c r="W31" s="37">
+      <c r="W31" s="34">
         <v>2</v>
       </c>
       <c r="X31" s="3">
         <v>-1</v>
       </c>
       <c r="Y31" s="3">
         <v>0</v>
       </c>
-      <c r="Z31" s="51">
+      <c r="Z31" s="45">
         <v>7</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="54">
         <v>-8</v>
       </c>
-      <c r="AB31" s="64">
+      <c r="AB31" s="55">
         <v>7</v>
       </c>
-      <c r="AC31" s="64">
+      <c r="AC31" s="55">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="AD31" s="54">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
-      <c r="C32" s="11"/>
-[...19 lines deleted...]
-      <c r="W32" s="37"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
+      <c r="R32" s="10"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="10"/>
+      <c r="V32" s="27"/>
+      <c r="W32" s="34"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
-      <c r="Z32" s="51"/>
-[...5 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="Z32" s="45"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="55"/>
+      <c r="AC32" s="55"/>
+      <c r="AD32" s="54"/>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>1</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C33" s="10">
         <v>12</v>
       </c>
-      <c r="D33" s="11">
-[...2 lines deleted...]
-      <c r="E33" s="11">
+      <c r="D33" s="10">
+        <v>0</v>
+      </c>
+      <c r="E33" s="10">
         <v>4</v>
       </c>
-      <c r="F33" s="11">
-[...2 lines deleted...]
-      <c r="G33" s="11">
+      <c r="F33" s="10">
+        <v>2</v>
+      </c>
+      <c r="G33" s="10">
         <v>-11</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="10">
         <v>-3</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I33" s="10">
         <v>-7</v>
       </c>
-      <c r="J33" s="11">
-[...2 lines deleted...]
-      <c r="K33" s="11">
+      <c r="J33" s="10">
+        <v>2</v>
+      </c>
+      <c r="K33" s="10">
         <v>8</v>
       </c>
-      <c r="L33" s="11">
-[...2 lines deleted...]
-      <c r="M33" s="11">
+      <c r="L33" s="10">
+        <v>0</v>
+      </c>
+      <c r="M33" s="10">
         <v>-1</v>
       </c>
-      <c r="N33" s="11">
-[...5 lines deleted...]
-      <c r="P33" s="11">
+      <c r="N33" s="10">
+        <v>2</v>
+      </c>
+      <c r="O33" s="10">
+        <v>0</v>
+      </c>
+      <c r="P33" s="10">
         <v>7</v>
       </c>
-      <c r="Q33" s="11">
+      <c r="Q33" s="10">
         <v>9</v>
       </c>
-      <c r="R33" s="11">
+      <c r="R33" s="10">
         <v>6</v>
       </c>
-      <c r="S33" s="11">
+      <c r="S33" s="10">
         <v>-15</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="10">
         <v>7</v>
       </c>
-      <c r="U33" s="11">
+      <c r="U33" s="10">
         <v>4</v>
       </c>
-      <c r="V33" s="29">
-[...2 lines deleted...]
-      <c r="W33" s="37">
+      <c r="V33" s="27">
+        <v>1</v>
+      </c>
+      <c r="W33" s="34">
         <v>9</v>
       </c>
       <c r="X33" s="3">
         <v>1</v>
       </c>
       <c r="Y33" s="3">
         <v>4</v>
       </c>
-      <c r="Z33" s="51">
-[...2 lines deleted...]
-      <c r="AA33" s="63">
+      <c r="Z33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="54">
         <v>5</v>
       </c>
-      <c r="AB33" s="64">
+      <c r="AB33" s="55">
         <v>5</v>
       </c>
-      <c r="AC33" s="64">
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="AC33" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="54">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
-      <c r="C34" s="11">
-[...26 lines deleted...]
-      <c r="L34" s="11">
+      <c r="C34" s="10">
+        <v>0</v>
+      </c>
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>1</v>
+      </c>
+      <c r="G34" s="10">
+        <v>0</v>
+      </c>
+      <c r="H34" s="10">
+        <v>0</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>0</v>
+      </c>
+      <c r="K34" s="10">
+        <v>1</v>
+      </c>
+      <c r="L34" s="10">
         <v>-4</v>
       </c>
-      <c r="M34" s="11">
-[...29 lines deleted...]
-      <c r="W34" s="37">
+      <c r="M34" s="10">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10">
+        <v>0</v>
+      </c>
+      <c r="S34" s="10">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10">
+        <v>0</v>
+      </c>
+      <c r="V34" s="27">
+        <v>0</v>
+      </c>
+      <c r="W34" s="34">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
-      <c r="Z34" s="51">
-[...13 lines deleted...]
-      <c r="A35" s="39" t="s">
+      <c r="Z34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="54">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="39"/>
-[...29 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36"/>
+      <c r="V35" s="36"/>
+      <c r="W35" s="36"/>
+      <c r="X35" s="14"/>
+      <c r="Y35" s="69"/>
+      <c r="Z35" s="38"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="70"/>
+    </row>
+    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>-9</v>
       </c>
-      <c r="C36" s="11">
-[...8 lines deleted...]
-      <c r="F36" s="11">
+      <c r="C36" s="10">
+        <v>1</v>
+      </c>
+      <c r="D36" s="10">
+        <v>1</v>
+      </c>
+      <c r="E36" s="10">
+        <v>2</v>
+      </c>
+      <c r="F36" s="10">
         <v>-8</v>
       </c>
-      <c r="G36" s="11">
+      <c r="G36" s="10">
         <v>-11</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="10">
         <v>-3</v>
       </c>
-      <c r="I36" s="11">
+      <c r="I36" s="10">
         <v>-13</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J36" s="10">
         <v>-6</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="10">
         <v>-4</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="10">
         <v>-5</v>
       </c>
-      <c r="M36" s="11">
+      <c r="M36" s="10">
         <v>6</v>
       </c>
-      <c r="N36" s="11">
+      <c r="N36" s="10">
         <v>-2</v>
       </c>
-      <c r="O36" s="11">
+      <c r="O36" s="10">
         <v>3</v>
       </c>
-      <c r="P36" s="11">
+      <c r="P36" s="10">
         <v>4</v>
       </c>
-      <c r="Q36" s="11">
+      <c r="Q36" s="10">
         <v>4</v>
       </c>
-      <c r="R36" s="11">
+      <c r="R36" s="10">
         <v>-9</v>
       </c>
-      <c r="S36" s="11">
+      <c r="S36" s="10">
         <v>-6</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="10">
         <v>-16</v>
       </c>
-      <c r="U36" s="11">
+      <c r="U36" s="10">
         <v>-7</v>
       </c>
-      <c r="V36" s="29">
-[...2 lines deleted...]
-      <c r="W36" s="37">
+      <c r="V36" s="27">
+        <v>1</v>
+      </c>
+      <c r="W36" s="34">
         <v>-6</v>
       </c>
-      <c r="X36" s="37">
+      <c r="X36" s="34">
         <v>3</v>
       </c>
       <c r="Y36" s="3">
         <v>4</v>
       </c>
-      <c r="Z36" s="52">
-[...2 lines deleted...]
-      <c r="AA36" s="64">
+      <c r="Z36" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="55">
         <v>3</v>
       </c>
-      <c r="AB36" s="64">
+      <c r="AB36" s="55">
         <v>-2</v>
       </c>
-      <c r="AC36" s="64">
-[...4 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="AC36" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
-      <c r="C37" s="11"/>
-[...19 lines deleted...]
-      <c r="X37" s="37"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="10"/>
+      <c r="V37" s="27"/>
+      <c r="W37" s="34"/>
+      <c r="X37" s="34"/>
       <c r="Y37" s="3"/>
-      <c r="Z37" s="52"/>
-[...5 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="Z37" s="46"/>
+      <c r="AA37" s="55"/>
+      <c r="AB37" s="55"/>
+      <c r="AC37" s="55"/>
+      <c r="AD37" s="54"/>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>-1</v>
       </c>
-      <c r="C38" s="11">
+      <c r="C38" s="10">
         <v>-1</v>
       </c>
-      <c r="D38" s="11">
-[...2 lines deleted...]
-      <c r="E38" s="11">
+      <c r="D38" s="10">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10">
         <v>3</v>
       </c>
-      <c r="F38" s="11">
+      <c r="F38" s="10">
         <v>-2</v>
       </c>
-      <c r="G38" s="11">
-[...2 lines deleted...]
-      <c r="H38" s="11">
+      <c r="G38" s="10">
+        <v>0</v>
+      </c>
+      <c r="H38" s="10">
         <v>-1</v>
       </c>
-      <c r="I38" s="11">
+      <c r="I38" s="10">
         <v>-4</v>
       </c>
-      <c r="J38" s="11">
-[...2 lines deleted...]
-      <c r="K38" s="11">
+      <c r="J38" s="10">
+        <v>0</v>
+      </c>
+      <c r="K38" s="10">
         <v>-1</v>
       </c>
-      <c r="L38" s="11">
-[...2 lines deleted...]
-      <c r="M38" s="11">
+      <c r="L38" s="10">
+        <v>1</v>
+      </c>
+      <c r="M38" s="10">
         <v>-2</v>
       </c>
-      <c r="N38" s="11">
+      <c r="N38" s="10">
         <v>-2</v>
       </c>
-      <c r="O38" s="11">
+      <c r="O38" s="10">
         <v>-1</v>
       </c>
-      <c r="P38" s="11">
-[...5 lines deleted...]
-      <c r="R38" s="11">
+      <c r="P38" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>0</v>
+      </c>
+      <c r="R38" s="10">
         <v>-4</v>
       </c>
-      <c r="S38" s="11">
+      <c r="S38" s="10">
         <v>-1</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="10">
         <v>-3</v>
       </c>
-      <c r="U38" s="11">
+      <c r="U38" s="10">
         <v>-1</v>
       </c>
-      <c r="V38" s="29">
-[...2 lines deleted...]
-      <c r="W38" s="37">
+      <c r="V38" s="27">
+        <v>0</v>
+      </c>
+      <c r="W38" s="34">
         <v>-6</v>
       </c>
-      <c r="X38" s="37">
+      <c r="X38" s="34">
         <v>1</v>
       </c>
       <c r="Y38" s="3">
         <v>0</v>
       </c>
-      <c r="Z38" s="52">
-[...13 lines deleted...]
-      <c r="A39" s="10" t="s">
+      <c r="Z38" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="55">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
-      <c r="C39" s="11">
+      <c r="C39" s="10">
         <v>0</v>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
-      <c r="G39" s="11">
-[...44 lines deleted...]
-      <c r="V39" s="29">
+      <c r="G39" s="10">
+        <v>0</v>
+      </c>
+      <c r="H39" s="10">
+        <v>0</v>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="10">
+        <v>0</v>
+      </c>
+      <c r="L39" s="10">
+        <v>0</v>
+      </c>
+      <c r="M39" s="10">
+        <v>0</v>
+      </c>
+      <c r="N39" s="10">
+        <v>0</v>
+      </c>
+      <c r="O39" s="10">
+        <v>0</v>
+      </c>
+      <c r="P39" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>0</v>
+      </c>
+      <c r="R39" s="10">
+        <v>0</v>
+      </c>
+      <c r="S39" s="10">
+        <v>0</v>
+      </c>
+      <c r="T39" s="10">
+        <v>0</v>
+      </c>
+      <c r="U39" s="10">
+        <v>0</v>
+      </c>
+      <c r="V39" s="27">
         <v>-4</v>
       </c>
-      <c r="W39" s="37">
-[...2 lines deleted...]
-      <c r="X39" s="37">
+      <c r="W39" s="34">
+        <v>0</v>
+      </c>
+      <c r="X39" s="34">
         <v>0</v>
       </c>
       <c r="Y39" s="3">
         <v>0</v>
       </c>
-      <c r="Z39" s="52">
-[...13 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="Z39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>-2</v>
       </c>
-      <c r="C40" s="11">
-[...8 lines deleted...]
-      <c r="F40" s="11">
+      <c r="C40" s="10">
+        <v>1</v>
+      </c>
+      <c r="D40" s="10">
+        <v>0</v>
+      </c>
+      <c r="E40" s="10">
+        <v>2</v>
+      </c>
+      <c r="F40" s="10">
         <v>-3</v>
       </c>
-      <c r="G40" s="11">
+      <c r="G40" s="10">
         <v>-5</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H40" s="10">
         <v>-1</v>
       </c>
-      <c r="I40" s="11">
+      <c r="I40" s="10">
         <v>-6</v>
       </c>
-      <c r="J40" s="11">
+      <c r="J40" s="10">
         <v>-6</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K40" s="10">
         <v>-4</v>
       </c>
-      <c r="L40" s="11">
+      <c r="L40" s="10">
         <v>-2</v>
       </c>
-      <c r="M40" s="11">
-[...11 lines deleted...]
-      <c r="Q40" s="11">
+      <c r="M40" s="10">
+        <v>1</v>
+      </c>
+      <c r="N40" s="10">
+        <v>0</v>
+      </c>
+      <c r="O40" s="10">
+        <v>0</v>
+      </c>
+      <c r="P40" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="10">
         <v>5</v>
       </c>
-      <c r="R40" s="11">
-[...2 lines deleted...]
-      <c r="S40" s="11">
+      <c r="R40" s="10">
+        <v>0</v>
+      </c>
+      <c r="S40" s="10">
         <v>-3</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T40" s="10">
         <v>-10</v>
       </c>
-      <c r="U40" s="11">
+      <c r="U40" s="10">
         <v>-4</v>
       </c>
-      <c r="V40" s="29">
-[...5 lines deleted...]
-      <c r="X40" s="37">
+      <c r="V40" s="27">
+        <v>0</v>
+      </c>
+      <c r="W40" s="34">
+        <v>2</v>
+      </c>
+      <c r="X40" s="34">
         <v>2</v>
       </c>
       <c r="Y40" s="3">
         <v>3</v>
       </c>
-      <c r="Z40" s="52">
-[...8 lines deleted...]
-      <c r="AC40" s="64">
+      <c r="Z40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="55">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="55">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="10" t="s">
+      <c r="AD40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
-      <c r="C41" s="11">
-[...5 lines deleted...]
-      <c r="E41" s="11">
+      <c r="C41" s="10">
+        <v>0</v>
+      </c>
+      <c r="D41" s="10">
+        <v>0</v>
+      </c>
+      <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
-      <c r="G41" s="11">
-[...50 lines deleted...]
-      <c r="X41" s="37">
+      <c r="G41" s="10">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
+        <v>0</v>
+      </c>
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="10">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <v>0</v>
+      </c>
+      <c r="N41" s="10">
+        <v>0</v>
+      </c>
+      <c r="O41" s="10">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>0</v>
+      </c>
+      <c r="R41" s="10">
+        <v>0</v>
+      </c>
+      <c r="S41" s="10">
+        <v>0</v>
+      </c>
+      <c r="T41" s="10">
+        <v>0</v>
+      </c>
+      <c r="U41" s="10">
+        <v>0</v>
+      </c>
+      <c r="V41" s="27">
+        <v>0</v>
+      </c>
+      <c r="W41" s="34">
+        <v>1</v>
+      </c>
+      <c r="X41" s="34">
         <v>0</v>
       </c>
       <c r="Y41" s="3">
         <v>0</v>
       </c>
-      <c r="Z41" s="52">
-[...13 lines deleted...]
-      <c r="A42" s="10" t="s">
+      <c r="Z41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>-4</v>
       </c>
-      <c r="C42" s="11">
+      <c r="C42" s="10">
         <v>1</v>
       </c>
       <c r="D42" s="3">
         <v>-1</v>
       </c>
       <c r="E42" s="3">
         <v>-2</v>
       </c>
-      <c r="F42" s="11">
+      <c r="F42" s="10">
         <v>-3</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="10">
         <v>-6</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H42" s="10">
         <v>-1</v>
       </c>
-      <c r="I42" s="11">
-[...8 lines deleted...]
-      <c r="L42" s="11">
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="10">
+        <v>0</v>
+      </c>
+      <c r="K42" s="10">
+        <v>0</v>
+      </c>
+      <c r="L42" s="10">
         <v>-5</v>
       </c>
-      <c r="M42" s="11">
+      <c r="M42" s="10">
         <v>5</v>
       </c>
-      <c r="N42" s="11">
-[...11 lines deleted...]
-      <c r="R42" s="11">
+      <c r="N42" s="10">
+        <v>0</v>
+      </c>
+      <c r="O42" s="10">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>0</v>
+      </c>
+      <c r="R42" s="10">
         <v>-5</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S42" s="10">
         <v>-1</v>
       </c>
-      <c r="T42" s="11">
-[...11 lines deleted...]
-      <c r="X42" s="37">
+      <c r="T42" s="10">
+        <v>0</v>
+      </c>
+      <c r="U42" s="10">
+        <v>0</v>
+      </c>
+      <c r="V42" s="27">
+        <v>0</v>
+      </c>
+      <c r="W42" s="34">
+        <v>0</v>
+      </c>
+      <c r="X42" s="34">
         <v>0</v>
       </c>
       <c r="Y42" s="3">
         <v>0</v>
       </c>
-      <c r="Z42" s="52">
-[...13 lines deleted...]
-      <c r="A43" s="10" t="s">
+      <c r="Z42" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
+      <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>-1</v>
       </c>
-      <c r="C43" s="11">
-[...5 lines deleted...]
-      <c r="E43" s="11">
+      <c r="C43" s="10">
+        <v>1</v>
+      </c>
+      <c r="D43" s="10">
+        <v>1</v>
+      </c>
+      <c r="E43" s="10">
         <v>-1</v>
       </c>
-      <c r="F43" s="11">
-[...8 lines deleted...]
-      <c r="I43" s="11">
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>0</v>
+      </c>
+      <c r="H43" s="10">
+        <v>0</v>
+      </c>
+      <c r="I43" s="10">
         <v>-1</v>
       </c>
-      <c r="J43" s="11">
-[...14 lines deleted...]
-      <c r="O43" s="11">
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10">
+        <v>0</v>
+      </c>
+      <c r="L43" s="10">
+        <v>1</v>
+      </c>
+      <c r="M43" s="10">
+        <v>1</v>
+      </c>
+      <c r="N43" s="10">
+        <v>0</v>
+      </c>
+      <c r="O43" s="10">
         <v>3</v>
       </c>
-      <c r="P43" s="11">
-[...2 lines deleted...]
-      <c r="Q43" s="11">
+      <c r="P43" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="10">
         <v>-1</v>
       </c>
-      <c r="R43" s="11">
-[...2 lines deleted...]
-      <c r="S43" s="11">
+      <c r="R43" s="10">
+        <v>0</v>
+      </c>
+      <c r="S43" s="10">
         <v>-1</v>
       </c>
-      <c r="T43" s="11">
+      <c r="T43" s="10">
         <v>-4</v>
       </c>
-      <c r="U43" s="11">
+      <c r="U43" s="10">
         <v>-2</v>
       </c>
-      <c r="V43" s="29">
+      <c r="V43" s="27">
         <v>5</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W43" s="34">
         <v>-2</v>
       </c>
-      <c r="X43" s="37">
+      <c r="X43" s="34">
         <v>0</v>
       </c>
       <c r="Y43" s="3">
         <v>1</v>
       </c>
-      <c r="Z43" s="52">
-[...5 lines deleted...]
-      <c r="AB43" s="64">
+      <c r="Z43" s="46">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="55">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="55">
         <v>-3</v>
       </c>
-      <c r="AC43" s="64">
-[...4 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="AC43" s="55">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>-1</v>
       </c>
       <c r="C44" s="4">
         <v>-1</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
         <v>-2</v>
@@ -10312,81 +10677,84 @@
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>1</v>
       </c>
       <c r="P44" s="4">
         <v>1</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="U44" s="4">
         <v>0</v>
       </c>
-      <c r="V44" s="30">
-[...2 lines deleted...]
-      <c r="W44" s="38">
+      <c r="V44" s="28">
+        <v>0</v>
+      </c>
+      <c r="W44" s="35">
         <v>-1</v>
       </c>
-      <c r="X44" s="38">
-[...14 lines deleted...]
-      <c r="AC44" s="65">
+      <c r="X44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>