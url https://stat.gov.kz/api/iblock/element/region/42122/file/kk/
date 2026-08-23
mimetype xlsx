--- v3 (2026-07-02)
+++ v4 (2026-08-23)
@@ -495,79 +495,79 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -907,96 +907,96 @@
       <c r="Y2" s="38"/>
     </row>
     <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="18"/>
       <c r="N5" s="19"/>
       <c r="Z5" s="58"/>
       <c r="AA5" s="58"/>
       <c r="AC5" s="19"/>
       <c r="AK5" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="37" customFormat="1">
-      <c r="A6" s="63"/>
-      <c r="B6" s="65">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="66"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="69">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="70"/>
     </row>
     <row r="7" spans="1:37" s="37" customFormat="1">
-      <c r="A7" s="64"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
@@ -1095,50 +1095,51 @@
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
+      <c r="AE8" s="38"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>18</v>
       </c>
       <c r="C9" s="10">
         <v>131</v>
       </c>
       <c r="D9" s="10">
         <v>92</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="10">
         <v>72</v>
       </c>
       <c r="G9" s="10">
         <v>64</v>
       </c>
       <c r="H9" s="10">
         <v>48</v>
@@ -1187,50 +1188,53 @@
       </c>
       <c r="W9" s="29">
         <v>117</v>
       </c>
       <c r="X9" s="3">
         <v>132</v>
       </c>
       <c r="Y9" s="3">
         <v>133</v>
       </c>
       <c r="Z9" s="39">
         <v>108</v>
       </c>
       <c r="AA9" s="48">
         <v>69</v>
       </c>
       <c r="AB9" s="55">
         <v>113</v>
       </c>
       <c r="AC9" s="55">
         <v>32</v>
       </c>
       <c r="AD9" s="54">
         <v>14</v>
       </c>
+      <c r="AE9" s="54">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>6</v>
       </c>
       <c r="C10" s="10">
         <v>69</v>
       </c>
       <c r="D10" s="10">
         <v>46</v>
       </c>
       <c r="E10" s="10">
         <v>64</v>
       </c>
       <c r="F10" s="10">
         <v>34</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>24</v>
@@ -1279,50 +1283,53 @@
       </c>
       <c r="W10" s="29">
         <v>67</v>
       </c>
       <c r="X10" s="3">
         <v>85</v>
       </c>
       <c r="Y10" s="3">
         <v>78</v>
       </c>
       <c r="Z10" s="39">
         <v>69</v>
       </c>
       <c r="AA10" s="48">
         <v>34</v>
       </c>
       <c r="AB10" s="55">
         <v>63</v>
       </c>
       <c r="AC10" s="55">
         <v>18</v>
       </c>
       <c r="AD10" s="54">
         <v>7</v>
       </c>
+      <c r="AE10" s="54">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>5</v>
       </c>
       <c r="C11" s="10">
         <v>9</v>
       </c>
       <c r="D11" s="10">
         <v>4</v>
       </c>
       <c r="E11" s="10">
         <v>1</v>
       </c>
       <c r="F11" s="10">
         <v>2</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>2</v>
@@ -1371,50 +1378,53 @@
       </c>
       <c r="W11" s="29">
         <v>3</v>
       </c>
       <c r="X11" s="3">
         <v>1</v>
       </c>
       <c r="Y11" s="3">
         <v>6</v>
       </c>
       <c r="Z11" s="39">
         <v>2</v>
       </c>
       <c r="AA11" s="48">
         <v>3</v>
       </c>
       <c r="AB11" s="55">
         <v>1</v>
       </c>
       <c r="AC11" s="55">
         <v>2</v>
       </c>
       <c r="AD11" s="54">
         <v>0</v>
       </c>
+      <c r="AE11" s="54">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="10">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
@@ -1463,50 +1473,53 @@
       </c>
       <c r="W12" s="29">
         <v>1</v>
       </c>
       <c r="X12" s="3">
         <v>2</v>
       </c>
       <c r="Y12" s="3">
         <v>1</v>
       </c>
       <c r="Z12" s="39">
         <v>1</v>
       </c>
       <c r="AA12" s="48">
         <v>4</v>
       </c>
       <c r="AB12" s="55">
         <v>0</v>
       </c>
       <c r="AC12" s="55">
         <v>1</v>
       </c>
       <c r="AD12" s="54">
         <v>0</v>
       </c>
+      <c r="AE12" s="54">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>2</v>
       </c>
       <c r="E13" s="10">
         <v>8</v>
       </c>
       <c r="F13" s="10">
         <v>1</v>
       </c>
       <c r="G13" s="10">
         <v>6</v>
       </c>
       <c r="H13" s="10">
         <v>4</v>
@@ -1555,50 +1568,53 @@
       </c>
       <c r="W13" s="29">
         <v>3</v>
       </c>
       <c r="X13" s="3">
         <v>1</v>
       </c>
       <c r="Y13" s="3">
         <v>5</v>
       </c>
       <c r="Z13" s="39">
         <v>3</v>
       </c>
       <c r="AA13" s="48">
         <v>4</v>
       </c>
       <c r="AB13" s="55">
         <v>1</v>
       </c>
       <c r="AC13" s="55">
         <v>1</v>
       </c>
       <c r="AD13" s="54">
         <v>2</v>
       </c>
+      <c r="AE13" s="54">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>0</v>
       </c>
       <c r="C14" s="10">
         <v>19</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>20</v>
       </c>
       <c r="F14" s="10">
         <v>24</v>
       </c>
       <c r="G14" s="10">
         <v>16</v>
       </c>
       <c r="H14" s="10">
         <v>8</v>
@@ -1647,50 +1663,53 @@
       </c>
       <c r="W14" s="29">
         <v>13</v>
       </c>
       <c r="X14" s="3">
         <v>33</v>
       </c>
       <c r="Y14" s="3">
         <v>24</v>
       </c>
       <c r="Z14" s="39">
         <v>22</v>
       </c>
       <c r="AA14" s="48">
         <v>16</v>
       </c>
       <c r="AB14" s="55">
         <v>25</v>
       </c>
       <c r="AC14" s="55">
         <v>6</v>
       </c>
       <c r="AD14" s="54">
         <v>4</v>
       </c>
+      <c r="AE14" s="54">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>16</v>
       </c>
       <c r="D15" s="10">
         <v>11</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>6</v>
       </c>
       <c r="G15" s="10">
         <v>7</v>
       </c>
       <c r="H15" s="10">
         <v>9</v>
@@ -1738,87 +1757,91 @@
         <v>4</v>
       </c>
       <c r="W15" s="29">
         <v>11</v>
       </c>
       <c r="X15" s="3">
         <v>3</v>
       </c>
       <c r="Y15" s="3">
         <v>7</v>
       </c>
       <c r="Z15" s="39">
         <v>7</v>
       </c>
       <c r="AA15" s="48">
         <v>0</v>
       </c>
       <c r="AB15" s="55">
         <v>13</v>
       </c>
       <c r="AC15" s="55">
         <v>0</v>
       </c>
       <c r="AD15" s="54">
         <v>1</v>
+      </c>
+      <c r="AE15" s="54">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="23"/>
       <c r="W16" s="29"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="39"/>
       <c r="AA16" s="48"/>
       <c r="AB16" s="55"/>
       <c r="AC16" s="55"/>
       <c r="AD16" s="54"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="54"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>13</v>
       </c>
       <c r="D17" s="10">
         <v>2</v>
       </c>
       <c r="E17" s="10">
         <v>16</v>
       </c>
       <c r="F17" s="10">
         <v>2</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10">
@@ -1865,52 +1888,55 @@
       </c>
       <c r="W17" s="29">
         <v>12</v>
       </c>
       <c r="X17" s="3">
         <v>5</v>
       </c>
       <c r="Y17" s="3">
         <v>6</v>
       </c>
       <c r="Z17" s="39">
         <v>4</v>
       </c>
       <c r="AA17" s="48">
         <v>6</v>
       </c>
       <c r="AB17" s="55">
         <v>9</v>
       </c>
       <c r="AC17" s="55">
         <v>1</v>
       </c>
       <c r="AD17" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -1957,52 +1983,55 @@
       </c>
       <c r="W18" s="29">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
       <c r="Z18" s="39">
         <v>0</v>
       </c>
       <c r="AA18" s="48">
         <v>0</v>
       </c>
       <c r="AB18" s="55">
         <v>0</v>
       </c>
       <c r="AC18" s="55">
         <v>0</v>
       </c>
       <c r="AD18" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>0</v>
       </c>
       <c r="C19" s="10">
         <v>1</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
@@ -2049,52 +2078,55 @@
       </c>
       <c r="W19" s="29">
         <v>4</v>
       </c>
       <c r="X19" s="3">
         <v>2</v>
       </c>
       <c r="Y19" s="3">
         <v>3</v>
       </c>
       <c r="Z19" s="39">
         <v>0</v>
       </c>
       <c r="AA19" s="48">
         <v>0</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="55">
         <v>1</v>
       </c>
       <c r="AD19" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
@@ -2141,52 +2173,55 @@
       </c>
       <c r="W20" s="29">
         <v>1</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
       <c r="Z20" s="39">
         <v>0</v>
       </c>
       <c r="AA20" s="48">
         <v>0</v>
       </c>
       <c r="AB20" s="55">
         <v>0</v>
       </c>
       <c r="AC20" s="55">
         <v>0</v>
       </c>
       <c r="AD20" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>0</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>0</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <v>0</v>
       </c>
       <c r="I21" s="10">
@@ -2233,52 +2268,55 @@
       </c>
       <c r="W21" s="29">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
       <c r="Z21" s="39">
         <v>0</v>
       </c>
       <c r="AA21" s="48">
         <v>0</v>
       </c>
       <c r="AB21" s="55">
         <v>0</v>
       </c>
       <c r="AC21" s="55">
         <v>0</v>
       </c>
       <c r="AD21" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>0</v>
       </c>
       <c r="C22" s="10">
         <v>3</v>
       </c>
       <c r="D22" s="10">
         <v>1</v>
       </c>
       <c r="E22" s="10">
         <v>0</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>2</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
@@ -2325,52 +2363,55 @@
       </c>
       <c r="W22" s="29">
         <v>0</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>3</v>
       </c>
       <c r="Z22" s="39">
         <v>0</v>
       </c>
       <c r="AA22" s="48">
         <v>2</v>
       </c>
       <c r="AB22" s="55">
         <v>0</v>
       </c>
       <c r="AC22" s="55">
         <v>2</v>
       </c>
       <c r="AD22" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
@@ -2417,86 +2458,90 @@
       </c>
       <c r="W23" s="29">
         <v>2</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
       <c r="Z23" s="39">
         <v>0</v>
       </c>
       <c r="AA23" s="48">
         <v>0</v>
       </c>
       <c r="AB23" s="55">
         <v>0</v>
       </c>
       <c r="AC23" s="55">
         <v>0</v>
       </c>
       <c r="AD23" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="36"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="14"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="14"/>
       <c r="Y24" s="14"/>
       <c r="Z24" s="38"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="33"/>
       <c r="AC24" s="33"/>
-      <c r="AD24" s="70"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="62"/>
+      <c r="AE24" s="62"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>16</v>
       </c>
       <c r="C25" s="10">
         <v>126</v>
       </c>
       <c r="D25" s="10">
         <v>86</v>
       </c>
       <c r="E25" s="10">
         <v>109</v>
       </c>
       <c r="F25" s="10">
         <v>71</v>
       </c>
       <c r="G25" s="10">
         <v>61</v>
       </c>
       <c r="H25" s="10">
         <v>48</v>
       </c>
       <c r="I25" s="10">
@@ -2543,52 +2588,55 @@
       </c>
       <c r="W25" s="29">
         <v>109</v>
       </c>
       <c r="X25" s="3">
         <v>128</v>
       </c>
       <c r="Y25" s="3">
         <v>127</v>
       </c>
       <c r="Z25" s="39">
         <v>108</v>
       </c>
       <c r="AA25" s="48">
         <v>66</v>
       </c>
       <c r="AB25" s="55">
         <v>112</v>
       </c>
       <c r="AC25" s="55">
         <v>29</v>
       </c>
       <c r="AD25" s="54">
         <v>14</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="54">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>6</v>
       </c>
       <c r="C26" s="10">
         <v>69</v>
       </c>
       <c r="D26" s="10">
         <v>46</v>
       </c>
       <c r="E26" s="10">
         <v>64</v>
       </c>
       <c r="F26" s="10">
         <v>34</v>
       </c>
       <c r="G26" s="10">
         <v>30</v>
       </c>
       <c r="H26" s="10">
         <v>24</v>
       </c>
       <c r="I26" s="10">
@@ -2635,52 +2683,55 @@
       </c>
       <c r="W26" s="29">
         <v>67</v>
       </c>
       <c r="X26" s="3">
         <v>85</v>
       </c>
       <c r="Y26" s="3">
         <v>78</v>
       </c>
       <c r="Z26" s="39">
         <v>69</v>
       </c>
       <c r="AA26" s="48">
         <v>34</v>
       </c>
       <c r="AB26" s="55">
         <v>63</v>
       </c>
       <c r="AC26" s="55">
         <v>18</v>
       </c>
       <c r="AD26" s="54">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="54">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>9</v>
       </c>
       <c r="D27" s="10">
         <v>4</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>2</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>2</v>
       </c>
       <c r="I27" s="10">
@@ -2727,52 +2778,55 @@
       </c>
       <c r="W27" s="29">
         <v>3</v>
       </c>
       <c r="X27" s="3">
         <v>1</v>
       </c>
       <c r="Y27" s="3">
         <v>6</v>
       </c>
       <c r="Z27" s="39">
         <v>2</v>
       </c>
       <c r="AA27" s="48">
         <v>3</v>
       </c>
       <c r="AB27" s="55">
         <v>1</v>
       </c>
       <c r="AC27" s="55">
         <v>2</v>
       </c>
       <c r="AD27" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="10">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>1</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
@@ -2819,52 +2873,55 @@
       </c>
       <c r="W28" s="29">
         <v>1</v>
       </c>
       <c r="X28" s="3">
         <v>2</v>
       </c>
       <c r="Y28" s="3">
         <v>1</v>
       </c>
       <c r="Z28" s="39">
         <v>1</v>
       </c>
       <c r="AA28" s="48">
         <v>4</v>
       </c>
       <c r="AB28" s="55">
         <v>0</v>
       </c>
       <c r="AC28" s="55">
         <v>1</v>
       </c>
       <c r="AD28" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>2</v>
       </c>
       <c r="E29" s="10">
         <v>8</v>
       </c>
       <c r="F29" s="10">
         <v>1</v>
       </c>
       <c r="G29" s="10">
         <v>6</v>
       </c>
       <c r="H29" s="10">
         <v>4</v>
       </c>
       <c r="I29" s="10">
@@ -2911,52 +2968,55 @@
       </c>
       <c r="W29" s="29">
         <v>3</v>
       </c>
       <c r="X29" s="3">
         <v>1</v>
       </c>
       <c r="Y29" s="3">
         <v>5</v>
       </c>
       <c r="Z29" s="39">
         <v>3</v>
       </c>
       <c r="AA29" s="48">
         <v>4</v>
       </c>
       <c r="AB29" s="55">
         <v>1</v>
       </c>
       <c r="AC29" s="55">
         <v>1</v>
       </c>
       <c r="AD29" s="54">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>19</v>
       </c>
       <c r="D30" s="10">
         <v>22</v>
       </c>
       <c r="E30" s="10">
         <v>20</v>
       </c>
       <c r="F30" s="10">
         <v>24</v>
       </c>
       <c r="G30" s="10">
         <v>16</v>
       </c>
       <c r="H30" s="10">
         <v>8</v>
       </c>
       <c r="I30" s="10">
@@ -3003,52 +3063,55 @@
       </c>
       <c r="W30" s="29">
         <v>13</v>
       </c>
       <c r="X30" s="3">
         <v>33</v>
       </c>
       <c r="Y30" s="3">
         <v>24</v>
       </c>
       <c r="Z30" s="39">
         <v>22</v>
       </c>
       <c r="AA30" s="48">
         <v>16</v>
       </c>
       <c r="AB30" s="55">
         <v>25</v>
       </c>
       <c r="AC30" s="55">
         <v>6</v>
       </c>
       <c r="AD30" s="54">
         <v>4</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="54">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>4</v>
       </c>
       <c r="C31" s="10">
         <v>16</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>3</v>
       </c>
       <c r="F31" s="10">
         <v>6</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>9</v>
       </c>
       <c r="I31" s="10">
@@ -3095,85 +3158,89 @@
       </c>
       <c r="W31" s="29">
         <v>11</v>
       </c>
       <c r="X31" s="3">
         <v>3</v>
       </c>
       <c r="Y31" s="3">
         <v>7</v>
       </c>
       <c r="Z31" s="39">
         <v>7</v>
       </c>
       <c r="AA31" s="48">
         <v>0</v>
       </c>
       <c r="AB31" s="55">
         <v>13</v>
       </c>
       <c r="AC31" s="55">
         <v>0</v>
       </c>
       <c r="AD31" s="54">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="23"/>
       <c r="W32" s="29"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="39"/>
       <c r="AA32" s="48"/>
       <c r="AB32" s="55"/>
       <c r="AC32" s="55"/>
       <c r="AD32" s="54"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="54"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>1</v>
       </c>
       <c r="C33" s="10">
         <v>13</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>13</v>
       </c>
       <c r="F33" s="10">
         <v>2</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="10">
         <v>1</v>
       </c>
       <c r="I33" s="10">
@@ -3220,52 +3287,55 @@
       </c>
       <c r="W33" s="29">
         <v>11</v>
       </c>
       <c r="X33" s="3">
         <v>3</v>
       </c>
       <c r="Y33" s="3">
         <v>6</v>
       </c>
       <c r="Z33" s="39">
         <v>4</v>
       </c>
       <c r="AA33" s="48">
         <v>5</v>
       </c>
       <c r="AB33" s="55">
         <v>9</v>
       </c>
       <c r="AC33" s="55">
         <v>1</v>
       </c>
       <c r="AD33" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
         <v>1</v>
       </c>
       <c r="G34" s="10">
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
@@ -3312,86 +3382,90 @@
       </c>
       <c r="W34" s="29">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
       <c r="Z34" s="39">
         <v>0</v>
       </c>
       <c r="AA34" s="48">
         <v>0</v>
       </c>
       <c r="AB34" s="55">
         <v>0</v>
       </c>
       <c r="AC34" s="55">
         <v>0</v>
       </c>
       <c r="AD34" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="14"/>
       <c r="T35" s="33"/>
       <c r="U35" s="33"/>
       <c r="V35" s="33"/>
       <c r="W35" s="33"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="38"/>
       <c r="AA35" s="38"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="33"/>
-      <c r="AD35" s="70"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AD35" s="62"/>
+      <c r="AE35" s="62"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>2</v>
       </c>
       <c r="C36" s="10">
         <v>5</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>5</v>
       </c>
       <c r="F36" s="10">
         <v>1</v>
       </c>
       <c r="G36" s="10">
         <v>3</v>
       </c>
       <c r="H36" s="10">
         <v>0</v>
       </c>
       <c r="I36" s="10">
@@ -3438,84 +3512,88 @@
       </c>
       <c r="W36" s="29">
         <v>8</v>
       </c>
       <c r="X36" s="3">
         <v>4</v>
       </c>
       <c r="Y36" s="3">
         <v>6</v>
       </c>
       <c r="Z36" s="40">
         <v>0</v>
       </c>
       <c r="AA36" s="49">
         <v>3</v>
       </c>
       <c r="AB36" s="55">
         <v>1</v>
       </c>
       <c r="AC36" s="55">
         <v>3</v>
       </c>
       <c r="AD36" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="23"/>
       <c r="W37" s="29"/>
       <c r="Z37" s="40"/>
       <c r="AA37" s="49"/>
       <c r="AB37" s="55"/>
       <c r="AC37" s="55"/>
       <c r="AD37" s="54"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="54"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>2</v>
       </c>
       <c r="C38" s="10">
         <v>0</v>
       </c>
       <c r="D38" s="10">
         <v>1</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
       </c>
       <c r="G38" s="10">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <v>0</v>
       </c>
       <c r="I38" s="10">
@@ -3562,52 +3640,55 @@
       </c>
       <c r="W38" s="29">
         <v>1</v>
       </c>
       <c r="X38" s="34">
         <v>2</v>
       </c>
       <c r="Y38" s="34">
         <v>0</v>
       </c>
       <c r="Z38" s="40">
         <v>0</v>
       </c>
       <c r="AA38" s="49">
         <v>1</v>
       </c>
       <c r="AB38" s="55">
         <v>0</v>
       </c>
       <c r="AC38" s="55">
         <v>0</v>
       </c>
       <c r="AD38" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>0</v>
       </c>
       <c r="D39" s="10">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="10">
         <v>0</v>
       </c>
       <c r="H39" s="10">
         <v>0</v>
       </c>
       <c r="I39" s="10">
@@ -3654,52 +3735,55 @@
       </c>
       <c r="W39" s="29">
         <v>0</v>
       </c>
       <c r="X39" s="34">
         <v>0</v>
       </c>
       <c r="Y39" s="34">
         <v>0</v>
       </c>
       <c r="Z39" s="40">
         <v>0</v>
       </c>
       <c r="AA39" s="49">
         <v>0</v>
       </c>
       <c r="AB39" s="55">
         <v>0</v>
       </c>
       <c r="AC39" s="55">
         <v>0</v>
       </c>
       <c r="AD39" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>0</v>
       </c>
       <c r="C40" s="10">
         <v>1</v>
       </c>
       <c r="D40" s="10">
         <v>4</v>
       </c>
       <c r="E40" s="10">
         <v>2</v>
       </c>
       <c r="F40" s="10">
         <v>0</v>
       </c>
       <c r="G40" s="10">
         <v>1</v>
       </c>
       <c r="H40" s="10">
         <v>0</v>
       </c>
       <c r="I40" s="10">
@@ -3746,52 +3830,55 @@
       </c>
       <c r="W40" s="29">
         <v>4</v>
       </c>
       <c r="X40" s="34">
         <v>2</v>
       </c>
       <c r="Y40" s="34">
         <v>3</v>
       </c>
       <c r="Z40" s="40">
         <v>0</v>
       </c>
       <c r="AA40" s="49">
         <v>0</v>
       </c>
       <c r="AB40" s="55">
         <v>1</v>
       </c>
       <c r="AC40" s="55">
         <v>1</v>
       </c>
       <c r="AD40" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
       <c r="C41" s="10">
         <v>0</v>
       </c>
       <c r="D41" s="10">
         <v>0</v>
       </c>
       <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="10">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <v>0</v>
       </c>
       <c r="I41" s="10">
@@ -3838,52 +3925,55 @@
       </c>
       <c r="W41" s="29">
         <v>1</v>
       </c>
       <c r="X41" s="34">
         <v>0</v>
       </c>
       <c r="Y41" s="34">
         <v>0</v>
       </c>
       <c r="Z41" s="40">
         <v>0</v>
       </c>
       <c r="AA41" s="49">
         <v>0</v>
       </c>
       <c r="AB41" s="55">
         <v>0</v>
       </c>
       <c r="AC41" s="55">
         <v>0</v>
       </c>
       <c r="AD41" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>0</v>
       </c>
       <c r="C42" s="10">
         <v>1</v>
       </c>
       <c r="D42" s="10">
         <v>0</v>
       </c>
       <c r="E42" s="3">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>1</v>
       </c>
       <c r="G42" s="10">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <v>0</v>
       </c>
       <c r="I42" s="10">
@@ -3930,52 +4020,55 @@
       </c>
       <c r="W42" s="29">
         <v>0</v>
       </c>
       <c r="X42" s="34">
         <v>0</v>
       </c>
       <c r="Y42" s="34">
         <v>0</v>
       </c>
       <c r="Z42" s="40">
         <v>0</v>
       </c>
       <c r="AA42" s="49">
         <v>0</v>
       </c>
       <c r="AB42" s="55">
         <v>0</v>
       </c>
       <c r="AC42" s="55">
         <v>0</v>
       </c>
       <c r="AD42" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>0</v>
       </c>
       <c r="C43" s="10">
         <v>3</v>
       </c>
       <c r="D43" s="10">
         <v>1</v>
       </c>
       <c r="E43" s="10">
         <v>0</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="10">
         <v>2</v>
       </c>
       <c r="H43" s="10">
         <v>0</v>
       </c>
       <c r="I43" s="10">
@@ -4022,52 +4115,55 @@
       </c>
       <c r="W43" s="29">
         <v>0</v>
       </c>
       <c r="X43" s="34">
         <v>0</v>
       </c>
       <c r="Y43" s="34">
         <v>3</v>
       </c>
       <c r="Z43" s="40">
         <v>0</v>
       </c>
       <c r="AA43" s="49">
         <v>2</v>
       </c>
       <c r="AB43" s="55">
         <v>0</v>
       </c>
       <c r="AC43" s="55">
         <v>2</v>
       </c>
       <c r="AD43" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>0</v>
       </c>
       <c r="C44" s="4">
         <v>0</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
@@ -4112,50 +4208,53 @@
       <c r="V44" s="24">
         <v>0</v>
       </c>
       <c r="W44" s="30">
         <v>2</v>
       </c>
       <c r="X44" s="35">
         <v>0</v>
       </c>
       <c r="Y44" s="35">
         <v>0</v>
       </c>
       <c r="Z44" s="41">
         <v>0</v>
       </c>
       <c r="AA44" s="50">
         <v>0</v>
       </c>
       <c r="AB44" s="56">
         <v>0</v>
       </c>
       <c r="AC44" s="56">
         <v>0</v>
       </c>
       <c r="AD44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -4199,96 +4298,96 @@
       <c r="Y2" s="38"/>
     </row>
     <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="18"/>
       <c r="N5" s="19"/>
       <c r="Z5" s="58"/>
       <c r="AA5" s="58"/>
       <c r="AC5" s="19"/>
       <c r="AK5" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63"/>
-      <c r="B6" s="65">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="66"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="69">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="70"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="64"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
@@ -4387,50 +4486,51 @@
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
+      <c r="AE8" s="38"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>99</v>
       </c>
       <c r="C9" s="10">
         <v>66</v>
       </c>
       <c r="D9" s="10">
         <v>67</v>
       </c>
       <c r="E9" s="10">
         <v>101</v>
       </c>
       <c r="F9" s="10">
         <v>121</v>
       </c>
       <c r="G9" s="10">
         <v>199</v>
       </c>
       <c r="H9" s="10">
         <v>131</v>
@@ -4479,50 +4579,53 @@
       </c>
       <c r="W9" s="31">
         <v>87</v>
       </c>
       <c r="X9" s="3">
         <v>55</v>
       </c>
       <c r="Y9" s="3">
         <v>98</v>
       </c>
       <c r="Z9" s="42">
         <v>35</v>
       </c>
       <c r="AA9" s="51">
         <v>47</v>
       </c>
       <c r="AB9" s="55">
         <v>61</v>
       </c>
       <c r="AC9" s="55">
         <v>40</v>
       </c>
       <c r="AD9" s="54">
         <v>55</v>
       </c>
+      <c r="AE9" s="54">
+        <v>123</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>52</v>
       </c>
       <c r="C10" s="10">
         <v>36</v>
       </c>
       <c r="D10" s="10">
         <v>36</v>
       </c>
       <c r="E10" s="10">
         <v>37</v>
       </c>
       <c r="F10" s="10">
         <v>71</v>
       </c>
       <c r="G10" s="10">
         <v>94</v>
       </c>
       <c r="H10" s="10">
         <v>55</v>
@@ -4571,50 +4674,53 @@
       </c>
       <c r="W10" s="31">
         <v>35</v>
       </c>
       <c r="X10" s="3">
         <v>33</v>
       </c>
       <c r="Y10" s="3">
         <v>60</v>
       </c>
       <c r="Z10" s="42">
         <v>25</v>
       </c>
       <c r="AA10" s="51">
         <v>15</v>
       </c>
       <c r="AB10" s="55">
         <v>36</v>
       </c>
       <c r="AC10" s="55">
         <v>16</v>
       </c>
       <c r="AD10" s="54">
         <v>23</v>
       </c>
+      <c r="AE10" s="54">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>5</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10">
         <v>1</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>8</v>
       </c>
       <c r="G11" s="10">
         <v>11</v>
       </c>
       <c r="H11" s="10">
         <v>2</v>
@@ -4663,50 +4769,53 @@
       </c>
       <c r="W11" s="31">
         <v>1</v>
       </c>
       <c r="X11" s="3">
         <v>1</v>
       </c>
       <c r="Y11" s="3">
         <v>2</v>
       </c>
       <c r="Z11" s="42">
         <v>0</v>
       </c>
       <c r="AA11" s="51">
         <v>0</v>
       </c>
       <c r="AB11" s="55">
         <v>0</v>
       </c>
       <c r="AC11" s="55">
         <v>1</v>
       </c>
       <c r="AD11" s="54">
         <v>1</v>
       </c>
+      <c r="AE11" s="54">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>2</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
@@ -4755,50 +4864,53 @@
       </c>
       <c r="W12" s="31">
         <v>0</v>
       </c>
       <c r="X12" s="3">
         <v>0</v>
       </c>
       <c r="Y12" s="3">
         <v>0</v>
       </c>
       <c r="Z12" s="42">
         <v>0</v>
       </c>
       <c r="AA12" s="51">
         <v>0</v>
       </c>
       <c r="AB12" s="55">
         <v>1</v>
       </c>
       <c r="AC12" s="55">
         <v>0</v>
       </c>
       <c r="AD12" s="54">
         <v>2</v>
       </c>
+      <c r="AE12" s="54">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>11</v>
       </c>
       <c r="E13" s="10">
         <v>23</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>13</v>
@@ -4847,50 +4959,53 @@
       </c>
       <c r="W13" s="31">
         <v>9</v>
       </c>
       <c r="X13" s="3">
         <v>5</v>
       </c>
       <c r="Y13" s="3">
         <v>8</v>
       </c>
       <c r="Z13" s="42">
         <v>1</v>
       </c>
       <c r="AA13" s="51">
         <v>10</v>
       </c>
       <c r="AB13" s="55">
         <v>0</v>
       </c>
       <c r="AC13" s="55">
         <v>0</v>
       </c>
       <c r="AD13" s="54">
         <v>0</v>
       </c>
+      <c r="AE13" s="54">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>18</v>
       </c>
       <c r="C14" s="10">
         <v>17</v>
       </c>
       <c r="D14" s="10">
         <v>9</v>
       </c>
       <c r="E14" s="10">
         <v>18</v>
       </c>
       <c r="F14" s="10">
         <v>22</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>26</v>
@@ -4939,50 +5054,53 @@
       </c>
       <c r="W14" s="31">
         <v>17</v>
       </c>
       <c r="X14" s="3">
         <v>9</v>
       </c>
       <c r="Y14" s="3">
         <v>17</v>
       </c>
       <c r="Z14" s="42">
         <v>5</v>
       </c>
       <c r="AA14" s="51">
         <v>14</v>
       </c>
       <c r="AB14" s="55">
         <v>11</v>
       </c>
       <c r="AC14" s="55">
         <v>11</v>
       </c>
       <c r="AD14" s="54">
         <v>20</v>
       </c>
+      <c r="AE14" s="54">
+        <v>36</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>5</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>9</v>
       </c>
       <c r="F15" s="10">
         <v>8</v>
       </c>
       <c r="G15" s="10">
         <v>15</v>
       </c>
       <c r="H15" s="10">
         <v>26</v>
@@ -5030,87 +5148,91 @@
         <v>11</v>
       </c>
       <c r="W15" s="31">
         <v>9</v>
       </c>
       <c r="X15" s="3">
         <v>4</v>
       </c>
       <c r="Y15" s="3">
         <v>7</v>
       </c>
       <c r="Z15" s="42">
         <v>0</v>
       </c>
       <c r="AA15" s="51">
         <v>8</v>
       </c>
       <c r="AB15" s="55">
         <v>6</v>
       </c>
       <c r="AC15" s="55">
         <v>9</v>
       </c>
       <c r="AD15" s="54">
         <v>7</v>
+      </c>
+      <c r="AE15" s="54">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="25"/>
       <c r="W16" s="31"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="42"/>
       <c r="AA16" s="51"/>
       <c r="AB16" s="55"/>
       <c r="AC16" s="55"/>
       <c r="AD16" s="54"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="54"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>2</v>
       </c>
       <c r="D17" s="10">
         <v>1</v>
       </c>
       <c r="E17" s="10">
         <v>9</v>
       </c>
       <c r="F17" s="10">
         <v>2</v>
       </c>
       <c r="G17" s="10">
         <v>13</v>
       </c>
       <c r="H17" s="10">
         <v>5</v>
       </c>
       <c r="I17" s="10">
@@ -5157,52 +5279,55 @@
       </c>
       <c r="W17" s="31">
         <v>9</v>
       </c>
       <c r="X17" s="3">
         <v>3</v>
       </c>
       <c r="Y17" s="3">
         <v>2</v>
       </c>
       <c r="Z17" s="42">
         <v>4</v>
       </c>
       <c r="AA17" s="51">
         <v>0</v>
       </c>
       <c r="AB17" s="55">
         <v>4</v>
       </c>
       <c r="AC17" s="55">
         <v>0</v>
       </c>
       <c r="AD17" s="54">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="54">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -5249,52 +5374,55 @@
       </c>
       <c r="W18" s="31">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
       <c r="Z18" s="42">
         <v>0</v>
       </c>
       <c r="AA18" s="51">
         <v>0</v>
       </c>
       <c r="AB18" s="55">
         <v>0</v>
       </c>
       <c r="AC18" s="55">
         <v>0</v>
       </c>
       <c r="AD18" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>2</v>
       </c>
       <c r="C19" s="10">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10">
         <v>0</v>
       </c>
       <c r="F19" s="10">
         <v>3</v>
       </c>
       <c r="G19" s="10">
         <v>6</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="10">
@@ -5341,52 +5469,55 @@
       </c>
       <c r="W19" s="31">
         <v>2</v>
       </c>
       <c r="X19" s="3">
         <v>0</v>
       </c>
       <c r="Y19" s="3">
         <v>0</v>
       </c>
       <c r="Z19" s="42">
         <v>0</v>
       </c>
       <c r="AA19" s="51">
         <v>0</v>
       </c>
       <c r="AB19" s="55">
         <v>0</v>
       </c>
       <c r="AC19" s="55">
         <v>2</v>
       </c>
       <c r="AD19" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
@@ -5433,52 +5564,55 @@
       </c>
       <c r="W20" s="31">
         <v>0</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
       <c r="Z20" s="42">
         <v>0</v>
       </c>
       <c r="AA20" s="51">
         <v>0</v>
       </c>
       <c r="AB20" s="55">
         <v>0</v>
       </c>
       <c r="AC20" s="55">
         <v>0</v>
       </c>
       <c r="AD20" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <v>1</v>
       </c>
       <c r="E21" s="10">
         <v>2</v>
       </c>
       <c r="F21" s="10">
         <v>4</v>
       </c>
       <c r="G21" s="10">
         <v>6</v>
       </c>
       <c r="H21" s="10">
         <v>1</v>
       </c>
       <c r="I21" s="10">
@@ -5525,52 +5659,55 @@
       </c>
       <c r="W21" s="31">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
       <c r="Z21" s="42">
         <v>0</v>
       </c>
       <c r="AA21" s="51">
         <v>0</v>
       </c>
       <c r="AB21" s="55">
         <v>0</v>
       </c>
       <c r="AC21" s="55">
         <v>0</v>
       </c>
       <c r="AD21" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>1</v>
       </c>
       <c r="C22" s="10">
         <v>2</v>
       </c>
       <c r="D22" s="10">
         <v>0</v>
       </c>
       <c r="E22" s="10">
         <v>1</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>2</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
@@ -5617,52 +5754,55 @@
       </c>
       <c r="W22" s="31">
         <v>2</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>2</v>
       </c>
       <c r="Z22" s="42">
         <v>0</v>
       </c>
       <c r="AA22" s="51">
         <v>0</v>
       </c>
       <c r="AB22" s="55">
         <v>3</v>
       </c>
       <c r="AC22" s="55">
         <v>1</v>
       </c>
       <c r="AD22" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>1</v>
       </c>
       <c r="C23" s="10">
         <v>1</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
@@ -5709,86 +5849,90 @@
       </c>
       <c r="W23" s="31">
         <v>3</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
       <c r="Z23" s="42">
         <v>0</v>
       </c>
       <c r="AA23" s="51">
         <v>0</v>
       </c>
       <c r="AB23" s="55">
         <v>0</v>
       </c>
       <c r="AC23" s="55">
         <v>0</v>
       </c>
       <c r="AD23" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="36"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="13"/>
       <c r="Y24" s="13"/>
       <c r="Z24" s="38"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="33"/>
       <c r="AC24" s="33"/>
-      <c r="AD24" s="70"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="62"/>
+      <c r="AE24" s="62"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>88</v>
       </c>
       <c r="C25" s="10">
         <v>62</v>
       </c>
       <c r="D25" s="10">
         <v>62</v>
       </c>
       <c r="E25" s="10">
         <v>98</v>
       </c>
       <c r="F25" s="10">
         <v>112</v>
       </c>
       <c r="G25" s="10">
         <v>185</v>
       </c>
       <c r="H25" s="10">
         <v>128</v>
       </c>
       <c r="I25" s="10">
@@ -5835,52 +5979,55 @@
       </c>
       <c r="W25" s="31">
         <v>73</v>
       </c>
       <c r="X25" s="3">
         <v>54</v>
       </c>
       <c r="Y25" s="3">
         <v>96</v>
       </c>
       <c r="Z25" s="42">
         <v>35</v>
       </c>
       <c r="AA25" s="51">
         <v>47</v>
       </c>
       <c r="AB25" s="55">
         <v>58</v>
       </c>
       <c r="AC25" s="55">
         <v>37</v>
       </c>
       <c r="AD25" s="54">
         <v>55</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="54">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>52</v>
       </c>
       <c r="C26" s="10">
         <v>36</v>
       </c>
       <c r="D26" s="10">
         <v>36</v>
       </c>
       <c r="E26" s="10">
         <v>37</v>
       </c>
       <c r="F26" s="10">
         <v>71</v>
       </c>
       <c r="G26" s="10">
         <v>94</v>
       </c>
       <c r="H26" s="10">
         <v>55</v>
       </c>
       <c r="I26" s="10">
@@ -5927,52 +6074,55 @@
       </c>
       <c r="W26" s="31">
         <v>35</v>
       </c>
       <c r="X26" s="3">
         <v>33</v>
       </c>
       <c r="Y26" s="3">
         <v>60</v>
       </c>
       <c r="Z26" s="42">
         <v>25</v>
       </c>
       <c r="AA26" s="51">
         <v>15</v>
       </c>
       <c r="AB26" s="55">
         <v>36</v>
       </c>
       <c r="AC26" s="55">
         <v>16</v>
       </c>
       <c r="AD26" s="54">
         <v>23</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="54">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>8</v>
       </c>
       <c r="G27" s="10">
         <v>11</v>
       </c>
       <c r="H27" s="10">
         <v>2</v>
       </c>
       <c r="I27" s="10">
@@ -6019,52 +6169,55 @@
       </c>
       <c r="W27" s="31">
         <v>1</v>
       </c>
       <c r="X27" s="3">
         <v>1</v>
       </c>
       <c r="Y27" s="3">
         <v>2</v>
       </c>
       <c r="Z27" s="42">
         <v>0</v>
       </c>
       <c r="AA27" s="51">
         <v>0</v>
       </c>
       <c r="AB27" s="55">
         <v>0</v>
       </c>
       <c r="AC27" s="55">
         <v>1</v>
       </c>
       <c r="AD27" s="54">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="10">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>2</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>2</v>
       </c>
       <c r="I28" s="10">
@@ -6111,52 +6264,55 @@
       </c>
       <c r="W28" s="31">
         <v>0</v>
       </c>
       <c r="X28" s="3">
         <v>0</v>
       </c>
       <c r="Y28" s="3">
         <v>0</v>
       </c>
       <c r="Z28" s="42">
         <v>0</v>
       </c>
       <c r="AA28" s="51">
         <v>0</v>
       </c>
       <c r="AB28" s="55">
         <v>1</v>
       </c>
       <c r="AC28" s="55">
         <v>0</v>
       </c>
       <c r="AD28" s="54">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>9</v>
       </c>
       <c r="C29" s="10">
         <v>2</v>
       </c>
       <c r="D29" s="10">
         <v>11</v>
       </c>
       <c r="E29" s="10">
         <v>23</v>
       </c>
       <c r="F29" s="10">
         <v>3</v>
       </c>
       <c r="G29" s="10">
         <v>15</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="10">
@@ -6203,52 +6359,55 @@
       </c>
       <c r="W29" s="31">
         <v>9</v>
       </c>
       <c r="X29" s="3">
         <v>5</v>
       </c>
       <c r="Y29" s="3">
         <v>8</v>
       </c>
       <c r="Z29" s="42">
         <v>1</v>
       </c>
       <c r="AA29" s="51">
         <v>10</v>
       </c>
       <c r="AB29" s="55">
         <v>0</v>
       </c>
       <c r="AC29" s="55">
         <v>0</v>
       </c>
       <c r="AD29" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="54">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>18</v>
       </c>
       <c r="C30" s="10">
         <v>17</v>
       </c>
       <c r="D30" s="10">
         <v>9</v>
       </c>
       <c r="E30" s="10">
         <v>18</v>
       </c>
       <c r="F30" s="10">
         <v>22</v>
       </c>
       <c r="G30" s="10">
         <v>37</v>
       </c>
       <c r="H30" s="10">
         <v>26</v>
       </c>
       <c r="I30" s="10">
@@ -6295,52 +6454,55 @@
       </c>
       <c r="W30" s="31">
         <v>17</v>
       </c>
       <c r="X30" s="3">
         <v>9</v>
       </c>
       <c r="Y30" s="3">
         <v>17</v>
       </c>
       <c r="Z30" s="42">
         <v>5</v>
       </c>
       <c r="AA30" s="51">
         <v>14</v>
       </c>
       <c r="AB30" s="55">
         <v>11</v>
       </c>
       <c r="AC30" s="55">
         <v>11</v>
       </c>
       <c r="AD30" s="54">
         <v>20</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="54">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>4</v>
       </c>
       <c r="C31" s="10">
         <v>5</v>
       </c>
       <c r="D31" s="10">
         <v>4</v>
       </c>
       <c r="E31" s="10">
         <v>9</v>
       </c>
       <c r="F31" s="10">
         <v>8</v>
       </c>
       <c r="G31" s="10">
         <v>15</v>
       </c>
       <c r="H31" s="10">
         <v>26</v>
       </c>
       <c r="I31" s="10">
@@ -6387,86 +6549,90 @@
       </c>
       <c r="W31" s="31">
         <v>9</v>
       </c>
       <c r="X31" s="3">
         <v>4</v>
       </c>
       <c r="Y31" s="3">
         <v>7</v>
       </c>
       <c r="Z31" s="42">
         <v>0</v>
       </c>
       <c r="AA31" s="51">
         <v>8</v>
       </c>
       <c r="AB31" s="55">
         <v>6</v>
       </c>
       <c r="AC31" s="55">
         <v>9</v>
       </c>
       <c r="AD31" s="54">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="54">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="25"/>
       <c r="W32" s="31"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="42"/>
       <c r="AA32" s="51"/>
       <c r="AB32" s="55"/>
       <c r="AC32" s="55"/>
       <c r="AD32" s="54"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="54"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>0</v>
       </c>
       <c r="C33" s="10">
         <v>1</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>9</v>
       </c>
       <c r="F33" s="10">
         <v>0</v>
       </c>
       <c r="G33" s="10">
         <v>13</v>
       </c>
       <c r="H33" s="10">
         <v>4</v>
       </c>
       <c r="I33" s="10">
@@ -6513,52 +6679,55 @@
       </c>
       <c r="W33" s="31">
         <v>2</v>
       </c>
       <c r="X33" s="3">
         <v>2</v>
       </c>
       <c r="Y33" s="3">
         <v>2</v>
       </c>
       <c r="Z33" s="42">
         <v>4</v>
       </c>
       <c r="AA33" s="51">
         <v>0</v>
       </c>
       <c r="AB33" s="55">
         <v>4</v>
       </c>
       <c r="AC33" s="55">
         <v>0</v>
       </c>
       <c r="AD33" s="54">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="10">
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
@@ -6605,86 +6774,90 @@
       </c>
       <c r="W34" s="31">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
       <c r="Z34" s="42">
         <v>0</v>
       </c>
       <c r="AA34" s="51">
         <v>0</v>
       </c>
       <c r="AB34" s="55">
         <v>0</v>
       </c>
       <c r="AC34" s="55">
         <v>0</v>
       </c>
       <c r="AD34" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="33"/>
       <c r="T35" s="33"/>
       <c r="U35" s="33"/>
       <c r="V35" s="33"/>
       <c r="W35" s="33"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="38"/>
       <c r="AA35" s="38"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="33"/>
-      <c r="AD35" s="70"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="AD35" s="62"/>
+      <c r="AE35" s="62"/>
+    </row>
+    <row r="36" spans="1:31" s="2" customFormat="1">
       <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>11</v>
       </c>
       <c r="C36" s="10">
         <v>4</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>3</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
       <c r="G36" s="10">
         <v>14</v>
       </c>
       <c r="H36" s="10">
         <v>3</v>
       </c>
       <c r="I36" s="10">
@@ -6731,86 +6904,90 @@
       </c>
       <c r="W36" s="31">
         <v>14</v>
       </c>
       <c r="X36" s="34">
         <v>1</v>
       </c>
       <c r="Y36" s="34">
         <v>2</v>
       </c>
       <c r="Z36" s="43">
         <v>0</v>
       </c>
       <c r="AA36" s="52">
         <v>0</v>
       </c>
       <c r="AB36" s="55">
         <v>3</v>
       </c>
       <c r="AC36" s="55">
         <v>3</v>
       </c>
       <c r="AD36" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="54">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="34"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="25"/>
       <c r="W37" s="31"/>
       <c r="X37" s="34"/>
       <c r="Y37" s="34"/>
       <c r="Z37" s="43"/>
       <c r="AA37" s="52"/>
       <c r="AB37" s="55"/>
       <c r="AC37" s="55"/>
       <c r="AD37" s="54"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="54"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>1</v>
       </c>
       <c r="D38" s="10">
         <v>0</v>
       </c>
       <c r="E38" s="10">
         <v>0</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="10">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <v>1</v>
       </c>
       <c r="I38" s="10">
@@ -6857,52 +7034,55 @@
       </c>
       <c r="W38" s="31">
         <v>7</v>
       </c>
       <c r="X38" s="34">
         <v>1</v>
       </c>
       <c r="Y38" s="34">
         <v>0</v>
       </c>
       <c r="Z38" s="43">
         <v>0</v>
       </c>
       <c r="AA38" s="52">
         <v>0</v>
       </c>
       <c r="AB38" s="55">
         <v>0</v>
       </c>
       <c r="AC38" s="55">
         <v>0</v>
       </c>
       <c r="AD38" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>0</v>
       </c>
       <c r="D39" s="10">
         <v>0</v>
       </c>
       <c r="E39" s="10">
         <v>0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="10">
         <v>0</v>
       </c>
       <c r="H39" s="10">
         <v>0</v>
       </c>
       <c r="I39" s="10">
@@ -6949,52 +7129,55 @@
       </c>
       <c r="W39" s="31">
         <v>0</v>
       </c>
       <c r="X39" s="34">
         <v>0</v>
       </c>
       <c r="Y39" s="34">
         <v>0</v>
       </c>
       <c r="Z39" s="43">
         <v>0</v>
       </c>
       <c r="AA39" s="52">
         <v>0</v>
       </c>
       <c r="AB39" s="55">
         <v>0</v>
       </c>
       <c r="AC39" s="55">
         <v>0</v>
       </c>
       <c r="AD39" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>2</v>
       </c>
       <c r="C40" s="10">
         <v>0</v>
       </c>
       <c r="D40" s="10">
         <v>4</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>3</v>
       </c>
       <c r="G40" s="10">
         <v>6</v>
       </c>
       <c r="H40" s="10">
         <v>1</v>
       </c>
       <c r="I40" s="10">
@@ -7041,52 +7224,55 @@
       </c>
       <c r="W40" s="31">
         <v>2</v>
       </c>
       <c r="X40" s="34">
         <v>0</v>
       </c>
       <c r="Y40" s="34">
         <v>0</v>
       </c>
       <c r="Z40" s="43">
         <v>0</v>
       </c>
       <c r="AA40" s="52">
         <v>0</v>
       </c>
       <c r="AB40" s="55">
         <v>0</v>
       </c>
       <c r="AC40" s="55">
         <v>2</v>
       </c>
       <c r="AD40" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
       <c r="C41" s="10">
         <v>0</v>
       </c>
       <c r="D41" s="10">
         <v>0</v>
       </c>
       <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="10">
         <v>0</v>
       </c>
       <c r="G41" s="10">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <v>0</v>
       </c>
       <c r="I41" s="10">
@@ -7133,52 +7319,55 @@
       </c>
       <c r="W41" s="31">
         <v>0</v>
       </c>
       <c r="X41" s="34">
         <v>0</v>
       </c>
       <c r="Y41" s="34">
         <v>0</v>
       </c>
       <c r="Z41" s="43">
         <v>0</v>
       </c>
       <c r="AA41" s="52">
         <v>0</v>
       </c>
       <c r="AB41" s="55">
         <v>0</v>
       </c>
       <c r="AC41" s="55">
         <v>0</v>
       </c>
       <c r="AD41" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>4</v>
       </c>
       <c r="C42" s="10">
         <v>0</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>2</v>
       </c>
       <c r="F42" s="10">
         <v>4</v>
       </c>
       <c r="G42" s="10">
         <v>6</v>
       </c>
       <c r="H42" s="10">
         <v>1</v>
       </c>
       <c r="I42" s="10">
@@ -7225,52 +7414,55 @@
       </c>
       <c r="W42" s="31">
         <v>0</v>
       </c>
       <c r="X42" s="34">
         <v>0</v>
       </c>
       <c r="Y42" s="34">
         <v>0</v>
       </c>
       <c r="Z42" s="43">
         <v>0</v>
       </c>
       <c r="AA42" s="52">
         <v>0</v>
       </c>
       <c r="AB42" s="55">
         <v>0</v>
       </c>
       <c r="AC42" s="55">
         <v>0</v>
       </c>
       <c r="AD42" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>1</v>
       </c>
       <c r="C43" s="10">
         <v>2</v>
       </c>
       <c r="D43" s="10">
         <v>0</v>
       </c>
       <c r="E43" s="10">
         <v>1</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="10">
         <v>2</v>
       </c>
       <c r="H43" s="10">
         <v>0</v>
       </c>
       <c r="I43" s="10">
@@ -7317,52 +7509,55 @@
       </c>
       <c r="W43" s="31">
         <v>2</v>
       </c>
       <c r="X43" s="34">
         <v>0</v>
       </c>
       <c r="Y43" s="34">
         <v>2</v>
       </c>
       <c r="Z43" s="43">
         <v>0</v>
       </c>
       <c r="AA43" s="52">
         <v>0</v>
       </c>
       <c r="AB43" s="55">
         <v>3</v>
       </c>
       <c r="AC43" s="55">
         <v>1</v>
       </c>
       <c r="AD43" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>1</v>
       </c>
       <c r="C44" s="4">
         <v>1</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
@@ -7407,50 +7602,53 @@
       <c r="V44" s="26">
         <v>0</v>
       </c>
       <c r="W44" s="32">
         <v>3</v>
       </c>
       <c r="X44" s="35">
         <v>0</v>
       </c>
       <c r="Y44" s="35">
         <v>0</v>
       </c>
       <c r="Z44" s="44">
         <v>0</v>
       </c>
       <c r="AA44" s="53">
         <v>0</v>
       </c>
       <c r="AB44" s="56">
         <v>0</v>
       </c>
       <c r="AC44" s="56">
         <v>0</v>
       </c>
       <c r="AD44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -7495,96 +7693,96 @@
     </row>
     <row r="4" spans="1:37" ht="14.25" customHeight="1"/>
     <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="5"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="18"/>
       <c r="N5" s="19"/>
       <c r="Z5" s="58"/>
       <c r="AA5" s="58"/>
       <c r="AC5" s="19"/>
       <c r="AK5" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="37" customFormat="1">
-      <c r="A6" s="63"/>
-      <c r="B6" s="65">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="66"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="69">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="70"/>
     </row>
     <row r="7" spans="1:37" s="37" customFormat="1">
-      <c r="A7" s="64"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J7" s="6" t="s">
@@ -7683,50 +7881,51 @@
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
+      <c r="AE8" s="38"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>-81</v>
       </c>
       <c r="C9" s="10">
         <v>65</v>
       </c>
       <c r="D9" s="10">
         <v>25</v>
       </c>
       <c r="E9" s="10">
         <v>13</v>
       </c>
       <c r="F9" s="10">
         <v>-49</v>
       </c>
       <c r="G9" s="10">
         <v>-135</v>
       </c>
       <c r="H9" s="10">
         <v>-83</v>
@@ -7775,50 +7974,53 @@
       </c>
       <c r="W9" s="34">
         <v>30</v>
       </c>
       <c r="X9" s="3">
         <v>77</v>
       </c>
       <c r="Y9" s="3">
         <v>35</v>
       </c>
       <c r="Z9" s="45">
         <v>73</v>
       </c>
       <c r="AA9" s="54">
         <v>22</v>
       </c>
       <c r="AB9" s="55">
         <v>52</v>
       </c>
       <c r="AC9" s="55">
         <v>-8</v>
       </c>
       <c r="AD9" s="54">
         <v>-41</v>
       </c>
+      <c r="AE9" s="54">
+        <v>-102</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3">
         <v>-46</v>
       </c>
       <c r="C10" s="10">
         <v>33</v>
       </c>
       <c r="D10" s="10">
         <v>10</v>
       </c>
       <c r="E10" s="10">
         <v>27</v>
       </c>
       <c r="F10" s="10">
         <v>-37</v>
       </c>
       <c r="G10" s="10">
         <v>-64</v>
       </c>
       <c r="H10" s="10">
         <v>-31</v>
@@ -7867,50 +8069,53 @@
       </c>
       <c r="W10" s="34">
         <v>32</v>
       </c>
       <c r="X10" s="3">
         <v>52</v>
       </c>
       <c r="Y10" s="3">
         <v>18</v>
       </c>
       <c r="Z10" s="45">
         <v>44</v>
       </c>
       <c r="AA10" s="54">
         <v>19</v>
       </c>
       <c r="AB10" s="55">
         <v>27</v>
       </c>
       <c r="AC10" s="55">
         <v>2</v>
       </c>
       <c r="AD10" s="54">
         <v>-16</v>
       </c>
+      <c r="AE10" s="54">
+        <v>-44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>8</v>
       </c>
       <c r="D11" s="10">
         <v>3</v>
       </c>
       <c r="E11" s="10">
         <v>1</v>
       </c>
       <c r="F11" s="10">
         <v>-6</v>
       </c>
       <c r="G11" s="10">
         <v>-11</v>
       </c>
       <c r="H11" s="10">
         <v>0</v>
@@ -7959,50 +8164,53 @@
       </c>
       <c r="W11" s="34">
         <v>2</v>
       </c>
       <c r="X11" s="3">
         <v>0</v>
       </c>
       <c r="Y11" s="3">
         <v>4</v>
       </c>
       <c r="Z11" s="45">
         <v>2</v>
       </c>
       <c r="AA11" s="54">
         <v>3</v>
       </c>
       <c r="AB11" s="55">
         <v>1</v>
       </c>
       <c r="AC11" s="55">
         <v>1</v>
       </c>
       <c r="AD11" s="54">
         <v>-1</v>
       </c>
+      <c r="AE11" s="54">
+        <v>-4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="3">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>-2</v>
@@ -8051,50 +8259,53 @@
       </c>
       <c r="W12" s="34">
         <v>1</v>
       </c>
       <c r="X12" s="3">
         <v>2</v>
       </c>
       <c r="Y12" s="3">
         <v>1</v>
       </c>
       <c r="Z12" s="45">
         <v>1</v>
       </c>
       <c r="AA12" s="54">
         <v>4</v>
       </c>
       <c r="AB12" s="55">
         <v>-1</v>
       </c>
       <c r="AC12" s="55">
         <v>1</v>
       </c>
       <c r="AD12" s="54">
         <v>-2</v>
       </c>
+      <c r="AE12" s="54">
+        <v>-1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>-9</v>
       </c>
       <c r="C13" s="10">
         <v>-2</v>
       </c>
       <c r="D13" s="10">
         <v>-9</v>
       </c>
       <c r="E13" s="10">
         <v>-15</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="10">
         <v>-9</v>
       </c>
       <c r="H13" s="10">
         <v>-9</v>
@@ -8143,50 +8354,53 @@
       </c>
       <c r="W13" s="34">
         <v>-6</v>
       </c>
       <c r="X13" s="3">
         <v>-4</v>
       </c>
       <c r="Y13" s="3">
         <v>-3</v>
       </c>
       <c r="Z13" s="45">
         <v>2</v>
       </c>
       <c r="AA13" s="54">
         <v>-6</v>
       </c>
       <c r="AB13" s="55">
         <v>1</v>
       </c>
       <c r="AC13" s="55">
         <v>1</v>
       </c>
       <c r="AD13" s="54">
         <v>2</v>
       </c>
+      <c r="AE13" s="54">
+        <v>-5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>-18</v>
       </c>
       <c r="C14" s="10">
         <v>2</v>
       </c>
       <c r="D14" s="10">
         <v>13</v>
       </c>
       <c r="E14" s="10">
         <v>2</v>
       </c>
       <c r="F14" s="10">
         <v>2</v>
       </c>
       <c r="G14" s="10">
         <v>-21</v>
       </c>
       <c r="H14" s="10">
         <v>-18</v>
@@ -8235,50 +8449,53 @@
       </c>
       <c r="W14" s="34">
         <v>-4</v>
       </c>
       <c r="X14" s="3">
         <v>24</v>
       </c>
       <c r="Y14" s="3">
         <v>7</v>
       </c>
       <c r="Z14" s="45">
         <v>17</v>
       </c>
       <c r="AA14" s="54">
         <v>2</v>
       </c>
       <c r="AB14" s="55">
         <v>14</v>
       </c>
       <c r="AC14" s="55">
         <v>-5</v>
       </c>
       <c r="AD14" s="54">
         <v>-16</v>
       </c>
+      <c r="AE14" s="54">
+        <v>-31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>0</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>7</v>
       </c>
       <c r="E15" s="10">
         <v>-6</v>
       </c>
       <c r="F15" s="10">
         <v>-2</v>
       </c>
       <c r="G15" s="10">
         <v>-8</v>
       </c>
       <c r="H15" s="10">
         <v>-17</v>
@@ -8326,87 +8543,91 @@
         <v>-7</v>
       </c>
       <c r="W15" s="34">
         <v>2</v>
       </c>
       <c r="X15" s="3">
         <v>-1</v>
       </c>
       <c r="Y15" s="3">
         <v>0</v>
       </c>
       <c r="Z15" s="45">
         <v>7</v>
       </c>
       <c r="AA15" s="54">
         <v>-8</v>
       </c>
       <c r="AB15" s="55">
         <v>7</v>
       </c>
       <c r="AC15" s="55">
         <v>-9</v>
       </c>
       <c r="AD15" s="54">
         <v>-6</v>
+      </c>
+      <c r="AE15" s="54">
+        <v>-8</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="27"/>
       <c r="W16" s="34"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="45"/>
       <c r="AA16" s="54"/>
       <c r="AB16" s="55"/>
       <c r="AC16" s="55"/>
       <c r="AD16" s="54"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="54"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>0</v>
       </c>
       <c r="C17" s="10">
         <v>11</v>
       </c>
       <c r="D17" s="10">
         <v>1</v>
       </c>
       <c r="E17" s="10">
         <v>7</v>
       </c>
       <c r="F17" s="10">
         <v>0</v>
       </c>
       <c r="G17" s="10">
         <v>-11</v>
       </c>
       <c r="H17" s="10">
         <v>-4</v>
       </c>
       <c r="I17" s="10">
@@ -8453,52 +8674,55 @@
       </c>
       <c r="W17" s="34">
         <v>3</v>
       </c>
       <c r="X17" s="3">
         <v>2</v>
       </c>
       <c r="Y17" s="3">
         <v>4</v>
       </c>
       <c r="Z17" s="45">
         <v>0</v>
       </c>
       <c r="AA17" s="54">
         <v>6</v>
       </c>
       <c r="AB17" s="55">
         <v>5</v>
       </c>
       <c r="AC17" s="55">
         <v>1</v>
       </c>
       <c r="AD17" s="54">
         <v>-2</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="54">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -8545,52 +8769,55 @@
       </c>
       <c r="W18" s="34">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="3">
         <v>0</v>
       </c>
       <c r="Z18" s="45">
         <v>0</v>
       </c>
       <c r="AA18" s="54">
         <v>0</v>
       </c>
       <c r="AB18" s="55">
         <v>0</v>
       </c>
       <c r="AC18" s="55">
         <v>0</v>
       </c>
       <c r="AD18" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>-2</v>
       </c>
       <c r="C19" s="10">
         <v>1</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>-3</v>
       </c>
       <c r="G19" s="10">
         <v>-5</v>
       </c>
       <c r="H19" s="10">
         <v>-1</v>
       </c>
       <c r="I19" s="10">
@@ -8637,52 +8864,55 @@
       </c>
       <c r="W19" s="34">
         <v>2</v>
       </c>
       <c r="X19" s="3">
         <v>2</v>
       </c>
       <c r="Y19" s="3">
         <v>3</v>
       </c>
       <c r="Z19" s="45">
         <v>0</v>
       </c>
       <c r="AA19" s="54">
         <v>0</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="55">
         <v>-1</v>
       </c>
       <c r="AD19" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="54">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
@@ -8729,52 +8959,55 @@
       </c>
       <c r="W20" s="34">
         <v>1</v>
       </c>
       <c r="X20" s="3">
         <v>0</v>
       </c>
       <c r="Y20" s="3">
         <v>0</v>
       </c>
       <c r="Z20" s="45">
         <v>0</v>
       </c>
       <c r="AA20" s="54">
         <v>0</v>
       </c>
       <c r="AB20" s="55">
         <v>0</v>
       </c>
       <c r="AC20" s="55">
         <v>0</v>
       </c>
       <c r="AD20" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>-4</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>-1</v>
       </c>
       <c r="E21" s="10">
         <v>-2</v>
       </c>
       <c r="F21" s="10">
         <v>-3</v>
       </c>
       <c r="G21" s="10">
         <v>-6</v>
       </c>
       <c r="H21" s="10">
         <v>-1</v>
       </c>
       <c r="I21" s="10">
@@ -8821,52 +9054,55 @@
       </c>
       <c r="W21" s="34">
         <v>0</v>
       </c>
       <c r="X21" s="3">
         <v>0</v>
       </c>
       <c r="Y21" s="3">
         <v>0</v>
       </c>
       <c r="Z21" s="45">
         <v>0</v>
       </c>
       <c r="AA21" s="54">
         <v>0</v>
       </c>
       <c r="AB21" s="55">
         <v>0</v>
       </c>
       <c r="AC21" s="55">
         <v>0</v>
       </c>
       <c r="AD21" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>-1</v>
       </c>
       <c r="C22" s="10">
         <v>1</v>
       </c>
       <c r="D22" s="10">
         <v>1</v>
       </c>
       <c r="E22" s="10">
         <v>-1</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>0</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
@@ -8913,52 +9149,55 @@
       </c>
       <c r="W22" s="34">
         <v>-2</v>
       </c>
       <c r="X22" s="3">
         <v>0</v>
       </c>
       <c r="Y22" s="3">
         <v>1</v>
       </c>
       <c r="Z22" s="45">
         <v>0</v>
       </c>
       <c r="AA22" s="54">
         <v>2</v>
       </c>
       <c r="AB22" s="55">
         <v>-3</v>
       </c>
       <c r="AC22" s="55">
         <v>1</v>
       </c>
       <c r="AD22" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>-1</v>
       </c>
       <c r="C23" s="10">
         <v>-1</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
@@ -9005,86 +9244,90 @@
       </c>
       <c r="W23" s="34">
         <v>-1</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
       <c r="Y23" s="3">
         <v>0</v>
       </c>
       <c r="Z23" s="45">
         <v>0</v>
       </c>
       <c r="AA23" s="54">
         <v>0</v>
       </c>
       <c r="AB23" s="55">
         <v>0</v>
       </c>
       <c r="AC23" s="55">
         <v>0</v>
       </c>
       <c r="AD23" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="36"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="36"/>
       <c r="U24" s="36"/>
       <c r="V24" s="36"/>
       <c r="W24" s="36"/>
       <c r="X24" s="14"/>
-      <c r="Y24" s="69"/>
+      <c r="Y24" s="61"/>
       <c r="Z24" s="38"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="33"/>
       <c r="AC24" s="33"/>
-      <c r="AD24" s="70"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="62"/>
+      <c r="AE24" s="62"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="3">
         <v>-72</v>
       </c>
       <c r="C25" s="10">
         <v>64</v>
       </c>
       <c r="D25" s="10">
         <v>24</v>
       </c>
       <c r="E25" s="10">
         <v>11</v>
       </c>
       <c r="F25" s="10">
         <v>-41</v>
       </c>
       <c r="G25" s="10">
         <v>-124</v>
       </c>
       <c r="H25" s="10">
         <v>-80</v>
       </c>
       <c r="I25" s="10">
@@ -9131,52 +9374,55 @@
       </c>
       <c r="W25" s="34">
         <v>36</v>
       </c>
       <c r="X25" s="3">
         <v>74</v>
       </c>
       <c r="Y25" s="3">
         <v>31</v>
       </c>
       <c r="Z25" s="45">
         <v>73</v>
       </c>
       <c r="AA25" s="54">
         <v>19</v>
       </c>
       <c r="AB25" s="55">
         <v>54</v>
       </c>
       <c r="AC25" s="55">
         <v>-8</v>
       </c>
       <c r="AD25" s="54">
         <v>-41</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="54">
+        <v>-97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>-46</v>
       </c>
       <c r="C26" s="10">
         <v>33</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="10">
         <v>27</v>
       </c>
       <c r="F26" s="10">
         <v>-37</v>
       </c>
       <c r="G26" s="10">
         <v>-64</v>
       </c>
       <c r="H26" s="10">
         <v>-31</v>
       </c>
       <c r="I26" s="10">
@@ -9223,52 +9469,55 @@
       </c>
       <c r="W26" s="34">
         <v>32</v>
       </c>
       <c r="X26" s="3">
         <v>52</v>
       </c>
       <c r="Y26" s="3">
         <v>18</v>
       </c>
       <c r="Z26" s="45">
         <v>44</v>
       </c>
       <c r="AA26" s="54">
         <v>19</v>
       </c>
       <c r="AB26" s="55">
         <v>27</v>
       </c>
       <c r="AC26" s="55">
         <v>2</v>
       </c>
       <c r="AD26" s="54">
         <v>-16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="54">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>8</v>
       </c>
       <c r="D27" s="10">
         <v>3</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>-6</v>
       </c>
       <c r="G27" s="10">
         <v>-11</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
@@ -9315,52 +9564,55 @@
       </c>
       <c r="W27" s="34">
         <v>2</v>
       </c>
       <c r="X27" s="3">
         <v>0</v>
       </c>
       <c r="Y27" s="3">
         <v>4</v>
       </c>
       <c r="Z27" s="45">
         <v>2</v>
       </c>
       <c r="AA27" s="54">
         <v>3</v>
       </c>
       <c r="AB27" s="55">
         <v>1</v>
       </c>
       <c r="AC27" s="55">
         <v>1</v>
       </c>
       <c r="AD27" s="54">
         <v>-1</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="54">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="10">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>-2</v>
       </c>
       <c r="F28" s="10">
         <v>1</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>-2</v>
       </c>
       <c r="I28" s="10">
@@ -9407,52 +9659,55 @@
       </c>
       <c r="W28" s="34">
         <v>1</v>
       </c>
       <c r="X28" s="3">
         <v>2</v>
       </c>
       <c r="Y28" s="3">
         <v>1</v>
       </c>
       <c r="Z28" s="45">
         <v>1</v>
       </c>
       <c r="AA28" s="54">
         <v>4</v>
       </c>
       <c r="AB28" s="55">
         <v>-1</v>
       </c>
       <c r="AC28" s="55">
         <v>1</v>
       </c>
       <c r="AD28" s="54">
         <v>-2</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="54">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>-9</v>
       </c>
       <c r="C29" s="10">
         <v>-2</v>
       </c>
       <c r="D29" s="10">
         <v>-9</v>
       </c>
       <c r="E29" s="10">
         <v>-15</v>
       </c>
       <c r="F29" s="10">
         <v>-2</v>
       </c>
       <c r="G29" s="10">
         <v>-9</v>
       </c>
       <c r="H29" s="10">
         <v>-9</v>
       </c>
       <c r="I29" s="10">
@@ -9499,52 +9754,55 @@
       </c>
       <c r="W29" s="34">
         <v>-6</v>
       </c>
       <c r="X29" s="3">
         <v>-4</v>
       </c>
       <c r="Y29" s="3">
         <v>-3</v>
       </c>
       <c r="Z29" s="45">
         <v>2</v>
       </c>
       <c r="AA29" s="54">
         <v>-6</v>
       </c>
       <c r="AB29" s="55">
         <v>1</v>
       </c>
       <c r="AC29" s="55">
         <v>1</v>
       </c>
       <c r="AD29" s="54">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="54">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="3">
         <v>-18</v>
       </c>
       <c r="C30" s="10">
         <v>2</v>
       </c>
       <c r="D30" s="10">
         <v>13</v>
       </c>
       <c r="E30" s="10">
         <v>2</v>
       </c>
       <c r="F30" s="10">
         <v>2</v>
       </c>
       <c r="G30" s="10">
         <v>-21</v>
       </c>
       <c r="H30" s="10">
         <v>-18</v>
       </c>
       <c r="I30" s="10">
@@ -9591,52 +9849,55 @@
       </c>
       <c r="W30" s="34">
         <v>-4</v>
       </c>
       <c r="X30" s="3">
         <v>24</v>
       </c>
       <c r="Y30" s="3">
         <v>7</v>
       </c>
       <c r="Z30" s="45">
         <v>17</v>
       </c>
       <c r="AA30" s="54">
         <v>2</v>
       </c>
       <c r="AB30" s="55">
         <v>14</v>
       </c>
       <c r="AC30" s="55">
         <v>-5</v>
       </c>
       <c r="AD30" s="54">
         <v>-16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="54">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>11</v>
       </c>
       <c r="D31" s="10">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>-6</v>
       </c>
       <c r="F31" s="10">
         <v>-2</v>
       </c>
       <c r="G31" s="10">
         <v>-8</v>
       </c>
       <c r="H31" s="10">
         <v>-17</v>
       </c>
       <c r="I31" s="10">
@@ -9683,86 +9944,90 @@
       </c>
       <c r="W31" s="34">
         <v>2</v>
       </c>
       <c r="X31" s="3">
         <v>-1</v>
       </c>
       <c r="Y31" s="3">
         <v>0</v>
       </c>
       <c r="Z31" s="45">
         <v>7</v>
       </c>
       <c r="AA31" s="54">
         <v>-8</v>
       </c>
       <c r="AB31" s="55">
         <v>7</v>
       </c>
       <c r="AC31" s="55">
         <v>-9</v>
       </c>
       <c r="AD31" s="54">
         <v>-6</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="54">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="27"/>
       <c r="W32" s="34"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="45"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="55"/>
       <c r="AC32" s="55"/>
       <c r="AD32" s="54"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="54"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="3">
         <v>1</v>
       </c>
       <c r="C33" s="10">
         <v>12</v>
       </c>
       <c r="D33" s="10">
         <v>0</v>
       </c>
       <c r="E33" s="10">
         <v>4</v>
       </c>
       <c r="F33" s="10">
         <v>2</v>
       </c>
       <c r="G33" s="10">
         <v>-11</v>
       </c>
       <c r="H33" s="10">
         <v>-3</v>
       </c>
       <c r="I33" s="10">
@@ -9809,52 +10074,55 @@
       </c>
       <c r="W33" s="34">
         <v>9</v>
       </c>
       <c r="X33" s="3">
         <v>1</v>
       </c>
       <c r="Y33" s="3">
         <v>4</v>
       </c>
       <c r="Z33" s="45">
         <v>0</v>
       </c>
       <c r="AA33" s="54">
         <v>5</v>
       </c>
       <c r="AB33" s="55">
         <v>5</v>
       </c>
       <c r="AC33" s="55">
         <v>1</v>
       </c>
       <c r="AD33" s="54">
         <v>-2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="54">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
         <v>1</v>
       </c>
       <c r="G34" s="10">
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
@@ -9901,86 +10169,90 @@
       </c>
       <c r="W34" s="34">
         <v>0</v>
       </c>
       <c r="X34" s="3">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
       <c r="Z34" s="45">
         <v>0</v>
       </c>
       <c r="AA34" s="54">
         <v>0</v>
       </c>
       <c r="AB34" s="55">
         <v>0</v>
       </c>
       <c r="AC34" s="55">
         <v>0</v>
       </c>
       <c r="AD34" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="33"/>
       <c r="T35" s="36"/>
       <c r="U35" s="36"/>
       <c r="V35" s="36"/>
       <c r="W35" s="36"/>
       <c r="X35" s="14"/>
-      <c r="Y35" s="69"/>
+      <c r="Y35" s="61"/>
       <c r="Z35" s="38"/>
       <c r="AA35" s="38"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="33"/>
-      <c r="AD35" s="70"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="AD35" s="62"/>
+      <c r="AE35" s="62"/>
+    </row>
+    <row r="36" spans="1:31" s="2" customFormat="1">
       <c r="A36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="3">
         <v>-9</v>
       </c>
       <c r="C36" s="10">
         <v>1</v>
       </c>
       <c r="D36" s="10">
         <v>1</v>
       </c>
       <c r="E36" s="10">
         <v>2</v>
       </c>
       <c r="F36" s="10">
         <v>-8</v>
       </c>
       <c r="G36" s="10">
         <v>-11</v>
       </c>
       <c r="H36" s="10">
         <v>-3</v>
       </c>
       <c r="I36" s="10">
@@ -10027,85 +10299,89 @@
       </c>
       <c r="W36" s="34">
         <v>-6</v>
       </c>
       <c r="X36" s="34">
         <v>3</v>
       </c>
       <c r="Y36" s="3">
         <v>4</v>
       </c>
       <c r="Z36" s="46">
         <v>0</v>
       </c>
       <c r="AA36" s="55">
         <v>3</v>
       </c>
       <c r="AB36" s="55">
         <v>-2</v>
       </c>
       <c r="AC36" s="55">
         <v>0</v>
       </c>
       <c r="AD36" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="54">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="27"/>
       <c r="W37" s="34"/>
       <c r="X37" s="34"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="46"/>
       <c r="AA37" s="55"/>
       <c r="AB37" s="55"/>
       <c r="AC37" s="55"/>
       <c r="AD37" s="54"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="54"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="3">
         <v>-1</v>
       </c>
       <c r="C38" s="10">
         <v>-1</v>
       </c>
       <c r="D38" s="10">
         <v>1</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>-2</v>
       </c>
       <c r="G38" s="10">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <v>-1</v>
       </c>
       <c r="I38" s="10">
@@ -10152,52 +10428,55 @@
       </c>
       <c r="W38" s="34">
         <v>-6</v>
       </c>
       <c r="X38" s="34">
         <v>1</v>
       </c>
       <c r="Y38" s="3">
         <v>0</v>
       </c>
       <c r="Z38" s="46">
         <v>0</v>
       </c>
       <c r="AA38" s="55">
         <v>1</v>
       </c>
       <c r="AB38" s="55">
         <v>0</v>
       </c>
       <c r="AC38" s="55">
         <v>0</v>
       </c>
       <c r="AD38" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="54">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>0</v>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="10">
         <v>0</v>
       </c>
       <c r="H39" s="10">
         <v>0</v>
       </c>
       <c r="I39" s="10">
@@ -10244,52 +10523,55 @@
       </c>
       <c r="W39" s="34">
         <v>0</v>
       </c>
       <c r="X39" s="34">
         <v>0</v>
       </c>
       <c r="Y39" s="3">
         <v>0</v>
       </c>
       <c r="Z39" s="46">
         <v>0</v>
       </c>
       <c r="AA39" s="55">
         <v>0</v>
       </c>
       <c r="AB39" s="55">
         <v>0</v>
       </c>
       <c r="AC39" s="55">
         <v>0</v>
       </c>
       <c r="AD39" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="3">
         <v>-2</v>
       </c>
       <c r="C40" s="10">
         <v>1</v>
       </c>
       <c r="D40" s="10">
         <v>0</v>
       </c>
       <c r="E40" s="10">
         <v>2</v>
       </c>
       <c r="F40" s="10">
         <v>-3</v>
       </c>
       <c r="G40" s="10">
         <v>-5</v>
       </c>
       <c r="H40" s="10">
         <v>-1</v>
       </c>
       <c r="I40" s="10">
@@ -10336,52 +10618,55 @@
       </c>
       <c r="W40" s="34">
         <v>2</v>
       </c>
       <c r="X40" s="34">
         <v>2</v>
       </c>
       <c r="Y40" s="3">
         <v>3</v>
       </c>
       <c r="Z40" s="46">
         <v>0</v>
       </c>
       <c r="AA40" s="55">
         <v>0</v>
       </c>
       <c r="AB40" s="55">
         <v>1</v>
       </c>
       <c r="AC40" s="55">
         <v>-1</v>
       </c>
       <c r="AD40" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="54">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
       <c r="C41" s="10">
         <v>0</v>
       </c>
       <c r="D41" s="10">
         <v>0</v>
       </c>
       <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="10">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <v>0</v>
       </c>
       <c r="I41" s="10">
@@ -10428,52 +10713,55 @@
       </c>
       <c r="W41" s="34">
         <v>1</v>
       </c>
       <c r="X41" s="34">
         <v>0</v>
       </c>
       <c r="Y41" s="3">
         <v>0</v>
       </c>
       <c r="Z41" s="46">
         <v>0</v>
       </c>
       <c r="AA41" s="55">
         <v>0</v>
       </c>
       <c r="AB41" s="55">
         <v>0</v>
       </c>
       <c r="AC41" s="55">
         <v>0</v>
       </c>
       <c r="AD41" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="3">
         <v>-4</v>
       </c>
       <c r="C42" s="10">
         <v>1</v>
       </c>
       <c r="D42" s="3">
         <v>-1</v>
       </c>
       <c r="E42" s="3">
         <v>-2</v>
       </c>
       <c r="F42" s="10">
         <v>-3</v>
       </c>
       <c r="G42" s="10">
         <v>-6</v>
       </c>
       <c r="H42" s="10">
         <v>-1</v>
       </c>
       <c r="I42" s="10">
@@ -10520,52 +10808,55 @@
       </c>
       <c r="W42" s="34">
         <v>0</v>
       </c>
       <c r="X42" s="34">
         <v>0</v>
       </c>
       <c r="Y42" s="3">
         <v>0</v>
       </c>
       <c r="Z42" s="46">
         <v>0</v>
       </c>
       <c r="AA42" s="55">
         <v>0</v>
       </c>
       <c r="AB42" s="55">
         <v>0</v>
       </c>
       <c r="AC42" s="55">
         <v>0</v>
       </c>
       <c r="AD42" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="3">
         <v>-1</v>
       </c>
       <c r="C43" s="10">
         <v>1</v>
       </c>
       <c r="D43" s="10">
         <v>1</v>
       </c>
       <c r="E43" s="10">
         <v>-1</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="10">
         <v>0</v>
       </c>
       <c r="H43" s="10">
         <v>0</v>
       </c>
       <c r="I43" s="10">
@@ -10612,52 +10903,55 @@
       </c>
       <c r="W43" s="34">
         <v>-2</v>
       </c>
       <c r="X43" s="34">
         <v>0</v>
       </c>
       <c r="Y43" s="3">
         <v>1</v>
       </c>
       <c r="Z43" s="46">
         <v>0</v>
       </c>
       <c r="AA43" s="55">
         <v>2</v>
       </c>
       <c r="AB43" s="55">
         <v>-3</v>
       </c>
       <c r="AC43" s="55">
         <v>1</v>
       </c>
       <c r="AD43" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="4">
         <v>-1</v>
       </c>
       <c r="C44" s="4">
         <v>-1</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
@@ -10702,50 +10996,53 @@
       <c r="V44" s="28">
         <v>0</v>
       </c>
       <c r="W44" s="35">
         <v>-1</v>
       </c>
       <c r="X44" s="35">
         <v>0</v>
       </c>
       <c r="Y44" s="35">
         <v>0</v>
       </c>
       <c r="Z44" s="47">
         <v>0</v>
       </c>
       <c r="AA44" s="56">
         <v>0</v>
       </c>
       <c r="AB44" s="56">
         <v>0</v>
       </c>
       <c r="AC44" s="56">
         <v>0</v>
       </c>
       <c r="AD44" s="56">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="56">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>