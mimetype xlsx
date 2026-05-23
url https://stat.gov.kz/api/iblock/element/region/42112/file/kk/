--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10545" yWindow="-120" windowWidth="18300" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="2" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="41">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -858,51 +858,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N3" sqref="N3"/>
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="12" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="23"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
@@ -1215,50 +1215,53 @@
       </c>
       <c r="U9" s="18">
         <v>1132436</v>
       </c>
       <c r="V9" s="18">
         <v>1132162</v>
       </c>
       <c r="W9" s="18">
         <v>1131818</v>
       </c>
       <c r="X9" s="18">
         <v>1131589</v>
       </c>
       <c r="Y9" s="18">
         <v>1131438</v>
       </c>
       <c r="Z9" s="18">
         <v>1131287</v>
       </c>
       <c r="AA9" s="63">
         <v>1131435</v>
       </c>
       <c r="AB9" s="68">
         <v>1131613</v>
       </c>
+      <c r="AC9" s="68">
+        <v>1131200</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="14">
         <v>522307</v>
       </c>
       <c r="G10" s="14">
         <v>522634</v>
       </c>
       <c r="H10" s="18">
         <v>523075</v>
@@ -1301,50 +1304,53 @@
       </c>
       <c r="U10" s="18">
         <v>530600</v>
       </c>
       <c r="V10" s="18">
         <v>531521</v>
       </c>
       <c r="W10" s="18">
         <v>531985</v>
       </c>
       <c r="X10" s="18">
         <v>532515</v>
       </c>
       <c r="Y10" s="18">
         <v>533034</v>
       </c>
       <c r="Z10" s="18">
         <v>533314</v>
       </c>
       <c r="AA10" s="63">
         <v>533928</v>
       </c>
       <c r="AB10" s="68">
         <v>534486</v>
       </c>
+      <c r="AC10" s="68">
+        <v>534871</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="14">
         <v>77379</v>
       </c>
       <c r="G11" s="14">
         <v>77397</v>
       </c>
       <c r="H11" s="18">
         <v>77343</v>
@@ -1387,50 +1393,53 @@
       </c>
       <c r="U11" s="18">
         <v>76973</v>
       </c>
       <c r="V11" s="18">
         <v>76916</v>
       </c>
       <c r="W11" s="18">
         <v>76824</v>
       </c>
       <c r="X11" s="18">
         <v>76729</v>
       </c>
       <c r="Y11" s="18">
         <v>76716</v>
       </c>
       <c r="Z11" s="18">
         <v>76665</v>
       </c>
       <c r="AA11" s="63">
         <v>76594</v>
       </c>
       <c r="AB11" s="68">
         <v>76603</v>
       </c>
+      <c r="AC11" s="68">
+        <v>76551</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="14">
         <v>11084</v>
       </c>
       <c r="G12" s="14">
         <v>11095</v>
       </c>
       <c r="H12" s="18">
         <v>11072</v>
@@ -1473,50 +1482,53 @@
       </c>
       <c r="U12" s="18">
         <v>10720</v>
       </c>
       <c r="V12" s="18">
         <v>10692</v>
       </c>
       <c r="W12" s="18">
         <v>10647</v>
       </c>
       <c r="X12" s="18">
         <v>10633</v>
       </c>
       <c r="Y12" s="18">
         <v>10627</v>
       </c>
       <c r="Z12" s="18">
         <v>10623</v>
       </c>
       <c r="AA12" s="63">
         <v>10584</v>
       </c>
       <c r="AB12" s="68">
         <v>10630</v>
       </c>
+      <c r="AC12" s="68">
+        <v>10613</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="14">
         <v>43691</v>
       </c>
       <c r="G13" s="14">
         <v>43636</v>
       </c>
       <c r="H13" s="18">
         <v>43600</v>
@@ -1559,50 +1571,53 @@
       </c>
       <c r="U13" s="18">
         <v>43358</v>
       </c>
       <c r="V13" s="18">
         <v>43311</v>
       </c>
       <c r="W13" s="18">
         <v>43232</v>
       </c>
       <c r="X13" s="18">
         <v>43225</v>
       </c>
       <c r="Y13" s="18">
         <v>43192</v>
       </c>
       <c r="Z13" s="18">
         <v>43209</v>
       </c>
       <c r="AA13" s="63">
         <v>43188</v>
       </c>
       <c r="AB13" s="68">
         <v>43179</v>
       </c>
+      <c r="AC13" s="68">
+        <v>43129</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="14">
         <v>177082</v>
       </c>
       <c r="G14" s="14">
         <v>177073</v>
       </c>
       <c r="H14" s="18">
         <v>177051</v>
@@ -1645,50 +1660,53 @@
       </c>
       <c r="U14" s="18">
         <v>176051</v>
       </c>
       <c r="V14" s="18">
         <v>175850</v>
       </c>
       <c r="W14" s="18">
         <v>175798</v>
       </c>
       <c r="X14" s="18">
         <v>175752</v>
       </c>
       <c r="Y14" s="18">
         <v>175772</v>
       </c>
       <c r="Z14" s="18">
         <v>175750</v>
       </c>
       <c r="AA14" s="63">
         <v>175830</v>
       </c>
       <c r="AB14" s="68">
         <v>175760</v>
       </c>
+      <c r="AC14" s="68">
+        <v>175655</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="14">
         <v>58050</v>
       </c>
       <c r="G15" s="14">
         <v>57991</v>
       </c>
       <c r="H15" s="18">
         <v>57905</v>
@@ -1730,84 +1748,88 @@
         <v>57182</v>
       </c>
       <c r="U15" s="18">
         <v>57181</v>
       </c>
       <c r="V15" s="18">
         <v>57096</v>
       </c>
       <c r="W15" s="18">
         <v>57079</v>
       </c>
       <c r="X15" s="18">
         <v>57080</v>
       </c>
       <c r="Y15" s="18">
         <v>56956</v>
       </c>
       <c r="Z15" s="18">
         <v>56919</v>
       </c>
       <c r="AA15" s="63">
         <v>56911</v>
       </c>
       <c r="AB15" s="68">
         <v>56840</v>
+      </c>
+      <c r="AC15" s="68">
+        <v>56747</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="63"/>
       <c r="AB16" s="68"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="14">
         <v>58614</v>
       </c>
       <c r="G17" s="14">
         <v>58478</v>
       </c>
       <c r="H17" s="18">
         <v>58394</v>
       </c>
       <c r="I17" s="18">
@@ -1848,52 +1870,55 @@
       </c>
       <c r="U17" s="18">
         <v>57232</v>
       </c>
       <c r="V17" s="18">
         <v>57117</v>
       </c>
       <c r="W17" s="18">
         <v>57073</v>
       </c>
       <c r="X17" s="18">
         <v>56997</v>
       </c>
       <c r="Y17" s="18">
         <v>56903</v>
       </c>
       <c r="Z17" s="18">
         <v>56857</v>
       </c>
       <c r="AA17" s="63">
         <v>56792</v>
       </c>
       <c r="AB17" s="68">
         <v>56734</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="68">
+        <v>56629</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="14">
         <v>15782</v>
       </c>
       <c r="G18" s="14">
         <v>15761</v>
       </c>
       <c r="H18" s="18">
         <v>15763</v>
       </c>
       <c r="I18" s="18">
@@ -1934,52 +1959,55 @@
       </c>
       <c r="U18" s="18">
         <v>15043</v>
       </c>
       <c r="V18" s="18">
         <v>15022</v>
       </c>
       <c r="W18" s="18">
         <v>15003</v>
       </c>
       <c r="X18" s="18">
         <v>14995</v>
       </c>
       <c r="Y18" s="18">
         <v>14973</v>
       </c>
       <c r="Z18" s="18">
         <v>14940</v>
       </c>
       <c r="AA18" s="63">
         <v>14912</v>
       </c>
       <c r="AB18" s="68">
         <v>14889</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="68">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="14">
         <v>52463</v>
       </c>
       <c r="G19" s="14">
         <v>52541</v>
       </c>
       <c r="H19" s="18">
         <v>52460</v>
       </c>
       <c r="I19" s="18">
@@ -2020,52 +2048,55 @@
       </c>
       <c r="U19" s="18">
         <v>51369</v>
       </c>
       <c r="V19" s="18">
         <v>51269</v>
       </c>
       <c r="W19" s="18">
         <v>51180</v>
       </c>
       <c r="X19" s="18">
         <v>51053</v>
       </c>
       <c r="Y19" s="18">
         <v>51002</v>
       </c>
       <c r="Z19" s="18">
         <v>50998</v>
       </c>
       <c r="AA19" s="63">
         <v>50925</v>
       </c>
       <c r="AB19" s="68">
         <v>50910</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="68">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="14">
         <v>30140</v>
       </c>
       <c r="G20" s="14">
         <v>30102</v>
       </c>
       <c r="H20" s="18">
         <v>30082</v>
       </c>
       <c r="I20" s="18">
@@ -2106,52 +2137,55 @@
       </c>
       <c r="U20" s="18">
         <v>28922</v>
       </c>
       <c r="V20" s="18">
         <v>28698</v>
       </c>
       <c r="W20" s="18">
         <v>28607</v>
       </c>
       <c r="X20" s="18">
         <v>28498</v>
       </c>
       <c r="Y20" s="18">
         <v>28384</v>
       </c>
       <c r="Z20" s="18">
         <v>28354</v>
       </c>
       <c r="AA20" s="63">
         <v>28318</v>
       </c>
       <c r="AB20" s="68">
         <v>28280</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="68">
+        <v>28225</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="14">
         <v>21758</v>
       </c>
       <c r="G21" s="14">
         <v>21721</v>
       </c>
       <c r="H21" s="18">
         <v>21657</v>
       </c>
       <c r="I21" s="18">
@@ -2192,52 +2226,55 @@
       </c>
       <c r="U21" s="18">
         <v>20920</v>
       </c>
       <c r="V21" s="18">
         <v>20856</v>
       </c>
       <c r="W21" s="18">
         <v>20748</v>
       </c>
       <c r="X21" s="18">
         <v>20674</v>
       </c>
       <c r="Y21" s="18">
         <v>20609</v>
       </c>
       <c r="Z21" s="18">
         <v>20593</v>
       </c>
       <c r="AA21" s="63">
         <v>20497</v>
       </c>
       <c r="AB21" s="68">
         <v>20465</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="68">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="14">
         <v>29588</v>
       </c>
       <c r="G22" s="14">
         <v>29585</v>
       </c>
       <c r="H22" s="18">
         <v>29518</v>
       </c>
       <c r="I22" s="18">
@@ -2278,52 +2315,55 @@
       </c>
       <c r="U22" s="18">
         <v>28730</v>
       </c>
       <c r="V22" s="18">
         <v>28658</v>
       </c>
       <c r="W22" s="18">
         <v>28589</v>
       </c>
       <c r="X22" s="18">
         <v>28505</v>
       </c>
       <c r="Y22" s="18">
         <v>28438</v>
       </c>
       <c r="Z22" s="18">
         <v>28343</v>
       </c>
       <c r="AA22" s="63">
         <v>28299</v>
       </c>
       <c r="AB22" s="68">
         <v>28271</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="68">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="25">
         <v>37282</v>
       </c>
       <c r="C23" s="25">
         <v>37214</v>
       </c>
       <c r="D23" s="25">
         <v>37141</v>
       </c>
       <c r="E23" s="25">
         <v>37068</v>
       </c>
       <c r="F23" s="18">
         <v>37022</v>
       </c>
       <c r="G23" s="14">
         <v>36921</v>
       </c>
       <c r="H23" s="18">
         <v>36856</v>
       </c>
       <c r="I23" s="18">
@@ -2364,84 +2404,88 @@
       </c>
       <c r="U23" s="18">
         <v>35337</v>
       </c>
       <c r="V23" s="18">
         <v>35156</v>
       </c>
       <c r="W23" s="18">
         <v>35053</v>
       </c>
       <c r="X23" s="18">
         <v>34933</v>
       </c>
       <c r="Y23" s="18">
         <v>34832</v>
       </c>
       <c r="Z23" s="18">
         <v>34722</v>
       </c>
       <c r="AA23" s="63">
         <v>34657</v>
       </c>
       <c r="AB23" s="68">
         <v>34566</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="68">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="18"/>
       <c r="AA24" s="63"/>
       <c r="AB24" s="68"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="67"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="25">
         <v>926202</v>
       </c>
       <c r="C25" s="25">
         <v>926298</v>
       </c>
       <c r="D25" s="25">
         <v>926617</v>
       </c>
       <c r="E25" s="25">
         <v>926865</v>
       </c>
       <c r="F25" s="18">
         <v>927158</v>
       </c>
       <c r="G25" s="14">
         <v>927301</v>
       </c>
       <c r="H25" s="18">
         <v>927501</v>
       </c>
       <c r="I25" s="18">
@@ -2482,52 +2526,55 @@
       </c>
       <c r="U25" s="18">
         <v>931931</v>
       </c>
       <c r="V25" s="18">
         <v>932355</v>
       </c>
       <c r="W25" s="18">
         <v>932559</v>
       </c>
       <c r="X25" s="18">
         <v>932905</v>
       </c>
       <c r="Y25" s="18">
         <v>933196</v>
       </c>
       <c r="Z25" s="18">
         <v>933322</v>
       </c>
       <c r="AA25" s="63">
         <v>933860</v>
       </c>
       <c r="AB25" s="68">
         <v>934332</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="68">
+        <v>934351</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="25">
         <v>520467</v>
       </c>
       <c r="C26" s="25">
         <v>520807</v>
       </c>
       <c r="D26" s="25">
         <v>521188</v>
       </c>
       <c r="E26" s="25">
         <v>521644</v>
       </c>
       <c r="F26" s="18">
         <v>522104</v>
       </c>
       <c r="G26" s="14">
         <v>522431</v>
       </c>
       <c r="H26" s="18">
         <v>522872</v>
       </c>
       <c r="I26" s="18">
@@ -2568,52 +2615,55 @@
       </c>
       <c r="U26" s="18">
         <v>530600</v>
       </c>
       <c r="V26" s="18">
         <v>531521</v>
       </c>
       <c r="W26" s="18">
         <v>531985</v>
       </c>
       <c r="X26" s="18">
         <v>532515</v>
       </c>
       <c r="Y26" s="18">
         <v>533034</v>
       </c>
       <c r="Z26" s="18">
         <v>533314</v>
       </c>
       <c r="AA26" s="63">
         <v>533928</v>
       </c>
       <c r="AB26" s="68">
         <v>534486</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="68">
+        <v>534871</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="25">
         <v>77488</v>
       </c>
       <c r="C27" s="25">
         <v>77482</v>
       </c>
       <c r="D27" s="25">
         <v>77460</v>
       </c>
       <c r="E27" s="25">
         <v>77407</v>
       </c>
       <c r="F27" s="18">
         <v>77379</v>
       </c>
       <c r="G27" s="14">
         <v>77397</v>
       </c>
       <c r="H27" s="18">
         <v>77343</v>
       </c>
       <c r="I27" s="18">
@@ -2654,52 +2704,55 @@
       </c>
       <c r="U27" s="18">
         <v>76973</v>
       </c>
       <c r="V27" s="18">
         <v>76916</v>
       </c>
       <c r="W27" s="18">
         <v>76824</v>
       </c>
       <c r="X27" s="18">
         <v>76729</v>
       </c>
       <c r="Y27" s="18">
         <v>76716</v>
       </c>
       <c r="Z27" s="18">
         <v>76665</v>
       </c>
       <c r="AA27" s="63">
         <v>76594</v>
       </c>
       <c r="AB27" s="68">
         <v>76603</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="68">
+        <v>76551</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="25">
         <v>11151</v>
       </c>
       <c r="C28" s="25">
         <v>11158</v>
       </c>
       <c r="D28" s="25">
         <v>11148</v>
       </c>
       <c r="E28" s="25">
         <v>11115</v>
       </c>
       <c r="F28" s="18">
         <v>11084</v>
       </c>
       <c r="G28" s="14">
         <v>11095</v>
       </c>
       <c r="H28" s="18">
         <v>11072</v>
       </c>
       <c r="I28" s="18">
@@ -2740,52 +2793,55 @@
       </c>
       <c r="U28" s="18">
         <v>10720</v>
       </c>
       <c r="V28" s="18">
         <v>10692</v>
       </c>
       <c r="W28" s="18">
         <v>10647</v>
       </c>
       <c r="X28" s="18">
         <v>10633</v>
       </c>
       <c r="Y28" s="18">
         <v>10627</v>
       </c>
       <c r="Z28" s="18">
         <v>10623</v>
       </c>
       <c r="AA28" s="63">
         <v>10584</v>
       </c>
       <c r="AB28" s="68">
         <v>10630</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="68">
+        <v>10613</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="25">
         <v>43733</v>
       </c>
       <c r="C29" s="25">
         <v>43708</v>
       </c>
       <c r="D29" s="25">
         <v>43712</v>
       </c>
       <c r="E29" s="25">
         <v>43708</v>
       </c>
       <c r="F29" s="18">
         <v>43691</v>
       </c>
       <c r="G29" s="14">
         <v>43636</v>
       </c>
       <c r="H29" s="18">
         <v>43600</v>
       </c>
       <c r="I29" s="18">
@@ -2826,52 +2882,55 @@
       </c>
       <c r="U29" s="18">
         <v>43358</v>
       </c>
       <c r="V29" s="18">
         <v>43311</v>
       </c>
       <c r="W29" s="18">
         <v>43232</v>
       </c>
       <c r="X29" s="18">
         <v>43225</v>
       </c>
       <c r="Y29" s="18">
         <v>43192</v>
       </c>
       <c r="Z29" s="18">
         <v>43209</v>
       </c>
       <c r="AA29" s="63">
         <v>43188</v>
       </c>
       <c r="AB29" s="68">
         <v>43179</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="68">
+        <v>43129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="25">
         <v>177307</v>
       </c>
       <c r="C30" s="25">
         <v>177185</v>
       </c>
       <c r="D30" s="25">
         <v>177186</v>
       </c>
       <c r="E30" s="25">
         <v>177122</v>
       </c>
       <c r="F30" s="18">
         <v>177082</v>
       </c>
       <c r="G30" s="14">
         <v>177073</v>
       </c>
       <c r="H30" s="18">
         <v>177051</v>
       </c>
       <c r="I30" s="18">
@@ -2912,52 +2971,55 @@
       </c>
       <c r="U30" s="18">
         <v>176051</v>
       </c>
       <c r="V30" s="18">
         <v>175850</v>
       </c>
       <c r="W30" s="18">
         <v>175798</v>
       </c>
       <c r="X30" s="18">
         <v>175752</v>
       </c>
       <c r="Y30" s="18">
         <v>175772</v>
       </c>
       <c r="Z30" s="18">
         <v>175750</v>
       </c>
       <c r="AA30" s="63">
         <v>175830</v>
       </c>
       <c r="AB30" s="68">
         <v>175760</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="68">
+        <v>175655</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="25">
         <v>58210</v>
       </c>
       <c r="C31" s="25">
         <v>58142</v>
       </c>
       <c r="D31" s="25">
         <v>58092</v>
       </c>
       <c r="E31" s="25">
         <v>58079</v>
       </c>
       <c r="F31" s="18">
         <v>58050</v>
       </c>
       <c r="G31" s="14">
         <v>57991</v>
       </c>
       <c r="H31" s="18">
         <v>57905</v>
       </c>
       <c r="I31" s="18">
@@ -2998,84 +3060,88 @@
       </c>
       <c r="U31" s="18">
         <v>57181</v>
       </c>
       <c r="V31" s="18">
         <v>57096</v>
       </c>
       <c r="W31" s="18">
         <v>57079</v>
       </c>
       <c r="X31" s="18">
         <v>57080</v>
       </c>
       <c r="Y31" s="18">
         <v>56956</v>
       </c>
       <c r="Z31" s="18">
         <v>56919</v>
       </c>
       <c r="AA31" s="63">
         <v>56911</v>
       </c>
       <c r="AB31" s="68">
         <v>56840</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="68">
+        <v>56747</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="18"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="63"/>
       <c r="AB32" s="68"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="68"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="25">
         <v>28714</v>
       </c>
       <c r="C33" s="25">
         <v>28697</v>
       </c>
       <c r="D33" s="25">
         <v>28699</v>
       </c>
       <c r="E33" s="25">
         <v>28667</v>
       </c>
       <c r="F33" s="18">
         <v>28639</v>
       </c>
       <c r="G33" s="14">
         <v>28558</v>
       </c>
       <c r="H33" s="18">
         <v>28549</v>
       </c>
       <c r="I33" s="18">
@@ -3116,52 +3182,55 @@
       </c>
       <c r="U33" s="18">
         <v>28178</v>
       </c>
       <c r="V33" s="18">
         <v>28166</v>
       </c>
       <c r="W33" s="18">
         <v>28196</v>
       </c>
       <c r="X33" s="18">
         <v>28200</v>
       </c>
       <c r="Y33" s="18">
         <v>28160</v>
       </c>
       <c r="Z33" s="18">
         <v>28130</v>
       </c>
       <c r="AA33" s="63">
         <v>28115</v>
       </c>
       <c r="AB33" s="68">
         <v>28127</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="68">
+        <v>28105</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="25">
         <v>9132</v>
       </c>
       <c r="C34" s="25">
         <v>9119</v>
       </c>
       <c r="D34" s="25">
         <v>9132</v>
       </c>
       <c r="E34" s="25">
         <v>9123</v>
       </c>
       <c r="F34" s="18">
         <v>9129</v>
       </c>
       <c r="G34" s="14">
         <v>9120</v>
       </c>
       <c r="H34" s="18">
         <v>9109</v>
       </c>
       <c r="I34" s="18">
@@ -3202,84 +3271,88 @@
       </c>
       <c r="U34" s="18">
         <v>8870</v>
       </c>
       <c r="V34" s="18">
         <v>8803</v>
       </c>
       <c r="W34" s="18">
         <v>8798</v>
       </c>
       <c r="X34" s="18">
         <v>8771</v>
       </c>
       <c r="Y34" s="18">
         <v>8739</v>
       </c>
       <c r="Z34" s="18">
         <v>8712</v>
       </c>
       <c r="AA34" s="63">
         <v>8710</v>
       </c>
       <c r="AB34" s="68">
         <v>8707</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="68">
+        <v>8680</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="18"/>
       <c r="AA35" s="63"/>
       <c r="AB35" s="68"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="68"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="25">
         <v>209149</v>
       </c>
       <c r="C36" s="25">
         <v>208690</v>
       </c>
       <c r="D36" s="25">
         <v>208381</v>
       </c>
       <c r="E36" s="25">
         <v>208067</v>
       </c>
       <c r="F36" s="18">
         <v>207802</v>
       </c>
       <c r="G36" s="14">
         <v>207634</v>
       </c>
       <c r="H36" s="18">
         <v>207275</v>
       </c>
       <c r="I36" s="18">
@@ -3320,52 +3393,55 @@
       </c>
       <c r="U36" s="18">
         <v>200505</v>
       </c>
       <c r="V36" s="18">
         <v>199807</v>
       </c>
       <c r="W36" s="18">
         <v>199259</v>
       </c>
       <c r="X36" s="18">
         <v>198684</v>
       </c>
       <c r="Y36" s="18">
         <v>198242</v>
       </c>
       <c r="Z36" s="18">
         <v>197965</v>
       </c>
       <c r="AA36" s="63">
         <v>197575</v>
       </c>
       <c r="AB36" s="68">
         <v>197281</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="68">
+        <v>196849</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="25">
         <v>203</v>
       </c>
       <c r="C37" s="25">
         <v>203</v>
       </c>
       <c r="D37" s="25">
         <v>203</v>
       </c>
       <c r="E37" s="25">
         <v>203</v>
       </c>
       <c r="F37" s="18">
         <v>203</v>
       </c>
       <c r="G37" s="14">
         <v>203</v>
       </c>
       <c r="H37" s="18">
         <v>203</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -3406,82 +3482,86 @@
       </c>
       <c r="U37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="63" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="68" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="68" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="63"/>
       <c r="AB38" s="68"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="68"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="18">
         <v>29975</v>
       </c>
       <c r="G39" s="14">
         <v>29920</v>
       </c>
       <c r="H39" s="18">
         <v>29845</v>
       </c>
       <c r="I39" s="18">
@@ -3522,52 +3602,55 @@
       </c>
       <c r="U39" s="18">
         <v>29054</v>
       </c>
       <c r="V39" s="18">
         <v>28951</v>
       </c>
       <c r="W39" s="18">
         <v>28877</v>
       </c>
       <c r="X39" s="18">
         <v>28797</v>
       </c>
       <c r="Y39" s="18">
         <v>28743</v>
       </c>
       <c r="Z39" s="18">
         <v>28727</v>
       </c>
       <c r="AA39" s="63">
         <v>28677</v>
       </c>
       <c r="AB39" s="68">
         <v>28607</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="68">
+        <v>28524</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="18">
         <v>15782</v>
       </c>
       <c r="G40" s="14">
         <v>15761</v>
       </c>
       <c r="H40" s="18">
         <v>15763</v>
       </c>
       <c r="I40" s="18">
@@ -3608,52 +3691,55 @@
       </c>
       <c r="U40" s="18">
         <v>15043</v>
       </c>
       <c r="V40" s="18">
         <v>15022</v>
       </c>
       <c r="W40" s="18">
         <v>15003</v>
       </c>
       <c r="X40" s="18">
         <v>14995</v>
       </c>
       <c r="Y40" s="18">
         <v>14973</v>
       </c>
       <c r="Z40" s="18">
         <v>14940</v>
       </c>
       <c r="AA40" s="63">
         <v>14912</v>
       </c>
       <c r="AB40" s="68">
         <v>14889</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="68">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="18">
         <v>52463</v>
       </c>
       <c r="G41" s="14">
         <v>52541</v>
       </c>
       <c r="H41" s="18">
         <v>52460</v>
       </c>
       <c r="I41" s="18">
@@ -3694,52 +3780,55 @@
       </c>
       <c r="U41" s="18">
         <v>51369</v>
       </c>
       <c r="V41" s="18">
         <v>51269</v>
       </c>
       <c r="W41" s="18">
         <v>51180</v>
       </c>
       <c r="X41" s="18">
         <v>51053</v>
       </c>
       <c r="Y41" s="18">
         <v>51002</v>
       </c>
       <c r="Z41" s="18">
         <v>50998</v>
       </c>
       <c r="AA41" s="63">
         <v>50925</v>
       </c>
       <c r="AB41" s="68">
         <v>50910</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="68">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="18">
         <v>21011</v>
       </c>
       <c r="G42" s="14">
         <v>20982</v>
       </c>
       <c r="H42" s="18">
         <v>20973</v>
       </c>
       <c r="I42" s="18">
@@ -3780,52 +3869,55 @@
       </c>
       <c r="U42" s="18">
         <v>20052</v>
       </c>
       <c r="V42" s="18">
         <v>19895</v>
       </c>
       <c r="W42" s="18">
         <v>19809</v>
       </c>
       <c r="X42" s="18">
         <v>19727</v>
       </c>
       <c r="Y42" s="18">
         <v>19645</v>
       </c>
       <c r="Z42" s="18">
         <v>19642</v>
       </c>
       <c r="AA42" s="63">
         <v>19608</v>
       </c>
       <c r="AB42" s="68">
         <v>19573</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="68">
+        <v>19545</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="18">
         <v>21758</v>
       </c>
       <c r="G43" s="14">
         <v>21721</v>
       </c>
       <c r="H43" s="18">
         <v>21657</v>
       </c>
       <c r="I43" s="18">
@@ -3866,52 +3958,55 @@
       </c>
       <c r="U43" s="18">
         <v>20920</v>
       </c>
       <c r="V43" s="18">
         <v>20856</v>
       </c>
       <c r="W43" s="18">
         <v>20748</v>
       </c>
       <c r="X43" s="18">
         <v>20674</v>
       </c>
       <c r="Y43" s="18">
         <v>20609</v>
       </c>
       <c r="Z43" s="18">
         <v>20593</v>
       </c>
       <c r="AA43" s="63">
         <v>20497</v>
       </c>
       <c r="AB43" s="68">
         <v>20465</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="68">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="18">
         <v>29588</v>
       </c>
       <c r="G44" s="14">
         <v>29585</v>
       </c>
       <c r="H44" s="18">
         <v>29518</v>
       </c>
       <c r="I44" s="18">
@@ -3952,52 +4047,55 @@
       </c>
       <c r="U44" s="18">
         <v>28730</v>
       </c>
       <c r="V44" s="18">
         <v>28658</v>
       </c>
       <c r="W44" s="18">
         <v>28589</v>
       </c>
       <c r="X44" s="18">
         <v>28505</v>
       </c>
       <c r="Y44" s="18">
         <v>28438</v>
       </c>
       <c r="Z44" s="18">
         <v>28343</v>
       </c>
       <c r="AA44" s="63">
         <v>28299</v>
       </c>
       <c r="AB44" s="68">
         <v>28271</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="68">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="20">
         <v>37022</v>
       </c>
       <c r="G45" s="20">
         <v>36921</v>
       </c>
       <c r="H45" s="20">
         <v>36856</v>
       </c>
       <c r="I45" s="20">
@@ -4038,75 +4136,78 @@
       </c>
       <c r="U45" s="20">
         <v>35337</v>
       </c>
       <c r="V45" s="20">
         <v>35156</v>
       </c>
       <c r="W45" s="20">
         <v>35053</v>
       </c>
       <c r="X45" s="20">
         <v>34933</v>
       </c>
       <c r="Y45" s="20">
         <v>34832</v>
       </c>
       <c r="Z45" s="20">
         <v>34722</v>
       </c>
       <c r="AA45" s="64">
         <v>34657</v>
       </c>
       <c r="AB45" s="69">
         <v>34566</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="69">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK48"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O3" sqref="O3"/>
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="12" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
@@ -4419,50 +4520,53 @@
       </c>
       <c r="U9" s="18">
         <v>543155</v>
       </c>
       <c r="V9" s="18">
         <v>543088</v>
       </c>
       <c r="W9" s="18">
         <v>542977</v>
       </c>
       <c r="X9" s="18">
         <v>542880</v>
       </c>
       <c r="Y9" s="18">
         <v>542872</v>
       </c>
       <c r="Z9" s="18">
         <v>542819</v>
       </c>
       <c r="AA9" s="65">
         <v>543051</v>
       </c>
       <c r="AB9" s="68">
         <v>543080</v>
       </c>
+      <c r="AC9" s="68">
+        <v>542862</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14">
         <v>242334</v>
       </c>
       <c r="C10" s="14">
         <v>242565</v>
       </c>
       <c r="D10" s="14">
         <v>242759</v>
       </c>
       <c r="E10" s="14">
         <v>242987</v>
       </c>
       <c r="F10" s="14">
         <v>243262</v>
       </c>
       <c r="G10" s="14">
         <v>243424</v>
       </c>
       <c r="H10" s="18">
         <v>243607</v>
@@ -4505,50 +4609,53 @@
       </c>
       <c r="U10" s="18">
         <v>247391</v>
       </c>
       <c r="V10" s="18">
         <v>247777</v>
       </c>
       <c r="W10" s="18">
         <v>247968</v>
       </c>
       <c r="X10" s="18">
         <v>248235</v>
       </c>
       <c r="Y10" s="18">
         <v>248535</v>
       </c>
       <c r="Z10" s="18">
         <v>248732</v>
       </c>
       <c r="AA10" s="65">
         <v>249131</v>
       </c>
       <c r="AB10" s="68">
         <v>249318</v>
       </c>
+      <c r="AC10" s="68">
+        <v>249524</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="14">
         <v>37326</v>
       </c>
       <c r="C11" s="14">
         <v>37306</v>
       </c>
       <c r="D11" s="14">
         <v>37316</v>
       </c>
       <c r="E11" s="14">
         <v>37304</v>
       </c>
       <c r="F11" s="14">
         <v>37313</v>
       </c>
       <c r="G11" s="14">
         <v>37326</v>
       </c>
       <c r="H11" s="18">
         <v>37315</v>
@@ -4591,50 +4698,53 @@
       </c>
       <c r="U11" s="18">
         <v>37140</v>
       </c>
       <c r="V11" s="18">
         <v>37136</v>
       </c>
       <c r="W11" s="18">
         <v>37123</v>
       </c>
       <c r="X11" s="18">
         <v>37080</v>
       </c>
       <c r="Y11" s="18">
         <v>37080</v>
       </c>
       <c r="Z11" s="18">
         <v>37043</v>
       </c>
       <c r="AA11" s="65">
         <v>37001</v>
       </c>
       <c r="AB11" s="68">
         <v>37013</v>
       </c>
+      <c r="AC11" s="68">
+        <v>36972</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="14">
         <v>5479</v>
       </c>
       <c r="C12" s="14">
         <v>5480</v>
       </c>
       <c r="D12" s="14">
         <v>5474</v>
       </c>
       <c r="E12" s="14">
         <v>5454</v>
       </c>
       <c r="F12" s="14">
         <v>5433</v>
       </c>
       <c r="G12" s="14">
         <v>5441</v>
       </c>
       <c r="H12" s="18">
         <v>5426</v>
@@ -4677,50 +4787,53 @@
       </c>
       <c r="U12" s="18">
         <v>5276</v>
       </c>
       <c r="V12" s="18">
         <v>5271</v>
       </c>
       <c r="W12" s="18">
         <v>5239</v>
       </c>
       <c r="X12" s="18">
         <v>5222</v>
       </c>
       <c r="Y12" s="18">
         <v>5214</v>
       </c>
       <c r="Z12" s="18">
         <v>5212</v>
       </c>
       <c r="AA12" s="65">
         <v>5189</v>
       </c>
       <c r="AB12" s="68">
         <v>5218</v>
       </c>
+      <c r="AC12" s="68">
+        <v>5211</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="14">
         <v>20662</v>
       </c>
       <c r="C13" s="14">
         <v>20649</v>
       </c>
       <c r="D13" s="14">
         <v>20661</v>
       </c>
       <c r="E13" s="14">
         <v>20654</v>
       </c>
       <c r="F13" s="14">
         <v>20645</v>
       </c>
       <c r="G13" s="14">
         <v>20626</v>
       </c>
       <c r="H13" s="18">
         <v>20616</v>
@@ -4763,50 +4876,53 @@
       </c>
       <c r="U13" s="18">
         <v>20544</v>
       </c>
       <c r="V13" s="18">
         <v>20520</v>
       </c>
       <c r="W13" s="18">
         <v>20491</v>
       </c>
       <c r="X13" s="18">
         <v>20501</v>
       </c>
       <c r="Y13" s="18">
         <v>20494</v>
       </c>
       <c r="Z13" s="18">
         <v>20498</v>
       </c>
       <c r="AA13" s="65">
         <v>20481</v>
       </c>
       <c r="AB13" s="68">
         <v>20480</v>
       </c>
+      <c r="AC13" s="68">
+        <v>20450</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="14">
         <v>84407</v>
       </c>
       <c r="C14" s="14">
         <v>84326</v>
       </c>
       <c r="D14" s="14">
         <v>84319</v>
       </c>
       <c r="E14" s="14">
         <v>84282</v>
       </c>
       <c r="F14" s="14">
         <v>84240</v>
       </c>
       <c r="G14" s="14">
         <v>84257</v>
       </c>
       <c r="H14" s="18">
         <v>84246</v>
@@ -4849,50 +4965,53 @@
       </c>
       <c r="U14" s="18">
         <v>83840</v>
       </c>
       <c r="V14" s="18">
         <v>83780</v>
       </c>
       <c r="W14" s="18">
         <v>83764</v>
       </c>
       <c r="X14" s="18">
         <v>83758</v>
       </c>
       <c r="Y14" s="18">
         <v>83803</v>
       </c>
       <c r="Z14" s="18">
         <v>83771</v>
       </c>
       <c r="AA14" s="65">
         <v>83815</v>
       </c>
       <c r="AB14" s="68">
         <v>83787</v>
       </c>
+      <c r="AC14" s="68">
+        <v>83721</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="14">
         <v>28563</v>
       </c>
       <c r="C15" s="14">
         <v>28528</v>
       </c>
       <c r="D15" s="14">
         <v>28511</v>
       </c>
       <c r="E15" s="14">
         <v>28497</v>
       </c>
       <c r="F15" s="14">
         <v>28469</v>
       </c>
       <c r="G15" s="14">
         <v>28438</v>
       </c>
       <c r="H15" s="18">
         <v>28392</v>
@@ -4934,85 +5053,89 @@
         <v>28025</v>
       </c>
       <c r="U15" s="18">
         <v>28018</v>
       </c>
       <c r="V15" s="18">
         <v>27965</v>
       </c>
       <c r="W15" s="18">
         <v>27952</v>
       </c>
       <c r="X15" s="18">
         <v>27964</v>
       </c>
       <c r="Y15" s="18">
         <v>27902</v>
       </c>
       <c r="Z15" s="18">
         <v>27888</v>
       </c>
       <c r="AA15" s="65">
         <v>27901</v>
       </c>
       <c r="AB15" s="68">
         <v>27874</v>
+      </c>
+      <c r="AC15" s="68">
+        <v>27827</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="65"/>
       <c r="AB16" s="68"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="14">
         <v>28987</v>
       </c>
       <c r="C17" s="14">
         <v>28979</v>
       </c>
       <c r="D17" s="14">
         <v>28961</v>
       </c>
       <c r="E17" s="14">
         <v>28936</v>
       </c>
       <c r="F17" s="14">
         <v>28942</v>
       </c>
       <c r="G17" s="14">
         <v>28861</v>
       </c>
       <c r="H17" s="18">
         <v>28824</v>
       </c>
       <c r="I17" s="18">
@@ -5053,52 +5176,55 @@
       </c>
       <c r="U17" s="18">
         <v>28233</v>
       </c>
       <c r="V17" s="18">
         <v>28179</v>
       </c>
       <c r="W17" s="18">
         <v>28177</v>
       </c>
       <c r="X17" s="18">
         <v>28120</v>
       </c>
       <c r="Y17" s="18">
         <v>28068</v>
       </c>
       <c r="Z17" s="18">
         <v>28048</v>
       </c>
       <c r="AA17" s="65">
         <v>28038</v>
       </c>
       <c r="AB17" s="68">
         <v>28015</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="68">
+        <v>27975</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="14">
         <v>8153</v>
       </c>
       <c r="C18" s="14">
         <v>8141</v>
       </c>
       <c r="D18" s="14">
         <v>8131</v>
       </c>
       <c r="E18" s="14">
         <v>8123</v>
       </c>
       <c r="F18" s="14">
         <v>8107</v>
       </c>
       <c r="G18" s="14">
         <v>8091</v>
       </c>
       <c r="H18" s="18">
         <v>8102</v>
       </c>
       <c r="I18" s="18">
@@ -5139,52 +5265,55 @@
       </c>
       <c r="U18" s="18">
         <v>7783</v>
       </c>
       <c r="V18" s="18">
         <v>7770</v>
       </c>
       <c r="W18" s="18">
         <v>7762</v>
       </c>
       <c r="X18" s="18">
         <v>7745</v>
       </c>
       <c r="Y18" s="18">
         <v>7727</v>
       </c>
       <c r="Z18" s="18">
         <v>7720</v>
       </c>
       <c r="AA18" s="65">
         <v>7709</v>
       </c>
       <c r="AB18" s="68">
         <v>7690</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="68">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="14">
         <v>26794</v>
       </c>
       <c r="C19" s="14">
         <v>26732</v>
       </c>
       <c r="D19" s="14">
         <v>26721</v>
       </c>
       <c r="E19" s="14">
         <v>26683</v>
       </c>
       <c r="F19" s="14">
         <v>26647</v>
       </c>
       <c r="G19" s="14">
         <v>26693</v>
       </c>
       <c r="H19" s="18">
         <v>26645</v>
       </c>
       <c r="I19" s="18">
@@ -5225,52 +5354,55 @@
       </c>
       <c r="U19" s="18">
         <v>26216</v>
       </c>
       <c r="V19" s="18">
         <v>26171</v>
       </c>
       <c r="W19" s="18">
         <v>26127</v>
       </c>
       <c r="X19" s="18">
         <v>26071</v>
       </c>
       <c r="Y19" s="18">
         <v>26062</v>
       </c>
       <c r="Z19" s="18">
         <v>26065</v>
       </c>
       <c r="AA19" s="65">
         <v>26028</v>
       </c>
       <c r="AB19" s="68">
         <v>26040</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="68">
+        <v>25958</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14">
         <v>15707</v>
       </c>
       <c r="C20" s="14">
         <v>15659</v>
       </c>
       <c r="D20" s="14">
         <v>15662</v>
       </c>
       <c r="E20" s="14">
         <v>15643</v>
       </c>
       <c r="F20" s="14">
         <v>15622</v>
       </c>
       <c r="G20" s="14">
         <v>15614</v>
       </c>
       <c r="H20" s="18">
         <v>15609</v>
       </c>
       <c r="I20" s="18">
@@ -5311,52 +5443,55 @@
       </c>
       <c r="U20" s="18">
         <v>15082</v>
       </c>
       <c r="V20" s="18">
         <v>14995</v>
       </c>
       <c r="W20" s="18">
         <v>14976</v>
       </c>
       <c r="X20" s="18">
         <v>14933</v>
       </c>
       <c r="Y20" s="18">
         <v>14870</v>
       </c>
       <c r="Z20" s="18">
         <v>14849</v>
       </c>
       <c r="AA20" s="65">
         <v>14844</v>
       </c>
       <c r="AB20" s="68">
         <v>14826</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="68">
+        <v>14813</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="14">
         <v>11370</v>
       </c>
       <c r="C21" s="14">
         <v>11331</v>
       </c>
       <c r="D21" s="14">
         <v>11307</v>
       </c>
       <c r="E21" s="14">
         <v>11295</v>
       </c>
       <c r="F21" s="14">
         <v>11273</v>
       </c>
       <c r="G21" s="14">
         <v>11263</v>
       </c>
       <c r="H21" s="18">
         <v>11234</v>
       </c>
       <c r="I21" s="18">
@@ -5397,52 +5532,55 @@
       </c>
       <c r="U21" s="18">
         <v>10951</v>
       </c>
       <c r="V21" s="18">
         <v>10929</v>
       </c>
       <c r="W21" s="18">
         <v>10882</v>
       </c>
       <c r="X21" s="18">
         <v>10855</v>
       </c>
       <c r="Y21" s="18">
         <v>10823</v>
       </c>
       <c r="Z21" s="18">
         <v>10825</v>
       </c>
       <c r="AA21" s="65">
         <v>10776</v>
       </c>
       <c r="AB21" s="68">
         <v>10743</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="68">
+        <v>10714</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="14">
         <v>14838</v>
       </c>
       <c r="C22" s="14">
         <v>14799</v>
       </c>
       <c r="D22" s="14">
         <v>14771</v>
       </c>
       <c r="E22" s="14">
         <v>14762</v>
       </c>
       <c r="F22" s="14">
         <v>14730</v>
       </c>
       <c r="G22" s="14">
         <v>14731</v>
       </c>
       <c r="H22" s="18">
         <v>14703</v>
       </c>
       <c r="I22" s="18">
@@ -5483,52 +5621,55 @@
       </c>
       <c r="U22" s="18">
         <v>14378</v>
       </c>
       <c r="V22" s="18">
         <v>14353</v>
       </c>
       <c r="W22" s="18">
         <v>14322</v>
       </c>
       <c r="X22" s="18">
         <v>14268</v>
       </c>
       <c r="Y22" s="18">
         <v>14234</v>
       </c>
       <c r="Z22" s="18">
         <v>14172</v>
       </c>
       <c r="AA22" s="65">
         <v>14170</v>
       </c>
       <c r="AB22" s="68">
         <v>14144</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="68">
+        <v>14091</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>19227</v>
       </c>
       <c r="C23" s="14">
         <v>19191</v>
       </c>
       <c r="D23" s="14">
         <v>19147</v>
       </c>
       <c r="E23" s="14">
         <v>19108</v>
       </c>
       <c r="F23" s="14">
         <v>19087</v>
       </c>
       <c r="G23" s="14">
         <v>19048</v>
       </c>
       <c r="H23" s="18">
         <v>19045</v>
       </c>
       <c r="I23" s="18">
@@ -5569,84 +5710,88 @@
       </c>
       <c r="U23" s="18">
         <v>18303</v>
       </c>
       <c r="V23" s="18">
         <v>18242</v>
       </c>
       <c r="W23" s="18">
         <v>18194</v>
       </c>
       <c r="X23" s="18">
         <v>18128</v>
       </c>
       <c r="Y23" s="18">
         <v>18060</v>
       </c>
       <c r="Z23" s="18">
         <v>17996</v>
       </c>
       <c r="AA23" s="65">
         <v>17968</v>
       </c>
       <c r="AB23" s="68">
         <v>17932</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="68">
+        <v>17914</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="65"/>
       <c r="AB24" s="68"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="14">
         <v>437035</v>
       </c>
       <c r="C25" s="14">
         <v>437114</v>
       </c>
       <c r="D25" s="14">
         <v>437325</v>
       </c>
       <c r="E25" s="14">
         <v>437452</v>
       </c>
       <c r="F25" s="14">
         <v>437625</v>
       </c>
       <c r="G25" s="14">
         <v>437723</v>
       </c>
       <c r="H25" s="18">
         <v>437797</v>
       </c>
       <c r="I25" s="18">
@@ -5687,52 +5832,55 @@
       </c>
       <c r="U25" s="18">
         <v>440203</v>
       </c>
       <c r="V25" s="18">
         <v>440412</v>
       </c>
       <c r="W25" s="18">
         <v>440524</v>
       </c>
       <c r="X25" s="18">
         <v>440739</v>
       </c>
       <c r="Y25" s="18">
         <v>440961</v>
       </c>
       <c r="Z25" s="18">
         <v>441042</v>
       </c>
       <c r="AA25" s="65">
         <v>441403</v>
       </c>
       <c r="AB25" s="68">
         <v>441574</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="68">
+        <v>441576</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>242232</v>
       </c>
       <c r="C26" s="14">
         <v>242463</v>
       </c>
       <c r="D26" s="14">
         <v>242657</v>
       </c>
       <c r="E26" s="14">
         <v>242885</v>
       </c>
       <c r="F26" s="14">
         <v>243160</v>
       </c>
       <c r="G26" s="14">
         <v>243322</v>
       </c>
       <c r="H26" s="18">
         <v>243505</v>
       </c>
       <c r="I26" s="18">
@@ -5773,52 +5921,55 @@
       </c>
       <c r="U26" s="18">
         <v>247391</v>
       </c>
       <c r="V26" s="18">
         <v>247777</v>
       </c>
       <c r="W26" s="18">
         <v>247968</v>
       </c>
       <c r="X26" s="18">
         <v>248235</v>
       </c>
       <c r="Y26" s="18">
         <v>248535</v>
       </c>
       <c r="Z26" s="18">
         <v>248732</v>
       </c>
       <c r="AA26" s="65">
         <v>249131</v>
       </c>
       <c r="AB26" s="68">
         <v>249318</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="68">
+        <v>249524</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>37326</v>
       </c>
       <c r="C27" s="14">
         <v>37306</v>
       </c>
       <c r="D27" s="14">
         <v>37316</v>
       </c>
       <c r="E27" s="14">
         <v>37304</v>
       </c>
       <c r="F27" s="14">
         <v>37313</v>
       </c>
       <c r="G27" s="14">
         <v>37326</v>
       </c>
       <c r="H27" s="18">
         <v>37315</v>
       </c>
       <c r="I27" s="18">
@@ -5859,52 +6010,55 @@
       </c>
       <c r="U27" s="18">
         <v>37140</v>
       </c>
       <c r="V27" s="18">
         <v>37136</v>
       </c>
       <c r="W27" s="18">
         <v>37123</v>
       </c>
       <c r="X27" s="18">
         <v>37080</v>
       </c>
       <c r="Y27" s="18">
         <v>37080</v>
       </c>
       <c r="Z27" s="18">
         <v>37043</v>
       </c>
       <c r="AA27" s="65">
         <v>37001</v>
       </c>
       <c r="AB27" s="68">
         <v>37013</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="68">
+        <v>36972</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="14">
         <v>5479</v>
       </c>
       <c r="C28" s="14">
         <v>5480</v>
       </c>
       <c r="D28" s="14">
         <v>5474</v>
       </c>
       <c r="E28" s="14">
         <v>5454</v>
       </c>
       <c r="F28" s="14">
         <v>5433</v>
       </c>
       <c r="G28" s="14">
         <v>5441</v>
       </c>
       <c r="H28" s="18">
         <v>5426</v>
       </c>
       <c r="I28" s="18">
@@ -5945,52 +6099,55 @@
       </c>
       <c r="U28" s="18">
         <v>5276</v>
       </c>
       <c r="V28" s="18">
         <v>5271</v>
       </c>
       <c r="W28" s="18">
         <v>5239</v>
       </c>
       <c r="X28" s="18">
         <v>5222</v>
       </c>
       <c r="Y28" s="18">
         <v>5214</v>
       </c>
       <c r="Z28" s="18">
         <v>5212</v>
       </c>
       <c r="AA28" s="65">
         <v>5189</v>
       </c>
       <c r="AB28" s="68">
         <v>5218</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="68">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="14">
         <v>20662</v>
       </c>
       <c r="C29" s="14">
         <v>20649</v>
       </c>
       <c r="D29" s="14">
         <v>20661</v>
       </c>
       <c r="E29" s="14">
         <v>20654</v>
       </c>
       <c r="F29" s="14">
         <v>20645</v>
       </c>
       <c r="G29" s="14">
         <v>20626</v>
       </c>
       <c r="H29" s="18">
         <v>20616</v>
       </c>
       <c r="I29" s="18">
@@ -6031,52 +6188,55 @@
       </c>
       <c r="U29" s="18">
         <v>20544</v>
       </c>
       <c r="V29" s="18">
         <v>20520</v>
       </c>
       <c r="W29" s="18">
         <v>20491</v>
       </c>
       <c r="X29" s="18">
         <v>20501</v>
       </c>
       <c r="Y29" s="18">
         <v>20494</v>
       </c>
       <c r="Z29" s="18">
         <v>20498</v>
       </c>
       <c r="AA29" s="65">
         <v>20481</v>
       </c>
       <c r="AB29" s="68">
         <v>20480</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="68">
+        <v>20450</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="14">
         <v>84407</v>
       </c>
       <c r="C30" s="14">
         <v>84326</v>
       </c>
       <c r="D30" s="14">
         <v>84319</v>
       </c>
       <c r="E30" s="14">
         <v>84282</v>
       </c>
       <c r="F30" s="14">
         <v>84240</v>
       </c>
       <c r="G30" s="14">
         <v>84257</v>
       </c>
       <c r="H30" s="18">
         <v>84246</v>
       </c>
       <c r="I30" s="18">
@@ -6117,52 +6277,55 @@
       </c>
       <c r="U30" s="18">
         <v>83840</v>
       </c>
       <c r="V30" s="18">
         <v>83780</v>
       </c>
       <c r="W30" s="18">
         <v>83764</v>
       </c>
       <c r="X30" s="18">
         <v>83758</v>
       </c>
       <c r="Y30" s="18">
         <v>83803</v>
       </c>
       <c r="Z30" s="18">
         <v>83771</v>
       </c>
       <c r="AA30" s="65">
         <v>83815</v>
       </c>
       <c r="AB30" s="68">
         <v>83787</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="68">
+        <v>83721</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="14">
         <v>28563</v>
       </c>
       <c r="C31" s="14">
         <v>28528</v>
       </c>
       <c r="D31" s="14">
         <v>28511</v>
       </c>
       <c r="E31" s="14">
         <v>28497</v>
       </c>
       <c r="F31" s="14">
         <v>28469</v>
       </c>
       <c r="G31" s="14">
         <v>28438</v>
       </c>
       <c r="H31" s="18">
         <v>28392</v>
       </c>
       <c r="I31" s="18">
@@ -6203,84 +6366,88 @@
       </c>
       <c r="U31" s="18">
         <v>28018</v>
       </c>
       <c r="V31" s="18">
         <v>27965</v>
       </c>
       <c r="W31" s="18">
         <v>27952</v>
       </c>
       <c r="X31" s="18">
         <v>27964</v>
       </c>
       <c r="Y31" s="18">
         <v>27902</v>
       </c>
       <c r="Z31" s="18">
         <v>27888</v>
       </c>
       <c r="AA31" s="65">
         <v>27901</v>
       </c>
       <c r="AB31" s="68">
         <v>27874</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="68">
+        <v>27827</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="65"/>
       <c r="AB32" s="68"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="68"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="14">
         <v>13917</v>
       </c>
       <c r="C33" s="14">
         <v>13922</v>
       </c>
       <c r="D33" s="14">
         <v>13930</v>
       </c>
       <c r="E33" s="14">
         <v>13918</v>
       </c>
       <c r="F33" s="14">
         <v>13903</v>
       </c>
       <c r="G33" s="14">
         <v>13845</v>
       </c>
       <c r="H33" s="18">
         <v>13838</v>
       </c>
       <c r="I33" s="18">
@@ -6321,52 +6488,55 @@
       </c>
       <c r="U33" s="18">
         <v>13626</v>
       </c>
       <c r="V33" s="18">
         <v>13617</v>
       </c>
       <c r="W33" s="18">
         <v>13638</v>
       </c>
       <c r="X33" s="18">
         <v>13638</v>
       </c>
       <c r="Y33" s="18">
         <v>13613</v>
       </c>
       <c r="Z33" s="18">
         <v>13598</v>
       </c>
       <c r="AA33" s="65">
         <v>13589</v>
       </c>
       <c r="AB33" s="68">
         <v>13591</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="68">
+        <v>13589</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="14">
         <v>4449</v>
       </c>
       <c r="C34" s="14">
         <v>4440</v>
       </c>
       <c r="D34" s="14">
         <v>4457</v>
       </c>
       <c r="E34" s="14">
         <v>4458</v>
       </c>
       <c r="F34" s="14">
         <v>4462</v>
       </c>
       <c r="G34" s="14">
         <v>4468</v>
       </c>
       <c r="H34" s="18">
         <v>4459</v>
       </c>
       <c r="I34" s="18">
@@ -6407,84 +6577,88 @@
       </c>
       <c r="U34" s="18">
         <v>4368</v>
       </c>
       <c r="V34" s="18">
         <v>4346</v>
       </c>
       <c r="W34" s="18">
         <v>4349</v>
       </c>
       <c r="X34" s="18">
         <v>4341</v>
       </c>
       <c r="Y34" s="18">
         <v>4320</v>
       </c>
       <c r="Z34" s="18">
         <v>4300</v>
       </c>
       <c r="AA34" s="65">
         <v>4296</v>
       </c>
       <c r="AB34" s="68">
         <v>4293</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="68">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="67"/>
       <c r="AB35" s="68"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="68"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="14">
         <v>106812</v>
       </c>
       <c r="C36" s="14">
         <v>106572</v>
       </c>
       <c r="D36" s="14">
         <v>106415</v>
       </c>
       <c r="E36" s="14">
         <v>106276</v>
       </c>
       <c r="F36" s="14">
         <v>106145</v>
       </c>
       <c r="G36" s="14">
         <v>106090</v>
       </c>
       <c r="H36" s="18">
         <v>105967</v>
       </c>
       <c r="I36" s="18">
@@ -6525,52 +6699,55 @@
       </c>
       <c r="U36" s="18">
         <v>102952</v>
       </c>
       <c r="V36" s="18">
         <v>102676</v>
       </c>
       <c r="W36" s="18">
         <v>102453</v>
       </c>
       <c r="X36" s="18">
         <v>102141</v>
       </c>
       <c r="Y36" s="18">
         <v>101911</v>
       </c>
       <c r="Z36" s="18">
         <v>101777</v>
       </c>
       <c r="AA36" s="65">
         <v>101648</v>
       </c>
       <c r="AB36" s="68">
         <v>101506</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="68">
+        <v>196849</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>102</v>
       </c>
       <c r="C37" s="14">
         <v>102</v>
       </c>
       <c r="D37" s="14">
         <v>102</v>
       </c>
       <c r="E37" s="14">
         <v>102</v>
       </c>
       <c r="F37" s="14">
         <v>102</v>
       </c>
       <c r="G37" s="14">
         <v>102</v>
       </c>
       <c r="H37" s="18">
         <v>102</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -6611,84 +6788,88 @@
       </c>
       <c r="U37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="65" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="68" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="68" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="65"/>
       <c r="AB38" s="68"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="68"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="14">
         <v>15070</v>
       </c>
       <c r="C39" s="14">
         <v>15057</v>
       </c>
       <c r="D39" s="14">
         <v>15031</v>
       </c>
       <c r="E39" s="14">
         <v>15018</v>
       </c>
       <c r="F39" s="14">
         <v>15039</v>
       </c>
       <c r="G39" s="14">
         <v>15016</v>
       </c>
       <c r="H39" s="18">
         <v>14986</v>
       </c>
       <c r="I39" s="18">
@@ -6729,52 +6910,55 @@
       </c>
       <c r="U39" s="18">
         <v>14607</v>
       </c>
       <c r="V39" s="18">
         <v>14562</v>
       </c>
       <c r="W39" s="18">
         <v>14539</v>
       </c>
       <c r="X39" s="18">
         <v>14482</v>
       </c>
       <c r="Y39" s="18">
         <v>14455</v>
       </c>
       <c r="Z39" s="18">
         <v>14450</v>
       </c>
       <c r="AA39" s="65">
         <v>14449</v>
       </c>
       <c r="AB39" s="68">
         <v>14424</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="68">
+        <v>28524</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="14">
         <v>8153</v>
       </c>
       <c r="C40" s="14">
         <v>8141</v>
       </c>
       <c r="D40" s="14">
         <v>8131</v>
       </c>
       <c r="E40" s="14">
         <v>8123</v>
       </c>
       <c r="F40" s="14">
         <v>8107</v>
       </c>
       <c r="G40" s="14">
         <v>8091</v>
       </c>
       <c r="H40" s="18">
         <v>8102</v>
       </c>
       <c r="I40" s="18">
@@ -6815,52 +6999,55 @@
       </c>
       <c r="U40" s="18">
         <v>7783</v>
       </c>
       <c r="V40" s="18">
         <v>7770</v>
       </c>
       <c r="W40" s="18">
         <v>7762</v>
       </c>
       <c r="X40" s="18">
         <v>7745</v>
       </c>
       <c r="Y40" s="18">
         <v>7727</v>
       </c>
       <c r="Z40" s="18">
         <v>7720</v>
       </c>
       <c r="AA40" s="65">
         <v>7709</v>
       </c>
       <c r="AB40" s="68">
         <v>7690</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="68">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="14">
         <v>26794</v>
       </c>
       <c r="C41" s="14">
         <v>26732</v>
       </c>
       <c r="D41" s="14">
         <v>26721</v>
       </c>
       <c r="E41" s="14">
         <v>26683</v>
       </c>
       <c r="F41" s="14">
         <v>26647</v>
       </c>
       <c r="G41" s="14">
         <v>26693</v>
       </c>
       <c r="H41" s="18">
         <v>26645</v>
       </c>
       <c r="I41" s="18">
@@ -6901,52 +7088,55 @@
       </c>
       <c r="U41" s="18">
         <v>26216</v>
       </c>
       <c r="V41" s="18">
         <v>26171</v>
       </c>
       <c r="W41" s="18">
         <v>26127</v>
       </c>
       <c r="X41" s="18">
         <v>26071</v>
       </c>
       <c r="Y41" s="18">
         <v>26062</v>
       </c>
       <c r="Z41" s="18">
         <v>26065</v>
       </c>
       <c r="AA41" s="65">
         <v>26028</v>
       </c>
       <c r="AB41" s="68">
         <v>26040</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="68">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="14">
         <v>11258</v>
       </c>
       <c r="C42" s="14">
         <v>11219</v>
       </c>
       <c r="D42" s="14">
         <v>11205</v>
       </c>
       <c r="E42" s="14">
         <v>11185</v>
       </c>
       <c r="F42" s="14">
         <v>11160</v>
       </c>
       <c r="G42" s="14">
         <v>11146</v>
       </c>
       <c r="H42" s="18">
         <v>11150</v>
       </c>
       <c r="I42" s="18">
@@ -6987,52 +7177,55 @@
       </c>
       <c r="U42" s="18">
         <v>10714</v>
       </c>
       <c r="V42" s="18">
         <v>10649</v>
       </c>
       <c r="W42" s="18">
         <v>10627</v>
       </c>
       <c r="X42" s="18">
         <v>10592</v>
       </c>
       <c r="Y42" s="18">
         <v>10550</v>
       </c>
       <c r="Z42" s="18">
         <v>10549</v>
       </c>
       <c r="AA42" s="65">
         <v>10548</v>
       </c>
       <c r="AB42" s="68">
         <v>10533</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="68">
+        <v>19545</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="14">
         <v>11370</v>
       </c>
       <c r="C43" s="14">
         <v>11331</v>
       </c>
       <c r="D43" s="14">
         <v>11307</v>
       </c>
       <c r="E43" s="14">
         <v>11295</v>
       </c>
       <c r="F43" s="14">
         <v>11273</v>
       </c>
       <c r="G43" s="14">
         <v>11263</v>
       </c>
       <c r="H43" s="18">
         <v>11234</v>
       </c>
       <c r="I43" s="18">
@@ -7073,52 +7266,55 @@
       </c>
       <c r="U43" s="18">
         <v>10951</v>
       </c>
       <c r="V43" s="18">
         <v>10929</v>
       </c>
       <c r="W43" s="18">
         <v>10882</v>
       </c>
       <c r="X43" s="18">
         <v>10855</v>
       </c>
       <c r="Y43" s="18">
         <v>10823</v>
       </c>
       <c r="Z43" s="18">
         <v>10825</v>
       </c>
       <c r="AA43" s="65">
         <v>10776</v>
       </c>
       <c r="AB43" s="68">
         <v>10743</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="68">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="14">
         <v>14838</v>
       </c>
       <c r="C44" s="14">
         <v>14799</v>
       </c>
       <c r="D44" s="14">
         <v>14771</v>
       </c>
       <c r="E44" s="14">
         <v>14762</v>
       </c>
       <c r="F44" s="14">
         <v>14730</v>
       </c>
       <c r="G44" s="14">
         <v>14731</v>
       </c>
       <c r="H44" s="18">
         <v>14703</v>
       </c>
       <c r="I44" s="18">
@@ -7159,52 +7355,55 @@
       </c>
       <c r="U44" s="18">
         <v>14378</v>
       </c>
       <c r="V44" s="18">
         <v>14353</v>
       </c>
       <c r="W44" s="18">
         <v>14322</v>
       </c>
       <c r="X44" s="18">
         <v>14268</v>
       </c>
       <c r="Y44" s="18">
         <v>14234</v>
       </c>
       <c r="Z44" s="18">
         <v>14172</v>
       </c>
       <c r="AA44" s="65">
         <v>14170</v>
       </c>
       <c r="AB44" s="68">
         <v>14144</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="68">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="20">
         <v>19227</v>
       </c>
       <c r="C45" s="20">
         <v>19191</v>
       </c>
       <c r="D45" s="20">
         <v>19147</v>
       </c>
       <c r="E45" s="20">
         <v>19108</v>
       </c>
       <c r="F45" s="20">
         <v>19087</v>
       </c>
       <c r="G45" s="20">
         <v>19048</v>
       </c>
       <c r="H45" s="20">
         <v>19045</v>
       </c>
       <c r="I45" s="20">
@@ -7245,81 +7444,84 @@
       </c>
       <c r="U45" s="20">
         <v>18303</v>
       </c>
       <c r="V45" s="20">
         <v>18242</v>
       </c>
       <c r="W45" s="20">
         <v>18194</v>
       </c>
       <c r="X45" s="20">
         <v>18128</v>
       </c>
       <c r="Y45" s="20">
         <v>18060</v>
       </c>
       <c r="Z45" s="20">
         <v>17996</v>
       </c>
       <c r="AA45" s="66">
         <v>17968</v>
       </c>
       <c r="AB45" s="69">
         <v>17932</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="14.45" customHeight="1">
+      <c r="AC45" s="69">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="14.45" customHeight="1">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="G48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="36" customWidth="1"/>
     <col min="2" max="5" width="8.7109375" style="36" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="A2" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
@@ -7615,50 +7817,53 @@
       </c>
       <c r="U9" s="53">
         <v>589281</v>
       </c>
       <c r="V9" s="53">
         <v>589074</v>
       </c>
       <c r="W9" s="53">
         <v>588841</v>
       </c>
       <c r="X9" s="53">
         <v>588709</v>
       </c>
       <c r="Y9" s="53">
         <v>588566</v>
       </c>
       <c r="Z9" s="53">
         <v>588468</v>
       </c>
       <c r="AA9" s="68">
         <v>588384</v>
       </c>
       <c r="AB9" s="68">
         <v>588533</v>
       </c>
+      <c r="AC9" s="68">
+        <v>588338</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="52">
         <v>278336</v>
       </c>
       <c r="C10" s="52">
         <v>278445</v>
       </c>
       <c r="D10" s="52">
         <v>278632</v>
       </c>
       <c r="E10" s="52">
         <v>278860</v>
       </c>
       <c r="F10" s="52">
         <v>279045</v>
       </c>
       <c r="G10" s="52">
         <v>279210</v>
       </c>
       <c r="H10" s="53">
         <v>279468</v>
@@ -7701,50 +7906,53 @@
       </c>
       <c r="U10" s="53">
         <v>283209</v>
       </c>
       <c r="V10" s="53">
         <v>283744</v>
       </c>
       <c r="W10" s="53">
         <v>284017</v>
       </c>
       <c r="X10" s="53">
         <v>284280</v>
       </c>
       <c r="Y10" s="53">
         <v>284499</v>
       </c>
       <c r="Z10" s="53">
         <v>284582</v>
       </c>
       <c r="AA10" s="68">
         <v>284797</v>
       </c>
       <c r="AB10" s="68">
         <v>285168</v>
       </c>
+      <c r="AC10" s="68">
+        <v>285347</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="52">
         <v>40162</v>
       </c>
       <c r="C11" s="52">
         <v>40176</v>
       </c>
       <c r="D11" s="52">
         <v>40144</v>
       </c>
       <c r="E11" s="52">
         <v>40103</v>
       </c>
       <c r="F11" s="52">
         <v>40066</v>
       </c>
       <c r="G11" s="52">
         <v>40071</v>
       </c>
       <c r="H11" s="53">
         <v>40028</v>
@@ -7787,50 +7995,53 @@
       </c>
       <c r="U11" s="53">
         <v>39833</v>
       </c>
       <c r="V11" s="53">
         <v>39780</v>
       </c>
       <c r="W11" s="53">
         <v>39701</v>
       </c>
       <c r="X11" s="53">
         <v>39649</v>
       </c>
       <c r="Y11" s="53">
         <v>39636</v>
       </c>
       <c r="Z11" s="53">
         <v>39622</v>
       </c>
       <c r="AA11" s="68">
         <v>39593</v>
       </c>
       <c r="AB11" s="68">
         <v>39590</v>
       </c>
+      <c r="AC11" s="68">
+        <v>39579</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="52">
         <v>5672</v>
       </c>
       <c r="C12" s="52">
         <v>5678</v>
       </c>
       <c r="D12" s="52">
         <v>5674</v>
       </c>
       <c r="E12" s="52">
         <v>5661</v>
       </c>
       <c r="F12" s="52">
         <v>5651</v>
       </c>
       <c r="G12" s="52">
         <v>5654</v>
       </c>
       <c r="H12" s="53">
         <v>5646</v>
@@ -7873,50 +8084,53 @@
       </c>
       <c r="U12" s="53">
         <v>5444</v>
       </c>
       <c r="V12" s="53">
         <v>5421</v>
       </c>
       <c r="W12" s="53">
         <v>5408</v>
       </c>
       <c r="X12" s="53">
         <v>5411</v>
       </c>
       <c r="Y12" s="53">
         <v>5413</v>
       </c>
       <c r="Z12" s="53">
         <v>5411</v>
       </c>
       <c r="AA12" s="68">
         <v>5395</v>
       </c>
       <c r="AB12" s="68">
         <v>5412</v>
       </c>
+      <c r="AC12" s="68">
+        <v>5402</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52">
         <v>23071</v>
       </c>
       <c r="C13" s="52">
         <v>23059</v>
       </c>
       <c r="D13" s="52">
         <v>23051</v>
       </c>
       <c r="E13" s="52">
         <v>23054</v>
       </c>
       <c r="F13" s="52">
         <v>23046</v>
       </c>
       <c r="G13" s="52">
         <v>23010</v>
       </c>
       <c r="H13" s="53">
         <v>22984</v>
@@ -7959,50 +8173,53 @@
       </c>
       <c r="U13" s="53">
         <v>22814</v>
       </c>
       <c r="V13" s="53">
         <v>22791</v>
       </c>
       <c r="W13" s="53">
         <v>22741</v>
       </c>
       <c r="X13" s="53">
         <v>22724</v>
       </c>
       <c r="Y13" s="53">
         <v>22698</v>
       </c>
       <c r="Z13" s="53">
         <v>22711</v>
       </c>
       <c r="AA13" s="68">
         <v>22707</v>
       </c>
       <c r="AB13" s="68">
         <v>22699</v>
       </c>
+      <c r="AC13" s="68">
+        <v>22679</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="52">
         <v>92900</v>
       </c>
       <c r="C14" s="52">
         <v>92859</v>
       </c>
       <c r="D14" s="52">
         <v>92867</v>
       </c>
       <c r="E14" s="52">
         <v>92840</v>
       </c>
       <c r="F14" s="52">
         <v>92842</v>
       </c>
       <c r="G14" s="52">
         <v>92816</v>
       </c>
       <c r="H14" s="53">
         <v>92805</v>
@@ -8045,50 +8262,53 @@
       </c>
       <c r="U14" s="53">
         <v>92211</v>
       </c>
       <c r="V14" s="53">
         <v>92070</v>
       </c>
       <c r="W14" s="53">
         <v>92034</v>
       </c>
       <c r="X14" s="53">
         <v>91994</v>
       </c>
       <c r="Y14" s="53">
         <v>91969</v>
       </c>
       <c r="Z14" s="53">
         <v>91979</v>
       </c>
       <c r="AA14" s="68">
         <v>92015</v>
       </c>
       <c r="AB14" s="68">
         <v>91973</v>
       </c>
+      <c r="AC14" s="68">
+        <v>91934</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="52">
         <v>29647</v>
       </c>
       <c r="C15" s="52">
         <v>29614</v>
       </c>
       <c r="D15" s="52">
         <v>29581</v>
       </c>
       <c r="E15" s="52">
         <v>29582</v>
       </c>
       <c r="F15" s="52">
         <v>29581</v>
       </c>
       <c r="G15" s="52">
         <v>29553</v>
       </c>
       <c r="H15" s="53">
         <v>29513</v>
@@ -8130,85 +8350,89 @@
         <v>29157</v>
       </c>
       <c r="U15" s="53">
         <v>29163</v>
       </c>
       <c r="V15" s="53">
         <v>29131</v>
       </c>
       <c r="W15" s="53">
         <v>29127</v>
       </c>
       <c r="X15" s="53">
         <v>29116</v>
       </c>
       <c r="Y15" s="53">
         <v>29054</v>
       </c>
       <c r="Z15" s="53">
         <v>29031</v>
       </c>
       <c r="AA15" s="68">
         <v>29010</v>
       </c>
       <c r="AB15" s="68">
         <v>28966</v>
+      </c>
+      <c r="AC15" s="68">
+        <v>28920</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="52"/>
       <c r="E16" s="52"/>
       <c r="F16" s="52"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
       <c r="I16" s="53"/>
       <c r="J16" s="53"/>
       <c r="K16" s="53"/>
       <c r="L16" s="53"/>
       <c r="M16" s="53"/>
       <c r="N16" s="53"/>
       <c r="O16" s="53"/>
       <c r="P16" s="53"/>
       <c r="Q16" s="53"/>
       <c r="R16" s="53"/>
       <c r="S16" s="53"/>
       <c r="T16" s="53"/>
       <c r="U16" s="53"/>
       <c r="V16" s="53"/>
       <c r="W16" s="53"/>
       <c r="X16" s="53"/>
       <c r="Y16" s="53"/>
       <c r="Z16" s="53"/>
       <c r="AA16" s="68"/>
       <c r="AB16" s="68"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="52">
         <v>29764</v>
       </c>
       <c r="C17" s="52">
         <v>29750</v>
       </c>
       <c r="D17" s="52">
         <v>29715</v>
       </c>
       <c r="E17" s="52">
         <v>29675</v>
       </c>
       <c r="F17" s="52">
         <v>29672</v>
       </c>
       <c r="G17" s="52">
         <v>29617</v>
       </c>
       <c r="H17" s="53">
         <v>29570</v>
       </c>
       <c r="I17" s="53">
@@ -8249,52 +8473,55 @@
       </c>
       <c r="U17" s="53">
         <v>28999</v>
       </c>
       <c r="V17" s="53">
         <v>28938</v>
       </c>
       <c r="W17" s="53">
         <v>28896</v>
       </c>
       <c r="X17" s="53">
         <v>28877</v>
       </c>
       <c r="Y17" s="53">
         <v>28835</v>
       </c>
       <c r="Z17" s="53">
         <v>28809</v>
       </c>
       <c r="AA17" s="68">
         <v>28754</v>
       </c>
       <c r="AB17" s="68">
         <v>28719</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="68">
+        <v>28654</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="52">
         <v>7758</v>
       </c>
       <c r="C18" s="52">
         <v>7747</v>
       </c>
       <c r="D18" s="52">
         <v>7715</v>
       </c>
       <c r="E18" s="52">
         <v>7688</v>
       </c>
       <c r="F18" s="52">
         <v>7675</v>
       </c>
       <c r="G18" s="52">
         <v>7670</v>
       </c>
       <c r="H18" s="53">
         <v>7661</v>
       </c>
       <c r="I18" s="53">
@@ -8335,52 +8562,55 @@
       </c>
       <c r="U18" s="53">
         <v>7260</v>
       </c>
       <c r="V18" s="53">
         <v>7252</v>
       </c>
       <c r="W18" s="53">
         <v>7241</v>
       </c>
       <c r="X18" s="53">
         <v>7250</v>
       </c>
       <c r="Y18" s="53">
         <v>7246</v>
       </c>
       <c r="Z18" s="53">
         <v>7220</v>
       </c>
       <c r="AA18" s="68">
         <v>7203</v>
       </c>
       <c r="AB18" s="68">
         <v>7199</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="68">
+        <v>7196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="52">
         <v>25969</v>
       </c>
       <c r="C19" s="52">
         <v>25904</v>
       </c>
       <c r="D19" s="52">
         <v>25881</v>
       </c>
       <c r="E19" s="52">
         <v>25848</v>
       </c>
       <c r="F19" s="52">
         <v>25816</v>
       </c>
       <c r="G19" s="52">
         <v>25848</v>
       </c>
       <c r="H19" s="53">
         <v>25815</v>
       </c>
       <c r="I19" s="53">
@@ -8421,52 +8651,55 @@
       </c>
       <c r="U19" s="53">
         <v>25153</v>
       </c>
       <c r="V19" s="53">
         <v>25098</v>
       </c>
       <c r="W19" s="53">
         <v>25053</v>
       </c>
       <c r="X19" s="53">
         <v>24982</v>
       </c>
       <c r="Y19" s="53">
         <v>24940</v>
       </c>
       <c r="Z19" s="53">
         <v>24933</v>
       </c>
       <c r="AA19" s="68">
         <v>24897</v>
       </c>
       <c r="AB19" s="68">
         <v>24870</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="68">
+        <v>24821</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="52">
         <v>14630</v>
       </c>
       <c r="C20" s="52">
         <v>14585</v>
       </c>
       <c r="D20" s="52">
         <v>14569</v>
       </c>
       <c r="E20" s="52">
         <v>14545</v>
       </c>
       <c r="F20" s="52">
         <v>14518</v>
       </c>
       <c r="G20" s="52">
         <v>14488</v>
       </c>
       <c r="H20" s="53">
         <v>14473</v>
       </c>
       <c r="I20" s="53">
@@ -8507,52 +8740,55 @@
       </c>
       <c r="U20" s="53">
         <v>13840</v>
       </c>
       <c r="V20" s="53">
         <v>13703</v>
       </c>
       <c r="W20" s="53">
         <v>13631</v>
       </c>
       <c r="X20" s="53">
         <v>13565</v>
       </c>
       <c r="Y20" s="53">
         <v>13514</v>
       </c>
       <c r="Z20" s="53">
         <v>13505</v>
       </c>
       <c r="AA20" s="68">
         <v>13474</v>
       </c>
       <c r="AB20" s="68">
         <v>13454</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="68">
+        <v>13412</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="52">
         <v>10572</v>
       </c>
       <c r="C21" s="52">
         <v>10541</v>
       </c>
       <c r="D21" s="52">
         <v>10531</v>
       </c>
       <c r="E21" s="52">
         <v>10510</v>
       </c>
       <c r="F21" s="52">
         <v>10485</v>
       </c>
       <c r="G21" s="52">
         <v>10458</v>
       </c>
       <c r="H21" s="53">
         <v>10423</v>
       </c>
       <c r="I21" s="53">
@@ -8593,52 +8829,55 @@
       </c>
       <c r="U21" s="53">
         <v>9969</v>
       </c>
       <c r="V21" s="53">
         <v>9927</v>
       </c>
       <c r="W21" s="53">
         <v>9866</v>
       </c>
       <c r="X21" s="53">
         <v>9819</v>
       </c>
       <c r="Y21" s="53">
         <v>9786</v>
       </c>
       <c r="Z21" s="53">
         <v>9768</v>
       </c>
       <c r="AA21" s="68">
         <v>9721</v>
       </c>
       <c r="AB21" s="68">
         <v>9722</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="68">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="52">
         <v>14968</v>
       </c>
       <c r="C22" s="52">
         <v>14921</v>
       </c>
       <c r="D22" s="52">
         <v>14904</v>
       </c>
       <c r="E22" s="52">
         <v>14878</v>
       </c>
       <c r="F22" s="52">
         <v>14858</v>
       </c>
       <c r="G22" s="52">
         <v>14854</v>
       </c>
       <c r="H22" s="53">
         <v>14815</v>
       </c>
       <c r="I22" s="53">
@@ -8679,52 +8918,55 @@
       </c>
       <c r="U22" s="53">
         <v>14352</v>
       </c>
       <c r="V22" s="53">
         <v>14305</v>
       </c>
       <c r="W22" s="53">
         <v>14267</v>
       </c>
       <c r="X22" s="53">
         <v>14237</v>
       </c>
       <c r="Y22" s="53">
         <v>14204</v>
       </c>
       <c r="Z22" s="53">
         <v>14171</v>
       </c>
       <c r="AA22" s="68">
         <v>14129</v>
       </c>
       <c r="AB22" s="68">
         <v>14127</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="68">
+        <v>14070</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="52">
         <v>18055</v>
       </c>
       <c r="C23" s="52">
         <v>18023</v>
       </c>
       <c r="D23" s="52">
         <v>17994</v>
       </c>
       <c r="E23" s="52">
         <v>17960</v>
       </c>
       <c r="F23" s="52">
         <v>17935</v>
       </c>
       <c r="G23" s="52">
         <v>17873</v>
       </c>
       <c r="H23" s="53">
         <v>17811</v>
       </c>
       <c r="I23" s="53">
@@ -8765,83 +9007,87 @@
       </c>
       <c r="U23" s="53">
         <v>17034</v>
       </c>
       <c r="V23" s="53">
         <v>16914</v>
       </c>
       <c r="W23" s="53">
         <v>16859</v>
       </c>
       <c r="X23" s="53">
         <v>16805</v>
       </c>
       <c r="Y23" s="53">
         <v>16772</v>
       </c>
       <c r="Z23" s="53">
         <v>16726</v>
       </c>
       <c r="AA23" s="68">
         <v>16689</v>
       </c>
       <c r="AB23" s="68">
         <v>16634</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="43" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="68">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="43" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="56"/>
       <c r="C24" s="56"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="56"/>
       <c r="G24" s="56"/>
       <c r="H24" s="56"/>
       <c r="I24" s="56"/>
       <c r="J24" s="56"/>
       <c r="K24" s="56"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
       <c r="P24" s="57"/>
       <c r="Q24" s="57"/>
       <c r="R24" s="57"/>
       <c r="S24" s="57"/>
       <c r="T24" s="57"/>
       <c r="U24" s="57"/>
       <c r="V24" s="57"/>
       <c r="W24" s="57"/>
       <c r="X24" s="57"/>
       <c r="Y24" s="58"/>
       <c r="AA24" s="68"/>
       <c r="AB24" s="68"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="52">
         <v>489167</v>
       </c>
       <c r="C25" s="52">
         <v>489184</v>
       </c>
       <c r="D25" s="52">
         <v>489292</v>
       </c>
       <c r="E25" s="52">
         <v>489413</v>
       </c>
       <c r="F25" s="52">
         <v>489533</v>
       </c>
       <c r="G25" s="52">
         <v>489578</v>
       </c>
       <c r="H25" s="53">
         <v>489704</v>
       </c>
       <c r="I25" s="53">
@@ -8882,52 +9128,55 @@
       </c>
       <c r="U25" s="53">
         <v>491728</v>
       </c>
       <c r="V25" s="53">
         <v>491943</v>
       </c>
       <c r="W25" s="53">
         <v>492035</v>
       </c>
       <c r="X25" s="53">
         <v>492166</v>
       </c>
       <c r="Y25" s="53">
         <v>492235</v>
       </c>
       <c r="Z25" s="53">
         <v>492280</v>
       </c>
       <c r="AA25" s="68">
         <v>492457</v>
       </c>
       <c r="AB25" s="68">
         <v>492758</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="68">
+        <v>492775</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="52">
         <v>278235</v>
       </c>
       <c r="C26" s="52">
         <v>278344</v>
       </c>
       <c r="D26" s="52">
         <v>278531</v>
       </c>
       <c r="E26" s="52">
         <v>278759</v>
       </c>
       <c r="F26" s="52">
         <v>278944</v>
       </c>
       <c r="G26" s="52">
         <v>279109</v>
       </c>
       <c r="H26" s="53">
         <v>279367</v>
       </c>
       <c r="I26" s="53">
@@ -8968,52 +9217,55 @@
       </c>
       <c r="U26" s="53">
         <v>283209</v>
       </c>
       <c r="V26" s="53">
         <v>283744</v>
       </c>
       <c r="W26" s="53">
         <v>284017</v>
       </c>
       <c r="X26" s="53">
         <v>284280</v>
       </c>
       <c r="Y26" s="53">
         <v>284499</v>
       </c>
       <c r="Z26" s="53">
         <v>284582</v>
       </c>
       <c r="AA26" s="68">
         <v>284797</v>
       </c>
       <c r="AB26" s="68">
         <v>285168</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="68">
+        <v>285347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="52">
         <v>40162</v>
       </c>
       <c r="C27" s="52">
         <v>40176</v>
       </c>
       <c r="D27" s="52">
         <v>40144</v>
       </c>
       <c r="E27" s="52">
         <v>40103</v>
       </c>
       <c r="F27" s="52">
         <v>40066</v>
       </c>
       <c r="G27" s="52">
         <v>40071</v>
       </c>
       <c r="H27" s="53">
         <v>40028</v>
       </c>
       <c r="I27" s="53">
@@ -9054,52 +9306,55 @@
       </c>
       <c r="U27" s="53">
         <v>39833</v>
       </c>
       <c r="V27" s="53">
         <v>39780</v>
       </c>
       <c r="W27" s="53">
         <v>39701</v>
       </c>
       <c r="X27" s="53">
         <v>39649</v>
       </c>
       <c r="Y27" s="53">
         <v>39636</v>
       </c>
       <c r="Z27" s="53">
         <v>39622</v>
       </c>
       <c r="AA27" s="68">
         <v>39593</v>
       </c>
       <c r="AB27" s="68">
         <v>39590</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="68">
+        <v>39579</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="52">
         <v>5672</v>
       </c>
       <c r="C28" s="52">
         <v>5678</v>
       </c>
       <c r="D28" s="52">
         <v>5674</v>
       </c>
       <c r="E28" s="52">
         <v>5661</v>
       </c>
       <c r="F28" s="52">
         <v>5651</v>
       </c>
       <c r="G28" s="52">
         <v>5654</v>
       </c>
       <c r="H28" s="53">
         <v>5646</v>
       </c>
       <c r="I28" s="53">
@@ -9140,52 +9395,55 @@
       </c>
       <c r="U28" s="53">
         <v>5444</v>
       </c>
       <c r="V28" s="53">
         <v>5421</v>
       </c>
       <c r="W28" s="53">
         <v>5408</v>
       </c>
       <c r="X28" s="53">
         <v>5411</v>
       </c>
       <c r="Y28" s="53">
         <v>5413</v>
       </c>
       <c r="Z28" s="53">
         <v>5411</v>
       </c>
       <c r="AA28" s="68">
         <v>5395</v>
       </c>
       <c r="AB28" s="68">
         <v>5412</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="68">
+        <v>5402</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="52">
         <v>23071</v>
       </c>
       <c r="C29" s="52">
         <v>23059</v>
       </c>
       <c r="D29" s="52">
         <v>23051</v>
       </c>
       <c r="E29" s="52">
         <v>23054</v>
       </c>
       <c r="F29" s="52">
         <v>23046</v>
       </c>
       <c r="G29" s="52">
         <v>23010</v>
       </c>
       <c r="H29" s="53">
         <v>22984</v>
       </c>
       <c r="I29" s="53">
@@ -9226,52 +9484,55 @@
       </c>
       <c r="U29" s="53">
         <v>22814</v>
       </c>
       <c r="V29" s="53">
         <v>22791</v>
       </c>
       <c r="W29" s="53">
         <v>22741</v>
       </c>
       <c r="X29" s="53">
         <v>22724</v>
       </c>
       <c r="Y29" s="53">
         <v>22698</v>
       </c>
       <c r="Z29" s="53">
         <v>22711</v>
       </c>
       <c r="AA29" s="68">
         <v>22707</v>
       </c>
       <c r="AB29" s="68">
         <v>22699</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="68">
+        <v>22679</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="52">
         <v>92900</v>
       </c>
       <c r="C30" s="52">
         <v>92859</v>
       </c>
       <c r="D30" s="52">
         <v>92867</v>
       </c>
       <c r="E30" s="52">
         <v>92840</v>
       </c>
       <c r="F30" s="52">
         <v>92842</v>
       </c>
       <c r="G30" s="52">
         <v>92816</v>
       </c>
       <c r="H30" s="53">
         <v>92805</v>
       </c>
       <c r="I30" s="53">
@@ -9312,52 +9573,55 @@
       </c>
       <c r="U30" s="53">
         <v>92211</v>
       </c>
       <c r="V30" s="53">
         <v>92070</v>
       </c>
       <c r="W30" s="53">
         <v>92034</v>
       </c>
       <c r="X30" s="53">
         <v>91994</v>
       </c>
       <c r="Y30" s="53">
         <v>91969</v>
       </c>
       <c r="Z30" s="53">
         <v>91979</v>
       </c>
       <c r="AA30" s="68">
         <v>92015</v>
       </c>
       <c r="AB30" s="68">
         <v>91973</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="68">
+        <v>91934</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="52">
         <v>29647</v>
       </c>
       <c r="C31" s="52">
         <v>29614</v>
       </c>
       <c r="D31" s="52">
         <v>29581</v>
       </c>
       <c r="E31" s="52">
         <v>29582</v>
       </c>
       <c r="F31" s="52">
         <v>29581</v>
       </c>
       <c r="G31" s="52">
         <v>29553</v>
       </c>
       <c r="H31" s="53">
         <v>29513</v>
       </c>
       <c r="I31" s="53">
@@ -9398,84 +9662,88 @@
       </c>
       <c r="U31" s="53">
         <v>29163</v>
       </c>
       <c r="V31" s="53">
         <v>29131</v>
       </c>
       <c r="W31" s="53">
         <v>29127</v>
       </c>
       <c r="X31" s="53">
         <v>29116</v>
       </c>
       <c r="Y31" s="53">
         <v>29054</v>
       </c>
       <c r="Z31" s="53">
         <v>29031</v>
       </c>
       <c r="AA31" s="68">
         <v>29010</v>
       </c>
       <c r="AB31" s="68">
         <v>28966</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="68">
+        <v>28920</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="52"/>
       <c r="C32" s="52"/>
       <c r="D32" s="52"/>
       <c r="E32" s="52"/>
       <c r="F32" s="52"/>
       <c r="G32" s="52"/>
       <c r="H32" s="53"/>
       <c r="I32" s="53"/>
       <c r="J32" s="53"/>
       <c r="K32" s="53"/>
       <c r="L32" s="53"/>
       <c r="M32" s="53"/>
       <c r="N32" s="53"/>
       <c r="O32" s="53"/>
       <c r="P32" s="53"/>
       <c r="Q32" s="53"/>
       <c r="R32" s="53"/>
       <c r="S32" s="53"/>
       <c r="T32" s="53"/>
       <c r="U32" s="53"/>
       <c r="V32" s="53"/>
       <c r="W32" s="53"/>
       <c r="X32" s="53"/>
       <c r="Y32" s="53"/>
       <c r="Z32" s="53"/>
       <c r="AA32" s="68"/>
       <c r="AB32" s="68"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="68"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="52">
         <v>14797</v>
       </c>
       <c r="C33" s="52">
         <v>14775</v>
       </c>
       <c r="D33" s="52">
         <v>14769</v>
       </c>
       <c r="E33" s="52">
         <v>14749</v>
       </c>
       <c r="F33" s="52">
         <v>14736</v>
       </c>
       <c r="G33" s="52">
         <v>14713</v>
       </c>
       <c r="H33" s="53">
         <v>14711</v>
       </c>
       <c r="I33" s="53">
@@ -9516,52 +9784,55 @@
       </c>
       <c r="U33" s="53">
         <v>14552</v>
       </c>
       <c r="V33" s="53">
         <v>14549</v>
       </c>
       <c r="W33" s="53">
         <v>14558</v>
       </c>
       <c r="X33" s="53">
         <v>14562</v>
       </c>
       <c r="Y33" s="53">
         <v>14547</v>
       </c>
       <c r="Z33" s="53">
         <v>14532</v>
       </c>
       <c r="AA33" s="68">
         <v>14526</v>
       </c>
       <c r="AB33" s="68">
         <v>14536</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="68">
+        <v>14516</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="55" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="52">
         <v>4683</v>
       </c>
       <c r="C34" s="52">
         <v>4679</v>
       </c>
       <c r="D34" s="52">
         <v>4675</v>
       </c>
       <c r="E34" s="52">
         <v>4665</v>
       </c>
       <c r="F34" s="52">
         <v>4667</v>
       </c>
       <c r="G34" s="52">
         <v>4652</v>
       </c>
       <c r="H34" s="53">
         <v>4650</v>
       </c>
       <c r="I34" s="53">
@@ -9602,84 +9873,88 @@
       </c>
       <c r="U34" s="53">
         <v>4502</v>
       </c>
       <c r="V34" s="53">
         <v>4457</v>
       </c>
       <c r="W34" s="53">
         <v>4449</v>
       </c>
       <c r="X34" s="53">
         <v>4430</v>
       </c>
       <c r="Y34" s="53">
         <v>4419</v>
       </c>
       <c r="Z34" s="53">
         <v>4412</v>
       </c>
       <c r="AA34" s="68">
         <v>4414</v>
       </c>
       <c r="AB34" s="68">
         <v>4414</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="43" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="68">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="43" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="56"/>
       <c r="C35" s="56"/>
       <c r="D35" s="56"/>
       <c r="E35" s="56"/>
       <c r="F35" s="56"/>
       <c r="G35" s="56"/>
       <c r="H35" s="56"/>
       <c r="I35" s="56"/>
       <c r="J35" s="56"/>
       <c r="K35" s="56"/>
       <c r="L35" s="56"/>
       <c r="M35" s="56"/>
       <c r="N35" s="56"/>
       <c r="O35" s="56"/>
       <c r="P35" s="57"/>
       <c r="Q35" s="57"/>
       <c r="R35" s="57"/>
       <c r="S35" s="57"/>
       <c r="T35" s="57"/>
       <c r="U35" s="57"/>
       <c r="V35" s="57"/>
       <c r="W35" s="57"/>
       <c r="X35" s="57"/>
       <c r="Y35" s="58"/>
       <c r="Z35" s="58"/>
       <c r="AA35" s="68"/>
       <c r="AB35" s="68"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="68"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="52">
         <v>102337</v>
       </c>
       <c r="C36" s="52">
         <v>102118</v>
       </c>
       <c r="D36" s="52">
         <v>101966</v>
       </c>
       <c r="E36" s="52">
         <v>101791</v>
       </c>
       <c r="F36" s="52">
         <v>101657</v>
       </c>
       <c r="G36" s="52">
         <v>101544</v>
       </c>
       <c r="H36" s="53">
         <v>101308</v>
       </c>
       <c r="I36" s="53">
@@ -9720,52 +9995,55 @@
       </c>
       <c r="U36" s="53">
         <v>97553</v>
       </c>
       <c r="V36" s="53">
         <v>97131</v>
       </c>
       <c r="W36" s="53">
         <v>96806</v>
       </c>
       <c r="X36" s="53">
         <v>96543</v>
       </c>
       <c r="Y36" s="53">
         <v>96331</v>
       </c>
       <c r="Z36" s="53">
         <v>96188</v>
       </c>
       <c r="AA36" s="68">
         <v>95927</v>
       </c>
       <c r="AB36" s="68">
         <v>95775</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="68">
+        <v>95563</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="52">
         <v>101</v>
       </c>
       <c r="C37" s="52">
         <v>101</v>
       </c>
       <c r="D37" s="52">
         <v>101</v>
       </c>
       <c r="E37" s="52">
         <v>101</v>
       </c>
       <c r="F37" s="52">
         <v>101</v>
       </c>
       <c r="G37" s="52">
         <v>101</v>
       </c>
       <c r="H37" s="53">
         <v>101</v>
       </c>
       <c r="I37" s="53" t="s">
@@ -9806,84 +10084,88 @@
       </c>
       <c r="U37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="V37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="53" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="68" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="68" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="68" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="52"/>
       <c r="C38" s="52"/>
       <c r="D38" s="52"/>
       <c r="E38" s="52"/>
       <c r="F38" s="52"/>
       <c r="G38" s="52"/>
       <c r="H38" s="53"/>
       <c r="I38" s="53"/>
       <c r="J38" s="53"/>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
       <c r="N38" s="53"/>
       <c r="O38" s="53"/>
       <c r="P38" s="53"/>
       <c r="Q38" s="53"/>
       <c r="R38" s="53"/>
       <c r="S38" s="53"/>
       <c r="T38" s="53"/>
       <c r="U38" s="53"/>
       <c r="V38" s="53"/>
       <c r="W38" s="53"/>
       <c r="X38" s="53"/>
       <c r="Y38" s="53"/>
       <c r="Z38" s="53"/>
       <c r="AA38" s="68"/>
       <c r="AB38" s="68"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="68"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="52">
         <v>14967</v>
       </c>
       <c r="C39" s="52">
         <v>14975</v>
       </c>
       <c r="D39" s="52">
         <v>14946</v>
       </c>
       <c r="E39" s="52">
         <v>14926</v>
       </c>
       <c r="F39" s="52">
         <v>14936</v>
       </c>
       <c r="G39" s="52">
         <v>14904</v>
       </c>
       <c r="H39" s="53">
         <v>14859</v>
       </c>
       <c r="I39" s="53">
@@ -9924,52 +10206,55 @@
       </c>
       <c r="U39" s="53">
         <v>14447</v>
       </c>
       <c r="V39" s="53">
         <v>14389</v>
       </c>
       <c r="W39" s="53">
         <v>14338</v>
       </c>
       <c r="X39" s="53">
         <v>14315</v>
       </c>
       <c r="Y39" s="53">
         <v>14288</v>
       </c>
       <c r="Z39" s="53">
         <v>14277</v>
       </c>
       <c r="AA39" s="68">
         <v>14228</v>
       </c>
       <c r="AB39" s="68">
         <v>14183</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="68">
+        <v>14138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="52">
         <v>7758</v>
       </c>
       <c r="C40" s="52">
         <v>7747</v>
       </c>
       <c r="D40" s="52">
         <v>7715</v>
       </c>
       <c r="E40" s="52">
         <v>7688</v>
       </c>
       <c r="F40" s="52">
         <v>7675</v>
       </c>
       <c r="G40" s="52">
         <v>7670</v>
       </c>
       <c r="H40" s="53">
         <v>7661</v>
       </c>
       <c r="I40" s="53">
@@ -10010,52 +10295,55 @@
       </c>
       <c r="U40" s="53">
         <v>7260</v>
       </c>
       <c r="V40" s="53">
         <v>7252</v>
       </c>
       <c r="W40" s="53">
         <v>7241</v>
       </c>
       <c r="X40" s="53">
         <v>7250</v>
       </c>
       <c r="Y40" s="53">
         <v>7246</v>
       </c>
       <c r="Z40" s="53">
         <v>7220</v>
       </c>
       <c r="AA40" s="68">
         <v>7203</v>
       </c>
       <c r="AB40" s="68">
         <v>7199</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="68">
+        <v>7196</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="52">
         <v>25969</v>
       </c>
       <c r="C41" s="52">
         <v>25904</v>
       </c>
       <c r="D41" s="52">
         <v>25881</v>
       </c>
       <c r="E41" s="52">
         <v>25848</v>
       </c>
       <c r="F41" s="52">
         <v>25816</v>
       </c>
       <c r="G41" s="52">
         <v>25848</v>
       </c>
       <c r="H41" s="53">
         <v>25815</v>
       </c>
       <c r="I41" s="53">
@@ -10096,52 +10384,55 @@
       </c>
       <c r="U41" s="53">
         <v>25153</v>
       </c>
       <c r="V41" s="53">
         <v>25098</v>
       </c>
       <c r="W41" s="53">
         <v>25053</v>
       </c>
       <c r="X41" s="53">
         <v>24982</v>
       </c>
       <c r="Y41" s="53">
         <v>24940</v>
       </c>
       <c r="Z41" s="53">
         <v>24933</v>
       </c>
       <c r="AA41" s="68">
         <v>24897</v>
       </c>
       <c r="AB41" s="68">
         <v>24870</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="68">
+        <v>24821</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="52">
         <v>9947</v>
       </c>
       <c r="C42" s="52">
         <v>9906</v>
       </c>
       <c r="D42" s="52">
         <v>9894</v>
       </c>
       <c r="E42" s="52">
         <v>9880</v>
       </c>
       <c r="F42" s="52">
         <v>9851</v>
       </c>
       <c r="G42" s="52">
         <v>9836</v>
       </c>
       <c r="H42" s="53">
         <v>9823</v>
       </c>
       <c r="I42" s="53">
@@ -10182,52 +10473,55 @@
       </c>
       <c r="U42" s="53">
         <v>9338</v>
       </c>
       <c r="V42" s="53">
         <v>9246</v>
       </c>
       <c r="W42" s="53">
         <v>9182</v>
       </c>
       <c r="X42" s="53">
         <v>9135</v>
       </c>
       <c r="Y42" s="53">
         <v>9095</v>
       </c>
       <c r="Z42" s="53">
         <v>9093</v>
       </c>
       <c r="AA42" s="68">
         <v>9060</v>
       </c>
       <c r="AB42" s="68">
         <v>9040</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="68">
+        <v>9014</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="52">
         <v>10572</v>
       </c>
       <c r="C43" s="52">
         <v>10541</v>
       </c>
       <c r="D43" s="52">
         <v>10531</v>
       </c>
       <c r="E43" s="52">
         <v>10510</v>
       </c>
       <c r="F43" s="52">
         <v>10485</v>
       </c>
       <c r="G43" s="52">
         <v>10458</v>
       </c>
       <c r="H43" s="53">
         <v>10423</v>
       </c>
       <c r="I43" s="53">
@@ -10268,52 +10562,55 @@
       </c>
       <c r="U43" s="53">
         <v>9969</v>
       </c>
       <c r="V43" s="53">
         <v>9927</v>
       </c>
       <c r="W43" s="53">
         <v>9866</v>
       </c>
       <c r="X43" s="53">
         <v>9819</v>
       </c>
       <c r="Y43" s="53">
         <v>9786</v>
       </c>
       <c r="Z43" s="53">
         <v>9768</v>
       </c>
       <c r="AA43" s="68">
         <v>9721</v>
       </c>
       <c r="AB43" s="68">
         <v>9722</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="68">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="52">
         <v>14968</v>
       </c>
       <c r="C44" s="52">
         <v>14921</v>
       </c>
       <c r="D44" s="52">
         <v>14904</v>
       </c>
       <c r="E44" s="52">
         <v>14878</v>
       </c>
       <c r="F44" s="52">
         <v>14858</v>
       </c>
       <c r="G44" s="52">
         <v>14854</v>
       </c>
       <c r="H44" s="53">
         <v>14815</v>
       </c>
       <c r="I44" s="53">
@@ -10354,52 +10651,55 @@
       </c>
       <c r="U44" s="53">
         <v>14352</v>
       </c>
       <c r="V44" s="53">
         <v>14305</v>
       </c>
       <c r="W44" s="53">
         <v>14267</v>
       </c>
       <c r="X44" s="53">
         <v>14237</v>
       </c>
       <c r="Y44" s="53">
         <v>14204</v>
       </c>
       <c r="Z44" s="53">
         <v>14171</v>
       </c>
       <c r="AA44" s="68">
         <v>14129</v>
       </c>
       <c r="AB44" s="68">
         <v>14127</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="68">
+        <v>14070</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="61">
         <v>18055</v>
       </c>
       <c r="C45" s="61">
         <v>18023</v>
       </c>
       <c r="D45" s="61">
         <v>17994</v>
       </c>
       <c r="E45" s="61">
         <v>17960</v>
       </c>
       <c r="F45" s="61">
         <v>17935</v>
       </c>
       <c r="G45" s="61">
         <v>17873</v>
       </c>
       <c r="H45" s="61">
         <v>17811</v>
       </c>
       <c r="I45" s="61">
@@ -10440,52 +10740,55 @@
       </c>
       <c r="U45" s="61">
         <v>17034</v>
       </c>
       <c r="V45" s="61">
         <v>16914</v>
       </c>
       <c r="W45" s="61">
         <v>16859</v>
       </c>
       <c r="X45" s="61">
         <v>16805</v>
       </c>
       <c r="Y45" s="61">
         <v>16772</v>
       </c>
       <c r="Z45" s="61">
         <v>16726</v>
       </c>
       <c r="AA45" s="69">
         <v>16689</v>
       </c>
       <c r="AB45" s="69">
         <v>16634</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="15.6" customHeight="1">
+      <c r="AC45" s="69">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="15.6" customHeight="1">
       <c r="A46" s="62" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>