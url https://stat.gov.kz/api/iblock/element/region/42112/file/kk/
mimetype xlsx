--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10545" yWindow="-120" windowWidth="18300" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="2" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="41">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -335,51 +335,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -427,53 +427,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -488,53 +485,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -543,50 +537,68 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -946,96 +958,96 @@
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="72"/>
-      <c r="B6" s="70">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="C6" s="71"/>
-[...10 lines deleted...]
-      <c r="N6" s="70">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="O6" s="71"/>
-[...10 lines deleted...]
-      <c r="Z6" s="70">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="71"/>
-[...9 lines deleted...]
-      <c r="AK6" s="71"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="73"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -1129,50 +1141,55 @@
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1">
         <v>1135351</v>
       </c>
       <c r="C9" s="1">
         <v>1134988</v>
       </c>
       <c r="D9" s="1">
         <v>1134998</v>
       </c>
       <c r="E9" s="1">
         <v>1134932</v>
       </c>
       <c r="F9" s="14">
         <v>1134960</v>
       </c>
       <c r="G9" s="14">
         <v>1134935</v>
       </c>
       <c r="H9" s="18">
         <v>1134776</v>
@@ -1209,58 +1226,61 @@
       </c>
       <c r="S9" s="18">
         <v>1133068</v>
       </c>
       <c r="T9" s="18">
         <v>1132697</v>
       </c>
       <c r="U9" s="18">
         <v>1132436</v>
       </c>
       <c r="V9" s="18">
         <v>1132162</v>
       </c>
       <c r="W9" s="18">
         <v>1131818</v>
       </c>
       <c r="X9" s="18">
         <v>1131589</v>
       </c>
       <c r="Y9" s="18">
         <v>1131438</v>
       </c>
       <c r="Z9" s="18">
         <v>1131287</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="61">
         <v>1131435</v>
       </c>
-      <c r="AB9" s="68">
+      <c r="AB9" s="66">
         <v>1131613</v>
       </c>
-      <c r="AC9" s="68">
+      <c r="AC9" s="66">
         <v>1131200</v>
+      </c>
+      <c r="AD9" s="76">
+        <v>1131090</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="14">
         <v>522307</v>
       </c>
       <c r="G10" s="14">
         <v>522634</v>
       </c>
       <c r="H10" s="18">
@@ -1298,58 +1318,61 @@
       </c>
       <c r="S10" s="18">
         <v>528978</v>
       </c>
       <c r="T10" s="18">
         <v>529729</v>
       </c>
       <c r="U10" s="18">
         <v>530600</v>
       </c>
       <c r="V10" s="18">
         <v>531521</v>
       </c>
       <c r="W10" s="18">
         <v>531985</v>
       </c>
       <c r="X10" s="18">
         <v>532515</v>
       </c>
       <c r="Y10" s="18">
         <v>533034</v>
       </c>
       <c r="Z10" s="18">
         <v>533314</v>
       </c>
-      <c r="AA10" s="63">
+      <c r="AA10" s="61">
         <v>533928</v>
       </c>
-      <c r="AB10" s="68">
+      <c r="AB10" s="66">
         <v>534486</v>
       </c>
-      <c r="AC10" s="68">
+      <c r="AC10" s="66">
         <v>534871</v>
+      </c>
+      <c r="AD10" s="76">
+        <v>535349</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="14">
         <v>77379</v>
       </c>
       <c r="G11" s="14">
         <v>77397</v>
       </c>
       <c r="H11" s="18">
@@ -1387,58 +1410,61 @@
       </c>
       <c r="S11" s="18">
         <v>77225</v>
       </c>
       <c r="T11" s="18">
         <v>77066</v>
       </c>
       <c r="U11" s="18">
         <v>76973</v>
       </c>
       <c r="V11" s="18">
         <v>76916</v>
       </c>
       <c r="W11" s="18">
         <v>76824</v>
       </c>
       <c r="X11" s="18">
         <v>76729</v>
       </c>
       <c r="Y11" s="18">
         <v>76716</v>
       </c>
       <c r="Z11" s="18">
         <v>76665</v>
       </c>
-      <c r="AA11" s="63">
+      <c r="AA11" s="61">
         <v>76594</v>
       </c>
-      <c r="AB11" s="68">
+      <c r="AB11" s="66">
         <v>76603</v>
       </c>
-      <c r="AC11" s="68">
+      <c r="AC11" s="66">
         <v>76551</v>
+      </c>
+      <c r="AD11" s="76">
+        <v>76516</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="14">
         <v>11084</v>
       </c>
       <c r="G12" s="14">
         <v>11095</v>
       </c>
       <c r="H12" s="18">
@@ -1476,58 +1502,61 @@
       </c>
       <c r="S12" s="18">
         <v>10818</v>
       </c>
       <c r="T12" s="18">
         <v>10793</v>
       </c>
       <c r="U12" s="18">
         <v>10720</v>
       </c>
       <c r="V12" s="18">
         <v>10692</v>
       </c>
       <c r="W12" s="18">
         <v>10647</v>
       </c>
       <c r="X12" s="18">
         <v>10633</v>
       </c>
       <c r="Y12" s="18">
         <v>10627</v>
       </c>
       <c r="Z12" s="18">
         <v>10623</v>
       </c>
-      <c r="AA12" s="63">
+      <c r="AA12" s="61">
         <v>10584</v>
       </c>
-      <c r="AB12" s="68">
+      <c r="AB12" s="66">
         <v>10630</v>
       </c>
-      <c r="AC12" s="68">
+      <c r="AC12" s="66">
         <v>10613</v>
+      </c>
+      <c r="AD12" s="76">
+        <v>10642</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="14">
         <v>43691</v>
       </c>
       <c r="G13" s="14">
         <v>43636</v>
       </c>
       <c r="H13" s="18">
@@ -1565,58 +1594,61 @@
       </c>
       <c r="S13" s="18">
         <v>43483</v>
       </c>
       <c r="T13" s="18">
         <v>43444</v>
       </c>
       <c r="U13" s="18">
         <v>43358</v>
       </c>
       <c r="V13" s="18">
         <v>43311</v>
       </c>
       <c r="W13" s="18">
         <v>43232</v>
       </c>
       <c r="X13" s="18">
         <v>43225</v>
       </c>
       <c r="Y13" s="18">
         <v>43192</v>
       </c>
       <c r="Z13" s="18">
         <v>43209</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="61">
         <v>43188</v>
       </c>
-      <c r="AB13" s="68">
+      <c r="AB13" s="66">
         <v>43179</v>
       </c>
-      <c r="AC13" s="68">
+      <c r="AC13" s="66">
         <v>43129</v>
+      </c>
+      <c r="AD13" s="76">
+        <v>43133</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="14">
         <v>177082</v>
       </c>
       <c r="G14" s="14">
         <v>177073</v>
       </c>
       <c r="H14" s="18">
@@ -1654,58 +1686,61 @@
       </c>
       <c r="S14" s="18">
         <v>176360</v>
       </c>
       <c r="T14" s="18">
         <v>176177</v>
       </c>
       <c r="U14" s="18">
         <v>176051</v>
       </c>
       <c r="V14" s="18">
         <v>175850</v>
       </c>
       <c r="W14" s="18">
         <v>175798</v>
       </c>
       <c r="X14" s="18">
         <v>175752</v>
       </c>
       <c r="Y14" s="18">
         <v>175772</v>
       </c>
       <c r="Z14" s="18">
         <v>175750</v>
       </c>
-      <c r="AA14" s="63">
+      <c r="AA14" s="61">
         <v>175830</v>
       </c>
-      <c r="AB14" s="68">
+      <c r="AB14" s="66">
         <v>175760</v>
       </c>
-      <c r="AC14" s="68">
+      <c r="AC14" s="66">
         <v>175655</v>
+      </c>
+      <c r="AD14" s="76">
+        <v>175554</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="14">
         <v>58050</v>
       </c>
       <c r="G15" s="14">
         <v>57991</v>
       </c>
       <c r="H15" s="18">
@@ -1743,93 +1778,97 @@
       </c>
       <c r="S15" s="18">
         <v>57274</v>
       </c>
       <c r="T15" s="18">
         <v>57182</v>
       </c>
       <c r="U15" s="18">
         <v>57181</v>
       </c>
       <c r="V15" s="18">
         <v>57096</v>
       </c>
       <c r="W15" s="18">
         <v>57079</v>
       </c>
       <c r="X15" s="18">
         <v>57080</v>
       </c>
       <c r="Y15" s="18">
         <v>56956</v>
       </c>
       <c r="Z15" s="18">
         <v>56919</v>
       </c>
-      <c r="AA15" s="63">
+      <c r="AA15" s="61">
         <v>56911</v>
       </c>
-      <c r="AB15" s="68">
+      <c r="AB15" s="66">
         <v>56840</v>
       </c>
-      <c r="AC15" s="68">
+      <c r="AC15" s="66">
         <v>56747</v>
+      </c>
+      <c r="AD15" s="76">
+        <v>56722</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
-      <c r="AA16" s="63"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA16" s="61"/>
+      <c r="AB16" s="66"/>
+      <c r="AC16" s="66"/>
+      <c r="AD16" s="76"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="14">
         <v>58614</v>
       </c>
       <c r="G17" s="14">
         <v>58478</v>
       </c>
       <c r="H17" s="18">
         <v>58394</v>
       </c>
       <c r="I17" s="18">
@@ -1864,61 +1903,64 @@
       </c>
       <c r="S17" s="18">
         <v>57537</v>
       </c>
       <c r="T17" s="18">
         <v>57385</v>
       </c>
       <c r="U17" s="18">
         <v>57232</v>
       </c>
       <c r="V17" s="18">
         <v>57117</v>
       </c>
       <c r="W17" s="18">
         <v>57073</v>
       </c>
       <c r="X17" s="18">
         <v>56997</v>
       </c>
       <c r="Y17" s="18">
         <v>56903</v>
       </c>
       <c r="Z17" s="18">
         <v>56857</v>
       </c>
-      <c r="AA17" s="63">
+      <c r="AA17" s="61">
         <v>56792</v>
       </c>
-      <c r="AB17" s="68">
+      <c r="AB17" s="66">
         <v>56734</v>
       </c>
-      <c r="AC17" s="68">
+      <c r="AC17" s="66">
         <v>56629</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="76">
+        <v>56575</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="14">
         <v>15782</v>
       </c>
       <c r="G18" s="14">
         <v>15761</v>
       </c>
       <c r="H18" s="18">
         <v>15763</v>
       </c>
       <c r="I18" s="18">
@@ -1953,61 +1995,64 @@
       </c>
       <c r="S18" s="18">
         <v>15065</v>
       </c>
       <c r="T18" s="18">
         <v>15042</v>
       </c>
       <c r="U18" s="18">
         <v>15043</v>
       </c>
       <c r="V18" s="18">
         <v>15022</v>
       </c>
       <c r="W18" s="18">
         <v>15003</v>
       </c>
       <c r="X18" s="18">
         <v>14995</v>
       </c>
       <c r="Y18" s="18">
         <v>14973</v>
       </c>
       <c r="Z18" s="18">
         <v>14940</v>
       </c>
-      <c r="AA18" s="63">
+      <c r="AA18" s="61">
         <v>14912</v>
       </c>
-      <c r="AB18" s="68">
+      <c r="AB18" s="66">
         <v>14889</v>
       </c>
-      <c r="AC18" s="68">
+      <c r="AC18" s="66">
         <v>14888</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="76">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="14">
         <v>52463</v>
       </c>
       <c r="G19" s="14">
         <v>52541</v>
       </c>
       <c r="H19" s="18">
         <v>52460</v>
       </c>
       <c r="I19" s="18">
@@ -2042,61 +2087,64 @@
       </c>
       <c r="S19" s="18">
         <v>51576</v>
       </c>
       <c r="T19" s="18">
         <v>51478</v>
       </c>
       <c r="U19" s="18">
         <v>51369</v>
       </c>
       <c r="V19" s="18">
         <v>51269</v>
       </c>
       <c r="W19" s="18">
         <v>51180</v>
       </c>
       <c r="X19" s="18">
         <v>51053</v>
       </c>
       <c r="Y19" s="18">
         <v>51002</v>
       </c>
       <c r="Z19" s="18">
         <v>50998</v>
       </c>
-      <c r="AA19" s="63">
+      <c r="AA19" s="61">
         <v>50925</v>
       </c>
-      <c r="AB19" s="68">
+      <c r="AB19" s="66">
         <v>50910</v>
       </c>
-      <c r="AC19" s="68">
+      <c r="AC19" s="66">
         <v>50779</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="76">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="14">
         <v>30140</v>
       </c>
       <c r="G20" s="14">
         <v>30102</v>
       </c>
       <c r="H20" s="18">
         <v>30082</v>
       </c>
       <c r="I20" s="18">
@@ -2131,61 +2179,64 @@
       </c>
       <c r="S20" s="18">
         <v>29153</v>
       </c>
       <c r="T20" s="18">
         <v>29065</v>
       </c>
       <c r="U20" s="18">
         <v>28922</v>
       </c>
       <c r="V20" s="18">
         <v>28698</v>
       </c>
       <c r="W20" s="18">
         <v>28607</v>
       </c>
       <c r="X20" s="18">
         <v>28498</v>
       </c>
       <c r="Y20" s="18">
         <v>28384</v>
       </c>
       <c r="Z20" s="18">
         <v>28354</v>
       </c>
-      <c r="AA20" s="63">
+      <c r="AA20" s="61">
         <v>28318</v>
       </c>
-      <c r="AB20" s="68">
+      <c r="AB20" s="66">
         <v>28280</v>
       </c>
-      <c r="AC20" s="68">
+      <c r="AC20" s="66">
         <v>28225</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="76">
+        <v>28119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="14">
         <v>21758</v>
       </c>
       <c r="G21" s="14">
         <v>21721</v>
       </c>
       <c r="H21" s="18">
         <v>21657</v>
       </c>
       <c r="I21" s="18">
@@ -2220,61 +2271,64 @@
       </c>
       <c r="S21" s="18">
         <v>21082</v>
       </c>
       <c r="T21" s="18">
         <v>21010</v>
       </c>
       <c r="U21" s="18">
         <v>20920</v>
       </c>
       <c r="V21" s="18">
         <v>20856</v>
       </c>
       <c r="W21" s="18">
         <v>20748</v>
       </c>
       <c r="X21" s="18">
         <v>20674</v>
       </c>
       <c r="Y21" s="18">
         <v>20609</v>
       </c>
       <c r="Z21" s="18">
         <v>20593</v>
       </c>
-      <c r="AA21" s="63">
+      <c r="AA21" s="61">
         <v>20497</v>
       </c>
-      <c r="AB21" s="68">
+      <c r="AB21" s="66">
         <v>20465</v>
       </c>
-      <c r="AC21" s="68">
+      <c r="AC21" s="66">
         <v>20408</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="76">
+        <v>20333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="14">
         <v>29588</v>
       </c>
       <c r="G22" s="14">
         <v>29585</v>
       </c>
       <c r="H22" s="18">
         <v>29518</v>
       </c>
       <c r="I22" s="18">
@@ -2309,61 +2363,64 @@
       </c>
       <c r="S22" s="18">
         <v>28880</v>
       </c>
       <c r="T22" s="18">
         <v>28801</v>
       </c>
       <c r="U22" s="18">
         <v>28730</v>
       </c>
       <c r="V22" s="18">
         <v>28658</v>
       </c>
       <c r="W22" s="18">
         <v>28589</v>
       </c>
       <c r="X22" s="18">
         <v>28505</v>
       </c>
       <c r="Y22" s="18">
         <v>28438</v>
       </c>
       <c r="Z22" s="18">
         <v>28343</v>
       </c>
-      <c r="AA22" s="63">
+      <c r="AA22" s="61">
         <v>28299</v>
       </c>
-      <c r="AB22" s="68">
+      <c r="AB22" s="66">
         <v>28271</v>
       </c>
-      <c r="AC22" s="68">
+      <c r="AC22" s="66">
         <v>28161</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="76">
+        <v>28123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="25">
         <v>37282</v>
       </c>
       <c r="C23" s="25">
         <v>37214</v>
       </c>
       <c r="D23" s="25">
         <v>37141</v>
       </c>
       <c r="E23" s="25">
         <v>37068</v>
       </c>
       <c r="F23" s="18">
         <v>37022</v>
       </c>
       <c r="G23" s="14">
         <v>36921</v>
       </c>
       <c r="H23" s="18">
         <v>36856</v>
       </c>
       <c r="I23" s="18">
@@ -2398,94 +2455,98 @@
       </c>
       <c r="S23" s="18">
         <v>35637</v>
       </c>
       <c r="T23" s="18">
         <v>35525</v>
       </c>
       <c r="U23" s="18">
         <v>35337</v>
       </c>
       <c r="V23" s="18">
         <v>35156</v>
       </c>
       <c r="W23" s="18">
         <v>35053</v>
       </c>
       <c r="X23" s="18">
         <v>34933</v>
       </c>
       <c r="Y23" s="18">
         <v>34832</v>
       </c>
       <c r="Z23" s="18">
         <v>34722</v>
       </c>
-      <c r="AA23" s="63">
+      <c r="AA23" s="61">
         <v>34657</v>
       </c>
-      <c r="AB23" s="68">
+      <c r="AB23" s="66">
         <v>34566</v>
       </c>
-      <c r="AC23" s="68">
+      <c r="AC23" s="66">
         <v>34544</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="76">
+        <v>34463</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
-      <c r="Y24" s="35"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y24" s="79"/>
+      <c r="Z24" s="79"/>
+      <c r="AA24" s="79"/>
+      <c r="AB24" s="79"/>
+      <c r="AC24" s="77"/>
+      <c r="AD24" s="77"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="25">
         <v>926202</v>
       </c>
       <c r="C25" s="25">
         <v>926298</v>
       </c>
       <c r="D25" s="25">
         <v>926617</v>
       </c>
       <c r="E25" s="25">
         <v>926865</v>
       </c>
       <c r="F25" s="18">
         <v>927158</v>
       </c>
       <c r="G25" s="14">
         <v>927301</v>
       </c>
       <c r="H25" s="18">
         <v>927501</v>
       </c>
       <c r="I25" s="18">
@@ -2520,61 +2581,64 @@
       </c>
       <c r="S25" s="18">
         <v>931394</v>
       </c>
       <c r="T25" s="18">
         <v>931518</v>
       </c>
       <c r="U25" s="18">
         <v>931931</v>
       </c>
       <c r="V25" s="18">
         <v>932355</v>
       </c>
       <c r="W25" s="18">
         <v>932559</v>
       </c>
       <c r="X25" s="18">
         <v>932905</v>
       </c>
       <c r="Y25" s="18">
         <v>933196</v>
       </c>
       <c r="Z25" s="18">
         <v>933322</v>
       </c>
-      <c r="AA25" s="63">
+      <c r="AA25" s="61">
         <v>933860</v>
       </c>
-      <c r="AB25" s="68">
+      <c r="AB25" s="66">
         <v>934332</v>
       </c>
-      <c r="AC25" s="68">
+      <c r="AC25" s="66">
         <v>934351</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="76">
+        <v>934653</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="25">
         <v>520467</v>
       </c>
       <c r="C26" s="25">
         <v>520807</v>
       </c>
       <c r="D26" s="25">
         <v>521188</v>
       </c>
       <c r="E26" s="25">
         <v>521644</v>
       </c>
       <c r="F26" s="18">
         <v>522104</v>
       </c>
       <c r="G26" s="14">
         <v>522431</v>
       </c>
       <c r="H26" s="18">
         <v>522872</v>
       </c>
       <c r="I26" s="18">
@@ -2609,61 +2673,64 @@
       </c>
       <c r="S26" s="18">
         <v>528978</v>
       </c>
       <c r="T26" s="18">
         <v>529729</v>
       </c>
       <c r="U26" s="18">
         <v>530600</v>
       </c>
       <c r="V26" s="18">
         <v>531521</v>
       </c>
       <c r="W26" s="18">
         <v>531985</v>
       </c>
       <c r="X26" s="18">
         <v>532515</v>
       </c>
       <c r="Y26" s="18">
         <v>533034</v>
       </c>
       <c r="Z26" s="18">
         <v>533314</v>
       </c>
-      <c r="AA26" s="63">
+      <c r="AA26" s="61">
         <v>533928</v>
       </c>
-      <c r="AB26" s="68">
+      <c r="AB26" s="66">
         <v>534486</v>
       </c>
-      <c r="AC26" s="68">
+      <c r="AC26" s="66">
         <v>534871</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="76">
+        <v>535349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="25">
         <v>77488</v>
       </c>
       <c r="C27" s="25">
         <v>77482</v>
       </c>
       <c r="D27" s="25">
         <v>77460</v>
       </c>
       <c r="E27" s="25">
         <v>77407</v>
       </c>
       <c r="F27" s="18">
         <v>77379</v>
       </c>
       <c r="G27" s="14">
         <v>77397</v>
       </c>
       <c r="H27" s="18">
         <v>77343</v>
       </c>
       <c r="I27" s="18">
@@ -2698,61 +2765,64 @@
       </c>
       <c r="S27" s="18">
         <v>77225</v>
       </c>
       <c r="T27" s="18">
         <v>77066</v>
       </c>
       <c r="U27" s="18">
         <v>76973</v>
       </c>
       <c r="V27" s="18">
         <v>76916</v>
       </c>
       <c r="W27" s="18">
         <v>76824</v>
       </c>
       <c r="X27" s="18">
         <v>76729</v>
       </c>
       <c r="Y27" s="18">
         <v>76716</v>
       </c>
       <c r="Z27" s="18">
         <v>76665</v>
       </c>
-      <c r="AA27" s="63">
+      <c r="AA27" s="61">
         <v>76594</v>
       </c>
-      <c r="AB27" s="68">
+      <c r="AB27" s="66">
         <v>76603</v>
       </c>
-      <c r="AC27" s="68">
+      <c r="AC27" s="66">
         <v>76551</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="76">
+        <v>76516</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="25">
         <v>11151</v>
       </c>
       <c r="C28" s="25">
         <v>11158</v>
       </c>
       <c r="D28" s="25">
         <v>11148</v>
       </c>
       <c r="E28" s="25">
         <v>11115</v>
       </c>
       <c r="F28" s="18">
         <v>11084</v>
       </c>
       <c r="G28" s="14">
         <v>11095</v>
       </c>
       <c r="H28" s="18">
         <v>11072</v>
       </c>
       <c r="I28" s="18">
@@ -2787,61 +2857,64 @@
       </c>
       <c r="S28" s="18">
         <v>10818</v>
       </c>
       <c r="T28" s="18">
         <v>10793</v>
       </c>
       <c r="U28" s="18">
         <v>10720</v>
       </c>
       <c r="V28" s="18">
         <v>10692</v>
       </c>
       <c r="W28" s="18">
         <v>10647</v>
       </c>
       <c r="X28" s="18">
         <v>10633</v>
       </c>
       <c r="Y28" s="18">
         <v>10627</v>
       </c>
       <c r="Z28" s="18">
         <v>10623</v>
       </c>
-      <c r="AA28" s="63">
+      <c r="AA28" s="61">
         <v>10584</v>
       </c>
-      <c r="AB28" s="68">
+      <c r="AB28" s="66">
         <v>10630</v>
       </c>
-      <c r="AC28" s="68">
+      <c r="AC28" s="66">
         <v>10613</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="76">
+        <v>10642</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="25">
         <v>43733</v>
       </c>
       <c r="C29" s="25">
         <v>43708</v>
       </c>
       <c r="D29" s="25">
         <v>43712</v>
       </c>
       <c r="E29" s="25">
         <v>43708</v>
       </c>
       <c r="F29" s="18">
         <v>43691</v>
       </c>
       <c r="G29" s="14">
         <v>43636</v>
       </c>
       <c r="H29" s="18">
         <v>43600</v>
       </c>
       <c r="I29" s="18">
@@ -2876,61 +2949,64 @@
       </c>
       <c r="S29" s="18">
         <v>43483</v>
       </c>
       <c r="T29" s="18">
         <v>43444</v>
       </c>
       <c r="U29" s="18">
         <v>43358</v>
       </c>
       <c r="V29" s="18">
         <v>43311</v>
       </c>
       <c r="W29" s="18">
         <v>43232</v>
       </c>
       <c r="X29" s="18">
         <v>43225</v>
       </c>
       <c r="Y29" s="18">
         <v>43192</v>
       </c>
       <c r="Z29" s="18">
         <v>43209</v>
       </c>
-      <c r="AA29" s="63">
+      <c r="AA29" s="61">
         <v>43188</v>
       </c>
-      <c r="AB29" s="68">
+      <c r="AB29" s="66">
         <v>43179</v>
       </c>
-      <c r="AC29" s="68">
+      <c r="AC29" s="66">
         <v>43129</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="76">
+        <v>43133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="25">
         <v>177307</v>
       </c>
       <c r="C30" s="25">
         <v>177185</v>
       </c>
       <c r="D30" s="25">
         <v>177186</v>
       </c>
       <c r="E30" s="25">
         <v>177122</v>
       </c>
       <c r="F30" s="18">
         <v>177082</v>
       </c>
       <c r="G30" s="14">
         <v>177073</v>
       </c>
       <c r="H30" s="18">
         <v>177051</v>
       </c>
       <c r="I30" s="18">
@@ -2965,61 +3041,64 @@
       </c>
       <c r="S30" s="18">
         <v>176360</v>
       </c>
       <c r="T30" s="18">
         <v>176177</v>
       </c>
       <c r="U30" s="18">
         <v>176051</v>
       </c>
       <c r="V30" s="18">
         <v>175850</v>
       </c>
       <c r="W30" s="18">
         <v>175798</v>
       </c>
       <c r="X30" s="18">
         <v>175752</v>
       </c>
       <c r="Y30" s="18">
         <v>175772</v>
       </c>
       <c r="Z30" s="18">
         <v>175750</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="61">
         <v>175830</v>
       </c>
-      <c r="AB30" s="68">
+      <c r="AB30" s="66">
         <v>175760</v>
       </c>
-      <c r="AC30" s="68">
+      <c r="AC30" s="66">
         <v>175655</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="76">
+        <v>175554</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="25">
         <v>58210</v>
       </c>
       <c r="C31" s="25">
         <v>58142</v>
       </c>
       <c r="D31" s="25">
         <v>58092</v>
       </c>
       <c r="E31" s="25">
         <v>58079</v>
       </c>
       <c r="F31" s="18">
         <v>58050</v>
       </c>
       <c r="G31" s="14">
         <v>57991</v>
       </c>
       <c r="H31" s="18">
         <v>57905</v>
       </c>
       <c r="I31" s="18">
@@ -3054,94 +3133,98 @@
       </c>
       <c r="S31" s="18">
         <v>57274</v>
       </c>
       <c r="T31" s="18">
         <v>57182</v>
       </c>
       <c r="U31" s="18">
         <v>57181</v>
       </c>
       <c r="V31" s="18">
         <v>57096</v>
       </c>
       <c r="W31" s="18">
         <v>57079</v>
       </c>
       <c r="X31" s="18">
         <v>57080</v>
       </c>
       <c r="Y31" s="18">
         <v>56956</v>
       </c>
       <c r="Z31" s="18">
         <v>56919</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="61">
         <v>56911</v>
       </c>
-      <c r="AB31" s="68">
+      <c r="AB31" s="66">
         <v>56840</v>
       </c>
-      <c r="AC31" s="68">
+      <c r="AC31" s="66">
         <v>56747</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="76">
+        <v>56722</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="18"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
-      <c r="AA32" s="63"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA32" s="61"/>
+      <c r="AB32" s="66"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="76"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="25">
         <v>28714</v>
       </c>
       <c r="C33" s="25">
         <v>28697</v>
       </c>
       <c r="D33" s="25">
         <v>28699</v>
       </c>
       <c r="E33" s="25">
         <v>28667</v>
       </c>
       <c r="F33" s="18">
         <v>28639</v>
       </c>
       <c r="G33" s="14">
         <v>28558</v>
       </c>
       <c r="H33" s="18">
         <v>28549</v>
       </c>
       <c r="I33" s="18">
@@ -3176,61 +3259,64 @@
       </c>
       <c r="S33" s="18">
         <v>28353</v>
       </c>
       <c r="T33" s="18">
         <v>28237</v>
       </c>
       <c r="U33" s="18">
         <v>28178</v>
       </c>
       <c r="V33" s="18">
         <v>28166</v>
       </c>
       <c r="W33" s="18">
         <v>28196</v>
       </c>
       <c r="X33" s="18">
         <v>28200</v>
       </c>
       <c r="Y33" s="18">
         <v>28160</v>
       </c>
       <c r="Z33" s="18">
         <v>28130</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="61">
         <v>28115</v>
       </c>
-      <c r="AB33" s="68">
+      <c r="AB33" s="66">
         <v>28127</v>
       </c>
-      <c r="AC33" s="68">
+      <c r="AC33" s="66">
         <v>28105</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="76">
+        <v>28080</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="25">
         <v>9132</v>
       </c>
       <c r="C34" s="25">
         <v>9119</v>
       </c>
       <c r="D34" s="25">
         <v>9132</v>
       </c>
       <c r="E34" s="25">
         <v>9123</v>
       </c>
       <c r="F34" s="18">
         <v>9129</v>
       </c>
       <c r="G34" s="14">
         <v>9120</v>
       </c>
       <c r="H34" s="18">
         <v>9109</v>
       </c>
       <c r="I34" s="18">
@@ -3265,94 +3351,98 @@
       </c>
       <c r="S34" s="18">
         <v>8903</v>
       </c>
       <c r="T34" s="18">
         <v>8890</v>
       </c>
       <c r="U34" s="18">
         <v>8870</v>
       </c>
       <c r="V34" s="18">
         <v>8803</v>
       </c>
       <c r="W34" s="18">
         <v>8798</v>
       </c>
       <c r="X34" s="18">
         <v>8771</v>
       </c>
       <c r="Y34" s="18">
         <v>8739</v>
       </c>
       <c r="Z34" s="18">
         <v>8712</v>
       </c>
-      <c r="AA34" s="63">
+      <c r="AA34" s="61">
         <v>8710</v>
       </c>
-      <c r="AB34" s="68">
+      <c r="AB34" s="66">
         <v>8707</v>
       </c>
-      <c r="AC34" s="68">
+      <c r="AC34" s="66">
         <v>8680</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="76">
+        <v>8657</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
-      <c r="Y35" s="35"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y35" s="79"/>
+      <c r="Z35" s="79"/>
+      <c r="AA35" s="79"/>
+      <c r="AB35" s="79"/>
+      <c r="AC35" s="79"/>
+      <c r="AD35" s="77"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="25">
         <v>209149</v>
       </c>
       <c r="C36" s="25">
         <v>208690</v>
       </c>
       <c r="D36" s="25">
         <v>208381</v>
       </c>
       <c r="E36" s="25">
         <v>208067</v>
       </c>
       <c r="F36" s="18">
         <v>207802</v>
       </c>
       <c r="G36" s="14">
         <v>207634</v>
       </c>
       <c r="H36" s="18">
         <v>207275</v>
       </c>
       <c r="I36" s="18">
@@ -3387,61 +3477,64 @@
       </c>
       <c r="S36" s="18">
         <v>201674</v>
       </c>
       <c r="T36" s="18">
         <v>201179</v>
       </c>
       <c r="U36" s="18">
         <v>200505</v>
       </c>
       <c r="V36" s="18">
         <v>199807</v>
       </c>
       <c r="W36" s="18">
         <v>199259</v>
       </c>
       <c r="X36" s="18">
         <v>198684</v>
       </c>
       <c r="Y36" s="18">
         <v>198242</v>
       </c>
       <c r="Z36" s="18">
         <v>197965</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="61">
         <v>197575</v>
       </c>
-      <c r="AB36" s="68">
+      <c r="AB36" s="66">
         <v>197281</v>
       </c>
-      <c r="AC36" s="68">
+      <c r="AC36" s="66">
         <v>196849</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="76">
+        <v>196437</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="25">
         <v>203</v>
       </c>
       <c r="C37" s="25">
         <v>203</v>
       </c>
       <c r="D37" s="25">
         <v>203</v>
       </c>
       <c r="E37" s="25">
         <v>203</v>
       </c>
       <c r="F37" s="18">
         <v>203</v>
       </c>
       <c r="G37" s="14">
         <v>203</v>
       </c>
       <c r="H37" s="18">
         <v>203</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -3476,92 +3569,96 @@
       </c>
       <c r="S37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AA37" s="63" t="s">
+      <c r="AA37" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="AB37" s="68" t="s">
+      <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AC37" s="68" t="s">
+      <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
-      <c r="AA38" s="63"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA38" s="61"/>
+      <c r="AB38" s="66"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="65"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="18">
         <v>29975</v>
       </c>
       <c r="G39" s="14">
         <v>29920</v>
       </c>
       <c r="H39" s="18">
         <v>29845</v>
       </c>
       <c r="I39" s="18">
@@ -3596,61 +3693,64 @@
       </c>
       <c r="S39" s="18">
         <v>29184</v>
       </c>
       <c r="T39" s="18">
         <v>29148</v>
       </c>
       <c r="U39" s="18">
         <v>29054</v>
       </c>
       <c r="V39" s="18">
         <v>28951</v>
       </c>
       <c r="W39" s="18">
         <v>28877</v>
       </c>
       <c r="X39" s="18">
         <v>28797</v>
       </c>
       <c r="Y39" s="18">
         <v>28743</v>
       </c>
       <c r="Z39" s="18">
         <v>28727</v>
       </c>
-      <c r="AA39" s="63">
+      <c r="AA39" s="61">
         <v>28677</v>
       </c>
-      <c r="AB39" s="68">
+      <c r="AB39" s="66">
         <v>28607</v>
       </c>
-      <c r="AC39" s="68">
+      <c r="AC39" s="66">
         <v>28524</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="76">
+        <v>28495</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="18">
         <v>15782</v>
       </c>
       <c r="G40" s="14">
         <v>15761</v>
       </c>
       <c r="H40" s="18">
         <v>15763</v>
       </c>
       <c r="I40" s="18">
@@ -3685,61 +3785,64 @@
       </c>
       <c r="S40" s="18">
         <v>15065</v>
       </c>
       <c r="T40" s="18">
         <v>15042</v>
       </c>
       <c r="U40" s="18">
         <v>15043</v>
       </c>
       <c r="V40" s="18">
         <v>15022</v>
       </c>
       <c r="W40" s="18">
         <v>15003</v>
       </c>
       <c r="X40" s="18">
         <v>14995</v>
       </c>
       <c r="Y40" s="18">
         <v>14973</v>
       </c>
       <c r="Z40" s="18">
         <v>14940</v>
       </c>
-      <c r="AA40" s="63">
+      <c r="AA40" s="61">
         <v>14912</v>
       </c>
-      <c r="AB40" s="68">
+      <c r="AB40" s="66">
         <v>14889</v>
       </c>
-      <c r="AC40" s="68">
+      <c r="AC40" s="66">
         <v>14888</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="76">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="18">
         <v>52463</v>
       </c>
       <c r="G41" s="14">
         <v>52541</v>
       </c>
       <c r="H41" s="18">
         <v>52460</v>
       </c>
       <c r="I41" s="18">
@@ -3774,61 +3877,64 @@
       </c>
       <c r="S41" s="18">
         <v>51576</v>
       </c>
       <c r="T41" s="18">
         <v>51478</v>
       </c>
       <c r="U41" s="18">
         <v>51369</v>
       </c>
       <c r="V41" s="18">
         <v>51269</v>
       </c>
       <c r="W41" s="18">
         <v>51180</v>
       </c>
       <c r="X41" s="18">
         <v>51053</v>
       </c>
       <c r="Y41" s="18">
         <v>51002</v>
       </c>
       <c r="Z41" s="18">
         <v>50998</v>
       </c>
-      <c r="AA41" s="63">
+      <c r="AA41" s="61">
         <v>50925</v>
       </c>
-      <c r="AB41" s="68">
+      <c r="AB41" s="66">
         <v>50910</v>
       </c>
-      <c r="AC41" s="68">
+      <c r="AC41" s="66">
         <v>50779</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="76">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="18">
         <v>21011</v>
       </c>
       <c r="G42" s="14">
         <v>20982</v>
       </c>
       <c r="H42" s="18">
         <v>20973</v>
       </c>
       <c r="I42" s="18">
@@ -3863,61 +3969,64 @@
       </c>
       <c r="S42" s="18">
         <v>20250</v>
       </c>
       <c r="T42" s="18">
         <v>20175</v>
       </c>
       <c r="U42" s="18">
         <v>20052</v>
       </c>
       <c r="V42" s="18">
         <v>19895</v>
       </c>
       <c r="W42" s="18">
         <v>19809</v>
       </c>
       <c r="X42" s="18">
         <v>19727</v>
       </c>
       <c r="Y42" s="18">
         <v>19645</v>
       </c>
       <c r="Z42" s="18">
         <v>19642</v>
       </c>
-      <c r="AA42" s="63">
+      <c r="AA42" s="61">
         <v>19608</v>
       </c>
-      <c r="AB42" s="68">
+      <c r="AB42" s="66">
         <v>19573</v>
       </c>
-      <c r="AC42" s="68">
+      <c r="AC42" s="66">
         <v>19545</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="76">
+        <v>19462</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="18">
         <v>21758</v>
       </c>
       <c r="G43" s="14">
         <v>21721</v>
       </c>
       <c r="H43" s="18">
         <v>21657</v>
       </c>
       <c r="I43" s="18">
@@ -3952,61 +4061,64 @@
       </c>
       <c r="S43" s="18">
         <v>21082</v>
       </c>
       <c r="T43" s="18">
         <v>21010</v>
       </c>
       <c r="U43" s="18">
         <v>20920</v>
       </c>
       <c r="V43" s="18">
         <v>20856</v>
       </c>
       <c r="W43" s="18">
         <v>20748</v>
       </c>
       <c r="X43" s="18">
         <v>20674</v>
       </c>
       <c r="Y43" s="18">
         <v>20609</v>
       </c>
       <c r="Z43" s="18">
         <v>20593</v>
       </c>
-      <c r="AA43" s="63">
+      <c r="AA43" s="61">
         <v>20497</v>
       </c>
-      <c r="AB43" s="68">
+      <c r="AB43" s="66">
         <v>20465</v>
       </c>
-      <c r="AC43" s="68">
+      <c r="AC43" s="66">
         <v>20408</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="76">
+        <v>20333</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="18">
         <v>29588</v>
       </c>
       <c r="G44" s="14">
         <v>29585</v>
       </c>
       <c r="H44" s="18">
         <v>29518</v>
       </c>
       <c r="I44" s="18">
@@ -4041,61 +4153,64 @@
       </c>
       <c r="S44" s="18">
         <v>28880</v>
       </c>
       <c r="T44" s="18">
         <v>28801</v>
       </c>
       <c r="U44" s="18">
         <v>28730</v>
       </c>
       <c r="V44" s="18">
         <v>28658</v>
       </c>
       <c r="W44" s="18">
         <v>28589</v>
       </c>
       <c r="X44" s="18">
         <v>28505</v>
       </c>
       <c r="Y44" s="18">
         <v>28438</v>
       </c>
       <c r="Z44" s="18">
         <v>28343</v>
       </c>
-      <c r="AA44" s="63">
+      <c r="AA44" s="61">
         <v>28299</v>
       </c>
-      <c r="AB44" s="68">
+      <c r="AB44" s="66">
         <v>28271</v>
       </c>
-      <c r="AC44" s="68">
+      <c r="AC44" s="66">
         <v>28161</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="76">
+        <v>28123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="20">
         <v>37022</v>
       </c>
       <c r="G45" s="20">
         <v>36921</v>
       </c>
       <c r="H45" s="20">
         <v>36856</v>
       </c>
       <c r="I45" s="20">
@@ -4130,61 +4245,64 @@
       </c>
       <c r="S45" s="20">
         <v>35637</v>
       </c>
       <c r="T45" s="20">
         <v>35525</v>
       </c>
       <c r="U45" s="20">
         <v>35337</v>
       </c>
       <c r="V45" s="20">
         <v>35156</v>
       </c>
       <c r="W45" s="20">
         <v>35053</v>
       </c>
       <c r="X45" s="20">
         <v>34933</v>
       </c>
       <c r="Y45" s="20">
         <v>34832</v>
       </c>
       <c r="Z45" s="20">
         <v>34722</v>
       </c>
-      <c r="AA45" s="64">
+      <c r="AA45" s="62">
         <v>34657</v>
       </c>
-      <c r="AB45" s="69">
+      <c r="AB45" s="67">
         <v>34566</v>
       </c>
-      <c r="AC45" s="69">
+      <c r="AC45" s="67">
         <v>34544</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="78">
+        <v>34463</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK48"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4251,96 +4369,96 @@
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="74"/>
-      <c r="B6" s="70">
+      <c r="A6" s="72"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="C6" s="71"/>
-[...10 lines deleted...]
-      <c r="N6" s="70">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="O6" s="71"/>
-[...10 lines deleted...]
-      <c r="Z6" s="70">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="71"/>
-[...9 lines deleted...]
-      <c r="AK6" s="71"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="74"/>
+      <c r="A7" s="72"/>
       <c r="B7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -4434,50 +4552,55 @@
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="14">
         <v>543847</v>
       </c>
       <c r="C9" s="14">
         <v>543686</v>
       </c>
       <c r="D9" s="14">
         <v>543740</v>
       </c>
       <c r="E9" s="14">
         <v>543728</v>
       </c>
       <c r="F9" s="14">
         <v>543770</v>
       </c>
       <c r="G9" s="14">
         <v>543813</v>
       </c>
       <c r="H9" s="18">
         <v>543764</v>
@@ -4514,58 +4637,61 @@
       </c>
       <c r="S9" s="18">
         <v>543315</v>
       </c>
       <c r="T9" s="18">
         <v>543167</v>
       </c>
       <c r="U9" s="18">
         <v>543155</v>
       </c>
       <c r="V9" s="18">
         <v>543088</v>
       </c>
       <c r="W9" s="18">
         <v>542977</v>
       </c>
       <c r="X9" s="18">
         <v>542880</v>
       </c>
       <c r="Y9" s="18">
         <v>542872</v>
       </c>
       <c r="Z9" s="18">
         <v>542819</v>
       </c>
-      <c r="AA9" s="65">
+      <c r="AA9" s="63">
         <v>543051</v>
       </c>
-      <c r="AB9" s="68">
+      <c r="AB9" s="66">
         <v>543080</v>
       </c>
-      <c r="AC9" s="68">
+      <c r="AC9" s="66">
         <v>542862</v>
+      </c>
+      <c r="AD9" s="66">
+        <v>542762</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14">
         <v>242334</v>
       </c>
       <c r="C10" s="14">
         <v>242565</v>
       </c>
       <c r="D10" s="14">
         <v>242759</v>
       </c>
       <c r="E10" s="14">
         <v>242987</v>
       </c>
       <c r="F10" s="14">
         <v>243262</v>
       </c>
       <c r="G10" s="14">
         <v>243424</v>
       </c>
       <c r="H10" s="18">
@@ -4603,58 +4729,61 @@
       </c>
       <c r="S10" s="18">
         <v>246542</v>
       </c>
       <c r="T10" s="18">
         <v>246884</v>
       </c>
       <c r="U10" s="18">
         <v>247391</v>
       </c>
       <c r="V10" s="18">
         <v>247777</v>
       </c>
       <c r="W10" s="18">
         <v>247968</v>
       </c>
       <c r="X10" s="18">
         <v>248235</v>
       </c>
       <c r="Y10" s="18">
         <v>248535</v>
       </c>
       <c r="Z10" s="18">
         <v>248732</v>
       </c>
-      <c r="AA10" s="65">
+      <c r="AA10" s="63">
         <v>249131</v>
       </c>
-      <c r="AB10" s="68">
+      <c r="AB10" s="66">
         <v>249318</v>
       </c>
-      <c r="AC10" s="68">
+      <c r="AC10" s="66">
         <v>249524</v>
+      </c>
+      <c r="AD10" s="66">
+        <v>249701</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="14">
         <v>37326</v>
       </c>
       <c r="C11" s="14">
         <v>37306</v>
       </c>
       <c r="D11" s="14">
         <v>37316</v>
       </c>
       <c r="E11" s="14">
         <v>37304</v>
       </c>
       <c r="F11" s="14">
         <v>37313</v>
       </c>
       <c r="G11" s="14">
         <v>37326</v>
       </c>
       <c r="H11" s="18">
@@ -4692,58 +4821,61 @@
       </c>
       <c r="S11" s="18">
         <v>37265</v>
       </c>
       <c r="T11" s="18">
         <v>37194</v>
       </c>
       <c r="U11" s="18">
         <v>37140</v>
       </c>
       <c r="V11" s="18">
         <v>37136</v>
       </c>
       <c r="W11" s="18">
         <v>37123</v>
       </c>
       <c r="X11" s="18">
         <v>37080</v>
       </c>
       <c r="Y11" s="18">
         <v>37080</v>
       </c>
       <c r="Z11" s="18">
         <v>37043</v>
       </c>
-      <c r="AA11" s="65">
+      <c r="AA11" s="63">
         <v>37001</v>
       </c>
-      <c r="AB11" s="68">
+      <c r="AB11" s="66">
         <v>37013</v>
       </c>
-      <c r="AC11" s="68">
+      <c r="AC11" s="66">
         <v>36972</v>
+      </c>
+      <c r="AD11" s="66">
+        <v>36945</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="14">
         <v>5479</v>
       </c>
       <c r="C12" s="14">
         <v>5480</v>
       </c>
       <c r="D12" s="14">
         <v>5474</v>
       </c>
       <c r="E12" s="14">
         <v>5454</v>
       </c>
       <c r="F12" s="14">
         <v>5433</v>
       </c>
       <c r="G12" s="14">
         <v>5441</v>
       </c>
       <c r="H12" s="18">
@@ -4781,58 +4913,61 @@
       </c>
       <c r="S12" s="18">
         <v>5323</v>
       </c>
       <c r="T12" s="18">
         <v>5304</v>
       </c>
       <c r="U12" s="18">
         <v>5276</v>
       </c>
       <c r="V12" s="18">
         <v>5271</v>
       </c>
       <c r="W12" s="18">
         <v>5239</v>
       </c>
       <c r="X12" s="18">
         <v>5222</v>
       </c>
       <c r="Y12" s="18">
         <v>5214</v>
       </c>
       <c r="Z12" s="18">
         <v>5212</v>
       </c>
-      <c r="AA12" s="65">
+      <c r="AA12" s="63">
         <v>5189</v>
       </c>
-      <c r="AB12" s="68">
+      <c r="AB12" s="66">
         <v>5218</v>
       </c>
-      <c r="AC12" s="68">
+      <c r="AC12" s="66">
         <v>5211</v>
+      </c>
+      <c r="AD12" s="66">
+        <v>5213</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="14">
         <v>20662</v>
       </c>
       <c r="C13" s="14">
         <v>20649</v>
       </c>
       <c r="D13" s="14">
         <v>20661</v>
       </c>
       <c r="E13" s="14">
         <v>20654</v>
       </c>
       <c r="F13" s="14">
         <v>20645</v>
       </c>
       <c r="G13" s="14">
         <v>20626</v>
       </c>
       <c r="H13" s="18">
@@ -4870,58 +5005,61 @@
       </c>
       <c r="S13" s="18">
         <v>20611</v>
       </c>
       <c r="T13" s="18">
         <v>20592</v>
       </c>
       <c r="U13" s="18">
         <v>20544</v>
       </c>
       <c r="V13" s="18">
         <v>20520</v>
       </c>
       <c r="W13" s="18">
         <v>20491</v>
       </c>
       <c r="X13" s="18">
         <v>20501</v>
       </c>
       <c r="Y13" s="18">
         <v>20494</v>
       </c>
       <c r="Z13" s="18">
         <v>20498</v>
       </c>
-      <c r="AA13" s="65">
+      <c r="AA13" s="63">
         <v>20481</v>
       </c>
-      <c r="AB13" s="68">
+      <c r="AB13" s="66">
         <v>20480</v>
       </c>
-      <c r="AC13" s="68">
+      <c r="AC13" s="66">
         <v>20450</v>
+      </c>
+      <c r="AD13" s="66">
+        <v>20464</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="14">
         <v>84407</v>
       </c>
       <c r="C14" s="14">
         <v>84326</v>
       </c>
       <c r="D14" s="14">
         <v>84319</v>
       </c>
       <c r="E14" s="14">
         <v>84282</v>
       </c>
       <c r="F14" s="14">
         <v>84240</v>
       </c>
       <c r="G14" s="14">
         <v>84257</v>
       </c>
       <c r="H14" s="18">
@@ -4959,58 +5097,61 @@
       </c>
       <c r="S14" s="18">
         <v>83976</v>
       </c>
       <c r="T14" s="18">
         <v>83903</v>
       </c>
       <c r="U14" s="18">
         <v>83840</v>
       </c>
       <c r="V14" s="18">
         <v>83780</v>
       </c>
       <c r="W14" s="18">
         <v>83764</v>
       </c>
       <c r="X14" s="18">
         <v>83758</v>
       </c>
       <c r="Y14" s="18">
         <v>83803</v>
       </c>
       <c r="Z14" s="18">
         <v>83771</v>
       </c>
-      <c r="AA14" s="65">
+      <c r="AA14" s="63">
         <v>83815</v>
       </c>
-      <c r="AB14" s="68">
+      <c r="AB14" s="66">
         <v>83787</v>
       </c>
-      <c r="AC14" s="68">
+      <c r="AC14" s="66">
         <v>83721</v>
+      </c>
+      <c r="AD14" s="66">
+        <v>83683</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="14">
         <v>28563</v>
       </c>
       <c r="C15" s="14">
         <v>28528</v>
       </c>
       <c r="D15" s="14">
         <v>28511</v>
       </c>
       <c r="E15" s="14">
         <v>28497</v>
       </c>
       <c r="F15" s="14">
         <v>28469</v>
       </c>
       <c r="G15" s="14">
         <v>28438</v>
       </c>
       <c r="H15" s="18">
@@ -5048,94 +5189,98 @@
       </c>
       <c r="S15" s="18">
         <v>28075</v>
       </c>
       <c r="T15" s="18">
         <v>28025</v>
       </c>
       <c r="U15" s="18">
         <v>28018</v>
       </c>
       <c r="V15" s="18">
         <v>27965</v>
       </c>
       <c r="W15" s="18">
         <v>27952</v>
       </c>
       <c r="X15" s="18">
         <v>27964</v>
       </c>
       <c r="Y15" s="18">
         <v>27902</v>
       </c>
       <c r="Z15" s="18">
         <v>27888</v>
       </c>
-      <c r="AA15" s="65">
+      <c r="AA15" s="63">
         <v>27901</v>
       </c>
-      <c r="AB15" s="68">
+      <c r="AB15" s="66">
         <v>27874</v>
       </c>
-      <c r="AC15" s="68">
+      <c r="AC15" s="66">
         <v>27827</v>
+      </c>
+      <c r="AD15" s="66">
+        <v>27808</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
-      <c r="AA16" s="65"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="66"/>
+      <c r="AC16" s="66"/>
+      <c r="AD16" s="66"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="14">
         <v>28987</v>
       </c>
       <c r="C17" s="14">
         <v>28979</v>
       </c>
       <c r="D17" s="14">
         <v>28961</v>
       </c>
       <c r="E17" s="14">
         <v>28936</v>
       </c>
       <c r="F17" s="14">
         <v>28942</v>
       </c>
       <c r="G17" s="14">
         <v>28861</v>
       </c>
       <c r="H17" s="18">
         <v>28824</v>
       </c>
       <c r="I17" s="18">
@@ -5170,61 +5315,64 @@
       </c>
       <c r="S17" s="18">
         <v>28391</v>
       </c>
       <c r="T17" s="18">
         <v>28327</v>
       </c>
       <c r="U17" s="18">
         <v>28233</v>
       </c>
       <c r="V17" s="18">
         <v>28179</v>
       </c>
       <c r="W17" s="18">
         <v>28177</v>
       </c>
       <c r="X17" s="18">
         <v>28120</v>
       </c>
       <c r="Y17" s="18">
         <v>28068</v>
       </c>
       <c r="Z17" s="18">
         <v>28048</v>
       </c>
-      <c r="AA17" s="65">
+      <c r="AA17" s="63">
         <v>28038</v>
       </c>
-      <c r="AB17" s="68">
+      <c r="AB17" s="66">
         <v>28015</v>
       </c>
-      <c r="AC17" s="68">
+      <c r="AC17" s="66">
         <v>27975</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="66">
+        <v>27954</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="14">
         <v>8153</v>
       </c>
       <c r="C18" s="14">
         <v>8141</v>
       </c>
       <c r="D18" s="14">
         <v>8131</v>
       </c>
       <c r="E18" s="14">
         <v>8123</v>
       </c>
       <c r="F18" s="14">
         <v>8107</v>
       </c>
       <c r="G18" s="14">
         <v>8091</v>
       </c>
       <c r="H18" s="18">
         <v>8102</v>
       </c>
       <c r="I18" s="18">
@@ -5259,61 +5407,64 @@
       </c>
       <c r="S18" s="18">
         <v>7775</v>
       </c>
       <c r="T18" s="18">
         <v>7767</v>
       </c>
       <c r="U18" s="18">
         <v>7783</v>
       </c>
       <c r="V18" s="18">
         <v>7770</v>
       </c>
       <c r="W18" s="18">
         <v>7762</v>
       </c>
       <c r="X18" s="18">
         <v>7745</v>
       </c>
       <c r="Y18" s="18">
         <v>7727</v>
       </c>
       <c r="Z18" s="18">
         <v>7720</v>
       </c>
-      <c r="AA18" s="65">
+      <c r="AA18" s="63">
         <v>7709</v>
       </c>
-      <c r="AB18" s="68">
+      <c r="AB18" s="66">
         <v>7690</v>
       </c>
-      <c r="AC18" s="68">
+      <c r="AC18" s="66">
         <v>7692</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="66">
+        <v>7694</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="14">
         <v>26794</v>
       </c>
       <c r="C19" s="14">
         <v>26732</v>
       </c>
       <c r="D19" s="14">
         <v>26721</v>
       </c>
       <c r="E19" s="14">
         <v>26683</v>
       </c>
       <c r="F19" s="14">
         <v>26647</v>
       </c>
       <c r="G19" s="14">
         <v>26693</v>
       </c>
       <c r="H19" s="18">
         <v>26645</v>
       </c>
       <c r="I19" s="18">
@@ -5348,61 +5499,64 @@
       </c>
       <c r="S19" s="18">
         <v>26306</v>
       </c>
       <c r="T19" s="18">
         <v>26264</v>
       </c>
       <c r="U19" s="18">
         <v>26216</v>
       </c>
       <c r="V19" s="18">
         <v>26171</v>
       </c>
       <c r="W19" s="18">
         <v>26127</v>
       </c>
       <c r="X19" s="18">
         <v>26071</v>
       </c>
       <c r="Y19" s="18">
         <v>26062</v>
       </c>
       <c r="Z19" s="18">
         <v>26065</v>
       </c>
-      <c r="AA19" s="65">
+      <c r="AA19" s="63">
         <v>26028</v>
       </c>
-      <c r="AB19" s="68">
+      <c r="AB19" s="66">
         <v>26040</v>
       </c>
-      <c r="AC19" s="68">
+      <c r="AC19" s="66">
         <v>25958</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="66">
+        <v>25916</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14">
         <v>15707</v>
       </c>
       <c r="C20" s="14">
         <v>15659</v>
       </c>
       <c r="D20" s="14">
         <v>15662</v>
       </c>
       <c r="E20" s="14">
         <v>15643</v>
       </c>
       <c r="F20" s="14">
         <v>15622</v>
       </c>
       <c r="G20" s="14">
         <v>15614</v>
       </c>
       <c r="H20" s="18">
         <v>15609</v>
       </c>
       <c r="I20" s="18">
@@ -5437,61 +5591,64 @@
       </c>
       <c r="S20" s="18">
         <v>15185</v>
       </c>
       <c r="T20" s="18">
         <v>15140</v>
       </c>
       <c r="U20" s="18">
         <v>15082</v>
       </c>
       <c r="V20" s="18">
         <v>14995</v>
       </c>
       <c r="W20" s="18">
         <v>14976</v>
       </c>
       <c r="X20" s="18">
         <v>14933</v>
       </c>
       <c r="Y20" s="18">
         <v>14870</v>
       </c>
       <c r="Z20" s="18">
         <v>14849</v>
       </c>
-      <c r="AA20" s="65">
+      <c r="AA20" s="63">
         <v>14844</v>
       </c>
-      <c r="AB20" s="68">
+      <c r="AB20" s="66">
         <v>14826</v>
       </c>
-      <c r="AC20" s="68">
+      <c r="AC20" s="66">
         <v>14813</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="66">
+        <v>14769</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="14">
         <v>11370</v>
       </c>
       <c r="C21" s="14">
         <v>11331</v>
       </c>
       <c r="D21" s="14">
         <v>11307</v>
       </c>
       <c r="E21" s="14">
         <v>11295</v>
       </c>
       <c r="F21" s="14">
         <v>11273</v>
       </c>
       <c r="G21" s="14">
         <v>11263</v>
       </c>
       <c r="H21" s="18">
         <v>11234</v>
       </c>
       <c r="I21" s="18">
@@ -5526,61 +5683,64 @@
       </c>
       <c r="S21" s="18">
         <v>11002</v>
       </c>
       <c r="T21" s="18">
         <v>10976</v>
       </c>
       <c r="U21" s="18">
         <v>10951</v>
       </c>
       <c r="V21" s="18">
         <v>10929</v>
       </c>
       <c r="W21" s="18">
         <v>10882</v>
       </c>
       <c r="X21" s="18">
         <v>10855</v>
       </c>
       <c r="Y21" s="18">
         <v>10823</v>
       </c>
       <c r="Z21" s="18">
         <v>10825</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA21" s="63">
         <v>10776</v>
       </c>
-      <c r="AB21" s="68">
+      <c r="AB21" s="66">
         <v>10743</v>
       </c>
-      <c r="AC21" s="68">
+      <c r="AC21" s="66">
         <v>10714</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="66">
+        <v>10678</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="14">
         <v>14838</v>
       </c>
       <c r="C22" s="14">
         <v>14799</v>
       </c>
       <c r="D22" s="14">
         <v>14771</v>
       </c>
       <c r="E22" s="14">
         <v>14762</v>
       </c>
       <c r="F22" s="14">
         <v>14730</v>
       </c>
       <c r="G22" s="14">
         <v>14731</v>
       </c>
       <c r="H22" s="18">
         <v>14703</v>
       </c>
       <c r="I22" s="18">
@@ -5615,61 +5775,64 @@
       </c>
       <c r="S22" s="18">
         <v>14422</v>
       </c>
       <c r="T22" s="18">
         <v>14407</v>
       </c>
       <c r="U22" s="18">
         <v>14378</v>
       </c>
       <c r="V22" s="18">
         <v>14353</v>
       </c>
       <c r="W22" s="18">
         <v>14322</v>
       </c>
       <c r="X22" s="18">
         <v>14268</v>
       </c>
       <c r="Y22" s="18">
         <v>14234</v>
       </c>
       <c r="Z22" s="18">
         <v>14172</v>
       </c>
-      <c r="AA22" s="65">
+      <c r="AA22" s="63">
         <v>14170</v>
       </c>
-      <c r="AB22" s="68">
+      <c r="AB22" s="66">
         <v>14144</v>
       </c>
-      <c r="AC22" s="68">
+      <c r="AC22" s="66">
         <v>14091</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="66">
+        <v>14066</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>19227</v>
       </c>
       <c r="C23" s="14">
         <v>19191</v>
       </c>
       <c r="D23" s="14">
         <v>19147</v>
       </c>
       <c r="E23" s="14">
         <v>19108</v>
       </c>
       <c r="F23" s="14">
         <v>19087</v>
       </c>
       <c r="G23" s="14">
         <v>19048</v>
       </c>
       <c r="H23" s="18">
         <v>19045</v>
       </c>
       <c r="I23" s="18">
@@ -5704,94 +5867,98 @@
       </c>
       <c r="S23" s="18">
         <v>18442</v>
       </c>
       <c r="T23" s="18">
         <v>18384</v>
       </c>
       <c r="U23" s="18">
         <v>18303</v>
       </c>
       <c r="V23" s="18">
         <v>18242</v>
       </c>
       <c r="W23" s="18">
         <v>18194</v>
       </c>
       <c r="X23" s="18">
         <v>18128</v>
       </c>
       <c r="Y23" s="18">
         <v>18060</v>
       </c>
       <c r="Z23" s="18">
         <v>17996</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="63">
         <v>17968</v>
       </c>
-      <c r="AB23" s="68">
+      <c r="AB23" s="66">
         <v>17932</v>
       </c>
-      <c r="AC23" s="68">
+      <c r="AC23" s="66">
         <v>17914</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="66">
+        <v>17871</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
-      <c r="Y24" s="35"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y24" s="79"/>
+      <c r="Z24" s="79"/>
+      <c r="AA24" s="79"/>
+      <c r="AB24" s="79"/>
+      <c r="AC24" s="79"/>
+      <c r="AD24" s="79"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="14">
         <v>437035</v>
       </c>
       <c r="C25" s="14">
         <v>437114</v>
       </c>
       <c r="D25" s="14">
         <v>437325</v>
       </c>
       <c r="E25" s="14">
         <v>437452</v>
       </c>
       <c r="F25" s="14">
         <v>437625</v>
       </c>
       <c r="G25" s="14">
         <v>437723</v>
       </c>
       <c r="H25" s="18">
         <v>437797</v>
       </c>
       <c r="I25" s="18">
@@ -5826,61 +5993,64 @@
       </c>
       <c r="S25" s="18">
         <v>439882</v>
       </c>
       <c r="T25" s="18">
         <v>439935</v>
       </c>
       <c r="U25" s="18">
         <v>440203</v>
       </c>
       <c r="V25" s="18">
         <v>440412</v>
       </c>
       <c r="W25" s="18">
         <v>440524</v>
       </c>
       <c r="X25" s="18">
         <v>440739</v>
       </c>
       <c r="Y25" s="18">
         <v>440961</v>
       </c>
       <c r="Z25" s="18">
         <v>441042</v>
       </c>
-      <c r="AA25" s="65">
+      <c r="AA25" s="63">
         <v>441403</v>
       </c>
-      <c r="AB25" s="68">
+      <c r="AB25" s="66">
         <v>441574</v>
       </c>
-      <c r="AC25" s="68">
+      <c r="AC25" s="66">
         <v>441576</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="66">
+        <v>441670</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>242232</v>
       </c>
       <c r="C26" s="14">
         <v>242463</v>
       </c>
       <c r="D26" s="14">
         <v>242657</v>
       </c>
       <c r="E26" s="14">
         <v>242885</v>
       </c>
       <c r="F26" s="14">
         <v>243160</v>
       </c>
       <c r="G26" s="14">
         <v>243322</v>
       </c>
       <c r="H26" s="18">
         <v>243505</v>
       </c>
       <c r="I26" s="18">
@@ -5915,61 +6085,64 @@
       </c>
       <c r="S26" s="18">
         <v>246542</v>
       </c>
       <c r="T26" s="18">
         <v>246884</v>
       </c>
       <c r="U26" s="18">
         <v>247391</v>
       </c>
       <c r="V26" s="18">
         <v>247777</v>
       </c>
       <c r="W26" s="18">
         <v>247968</v>
       </c>
       <c r="X26" s="18">
         <v>248235</v>
       </c>
       <c r="Y26" s="18">
         <v>248535</v>
       </c>
       <c r="Z26" s="18">
         <v>248732</v>
       </c>
-      <c r="AA26" s="65">
+      <c r="AA26" s="63">
         <v>249131</v>
       </c>
-      <c r="AB26" s="68">
+      <c r="AB26" s="66">
         <v>249318</v>
       </c>
-      <c r="AC26" s="68">
+      <c r="AC26" s="66">
         <v>249524</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="66">
+        <v>249701</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>37326</v>
       </c>
       <c r="C27" s="14">
         <v>37306</v>
       </c>
       <c r="D27" s="14">
         <v>37316</v>
       </c>
       <c r="E27" s="14">
         <v>37304</v>
       </c>
       <c r="F27" s="14">
         <v>37313</v>
       </c>
       <c r="G27" s="14">
         <v>37326</v>
       </c>
       <c r="H27" s="18">
         <v>37315</v>
       </c>
       <c r="I27" s="18">
@@ -6004,61 +6177,64 @@
       </c>
       <c r="S27" s="18">
         <v>37265</v>
       </c>
       <c r="T27" s="18">
         <v>37194</v>
       </c>
       <c r="U27" s="18">
         <v>37140</v>
       </c>
       <c r="V27" s="18">
         <v>37136</v>
       </c>
       <c r="W27" s="18">
         <v>37123</v>
       </c>
       <c r="X27" s="18">
         <v>37080</v>
       </c>
       <c r="Y27" s="18">
         <v>37080</v>
       </c>
       <c r="Z27" s="18">
         <v>37043</v>
       </c>
-      <c r="AA27" s="65">
+      <c r="AA27" s="63">
         <v>37001</v>
       </c>
-      <c r="AB27" s="68">
+      <c r="AB27" s="66">
         <v>37013</v>
       </c>
-      <c r="AC27" s="68">
+      <c r="AC27" s="66">
         <v>36972</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="66">
+        <v>36945</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="14">
         <v>5479</v>
       </c>
       <c r="C28" s="14">
         <v>5480</v>
       </c>
       <c r="D28" s="14">
         <v>5474</v>
       </c>
       <c r="E28" s="14">
         <v>5454</v>
       </c>
       <c r="F28" s="14">
         <v>5433</v>
       </c>
       <c r="G28" s="14">
         <v>5441</v>
       </c>
       <c r="H28" s="18">
         <v>5426</v>
       </c>
       <c r="I28" s="18">
@@ -6093,61 +6269,64 @@
       </c>
       <c r="S28" s="18">
         <v>5323</v>
       </c>
       <c r="T28" s="18">
         <v>5304</v>
       </c>
       <c r="U28" s="18">
         <v>5276</v>
       </c>
       <c r="V28" s="18">
         <v>5271</v>
       </c>
       <c r="W28" s="18">
         <v>5239</v>
       </c>
       <c r="X28" s="18">
         <v>5222</v>
       </c>
       <c r="Y28" s="18">
         <v>5214</v>
       </c>
       <c r="Z28" s="18">
         <v>5212</v>
       </c>
-      <c r="AA28" s="65">
+      <c r="AA28" s="63">
         <v>5189</v>
       </c>
-      <c r="AB28" s="68">
+      <c r="AB28" s="66">
         <v>5218</v>
       </c>
-      <c r="AC28" s="68">
+      <c r="AC28" s="66">
         <v>5211</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="66">
+        <v>5213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="14">
         <v>20662</v>
       </c>
       <c r="C29" s="14">
         <v>20649</v>
       </c>
       <c r="D29" s="14">
         <v>20661</v>
       </c>
       <c r="E29" s="14">
         <v>20654</v>
       </c>
       <c r="F29" s="14">
         <v>20645</v>
       </c>
       <c r="G29" s="14">
         <v>20626</v>
       </c>
       <c r="H29" s="18">
         <v>20616</v>
       </c>
       <c r="I29" s="18">
@@ -6182,61 +6361,64 @@
       </c>
       <c r="S29" s="18">
         <v>20611</v>
       </c>
       <c r="T29" s="18">
         <v>20592</v>
       </c>
       <c r="U29" s="18">
         <v>20544</v>
       </c>
       <c r="V29" s="18">
         <v>20520</v>
       </c>
       <c r="W29" s="18">
         <v>20491</v>
       </c>
       <c r="X29" s="18">
         <v>20501</v>
       </c>
       <c r="Y29" s="18">
         <v>20494</v>
       </c>
       <c r="Z29" s="18">
         <v>20498</v>
       </c>
-      <c r="AA29" s="65">
+      <c r="AA29" s="63">
         <v>20481</v>
       </c>
-      <c r="AB29" s="68">
+      <c r="AB29" s="66">
         <v>20480</v>
       </c>
-      <c r="AC29" s="68">
+      <c r="AC29" s="66">
         <v>20450</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="66">
+        <v>20464</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="14">
         <v>84407</v>
       </c>
       <c r="C30" s="14">
         <v>84326</v>
       </c>
       <c r="D30" s="14">
         <v>84319</v>
       </c>
       <c r="E30" s="14">
         <v>84282</v>
       </c>
       <c r="F30" s="14">
         <v>84240</v>
       </c>
       <c r="G30" s="14">
         <v>84257</v>
       </c>
       <c r="H30" s="18">
         <v>84246</v>
       </c>
       <c r="I30" s="18">
@@ -6271,61 +6453,64 @@
       </c>
       <c r="S30" s="18">
         <v>83976</v>
       </c>
       <c r="T30" s="18">
         <v>83903</v>
       </c>
       <c r="U30" s="18">
         <v>83840</v>
       </c>
       <c r="V30" s="18">
         <v>83780</v>
       </c>
       <c r="W30" s="18">
         <v>83764</v>
       </c>
       <c r="X30" s="18">
         <v>83758</v>
       </c>
       <c r="Y30" s="18">
         <v>83803</v>
       </c>
       <c r="Z30" s="18">
         <v>83771</v>
       </c>
-      <c r="AA30" s="65">
+      <c r="AA30" s="63">
         <v>83815</v>
       </c>
-      <c r="AB30" s="68">
+      <c r="AB30" s="66">
         <v>83787</v>
       </c>
-      <c r="AC30" s="68">
+      <c r="AC30" s="66">
         <v>83721</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="66">
+        <v>83683</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="14">
         <v>28563</v>
       </c>
       <c r="C31" s="14">
         <v>28528</v>
       </c>
       <c r="D31" s="14">
         <v>28511</v>
       </c>
       <c r="E31" s="14">
         <v>28497</v>
       </c>
       <c r="F31" s="14">
         <v>28469</v>
       </c>
       <c r="G31" s="14">
         <v>28438</v>
       </c>
       <c r="H31" s="18">
         <v>28392</v>
       </c>
       <c r="I31" s="18">
@@ -6360,94 +6545,98 @@
       </c>
       <c r="S31" s="18">
         <v>28075</v>
       </c>
       <c r="T31" s="18">
         <v>28025</v>
       </c>
       <c r="U31" s="18">
         <v>28018</v>
       </c>
       <c r="V31" s="18">
         <v>27965</v>
       </c>
       <c r="W31" s="18">
         <v>27952</v>
       </c>
       <c r="X31" s="18">
         <v>27964</v>
       </c>
       <c r="Y31" s="18">
         <v>27902</v>
       </c>
       <c r="Z31" s="18">
         <v>27888</v>
       </c>
-      <c r="AA31" s="65">
+      <c r="AA31" s="63">
         <v>27901</v>
       </c>
-      <c r="AB31" s="68">
+      <c r="AB31" s="66">
         <v>27874</v>
       </c>
-      <c r="AC31" s="68">
+      <c r="AC31" s="66">
         <v>27827</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="66">
+        <v>27808</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
-      <c r="AA32" s="65"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA32" s="63"/>
+      <c r="AB32" s="66"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="66"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="14">
         <v>13917</v>
       </c>
       <c r="C33" s="14">
         <v>13922</v>
       </c>
       <c r="D33" s="14">
         <v>13930</v>
       </c>
       <c r="E33" s="14">
         <v>13918</v>
       </c>
       <c r="F33" s="14">
         <v>13903</v>
       </c>
       <c r="G33" s="14">
         <v>13845</v>
       </c>
       <c r="H33" s="18">
         <v>13838</v>
       </c>
       <c r="I33" s="18">
@@ -6482,61 +6671,64 @@
       </c>
       <c r="S33" s="18">
         <v>13719</v>
       </c>
       <c r="T33" s="18">
         <v>13664</v>
       </c>
       <c r="U33" s="18">
         <v>13626</v>
       </c>
       <c r="V33" s="18">
         <v>13617</v>
       </c>
       <c r="W33" s="18">
         <v>13638</v>
       </c>
       <c r="X33" s="18">
         <v>13638</v>
       </c>
       <c r="Y33" s="18">
         <v>13613</v>
       </c>
       <c r="Z33" s="18">
         <v>13598</v>
       </c>
-      <c r="AA33" s="65">
+      <c r="AA33" s="63">
         <v>13589</v>
       </c>
-      <c r="AB33" s="68">
+      <c r="AB33" s="66">
         <v>13591</v>
       </c>
-      <c r="AC33" s="68">
+      <c r="AC33" s="66">
         <v>13589</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="66">
+        <v>13579</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="14">
         <v>4449</v>
       </c>
       <c r="C34" s="14">
         <v>4440</v>
       </c>
       <c r="D34" s="14">
         <v>4457</v>
       </c>
       <c r="E34" s="14">
         <v>4458</v>
       </c>
       <c r="F34" s="14">
         <v>4462</v>
       </c>
       <c r="G34" s="14">
         <v>4468</v>
       </c>
       <c r="H34" s="18">
         <v>4459</v>
       </c>
       <c r="I34" s="18">
@@ -6571,94 +6763,98 @@
       </c>
       <c r="S34" s="18">
         <v>4371</v>
       </c>
       <c r="T34" s="18">
         <v>4369</v>
       </c>
       <c r="U34" s="18">
         <v>4368</v>
       </c>
       <c r="V34" s="18">
         <v>4346</v>
       </c>
       <c r="W34" s="18">
         <v>4349</v>
       </c>
       <c r="X34" s="18">
         <v>4341</v>
       </c>
       <c r="Y34" s="18">
         <v>4320</v>
       </c>
       <c r="Z34" s="18">
         <v>4300</v>
       </c>
-      <c r="AA34" s="65">
+      <c r="AA34" s="63">
         <v>4296</v>
       </c>
-      <c r="AB34" s="68">
+      <c r="AB34" s="66">
         <v>4293</v>
       </c>
-      <c r="AC34" s="68">
+      <c r="AC34" s="66">
         <v>4282</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="66">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
-      <c r="Y35" s="35"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y35" s="79"/>
+      <c r="Z35" s="79"/>
+      <c r="AA35" s="77"/>
+      <c r="AB35" s="79"/>
+      <c r="AC35" s="79"/>
+      <c r="AD35" s="79"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="14">
         <v>106812</v>
       </c>
       <c r="C36" s="14">
         <v>106572</v>
       </c>
       <c r="D36" s="14">
         <v>106415</v>
       </c>
       <c r="E36" s="14">
         <v>106276</v>
       </c>
       <c r="F36" s="14">
         <v>106145</v>
       </c>
       <c r="G36" s="14">
         <v>106090</v>
       </c>
       <c r="H36" s="18">
         <v>105967</v>
       </c>
       <c r="I36" s="18">
@@ -6693,61 +6889,64 @@
       </c>
       <c r="S36" s="18">
         <v>103433</v>
       </c>
       <c r="T36" s="18">
         <v>103232</v>
       </c>
       <c r="U36" s="18">
         <v>102952</v>
       </c>
       <c r="V36" s="18">
         <v>102676</v>
       </c>
       <c r="W36" s="18">
         <v>102453</v>
       </c>
       <c r="X36" s="18">
         <v>102141</v>
       </c>
       <c r="Y36" s="18">
         <v>101911</v>
       </c>
       <c r="Z36" s="18">
         <v>101777</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="63">
         <v>101648</v>
       </c>
-      <c r="AB36" s="68">
+      <c r="AB36" s="66">
         <v>101506</v>
       </c>
-      <c r="AC36" s="68">
+      <c r="AC36" s="66">
         <v>196849</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="66">
+        <v>101092</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>102</v>
       </c>
       <c r="C37" s="14">
         <v>102</v>
       </c>
       <c r="D37" s="14">
         <v>102</v>
       </c>
       <c r="E37" s="14">
         <v>102</v>
       </c>
       <c r="F37" s="14">
         <v>102</v>
       </c>
       <c r="G37" s="14">
         <v>102</v>
       </c>
       <c r="H37" s="18">
         <v>102</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -6782,94 +6981,98 @@
       </c>
       <c r="S37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AA37" s="65" t="s">
+      <c r="AA37" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="AB37" s="68" t="s">
+      <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AC37" s="68" t="s">
+      <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
-      <c r="AA38" s="65"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA38" s="63"/>
+      <c r="AB38" s="66"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="66"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="14">
         <v>15070</v>
       </c>
       <c r="C39" s="14">
         <v>15057</v>
       </c>
       <c r="D39" s="14">
         <v>15031</v>
       </c>
       <c r="E39" s="14">
         <v>15018</v>
       </c>
       <c r="F39" s="14">
         <v>15039</v>
       </c>
       <c r="G39" s="14">
         <v>15016</v>
       </c>
       <c r="H39" s="18">
         <v>14986</v>
       </c>
       <c r="I39" s="18">
@@ -6904,61 +7107,64 @@
       </c>
       <c r="S39" s="18">
         <v>14672</v>
       </c>
       <c r="T39" s="18">
         <v>14663</v>
       </c>
       <c r="U39" s="18">
         <v>14607</v>
       </c>
       <c r="V39" s="18">
         <v>14562</v>
       </c>
       <c r="W39" s="18">
         <v>14539</v>
       </c>
       <c r="X39" s="18">
         <v>14482</v>
       </c>
       <c r="Y39" s="18">
         <v>14455</v>
       </c>
       <c r="Z39" s="18">
         <v>14450</v>
       </c>
-      <c r="AA39" s="65">
+      <c r="AA39" s="63">
         <v>14449</v>
       </c>
-      <c r="AB39" s="68">
+      <c r="AB39" s="66">
         <v>14424</v>
       </c>
-      <c r="AC39" s="68">
+      <c r="AC39" s="66">
         <v>28524</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="66">
+        <v>14375</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="14">
         <v>8153</v>
       </c>
       <c r="C40" s="14">
         <v>8141</v>
       </c>
       <c r="D40" s="14">
         <v>8131</v>
       </c>
       <c r="E40" s="14">
         <v>8123</v>
       </c>
       <c r="F40" s="14">
         <v>8107</v>
       </c>
       <c r="G40" s="14">
         <v>8091</v>
       </c>
       <c r="H40" s="18">
         <v>8102</v>
       </c>
       <c r="I40" s="18">
@@ -6993,61 +7199,64 @@
       </c>
       <c r="S40" s="18">
         <v>7775</v>
       </c>
       <c r="T40" s="18">
         <v>7767</v>
       </c>
       <c r="U40" s="18">
         <v>7783</v>
       </c>
       <c r="V40" s="18">
         <v>7770</v>
       </c>
       <c r="W40" s="18">
         <v>7762</v>
       </c>
       <c r="X40" s="18">
         <v>7745</v>
       </c>
       <c r="Y40" s="18">
         <v>7727</v>
       </c>
       <c r="Z40" s="18">
         <v>7720</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="63">
         <v>7709</v>
       </c>
-      <c r="AB40" s="68">
+      <c r="AB40" s="66">
         <v>7690</v>
       </c>
-      <c r="AC40" s="68">
+      <c r="AC40" s="66">
         <v>14888</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="66">
+        <v>7694</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="14">
         <v>26794</v>
       </c>
       <c r="C41" s="14">
         <v>26732</v>
       </c>
       <c r="D41" s="14">
         <v>26721</v>
       </c>
       <c r="E41" s="14">
         <v>26683</v>
       </c>
       <c r="F41" s="14">
         <v>26647</v>
       </c>
       <c r="G41" s="14">
         <v>26693</v>
       </c>
       <c r="H41" s="18">
         <v>26645</v>
       </c>
       <c r="I41" s="18">
@@ -7082,61 +7291,64 @@
       </c>
       <c r="S41" s="18">
         <v>26306</v>
       </c>
       <c r="T41" s="18">
         <v>26264</v>
       </c>
       <c r="U41" s="18">
         <v>26216</v>
       </c>
       <c r="V41" s="18">
         <v>26171</v>
       </c>
       <c r="W41" s="18">
         <v>26127</v>
       </c>
       <c r="X41" s="18">
         <v>26071</v>
       </c>
       <c r="Y41" s="18">
         <v>26062</v>
       </c>
       <c r="Z41" s="18">
         <v>26065</v>
       </c>
-      <c r="AA41" s="65">
+      <c r="AA41" s="63">
         <v>26028</v>
       </c>
-      <c r="AB41" s="68">
+      <c r="AB41" s="66">
         <v>26040</v>
       </c>
-      <c r="AC41" s="68">
+      <c r="AC41" s="66">
         <v>50779</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="66">
+        <v>25916</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="14">
         <v>11258</v>
       </c>
       <c r="C42" s="14">
         <v>11219</v>
       </c>
       <c r="D42" s="14">
         <v>11205</v>
       </c>
       <c r="E42" s="14">
         <v>11185</v>
       </c>
       <c r="F42" s="14">
         <v>11160</v>
       </c>
       <c r="G42" s="14">
         <v>11146</v>
       </c>
       <c r="H42" s="18">
         <v>11150</v>
       </c>
       <c r="I42" s="18">
@@ -7171,61 +7383,64 @@
       </c>
       <c r="S42" s="18">
         <v>10814</v>
       </c>
       <c r="T42" s="18">
         <v>10771</v>
       </c>
       <c r="U42" s="18">
         <v>10714</v>
       </c>
       <c r="V42" s="18">
         <v>10649</v>
       </c>
       <c r="W42" s="18">
         <v>10627</v>
       </c>
       <c r="X42" s="18">
         <v>10592</v>
       </c>
       <c r="Y42" s="18">
         <v>10550</v>
       </c>
       <c r="Z42" s="18">
         <v>10549</v>
       </c>
-      <c r="AA42" s="65">
+      <c r="AA42" s="63">
         <v>10548</v>
       </c>
-      <c r="AB42" s="68">
+      <c r="AB42" s="66">
         <v>10533</v>
       </c>
-      <c r="AC42" s="68">
+      <c r="AC42" s="66">
         <v>19545</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="66">
+        <v>10492</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="14">
         <v>11370</v>
       </c>
       <c r="C43" s="14">
         <v>11331</v>
       </c>
       <c r="D43" s="14">
         <v>11307</v>
       </c>
       <c r="E43" s="14">
         <v>11295</v>
       </c>
       <c r="F43" s="14">
         <v>11273</v>
       </c>
       <c r="G43" s="14">
         <v>11263</v>
       </c>
       <c r="H43" s="18">
         <v>11234</v>
       </c>
       <c r="I43" s="18">
@@ -7260,61 +7475,64 @@
       </c>
       <c r="S43" s="18">
         <v>11002</v>
       </c>
       <c r="T43" s="18">
         <v>10976</v>
       </c>
       <c r="U43" s="18">
         <v>10951</v>
       </c>
       <c r="V43" s="18">
         <v>10929</v>
       </c>
       <c r="W43" s="18">
         <v>10882</v>
       </c>
       <c r="X43" s="18">
         <v>10855</v>
       </c>
       <c r="Y43" s="18">
         <v>10823</v>
       </c>
       <c r="Z43" s="18">
         <v>10825</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="63">
         <v>10776</v>
       </c>
-      <c r="AB43" s="68">
+      <c r="AB43" s="66">
         <v>10743</v>
       </c>
-      <c r="AC43" s="68">
+      <c r="AC43" s="66">
         <v>20408</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="66">
+        <v>10678</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="14">
         <v>14838</v>
       </c>
       <c r="C44" s="14">
         <v>14799</v>
       </c>
       <c r="D44" s="14">
         <v>14771</v>
       </c>
       <c r="E44" s="14">
         <v>14762</v>
       </c>
       <c r="F44" s="14">
         <v>14730</v>
       </c>
       <c r="G44" s="14">
         <v>14731</v>
       </c>
       <c r="H44" s="18">
         <v>14703</v>
       </c>
       <c r="I44" s="18">
@@ -7349,61 +7567,64 @@
       </c>
       <c r="S44" s="18">
         <v>14422</v>
       </c>
       <c r="T44" s="18">
         <v>14407</v>
       </c>
       <c r="U44" s="18">
         <v>14378</v>
       </c>
       <c r="V44" s="18">
         <v>14353</v>
       </c>
       <c r="W44" s="18">
         <v>14322</v>
       </c>
       <c r="X44" s="18">
         <v>14268</v>
       </c>
       <c r="Y44" s="18">
         <v>14234</v>
       </c>
       <c r="Z44" s="18">
         <v>14172</v>
       </c>
-      <c r="AA44" s="65">
+      <c r="AA44" s="63">
         <v>14170</v>
       </c>
-      <c r="AB44" s="68">
+      <c r="AB44" s="66">
         <v>14144</v>
       </c>
-      <c r="AC44" s="68">
+      <c r="AC44" s="66">
         <v>28161</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="66">
+        <v>14066</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="20">
         <v>19227</v>
       </c>
       <c r="C45" s="20">
         <v>19191</v>
       </c>
       <c r="D45" s="20">
         <v>19147</v>
       </c>
       <c r="E45" s="20">
         <v>19108</v>
       </c>
       <c r="F45" s="20">
         <v>19087</v>
       </c>
       <c r="G45" s="20">
         <v>19048</v>
       </c>
       <c r="H45" s="20">
         <v>19045</v>
       </c>
       <c r="I45" s="20">
@@ -7438,3361 +7659,3471 @@
       </c>
       <c r="S45" s="20">
         <v>18442</v>
       </c>
       <c r="T45" s="20">
         <v>18384</v>
       </c>
       <c r="U45" s="20">
         <v>18303</v>
       </c>
       <c r="V45" s="20">
         <v>18242</v>
       </c>
       <c r="W45" s="20">
         <v>18194</v>
       </c>
       <c r="X45" s="20">
         <v>18128</v>
       </c>
       <c r="Y45" s="20">
         <v>18060</v>
       </c>
       <c r="Z45" s="20">
         <v>17996</v>
       </c>
-      <c r="AA45" s="66">
+      <c r="AA45" s="64">
         <v>17968</v>
       </c>
-      <c r="AB45" s="69">
+      <c r="AB45" s="67">
         <v>17932</v>
       </c>
-      <c r="AC45" s="69">
+      <c r="AC45" s="67">
         <v>34544</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD45" s="67">
+        <v>17871</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="14.45" customHeight="1">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="G48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="16.28515625" style="35" customWidth="1"/>
+    <col min="2" max="5" width="8.7109375" style="35" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="37"/>
-[...22 lines deleted...]
-      <c r="Y2" s="38"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="39"/>
-[...3 lines deleted...]
-      <c r="E3" s="39"/>
+      <c r="A3" s="38"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="39"/>
-[...3 lines deleted...]
-      <c r="E4" s="39"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A5" s="40"/>
-[...11 lines deleted...]
-      <c r="AK5" s="45" t="s">
+      <c r="A5" s="39"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="42"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="44"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="42"/>
+      <c r="X5" s="43"/>
+      <c r="AK5" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="77"/>
-      <c r="B6" s="75">
+      <c r="A6" s="75"/>
+      <c r="B6" s="73">
         <v>2024</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="75">
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="73">
         <v>2025</v>
       </c>
-      <c r="O6" s="76"/>
-[...10 lines deleted...]
-      <c r="Z6" s="75">
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
+      <c r="Z6" s="73">
         <v>2026</v>
       </c>
-      <c r="AA6" s="76"/>
-[...9 lines deleted...]
-      <c r="AK6" s="76"/>
+      <c r="AA6" s="74"/>
+      <c r="AB6" s="74"/>
+      <c r="AC6" s="74"/>
+      <c r="AD6" s="74"/>
+      <c r="AE6" s="74"/>
+      <c r="AF6" s="74"/>
+      <c r="AG6" s="74"/>
+      <c r="AH6" s="74"/>
+      <c r="AI6" s="74"/>
+      <c r="AJ6" s="74"/>
+      <c r="AK6" s="74"/>
     </row>
     <row r="7" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="46" t="s">
+      <c r="A7" s="75"/>
+      <c r="B7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="46" t="s">
+      <c r="E7" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="46" t="s">
+      <c r="F7" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="46" t="s">
+      <c r="G7" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="46" t="s">
+      <c r="H7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="K7" s="47" t="s">
+      <c r="K7" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="L7" s="47" t="s">
+      <c r="L7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="48" t="s">
+      <c r="M7" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="46" t="s">
+      <c r="N7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="Q7" s="46" t="s">
+      <c r="Q7" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="R7" s="46" t="s">
+      <c r="R7" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="S7" s="46" t="s">
+      <c r="S7" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="T7" s="46" t="s">
+      <c r="T7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="W7" s="47" t="s">
+      <c r="W7" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="X7" s="47" t="s">
+      <c r="X7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="48" t="s">
+      <c r="Y7" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="46" t="s">
+      <c r="Z7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AB7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="46" t="s">
+      <c r="AC7" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="AD7" s="46" t="s">
+      <c r="AD7" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="AE7" s="46" t="s">
+      <c r="AE7" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="AF7" s="46" t="s">
+      <c r="AF7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="AG7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AI7" s="47" t="s">
+      <c r="AI7" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="AJ7" s="47" t="s">
+      <c r="AJ7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="48" t="s">
+      <c r="AK7" s="47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="49"/>
-[...22 lines deleted...]
-      <c r="Y8" s="50"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="37"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="37"/>
+      <c r="AD8" s="37"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A9" s="51" t="s">
+      <c r="A9" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="52">
+      <c r="B9" s="51">
         <v>591504</v>
       </c>
-      <c r="C9" s="52">
+      <c r="C9" s="51">
         <v>591302</v>
       </c>
-      <c r="D9" s="52">
+      <c r="D9" s="51">
         <v>591258</v>
       </c>
-      <c r="E9" s="52">
+      <c r="E9" s="51">
         <v>591204</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="51">
         <v>591190</v>
       </c>
-      <c r="G9" s="52">
+      <c r="G9" s="51">
         <v>591122</v>
       </c>
-      <c r="H9" s="53">
+      <c r="H9" s="52">
         <v>591012</v>
       </c>
-      <c r="I9" s="53">
+      <c r="I9" s="52">
         <v>590856</v>
       </c>
-      <c r="J9" s="53">
+      <c r="J9" s="52">
         <v>590808</v>
       </c>
-      <c r="K9" s="53">
+      <c r="K9" s="52">
         <v>590660</v>
       </c>
-      <c r="L9" s="53">
+      <c r="L9" s="52">
         <v>590597</v>
       </c>
-      <c r="M9" s="53">
+      <c r="M9" s="52">
         <v>590527</v>
       </c>
-      <c r="N9" s="53">
+      <c r="N9" s="52">
         <v>590452</v>
       </c>
-      <c r="O9" s="53">
+      <c r="O9" s="52">
         <v>590279</v>
       </c>
-      <c r="P9" s="53">
+      <c r="P9" s="52">
         <v>590126</v>
       </c>
-      <c r="Q9" s="53">
+      <c r="Q9" s="52">
         <v>590008</v>
       </c>
-      <c r="R9" s="53">
+      <c r="R9" s="52">
         <v>589869</v>
       </c>
-      <c r="S9" s="53">
+      <c r="S9" s="52">
         <v>589753</v>
       </c>
-      <c r="T9" s="53">
+      <c r="T9" s="52">
         <v>589530</v>
       </c>
-      <c r="U9" s="53">
+      <c r="U9" s="52">
         <v>589281</v>
       </c>
-      <c r="V9" s="53">
+      <c r="V9" s="52">
         <v>589074</v>
       </c>
-      <c r="W9" s="53">
+      <c r="W9" s="52">
         <v>588841</v>
       </c>
-      <c r="X9" s="53">
+      <c r="X9" s="52">
         <v>588709</v>
       </c>
-      <c r="Y9" s="53">
+      <c r="Y9" s="52">
         <v>588566</v>
       </c>
-      <c r="Z9" s="53">
+      <c r="Z9" s="52">
         <v>588468</v>
       </c>
-      <c r="AA9" s="68">
+      <c r="AA9" s="66">
         <v>588384</v>
       </c>
-      <c r="AB9" s="68">
+      <c r="AB9" s="66">
         <v>588533</v>
       </c>
-      <c r="AC9" s="68">
+      <c r="AC9" s="66">
         <v>588338</v>
       </c>
+      <c r="AD9" s="66">
+        <v>588328</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="52">
+      <c r="B10" s="51">
         <v>278336</v>
       </c>
-      <c r="C10" s="52">
+      <c r="C10" s="51">
         <v>278445</v>
       </c>
-      <c r="D10" s="52">
+      <c r="D10" s="51">
         <v>278632</v>
       </c>
-      <c r="E10" s="52">
+      <c r="E10" s="51">
         <v>278860</v>
       </c>
-      <c r="F10" s="52">
+      <c r="F10" s="51">
         <v>279045</v>
       </c>
-      <c r="G10" s="52">
+      <c r="G10" s="51">
         <v>279210</v>
       </c>
-      <c r="H10" s="53">
+      <c r="H10" s="52">
         <v>279468</v>
       </c>
-      <c r="I10" s="53">
+      <c r="I10" s="52">
         <v>279643</v>
       </c>
-      <c r="J10" s="53">
+      <c r="J10" s="52">
         <v>279980</v>
       </c>
-      <c r="K10" s="53">
+      <c r="K10" s="52">
         <v>280287</v>
       </c>
-      <c r="L10" s="53">
+      <c r="L10" s="52">
         <v>280657</v>
       </c>
-      <c r="M10" s="53">
+      <c r="M10" s="52">
         <v>280935</v>
       </c>
-      <c r="N10" s="53">
+      <c r="N10" s="52">
         <v>281146</v>
       </c>
-      <c r="O10" s="53">
+      <c r="O10" s="52">
         <v>281481</v>
       </c>
-      <c r="P10" s="53">
+      <c r="P10" s="52">
         <v>281767</v>
       </c>
-      <c r="Q10" s="53">
+      <c r="Q10" s="52">
         <v>281897</v>
       </c>
-      <c r="R10" s="53">
+      <c r="R10" s="52">
         <v>282146</v>
       </c>
-      <c r="S10" s="53">
+      <c r="S10" s="52">
         <v>282436</v>
       </c>
-      <c r="T10" s="53">
+      <c r="T10" s="52">
         <v>282845</v>
       </c>
-      <c r="U10" s="53">
+      <c r="U10" s="52">
         <v>283209</v>
       </c>
-      <c r="V10" s="53">
+      <c r="V10" s="52">
         <v>283744</v>
       </c>
-      <c r="W10" s="53">
+      <c r="W10" s="52">
         <v>284017</v>
       </c>
-      <c r="X10" s="53">
+      <c r="X10" s="52">
         <v>284280</v>
       </c>
-      <c r="Y10" s="53">
+      <c r="Y10" s="52">
         <v>284499</v>
       </c>
-      <c r="Z10" s="53">
+      <c r="Z10" s="52">
         <v>284582</v>
       </c>
-      <c r="AA10" s="68">
+      <c r="AA10" s="66">
         <v>284797</v>
       </c>
-      <c r="AB10" s="68">
+      <c r="AB10" s="66">
         <v>285168</v>
       </c>
-      <c r="AC10" s="68">
+      <c r="AC10" s="66">
         <v>285347</v>
       </c>
+      <c r="AD10" s="66">
+        <v>285648</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B11" s="51">
         <v>40162</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C11" s="51">
         <v>40176</v>
       </c>
-      <c r="D11" s="52">
+      <c r="D11" s="51">
         <v>40144</v>
       </c>
-      <c r="E11" s="52">
+      <c r="E11" s="51">
         <v>40103</v>
       </c>
-      <c r="F11" s="52">
+      <c r="F11" s="51">
         <v>40066</v>
       </c>
-      <c r="G11" s="52">
+      <c r="G11" s="51">
         <v>40071</v>
       </c>
-      <c r="H11" s="53">
+      <c r="H11" s="52">
         <v>40028</v>
       </c>
-      <c r="I11" s="53">
+      <c r="I11" s="52">
         <v>40126</v>
       </c>
-      <c r="J11" s="53">
+      <c r="J11" s="52">
         <v>40075</v>
       </c>
-      <c r="K11" s="53">
+      <c r="K11" s="52">
         <v>40063</v>
       </c>
-      <c r="L11" s="53">
+      <c r="L11" s="52">
         <v>37973</v>
       </c>
-      <c r="M11" s="53">
+      <c r="M11" s="52">
         <v>40010</v>
       </c>
-      <c r="N11" s="53">
+      <c r="N11" s="52">
         <v>39977</v>
       </c>
-      <c r="O11" s="53">
+      <c r="O11" s="52">
         <v>39975</v>
       </c>
-      <c r="P11" s="53">
+      <c r="P11" s="52">
         <v>39945</v>
       </c>
-      <c r="Q11" s="53">
+      <c r="Q11" s="52">
         <v>39970</v>
       </c>
-      <c r="R11" s="53">
+      <c r="R11" s="52">
         <v>39962</v>
       </c>
-      <c r="S11" s="53">
+      <c r="S11" s="52">
         <v>39960</v>
       </c>
-      <c r="T11" s="53">
+      <c r="T11" s="52">
         <v>39872</v>
       </c>
-      <c r="U11" s="53">
+      <c r="U11" s="52">
         <v>39833</v>
       </c>
-      <c r="V11" s="53">
+      <c r="V11" s="52">
         <v>39780</v>
       </c>
-      <c r="W11" s="53">
+      <c r="W11" s="52">
         <v>39701</v>
       </c>
-      <c r="X11" s="53">
+      <c r="X11" s="52">
         <v>39649</v>
       </c>
-      <c r="Y11" s="53">
+      <c r="Y11" s="52">
         <v>39636</v>
       </c>
-      <c r="Z11" s="53">
+      <c r="Z11" s="52">
         <v>39622</v>
       </c>
-      <c r="AA11" s="68">
+      <c r="AA11" s="66">
         <v>39593</v>
       </c>
-      <c r="AB11" s="68">
+      <c r="AB11" s="66">
         <v>39590</v>
       </c>
-      <c r="AC11" s="68">
+      <c r="AC11" s="66">
         <v>39579</v>
       </c>
+      <c r="AD11" s="66">
+        <v>39571</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="52">
+      <c r="B12" s="51">
         <v>5672</v>
       </c>
-      <c r="C12" s="52">
+      <c r="C12" s="51">
         <v>5678</v>
       </c>
-      <c r="D12" s="52">
+      <c r="D12" s="51">
         <v>5674</v>
       </c>
-      <c r="E12" s="52">
+      <c r="E12" s="51">
         <v>5661</v>
       </c>
-      <c r="F12" s="52">
+      <c r="F12" s="51">
         <v>5651</v>
       </c>
-      <c r="G12" s="52">
+      <c r="G12" s="51">
         <v>5654</v>
       </c>
-      <c r="H12" s="53">
+      <c r="H12" s="52">
         <v>5646</v>
       </c>
-      <c r="I12" s="53">
+      <c r="I12" s="52">
         <v>5645</v>
       </c>
-      <c r="J12" s="53">
+      <c r="J12" s="52">
         <v>5635</v>
       </c>
-      <c r="K12" s="53">
+      <c r="K12" s="52">
         <v>5620</v>
       </c>
-      <c r="L12" s="53">
+      <c r="L12" s="52">
         <v>5615</v>
       </c>
-      <c r="M12" s="53">
+      <c r="M12" s="52">
         <v>5594</v>
       </c>
-      <c r="N12" s="53">
+      <c r="N12" s="52">
         <v>5574</v>
       </c>
-      <c r="O12" s="53">
+      <c r="O12" s="52">
         <v>5564</v>
       </c>
-      <c r="P12" s="53">
+      <c r="P12" s="52">
         <v>5554</v>
       </c>
-      <c r="Q12" s="53">
+      <c r="Q12" s="52">
         <v>5536</v>
       </c>
-      <c r="R12" s="53">
+      <c r="R12" s="52">
         <v>5514</v>
       </c>
-      <c r="S12" s="53">
+      <c r="S12" s="52">
         <v>5495</v>
       </c>
-      <c r="T12" s="53">
+      <c r="T12" s="52">
         <v>5489</v>
       </c>
-      <c r="U12" s="53">
+      <c r="U12" s="52">
         <v>5444</v>
       </c>
-      <c r="V12" s="53">
+      <c r="V12" s="52">
         <v>5421</v>
       </c>
-      <c r="W12" s="53">
+      <c r="W12" s="52">
         <v>5408</v>
       </c>
-      <c r="X12" s="53">
+      <c r="X12" s="52">
         <v>5411</v>
       </c>
-      <c r="Y12" s="53">
+      <c r="Y12" s="52">
         <v>5413</v>
       </c>
-      <c r="Z12" s="53">
+      <c r="Z12" s="52">
         <v>5411</v>
       </c>
-      <c r="AA12" s="68">
+      <c r="AA12" s="66">
         <v>5395</v>
       </c>
-      <c r="AB12" s="68">
+      <c r="AB12" s="66">
         <v>5412</v>
       </c>
-      <c r="AC12" s="68">
+      <c r="AC12" s="66">
         <v>5402</v>
       </c>
+      <c r="AD12" s="66">
+        <v>5429</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B13" s="51">
         <v>23071</v>
       </c>
-      <c r="C13" s="52">
+      <c r="C13" s="51">
         <v>23059</v>
       </c>
-      <c r="D13" s="52">
+      <c r="D13" s="51">
         <v>23051</v>
       </c>
-      <c r="E13" s="52">
+      <c r="E13" s="51">
         <v>23054</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="51">
         <v>23046</v>
       </c>
-      <c r="G13" s="52">
+      <c r="G13" s="51">
         <v>23010</v>
       </c>
-      <c r="H13" s="53">
+      <c r="H13" s="52">
         <v>22984</v>
       </c>
-      <c r="I13" s="53">
+      <c r="I13" s="52">
         <v>22967</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="52">
         <v>22941</v>
       </c>
-      <c r="K13" s="53">
+      <c r="K13" s="52">
         <v>22930</v>
       </c>
-      <c r="L13" s="53">
+      <c r="L13" s="52">
         <v>18028</v>
       </c>
-      <c r="M13" s="53">
+      <c r="M13" s="52">
         <v>22938</v>
       </c>
-      <c r="N13" s="53">
+      <c r="N13" s="52">
         <v>22950</v>
       </c>
-      <c r="O13" s="53">
+      <c r="O13" s="52">
         <v>22926</v>
       </c>
-      <c r="P13" s="53">
+      <c r="P13" s="52">
         <v>22904</v>
       </c>
-      <c r="Q13" s="53">
+      <c r="Q13" s="52">
         <v>22907</v>
       </c>
-      <c r="R13" s="53">
+      <c r="R13" s="52">
         <v>22883</v>
       </c>
-      <c r="S13" s="53">
+      <c r="S13" s="52">
         <v>22872</v>
       </c>
-      <c r="T13" s="53">
+      <c r="T13" s="52">
         <v>22852</v>
       </c>
-      <c r="U13" s="53">
+      <c r="U13" s="52">
         <v>22814</v>
       </c>
-      <c r="V13" s="53">
+      <c r="V13" s="52">
         <v>22791</v>
       </c>
-      <c r="W13" s="53">
+      <c r="W13" s="52">
         <v>22741</v>
       </c>
-      <c r="X13" s="53">
+      <c r="X13" s="52">
         <v>22724</v>
       </c>
-      <c r="Y13" s="53">
+      <c r="Y13" s="52">
         <v>22698</v>
       </c>
-      <c r="Z13" s="53">
+      <c r="Z13" s="52">
         <v>22711</v>
       </c>
-      <c r="AA13" s="68">
+      <c r="AA13" s="66">
         <v>22707</v>
       </c>
-      <c r="AB13" s="68">
+      <c r="AB13" s="66">
         <v>22699</v>
       </c>
-      <c r="AC13" s="68">
+      <c r="AC13" s="66">
         <v>22679</v>
       </c>
+      <c r="AD13" s="66">
+        <v>22669</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="52">
+      <c r="B14" s="51">
         <v>92900</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C14" s="51">
         <v>92859</v>
       </c>
-      <c r="D14" s="52">
+      <c r="D14" s="51">
         <v>92867</v>
       </c>
-      <c r="E14" s="52">
+      <c r="E14" s="51">
         <v>92840</v>
       </c>
-      <c r="F14" s="52">
+      <c r="F14" s="51">
         <v>92842</v>
       </c>
-      <c r="G14" s="52">
+      <c r="G14" s="51">
         <v>92816</v>
       </c>
-      <c r="H14" s="53">
+      <c r="H14" s="52">
         <v>92805</v>
       </c>
-      <c r="I14" s="53">
+      <c r="I14" s="52">
         <v>92779</v>
       </c>
-      <c r="J14" s="53">
+      <c r="J14" s="52">
         <v>92688</v>
       </c>
-      <c r="K14" s="53">
+      <c r="K14" s="52">
         <v>92624</v>
       </c>
-      <c r="L14" s="53">
+      <c r="L14" s="52">
         <v>89669</v>
       </c>
-      <c r="M14" s="53">
+      <c r="M14" s="52">
         <v>92593</v>
       </c>
-      <c r="N14" s="53">
+      <c r="N14" s="52">
         <v>92597</v>
       </c>
-      <c r="O14" s="53">
+      <c r="O14" s="52">
         <v>92558</v>
       </c>
-      <c r="P14" s="53">
+      <c r="P14" s="52">
         <v>92547</v>
       </c>
-      <c r="Q14" s="53">
+      <c r="Q14" s="52">
         <v>92520</v>
       </c>
-      <c r="R14" s="53">
+      <c r="R14" s="52">
         <v>92463</v>
       </c>
-      <c r="S14" s="53">
+      <c r="S14" s="52">
         <v>92384</v>
       </c>
-      <c r="T14" s="53">
+      <c r="T14" s="52">
         <v>92274</v>
       </c>
-      <c r="U14" s="53">
+      <c r="U14" s="52">
         <v>92211</v>
       </c>
-      <c r="V14" s="53">
+      <c r="V14" s="52">
         <v>92070</v>
       </c>
-      <c r="W14" s="53">
+      <c r="W14" s="52">
         <v>92034</v>
       </c>
-      <c r="X14" s="53">
+      <c r="X14" s="52">
         <v>91994</v>
       </c>
-      <c r="Y14" s="53">
+      <c r="Y14" s="52">
         <v>91969</v>
       </c>
-      <c r="Z14" s="53">
+      <c r="Z14" s="52">
         <v>91979</v>
       </c>
-      <c r="AA14" s="68">
+      <c r="AA14" s="66">
         <v>92015</v>
       </c>
-      <c r="AB14" s="68">
+      <c r="AB14" s="66">
         <v>91973</v>
       </c>
-      <c r="AC14" s="68">
+      <c r="AC14" s="66">
         <v>91934</v>
       </c>
+      <c r="AD14" s="66">
+        <v>91871</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="51">
         <v>29647</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C15" s="51">
         <v>29614</v>
       </c>
-      <c r="D15" s="52">
+      <c r="D15" s="51">
         <v>29581</v>
       </c>
-      <c r="E15" s="52">
+      <c r="E15" s="51">
         <v>29582</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F15" s="51">
         <v>29581</v>
       </c>
-      <c r="G15" s="52">
+      <c r="G15" s="51">
         <v>29553</v>
       </c>
-      <c r="H15" s="53">
+      <c r="H15" s="52">
         <v>29513</v>
       </c>
-      <c r="I15" s="53">
+      <c r="I15" s="52">
         <v>29477</v>
       </c>
-      <c r="J15" s="53">
+      <c r="J15" s="52">
         <v>29470</v>
       </c>
-      <c r="K15" s="53">
+      <c r="K15" s="52">
         <v>29447</v>
       </c>
-      <c r="L15" s="53">
+      <c r="L15" s="52">
         <v>20254</v>
       </c>
-      <c r="M15" s="53">
+      <c r="M15" s="52">
         <v>29413</v>
       </c>
-      <c r="N15" s="53">
+      <c r="N15" s="52">
         <v>29392</v>
       </c>
-      <c r="O15" s="53">
+      <c r="O15" s="52">
         <v>29362</v>
       </c>
-      <c r="P15" s="53">
+      <c r="P15" s="52">
         <v>29316</v>
       </c>
-      <c r="Q15" s="53">
+      <c r="Q15" s="52">
         <v>29271</v>
       </c>
-      <c r="R15" s="53">
+      <c r="R15" s="52">
         <v>29228</v>
       </c>
-      <c r="S15" s="53">
+      <c r="S15" s="52">
         <v>29199</v>
       </c>
-      <c r="T15" s="53">
+      <c r="T15" s="52">
         <v>29157</v>
       </c>
-      <c r="U15" s="53">
+      <c r="U15" s="52">
         <v>29163</v>
       </c>
-      <c r="V15" s="53">
+      <c r="V15" s="52">
         <v>29131</v>
       </c>
-      <c r="W15" s="53">
+      <c r="W15" s="52">
         <v>29127</v>
       </c>
-      <c r="X15" s="53">
+      <c r="X15" s="52">
         <v>29116</v>
       </c>
-      <c r="Y15" s="53">
+      <c r="Y15" s="52">
         <v>29054</v>
       </c>
-      <c r="Z15" s="53">
+      <c r="Z15" s="52">
         <v>29031</v>
       </c>
-      <c r="AA15" s="68">
+      <c r="AA15" s="66">
         <v>29010</v>
       </c>
-      <c r="AB15" s="68">
+      <c r="AB15" s="66">
         <v>28966</v>
       </c>
-      <c r="AC15" s="68">
+      <c r="AC15" s="66">
         <v>28920</v>
       </c>
+      <c r="AD15" s="66">
+        <v>28914</v>
+      </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="52"/>
-[...29 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+      <c r="Q16" s="52"/>
+      <c r="R16" s="52"/>
+      <c r="S16" s="52"/>
+      <c r="T16" s="52"/>
+      <c r="U16" s="52"/>
+      <c r="V16" s="52"/>
+      <c r="W16" s="52"/>
+      <c r="X16" s="52"/>
+      <c r="Y16" s="52"/>
+      <c r="Z16" s="52"/>
+      <c r="AA16" s="66"/>
+      <c r="AB16" s="66"/>
+      <c r="AC16" s="66"/>
+      <c r="AD16" s="66"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="52">
+      <c r="B17" s="51">
         <v>29764</v>
       </c>
-      <c r="C17" s="52">
+      <c r="C17" s="51">
         <v>29750</v>
       </c>
-      <c r="D17" s="52">
+      <c r="D17" s="51">
         <v>29715</v>
       </c>
-      <c r="E17" s="52">
+      <c r="E17" s="51">
         <v>29675</v>
       </c>
-      <c r="F17" s="52">
+      <c r="F17" s="51">
         <v>29672</v>
       </c>
-      <c r="G17" s="52">
+      <c r="G17" s="51">
         <v>29617</v>
       </c>
-      <c r="H17" s="53">
+      <c r="H17" s="52">
         <v>29570</v>
       </c>
-      <c r="I17" s="53">
+      <c r="I17" s="52">
         <v>29522</v>
       </c>
-      <c r="J17" s="53">
+      <c r="J17" s="52">
         <v>29484</v>
       </c>
-      <c r="K17" s="53">
+      <c r="K17" s="52">
         <v>29463</v>
       </c>
-      <c r="L17" s="53">
+      <c r="L17" s="52">
         <v>29452</v>
       </c>
-      <c r="M17" s="53">
+      <c r="M17" s="52">
         <v>29389</v>
       </c>
-      <c r="N17" s="53">
+      <c r="N17" s="52">
         <v>29329</v>
       </c>
-      <c r="O17" s="53">
+      <c r="O17" s="52">
         <v>29254</v>
       </c>
-      <c r="P17" s="53">
+      <c r="P17" s="52">
         <v>29220</v>
       </c>
-      <c r="Q17" s="53">
+      <c r="Q17" s="52">
         <v>29197</v>
       </c>
-      <c r="R17" s="53">
+      <c r="R17" s="52">
         <v>29160</v>
       </c>
-      <c r="S17" s="53">
+      <c r="S17" s="52">
         <v>29146</v>
       </c>
-      <c r="T17" s="53">
+      <c r="T17" s="52">
         <v>29058</v>
       </c>
-      <c r="U17" s="53">
+      <c r="U17" s="52">
         <v>28999</v>
       </c>
-      <c r="V17" s="53">
+      <c r="V17" s="52">
         <v>28938</v>
       </c>
-      <c r="W17" s="53">
+      <c r="W17" s="52">
         <v>28896</v>
       </c>
-      <c r="X17" s="53">
+      <c r="X17" s="52">
         <v>28877</v>
       </c>
-      <c r="Y17" s="53">
+      <c r="Y17" s="52">
         <v>28835</v>
       </c>
-      <c r="Z17" s="53">
+      <c r="Z17" s="52">
         <v>28809</v>
       </c>
-      <c r="AA17" s="68">
+      <c r="AA17" s="66">
         <v>28754</v>
       </c>
-      <c r="AB17" s="68">
+      <c r="AB17" s="66">
         <v>28719</v>
       </c>
-      <c r="AC17" s="68">
+      <c r="AC17" s="66">
         <v>28654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="AD17" s="66">
+        <v>28621</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A18" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="52">
+      <c r="B18" s="51">
         <v>7758</v>
       </c>
-      <c r="C18" s="52">
+      <c r="C18" s="51">
         <v>7747</v>
       </c>
-      <c r="D18" s="52">
+      <c r="D18" s="51">
         <v>7715</v>
       </c>
-      <c r="E18" s="52">
+      <c r="E18" s="51">
         <v>7688</v>
       </c>
-      <c r="F18" s="52">
+      <c r="F18" s="51">
         <v>7675</v>
       </c>
-      <c r="G18" s="52">
+      <c r="G18" s="51">
         <v>7670</v>
       </c>
-      <c r="H18" s="53">
+      <c r="H18" s="52">
         <v>7661</v>
       </c>
-      <c r="I18" s="53">
+      <c r="I18" s="52">
         <v>7495</v>
       </c>
-      <c r="J18" s="53">
+      <c r="J18" s="52">
         <v>7478</v>
       </c>
-      <c r="K18" s="53">
+      <c r="K18" s="52">
         <v>7452</v>
       </c>
-      <c r="L18" s="53">
+      <c r="L18" s="52">
         <v>7420</v>
       </c>
-      <c r="M18" s="53">
+      <c r="M18" s="52">
         <v>7415</v>
       </c>
-      <c r="N18" s="53">
+      <c r="N18" s="52">
         <v>7398</v>
       </c>
-      <c r="O18" s="53">
+      <c r="O18" s="52">
         <v>7386</v>
       </c>
-      <c r="P18" s="53">
+      <c r="P18" s="52">
         <v>7348</v>
       </c>
-      <c r="Q18" s="53">
+      <c r="Q18" s="52">
         <v>7345</v>
       </c>
-      <c r="R18" s="53">
+      <c r="R18" s="52">
         <v>7307</v>
       </c>
-      <c r="S18" s="53">
+      <c r="S18" s="52">
         <v>7290</v>
       </c>
-      <c r="T18" s="53">
+      <c r="T18" s="52">
         <v>7275</v>
       </c>
-      <c r="U18" s="53">
+      <c r="U18" s="52">
         <v>7260</v>
       </c>
-      <c r="V18" s="53">
+      <c r="V18" s="52">
         <v>7252</v>
       </c>
-      <c r="W18" s="53">
+      <c r="W18" s="52">
         <v>7241</v>
       </c>
-      <c r="X18" s="53">
+      <c r="X18" s="52">
         <v>7250</v>
       </c>
-      <c r="Y18" s="53">
+      <c r="Y18" s="52">
         <v>7246</v>
       </c>
-      <c r="Z18" s="53">
+      <c r="Z18" s="52">
         <v>7220</v>
       </c>
-      <c r="AA18" s="68">
+      <c r="AA18" s="66">
         <v>7203</v>
       </c>
-      <c r="AB18" s="68">
+      <c r="AB18" s="66">
         <v>7199</v>
       </c>
-      <c r="AC18" s="68">
+      <c r="AC18" s="66">
         <v>7196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="AD18" s="66">
+        <v>7178</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A19" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="51">
         <v>25969</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C19" s="51">
         <v>25904</v>
       </c>
-      <c r="D19" s="52">
+      <c r="D19" s="51">
         <v>25881</v>
       </c>
-      <c r="E19" s="52">
+      <c r="E19" s="51">
         <v>25848</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F19" s="51">
         <v>25816</v>
       </c>
-      <c r="G19" s="52">
+      <c r="G19" s="51">
         <v>25848</v>
       </c>
-      <c r="H19" s="53">
+      <c r="H19" s="52">
         <v>25815</v>
       </c>
-      <c r="I19" s="53">
+      <c r="I19" s="52">
         <v>25866</v>
       </c>
-      <c r="J19" s="53">
+      <c r="J19" s="52">
         <v>25824</v>
       </c>
-      <c r="K19" s="53">
+      <c r="K19" s="52">
         <v>25765</v>
       </c>
-      <c r="L19" s="53">
+      <c r="L19" s="52">
         <v>25701</v>
       </c>
-      <c r="M19" s="53">
+      <c r="M19" s="52">
         <v>25671</v>
       </c>
-      <c r="N19" s="53">
+      <c r="N19" s="52">
         <v>25631</v>
       </c>
-      <c r="O19" s="53">
+      <c r="O19" s="52">
         <v>25548</v>
       </c>
-      <c r="P19" s="53">
+      <c r="P19" s="52">
         <v>25464</v>
       </c>
-      <c r="Q19" s="53">
+      <c r="Q19" s="52">
         <v>25408</v>
       </c>
-      <c r="R19" s="53">
+      <c r="R19" s="52">
         <v>25348</v>
       </c>
-      <c r="S19" s="53">
+      <c r="S19" s="52">
         <v>25270</v>
       </c>
-      <c r="T19" s="53">
+      <c r="T19" s="52">
         <v>25214</v>
       </c>
-      <c r="U19" s="53">
+      <c r="U19" s="52">
         <v>25153</v>
       </c>
-      <c r="V19" s="53">
+      <c r="V19" s="52">
         <v>25098</v>
       </c>
-      <c r="W19" s="53">
+      <c r="W19" s="52">
         <v>25053</v>
       </c>
-      <c r="X19" s="53">
+      <c r="X19" s="52">
         <v>24982</v>
       </c>
-      <c r="Y19" s="53">
+      <c r="Y19" s="52">
         <v>24940</v>
       </c>
-      <c r="Z19" s="53">
+      <c r="Z19" s="52">
         <v>24933</v>
       </c>
-      <c r="AA19" s="68">
+      <c r="AA19" s="66">
         <v>24897</v>
       </c>
-      <c r="AB19" s="68">
+      <c r="AB19" s="66">
         <v>24870</v>
       </c>
-      <c r="AC19" s="68">
+      <c r="AC19" s="66">
         <v>24821</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="AD19" s="66">
+        <v>24773</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A20" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="52">
+      <c r="B20" s="51">
         <v>14630</v>
       </c>
-      <c r="C20" s="52">
+      <c r="C20" s="51">
         <v>14585</v>
       </c>
-      <c r="D20" s="52">
+      <c r="D20" s="51">
         <v>14569</v>
       </c>
-      <c r="E20" s="52">
+      <c r="E20" s="51">
         <v>14545</v>
       </c>
-      <c r="F20" s="52">
+      <c r="F20" s="51">
         <v>14518</v>
       </c>
-      <c r="G20" s="52">
+      <c r="G20" s="51">
         <v>14488</v>
       </c>
-      <c r="H20" s="53">
+      <c r="H20" s="52">
         <v>14473</v>
       </c>
-      <c r="I20" s="53">
+      <c r="I20" s="52">
         <v>14423</v>
       </c>
-      <c r="J20" s="53">
+      <c r="J20" s="52">
         <v>14389</v>
       </c>
-      <c r="K20" s="53">
+      <c r="K20" s="52">
         <v>14290</v>
       </c>
-      <c r="L20" s="53">
+      <c r="L20" s="52">
         <v>14224</v>
       </c>
-      <c r="M20" s="53">
+      <c r="M20" s="52">
         <v>14190</v>
       </c>
-      <c r="N20" s="53">
+      <c r="N20" s="52">
         <v>14158</v>
       </c>
-      <c r="O20" s="53">
+      <c r="O20" s="52">
         <v>14095</v>
       </c>
-      <c r="P20" s="53">
+      <c r="P20" s="52">
         <v>14055</v>
       </c>
-      <c r="Q20" s="53">
+      <c r="Q20" s="52">
         <v>14037</v>
       </c>
-      <c r="R20" s="53">
+      <c r="R20" s="52">
         <v>14025</v>
       </c>
-      <c r="S20" s="53">
+      <c r="S20" s="52">
         <v>13968</v>
       </c>
-      <c r="T20" s="53">
+      <c r="T20" s="52">
         <v>13925</v>
       </c>
-      <c r="U20" s="53">
+      <c r="U20" s="52">
         <v>13840</v>
       </c>
-      <c r="V20" s="53">
+      <c r="V20" s="52">
         <v>13703</v>
       </c>
-      <c r="W20" s="53">
+      <c r="W20" s="52">
         <v>13631</v>
       </c>
-      <c r="X20" s="53">
+      <c r="X20" s="52">
         <v>13565</v>
       </c>
-      <c r="Y20" s="53">
+      <c r="Y20" s="52">
         <v>13514</v>
       </c>
-      <c r="Z20" s="53">
+      <c r="Z20" s="52">
         <v>13505</v>
       </c>
-      <c r="AA20" s="68">
+      <c r="AA20" s="66">
         <v>13474</v>
       </c>
-      <c r="AB20" s="68">
+      <c r="AB20" s="66">
         <v>13454</v>
       </c>
-      <c r="AC20" s="68">
+      <c r="AC20" s="66">
         <v>13412</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="AD20" s="66">
+        <v>13350</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A21" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="52">
+      <c r="B21" s="51">
         <v>10572</v>
       </c>
-      <c r="C21" s="52">
+      <c r="C21" s="51">
         <v>10541</v>
       </c>
-      <c r="D21" s="52">
+      <c r="D21" s="51">
         <v>10531</v>
       </c>
-      <c r="E21" s="52">
+      <c r="E21" s="51">
         <v>10510</v>
       </c>
-      <c r="F21" s="52">
+      <c r="F21" s="51">
         <v>10485</v>
       </c>
-      <c r="G21" s="52">
+      <c r="G21" s="51">
         <v>10458</v>
       </c>
-      <c r="H21" s="53">
+      <c r="H21" s="52">
         <v>10423</v>
       </c>
-      <c r="I21" s="53">
+      <c r="I21" s="52">
         <v>10389</v>
       </c>
-      <c r="J21" s="53">
+      <c r="J21" s="52">
         <v>10378</v>
       </c>
-      <c r="K21" s="53">
+      <c r="K21" s="52">
         <v>10351</v>
       </c>
-      <c r="L21" s="53">
+      <c r="L21" s="52">
         <v>10299</v>
       </c>
-      <c r="M21" s="53">
+      <c r="M21" s="52">
         <v>10248</v>
       </c>
-      <c r="N21" s="53">
+      <c r="N21" s="52">
         <v>10220</v>
       </c>
-      <c r="O21" s="53">
+      <c r="O21" s="52">
         <v>10180</v>
       </c>
-      <c r="P21" s="53">
+      <c r="P21" s="52">
         <v>10159</v>
       </c>
-      <c r="Q21" s="53">
+      <c r="Q21" s="52">
         <v>10126</v>
       </c>
-      <c r="R21" s="53">
+      <c r="R21" s="52">
         <v>10106</v>
       </c>
-      <c r="S21" s="53">
+      <c r="S21" s="52">
         <v>10080</v>
       </c>
-      <c r="T21" s="53">
+      <c r="T21" s="52">
         <v>10034</v>
       </c>
-      <c r="U21" s="53">
+      <c r="U21" s="52">
         <v>9969</v>
       </c>
-      <c r="V21" s="53">
+      <c r="V21" s="52">
         <v>9927</v>
       </c>
-      <c r="W21" s="53">
+      <c r="W21" s="52">
         <v>9866</v>
       </c>
-      <c r="X21" s="53">
+      <c r="X21" s="52">
         <v>9819</v>
       </c>
-      <c r="Y21" s="53">
+      <c r="Y21" s="52">
         <v>9786</v>
       </c>
-      <c r="Z21" s="53">
+      <c r="Z21" s="52">
         <v>9768</v>
       </c>
-      <c r="AA21" s="68">
+      <c r="AA21" s="66">
         <v>9721</v>
       </c>
-      <c r="AB21" s="68">
+      <c r="AB21" s="66">
         <v>9722</v>
       </c>
-      <c r="AC21" s="68">
+      <c r="AC21" s="66">
         <v>9694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="AD21" s="66">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A22" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="52">
+      <c r="B22" s="51">
         <v>14968</v>
       </c>
-      <c r="C22" s="52">
+      <c r="C22" s="51">
         <v>14921</v>
       </c>
-      <c r="D22" s="52">
+      <c r="D22" s="51">
         <v>14904</v>
       </c>
-      <c r="E22" s="52">
+      <c r="E22" s="51">
         <v>14878</v>
       </c>
-      <c r="F22" s="52">
+      <c r="F22" s="51">
         <v>14858</v>
       </c>
-      <c r="G22" s="52">
+      <c r="G22" s="51">
         <v>14854</v>
       </c>
-      <c r="H22" s="53">
+      <c r="H22" s="52">
         <v>14815</v>
       </c>
-      <c r="I22" s="53">
+      <c r="I22" s="52">
         <v>14771</v>
       </c>
-      <c r="J22" s="53">
+      <c r="J22" s="52">
         <v>14740</v>
       </c>
-      <c r="K22" s="53">
+      <c r="K22" s="52">
         <v>14711</v>
       </c>
-      <c r="L22" s="53">
+      <c r="L22" s="52">
         <v>14645</v>
       </c>
-      <c r="M22" s="53">
+      <c r="M22" s="52">
         <v>14602</v>
       </c>
-      <c r="N22" s="53">
+      <c r="N22" s="52">
         <v>14594</v>
       </c>
-      <c r="O22" s="53">
+      <c r="O22" s="52">
         <v>14546</v>
       </c>
-      <c r="P22" s="53">
+      <c r="P22" s="52">
         <v>14514</v>
       </c>
-      <c r="Q22" s="53">
+      <c r="Q22" s="52">
         <v>14503</v>
       </c>
-      <c r="R22" s="53">
+      <c r="R22" s="52">
         <v>14483</v>
       </c>
-      <c r="S22" s="53">
+      <c r="S22" s="52">
         <v>14458</v>
       </c>
-      <c r="T22" s="53">
+      <c r="T22" s="52">
         <v>14394</v>
       </c>
-      <c r="U22" s="53">
+      <c r="U22" s="52">
         <v>14352</v>
       </c>
-      <c r="V22" s="53">
+      <c r="V22" s="52">
         <v>14305</v>
       </c>
-      <c r="W22" s="53">
+      <c r="W22" s="52">
         <v>14267</v>
       </c>
-      <c r="X22" s="53">
+      <c r="X22" s="52">
         <v>14237</v>
       </c>
-      <c r="Y22" s="53">
+      <c r="Y22" s="52">
         <v>14204</v>
       </c>
-      <c r="Z22" s="53">
+      <c r="Z22" s="52">
         <v>14171</v>
       </c>
-      <c r="AA22" s="68">
+      <c r="AA22" s="66">
         <v>14129</v>
       </c>
-      <c r="AB22" s="68">
+      <c r="AB22" s="66">
         <v>14127</v>
       </c>
-      <c r="AC22" s="68">
+      <c r="AC22" s="66">
         <v>14070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="55" t="s">
+      <c r="AD22" s="66">
+        <v>14057</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A23" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="52">
+      <c r="B23" s="51">
         <v>18055</v>
       </c>
-      <c r="C23" s="52">
+      <c r="C23" s="51">
         <v>18023</v>
       </c>
-      <c r="D23" s="52">
+      <c r="D23" s="51">
         <v>17994</v>
       </c>
-      <c r="E23" s="52">
+      <c r="E23" s="51">
         <v>17960</v>
       </c>
-      <c r="F23" s="52">
+      <c r="F23" s="51">
         <v>17935</v>
       </c>
-      <c r="G23" s="52">
+      <c r="G23" s="51">
         <v>17873</v>
       </c>
-      <c r="H23" s="53">
+      <c r="H23" s="52">
         <v>17811</v>
       </c>
-      <c r="I23" s="53">
+      <c r="I23" s="52">
         <v>17753</v>
       </c>
-      <c r="J23" s="53">
+      <c r="J23" s="52">
         <v>17726</v>
       </c>
-      <c r="K23" s="53">
+      <c r="K23" s="52">
         <v>17657</v>
       </c>
-      <c r="L23" s="53">
+      <c r="L23" s="52">
         <v>17587</v>
       </c>
-      <c r="M23" s="53">
+      <c r="M23" s="52">
         <v>17529</v>
       </c>
-      <c r="N23" s="53">
+      <c r="N23" s="52">
         <v>17486</v>
       </c>
-      <c r="O23" s="53">
+      <c r="O23" s="52">
         <v>17404</v>
       </c>
-      <c r="P23" s="53">
+      <c r="P23" s="52">
         <v>17333</v>
       </c>
-      <c r="Q23" s="53">
+      <c r="Q23" s="52">
         <v>17291</v>
       </c>
-      <c r="R23" s="53">
+      <c r="R23" s="52">
         <v>17244</v>
       </c>
-      <c r="S23" s="53">
+      <c r="S23" s="52">
         <v>17195</v>
       </c>
-      <c r="T23" s="53">
+      <c r="T23" s="52">
         <v>17141</v>
       </c>
-      <c r="U23" s="53">
+      <c r="U23" s="52">
         <v>17034</v>
       </c>
-      <c r="V23" s="53">
+      <c r="V23" s="52">
         <v>16914</v>
       </c>
-      <c r="W23" s="53">
+      <c r="W23" s="52">
         <v>16859</v>
       </c>
-      <c r="X23" s="53">
+      <c r="X23" s="52">
         <v>16805</v>
       </c>
-      <c r="Y23" s="53">
+      <c r="Y23" s="52">
         <v>16772</v>
       </c>
-      <c r="Z23" s="53">
+      <c r="Z23" s="52">
         <v>16726</v>
       </c>
-      <c r="AA23" s="68">
+      <c r="AA23" s="66">
         <v>16689</v>
       </c>
-      <c r="AB23" s="68">
+      <c r="AB23" s="66">
         <v>16634</v>
       </c>
-      <c r="AC23" s="68">
+      <c r="AC23" s="66">
         <v>16630</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="56" t="s">
+      <c r="AD23" s="66">
+        <v>16592</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="56"/>
-[...28 lines deleted...]
-      <c r="A25" s="59" t="s">
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="55"/>
+      <c r="P24" s="56"/>
+      <c r="Q24" s="56"/>
+      <c r="R24" s="56"/>
+      <c r="S24" s="56"/>
+      <c r="T24" s="56"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="56"/>
+      <c r="X24" s="56"/>
+      <c r="Y24" s="80"/>
+      <c r="Z24" s="81"/>
+      <c r="AA24" s="79"/>
+      <c r="AB24" s="79"/>
+      <c r="AC24" s="79"/>
+      <c r="AD24" s="79"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A25" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="52">
+      <c r="B25" s="51">
         <v>489167</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="51">
         <v>489184</v>
       </c>
-      <c r="D25" s="52">
+      <c r="D25" s="51">
         <v>489292</v>
       </c>
-      <c r="E25" s="52">
+      <c r="E25" s="51">
         <v>489413</v>
       </c>
-      <c r="F25" s="52">
+      <c r="F25" s="51">
         <v>489533</v>
       </c>
-      <c r="G25" s="52">
+      <c r="G25" s="51">
         <v>489578</v>
       </c>
-      <c r="H25" s="53">
+      <c r="H25" s="52">
         <v>489704</v>
       </c>
-      <c r="I25" s="53">
+      <c r="I25" s="52">
         <v>489988</v>
       </c>
-      <c r="J25" s="53">
+      <c r="J25" s="52">
         <v>490099</v>
       </c>
-      <c r="K25" s="53">
+      <c r="K25" s="52">
         <v>490211</v>
       </c>
-      <c r="L25" s="53">
+      <c r="L25" s="52">
         <v>490481</v>
       </c>
-      <c r="M25" s="53">
+      <c r="M25" s="52">
         <v>490683</v>
       </c>
-      <c r="N25" s="53">
+      <c r="N25" s="52">
         <v>490833</v>
       </c>
-      <c r="O25" s="53">
+      <c r="O25" s="52">
         <v>491032</v>
       </c>
-      <c r="P25" s="53">
+      <c r="P25" s="52">
         <v>491202</v>
       </c>
-      <c r="Q25" s="53">
+      <c r="Q25" s="52">
         <v>491274</v>
       </c>
-      <c r="R25" s="53">
+      <c r="R25" s="52">
         <v>491352</v>
       </c>
-      <c r="S25" s="53">
+      <c r="S25" s="52">
         <v>491512</v>
       </c>
-      <c r="T25" s="53">
+      <c r="T25" s="52">
         <v>491583</v>
       </c>
-      <c r="U25" s="53">
+      <c r="U25" s="52">
         <v>491728</v>
       </c>
-      <c r="V25" s="53">
+      <c r="V25" s="52">
         <v>491943</v>
       </c>
-      <c r="W25" s="53">
+      <c r="W25" s="52">
         <v>492035</v>
       </c>
-      <c r="X25" s="53">
+      <c r="X25" s="52">
         <v>492166</v>
       </c>
-      <c r="Y25" s="53">
+      <c r="Y25" s="52">
         <v>492235</v>
       </c>
-      <c r="Z25" s="53">
+      <c r="Z25" s="52">
         <v>492280</v>
       </c>
-      <c r="AA25" s="68">
+      <c r="AA25" s="66">
         <v>492457</v>
       </c>
-      <c r="AB25" s="68">
+      <c r="AB25" s="66">
         <v>492758</v>
       </c>
-      <c r="AC25" s="68">
+      <c r="AC25" s="66">
         <v>492775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="55" t="s">
+      <c r="AD25" s="66">
+        <v>492983</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A26" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="52">
+      <c r="B26" s="51">
         <v>278235</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="51">
         <v>278344</v>
       </c>
-      <c r="D26" s="52">
+      <c r="D26" s="51">
         <v>278531</v>
       </c>
-      <c r="E26" s="52">
+      <c r="E26" s="51">
         <v>278759</v>
       </c>
-      <c r="F26" s="52">
+      <c r="F26" s="51">
         <v>278944</v>
       </c>
-      <c r="G26" s="52">
+      <c r="G26" s="51">
         <v>279109</v>
       </c>
-      <c r="H26" s="53">
+      <c r="H26" s="52">
         <v>279367</v>
       </c>
-      <c r="I26" s="53">
+      <c r="I26" s="52">
         <v>279643</v>
       </c>
-      <c r="J26" s="53">
+      <c r="J26" s="52">
         <v>279980</v>
       </c>
-      <c r="K26" s="53">
+      <c r="K26" s="52">
         <v>280287</v>
       </c>
-      <c r="L26" s="53">
+      <c r="L26" s="52">
         <v>280657</v>
       </c>
-      <c r="M26" s="53">
+      <c r="M26" s="52">
         <v>280935</v>
       </c>
-      <c r="N26" s="53">
+      <c r="N26" s="52">
         <v>281146</v>
       </c>
-      <c r="O26" s="53">
+      <c r="O26" s="52">
         <v>281481</v>
       </c>
-      <c r="P26" s="53">
+      <c r="P26" s="52">
         <v>281767</v>
       </c>
-      <c r="Q26" s="53">
+      <c r="Q26" s="52">
         <v>281897</v>
       </c>
-      <c r="R26" s="53">
+      <c r="R26" s="52">
         <v>282146</v>
       </c>
-      <c r="S26" s="53">
+      <c r="S26" s="52">
         <v>282436</v>
       </c>
-      <c r="T26" s="53">
+      <c r="T26" s="52">
         <v>282845</v>
       </c>
-      <c r="U26" s="53">
+      <c r="U26" s="52">
         <v>283209</v>
       </c>
-      <c r="V26" s="53">
+      <c r="V26" s="52">
         <v>283744</v>
       </c>
-      <c r="W26" s="53">
+      <c r="W26" s="52">
         <v>284017</v>
       </c>
-      <c r="X26" s="53">
+      <c r="X26" s="52">
         <v>284280</v>
       </c>
-      <c r="Y26" s="53">
+      <c r="Y26" s="52">
         <v>284499</v>
       </c>
-      <c r="Z26" s="53">
+      <c r="Z26" s="52">
         <v>284582</v>
       </c>
-      <c r="AA26" s="68">
+      <c r="AA26" s="66">
         <v>284797</v>
       </c>
-      <c r="AB26" s="68">
+      <c r="AB26" s="66">
         <v>285168</v>
       </c>
-      <c r="AC26" s="68">
+      <c r="AC26" s="66">
         <v>285347</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="55" t="s">
+      <c r="AD26" s="66">
+        <v>285648</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A27" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="52">
+      <c r="B27" s="51">
         <v>40162</v>
       </c>
-      <c r="C27" s="52">
+      <c r="C27" s="51">
         <v>40176</v>
       </c>
-      <c r="D27" s="52">
+      <c r="D27" s="51">
         <v>40144</v>
       </c>
-      <c r="E27" s="52">
+      <c r="E27" s="51">
         <v>40103</v>
       </c>
-      <c r="F27" s="52">
+      <c r="F27" s="51">
         <v>40066</v>
       </c>
-      <c r="G27" s="52">
+      <c r="G27" s="51">
         <v>40071</v>
       </c>
-      <c r="H27" s="53">
+      <c r="H27" s="52">
         <v>40028</v>
       </c>
-      <c r="I27" s="53">
+      <c r="I27" s="52">
         <v>40126</v>
       </c>
-      <c r="J27" s="53">
+      <c r="J27" s="52">
         <v>40075</v>
       </c>
-      <c r="K27" s="53">
+      <c r="K27" s="52">
         <v>40063</v>
       </c>
-      <c r="L27" s="53">
+      <c r="L27" s="52">
         <v>37973</v>
       </c>
-      <c r="M27" s="53">
+      <c r="M27" s="52">
         <v>40010</v>
       </c>
-      <c r="N27" s="53">
+      <c r="N27" s="52">
         <v>39977</v>
       </c>
-      <c r="O27" s="53">
+      <c r="O27" s="52">
         <v>39975</v>
       </c>
-      <c r="P27" s="53">
+      <c r="P27" s="52">
         <v>39945</v>
       </c>
-      <c r="Q27" s="53">
+      <c r="Q27" s="52">
         <v>39970</v>
       </c>
-      <c r="R27" s="53">
+      <c r="R27" s="52">
         <v>39962</v>
       </c>
-      <c r="S27" s="53">
+      <c r="S27" s="52">
         <v>39960</v>
       </c>
-      <c r="T27" s="53">
+      <c r="T27" s="52">
         <v>39872</v>
       </c>
-      <c r="U27" s="53">
+      <c r="U27" s="52">
         <v>39833</v>
       </c>
-      <c r="V27" s="53">
+      <c r="V27" s="52">
         <v>39780</v>
       </c>
-      <c r="W27" s="53">
+      <c r="W27" s="52">
         <v>39701</v>
       </c>
-      <c r="X27" s="53">
+      <c r="X27" s="52">
         <v>39649</v>
       </c>
-      <c r="Y27" s="53">
+      <c r="Y27" s="52">
         <v>39636</v>
       </c>
-      <c r="Z27" s="53">
+      <c r="Z27" s="52">
         <v>39622</v>
       </c>
-      <c r="AA27" s="68">
+      <c r="AA27" s="66">
         <v>39593</v>
       </c>
-      <c r="AB27" s="68">
+      <c r="AB27" s="66">
         <v>39590</v>
       </c>
-      <c r="AC27" s="68">
+      <c r="AC27" s="66">
         <v>39579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="AD27" s="66">
+        <v>39571</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A28" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="52">
+      <c r="B28" s="51">
         <v>5672</v>
       </c>
-      <c r="C28" s="52">
+      <c r="C28" s="51">
         <v>5678</v>
       </c>
-      <c r="D28" s="52">
+      <c r="D28" s="51">
         <v>5674</v>
       </c>
-      <c r="E28" s="52">
+      <c r="E28" s="51">
         <v>5661</v>
       </c>
-      <c r="F28" s="52">
+      <c r="F28" s="51">
         <v>5651</v>
       </c>
-      <c r="G28" s="52">
+      <c r="G28" s="51">
         <v>5654</v>
       </c>
-      <c r="H28" s="53">
+      <c r="H28" s="52">
         <v>5646</v>
       </c>
-      <c r="I28" s="53">
+      <c r="I28" s="52">
         <v>5645</v>
       </c>
-      <c r="J28" s="53">
+      <c r="J28" s="52">
         <v>5635</v>
       </c>
-      <c r="K28" s="53">
+      <c r="K28" s="52">
         <v>5620</v>
       </c>
-      <c r="L28" s="53">
+      <c r="L28" s="52">
         <v>5615</v>
       </c>
-      <c r="M28" s="53">
+      <c r="M28" s="52">
         <v>5594</v>
       </c>
-      <c r="N28" s="53">
+      <c r="N28" s="52">
         <v>5574</v>
       </c>
-      <c r="O28" s="53">
+      <c r="O28" s="52">
         <v>5564</v>
       </c>
-      <c r="P28" s="53">
+      <c r="P28" s="52">
         <v>5554</v>
       </c>
-      <c r="Q28" s="53">
+      <c r="Q28" s="52">
         <v>5536</v>
       </c>
-      <c r="R28" s="53">
+      <c r="R28" s="52">
         <v>5514</v>
       </c>
-      <c r="S28" s="53">
+      <c r="S28" s="52">
         <v>5495</v>
       </c>
-      <c r="T28" s="53">
+      <c r="T28" s="52">
         <v>5489</v>
       </c>
-      <c r="U28" s="53">
+      <c r="U28" s="52">
         <v>5444</v>
       </c>
-      <c r="V28" s="53">
+      <c r="V28" s="52">
         <v>5421</v>
       </c>
-      <c r="W28" s="53">
+      <c r="W28" s="52">
         <v>5408</v>
       </c>
-      <c r="X28" s="53">
+      <c r="X28" s="52">
         <v>5411</v>
       </c>
-      <c r="Y28" s="53">
+      <c r="Y28" s="52">
         <v>5413</v>
       </c>
-      <c r="Z28" s="53">
+      <c r="Z28" s="52">
         <v>5411</v>
       </c>
-      <c r="AA28" s="68">
+      <c r="AA28" s="66">
         <v>5395</v>
       </c>
-      <c r="AB28" s="68">
+      <c r="AB28" s="66">
         <v>5412</v>
       </c>
-      <c r="AC28" s="68">
+      <c r="AC28" s="66">
         <v>5402</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="AD28" s="66">
+        <v>5429</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A29" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="52">
+      <c r="B29" s="51">
         <v>23071</v>
       </c>
-      <c r="C29" s="52">
+      <c r="C29" s="51">
         <v>23059</v>
       </c>
-      <c r="D29" s="52">
+      <c r="D29" s="51">
         <v>23051</v>
       </c>
-      <c r="E29" s="52">
+      <c r="E29" s="51">
         <v>23054</v>
       </c>
-      <c r="F29" s="52">
+      <c r="F29" s="51">
         <v>23046</v>
       </c>
-      <c r="G29" s="52">
+      <c r="G29" s="51">
         <v>23010</v>
       </c>
-      <c r="H29" s="53">
+      <c r="H29" s="52">
         <v>22984</v>
       </c>
-      <c r="I29" s="53">
+      <c r="I29" s="52">
         <v>22967</v>
       </c>
-      <c r="J29" s="53">
+      <c r="J29" s="52">
         <v>22941</v>
       </c>
-      <c r="K29" s="53">
+      <c r="K29" s="52">
         <v>22930</v>
       </c>
-      <c r="L29" s="53">
+      <c r="L29" s="52">
         <v>18028</v>
       </c>
-      <c r="M29" s="53">
+      <c r="M29" s="52">
         <v>22938</v>
       </c>
-      <c r="N29" s="53">
+      <c r="N29" s="52">
         <v>22950</v>
       </c>
-      <c r="O29" s="53">
+      <c r="O29" s="52">
         <v>22926</v>
       </c>
-      <c r="P29" s="53">
+      <c r="P29" s="52">
         <v>22904</v>
       </c>
-      <c r="Q29" s="53">
+      <c r="Q29" s="52">
         <v>22907</v>
       </c>
-      <c r="R29" s="53">
+      <c r="R29" s="52">
         <v>22883</v>
       </c>
-      <c r="S29" s="53">
+      <c r="S29" s="52">
         <v>22872</v>
       </c>
-      <c r="T29" s="53">
+      <c r="T29" s="52">
         <v>22852</v>
       </c>
-      <c r="U29" s="53">
+      <c r="U29" s="52">
         <v>22814</v>
       </c>
-      <c r="V29" s="53">
+      <c r="V29" s="52">
         <v>22791</v>
       </c>
-      <c r="W29" s="53">
+      <c r="W29" s="52">
         <v>22741</v>
       </c>
-      <c r="X29" s="53">
+      <c r="X29" s="52">
         <v>22724</v>
       </c>
-      <c r="Y29" s="53">
+      <c r="Y29" s="52">
         <v>22698</v>
       </c>
-      <c r="Z29" s="53">
+      <c r="Z29" s="52">
         <v>22711</v>
       </c>
-      <c r="AA29" s="68">
+      <c r="AA29" s="66">
         <v>22707</v>
       </c>
-      <c r="AB29" s="68">
+      <c r="AB29" s="66">
         <v>22699</v>
       </c>
-      <c r="AC29" s="68">
+      <c r="AC29" s="66">
         <v>22679</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="55" t="s">
+      <c r="AD29" s="66">
+        <v>22669</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A30" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="52">
+      <c r="B30" s="51">
         <v>92900</v>
       </c>
-      <c r="C30" s="52">
+      <c r="C30" s="51">
         <v>92859</v>
       </c>
-      <c r="D30" s="52">
+      <c r="D30" s="51">
         <v>92867</v>
       </c>
-      <c r="E30" s="52">
+      <c r="E30" s="51">
         <v>92840</v>
       </c>
-      <c r="F30" s="52">
+      <c r="F30" s="51">
         <v>92842</v>
       </c>
-      <c r="G30" s="52">
+      <c r="G30" s="51">
         <v>92816</v>
       </c>
-      <c r="H30" s="53">
+      <c r="H30" s="52">
         <v>92805</v>
       </c>
-      <c r="I30" s="53">
+      <c r="I30" s="52">
         <v>92779</v>
       </c>
-      <c r="J30" s="53">
+      <c r="J30" s="52">
         <v>92688</v>
       </c>
-      <c r="K30" s="53">
+      <c r="K30" s="52">
         <v>92624</v>
       </c>
-      <c r="L30" s="53">
+      <c r="L30" s="52">
         <v>89669</v>
       </c>
-      <c r="M30" s="53">
+      <c r="M30" s="52">
         <v>92593</v>
       </c>
-      <c r="N30" s="53">
+      <c r="N30" s="52">
         <v>92597</v>
       </c>
-      <c r="O30" s="53">
+      <c r="O30" s="52">
         <v>92558</v>
       </c>
-      <c r="P30" s="53">
+      <c r="P30" s="52">
         <v>92547</v>
       </c>
-      <c r="Q30" s="53">
+      <c r="Q30" s="52">
         <v>92520</v>
       </c>
-      <c r="R30" s="53">
+      <c r="R30" s="52">
         <v>92463</v>
       </c>
-      <c r="S30" s="53">
+      <c r="S30" s="52">
         <v>92384</v>
       </c>
-      <c r="T30" s="53">
+      <c r="T30" s="52">
         <v>92274</v>
       </c>
-      <c r="U30" s="53">
+      <c r="U30" s="52">
         <v>92211</v>
       </c>
-      <c r="V30" s="53">
+      <c r="V30" s="52">
         <v>92070</v>
       </c>
-      <c r="W30" s="53">
+      <c r="W30" s="52">
         <v>92034</v>
       </c>
-      <c r="X30" s="53">
+      <c r="X30" s="52">
         <v>91994</v>
       </c>
-      <c r="Y30" s="53">
+      <c r="Y30" s="52">
         <v>91969</v>
       </c>
-      <c r="Z30" s="53">
+      <c r="Z30" s="52">
         <v>91979</v>
       </c>
-      <c r="AA30" s="68">
+      <c r="AA30" s="66">
         <v>92015</v>
       </c>
-      <c r="AB30" s="68">
+      <c r="AB30" s="66">
         <v>91973</v>
       </c>
-      <c r="AC30" s="68">
+      <c r="AC30" s="66">
         <v>91934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="AD30" s="66">
+        <v>91871</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A31" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="52">
+      <c r="B31" s="51">
         <v>29647</v>
       </c>
-      <c r="C31" s="52">
+      <c r="C31" s="51">
         <v>29614</v>
       </c>
-      <c r="D31" s="52">
+      <c r="D31" s="51">
         <v>29581</v>
       </c>
-      <c r="E31" s="52">
+      <c r="E31" s="51">
         <v>29582</v>
       </c>
-      <c r="F31" s="52">
+      <c r="F31" s="51">
         <v>29581</v>
       </c>
-      <c r="G31" s="52">
+      <c r="G31" s="51">
         <v>29553</v>
       </c>
-      <c r="H31" s="53">
+      <c r="H31" s="52">
         <v>29513</v>
       </c>
-      <c r="I31" s="53">
+      <c r="I31" s="52">
         <v>29477</v>
       </c>
-      <c r="J31" s="53">
+      <c r="J31" s="52">
         <v>29470</v>
       </c>
-      <c r="K31" s="53">
+      <c r="K31" s="52">
         <v>29447</v>
       </c>
-      <c r="L31" s="53">
+      <c r="L31" s="52">
         <v>20254</v>
       </c>
-      <c r="M31" s="53">
+      <c r="M31" s="52">
         <v>29413</v>
       </c>
-      <c r="N31" s="53">
+      <c r="N31" s="52">
         <v>29392</v>
       </c>
-      <c r="O31" s="53">
+      <c r="O31" s="52">
         <v>29362</v>
       </c>
-      <c r="P31" s="53">
+      <c r="P31" s="52">
         <v>29316</v>
       </c>
-      <c r="Q31" s="53">
+      <c r="Q31" s="52">
         <v>29271</v>
       </c>
-      <c r="R31" s="53">
+      <c r="R31" s="52">
         <v>29228</v>
       </c>
-      <c r="S31" s="53">
+      <c r="S31" s="52">
         <v>29199</v>
       </c>
-      <c r="T31" s="53">
+      <c r="T31" s="52">
         <v>29157</v>
       </c>
-      <c r="U31" s="53">
+      <c r="U31" s="52">
         <v>29163</v>
       </c>
-      <c r="V31" s="53">
+      <c r="V31" s="52">
         <v>29131</v>
       </c>
-      <c r="W31" s="53">
+      <c r="W31" s="52">
         <v>29127</v>
       </c>
-      <c r="X31" s="53">
+      <c r="X31" s="52">
         <v>29116</v>
       </c>
-      <c r="Y31" s="53">
+      <c r="Y31" s="52">
         <v>29054</v>
       </c>
-      <c r="Z31" s="53">
+      <c r="Z31" s="52">
         <v>29031</v>
       </c>
-      <c r="AA31" s="68">
+      <c r="AA31" s="66">
         <v>29010</v>
       </c>
-      <c r="AB31" s="68">
+      <c r="AB31" s="66">
         <v>28966</v>
       </c>
-      <c r="AC31" s="68">
+      <c r="AC31" s="66">
         <v>28920</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="AD31" s="66">
+        <v>28914</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A32" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="52"/>
-[...29 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+      <c r="S32" s="52"/>
+      <c r="T32" s="52"/>
+      <c r="U32" s="52"/>
+      <c r="V32" s="52"/>
+      <c r="W32" s="52"/>
+      <c r="X32" s="52"/>
+      <c r="Y32" s="52"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="66"/>
+      <c r="AB32" s="66"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="66"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A33" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="52">
+      <c r="B33" s="51">
         <v>14797</v>
       </c>
-      <c r="C33" s="52">
+      <c r="C33" s="51">
         <v>14775</v>
       </c>
-      <c r="D33" s="52">
+      <c r="D33" s="51">
         <v>14769</v>
       </c>
-      <c r="E33" s="52">
+      <c r="E33" s="51">
         <v>14749</v>
       </c>
-      <c r="F33" s="52">
+      <c r="F33" s="51">
         <v>14736</v>
       </c>
-      <c r="G33" s="52">
+      <c r="G33" s="51">
         <v>14713</v>
       </c>
-      <c r="H33" s="53">
+      <c r="H33" s="52">
         <v>14711</v>
       </c>
-      <c r="I33" s="53">
+      <c r="I33" s="52">
         <v>14695</v>
       </c>
-      <c r="J33" s="53">
+      <c r="J33" s="52">
         <v>14674</v>
       </c>
-      <c r="K33" s="53">
+      <c r="K33" s="52">
         <v>14644</v>
       </c>
-      <c r="L33" s="53">
+      <c r="L33" s="52">
         <v>14639</v>
       </c>
-      <c r="M33" s="53">
+      <c r="M33" s="52">
         <v>14634</v>
       </c>
-      <c r="N33" s="53">
+      <c r="N33" s="52">
         <v>14622</v>
       </c>
-      <c r="O33" s="53">
+      <c r="O33" s="52">
         <v>14624</v>
       </c>
-      <c r="P33" s="53">
+      <c r="P33" s="52">
         <v>14631</v>
       </c>
-      <c r="Q33" s="53">
+      <c r="Q33" s="52">
         <v>14632</v>
       </c>
-      <c r="R33" s="53">
+      <c r="R33" s="52">
         <v>14616</v>
       </c>
-      <c r="S33" s="53">
+      <c r="S33" s="52">
         <v>14634</v>
       </c>
-      <c r="T33" s="53">
+      <c r="T33" s="52">
         <v>14573</v>
       </c>
-      <c r="U33" s="53">
+      <c r="U33" s="52">
         <v>14552</v>
       </c>
-      <c r="V33" s="53">
+      <c r="V33" s="52">
         <v>14549</v>
       </c>
-      <c r="W33" s="53">
+      <c r="W33" s="52">
         <v>14558</v>
       </c>
-      <c r="X33" s="53">
+      <c r="X33" s="52">
         <v>14562</v>
       </c>
-      <c r="Y33" s="53">
+      <c r="Y33" s="52">
         <v>14547</v>
       </c>
-      <c r="Z33" s="53">
+      <c r="Z33" s="52">
         <v>14532</v>
       </c>
-      <c r="AA33" s="68">
+      <c r="AA33" s="66">
         <v>14526</v>
       </c>
-      <c r="AB33" s="68">
+      <c r="AB33" s="66">
         <v>14536</v>
       </c>
-      <c r="AC33" s="68">
+      <c r="AC33" s="66">
         <v>14516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="AD33" s="66">
+        <v>14501</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A34" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="52">
+      <c r="B34" s="51">
         <v>4683</v>
       </c>
-      <c r="C34" s="52">
+      <c r="C34" s="51">
         <v>4679</v>
       </c>
-      <c r="D34" s="52">
+      <c r="D34" s="51">
         <v>4675</v>
       </c>
-      <c r="E34" s="52">
+      <c r="E34" s="51">
         <v>4665</v>
       </c>
-      <c r="F34" s="52">
+      <c r="F34" s="51">
         <v>4667</v>
       </c>
-      <c r="G34" s="52">
+      <c r="G34" s="51">
         <v>4652</v>
       </c>
-      <c r="H34" s="53">
+      <c r="H34" s="52">
         <v>4650</v>
       </c>
-      <c r="I34" s="53">
+      <c r="I34" s="52">
         <v>4656</v>
       </c>
-      <c r="J34" s="53">
+      <c r="J34" s="52">
         <v>4636</v>
       </c>
-      <c r="K34" s="53">
+      <c r="K34" s="52">
         <v>4596</v>
       </c>
-      <c r="L34" s="53">
+      <c r="L34" s="52">
         <v>4573</v>
       </c>
-      <c r="M34" s="53">
+      <c r="M34" s="52">
         <v>4566</v>
       </c>
-      <c r="N34" s="53">
+      <c r="N34" s="52">
         <v>4575</v>
       </c>
-      <c r="O34" s="53">
+      <c r="O34" s="52">
         <v>4542</v>
       </c>
-      <c r="P34" s="53">
+      <c r="P34" s="52">
         <v>4538</v>
       </c>
-      <c r="Q34" s="53">
+      <c r="Q34" s="52">
         <v>4541</v>
       </c>
-      <c r="R34" s="53">
+      <c r="R34" s="52">
         <v>4540</v>
       </c>
-      <c r="S34" s="53">
+      <c r="S34" s="52">
         <v>4532</v>
       </c>
-      <c r="T34" s="53">
+      <c r="T34" s="52">
         <v>4521</v>
       </c>
-      <c r="U34" s="53">
+      <c r="U34" s="52">
         <v>4502</v>
       </c>
-      <c r="V34" s="53">
+      <c r="V34" s="52">
         <v>4457</v>
       </c>
-      <c r="W34" s="53">
+      <c r="W34" s="52">
         <v>4449</v>
       </c>
-      <c r="X34" s="53">
+      <c r="X34" s="52">
         <v>4430</v>
       </c>
-      <c r="Y34" s="53">
+      <c r="Y34" s="52">
         <v>4419</v>
       </c>
-      <c r="Z34" s="53">
+      <c r="Z34" s="52">
         <v>4412</v>
       </c>
-      <c r="AA34" s="68">
+      <c r="AA34" s="66">
         <v>4414</v>
       </c>
-      <c r="AB34" s="68">
+      <c r="AB34" s="66">
         <v>4414</v>
       </c>
-      <c r="AC34" s="68">
+      <c r="AC34" s="66">
         <v>4398</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="56" t="s">
+      <c r="AD34" s="66">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="56"/>
-[...29 lines deleted...]
-      <c r="A36" s="59" t="s">
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="55"/>
+      <c r="J35" s="55"/>
+      <c r="K35" s="55"/>
+      <c r="L35" s="55"/>
+      <c r="M35" s="55"/>
+      <c r="N35" s="55"/>
+      <c r="O35" s="55"/>
+      <c r="P35" s="56"/>
+      <c r="Q35" s="56"/>
+      <c r="R35" s="56"/>
+      <c r="S35" s="56"/>
+      <c r="T35" s="56"/>
+      <c r="U35" s="56"/>
+      <c r="V35" s="56"/>
+      <c r="W35" s="56"/>
+      <c r="X35" s="56"/>
+      <c r="Y35" s="80"/>
+      <c r="Z35" s="80"/>
+      <c r="AA35" s="79"/>
+      <c r="AB35" s="79"/>
+      <c r="AC35" s="79"/>
+      <c r="AD35" s="79"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A36" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="52">
+      <c r="B36" s="51">
         <v>102337</v>
       </c>
-      <c r="C36" s="52">
+      <c r="C36" s="51">
         <v>102118</v>
       </c>
-      <c r="D36" s="52">
+      <c r="D36" s="51">
         <v>101966</v>
       </c>
-      <c r="E36" s="52">
+      <c r="E36" s="51">
         <v>101791</v>
       </c>
-      <c r="F36" s="52">
+      <c r="F36" s="51">
         <v>101657</v>
       </c>
-      <c r="G36" s="52">
+      <c r="G36" s="51">
         <v>101544</v>
       </c>
-      <c r="H36" s="53">
+      <c r="H36" s="52">
         <v>101308</v>
       </c>
-      <c r="I36" s="53">
+      <c r="I36" s="52">
         <v>100868</v>
       </c>
-      <c r="J36" s="53">
+      <c r="J36" s="52">
         <v>100709</v>
       </c>
-      <c r="K36" s="53">
+      <c r="K36" s="52">
         <v>100449</v>
       </c>
-      <c r="L36" s="53">
+      <c r="L36" s="52">
         <v>100116</v>
       </c>
-      <c r="M36" s="53">
+      <c r="M36" s="52">
         <v>99844</v>
       </c>
-      <c r="N36" s="53">
+      <c r="N36" s="52">
         <v>99619</v>
       </c>
-      <c r="O36" s="53">
+      <c r="O36" s="52">
         <v>99247</v>
       </c>
-      <c r="P36" s="53">
+      <c r="P36" s="52">
         <v>98924</v>
       </c>
-      <c r="Q36" s="53">
+      <c r="Q36" s="52">
         <v>98734</v>
       </c>
-      <c r="R36" s="53">
+      <c r="R36" s="52">
         <v>98517</v>
       </c>
-      <c r="S36" s="53">
+      <c r="S36" s="52">
         <v>98241</v>
       </c>
-      <c r="T36" s="53">
+      <c r="T36" s="52">
         <v>97947</v>
       </c>
-      <c r="U36" s="53">
+      <c r="U36" s="52">
         <v>97553</v>
       </c>
-      <c r="V36" s="53">
+      <c r="V36" s="52">
         <v>97131</v>
       </c>
-      <c r="W36" s="53">
+      <c r="W36" s="52">
         <v>96806</v>
       </c>
-      <c r="X36" s="53">
+      <c r="X36" s="52">
         <v>96543</v>
       </c>
-      <c r="Y36" s="53">
+      <c r="Y36" s="52">
         <v>96331</v>
       </c>
-      <c r="Z36" s="53">
+      <c r="Z36" s="52">
         <v>96188</v>
       </c>
-      <c r="AA36" s="68">
+      <c r="AA36" s="66">
         <v>95927</v>
       </c>
-      <c r="AB36" s="68">
+      <c r="AB36" s="66">
         <v>95775</v>
       </c>
-      <c r="AC36" s="68">
+      <c r="AC36" s="66">
         <v>95563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AD36" s="66">
+        <v>95345</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A37" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="52">
+      <c r="B37" s="51">
         <v>101</v>
       </c>
-      <c r="C37" s="52">
+      <c r="C37" s="51">
         <v>101</v>
       </c>
-      <c r="D37" s="52">
+      <c r="D37" s="51">
         <v>101</v>
       </c>
-      <c r="E37" s="52">
+      <c r="E37" s="51">
         <v>101</v>
       </c>
-      <c r="F37" s="52">
+      <c r="F37" s="51">
         <v>101</v>
       </c>
-      <c r="G37" s="52">
+      <c r="G37" s="51">
         <v>101</v>
       </c>
-      <c r="H37" s="53">
+      <c r="H37" s="52">
         <v>101</v>
       </c>
-      <c r="I37" s="53" t="s">
+      <c r="I37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="J37" s="53" t="s">
+      <c r="J37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="K37" s="53" t="s">
+      <c r="K37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="L37" s="53" t="s">
+      <c r="L37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="M37" s="53" t="s">
+      <c r="M37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="N37" s="53" t="s">
+      <c r="N37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="O37" s="53" t="s">
+      <c r="O37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="P37" s="53" t="s">
+      <c r="P37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="Q37" s="53" t="s">
+      <c r="Q37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="R37" s="53" t="s">
+      <c r="R37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="S37" s="53" t="s">
+      <c r="S37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="T37" s="53" t="s">
+      <c r="T37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="U37" s="53" t="s">
+      <c r="U37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="V37" s="53" t="s">
+      <c r="V37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="W37" s="53" t="s">
+      <c r="W37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="X37" s="53" t="s">
+      <c r="X37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="Y37" s="53" t="s">
+      <c r="Y37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="Z37" s="53" t="s">
+      <c r="Z37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="AA37" s="68" t="s">
+      <c r="AA37" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AB37" s="68" t="s">
+      <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="AC37" s="68" t="s">
+      <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AD37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A38" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="52"/>
-[...29 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="B38" s="51"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="T38" s="52"/>
+      <c r="U38" s="52"/>
+      <c r="V38" s="52"/>
+      <c r="W38" s="52"/>
+      <c r="X38" s="52"/>
+      <c r="Y38" s="52"/>
+      <c r="Z38" s="52"/>
+      <c r="AA38" s="66"/>
+      <c r="AB38" s="66"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="66"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A39" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="52">
+      <c r="B39" s="51">
         <v>14967</v>
       </c>
-      <c r="C39" s="52">
+      <c r="C39" s="51">
         <v>14975</v>
       </c>
-      <c r="D39" s="52">
+      <c r="D39" s="51">
         <v>14946</v>
       </c>
-      <c r="E39" s="52">
+      <c r="E39" s="51">
         <v>14926</v>
       </c>
-      <c r="F39" s="52">
+      <c r="F39" s="51">
         <v>14936</v>
       </c>
-      <c r="G39" s="52">
+      <c r="G39" s="51">
         <v>14904</v>
       </c>
-      <c r="H39" s="53">
+      <c r="H39" s="52">
         <v>14859</v>
       </c>
-      <c r="I39" s="53">
+      <c r="I39" s="52">
         <v>14827</v>
       </c>
-      <c r="J39" s="53">
+      <c r="J39" s="52">
         <v>14810</v>
       </c>
-      <c r="K39" s="53">
+      <c r="K39" s="52">
         <v>14819</v>
       </c>
-      <c r="L39" s="53">
+      <c r="L39" s="52">
         <v>14813</v>
       </c>
-      <c r="M39" s="53">
+      <c r="M39" s="52">
         <v>14755</v>
       </c>
-      <c r="N39" s="53">
+      <c r="N39" s="52">
         <v>14707</v>
       </c>
-      <c r="O39" s="53">
+      <c r="O39" s="52">
         <v>14630</v>
       </c>
-      <c r="P39" s="53">
+      <c r="P39" s="52">
         <v>14589</v>
       </c>
-      <c r="Q39" s="53">
+      <c r="Q39" s="52">
         <v>14565</v>
       </c>
-      <c r="R39" s="53">
+      <c r="R39" s="52">
         <v>14544</v>
       </c>
-      <c r="S39" s="53">
+      <c r="S39" s="52">
         <v>14512</v>
       </c>
-      <c r="T39" s="53">
+      <c r="T39" s="52">
         <v>14485</v>
       </c>
-      <c r="U39" s="53">
+      <c r="U39" s="52">
         <v>14447</v>
       </c>
-      <c r="V39" s="53">
+      <c r="V39" s="52">
         <v>14389</v>
       </c>
-      <c r="W39" s="53">
+      <c r="W39" s="52">
         <v>14338</v>
       </c>
-      <c r="X39" s="53">
+      <c r="X39" s="52">
         <v>14315</v>
       </c>
-      <c r="Y39" s="53">
+      <c r="Y39" s="52">
         <v>14288</v>
       </c>
-      <c r="Z39" s="53">
+      <c r="Z39" s="52">
         <v>14277</v>
       </c>
-      <c r="AA39" s="68">
+      <c r="AA39" s="66">
         <v>14228</v>
       </c>
-      <c r="AB39" s="68">
+      <c r="AB39" s="66">
         <v>14183</v>
       </c>
-      <c r="AC39" s="68">
+      <c r="AC39" s="66">
         <v>14138</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="AD39" s="66">
+        <v>14120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A40" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="52">
+      <c r="B40" s="51">
         <v>7758</v>
       </c>
-      <c r="C40" s="52">
+      <c r="C40" s="51">
         <v>7747</v>
       </c>
-      <c r="D40" s="52">
+      <c r="D40" s="51">
         <v>7715</v>
       </c>
-      <c r="E40" s="52">
+      <c r="E40" s="51">
         <v>7688</v>
       </c>
-      <c r="F40" s="52">
+      <c r="F40" s="51">
         <v>7675</v>
       </c>
-      <c r="G40" s="52">
+      <c r="G40" s="51">
         <v>7670</v>
       </c>
-      <c r="H40" s="53">
+      <c r="H40" s="52">
         <v>7661</v>
       </c>
-      <c r="I40" s="53">
+      <c r="I40" s="52">
         <v>7495</v>
       </c>
-      <c r="J40" s="53">
+      <c r="J40" s="52">
         <v>7478</v>
       </c>
-      <c r="K40" s="53">
+      <c r="K40" s="52">
         <v>7452</v>
       </c>
-      <c r="L40" s="53">
+      <c r="L40" s="52">
         <v>7420</v>
       </c>
-      <c r="M40" s="53">
+      <c r="M40" s="52">
         <v>7415</v>
       </c>
-      <c r="N40" s="53">
+      <c r="N40" s="52">
         <v>7398</v>
       </c>
-      <c r="O40" s="53">
+      <c r="O40" s="52">
         <v>7386</v>
       </c>
-      <c r="P40" s="53">
+      <c r="P40" s="52">
         <v>7348</v>
       </c>
-      <c r="Q40" s="53">
+      <c r="Q40" s="52">
         <v>7345</v>
       </c>
-      <c r="R40" s="53">
+      <c r="R40" s="52">
         <v>7307</v>
       </c>
-      <c r="S40" s="53">
+      <c r="S40" s="52">
         <v>7290</v>
       </c>
-      <c r="T40" s="53">
+      <c r="T40" s="52">
         <v>7275</v>
       </c>
-      <c r="U40" s="53">
+      <c r="U40" s="52">
         <v>7260</v>
       </c>
-      <c r="V40" s="53">
+      <c r="V40" s="52">
         <v>7252</v>
       </c>
-      <c r="W40" s="53">
+      <c r="W40" s="52">
         <v>7241</v>
       </c>
-      <c r="X40" s="53">
+      <c r="X40" s="52">
         <v>7250</v>
       </c>
-      <c r="Y40" s="53">
+      <c r="Y40" s="52">
         <v>7246</v>
       </c>
-      <c r="Z40" s="53">
+      <c r="Z40" s="52">
         <v>7220</v>
       </c>
-      <c r="AA40" s="68">
+      <c r="AA40" s="66">
         <v>7203</v>
       </c>
-      <c r="AB40" s="68">
+      <c r="AB40" s="66">
         <v>7199</v>
       </c>
-      <c r="AC40" s="68">
+      <c r="AC40" s="66">
         <v>7196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="54" t="s">
+      <c r="AD40" s="66">
+        <v>7178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A41" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="52">
+      <c r="B41" s="51">
         <v>25969</v>
       </c>
-      <c r="C41" s="52">
+      <c r="C41" s="51">
         <v>25904</v>
       </c>
-      <c r="D41" s="52">
+      <c r="D41" s="51">
         <v>25881</v>
       </c>
-      <c r="E41" s="52">
+      <c r="E41" s="51">
         <v>25848</v>
       </c>
-      <c r="F41" s="52">
+      <c r="F41" s="51">
         <v>25816</v>
       </c>
-      <c r="G41" s="52">
+      <c r="G41" s="51">
         <v>25848</v>
       </c>
-      <c r="H41" s="53">
+      <c r="H41" s="52">
         <v>25815</v>
       </c>
-      <c r="I41" s="53">
+      <c r="I41" s="52">
         <v>25866</v>
       </c>
-      <c r="J41" s="53">
+      <c r="J41" s="52">
         <v>25824</v>
       </c>
-      <c r="K41" s="53">
+      <c r="K41" s="52">
         <v>25765</v>
       </c>
-      <c r="L41" s="53">
+      <c r="L41" s="52">
         <v>25701</v>
       </c>
-      <c r="M41" s="53">
+      <c r="M41" s="52">
         <v>25671</v>
       </c>
-      <c r="N41" s="53">
+      <c r="N41" s="52">
         <v>25631</v>
       </c>
-      <c r="O41" s="53">
+      <c r="O41" s="52">
         <v>25548</v>
       </c>
-      <c r="P41" s="53">
+      <c r="P41" s="52">
         <v>25464</v>
       </c>
-      <c r="Q41" s="53">
+      <c r="Q41" s="52">
         <v>25408</v>
       </c>
-      <c r="R41" s="53">
+      <c r="R41" s="52">
         <v>25348</v>
       </c>
-      <c r="S41" s="53">
+      <c r="S41" s="52">
         <v>25270</v>
       </c>
-      <c r="T41" s="53">
+      <c r="T41" s="52">
         <v>25214</v>
       </c>
-      <c r="U41" s="53">
+      <c r="U41" s="52">
         <v>25153</v>
       </c>
-      <c r="V41" s="53">
+      <c r="V41" s="52">
         <v>25098</v>
       </c>
-      <c r="W41" s="53">
+      <c r="W41" s="52">
         <v>25053</v>
       </c>
-      <c r="X41" s="53">
+      <c r="X41" s="52">
         <v>24982</v>
       </c>
-      <c r="Y41" s="53">
+      <c r="Y41" s="52">
         <v>24940</v>
       </c>
-      <c r="Z41" s="53">
+      <c r="Z41" s="52">
         <v>24933</v>
       </c>
-      <c r="AA41" s="68">
+      <c r="AA41" s="66">
         <v>24897</v>
       </c>
-      <c r="AB41" s="68">
+      <c r="AB41" s="66">
         <v>24870</v>
       </c>
-      <c r="AC41" s="68">
+      <c r="AC41" s="66">
         <v>24821</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="54" t="s">
+      <c r="AD41" s="66">
+        <v>24773</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A42" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="52">
+      <c r="B42" s="51">
         <v>9947</v>
       </c>
-      <c r="C42" s="52">
+      <c r="C42" s="51">
         <v>9906</v>
       </c>
-      <c r="D42" s="52">
+      <c r="D42" s="51">
         <v>9894</v>
       </c>
-      <c r="E42" s="52">
+      <c r="E42" s="51">
         <v>9880</v>
       </c>
-      <c r="F42" s="52">
+      <c r="F42" s="51">
         <v>9851</v>
       </c>
-      <c r="G42" s="52">
+      <c r="G42" s="51">
         <v>9836</v>
       </c>
-      <c r="H42" s="53">
+      <c r="H42" s="52">
         <v>9823</v>
       </c>
-      <c r="I42" s="53">
+      <c r="I42" s="52">
         <v>9767</v>
       </c>
-      <c r="J42" s="53">
+      <c r="J42" s="52">
         <v>9753</v>
       </c>
-      <c r="K42" s="53">
+      <c r="K42" s="52">
         <v>9694</v>
       </c>
-      <c r="L42" s="53">
+      <c r="L42" s="52">
         <v>9651</v>
       </c>
-      <c r="M42" s="53">
+      <c r="M42" s="52">
         <v>9624</v>
       </c>
-      <c r="N42" s="53">
+      <c r="N42" s="52">
         <v>9583</v>
       </c>
-      <c r="O42" s="53">
+      <c r="O42" s="52">
         <v>9553</v>
       </c>
-      <c r="P42" s="53">
+      <c r="P42" s="52">
         <v>9517</v>
       </c>
-      <c r="Q42" s="53">
+      <c r="Q42" s="52">
         <v>9496</v>
       </c>
-      <c r="R42" s="53">
+      <c r="R42" s="52">
         <v>9485</v>
       </c>
-      <c r="S42" s="53">
+      <c r="S42" s="52">
         <v>9436</v>
       </c>
-      <c r="T42" s="53">
+      <c r="T42" s="52">
         <v>9404</v>
       </c>
-      <c r="U42" s="53">
+      <c r="U42" s="52">
         <v>9338</v>
       </c>
-      <c r="V42" s="53">
+      <c r="V42" s="52">
         <v>9246</v>
       </c>
-      <c r="W42" s="53">
+      <c r="W42" s="52">
         <v>9182</v>
       </c>
-      <c r="X42" s="53">
+      <c r="X42" s="52">
         <v>9135</v>
       </c>
-      <c r="Y42" s="53">
+      <c r="Y42" s="52">
         <v>9095</v>
       </c>
-      <c r="Z42" s="53">
+      <c r="Z42" s="52">
         <v>9093</v>
       </c>
-      <c r="AA42" s="68">
+      <c r="AA42" s="66">
         <v>9060</v>
       </c>
-      <c r="AB42" s="68">
+      <c r="AB42" s="66">
         <v>9040</v>
       </c>
-      <c r="AC42" s="68">
+      <c r="AC42" s="66">
         <v>9014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="54" t="s">
+      <c r="AD42" s="66">
+        <v>8970</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A43" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="52">
+      <c r="B43" s="51">
         <v>10572</v>
       </c>
-      <c r="C43" s="52">
+      <c r="C43" s="51">
         <v>10541</v>
       </c>
-      <c r="D43" s="52">
+      <c r="D43" s="51">
         <v>10531</v>
       </c>
-      <c r="E43" s="52">
+      <c r="E43" s="51">
         <v>10510</v>
       </c>
-      <c r="F43" s="52">
+      <c r="F43" s="51">
         <v>10485</v>
       </c>
-      <c r="G43" s="52">
+      <c r="G43" s="51">
         <v>10458</v>
       </c>
-      <c r="H43" s="53">
+      <c r="H43" s="52">
         <v>10423</v>
       </c>
-      <c r="I43" s="53">
+      <c r="I43" s="52">
         <v>10389</v>
       </c>
-      <c r="J43" s="53">
+      <c r="J43" s="52">
         <v>10378</v>
       </c>
-      <c r="K43" s="53">
+      <c r="K43" s="52">
         <v>10351</v>
       </c>
-      <c r="L43" s="53">
+      <c r="L43" s="52">
         <v>10299</v>
       </c>
-      <c r="M43" s="53">
+      <c r="M43" s="52">
         <v>10248</v>
       </c>
-      <c r="N43" s="53">
+      <c r="N43" s="52">
         <v>10220</v>
       </c>
-      <c r="O43" s="53">
+      <c r="O43" s="52">
         <v>10180</v>
       </c>
-      <c r="P43" s="53">
+      <c r="P43" s="52">
         <v>10159</v>
       </c>
-      <c r="Q43" s="53">
+      <c r="Q43" s="52">
         <v>10126</v>
       </c>
-      <c r="R43" s="53">
+      <c r="R43" s="52">
         <v>10106</v>
       </c>
-      <c r="S43" s="53">
+      <c r="S43" s="52">
         <v>10080</v>
       </c>
-      <c r="T43" s="53">
+      <c r="T43" s="52">
         <v>10034</v>
       </c>
-      <c r="U43" s="53">
+      <c r="U43" s="52">
         <v>9969</v>
       </c>
-      <c r="V43" s="53">
+      <c r="V43" s="52">
         <v>9927</v>
       </c>
-      <c r="W43" s="53">
+      <c r="W43" s="52">
         <v>9866</v>
       </c>
-      <c r="X43" s="53">
+      <c r="X43" s="52">
         <v>9819</v>
       </c>
-      <c r="Y43" s="53">
+      <c r="Y43" s="52">
         <v>9786</v>
       </c>
-      <c r="Z43" s="53">
+      <c r="Z43" s="52">
         <v>9768</v>
       </c>
-      <c r="AA43" s="68">
+      <c r="AA43" s="66">
         <v>9721</v>
       </c>
-      <c r="AB43" s="68">
+      <c r="AB43" s="66">
         <v>9722</v>
       </c>
-      <c r="AC43" s="68">
+      <c r="AC43" s="66">
         <v>9694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="54" t="s">
+      <c r="AD43" s="66">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A44" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="52">
+      <c r="B44" s="51">
         <v>14968</v>
       </c>
-      <c r="C44" s="52">
+      <c r="C44" s="51">
         <v>14921</v>
       </c>
-      <c r="D44" s="52">
+      <c r="D44" s="51">
         <v>14904</v>
       </c>
-      <c r="E44" s="52">
+      <c r="E44" s="51">
         <v>14878</v>
       </c>
-      <c r="F44" s="52">
+      <c r="F44" s="51">
         <v>14858</v>
       </c>
-      <c r="G44" s="52">
+      <c r="G44" s="51">
         <v>14854</v>
       </c>
-      <c r="H44" s="53">
+      <c r="H44" s="52">
         <v>14815</v>
       </c>
-      <c r="I44" s="53">
+      <c r="I44" s="52">
         <v>14771</v>
       </c>
-      <c r="J44" s="53">
+      <c r="J44" s="52">
         <v>14740</v>
       </c>
-      <c r="K44" s="53">
+      <c r="K44" s="52">
         <v>14711</v>
       </c>
-      <c r="L44" s="53">
+      <c r="L44" s="52">
         <v>14645</v>
       </c>
-      <c r="M44" s="53">
+      <c r="M44" s="52">
         <v>14602</v>
       </c>
-      <c r="N44" s="53">
+      <c r="N44" s="52">
         <v>14594</v>
       </c>
-      <c r="O44" s="53">
+      <c r="O44" s="52">
         <v>14546</v>
       </c>
-      <c r="P44" s="53">
+      <c r="P44" s="52">
         <v>14514</v>
       </c>
-      <c r="Q44" s="53">
+      <c r="Q44" s="52">
         <v>14503</v>
       </c>
-      <c r="R44" s="53">
+      <c r="R44" s="52">
         <v>14483</v>
       </c>
-      <c r="S44" s="53">
+      <c r="S44" s="52">
         <v>14458</v>
       </c>
-      <c r="T44" s="53">
+      <c r="T44" s="52">
         <v>14394</v>
       </c>
-      <c r="U44" s="53">
+      <c r="U44" s="52">
         <v>14352</v>
       </c>
-      <c r="V44" s="53">
+      <c r="V44" s="52">
         <v>14305</v>
       </c>
-      <c r="W44" s="53">
+      <c r="W44" s="52">
         <v>14267</v>
       </c>
-      <c r="X44" s="53">
+      <c r="X44" s="52">
         <v>14237</v>
       </c>
-      <c r="Y44" s="53">
+      <c r="Y44" s="52">
         <v>14204</v>
       </c>
-      <c r="Z44" s="53">
+      <c r="Z44" s="52">
         <v>14171</v>
       </c>
-      <c r="AA44" s="68">
+      <c r="AA44" s="66">
         <v>14129</v>
       </c>
-      <c r="AB44" s="68">
+      <c r="AB44" s="66">
         <v>14127</v>
       </c>
-      <c r="AC44" s="68">
+      <c r="AC44" s="66">
         <v>14070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="60" t="s">
+      <c r="AD44" s="66">
+        <v>14057</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A45" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="61">
+      <c r="B45" s="59">
         <v>18055</v>
       </c>
-      <c r="C45" s="61">
+      <c r="C45" s="59">
         <v>18023</v>
       </c>
-      <c r="D45" s="61">
+      <c r="D45" s="59">
         <v>17994</v>
       </c>
-      <c r="E45" s="61">
+      <c r="E45" s="59">
         <v>17960</v>
       </c>
-      <c r="F45" s="61">
+      <c r="F45" s="59">
         <v>17935</v>
       </c>
-      <c r="G45" s="61">
+      <c r="G45" s="59">
         <v>17873</v>
       </c>
-      <c r="H45" s="61">
+      <c r="H45" s="59">
         <v>17811</v>
       </c>
-      <c r="I45" s="61">
+      <c r="I45" s="59">
         <v>17753</v>
       </c>
-      <c r="J45" s="61">
+      <c r="J45" s="59">
         <v>17726</v>
       </c>
-      <c r="K45" s="61">
+      <c r="K45" s="59">
         <v>17657</v>
       </c>
-      <c r="L45" s="61">
+      <c r="L45" s="59">
         <v>17587</v>
       </c>
-      <c r="M45" s="61">
+      <c r="M45" s="59">
         <v>17529</v>
       </c>
-      <c r="N45" s="61">
+      <c r="N45" s="59">
         <v>17486</v>
       </c>
-      <c r="O45" s="61">
+      <c r="O45" s="59">
         <v>17404</v>
       </c>
-      <c r="P45" s="61">
+      <c r="P45" s="59">
         <v>17333</v>
       </c>
-      <c r="Q45" s="61">
+      <c r="Q45" s="59">
         <v>17291</v>
       </c>
-      <c r="R45" s="61">
+      <c r="R45" s="59">
         <v>17244</v>
       </c>
-      <c r="S45" s="61">
+      <c r="S45" s="59">
         <v>17195</v>
       </c>
-      <c r="T45" s="61">
+      <c r="T45" s="59">
         <v>17141</v>
       </c>
-      <c r="U45" s="61">
+      <c r="U45" s="59">
         <v>17034</v>
       </c>
-      <c r="V45" s="61">
+      <c r="V45" s="59">
         <v>16914</v>
       </c>
-      <c r="W45" s="61">
+      <c r="W45" s="59">
         <v>16859</v>
       </c>
-      <c r="X45" s="61">
+      <c r="X45" s="59">
         <v>16805</v>
       </c>
-      <c r="Y45" s="61">
+      <c r="Y45" s="59">
         <v>16772</v>
       </c>
-      <c r="Z45" s="61">
+      <c r="Z45" s="59">
         <v>16726</v>
       </c>
-      <c r="AA45" s="69">
+      <c r="AA45" s="67">
         <v>16689</v>
       </c>
-      <c r="AB45" s="69">
+      <c r="AB45" s="67">
         <v>16634</v>
       </c>
-      <c r="AC45" s="69">
+      <c r="AC45" s="67">
         <v>16630</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="62" t="s">
+      <c r="AD45" s="67">
+        <v>16592</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="15.6" customHeight="1">
+      <c r="A46" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="52"/>
+      <c r="G46" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>