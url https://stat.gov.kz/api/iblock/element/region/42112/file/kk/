--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10545" yWindow="-120" windowWidth="18300" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="2" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="41">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -335,51 +335,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -514,91 +514,103 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -867,188 +879,184 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK46"/>
+  <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="8.7109375" style="12" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="35" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
-[...1 lines deleted...]
-    </row>
     <row r="2" spans="1:37">
       <c r="A2" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="22"/>
+      <c r="B2" s="36"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="23"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="15"/>
-      <c r="B3" s="15"/>
+      <c r="B3" s="38"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="15"/>
-      <c r="B4" s="15"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="70"/>
-      <c r="B6" s="68">
+      <c r="A6" s="76"/>
+      <c r="B6" s="74">
         <v>2024</v>
       </c>
-      <c r="C6" s="69"/>
-[...10 lines deleted...]
-      <c r="N6" s="68">
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="74">
         <v>2025</v>
       </c>
-      <c r="O6" s="69"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="74">
         <v>2026</v>
       </c>
-      <c r="AA6" s="69"/>
-[...9 lines deleted...]
-      <c r="AK6" s="69"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="71"/>
-      <c r="B7" s="6" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>5</v>
@@ -1117,85 +1125,85 @@
         <v>2</v>
       </c>
       <c r="AF7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AG7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AH7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AI7" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AJ7" s="29" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="13.9" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="32"/>
+      <c r="B8" s="48"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="1">
+      <c r="B9" s="82">
         <v>1135351</v>
       </c>
       <c r="C9" s="1">
         <v>1134988</v>
       </c>
       <c r="D9" s="1">
         <v>1134998</v>
       </c>
       <c r="E9" s="1">
         <v>1134932</v>
       </c>
       <c r="F9" s="14">
         <v>1134960</v>
       </c>
       <c r="G9" s="14">
         <v>1134935</v>
       </c>
       <c r="H9" s="18">
         <v>1134776</v>
       </c>
       <c r="I9" s="18">
         <v>1134588</v>
       </c>
       <c r="J9" s="14">
         <v>1134471</v>
@@ -1235,59 +1243,62 @@
       </c>
       <c r="V9" s="18">
         <v>1132162</v>
       </c>
       <c r="W9" s="18">
         <v>1131818</v>
       </c>
       <c r="X9" s="18">
         <v>1131589</v>
       </c>
       <c r="Y9" s="18">
         <v>1131438</v>
       </c>
       <c r="Z9" s="18">
         <v>1131287</v>
       </c>
       <c r="AA9" s="61">
         <v>1131435</v>
       </c>
       <c r="AB9" s="66">
         <v>1131613</v>
       </c>
       <c r="AC9" s="66">
         <v>1131200</v>
       </c>
-      <c r="AD9" s="76">
+      <c r="AD9" s="68">
         <v>1131090</v>
+      </c>
+      <c r="AE9" s="68">
+        <v>1130733</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B10" s="82">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="14">
         <v>522307</v>
       </c>
       <c r="G10" s="14">
         <v>522634</v>
       </c>
       <c r="H10" s="18">
         <v>523075</v>
       </c>
       <c r="I10" s="18">
         <v>523336</v>
       </c>
       <c r="J10" s="14">
         <v>523970</v>
@@ -1327,59 +1338,62 @@
       </c>
       <c r="V10" s="18">
         <v>531521</v>
       </c>
       <c r="W10" s="18">
         <v>531985</v>
       </c>
       <c r="X10" s="18">
         <v>532515</v>
       </c>
       <c r="Y10" s="18">
         <v>533034</v>
       </c>
       <c r="Z10" s="18">
         <v>533314</v>
       </c>
       <c r="AA10" s="61">
         <v>533928</v>
       </c>
       <c r="AB10" s="66">
         <v>534486</v>
       </c>
       <c r="AC10" s="66">
         <v>534871</v>
       </c>
-      <c r="AD10" s="76">
+      <c r="AD10" s="68">
         <v>535349</v>
+      </c>
+      <c r="AE10" s="68">
+        <v>535532</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="1">
+      <c r="B11" s="82">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="14">
         <v>77379</v>
       </c>
       <c r="G11" s="14">
         <v>77397</v>
       </c>
       <c r="H11" s="18">
         <v>77343</v>
       </c>
       <c r="I11" s="18">
         <v>77572</v>
       </c>
       <c r="J11" s="14">
         <v>77464</v>
@@ -1419,59 +1433,62 @@
       </c>
       <c r="V11" s="18">
         <v>76916</v>
       </c>
       <c r="W11" s="18">
         <v>76824</v>
       </c>
       <c r="X11" s="18">
         <v>76729</v>
       </c>
       <c r="Y11" s="18">
         <v>76716</v>
       </c>
       <c r="Z11" s="18">
         <v>76665</v>
       </c>
       <c r="AA11" s="61">
         <v>76594</v>
       </c>
       <c r="AB11" s="66">
         <v>76603</v>
       </c>
       <c r="AC11" s="66">
         <v>76551</v>
       </c>
-      <c r="AD11" s="76">
+      <c r="AD11" s="68">
         <v>76516</v>
+      </c>
+      <c r="AE11" s="68">
+        <v>76451</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="1">
+      <c r="B12" s="82">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="14">
         <v>11084</v>
       </c>
       <c r="G12" s="14">
         <v>11095</v>
       </c>
       <c r="H12" s="18">
         <v>11072</v>
       </c>
       <c r="I12" s="18">
         <v>11065</v>
       </c>
       <c r="J12" s="14">
         <v>11055</v>
@@ -1511,59 +1528,62 @@
       </c>
       <c r="V12" s="18">
         <v>10692</v>
       </c>
       <c r="W12" s="18">
         <v>10647</v>
       </c>
       <c r="X12" s="18">
         <v>10633</v>
       </c>
       <c r="Y12" s="18">
         <v>10627</v>
       </c>
       <c r="Z12" s="18">
         <v>10623</v>
       </c>
       <c r="AA12" s="61">
         <v>10584</v>
       </c>
       <c r="AB12" s="66">
         <v>10630</v>
       </c>
       <c r="AC12" s="66">
         <v>10613</v>
       </c>
-      <c r="AD12" s="76">
+      <c r="AD12" s="68">
         <v>10642</v>
+      </c>
+      <c r="AE12" s="68">
+        <v>10659</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="1">
+      <c r="B13" s="82">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="14">
         <v>43691</v>
       </c>
       <c r="G13" s="14">
         <v>43636</v>
       </c>
       <c r="H13" s="18">
         <v>43600</v>
       </c>
       <c r="I13" s="18">
         <v>43582</v>
       </c>
       <c r="J13" s="14">
         <v>43543</v>
@@ -1603,59 +1623,62 @@
       </c>
       <c r="V13" s="18">
         <v>43311</v>
       </c>
       <c r="W13" s="18">
         <v>43232</v>
       </c>
       <c r="X13" s="18">
         <v>43225</v>
       </c>
       <c r="Y13" s="18">
         <v>43192</v>
       </c>
       <c r="Z13" s="18">
         <v>43209</v>
       </c>
       <c r="AA13" s="61">
         <v>43188</v>
       </c>
       <c r="AB13" s="66">
         <v>43179</v>
       </c>
       <c r="AC13" s="66">
         <v>43129</v>
       </c>
-      <c r="AD13" s="76">
+      <c r="AD13" s="68">
         <v>43133</v>
+      </c>
+      <c r="AE13" s="68">
+        <v>43089</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="1">
+      <c r="B14" s="82">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="14">
         <v>177082</v>
       </c>
       <c r="G14" s="14">
         <v>177073</v>
       </c>
       <c r="H14" s="18">
         <v>177051</v>
       </c>
       <c r="I14" s="18">
         <v>177007</v>
       </c>
       <c r="J14" s="14">
         <v>176876</v>
@@ -1695,59 +1718,62 @@
       </c>
       <c r="V14" s="18">
         <v>175850</v>
       </c>
       <c r="W14" s="18">
         <v>175798</v>
       </c>
       <c r="X14" s="18">
         <v>175752</v>
       </c>
       <c r="Y14" s="18">
         <v>175772</v>
       </c>
       <c r="Z14" s="18">
         <v>175750</v>
       </c>
       <c r="AA14" s="61">
         <v>175830</v>
       </c>
       <c r="AB14" s="66">
         <v>175760</v>
       </c>
       <c r="AC14" s="66">
         <v>175655</v>
       </c>
-      <c r="AD14" s="76">
+      <c r="AD14" s="68">
         <v>175554</v>
+      </c>
+      <c r="AE14" s="68">
+        <v>175461</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B15" s="82">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="14">
         <v>58050</v>
       </c>
       <c r="G15" s="14">
         <v>57991</v>
       </c>
       <c r="H15" s="18">
         <v>57905</v>
       </c>
       <c r="I15" s="18">
         <v>57843</v>
       </c>
       <c r="J15" s="14">
         <v>57826</v>
@@ -1787,92 +1813,96 @@
       </c>
       <c r="V15" s="18">
         <v>57096</v>
       </c>
       <c r="W15" s="18">
         <v>57079</v>
       </c>
       <c r="X15" s="18">
         <v>57080</v>
       </c>
       <c r="Y15" s="18">
         <v>56956</v>
       </c>
       <c r="Z15" s="18">
         <v>56919</v>
       </c>
       <c r="AA15" s="61">
         <v>56911</v>
       </c>
       <c r="AB15" s="66">
         <v>56840</v>
       </c>
       <c r="AC15" s="66">
         <v>56747</v>
       </c>
-      <c r="AD15" s="76">
+      <c r="AD15" s="68">
         <v>56722</v>
+      </c>
+      <c r="AE15" s="68">
+        <v>56693</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="17"/>
+      <c r="B16" s="83"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="61"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
-      <c r="AD16" s="76"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AD16" s="68"/>
+      <c r="AE16" s="68"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="1">
+      <c r="B17" s="82">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="14">
         <v>58614</v>
       </c>
       <c r="G17" s="14">
         <v>58478</v>
       </c>
       <c r="H17" s="18">
         <v>58394</v>
       </c>
       <c r="I17" s="18">
         <v>58323</v>
       </c>
       <c r="J17" s="14">
         <v>58249</v>
@@ -1912,59 +1942,62 @@
       </c>
       <c r="V17" s="18">
         <v>57117</v>
       </c>
       <c r="W17" s="18">
         <v>57073</v>
       </c>
       <c r="X17" s="18">
         <v>56997</v>
       </c>
       <c r="Y17" s="18">
         <v>56903</v>
       </c>
       <c r="Z17" s="18">
         <v>56857</v>
       </c>
       <c r="AA17" s="61">
         <v>56792</v>
       </c>
       <c r="AB17" s="66">
         <v>56734</v>
       </c>
       <c r="AC17" s="66">
         <v>56629</v>
       </c>
-      <c r="AD17" s="76">
+      <c r="AD17" s="68">
         <v>56575</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="68">
+        <v>56509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B18" s="82">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="14">
         <v>15782</v>
       </c>
       <c r="G18" s="14">
         <v>15761</v>
       </c>
       <c r="H18" s="18">
         <v>15763</v>
       </c>
       <c r="I18" s="18">
         <v>15432</v>
       </c>
       <c r="J18" s="14">
         <v>15385</v>
@@ -2004,59 +2037,62 @@
       </c>
       <c r="V18" s="18">
         <v>15022</v>
       </c>
       <c r="W18" s="18">
         <v>15003</v>
       </c>
       <c r="X18" s="18">
         <v>14995</v>
       </c>
       <c r="Y18" s="18">
         <v>14973</v>
       </c>
       <c r="Z18" s="18">
         <v>14940</v>
       </c>
       <c r="AA18" s="61">
         <v>14912</v>
       </c>
       <c r="AB18" s="66">
         <v>14889</v>
       </c>
       <c r="AC18" s="66">
         <v>14888</v>
       </c>
-      <c r="AD18" s="76">
+      <c r="AD18" s="68">
         <v>14872</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="68">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="1">
+      <c r="B19" s="82">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="14">
         <v>52463</v>
       </c>
       <c r="G19" s="14">
         <v>52541</v>
       </c>
       <c r="H19" s="18">
         <v>52460</v>
       </c>
       <c r="I19" s="18">
         <v>52616</v>
       </c>
       <c r="J19" s="14">
         <v>52536</v>
@@ -2096,59 +2132,62 @@
       </c>
       <c r="V19" s="18">
         <v>51269</v>
       </c>
       <c r="W19" s="18">
         <v>51180</v>
       </c>
       <c r="X19" s="18">
         <v>51053</v>
       </c>
       <c r="Y19" s="18">
         <v>51002</v>
       </c>
       <c r="Z19" s="18">
         <v>50998</v>
       </c>
       <c r="AA19" s="61">
         <v>50925</v>
       </c>
       <c r="AB19" s="66">
         <v>50910</v>
       </c>
       <c r="AC19" s="66">
         <v>50779</v>
       </c>
-      <c r="AD19" s="76">
+      <c r="AD19" s="68">
         <v>50689</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="68">
+        <v>50623</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="1">
+      <c r="B20" s="82">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="14">
         <v>30140</v>
       </c>
       <c r="G20" s="14">
         <v>30102</v>
       </c>
       <c r="H20" s="18">
         <v>30082</v>
       </c>
       <c r="I20" s="18">
         <v>30002</v>
       </c>
       <c r="J20" s="14">
         <v>29931</v>
@@ -2188,59 +2227,62 @@
       </c>
       <c r="V20" s="18">
         <v>28698</v>
       </c>
       <c r="W20" s="18">
         <v>28607</v>
       </c>
       <c r="X20" s="18">
         <v>28498</v>
       </c>
       <c r="Y20" s="18">
         <v>28384</v>
       </c>
       <c r="Z20" s="18">
         <v>28354</v>
       </c>
       <c r="AA20" s="61">
         <v>28318</v>
       </c>
       <c r="AB20" s="66">
         <v>28280</v>
       </c>
       <c r="AC20" s="66">
         <v>28225</v>
       </c>
-      <c r="AD20" s="76">
+      <c r="AD20" s="68">
         <v>28119</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="68">
+        <v>28053</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="1">
+      <c r="B21" s="82">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="14">
         <v>21758</v>
       </c>
       <c r="G21" s="14">
         <v>21721</v>
       </c>
       <c r="H21" s="18">
         <v>21657</v>
       </c>
       <c r="I21" s="18">
         <v>21605</v>
       </c>
       <c r="J21" s="14">
         <v>21561</v>
@@ -2280,59 +2322,62 @@
       </c>
       <c r="V21" s="18">
         <v>20856</v>
       </c>
       <c r="W21" s="18">
         <v>20748</v>
       </c>
       <c r="X21" s="18">
         <v>20674</v>
       </c>
       <c r="Y21" s="18">
         <v>20609</v>
       </c>
       <c r="Z21" s="18">
         <v>20593</v>
       </c>
       <c r="AA21" s="61">
         <v>20497</v>
       </c>
       <c r="AB21" s="66">
         <v>20465</v>
       </c>
       <c r="AC21" s="66">
         <v>20408</v>
       </c>
-      <c r="AD21" s="76">
+      <c r="AD21" s="68">
         <v>20333</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="68">
+        <v>20286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="1">
+      <c r="B22" s="82">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="14">
         <v>29588</v>
       </c>
       <c r="G22" s="14">
         <v>29585</v>
       </c>
       <c r="H22" s="18">
         <v>29518</v>
       </c>
       <c r="I22" s="18">
         <v>29460</v>
       </c>
       <c r="J22" s="14">
         <v>29411</v>
@@ -2372,59 +2417,62 @@
       </c>
       <c r="V22" s="18">
         <v>28658</v>
       </c>
       <c r="W22" s="18">
         <v>28589</v>
       </c>
       <c r="X22" s="18">
         <v>28505</v>
       </c>
       <c r="Y22" s="18">
         <v>28438</v>
       </c>
       <c r="Z22" s="18">
         <v>28343</v>
       </c>
       <c r="AA22" s="61">
         <v>28299</v>
       </c>
       <c r="AB22" s="66">
         <v>28271</v>
       </c>
       <c r="AC22" s="66">
         <v>28161</v>
       </c>
-      <c r="AD22" s="76">
+      <c r="AD22" s="68">
         <v>28123</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="68">
+        <v>28073</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="84">
         <v>37282</v>
       </c>
       <c r="C23" s="25">
         <v>37214</v>
       </c>
       <c r="D23" s="25">
         <v>37141</v>
       </c>
       <c r="E23" s="25">
         <v>37068</v>
       </c>
       <c r="F23" s="18">
         <v>37022</v>
       </c>
       <c r="G23" s="14">
         <v>36921</v>
       </c>
       <c r="H23" s="18">
         <v>36856</v>
       </c>
       <c r="I23" s="18">
         <v>36745</v>
       </c>
       <c r="J23" s="14">
         <v>36664</v>
@@ -2464,93 +2512,97 @@
       </c>
       <c r="V23" s="18">
         <v>35156</v>
       </c>
       <c r="W23" s="18">
         <v>35053</v>
       </c>
       <c r="X23" s="18">
         <v>34933</v>
       </c>
       <c r="Y23" s="18">
         <v>34832</v>
       </c>
       <c r="Z23" s="18">
         <v>34722</v>
       </c>
       <c r="AA23" s="61">
         <v>34657</v>
       </c>
       <c r="AB23" s="66">
         <v>34566</v>
       </c>
       <c r="AC23" s="66">
         <v>34544</v>
       </c>
-      <c r="AD23" s="76">
+      <c r="AD23" s="68">
         <v>34463</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="68">
+        <v>34432</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="33"/>
+      <c r="B24" s="55"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
-      <c r="Y24" s="79"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y24" s="71"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="71"/>
+      <c r="AB24" s="71"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="69"/>
+      <c r="AE24" s="68"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="84">
         <v>926202</v>
       </c>
       <c r="C25" s="25">
         <v>926298</v>
       </c>
       <c r="D25" s="25">
         <v>926617</v>
       </c>
       <c r="E25" s="25">
         <v>926865</v>
       </c>
       <c r="F25" s="18">
         <v>927158</v>
       </c>
       <c r="G25" s="14">
         <v>927301</v>
       </c>
       <c r="H25" s="18">
         <v>927501</v>
       </c>
       <c r="I25" s="18">
         <v>928046</v>
       </c>
       <c r="J25" s="14">
         <v>928322</v>
@@ -2590,59 +2642,62 @@
       </c>
       <c r="V25" s="18">
         <v>932355</v>
       </c>
       <c r="W25" s="18">
         <v>932559</v>
       </c>
       <c r="X25" s="18">
         <v>932905</v>
       </c>
       <c r="Y25" s="18">
         <v>933196</v>
       </c>
       <c r="Z25" s="18">
         <v>933322</v>
       </c>
       <c r="AA25" s="61">
         <v>933860</v>
       </c>
       <c r="AB25" s="66">
         <v>934332</v>
       </c>
       <c r="AC25" s="66">
         <v>934351</v>
       </c>
-      <c r="AD25" s="76">
+      <c r="AD25" s="68">
         <v>934653</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="68">
+        <v>934584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="25">
+      <c r="B26" s="84">
         <v>520467</v>
       </c>
       <c r="C26" s="25">
         <v>520807</v>
       </c>
       <c r="D26" s="25">
         <v>521188</v>
       </c>
       <c r="E26" s="25">
         <v>521644</v>
       </c>
       <c r="F26" s="18">
         <v>522104</v>
       </c>
       <c r="G26" s="14">
         <v>522431</v>
       </c>
       <c r="H26" s="18">
         <v>522872</v>
       </c>
       <c r="I26" s="18">
         <v>523336</v>
       </c>
       <c r="J26" s="14">
         <v>523970</v>
@@ -2682,59 +2737,62 @@
       </c>
       <c r="V26" s="18">
         <v>531521</v>
       </c>
       <c r="W26" s="18">
         <v>531985</v>
       </c>
       <c r="X26" s="18">
         <v>532515</v>
       </c>
       <c r="Y26" s="18">
         <v>533034</v>
       </c>
       <c r="Z26" s="18">
         <v>533314</v>
       </c>
       <c r="AA26" s="61">
         <v>533928</v>
       </c>
       <c r="AB26" s="66">
         <v>534486</v>
       </c>
       <c r="AC26" s="66">
         <v>534871</v>
       </c>
-      <c r="AD26" s="76">
+      <c r="AD26" s="68">
         <v>535349</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="68">
+        <v>535532</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="84">
         <v>77488</v>
       </c>
       <c r="C27" s="25">
         <v>77482</v>
       </c>
       <c r="D27" s="25">
         <v>77460</v>
       </c>
       <c r="E27" s="25">
         <v>77407</v>
       </c>
       <c r="F27" s="18">
         <v>77379</v>
       </c>
       <c r="G27" s="14">
         <v>77397</v>
       </c>
       <c r="H27" s="18">
         <v>77343</v>
       </c>
       <c r="I27" s="18">
         <v>77572</v>
       </c>
       <c r="J27" s="14">
         <v>77464</v>
@@ -2774,59 +2832,62 @@
       </c>
       <c r="V27" s="18">
         <v>76916</v>
       </c>
       <c r="W27" s="18">
         <v>76824</v>
       </c>
       <c r="X27" s="18">
         <v>76729</v>
       </c>
       <c r="Y27" s="18">
         <v>76716</v>
       </c>
       <c r="Z27" s="18">
         <v>76665</v>
       </c>
       <c r="AA27" s="61">
         <v>76594</v>
       </c>
       <c r="AB27" s="66">
         <v>76603</v>
       </c>
       <c r="AC27" s="66">
         <v>76551</v>
       </c>
-      <c r="AD27" s="76">
+      <c r="AD27" s="68">
         <v>76516</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="68">
+        <v>76451</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="84">
         <v>11151</v>
       </c>
       <c r="C28" s="25">
         <v>11158</v>
       </c>
       <c r="D28" s="25">
         <v>11148</v>
       </c>
       <c r="E28" s="25">
         <v>11115</v>
       </c>
       <c r="F28" s="18">
         <v>11084</v>
       </c>
       <c r="G28" s="14">
         <v>11095</v>
       </c>
       <c r="H28" s="18">
         <v>11072</v>
       </c>
       <c r="I28" s="18">
         <v>11065</v>
       </c>
       <c r="J28" s="14">
         <v>11055</v>
@@ -2866,59 +2927,62 @@
       </c>
       <c r="V28" s="18">
         <v>10692</v>
       </c>
       <c r="W28" s="18">
         <v>10647</v>
       </c>
       <c r="X28" s="18">
         <v>10633</v>
       </c>
       <c r="Y28" s="18">
         <v>10627</v>
       </c>
       <c r="Z28" s="18">
         <v>10623</v>
       </c>
       <c r="AA28" s="61">
         <v>10584</v>
       </c>
       <c r="AB28" s="66">
         <v>10630</v>
       </c>
       <c r="AC28" s="66">
         <v>10613</v>
       </c>
-      <c r="AD28" s="76">
+      <c r="AD28" s="68">
         <v>10642</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="68">
+        <v>10659</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="84">
         <v>43733</v>
       </c>
       <c r="C29" s="25">
         <v>43708</v>
       </c>
       <c r="D29" s="25">
         <v>43712</v>
       </c>
       <c r="E29" s="25">
         <v>43708</v>
       </c>
       <c r="F29" s="18">
         <v>43691</v>
       </c>
       <c r="G29" s="14">
         <v>43636</v>
       </c>
       <c r="H29" s="18">
         <v>43600</v>
       </c>
       <c r="I29" s="18">
         <v>43582</v>
       </c>
       <c r="J29" s="14">
         <v>43543</v>
@@ -2958,59 +3022,62 @@
       </c>
       <c r="V29" s="18">
         <v>43311</v>
       </c>
       <c r="W29" s="18">
         <v>43232</v>
       </c>
       <c r="X29" s="18">
         <v>43225</v>
       </c>
       <c r="Y29" s="18">
         <v>43192</v>
       </c>
       <c r="Z29" s="18">
         <v>43209</v>
       </c>
       <c r="AA29" s="61">
         <v>43188</v>
       </c>
       <c r="AB29" s="66">
         <v>43179</v>
       </c>
       <c r="AC29" s="66">
         <v>43129</v>
       </c>
-      <c r="AD29" s="76">
+      <c r="AD29" s="68">
         <v>43133</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="68">
+        <v>43089</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="84">
         <v>177307</v>
       </c>
       <c r="C30" s="25">
         <v>177185</v>
       </c>
       <c r="D30" s="25">
         <v>177186</v>
       </c>
       <c r="E30" s="25">
         <v>177122</v>
       </c>
       <c r="F30" s="18">
         <v>177082</v>
       </c>
       <c r="G30" s="14">
         <v>177073</v>
       </c>
       <c r="H30" s="18">
         <v>177051</v>
       </c>
       <c r="I30" s="18">
         <v>177007</v>
       </c>
       <c r="J30" s="14">
         <v>176876</v>
@@ -3050,59 +3117,62 @@
       </c>
       <c r="V30" s="18">
         <v>175850</v>
       </c>
       <c r="W30" s="18">
         <v>175798</v>
       </c>
       <c r="X30" s="18">
         <v>175752</v>
       </c>
       <c r="Y30" s="18">
         <v>175772</v>
       </c>
       <c r="Z30" s="18">
         <v>175750</v>
       </c>
       <c r="AA30" s="61">
         <v>175830</v>
       </c>
       <c r="AB30" s="66">
         <v>175760</v>
       </c>
       <c r="AC30" s="66">
         <v>175655</v>
       </c>
-      <c r="AD30" s="76">
+      <c r="AD30" s="68">
         <v>175554</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="68">
+        <v>175461</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="84">
         <v>58210</v>
       </c>
       <c r="C31" s="25">
         <v>58142</v>
       </c>
       <c r="D31" s="25">
         <v>58092</v>
       </c>
       <c r="E31" s="25">
         <v>58079</v>
       </c>
       <c r="F31" s="18">
         <v>58050</v>
       </c>
       <c r="G31" s="14">
         <v>57991</v>
       </c>
       <c r="H31" s="18">
         <v>57905</v>
       </c>
       <c r="I31" s="18">
         <v>57843</v>
       </c>
       <c r="J31" s="14">
         <v>57826</v>
@@ -3142,93 +3212,97 @@
       </c>
       <c r="V31" s="18">
         <v>57096</v>
       </c>
       <c r="W31" s="18">
         <v>57079</v>
       </c>
       <c r="X31" s="18">
         <v>57080</v>
       </c>
       <c r="Y31" s="18">
         <v>56956</v>
       </c>
       <c r="Z31" s="18">
         <v>56919</v>
       </c>
       <c r="AA31" s="61">
         <v>56911</v>
       </c>
       <c r="AB31" s="66">
         <v>56840</v>
       </c>
       <c r="AC31" s="66">
         <v>56747</v>
       </c>
-      <c r="AD31" s="76">
+      <c r="AD31" s="68">
         <v>56722</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="68">
+        <v>56693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="25"/>
+      <c r="B32" s="84"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="18"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="61"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
-      <c r="AD32" s="76"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AD32" s="68"/>
+      <c r="AE32" s="68"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="84">
         <v>28714</v>
       </c>
       <c r="C33" s="25">
         <v>28697</v>
       </c>
       <c r="D33" s="25">
         <v>28699</v>
       </c>
       <c r="E33" s="25">
         <v>28667</v>
       </c>
       <c r="F33" s="18">
         <v>28639</v>
       </c>
       <c r="G33" s="14">
         <v>28558</v>
       </c>
       <c r="H33" s="18">
         <v>28549</v>
       </c>
       <c r="I33" s="18">
         <v>28534</v>
       </c>
       <c r="J33" s="14">
         <v>28504</v>
@@ -3268,59 +3342,62 @@
       </c>
       <c r="V33" s="18">
         <v>28166</v>
       </c>
       <c r="W33" s="18">
         <v>28196</v>
       </c>
       <c r="X33" s="18">
         <v>28200</v>
       </c>
       <c r="Y33" s="18">
         <v>28160</v>
       </c>
       <c r="Z33" s="18">
         <v>28130</v>
       </c>
       <c r="AA33" s="61">
         <v>28115</v>
       </c>
       <c r="AB33" s="66">
         <v>28127</v>
       </c>
       <c r="AC33" s="66">
         <v>28105</v>
       </c>
-      <c r="AD33" s="76">
+      <c r="AD33" s="68">
         <v>28080</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="68">
+        <v>28043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="84">
         <v>9132</v>
       </c>
       <c r="C34" s="25">
         <v>9119</v>
       </c>
       <c r="D34" s="25">
         <v>9132</v>
       </c>
       <c r="E34" s="25">
         <v>9123</v>
       </c>
       <c r="F34" s="18">
         <v>9129</v>
       </c>
       <c r="G34" s="14">
         <v>9120</v>
       </c>
       <c r="H34" s="18">
         <v>9109</v>
       </c>
       <c r="I34" s="18">
         <v>9107</v>
       </c>
       <c r="J34" s="14">
         <v>9084</v>
@@ -3360,93 +3437,97 @@
       </c>
       <c r="V34" s="18">
         <v>8803</v>
       </c>
       <c r="W34" s="18">
         <v>8798</v>
       </c>
       <c r="X34" s="18">
         <v>8771</v>
       </c>
       <c r="Y34" s="18">
         <v>8739</v>
       </c>
       <c r="Z34" s="18">
         <v>8712</v>
       </c>
       <c r="AA34" s="61">
         <v>8710</v>
       </c>
       <c r="AB34" s="66">
         <v>8707</v>
       </c>
       <c r="AC34" s="66">
         <v>8680</v>
       </c>
-      <c r="AD34" s="76">
+      <c r="AD34" s="68">
         <v>8657</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="68">
+        <v>8656</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="33"/>
+      <c r="B35" s="55"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
-      <c r="Y35" s="79"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y35" s="71"/>
+      <c r="Z35" s="71"/>
+      <c r="AA35" s="71"/>
+      <c r="AB35" s="71"/>
+      <c r="AC35" s="71"/>
+      <c r="AD35" s="69"/>
+      <c r="AE35" s="68"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="84">
         <v>209149</v>
       </c>
       <c r="C36" s="25">
         <v>208690</v>
       </c>
       <c r="D36" s="25">
         <v>208381</v>
       </c>
       <c r="E36" s="25">
         <v>208067</v>
       </c>
       <c r="F36" s="18">
         <v>207802</v>
       </c>
       <c r="G36" s="14">
         <v>207634</v>
       </c>
       <c r="H36" s="18">
         <v>207275</v>
       </c>
       <c r="I36" s="18">
         <v>206542</v>
       </c>
       <c r="J36" s="14">
         <v>206149</v>
@@ -3486,59 +3567,62 @@
       </c>
       <c r="V36" s="18">
         <v>199807</v>
       </c>
       <c r="W36" s="18">
         <v>199259</v>
       </c>
       <c r="X36" s="18">
         <v>198684</v>
       </c>
       <c r="Y36" s="18">
         <v>198242</v>
       </c>
       <c r="Z36" s="18">
         <v>197965</v>
       </c>
       <c r="AA36" s="61">
         <v>197575</v>
       </c>
       <c r="AB36" s="66">
         <v>197281</v>
       </c>
       <c r="AC36" s="66">
         <v>196849</v>
       </c>
-      <c r="AD36" s="76">
+      <c r="AD36" s="68">
         <v>196437</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="68">
+        <v>196149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="84">
         <v>203</v>
       </c>
       <c r="C37" s="25">
         <v>203</v>
       </c>
       <c r="D37" s="25">
         <v>203</v>
       </c>
       <c r="E37" s="25">
         <v>203</v>
       </c>
       <c r="F37" s="18">
         <v>203</v>
       </c>
       <c r="G37" s="14">
         <v>203</v>
       </c>
       <c r="H37" s="18">
         <v>203</v>
       </c>
       <c r="I37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>39</v>
@@ -3581,88 +3665,92 @@
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="61" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="25"/>
+      <c r="B38" s="84"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="61"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="65"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="68"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="1">
+      <c r="B39" s="82">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="18">
         <v>29975</v>
       </c>
       <c r="G39" s="14">
         <v>29920</v>
       </c>
       <c r="H39" s="18">
         <v>29845</v>
       </c>
       <c r="I39" s="18">
         <v>29789</v>
       </c>
       <c r="J39" s="14">
         <v>29745</v>
@@ -3702,59 +3790,62 @@
       </c>
       <c r="V39" s="18">
         <v>28951</v>
       </c>
       <c r="W39" s="18">
         <v>28877</v>
       </c>
       <c r="X39" s="18">
         <v>28797</v>
       </c>
       <c r="Y39" s="18">
         <v>28743</v>
       </c>
       <c r="Z39" s="18">
         <v>28727</v>
       </c>
       <c r="AA39" s="61">
         <v>28677</v>
       </c>
       <c r="AB39" s="66">
         <v>28607</v>
       </c>
       <c r="AC39" s="66">
         <v>28524</v>
       </c>
-      <c r="AD39" s="76">
+      <c r="AD39" s="68">
         <v>28495</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="68">
+        <v>28466</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="1">
+      <c r="B40" s="82">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="18">
         <v>15782</v>
       </c>
       <c r="G40" s="14">
         <v>15761</v>
       </c>
       <c r="H40" s="18">
         <v>15763</v>
       </c>
       <c r="I40" s="18">
         <v>15432</v>
       </c>
       <c r="J40" s="14">
         <v>15385</v>
@@ -3794,59 +3885,62 @@
       </c>
       <c r="V40" s="18">
         <v>15022</v>
       </c>
       <c r="W40" s="18">
         <v>15003</v>
       </c>
       <c r="X40" s="18">
         <v>14995</v>
       </c>
       <c r="Y40" s="18">
         <v>14973</v>
       </c>
       <c r="Z40" s="18">
         <v>14940</v>
       </c>
       <c r="AA40" s="61">
         <v>14912</v>
       </c>
       <c r="AB40" s="66">
         <v>14889</v>
       </c>
       <c r="AC40" s="66">
         <v>14888</v>
       </c>
-      <c r="AD40" s="76">
+      <c r="AD40" s="68">
         <v>14872</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="68">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="1">
+      <c r="B41" s="82">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="18">
         <v>52463</v>
       </c>
       <c r="G41" s="14">
         <v>52541</v>
       </c>
       <c r="H41" s="18">
         <v>52460</v>
       </c>
       <c r="I41" s="18">
         <v>52616</v>
       </c>
       <c r="J41" s="14">
         <v>52536</v>
@@ -3886,59 +3980,62 @@
       </c>
       <c r="V41" s="18">
         <v>51269</v>
       </c>
       <c r="W41" s="18">
         <v>51180</v>
       </c>
       <c r="X41" s="18">
         <v>51053</v>
       </c>
       <c r="Y41" s="18">
         <v>51002</v>
       </c>
       <c r="Z41" s="18">
         <v>50998</v>
       </c>
       <c r="AA41" s="61">
         <v>50925</v>
       </c>
       <c r="AB41" s="66">
         <v>50910</v>
       </c>
       <c r="AC41" s="66">
         <v>50779</v>
       </c>
-      <c r="AD41" s="76">
+      <c r="AD41" s="68">
         <v>50689</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="68">
+        <v>50623</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="1">
+      <c r="B42" s="82">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="18">
         <v>21011</v>
       </c>
       <c r="G42" s="14">
         <v>20982</v>
       </c>
       <c r="H42" s="18">
         <v>20973</v>
       </c>
       <c r="I42" s="18">
         <v>20895</v>
       </c>
       <c r="J42" s="14">
         <v>20847</v>
@@ -3978,59 +4075,62 @@
       </c>
       <c r="V42" s="18">
         <v>19895</v>
       </c>
       <c r="W42" s="18">
         <v>19809</v>
       </c>
       <c r="X42" s="18">
         <v>19727</v>
       </c>
       <c r="Y42" s="18">
         <v>19645</v>
       </c>
       <c r="Z42" s="18">
         <v>19642</v>
       </c>
       <c r="AA42" s="61">
         <v>19608</v>
       </c>
       <c r="AB42" s="66">
         <v>19573</v>
       </c>
       <c r="AC42" s="66">
         <v>19545</v>
       </c>
-      <c r="AD42" s="76">
+      <c r="AD42" s="68">
         <v>19462</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="68">
+        <v>19397</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="1">
+      <c r="B43" s="82">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="18">
         <v>21758</v>
       </c>
       <c r="G43" s="14">
         <v>21721</v>
       </c>
       <c r="H43" s="18">
         <v>21657</v>
       </c>
       <c r="I43" s="18">
         <v>21605</v>
       </c>
       <c r="J43" s="14">
         <v>21561</v>
@@ -4070,59 +4170,62 @@
       </c>
       <c r="V43" s="18">
         <v>20856</v>
       </c>
       <c r="W43" s="18">
         <v>20748</v>
       </c>
       <c r="X43" s="18">
         <v>20674</v>
       </c>
       <c r="Y43" s="18">
         <v>20609</v>
       </c>
       <c r="Z43" s="18">
         <v>20593</v>
       </c>
       <c r="AA43" s="61">
         <v>20497</v>
       </c>
       <c r="AB43" s="66">
         <v>20465</v>
       </c>
       <c r="AC43" s="66">
         <v>20408</v>
       </c>
-      <c r="AD43" s="76">
+      <c r="AD43" s="68">
         <v>20333</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="68">
+        <v>20286</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="1">
+      <c r="B44" s="82">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="18">
         <v>29588</v>
       </c>
       <c r="G44" s="14">
         <v>29585</v>
       </c>
       <c r="H44" s="18">
         <v>29518</v>
       </c>
       <c r="I44" s="18">
         <v>29460</v>
       </c>
       <c r="J44" s="14">
         <v>29411</v>
@@ -4162,59 +4265,62 @@
       </c>
       <c r="V44" s="18">
         <v>28658</v>
       </c>
       <c r="W44" s="18">
         <v>28589</v>
       </c>
       <c r="X44" s="18">
         <v>28505</v>
       </c>
       <c r="Y44" s="18">
         <v>28438</v>
       </c>
       <c r="Z44" s="18">
         <v>28343</v>
       </c>
       <c r="AA44" s="61">
         <v>28299</v>
       </c>
       <c r="AB44" s="66">
         <v>28271</v>
       </c>
       <c r="AC44" s="66">
         <v>28161</v>
       </c>
-      <c r="AD44" s="76">
+      <c r="AD44" s="68">
         <v>28123</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="68">
+        <v>28073</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="2">
+      <c r="B45" s="85">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="20">
         <v>37022</v>
       </c>
       <c r="G45" s="20">
         <v>36921</v>
       </c>
       <c r="H45" s="20">
         <v>36856</v>
       </c>
       <c r="I45" s="20">
         <v>36745</v>
       </c>
       <c r="J45" s="20">
         <v>36664</v>
@@ -4254,55 +4360,58 @@
       </c>
       <c r="V45" s="20">
         <v>35156</v>
       </c>
       <c r="W45" s="20">
         <v>35053</v>
       </c>
       <c r="X45" s="20">
         <v>34933</v>
       </c>
       <c r="Y45" s="20">
         <v>34832</v>
       </c>
       <c r="Z45" s="20">
         <v>34722</v>
       </c>
       <c r="AA45" s="62">
         <v>34657</v>
       </c>
       <c r="AB45" s="67">
         <v>34566</v>
       </c>
       <c r="AC45" s="67">
         <v>34544</v>
       </c>
-      <c r="AD45" s="78">
+      <c r="AD45" s="70">
         <v>34463</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="70">
+        <v>34432</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK48"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4369,96 +4478,96 @@
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="72"/>
-      <c r="B6" s="68">
+      <c r="A6" s="78"/>
+      <c r="B6" s="74">
         <v>2024</v>
       </c>
-      <c r="C6" s="69"/>
-[...10 lines deleted...]
-      <c r="N6" s="68">
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="74">
         <v>2025</v>
       </c>
-      <c r="O6" s="69"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="74">
         <v>2026</v>
       </c>
-      <c r="AA6" s="69"/>
-[...9 lines deleted...]
-      <c r="AK6" s="69"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="72"/>
+      <c r="A7" s="78"/>
       <c r="B7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -4649,50 +4758,53 @@
       </c>
       <c r="W9" s="18">
         <v>542977</v>
       </c>
       <c r="X9" s="18">
         <v>542880</v>
       </c>
       <c r="Y9" s="18">
         <v>542872</v>
       </c>
       <c r="Z9" s="18">
         <v>542819</v>
       </c>
       <c r="AA9" s="63">
         <v>543051</v>
       </c>
       <c r="AB9" s="66">
         <v>543080</v>
       </c>
       <c r="AC9" s="66">
         <v>542862</v>
       </c>
       <c r="AD9" s="66">
         <v>542762</v>
       </c>
+      <c r="AE9" s="66">
+        <v>542596</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14">
         <v>242334</v>
       </c>
       <c r="C10" s="14">
         <v>242565</v>
       </c>
       <c r="D10" s="14">
         <v>242759</v>
       </c>
       <c r="E10" s="14">
         <v>242987</v>
       </c>
       <c r="F10" s="14">
         <v>243262</v>
       </c>
       <c r="G10" s="14">
         <v>243424</v>
       </c>
       <c r="H10" s="18">
         <v>243607</v>
@@ -4741,50 +4853,53 @@
       </c>
       <c r="W10" s="18">
         <v>247968</v>
       </c>
       <c r="X10" s="18">
         <v>248235</v>
       </c>
       <c r="Y10" s="18">
         <v>248535</v>
       </c>
       <c r="Z10" s="18">
         <v>248732</v>
       </c>
       <c r="AA10" s="63">
         <v>249131</v>
       </c>
       <c r="AB10" s="66">
         <v>249318</v>
       </c>
       <c r="AC10" s="66">
         <v>249524</v>
       </c>
       <c r="AD10" s="66">
         <v>249701</v>
       </c>
+      <c r="AE10" s="66">
+        <v>249804</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="14">
         <v>37326</v>
       </c>
       <c r="C11" s="14">
         <v>37306</v>
       </c>
       <c r="D11" s="14">
         <v>37316</v>
       </c>
       <c r="E11" s="14">
         <v>37304</v>
       </c>
       <c r="F11" s="14">
         <v>37313</v>
       </c>
       <c r="G11" s="14">
         <v>37326</v>
       </c>
       <c r="H11" s="18">
         <v>37315</v>
@@ -4833,50 +4948,53 @@
       </c>
       <c r="W11" s="18">
         <v>37123</v>
       </c>
       <c r="X11" s="18">
         <v>37080</v>
       </c>
       <c r="Y11" s="18">
         <v>37080</v>
       </c>
       <c r="Z11" s="18">
         <v>37043</v>
       </c>
       <c r="AA11" s="63">
         <v>37001</v>
       </c>
       <c r="AB11" s="66">
         <v>37013</v>
       </c>
       <c r="AC11" s="66">
         <v>36972</v>
       </c>
       <c r="AD11" s="66">
         <v>36945</v>
       </c>
+      <c r="AE11" s="66">
+        <v>36913</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="14">
         <v>5479</v>
       </c>
       <c r="C12" s="14">
         <v>5480</v>
       </c>
       <c r="D12" s="14">
         <v>5474</v>
       </c>
       <c r="E12" s="14">
         <v>5454</v>
       </c>
       <c r="F12" s="14">
         <v>5433</v>
       </c>
       <c r="G12" s="14">
         <v>5441</v>
       </c>
       <c r="H12" s="18">
         <v>5426</v>
@@ -4925,50 +5043,53 @@
       </c>
       <c r="W12" s="18">
         <v>5239</v>
       </c>
       <c r="X12" s="18">
         <v>5222</v>
       </c>
       <c r="Y12" s="18">
         <v>5214</v>
       </c>
       <c r="Z12" s="18">
         <v>5212</v>
       </c>
       <c r="AA12" s="63">
         <v>5189</v>
       </c>
       <c r="AB12" s="66">
         <v>5218</v>
       </c>
       <c r="AC12" s="66">
         <v>5211</v>
       </c>
       <c r="AD12" s="66">
         <v>5213</v>
       </c>
+      <c r="AE12" s="66">
+        <v>5226</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="14">
         <v>20662</v>
       </c>
       <c r="C13" s="14">
         <v>20649</v>
       </c>
       <c r="D13" s="14">
         <v>20661</v>
       </c>
       <c r="E13" s="14">
         <v>20654</v>
       </c>
       <c r="F13" s="14">
         <v>20645</v>
       </c>
       <c r="G13" s="14">
         <v>20626</v>
       </c>
       <c r="H13" s="18">
         <v>20616</v>
@@ -5017,50 +5138,53 @@
       </c>
       <c r="W13" s="18">
         <v>20491</v>
       </c>
       <c r="X13" s="18">
         <v>20501</v>
       </c>
       <c r="Y13" s="18">
         <v>20494</v>
       </c>
       <c r="Z13" s="18">
         <v>20498</v>
       </c>
       <c r="AA13" s="63">
         <v>20481</v>
       </c>
       <c r="AB13" s="66">
         <v>20480</v>
       </c>
       <c r="AC13" s="66">
         <v>20450</v>
       </c>
       <c r="AD13" s="66">
         <v>20464</v>
       </c>
+      <c r="AE13" s="66">
+        <v>20444</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="14">
         <v>84407</v>
       </c>
       <c r="C14" s="14">
         <v>84326</v>
       </c>
       <c r="D14" s="14">
         <v>84319</v>
       </c>
       <c r="E14" s="14">
         <v>84282</v>
       </c>
       <c r="F14" s="14">
         <v>84240</v>
       </c>
       <c r="G14" s="14">
         <v>84257</v>
       </c>
       <c r="H14" s="18">
         <v>84246</v>
@@ -5109,50 +5233,53 @@
       </c>
       <c r="W14" s="18">
         <v>83764</v>
       </c>
       <c r="X14" s="18">
         <v>83758</v>
       </c>
       <c r="Y14" s="18">
         <v>83803</v>
       </c>
       <c r="Z14" s="18">
         <v>83771</v>
       </c>
       <c r="AA14" s="63">
         <v>83815</v>
       </c>
       <c r="AB14" s="66">
         <v>83787</v>
       </c>
       <c r="AC14" s="66">
         <v>83721</v>
       </c>
       <c r="AD14" s="66">
         <v>83683</v>
       </c>
+      <c r="AE14" s="66">
+        <v>83629</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="14">
         <v>28563</v>
       </c>
       <c r="C15" s="14">
         <v>28528</v>
       </c>
       <c r="D15" s="14">
         <v>28511</v>
       </c>
       <c r="E15" s="14">
         <v>28497</v>
       </c>
       <c r="F15" s="14">
         <v>28469</v>
       </c>
       <c r="G15" s="14">
         <v>28438</v>
       </c>
       <c r="H15" s="18">
         <v>28392</v>
@@ -5200,87 +5327,91 @@
         <v>27965</v>
       </c>
       <c r="W15" s="18">
         <v>27952</v>
       </c>
       <c r="X15" s="18">
         <v>27964</v>
       </c>
       <c r="Y15" s="18">
         <v>27902</v>
       </c>
       <c r="Z15" s="18">
         <v>27888</v>
       </c>
       <c r="AA15" s="63">
         <v>27901</v>
       </c>
       <c r="AB15" s="66">
         <v>27874</v>
       </c>
       <c r="AC15" s="66">
         <v>27827</v>
       </c>
       <c r="AD15" s="66">
         <v>27808</v>
+      </c>
+      <c r="AE15" s="66">
+        <v>27783</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="63"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="66"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="66"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="14">
         <v>28987</v>
       </c>
       <c r="C17" s="14">
         <v>28979</v>
       </c>
       <c r="D17" s="14">
         <v>28961</v>
       </c>
       <c r="E17" s="14">
         <v>28936</v>
       </c>
       <c r="F17" s="14">
         <v>28942</v>
       </c>
       <c r="G17" s="14">
         <v>28861</v>
       </c>
       <c r="H17" s="18">
         <v>28824</v>
       </c>
       <c r="I17" s="18">
@@ -5327,52 +5458,55 @@
       </c>
       <c r="W17" s="18">
         <v>28177</v>
       </c>
       <c r="X17" s="18">
         <v>28120</v>
       </c>
       <c r="Y17" s="18">
         <v>28068</v>
       </c>
       <c r="Z17" s="18">
         <v>28048</v>
       </c>
       <c r="AA17" s="63">
         <v>28038</v>
       </c>
       <c r="AB17" s="66">
         <v>28015</v>
       </c>
       <c r="AC17" s="66">
         <v>27975</v>
       </c>
       <c r="AD17" s="66">
         <v>27954</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="66">
+        <v>27933</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="14">
         <v>8153</v>
       </c>
       <c r="C18" s="14">
         <v>8141</v>
       </c>
       <c r="D18" s="14">
         <v>8131</v>
       </c>
       <c r="E18" s="14">
         <v>8123</v>
       </c>
       <c r="F18" s="14">
         <v>8107</v>
       </c>
       <c r="G18" s="14">
         <v>8091</v>
       </c>
       <c r="H18" s="18">
         <v>8102</v>
       </c>
       <c r="I18" s="18">
@@ -5419,52 +5553,55 @@
       </c>
       <c r="W18" s="18">
         <v>7762</v>
       </c>
       <c r="X18" s="18">
         <v>7745</v>
       </c>
       <c r="Y18" s="18">
         <v>7727</v>
       </c>
       <c r="Z18" s="18">
         <v>7720</v>
       </c>
       <c r="AA18" s="63">
         <v>7709</v>
       </c>
       <c r="AB18" s="66">
         <v>7690</v>
       </c>
       <c r="AC18" s="66">
         <v>7692</v>
       </c>
       <c r="AD18" s="66">
         <v>7694</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="66">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="14">
         <v>26794</v>
       </c>
       <c r="C19" s="14">
         <v>26732</v>
       </c>
       <c r="D19" s="14">
         <v>26721</v>
       </c>
       <c r="E19" s="14">
         <v>26683</v>
       </c>
       <c r="F19" s="14">
         <v>26647</v>
       </c>
       <c r="G19" s="14">
         <v>26693</v>
       </c>
       <c r="H19" s="18">
         <v>26645</v>
       </c>
       <c r="I19" s="18">
@@ -5511,52 +5648,55 @@
       </c>
       <c r="W19" s="18">
         <v>26127</v>
       </c>
       <c r="X19" s="18">
         <v>26071</v>
       </c>
       <c r="Y19" s="18">
         <v>26062</v>
       </c>
       <c r="Z19" s="18">
         <v>26065</v>
       </c>
       <c r="AA19" s="63">
         <v>26028</v>
       </c>
       <c r="AB19" s="66">
         <v>26040</v>
       </c>
       <c r="AC19" s="66">
         <v>25958</v>
       </c>
       <c r="AD19" s="66">
         <v>25916</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="66">
+        <v>25891</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14">
         <v>15707</v>
       </c>
       <c r="C20" s="14">
         <v>15659</v>
       </c>
       <c r="D20" s="14">
         <v>15662</v>
       </c>
       <c r="E20" s="14">
         <v>15643</v>
       </c>
       <c r="F20" s="14">
         <v>15622</v>
       </c>
       <c r="G20" s="14">
         <v>15614</v>
       </c>
       <c r="H20" s="18">
         <v>15609</v>
       </c>
       <c r="I20" s="18">
@@ -5603,52 +5743,55 @@
       </c>
       <c r="W20" s="18">
         <v>14976</v>
       </c>
       <c r="X20" s="18">
         <v>14933</v>
       </c>
       <c r="Y20" s="18">
         <v>14870</v>
       </c>
       <c r="Z20" s="18">
         <v>14849</v>
       </c>
       <c r="AA20" s="63">
         <v>14844</v>
       </c>
       <c r="AB20" s="66">
         <v>14826</v>
       </c>
       <c r="AC20" s="66">
         <v>14813</v>
       </c>
       <c r="AD20" s="66">
         <v>14769</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="66">
+        <v>14736</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="14">
         <v>11370</v>
       </c>
       <c r="C21" s="14">
         <v>11331</v>
       </c>
       <c r="D21" s="14">
         <v>11307</v>
       </c>
       <c r="E21" s="14">
         <v>11295</v>
       </c>
       <c r="F21" s="14">
         <v>11273</v>
       </c>
       <c r="G21" s="14">
         <v>11263</v>
       </c>
       <c r="H21" s="18">
         <v>11234</v>
       </c>
       <c r="I21" s="18">
@@ -5695,52 +5838,55 @@
       </c>
       <c r="W21" s="18">
         <v>10882</v>
       </c>
       <c r="X21" s="18">
         <v>10855</v>
       </c>
       <c r="Y21" s="18">
         <v>10823</v>
       </c>
       <c r="Z21" s="18">
         <v>10825</v>
       </c>
       <c r="AA21" s="63">
         <v>10776</v>
       </c>
       <c r="AB21" s="66">
         <v>10743</v>
       </c>
       <c r="AC21" s="66">
         <v>10714</v>
       </c>
       <c r="AD21" s="66">
         <v>10678</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="66">
+        <v>10648</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="14">
         <v>14838</v>
       </c>
       <c r="C22" s="14">
         <v>14799</v>
       </c>
       <c r="D22" s="14">
         <v>14771</v>
       </c>
       <c r="E22" s="14">
         <v>14762</v>
       </c>
       <c r="F22" s="14">
         <v>14730</v>
       </c>
       <c r="G22" s="14">
         <v>14731</v>
       </c>
       <c r="H22" s="18">
         <v>14703</v>
       </c>
       <c r="I22" s="18">
@@ -5787,52 +5933,55 @@
       </c>
       <c r="W22" s="18">
         <v>14322</v>
       </c>
       <c r="X22" s="18">
         <v>14268</v>
       </c>
       <c r="Y22" s="18">
         <v>14234</v>
       </c>
       <c r="Z22" s="18">
         <v>14172</v>
       </c>
       <c r="AA22" s="63">
         <v>14170</v>
       </c>
       <c r="AB22" s="66">
         <v>14144</v>
       </c>
       <c r="AC22" s="66">
         <v>14091</v>
       </c>
       <c r="AD22" s="66">
         <v>14066</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="66">
+        <v>14026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>19227</v>
       </c>
       <c r="C23" s="14">
         <v>19191</v>
       </c>
       <c r="D23" s="14">
         <v>19147</v>
       </c>
       <c r="E23" s="14">
         <v>19108</v>
       </c>
       <c r="F23" s="14">
         <v>19087</v>
       </c>
       <c r="G23" s="14">
         <v>19048</v>
       </c>
       <c r="H23" s="18">
         <v>19045</v>
       </c>
       <c r="I23" s="18">
@@ -5879,86 +6028,90 @@
       </c>
       <c r="W23" s="18">
         <v>18194</v>
       </c>
       <c r="X23" s="18">
         <v>18128</v>
       </c>
       <c r="Y23" s="18">
         <v>18060</v>
       </c>
       <c r="Z23" s="18">
         <v>17996</v>
       </c>
       <c r="AA23" s="63">
         <v>17968</v>
       </c>
       <c r="AB23" s="66">
         <v>17932</v>
       </c>
       <c r="AC23" s="66">
         <v>17914</v>
       </c>
       <c r="AD23" s="66">
         <v>17871</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="66">
+        <v>17863</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
-      <c r="Y24" s="79"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y24" s="71"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="71"/>
+      <c r="AB24" s="71"/>
+      <c r="AC24" s="71"/>
+      <c r="AD24" s="71"/>
+      <c r="AE24" s="66"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="14">
         <v>437035</v>
       </c>
       <c r="C25" s="14">
         <v>437114</v>
       </c>
       <c r="D25" s="14">
         <v>437325</v>
       </c>
       <c r="E25" s="14">
         <v>437452</v>
       </c>
       <c r="F25" s="14">
         <v>437625</v>
       </c>
       <c r="G25" s="14">
         <v>437723</v>
       </c>
       <c r="H25" s="18">
         <v>437797</v>
       </c>
       <c r="I25" s="18">
@@ -6005,52 +6158,55 @@
       </c>
       <c r="W25" s="18">
         <v>440524</v>
       </c>
       <c r="X25" s="18">
         <v>440739</v>
       </c>
       <c r="Y25" s="18">
         <v>440961</v>
       </c>
       <c r="Z25" s="18">
         <v>441042</v>
       </c>
       <c r="AA25" s="63">
         <v>441403</v>
       </c>
       <c r="AB25" s="66">
         <v>441574</v>
       </c>
       <c r="AC25" s="66">
         <v>441576</v>
       </c>
       <c r="AD25" s="66">
         <v>441670</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="66">
+        <v>441638</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>242232</v>
       </c>
       <c r="C26" s="14">
         <v>242463</v>
       </c>
       <c r="D26" s="14">
         <v>242657</v>
       </c>
       <c r="E26" s="14">
         <v>242885</v>
       </c>
       <c r="F26" s="14">
         <v>243160</v>
       </c>
       <c r="G26" s="14">
         <v>243322</v>
       </c>
       <c r="H26" s="18">
         <v>243505</v>
       </c>
       <c r="I26" s="18">
@@ -6097,52 +6253,55 @@
       </c>
       <c r="W26" s="18">
         <v>247968</v>
       </c>
       <c r="X26" s="18">
         <v>248235</v>
       </c>
       <c r="Y26" s="18">
         <v>248535</v>
       </c>
       <c r="Z26" s="18">
         <v>248732</v>
       </c>
       <c r="AA26" s="63">
         <v>249131</v>
       </c>
       <c r="AB26" s="66">
         <v>249318</v>
       </c>
       <c r="AC26" s="66">
         <v>249524</v>
       </c>
       <c r="AD26" s="66">
         <v>249701</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="66">
+        <v>249804</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>37326</v>
       </c>
       <c r="C27" s="14">
         <v>37306</v>
       </c>
       <c r="D27" s="14">
         <v>37316</v>
       </c>
       <c r="E27" s="14">
         <v>37304</v>
       </c>
       <c r="F27" s="14">
         <v>37313</v>
       </c>
       <c r="G27" s="14">
         <v>37326</v>
       </c>
       <c r="H27" s="18">
         <v>37315</v>
       </c>
       <c r="I27" s="18">
@@ -6189,52 +6348,55 @@
       </c>
       <c r="W27" s="18">
         <v>37123</v>
       </c>
       <c r="X27" s="18">
         <v>37080</v>
       </c>
       <c r="Y27" s="18">
         <v>37080</v>
       </c>
       <c r="Z27" s="18">
         <v>37043</v>
       </c>
       <c r="AA27" s="63">
         <v>37001</v>
       </c>
       <c r="AB27" s="66">
         <v>37013</v>
       </c>
       <c r="AC27" s="66">
         <v>36972</v>
       </c>
       <c r="AD27" s="66">
         <v>36945</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="66">
+        <v>36913</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="14">
         <v>5479</v>
       </c>
       <c r="C28" s="14">
         <v>5480</v>
       </c>
       <c r="D28" s="14">
         <v>5474</v>
       </c>
       <c r="E28" s="14">
         <v>5454</v>
       </c>
       <c r="F28" s="14">
         <v>5433</v>
       </c>
       <c r="G28" s="14">
         <v>5441</v>
       </c>
       <c r="H28" s="18">
         <v>5426</v>
       </c>
       <c r="I28" s="18">
@@ -6281,52 +6443,55 @@
       </c>
       <c r="W28" s="18">
         <v>5239</v>
       </c>
       <c r="X28" s="18">
         <v>5222</v>
       </c>
       <c r="Y28" s="18">
         <v>5214</v>
       </c>
       <c r="Z28" s="18">
         <v>5212</v>
       </c>
       <c r="AA28" s="63">
         <v>5189</v>
       </c>
       <c r="AB28" s="66">
         <v>5218</v>
       </c>
       <c r="AC28" s="66">
         <v>5211</v>
       </c>
       <c r="AD28" s="66">
         <v>5213</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="66">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="14">
         <v>20662</v>
       </c>
       <c r="C29" s="14">
         <v>20649</v>
       </c>
       <c r="D29" s="14">
         <v>20661</v>
       </c>
       <c r="E29" s="14">
         <v>20654</v>
       </c>
       <c r="F29" s="14">
         <v>20645</v>
       </c>
       <c r="G29" s="14">
         <v>20626</v>
       </c>
       <c r="H29" s="18">
         <v>20616</v>
       </c>
       <c r="I29" s="18">
@@ -6373,52 +6538,55 @@
       </c>
       <c r="W29" s="18">
         <v>20491</v>
       </c>
       <c r="X29" s="18">
         <v>20501</v>
       </c>
       <c r="Y29" s="18">
         <v>20494</v>
       </c>
       <c r="Z29" s="18">
         <v>20498</v>
       </c>
       <c r="AA29" s="63">
         <v>20481</v>
       </c>
       <c r="AB29" s="66">
         <v>20480</v>
       </c>
       <c r="AC29" s="66">
         <v>20450</v>
       </c>
       <c r="AD29" s="66">
         <v>20464</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="66">
+        <v>20444</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="14">
         <v>84407</v>
       </c>
       <c r="C30" s="14">
         <v>84326</v>
       </c>
       <c r="D30" s="14">
         <v>84319</v>
       </c>
       <c r="E30" s="14">
         <v>84282</v>
       </c>
       <c r="F30" s="14">
         <v>84240</v>
       </c>
       <c r="G30" s="14">
         <v>84257</v>
       </c>
       <c r="H30" s="18">
         <v>84246</v>
       </c>
       <c r="I30" s="18">
@@ -6465,52 +6633,55 @@
       </c>
       <c r="W30" s="18">
         <v>83764</v>
       </c>
       <c r="X30" s="18">
         <v>83758</v>
       </c>
       <c r="Y30" s="18">
         <v>83803</v>
       </c>
       <c r="Z30" s="18">
         <v>83771</v>
       </c>
       <c r="AA30" s="63">
         <v>83815</v>
       </c>
       <c r="AB30" s="66">
         <v>83787</v>
       </c>
       <c r="AC30" s="66">
         <v>83721</v>
       </c>
       <c r="AD30" s="66">
         <v>83683</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="66">
+        <v>83629</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="14">
         <v>28563</v>
       </c>
       <c r="C31" s="14">
         <v>28528</v>
       </c>
       <c r="D31" s="14">
         <v>28511</v>
       </c>
       <c r="E31" s="14">
         <v>28497</v>
       </c>
       <c r="F31" s="14">
         <v>28469</v>
       </c>
       <c r="G31" s="14">
         <v>28438</v>
       </c>
       <c r="H31" s="18">
         <v>28392</v>
       </c>
       <c r="I31" s="18">
@@ -6557,86 +6728,90 @@
       </c>
       <c r="W31" s="18">
         <v>27952</v>
       </c>
       <c r="X31" s="18">
         <v>27964</v>
       </c>
       <c r="Y31" s="18">
         <v>27902</v>
       </c>
       <c r="Z31" s="18">
         <v>27888</v>
       </c>
       <c r="AA31" s="63">
         <v>27901</v>
       </c>
       <c r="AB31" s="66">
         <v>27874</v>
       </c>
       <c r="AC31" s="66">
         <v>27827</v>
       </c>
       <c r="AD31" s="66">
         <v>27808</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="66">
+        <v>27783</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="63"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
       <c r="AD32" s="66"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="66"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="14">
         <v>13917</v>
       </c>
       <c r="C33" s="14">
         <v>13922</v>
       </c>
       <c r="D33" s="14">
         <v>13930</v>
       </c>
       <c r="E33" s="14">
         <v>13918</v>
       </c>
       <c r="F33" s="14">
         <v>13903</v>
       </c>
       <c r="G33" s="14">
         <v>13845</v>
       </c>
       <c r="H33" s="18">
         <v>13838</v>
       </c>
       <c r="I33" s="18">
@@ -6683,52 +6858,55 @@
       </c>
       <c r="W33" s="18">
         <v>13638</v>
       </c>
       <c r="X33" s="18">
         <v>13638</v>
       </c>
       <c r="Y33" s="18">
         <v>13613</v>
       </c>
       <c r="Z33" s="18">
         <v>13598</v>
       </c>
       <c r="AA33" s="63">
         <v>13589</v>
       </c>
       <c r="AB33" s="66">
         <v>13591</v>
       </c>
       <c r="AC33" s="66">
         <v>13589</v>
       </c>
       <c r="AD33" s="66">
         <v>13579</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="66">
+        <v>13565</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="14">
         <v>4449</v>
       </c>
       <c r="C34" s="14">
         <v>4440</v>
       </c>
       <c r="D34" s="14">
         <v>4457</v>
       </c>
       <c r="E34" s="14">
         <v>4458</v>
       </c>
       <c r="F34" s="14">
         <v>4462</v>
       </c>
       <c r="G34" s="14">
         <v>4468</v>
       </c>
       <c r="H34" s="18">
         <v>4459</v>
       </c>
       <c r="I34" s="18">
@@ -6775,86 +6953,90 @@
       </c>
       <c r="W34" s="18">
         <v>4349</v>
       </c>
       <c r="X34" s="18">
         <v>4341</v>
       </c>
       <c r="Y34" s="18">
         <v>4320</v>
       </c>
       <c r="Z34" s="18">
         <v>4300</v>
       </c>
       <c r="AA34" s="63">
         <v>4296</v>
       </c>
       <c r="AB34" s="66">
         <v>4293</v>
       </c>
       <c r="AC34" s="66">
         <v>4282</v>
       </c>
       <c r="AD34" s="66">
         <v>4277</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="66">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
-      <c r="Y35" s="79"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y35" s="71"/>
+      <c r="Z35" s="71"/>
+      <c r="AA35" s="69"/>
+      <c r="AB35" s="71"/>
+      <c r="AC35" s="71"/>
+      <c r="AD35" s="71"/>
+      <c r="AE35" s="66"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="14">
         <v>106812</v>
       </c>
       <c r="C36" s="14">
         <v>106572</v>
       </c>
       <c r="D36" s="14">
         <v>106415</v>
       </c>
       <c r="E36" s="14">
         <v>106276</v>
       </c>
       <c r="F36" s="14">
         <v>106145</v>
       </c>
       <c r="G36" s="14">
         <v>106090</v>
       </c>
       <c r="H36" s="18">
         <v>105967</v>
       </c>
       <c r="I36" s="18">
@@ -6901,52 +7083,55 @@
       </c>
       <c r="W36" s="18">
         <v>102453</v>
       </c>
       <c r="X36" s="18">
         <v>102141</v>
       </c>
       <c r="Y36" s="18">
         <v>101911</v>
       </c>
       <c r="Z36" s="18">
         <v>101777</v>
       </c>
       <c r="AA36" s="63">
         <v>101648</v>
       </c>
       <c r="AB36" s="66">
         <v>101506</v>
       </c>
       <c r="AC36" s="66">
         <v>196849</v>
       </c>
       <c r="AD36" s="66">
         <v>101092</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="66">
+        <v>100958</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>102</v>
       </c>
       <c r="C37" s="14">
         <v>102</v>
       </c>
       <c r="D37" s="14">
         <v>102</v>
       </c>
       <c r="E37" s="14">
         <v>102</v>
       </c>
       <c r="F37" s="14">
         <v>102</v>
       </c>
       <c r="G37" s="14">
         <v>102</v>
       </c>
       <c r="H37" s="18">
         <v>102</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -6993,86 +7178,90 @@
       </c>
       <c r="W37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="63" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="63"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="66"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="66"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="14">
         <v>15070</v>
       </c>
       <c r="C39" s="14">
         <v>15057</v>
       </c>
       <c r="D39" s="14">
         <v>15031</v>
       </c>
       <c r="E39" s="14">
         <v>15018</v>
       </c>
       <c r="F39" s="14">
         <v>15039</v>
       </c>
       <c r="G39" s="14">
         <v>15016</v>
       </c>
       <c r="H39" s="18">
         <v>14986</v>
       </c>
       <c r="I39" s="18">
@@ -7119,52 +7308,55 @@
       </c>
       <c r="W39" s="18">
         <v>14539</v>
       </c>
       <c r="X39" s="18">
         <v>14482</v>
       </c>
       <c r="Y39" s="18">
         <v>14455</v>
       </c>
       <c r="Z39" s="18">
         <v>14450</v>
       </c>
       <c r="AA39" s="63">
         <v>14449</v>
       </c>
       <c r="AB39" s="66">
         <v>14424</v>
       </c>
       <c r="AC39" s="66">
         <v>28524</v>
       </c>
       <c r="AD39" s="66">
         <v>14375</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="66">
+        <v>14368</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="14">
         <v>8153</v>
       </c>
       <c r="C40" s="14">
         <v>8141</v>
       </c>
       <c r="D40" s="14">
         <v>8131</v>
       </c>
       <c r="E40" s="14">
         <v>8123</v>
       </c>
       <c r="F40" s="14">
         <v>8107</v>
       </c>
       <c r="G40" s="14">
         <v>8091</v>
       </c>
       <c r="H40" s="18">
         <v>8102</v>
       </c>
       <c r="I40" s="18">
@@ -7211,52 +7403,55 @@
       </c>
       <c r="W40" s="18">
         <v>7762</v>
       </c>
       <c r="X40" s="18">
         <v>7745</v>
       </c>
       <c r="Y40" s="18">
         <v>7727</v>
       </c>
       <c r="Z40" s="18">
         <v>7720</v>
       </c>
       <c r="AA40" s="63">
         <v>7709</v>
       </c>
       <c r="AB40" s="66">
         <v>7690</v>
       </c>
       <c r="AC40" s="66">
         <v>14888</v>
       </c>
       <c r="AD40" s="66">
         <v>7694</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="66">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="14">
         <v>26794</v>
       </c>
       <c r="C41" s="14">
         <v>26732</v>
       </c>
       <c r="D41" s="14">
         <v>26721</v>
       </c>
       <c r="E41" s="14">
         <v>26683</v>
       </c>
       <c r="F41" s="14">
         <v>26647</v>
       </c>
       <c r="G41" s="14">
         <v>26693</v>
       </c>
       <c r="H41" s="18">
         <v>26645</v>
       </c>
       <c r="I41" s="18">
@@ -7303,52 +7498,55 @@
       </c>
       <c r="W41" s="18">
         <v>26127</v>
       </c>
       <c r="X41" s="18">
         <v>26071</v>
       </c>
       <c r="Y41" s="18">
         <v>26062</v>
       </c>
       <c r="Z41" s="18">
         <v>26065</v>
       </c>
       <c r="AA41" s="63">
         <v>26028</v>
       </c>
       <c r="AB41" s="66">
         <v>26040</v>
       </c>
       <c r="AC41" s="66">
         <v>50779</v>
       </c>
       <c r="AD41" s="66">
         <v>25916</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="66">
+        <v>25891</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="14">
         <v>11258</v>
       </c>
       <c r="C42" s="14">
         <v>11219</v>
       </c>
       <c r="D42" s="14">
         <v>11205</v>
       </c>
       <c r="E42" s="14">
         <v>11185</v>
       </c>
       <c r="F42" s="14">
         <v>11160</v>
       </c>
       <c r="G42" s="14">
         <v>11146</v>
       </c>
       <c r="H42" s="18">
         <v>11150</v>
       </c>
       <c r="I42" s="18">
@@ -7395,52 +7593,55 @@
       </c>
       <c r="W42" s="18">
         <v>10627</v>
       </c>
       <c r="X42" s="18">
         <v>10592</v>
       </c>
       <c r="Y42" s="18">
         <v>10550</v>
       </c>
       <c r="Z42" s="18">
         <v>10549</v>
       </c>
       <c r="AA42" s="63">
         <v>10548</v>
       </c>
       <c r="AB42" s="66">
         <v>10533</v>
       </c>
       <c r="AC42" s="66">
         <v>19545</v>
       </c>
       <c r="AD42" s="66">
         <v>10492</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="66">
+        <v>10462</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="14">
         <v>11370</v>
       </c>
       <c r="C43" s="14">
         <v>11331</v>
       </c>
       <c r="D43" s="14">
         <v>11307</v>
       </c>
       <c r="E43" s="14">
         <v>11295</v>
       </c>
       <c r="F43" s="14">
         <v>11273</v>
       </c>
       <c r="G43" s="14">
         <v>11263</v>
       </c>
       <c r="H43" s="18">
         <v>11234</v>
       </c>
       <c r="I43" s="18">
@@ -7487,52 +7688,55 @@
       </c>
       <c r="W43" s="18">
         <v>10882</v>
       </c>
       <c r="X43" s="18">
         <v>10855</v>
       </c>
       <c r="Y43" s="18">
         <v>10823</v>
       </c>
       <c r="Z43" s="18">
         <v>10825</v>
       </c>
       <c r="AA43" s="63">
         <v>10776</v>
       </c>
       <c r="AB43" s="66">
         <v>10743</v>
       </c>
       <c r="AC43" s="66">
         <v>20408</v>
       </c>
       <c r="AD43" s="66">
         <v>10678</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="66">
+        <v>10648</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="14">
         <v>14838</v>
       </c>
       <c r="C44" s="14">
         <v>14799</v>
       </c>
       <c r="D44" s="14">
         <v>14771</v>
       </c>
       <c r="E44" s="14">
         <v>14762</v>
       </c>
       <c r="F44" s="14">
         <v>14730</v>
       </c>
       <c r="G44" s="14">
         <v>14731</v>
       </c>
       <c r="H44" s="18">
         <v>14703</v>
       </c>
       <c r="I44" s="18">
@@ -7579,52 +7783,55 @@
       </c>
       <c r="W44" s="18">
         <v>14322</v>
       </c>
       <c r="X44" s="18">
         <v>14268</v>
       </c>
       <c r="Y44" s="18">
         <v>14234</v>
       </c>
       <c r="Z44" s="18">
         <v>14172</v>
       </c>
       <c r="AA44" s="63">
         <v>14170</v>
       </c>
       <c r="AB44" s="66">
         <v>14144</v>
       </c>
       <c r="AC44" s="66">
         <v>28161</v>
       </c>
       <c r="AD44" s="66">
         <v>14066</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="66">
+        <v>14026</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="20">
         <v>19227</v>
       </c>
       <c r="C45" s="20">
         <v>19191</v>
       </c>
       <c r="D45" s="20">
         <v>19147</v>
       </c>
       <c r="E45" s="20">
         <v>19108</v>
       </c>
       <c r="F45" s="20">
         <v>19087</v>
       </c>
       <c r="G45" s="20">
         <v>19048</v>
       </c>
       <c r="H45" s="20">
         <v>19045</v>
       </c>
       <c r="I45" s="20">
@@ -7671,61 +7878,64 @@
       </c>
       <c r="W45" s="20">
         <v>18194</v>
       </c>
       <c r="X45" s="20">
         <v>18128</v>
       </c>
       <c r="Y45" s="20">
         <v>18060</v>
       </c>
       <c r="Z45" s="20">
         <v>17996</v>
       </c>
       <c r="AA45" s="64">
         <v>17968</v>
       </c>
       <c r="AB45" s="67">
         <v>17932</v>
       </c>
       <c r="AC45" s="67">
         <v>34544</v>
       </c>
       <c r="AD45" s="67">
         <v>17871</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE45" s="67">
+        <v>17863</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="14.45" customHeight="1">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="G48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="35" customWidth="1"/>
@@ -7772,96 +7982,96 @@
     <row r="4" spans="1:37">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="39"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="G5" s="41"/>
       <c r="H5" s="42"/>
       <c r="L5" s="43"/>
       <c r="M5" s="44"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="S5" s="41"/>
       <c r="T5" s="42"/>
       <c r="X5" s="43"/>
       <c r="AK5" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="75"/>
-      <c r="B6" s="73">
+      <c r="A6" s="81"/>
+      <c r="B6" s="79">
         <v>2024</v>
       </c>
-      <c r="C6" s="74"/>
-[...10 lines deleted...]
-      <c r="N6" s="73">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="79">
         <v>2025</v>
       </c>
-      <c r="O6" s="74"/>
-[...10 lines deleted...]
-      <c r="Z6" s="73">
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="79">
         <v>2026</v>
       </c>
-      <c r="AA6" s="74"/>
-[...9 lines deleted...]
-      <c r="AK6" s="74"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
     </row>
     <row r="7" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A7" s="75"/>
+      <c r="A7" s="81"/>
       <c r="B7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -8052,50 +8262,53 @@
       </c>
       <c r="W9" s="52">
         <v>588841</v>
       </c>
       <c r="X9" s="52">
         <v>588709</v>
       </c>
       <c r="Y9" s="52">
         <v>588566</v>
       </c>
       <c r="Z9" s="52">
         <v>588468</v>
       </c>
       <c r="AA9" s="66">
         <v>588384</v>
       </c>
       <c r="AB9" s="66">
         <v>588533</v>
       </c>
       <c r="AC9" s="66">
         <v>588338</v>
       </c>
       <c r="AD9" s="66">
         <v>588328</v>
       </c>
+      <c r="AE9" s="66">
+        <v>588137</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="51">
         <v>278336</v>
       </c>
       <c r="C10" s="51">
         <v>278445</v>
       </c>
       <c r="D10" s="51">
         <v>278632</v>
       </c>
       <c r="E10" s="51">
         <v>278860</v>
       </c>
       <c r="F10" s="51">
         <v>279045</v>
       </c>
       <c r="G10" s="51">
         <v>279210</v>
       </c>
       <c r="H10" s="52">
         <v>279468</v>
@@ -8144,50 +8357,53 @@
       </c>
       <c r="W10" s="52">
         <v>284017</v>
       </c>
       <c r="X10" s="52">
         <v>284280</v>
       </c>
       <c r="Y10" s="52">
         <v>284499</v>
       </c>
       <c r="Z10" s="52">
         <v>284582</v>
       </c>
       <c r="AA10" s="66">
         <v>284797</v>
       </c>
       <c r="AB10" s="66">
         <v>285168</v>
       </c>
       <c r="AC10" s="66">
         <v>285347</v>
       </c>
       <c r="AD10" s="66">
         <v>285648</v>
       </c>
+      <c r="AE10" s="66">
+        <v>285728</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="51">
         <v>40162</v>
       </c>
       <c r="C11" s="51">
         <v>40176</v>
       </c>
       <c r="D11" s="51">
         <v>40144</v>
       </c>
       <c r="E11" s="51">
         <v>40103</v>
       </c>
       <c r="F11" s="51">
         <v>40066</v>
       </c>
       <c r="G11" s="51">
         <v>40071</v>
       </c>
       <c r="H11" s="52">
         <v>40028</v>
@@ -8236,50 +8452,53 @@
       </c>
       <c r="W11" s="52">
         <v>39701</v>
       </c>
       <c r="X11" s="52">
         <v>39649</v>
       </c>
       <c r="Y11" s="52">
         <v>39636</v>
       </c>
       <c r="Z11" s="52">
         <v>39622</v>
       </c>
       <c r="AA11" s="66">
         <v>39593</v>
       </c>
       <c r="AB11" s="66">
         <v>39590</v>
       </c>
       <c r="AC11" s="66">
         <v>39579</v>
       </c>
       <c r="AD11" s="66">
         <v>39571</v>
       </c>
+      <c r="AE11" s="66">
+        <v>39538</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="51">
         <v>5672</v>
       </c>
       <c r="C12" s="51">
         <v>5678</v>
       </c>
       <c r="D12" s="51">
         <v>5674</v>
       </c>
       <c r="E12" s="51">
         <v>5661</v>
       </c>
       <c r="F12" s="51">
         <v>5651</v>
       </c>
       <c r="G12" s="51">
         <v>5654</v>
       </c>
       <c r="H12" s="52">
         <v>5646</v>
@@ -8328,50 +8547,53 @@
       </c>
       <c r="W12" s="52">
         <v>5408</v>
       </c>
       <c r="X12" s="52">
         <v>5411</v>
       </c>
       <c r="Y12" s="52">
         <v>5413</v>
       </c>
       <c r="Z12" s="52">
         <v>5411</v>
       </c>
       <c r="AA12" s="66">
         <v>5395</v>
       </c>
       <c r="AB12" s="66">
         <v>5412</v>
       </c>
       <c r="AC12" s="66">
         <v>5402</v>
       </c>
       <c r="AD12" s="66">
         <v>5429</v>
       </c>
+      <c r="AE12" s="66">
+        <v>5433</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="51">
         <v>23071</v>
       </c>
       <c r="C13" s="51">
         <v>23059</v>
       </c>
       <c r="D13" s="51">
         <v>23051</v>
       </c>
       <c r="E13" s="51">
         <v>23054</v>
       </c>
       <c r="F13" s="51">
         <v>23046</v>
       </c>
       <c r="G13" s="51">
         <v>23010</v>
       </c>
       <c r="H13" s="52">
         <v>22984</v>
@@ -8420,50 +8642,53 @@
       </c>
       <c r="W13" s="52">
         <v>22741</v>
       </c>
       <c r="X13" s="52">
         <v>22724</v>
       </c>
       <c r="Y13" s="52">
         <v>22698</v>
       </c>
       <c r="Z13" s="52">
         <v>22711</v>
       </c>
       <c r="AA13" s="66">
         <v>22707</v>
       </c>
       <c r="AB13" s="66">
         <v>22699</v>
       </c>
       <c r="AC13" s="66">
         <v>22679</v>
       </c>
       <c r="AD13" s="66">
         <v>22669</v>
       </c>
+      <c r="AE13" s="66">
+        <v>22645</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="51">
         <v>92900</v>
       </c>
       <c r="C14" s="51">
         <v>92859</v>
       </c>
       <c r="D14" s="51">
         <v>92867</v>
       </c>
       <c r="E14" s="51">
         <v>92840</v>
       </c>
       <c r="F14" s="51">
         <v>92842</v>
       </c>
       <c r="G14" s="51">
         <v>92816</v>
       </c>
       <c r="H14" s="52">
         <v>92805</v>
@@ -8512,50 +8737,53 @@
       </c>
       <c r="W14" s="52">
         <v>92034</v>
       </c>
       <c r="X14" s="52">
         <v>91994</v>
       </c>
       <c r="Y14" s="52">
         <v>91969</v>
       </c>
       <c r="Z14" s="52">
         <v>91979</v>
       </c>
       <c r="AA14" s="66">
         <v>92015</v>
       </c>
       <c r="AB14" s="66">
         <v>91973</v>
       </c>
       <c r="AC14" s="66">
         <v>91934</v>
       </c>
       <c r="AD14" s="66">
         <v>91871</v>
       </c>
+      <c r="AE14" s="66">
+        <v>91832</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="51">
         <v>29647</v>
       </c>
       <c r="C15" s="51">
         <v>29614</v>
       </c>
       <c r="D15" s="51">
         <v>29581</v>
       </c>
       <c r="E15" s="51">
         <v>29582</v>
       </c>
       <c r="F15" s="51">
         <v>29581</v>
       </c>
       <c r="G15" s="51">
         <v>29553</v>
       </c>
       <c r="H15" s="52">
         <v>29513</v>
@@ -8603,87 +8831,91 @@
         <v>29131</v>
       </c>
       <c r="W15" s="52">
         <v>29127</v>
       </c>
       <c r="X15" s="52">
         <v>29116</v>
       </c>
       <c r="Y15" s="52">
         <v>29054</v>
       </c>
       <c r="Z15" s="52">
         <v>29031</v>
       </c>
       <c r="AA15" s="66">
         <v>29010</v>
       </c>
       <c r="AB15" s="66">
         <v>28966</v>
       </c>
       <c r="AC15" s="66">
         <v>28920</v>
       </c>
       <c r="AD15" s="66">
         <v>28914</v>
+      </c>
+      <c r="AE15" s="66">
+        <v>28910</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="51"/>
       <c r="C16" s="51"/>
       <c r="D16" s="51"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
       <c r="I16" s="52"/>
       <c r="J16" s="52"/>
       <c r="K16" s="52"/>
       <c r="L16" s="52"/>
       <c r="M16" s="52"/>
       <c r="N16" s="52"/>
       <c r="O16" s="52"/>
       <c r="P16" s="52"/>
       <c r="Q16" s="52"/>
       <c r="R16" s="52"/>
       <c r="S16" s="52"/>
       <c r="T16" s="52"/>
       <c r="U16" s="52"/>
       <c r="V16" s="52"/>
       <c r="W16" s="52"/>
       <c r="X16" s="52"/>
       <c r="Y16" s="52"/>
       <c r="Z16" s="52"/>
       <c r="AA16" s="66"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="66"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="66"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="51">
         <v>29764</v>
       </c>
       <c r="C17" s="51">
         <v>29750</v>
       </c>
       <c r="D17" s="51">
         <v>29715</v>
       </c>
       <c r="E17" s="51">
         <v>29675</v>
       </c>
       <c r="F17" s="51">
         <v>29672</v>
       </c>
       <c r="G17" s="51">
         <v>29617</v>
       </c>
       <c r="H17" s="52">
         <v>29570</v>
       </c>
       <c r="I17" s="52">
@@ -8730,52 +8962,55 @@
       </c>
       <c r="W17" s="52">
         <v>28896</v>
       </c>
       <c r="X17" s="52">
         <v>28877</v>
       </c>
       <c r="Y17" s="52">
         <v>28835</v>
       </c>
       <c r="Z17" s="52">
         <v>28809</v>
       </c>
       <c r="AA17" s="66">
         <v>28754</v>
       </c>
       <c r="AB17" s="66">
         <v>28719</v>
       </c>
       <c r="AC17" s="66">
         <v>28654</v>
       </c>
       <c r="AD17" s="66">
         <v>28621</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="66">
+        <v>28576</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="51">
         <v>7758</v>
       </c>
       <c r="C18" s="51">
         <v>7747</v>
       </c>
       <c r="D18" s="51">
         <v>7715</v>
       </c>
       <c r="E18" s="51">
         <v>7688</v>
       </c>
       <c r="F18" s="51">
         <v>7675</v>
       </c>
       <c r="G18" s="51">
         <v>7670</v>
       </c>
       <c r="H18" s="52">
         <v>7661</v>
       </c>
       <c r="I18" s="52">
@@ -8822,52 +9057,55 @@
       </c>
       <c r="W18" s="52">
         <v>7241</v>
       </c>
       <c r="X18" s="52">
         <v>7250</v>
       </c>
       <c r="Y18" s="52">
         <v>7246</v>
       </c>
       <c r="Z18" s="52">
         <v>7220</v>
       </c>
       <c r="AA18" s="66">
         <v>7203</v>
       </c>
       <c r="AB18" s="66">
         <v>7199</v>
       </c>
       <c r="AC18" s="66">
         <v>7196</v>
       </c>
       <c r="AD18" s="66">
         <v>7178</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="66">
+        <v>7172</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="51">
         <v>25969</v>
       </c>
       <c r="C19" s="51">
         <v>25904</v>
       </c>
       <c r="D19" s="51">
         <v>25881</v>
       </c>
       <c r="E19" s="51">
         <v>25848</v>
       </c>
       <c r="F19" s="51">
         <v>25816</v>
       </c>
       <c r="G19" s="51">
         <v>25848</v>
       </c>
       <c r="H19" s="52">
         <v>25815</v>
       </c>
       <c r="I19" s="52">
@@ -8914,52 +9152,55 @@
       </c>
       <c r="W19" s="52">
         <v>25053</v>
       </c>
       <c r="X19" s="52">
         <v>24982</v>
       </c>
       <c r="Y19" s="52">
         <v>24940</v>
       </c>
       <c r="Z19" s="52">
         <v>24933</v>
       </c>
       <c r="AA19" s="66">
         <v>24897</v>
       </c>
       <c r="AB19" s="66">
         <v>24870</v>
       </c>
       <c r="AC19" s="66">
         <v>24821</v>
       </c>
       <c r="AD19" s="66">
         <v>24773</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="66">
+        <v>24732</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="51">
         <v>14630</v>
       </c>
       <c r="C20" s="51">
         <v>14585</v>
       </c>
       <c r="D20" s="51">
         <v>14569</v>
       </c>
       <c r="E20" s="51">
         <v>14545</v>
       </c>
       <c r="F20" s="51">
         <v>14518</v>
       </c>
       <c r="G20" s="51">
         <v>14488</v>
       </c>
       <c r="H20" s="52">
         <v>14473</v>
       </c>
       <c r="I20" s="52">
@@ -9006,52 +9247,55 @@
       </c>
       <c r="W20" s="52">
         <v>13631</v>
       </c>
       <c r="X20" s="52">
         <v>13565</v>
       </c>
       <c r="Y20" s="52">
         <v>13514</v>
       </c>
       <c r="Z20" s="52">
         <v>13505</v>
       </c>
       <c r="AA20" s="66">
         <v>13474</v>
       </c>
       <c r="AB20" s="66">
         <v>13454</v>
       </c>
       <c r="AC20" s="66">
         <v>13412</v>
       </c>
       <c r="AD20" s="66">
         <v>13350</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="66">
+        <v>13317</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="51">
         <v>10572</v>
       </c>
       <c r="C21" s="51">
         <v>10541</v>
       </c>
       <c r="D21" s="51">
         <v>10531</v>
       </c>
       <c r="E21" s="51">
         <v>10510</v>
       </c>
       <c r="F21" s="51">
         <v>10485</v>
       </c>
       <c r="G21" s="51">
         <v>10458</v>
       </c>
       <c r="H21" s="52">
         <v>10423</v>
       </c>
       <c r="I21" s="52">
@@ -9098,52 +9342,55 @@
       </c>
       <c r="W21" s="52">
         <v>9866</v>
       </c>
       <c r="X21" s="52">
         <v>9819</v>
       </c>
       <c r="Y21" s="52">
         <v>9786</v>
       </c>
       <c r="Z21" s="52">
         <v>9768</v>
       </c>
       <c r="AA21" s="66">
         <v>9721</v>
       </c>
       <c r="AB21" s="66">
         <v>9722</v>
       </c>
       <c r="AC21" s="66">
         <v>9694</v>
       </c>
       <c r="AD21" s="66">
         <v>9655</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="66">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="51">
         <v>14968</v>
       </c>
       <c r="C22" s="51">
         <v>14921</v>
       </c>
       <c r="D22" s="51">
         <v>14904</v>
       </c>
       <c r="E22" s="51">
         <v>14878</v>
       </c>
       <c r="F22" s="51">
         <v>14858</v>
       </c>
       <c r="G22" s="51">
         <v>14854</v>
       </c>
       <c r="H22" s="52">
         <v>14815</v>
       </c>
       <c r="I22" s="52">
@@ -9190,52 +9437,55 @@
       </c>
       <c r="W22" s="52">
         <v>14267</v>
       </c>
       <c r="X22" s="52">
         <v>14237</v>
       </c>
       <c r="Y22" s="52">
         <v>14204</v>
       </c>
       <c r="Z22" s="52">
         <v>14171</v>
       </c>
       <c r="AA22" s="66">
         <v>14129</v>
       </c>
       <c r="AB22" s="66">
         <v>14127</v>
       </c>
       <c r="AC22" s="66">
         <v>14070</v>
       </c>
       <c r="AD22" s="66">
         <v>14057</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="66">
+        <v>14047</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="51">
         <v>18055</v>
       </c>
       <c r="C23" s="51">
         <v>18023</v>
       </c>
       <c r="D23" s="51">
         <v>17994</v>
       </c>
       <c r="E23" s="51">
         <v>17960</v>
       </c>
       <c r="F23" s="51">
         <v>17935</v>
       </c>
       <c r="G23" s="51">
         <v>17873</v>
       </c>
       <c r="H23" s="52">
         <v>17811</v>
       </c>
       <c r="I23" s="52">
@@ -9282,86 +9532,90 @@
       </c>
       <c r="W23" s="52">
         <v>16859</v>
       </c>
       <c r="X23" s="52">
         <v>16805</v>
       </c>
       <c r="Y23" s="52">
         <v>16772</v>
       </c>
       <c r="Z23" s="52">
         <v>16726</v>
       </c>
       <c r="AA23" s="66">
         <v>16689</v>
       </c>
       <c r="AB23" s="66">
         <v>16634</v>
       </c>
       <c r="AC23" s="66">
         <v>16630</v>
       </c>
       <c r="AD23" s="66">
         <v>16592</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="66">
+        <v>16569</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="42" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
       <c r="R24" s="56"/>
       <c r="S24" s="56"/>
       <c r="T24" s="56"/>
       <c r="U24" s="56"/>
       <c r="V24" s="56"/>
       <c r="W24" s="56"/>
       <c r="X24" s="56"/>
-      <c r="Y24" s="80"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y24" s="72"/>
+      <c r="Z24" s="73"/>
+      <c r="AA24" s="71"/>
+      <c r="AB24" s="71"/>
+      <c r="AC24" s="71"/>
+      <c r="AD24" s="71"/>
+      <c r="AE24" s="66"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="51">
         <v>489167</v>
       </c>
       <c r="C25" s="51">
         <v>489184</v>
       </c>
       <c r="D25" s="51">
         <v>489292</v>
       </c>
       <c r="E25" s="51">
         <v>489413</v>
       </c>
       <c r="F25" s="51">
         <v>489533</v>
       </c>
       <c r="G25" s="51">
         <v>489578</v>
       </c>
       <c r="H25" s="52">
         <v>489704</v>
       </c>
       <c r="I25" s="52">
@@ -9408,52 +9662,55 @@
       </c>
       <c r="W25" s="52">
         <v>492035</v>
       </c>
       <c r="X25" s="52">
         <v>492166</v>
       </c>
       <c r="Y25" s="52">
         <v>492235</v>
       </c>
       <c r="Z25" s="52">
         <v>492280</v>
       </c>
       <c r="AA25" s="66">
         <v>492457</v>
       </c>
       <c r="AB25" s="66">
         <v>492758</v>
       </c>
       <c r="AC25" s="66">
         <v>492775</v>
       </c>
       <c r="AD25" s="66">
         <v>492983</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="66">
+        <v>492946</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="51">
         <v>278235</v>
       </c>
       <c r="C26" s="51">
         <v>278344</v>
       </c>
       <c r="D26" s="51">
         <v>278531</v>
       </c>
       <c r="E26" s="51">
         <v>278759</v>
       </c>
       <c r="F26" s="51">
         <v>278944</v>
       </c>
       <c r="G26" s="51">
         <v>279109</v>
       </c>
       <c r="H26" s="52">
         <v>279367</v>
       </c>
       <c r="I26" s="52">
@@ -9500,52 +9757,55 @@
       </c>
       <c r="W26" s="52">
         <v>284017</v>
       </c>
       <c r="X26" s="52">
         <v>284280</v>
       </c>
       <c r="Y26" s="52">
         <v>284499</v>
       </c>
       <c r="Z26" s="52">
         <v>284582</v>
       </c>
       <c r="AA26" s="66">
         <v>284797</v>
       </c>
       <c r="AB26" s="66">
         <v>285168</v>
       </c>
       <c r="AC26" s="66">
         <v>285347</v>
       </c>
       <c r="AD26" s="66">
         <v>285648</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="66">
+        <v>285728</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="51">
         <v>40162</v>
       </c>
       <c r="C27" s="51">
         <v>40176</v>
       </c>
       <c r="D27" s="51">
         <v>40144</v>
       </c>
       <c r="E27" s="51">
         <v>40103</v>
       </c>
       <c r="F27" s="51">
         <v>40066</v>
       </c>
       <c r="G27" s="51">
         <v>40071</v>
       </c>
       <c r="H27" s="52">
         <v>40028</v>
       </c>
       <c r="I27" s="52">
@@ -9592,52 +9852,55 @@
       </c>
       <c r="W27" s="52">
         <v>39701</v>
       </c>
       <c r="X27" s="52">
         <v>39649</v>
       </c>
       <c r="Y27" s="52">
         <v>39636</v>
       </c>
       <c r="Z27" s="52">
         <v>39622</v>
       </c>
       <c r="AA27" s="66">
         <v>39593</v>
       </c>
       <c r="AB27" s="66">
         <v>39590</v>
       </c>
       <c r="AC27" s="66">
         <v>39579</v>
       </c>
       <c r="AD27" s="66">
         <v>39571</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="66">
+        <v>39538</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="51">
         <v>5672</v>
       </c>
       <c r="C28" s="51">
         <v>5678</v>
       </c>
       <c r="D28" s="51">
         <v>5674</v>
       </c>
       <c r="E28" s="51">
         <v>5661</v>
       </c>
       <c r="F28" s="51">
         <v>5651</v>
       </c>
       <c r="G28" s="51">
         <v>5654</v>
       </c>
       <c r="H28" s="52">
         <v>5646</v>
       </c>
       <c r="I28" s="52">
@@ -9684,52 +9947,55 @@
       </c>
       <c r="W28" s="52">
         <v>5408</v>
       </c>
       <c r="X28" s="52">
         <v>5411</v>
       </c>
       <c r="Y28" s="52">
         <v>5413</v>
       </c>
       <c r="Z28" s="52">
         <v>5411</v>
       </c>
       <c r="AA28" s="66">
         <v>5395</v>
       </c>
       <c r="AB28" s="66">
         <v>5412</v>
       </c>
       <c r="AC28" s="66">
         <v>5402</v>
       </c>
       <c r="AD28" s="66">
         <v>5429</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="66">
+        <v>5433</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="51">
         <v>23071</v>
       </c>
       <c r="C29" s="51">
         <v>23059</v>
       </c>
       <c r="D29" s="51">
         <v>23051</v>
       </c>
       <c r="E29" s="51">
         <v>23054</v>
       </c>
       <c r="F29" s="51">
         <v>23046</v>
       </c>
       <c r="G29" s="51">
         <v>23010</v>
       </c>
       <c r="H29" s="52">
         <v>22984</v>
       </c>
       <c r="I29" s="52">
@@ -9776,52 +10042,55 @@
       </c>
       <c r="W29" s="52">
         <v>22741</v>
       </c>
       <c r="X29" s="52">
         <v>22724</v>
       </c>
       <c r="Y29" s="52">
         <v>22698</v>
       </c>
       <c r="Z29" s="52">
         <v>22711</v>
       </c>
       <c r="AA29" s="66">
         <v>22707</v>
       </c>
       <c r="AB29" s="66">
         <v>22699</v>
       </c>
       <c r="AC29" s="66">
         <v>22679</v>
       </c>
       <c r="AD29" s="66">
         <v>22669</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="66">
+        <v>22645</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="51">
         <v>92900</v>
       </c>
       <c r="C30" s="51">
         <v>92859</v>
       </c>
       <c r="D30" s="51">
         <v>92867</v>
       </c>
       <c r="E30" s="51">
         <v>92840</v>
       </c>
       <c r="F30" s="51">
         <v>92842</v>
       </c>
       <c r="G30" s="51">
         <v>92816</v>
       </c>
       <c r="H30" s="52">
         <v>92805</v>
       </c>
       <c r="I30" s="52">
@@ -9868,52 +10137,55 @@
       </c>
       <c r="W30" s="52">
         <v>92034</v>
       </c>
       <c r="X30" s="52">
         <v>91994</v>
       </c>
       <c r="Y30" s="52">
         <v>91969</v>
       </c>
       <c r="Z30" s="52">
         <v>91979</v>
       </c>
       <c r="AA30" s="66">
         <v>92015</v>
       </c>
       <c r="AB30" s="66">
         <v>91973</v>
       </c>
       <c r="AC30" s="66">
         <v>91934</v>
       </c>
       <c r="AD30" s="66">
         <v>91871</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="66">
+        <v>91832</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="51">
         <v>29647</v>
       </c>
       <c r="C31" s="51">
         <v>29614</v>
       </c>
       <c r="D31" s="51">
         <v>29581</v>
       </c>
       <c r="E31" s="51">
         <v>29582</v>
       </c>
       <c r="F31" s="51">
         <v>29581</v>
       </c>
       <c r="G31" s="51">
         <v>29553</v>
       </c>
       <c r="H31" s="52">
         <v>29513</v>
       </c>
       <c r="I31" s="52">
@@ -9960,86 +10232,90 @@
       </c>
       <c r="W31" s="52">
         <v>29127</v>
       </c>
       <c r="X31" s="52">
         <v>29116</v>
       </c>
       <c r="Y31" s="52">
         <v>29054</v>
       </c>
       <c r="Z31" s="52">
         <v>29031</v>
       </c>
       <c r="AA31" s="66">
         <v>29010</v>
       </c>
       <c r="AB31" s="66">
         <v>28966</v>
       </c>
       <c r="AC31" s="66">
         <v>28920</v>
       </c>
       <c r="AD31" s="66">
         <v>28914</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="66">
+        <v>28910</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="52"/>
       <c r="O32" s="52"/>
       <c r="P32" s="52"/>
       <c r="Q32" s="52"/>
       <c r="R32" s="52"/>
       <c r="S32" s="52"/>
       <c r="T32" s="52"/>
       <c r="U32" s="52"/>
       <c r="V32" s="52"/>
       <c r="W32" s="52"/>
       <c r="X32" s="52"/>
       <c r="Y32" s="52"/>
       <c r="Z32" s="52"/>
       <c r="AA32" s="66"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
       <c r="AD32" s="66"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="66"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="51">
         <v>14797</v>
       </c>
       <c r="C33" s="51">
         <v>14775</v>
       </c>
       <c r="D33" s="51">
         <v>14769</v>
       </c>
       <c r="E33" s="51">
         <v>14749</v>
       </c>
       <c r="F33" s="51">
         <v>14736</v>
       </c>
       <c r="G33" s="51">
         <v>14713</v>
       </c>
       <c r="H33" s="52">
         <v>14711</v>
       </c>
       <c r="I33" s="52">
@@ -10086,52 +10362,55 @@
       </c>
       <c r="W33" s="52">
         <v>14558</v>
       </c>
       <c r="X33" s="52">
         <v>14562</v>
       </c>
       <c r="Y33" s="52">
         <v>14547</v>
       </c>
       <c r="Z33" s="52">
         <v>14532</v>
       </c>
       <c r="AA33" s="66">
         <v>14526</v>
       </c>
       <c r="AB33" s="66">
         <v>14536</v>
       </c>
       <c r="AC33" s="66">
         <v>14516</v>
       </c>
       <c r="AD33" s="66">
         <v>14501</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="66">
+        <v>14478</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="51">
         <v>4683</v>
       </c>
       <c r="C34" s="51">
         <v>4679</v>
       </c>
       <c r="D34" s="51">
         <v>4675</v>
       </c>
       <c r="E34" s="51">
         <v>4665</v>
       </c>
       <c r="F34" s="51">
         <v>4667</v>
       </c>
       <c r="G34" s="51">
         <v>4652</v>
       </c>
       <c r="H34" s="52">
         <v>4650</v>
       </c>
       <c r="I34" s="52">
@@ -10178,86 +10457,90 @@
       </c>
       <c r="W34" s="52">
         <v>4449</v>
       </c>
       <c r="X34" s="52">
         <v>4430</v>
       </c>
       <c r="Y34" s="52">
         <v>4419</v>
       </c>
       <c r="Z34" s="52">
         <v>4412</v>
       </c>
       <c r="AA34" s="66">
         <v>4414</v>
       </c>
       <c r="AB34" s="66">
         <v>4414</v>
       </c>
       <c r="AC34" s="66">
         <v>4398</v>
       </c>
       <c r="AD34" s="66">
         <v>4380</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="66">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="42" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="56"/>
       <c r="Q35" s="56"/>
       <c r="R35" s="56"/>
       <c r="S35" s="56"/>
       <c r="T35" s="56"/>
       <c r="U35" s="56"/>
       <c r="V35" s="56"/>
       <c r="W35" s="56"/>
       <c r="X35" s="56"/>
-      <c r="Y35" s="80"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y35" s="72"/>
+      <c r="Z35" s="72"/>
+      <c r="AA35" s="71"/>
+      <c r="AB35" s="71"/>
+      <c r="AC35" s="71"/>
+      <c r="AD35" s="71"/>
+      <c r="AE35" s="66"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="51">
         <v>102337</v>
       </c>
       <c r="C36" s="51">
         <v>102118</v>
       </c>
       <c r="D36" s="51">
         <v>101966</v>
       </c>
       <c r="E36" s="51">
         <v>101791</v>
       </c>
       <c r="F36" s="51">
         <v>101657</v>
       </c>
       <c r="G36" s="51">
         <v>101544</v>
       </c>
       <c r="H36" s="52">
         <v>101308</v>
       </c>
       <c r="I36" s="52">
@@ -10304,52 +10587,55 @@
       </c>
       <c r="W36" s="52">
         <v>96806</v>
       </c>
       <c r="X36" s="52">
         <v>96543</v>
       </c>
       <c r="Y36" s="52">
         <v>96331</v>
       </c>
       <c r="Z36" s="52">
         <v>96188</v>
       </c>
       <c r="AA36" s="66">
         <v>95927</v>
       </c>
       <c r="AB36" s="66">
         <v>95775</v>
       </c>
       <c r="AC36" s="66">
         <v>95563</v>
       </c>
       <c r="AD36" s="66">
         <v>95345</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="66">
+        <v>95191</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="51">
         <v>101</v>
       </c>
       <c r="C37" s="51">
         <v>101</v>
       </c>
       <c r="D37" s="51">
         <v>101</v>
       </c>
       <c r="E37" s="51">
         <v>101</v>
       </c>
       <c r="F37" s="51">
         <v>101</v>
       </c>
       <c r="G37" s="51">
         <v>101</v>
       </c>
       <c r="H37" s="52">
         <v>101</v>
       </c>
       <c r="I37" s="52" t="s">
@@ -10396,86 +10682,90 @@
       </c>
       <c r="W37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="X37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="52"/>
       <c r="M38" s="52"/>
       <c r="N38" s="52"/>
       <c r="O38" s="52"/>
       <c r="P38" s="52"/>
       <c r="Q38" s="52"/>
       <c r="R38" s="52"/>
       <c r="S38" s="52"/>
       <c r="T38" s="52"/>
       <c r="U38" s="52"/>
       <c r="V38" s="52"/>
       <c r="W38" s="52"/>
       <c r="X38" s="52"/>
       <c r="Y38" s="52"/>
       <c r="Z38" s="52"/>
       <c r="AA38" s="66"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="66"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="66"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="51">
         <v>14967</v>
       </c>
       <c r="C39" s="51">
         <v>14975</v>
       </c>
       <c r="D39" s="51">
         <v>14946</v>
       </c>
       <c r="E39" s="51">
         <v>14926</v>
       </c>
       <c r="F39" s="51">
         <v>14936</v>
       </c>
       <c r="G39" s="51">
         <v>14904</v>
       </c>
       <c r="H39" s="52">
         <v>14859</v>
       </c>
       <c r="I39" s="52">
@@ -10522,52 +10812,55 @@
       </c>
       <c r="W39" s="52">
         <v>14338</v>
       </c>
       <c r="X39" s="52">
         <v>14315</v>
       </c>
       <c r="Y39" s="52">
         <v>14288</v>
       </c>
       <c r="Z39" s="52">
         <v>14277</v>
       </c>
       <c r="AA39" s="66">
         <v>14228</v>
       </c>
       <c r="AB39" s="66">
         <v>14183</v>
       </c>
       <c r="AC39" s="66">
         <v>14138</v>
       </c>
       <c r="AD39" s="66">
         <v>14120</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="66">
+        <v>14098</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="51">
         <v>7758</v>
       </c>
       <c r="C40" s="51">
         <v>7747</v>
       </c>
       <c r="D40" s="51">
         <v>7715</v>
       </c>
       <c r="E40" s="51">
         <v>7688</v>
       </c>
       <c r="F40" s="51">
         <v>7675</v>
       </c>
       <c r="G40" s="51">
         <v>7670</v>
       </c>
       <c r="H40" s="52">
         <v>7661</v>
       </c>
       <c r="I40" s="52">
@@ -10614,52 +10907,55 @@
       </c>
       <c r="W40" s="52">
         <v>7241</v>
       </c>
       <c r="X40" s="52">
         <v>7250</v>
       </c>
       <c r="Y40" s="52">
         <v>7246</v>
       </c>
       <c r="Z40" s="52">
         <v>7220</v>
       </c>
       <c r="AA40" s="66">
         <v>7203</v>
       </c>
       <c r="AB40" s="66">
         <v>7199</v>
       </c>
       <c r="AC40" s="66">
         <v>7196</v>
       </c>
       <c r="AD40" s="66">
         <v>7178</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="66">
+        <v>7172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="51">
         <v>25969</v>
       </c>
       <c r="C41" s="51">
         <v>25904</v>
       </c>
       <c r="D41" s="51">
         <v>25881</v>
       </c>
       <c r="E41" s="51">
         <v>25848</v>
       </c>
       <c r="F41" s="51">
         <v>25816</v>
       </c>
       <c r="G41" s="51">
         <v>25848</v>
       </c>
       <c r="H41" s="52">
         <v>25815</v>
       </c>
       <c r="I41" s="52">
@@ -10706,52 +11002,55 @@
       </c>
       <c r="W41" s="52">
         <v>25053</v>
       </c>
       <c r="X41" s="52">
         <v>24982</v>
       </c>
       <c r="Y41" s="52">
         <v>24940</v>
       </c>
       <c r="Z41" s="52">
         <v>24933</v>
       </c>
       <c r="AA41" s="66">
         <v>24897</v>
       </c>
       <c r="AB41" s="66">
         <v>24870</v>
       </c>
       <c r="AC41" s="66">
         <v>24821</v>
       </c>
       <c r="AD41" s="66">
         <v>24773</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="66">
+        <v>24732</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="51">
         <v>9947</v>
       </c>
       <c r="C42" s="51">
         <v>9906</v>
       </c>
       <c r="D42" s="51">
         <v>9894</v>
       </c>
       <c r="E42" s="51">
         <v>9880</v>
       </c>
       <c r="F42" s="51">
         <v>9851</v>
       </c>
       <c r="G42" s="51">
         <v>9836</v>
       </c>
       <c r="H42" s="52">
         <v>9823</v>
       </c>
       <c r="I42" s="52">
@@ -10798,52 +11097,55 @@
       </c>
       <c r="W42" s="52">
         <v>9182</v>
       </c>
       <c r="X42" s="52">
         <v>9135</v>
       </c>
       <c r="Y42" s="52">
         <v>9095</v>
       </c>
       <c r="Z42" s="52">
         <v>9093</v>
       </c>
       <c r="AA42" s="66">
         <v>9060</v>
       </c>
       <c r="AB42" s="66">
         <v>9040</v>
       </c>
       <c r="AC42" s="66">
         <v>9014</v>
       </c>
       <c r="AD42" s="66">
         <v>8970</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="66">
+        <v>8935</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="51">
         <v>10572</v>
       </c>
       <c r="C43" s="51">
         <v>10541</v>
       </c>
       <c r="D43" s="51">
         <v>10531</v>
       </c>
       <c r="E43" s="51">
         <v>10510</v>
       </c>
       <c r="F43" s="51">
         <v>10485</v>
       </c>
       <c r="G43" s="51">
         <v>10458</v>
       </c>
       <c r="H43" s="52">
         <v>10423</v>
       </c>
       <c r="I43" s="52">
@@ -10890,52 +11192,55 @@
       </c>
       <c r="W43" s="52">
         <v>9866</v>
       </c>
       <c r="X43" s="52">
         <v>9819</v>
       </c>
       <c r="Y43" s="52">
         <v>9786</v>
       </c>
       <c r="Z43" s="52">
         <v>9768</v>
       </c>
       <c r="AA43" s="66">
         <v>9721</v>
       </c>
       <c r="AB43" s="66">
         <v>9722</v>
       </c>
       <c r="AC43" s="66">
         <v>9694</v>
       </c>
       <c r="AD43" s="66">
         <v>9655</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="66">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="51">
         <v>14968</v>
       </c>
       <c r="C44" s="51">
         <v>14921</v>
       </c>
       <c r="D44" s="51">
         <v>14904</v>
       </c>
       <c r="E44" s="51">
         <v>14878</v>
       </c>
       <c r="F44" s="51">
         <v>14858</v>
       </c>
       <c r="G44" s="51">
         <v>14854</v>
       </c>
       <c r="H44" s="52">
         <v>14815</v>
       </c>
       <c r="I44" s="52">
@@ -10982,52 +11287,55 @@
       </c>
       <c r="W44" s="52">
         <v>14267</v>
       </c>
       <c r="X44" s="52">
         <v>14237</v>
       </c>
       <c r="Y44" s="52">
         <v>14204</v>
       </c>
       <c r="Z44" s="52">
         <v>14171</v>
       </c>
       <c r="AA44" s="66">
         <v>14129</v>
       </c>
       <c r="AB44" s="66">
         <v>14127</v>
       </c>
       <c r="AC44" s="66">
         <v>14070</v>
       </c>
       <c r="AD44" s="66">
         <v>14057</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="66">
+        <v>14047</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="58" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="59">
         <v>18055</v>
       </c>
       <c r="C45" s="59">
         <v>18023</v>
       </c>
       <c r="D45" s="59">
         <v>17994</v>
       </c>
       <c r="E45" s="59">
         <v>17960</v>
       </c>
       <c r="F45" s="59">
         <v>17935</v>
       </c>
       <c r="G45" s="59">
         <v>17873</v>
       </c>
       <c r="H45" s="59">
         <v>17811</v>
       </c>
       <c r="I45" s="59">
@@ -11074,52 +11382,55 @@
       </c>
       <c r="W45" s="59">
         <v>16859</v>
       </c>
       <c r="X45" s="59">
         <v>16805</v>
       </c>
       <c r="Y45" s="59">
         <v>16772</v>
       </c>
       <c r="Z45" s="59">
         <v>16726</v>
       </c>
       <c r="AA45" s="67">
         <v>16689</v>
       </c>
       <c r="AB45" s="67">
         <v>16634</v>
       </c>
       <c r="AC45" s="67">
         <v>16630</v>
       </c>
       <c r="AD45" s="67">
         <v>16592</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="15.6" customHeight="1">
+      <c r="AE45" s="67">
+        <v>16569</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="15.6" customHeight="1">
       <c r="A46" s="60" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>