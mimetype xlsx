--- v3 (2026-07-02)
+++ v4 (2026-08-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10545" yWindow="-120" windowWidth="18300" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="2" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="41">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
     <t>Қарқаралы</t>
   </si>
   <si>
     <t>Нұра</t>
   </si>
   <si>
     <t>Осакаров</t>
   </si>
   <si>
     <t>Қарағанды облысындағы ерлер саны*</t>
   </si>
   <si>
     <t>Қарағанды облысындағы әйелдер саны*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Приозерск қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -213,50 +213,69 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -331,55 +350,59 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -532,90 +555,97 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 5" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -935,127 +965,127 @@
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="15"/>
+      <c r="A3" s="78"/>
       <c r="B3" s="38"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="15"/>
       <c r="B4" s="38"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="76"/>
-      <c r="B6" s="74">
+      <c r="A6" s="81"/>
+      <c r="B6" s="79">
         <v>2024</v>
       </c>
-      <c r="C6" s="75"/>
-[...10 lines deleted...]
-      <c r="N6" s="74">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="79">
         <v>2025</v>
       </c>
-      <c r="O6" s="75"/>
-[...10 lines deleted...]
-      <c r="Z6" s="74">
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="79">
         <v>2026</v>
       </c>
-      <c r="AA6" s="75"/>
-[...9 lines deleted...]
-      <c r="AK6" s="75"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="77"/>
+      <c r="A7" s="82"/>
       <c r="B7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -1159,51 +1189,51 @@
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="82">
+      <c r="B9" s="74">
         <v>1135351</v>
       </c>
       <c r="C9" s="1">
         <v>1134988</v>
       </c>
       <c r="D9" s="1">
         <v>1134998</v>
       </c>
       <c r="E9" s="1">
         <v>1134932</v>
       </c>
       <c r="F9" s="14">
         <v>1134960</v>
       </c>
       <c r="G9" s="14">
         <v>1134935</v>
       </c>
       <c r="H9" s="18">
         <v>1134776</v>
       </c>
       <c r="I9" s="18">
         <v>1134588</v>
       </c>
       <c r="J9" s="14">
         <v>1134471</v>
@@ -1248,57 +1278,60 @@
         <v>1131818</v>
       </c>
       <c r="X9" s="18">
         <v>1131589</v>
       </c>
       <c r="Y9" s="18">
         <v>1131438</v>
       </c>
       <c r="Z9" s="18">
         <v>1131287</v>
       </c>
       <c r="AA9" s="61">
         <v>1131435</v>
       </c>
       <c r="AB9" s="66">
         <v>1131613</v>
       </c>
       <c r="AC9" s="66">
         <v>1131200</v>
       </c>
       <c r="AD9" s="68">
         <v>1131090</v>
       </c>
       <c r="AE9" s="68">
         <v>1130733</v>
+      </c>
+      <c r="AF9" s="68">
+        <v>1130377</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="82">
+      <c r="B10" s="74">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="14">
         <v>522307</v>
       </c>
       <c r="G10" s="14">
         <v>522634</v>
       </c>
       <c r="H10" s="18">
         <v>523075</v>
       </c>
       <c r="I10" s="18">
         <v>523336</v>
       </c>
       <c r="J10" s="14">
         <v>523970</v>
@@ -1343,57 +1376,60 @@
         <v>531985</v>
       </c>
       <c r="X10" s="18">
         <v>532515</v>
       </c>
       <c r="Y10" s="18">
         <v>533034</v>
       </c>
       <c r="Z10" s="18">
         <v>533314</v>
       </c>
       <c r="AA10" s="61">
         <v>533928</v>
       </c>
       <c r="AB10" s="66">
         <v>534486</v>
       </c>
       <c r="AC10" s="66">
         <v>534871</v>
       </c>
       <c r="AD10" s="68">
         <v>535349</v>
       </c>
       <c r="AE10" s="68">
         <v>535532</v>
+      </c>
+      <c r="AF10" s="68">
+        <v>536217</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="82">
+      <c r="B11" s="74">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="14">
         <v>77379</v>
       </c>
       <c r="G11" s="14">
         <v>77397</v>
       </c>
       <c r="H11" s="18">
         <v>77343</v>
       </c>
       <c r="I11" s="18">
         <v>77572</v>
       </c>
       <c r="J11" s="14">
         <v>77464</v>
@@ -1438,57 +1474,60 @@
         <v>76824</v>
       </c>
       <c r="X11" s="18">
         <v>76729</v>
       </c>
       <c r="Y11" s="18">
         <v>76716</v>
       </c>
       <c r="Z11" s="18">
         <v>76665</v>
       </c>
       <c r="AA11" s="61">
         <v>76594</v>
       </c>
       <c r="AB11" s="66">
         <v>76603</v>
       </c>
       <c r="AC11" s="66">
         <v>76551</v>
       </c>
       <c r="AD11" s="68">
         <v>76516</v>
       </c>
       <c r="AE11" s="68">
         <v>76451</v>
+      </c>
+      <c r="AF11" s="68">
+        <v>76356</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="82">
+      <c r="B12" s="74">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="14">
         <v>11084</v>
       </c>
       <c r="G12" s="14">
         <v>11095</v>
       </c>
       <c r="H12" s="18">
         <v>11072</v>
       </c>
       <c r="I12" s="18">
         <v>11065</v>
       </c>
       <c r="J12" s="14">
         <v>11055</v>
@@ -1533,57 +1572,60 @@
         <v>10647</v>
       </c>
       <c r="X12" s="18">
         <v>10633</v>
       </c>
       <c r="Y12" s="18">
         <v>10627</v>
       </c>
       <c r="Z12" s="18">
         <v>10623</v>
       </c>
       <c r="AA12" s="61">
         <v>10584</v>
       </c>
       <c r="AB12" s="66">
         <v>10630</v>
       </c>
       <c r="AC12" s="66">
         <v>10613</v>
       </c>
       <c r="AD12" s="68">
         <v>10642</v>
       </c>
       <c r="AE12" s="68">
         <v>10659</v>
+      </c>
+      <c r="AF12" s="68">
+        <v>10619</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="82">
+      <c r="B13" s="74">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="14">
         <v>43691</v>
       </c>
       <c r="G13" s="14">
         <v>43636</v>
       </c>
       <c r="H13" s="18">
         <v>43600</v>
       </c>
       <c r="I13" s="18">
         <v>43582</v>
       </c>
       <c r="J13" s="14">
         <v>43543</v>
@@ -1628,57 +1670,60 @@
         <v>43232</v>
       </c>
       <c r="X13" s="18">
         <v>43225</v>
       </c>
       <c r="Y13" s="18">
         <v>43192</v>
       </c>
       <c r="Z13" s="18">
         <v>43209</v>
       </c>
       <c r="AA13" s="61">
         <v>43188</v>
       </c>
       <c r="AB13" s="66">
         <v>43179</v>
       </c>
       <c r="AC13" s="66">
         <v>43129</v>
       </c>
       <c r="AD13" s="68">
         <v>43133</v>
       </c>
       <c r="AE13" s="68">
         <v>43089</v>
+      </c>
+      <c r="AF13" s="68">
+        <v>43036</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="82">
+      <c r="B14" s="74">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="14">
         <v>177082</v>
       </c>
       <c r="G14" s="14">
         <v>177073</v>
       </c>
       <c r="H14" s="18">
         <v>177051</v>
       </c>
       <c r="I14" s="18">
         <v>177007</v>
       </c>
       <c r="J14" s="14">
         <v>176876</v>
@@ -1723,57 +1768,60 @@
         <v>175798</v>
       </c>
       <c r="X14" s="18">
         <v>175752</v>
       </c>
       <c r="Y14" s="18">
         <v>175772</v>
       </c>
       <c r="Z14" s="18">
         <v>175750</v>
       </c>
       <c r="AA14" s="61">
         <v>175830</v>
       </c>
       <c r="AB14" s="66">
         <v>175760</v>
       </c>
       <c r="AC14" s="66">
         <v>175655</v>
       </c>
       <c r="AD14" s="68">
         <v>175554</v>
       </c>
       <c r="AE14" s="68">
         <v>175461</v>
+      </c>
+      <c r="AF14" s="68">
+        <v>175332</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="82">
+      <c r="B15" s="74">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="14">
         <v>58050</v>
       </c>
       <c r="G15" s="14">
         <v>57991</v>
       </c>
       <c r="H15" s="18">
         <v>57905</v>
       </c>
       <c r="I15" s="18">
         <v>57843</v>
       </c>
       <c r="J15" s="14">
         <v>57826</v>
@@ -1818,91 +1866,95 @@
         <v>57079</v>
       </c>
       <c r="X15" s="18">
         <v>57080</v>
       </c>
       <c r="Y15" s="18">
         <v>56956</v>
       </c>
       <c r="Z15" s="18">
         <v>56919</v>
       </c>
       <c r="AA15" s="61">
         <v>56911</v>
       </c>
       <c r="AB15" s="66">
         <v>56840</v>
       </c>
       <c r="AC15" s="66">
         <v>56747</v>
       </c>
       <c r="AD15" s="68">
         <v>56722</v>
       </c>
       <c r="AE15" s="68">
         <v>56693</v>
+      </c>
+      <c r="AF15" s="68">
+        <v>56630</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="83"/>
+      <c r="B16" s="75"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="61"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="68"/>
       <c r="AE16" s="68"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="68"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="82">
+      <c r="B17" s="74">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="14">
         <v>58614</v>
       </c>
       <c r="G17" s="14">
         <v>58478</v>
       </c>
       <c r="H17" s="18">
         <v>58394</v>
       </c>
       <c r="I17" s="18">
         <v>58323</v>
       </c>
       <c r="J17" s="14">
         <v>58249</v>
@@ -1948,56 +2000,59 @@
       </c>
       <c r="X17" s="18">
         <v>56997</v>
       </c>
       <c r="Y17" s="18">
         <v>56903</v>
       </c>
       <c r="Z17" s="18">
         <v>56857</v>
       </c>
       <c r="AA17" s="61">
         <v>56792</v>
       </c>
       <c r="AB17" s="66">
         <v>56734</v>
       </c>
       <c r="AC17" s="66">
         <v>56629</v>
       </c>
       <c r="AD17" s="68">
         <v>56575</v>
       </c>
       <c r="AE17" s="68">
         <v>56509</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="68">
+        <v>56428</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="82">
+      <c r="B18" s="74">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="14">
         <v>15782</v>
       </c>
       <c r="G18" s="14">
         <v>15761</v>
       </c>
       <c r="H18" s="18">
         <v>15763</v>
       </c>
       <c r="I18" s="18">
         <v>15432</v>
       </c>
       <c r="J18" s="14">
         <v>15385</v>
@@ -2043,56 +2098,59 @@
       </c>
       <c r="X18" s="18">
         <v>14995</v>
       </c>
       <c r="Y18" s="18">
         <v>14973</v>
       </c>
       <c r="Z18" s="18">
         <v>14940</v>
       </c>
       <c r="AA18" s="61">
         <v>14912</v>
       </c>
       <c r="AB18" s="66">
         <v>14889</v>
       </c>
       <c r="AC18" s="66">
         <v>14888</v>
       </c>
       <c r="AD18" s="68">
         <v>14872</v>
       </c>
       <c r="AE18" s="68">
         <v>14872</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="68">
+        <v>14824</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="82">
+      <c r="B19" s="74">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="14">
         <v>52463</v>
       </c>
       <c r="G19" s="14">
         <v>52541</v>
       </c>
       <c r="H19" s="18">
         <v>52460</v>
       </c>
       <c r="I19" s="18">
         <v>52616</v>
       </c>
       <c r="J19" s="14">
         <v>52536</v>
@@ -2138,56 +2196,59 @@
       </c>
       <c r="X19" s="18">
         <v>51053</v>
       </c>
       <c r="Y19" s="18">
         <v>51002</v>
       </c>
       <c r="Z19" s="18">
         <v>50998</v>
       </c>
       <c r="AA19" s="61">
         <v>50925</v>
       </c>
       <c r="AB19" s="66">
         <v>50910</v>
       </c>
       <c r="AC19" s="66">
         <v>50779</v>
       </c>
       <c r="AD19" s="68">
         <v>50689</v>
       </c>
       <c r="AE19" s="68">
         <v>50623</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="68">
+        <v>50502</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="82">
+      <c r="B20" s="74">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="14">
         <v>30140</v>
       </c>
       <c r="G20" s="14">
         <v>30102</v>
       </c>
       <c r="H20" s="18">
         <v>30082</v>
       </c>
       <c r="I20" s="18">
         <v>30002</v>
       </c>
       <c r="J20" s="14">
         <v>29931</v>
@@ -2233,56 +2294,59 @@
       </c>
       <c r="X20" s="18">
         <v>28498</v>
       </c>
       <c r="Y20" s="18">
         <v>28384</v>
       </c>
       <c r="Z20" s="18">
         <v>28354</v>
       </c>
       <c r="AA20" s="61">
         <v>28318</v>
       </c>
       <c r="AB20" s="66">
         <v>28280</v>
       </c>
       <c r="AC20" s="66">
         <v>28225</v>
       </c>
       <c r="AD20" s="68">
         <v>28119</v>
       </c>
       <c r="AE20" s="68">
         <v>28053</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="68">
+        <v>27947</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="82">
+      <c r="B21" s="74">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="14">
         <v>21758</v>
       </c>
       <c r="G21" s="14">
         <v>21721</v>
       </c>
       <c r="H21" s="18">
         <v>21657</v>
       </c>
       <c r="I21" s="18">
         <v>21605</v>
       </c>
       <c r="J21" s="14">
         <v>21561</v>
@@ -2328,56 +2392,59 @@
       </c>
       <c r="X21" s="18">
         <v>20674</v>
       </c>
       <c r="Y21" s="18">
         <v>20609</v>
       </c>
       <c r="Z21" s="18">
         <v>20593</v>
       </c>
       <c r="AA21" s="61">
         <v>20497</v>
       </c>
       <c r="AB21" s="66">
         <v>20465</v>
       </c>
       <c r="AC21" s="66">
         <v>20408</v>
       </c>
       <c r="AD21" s="68">
         <v>20333</v>
       </c>
       <c r="AE21" s="68">
         <v>20286</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="68">
+        <v>20208</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="82">
+      <c r="B22" s="74">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="14">
         <v>29588</v>
       </c>
       <c r="G22" s="14">
         <v>29585</v>
       </c>
       <c r="H22" s="18">
         <v>29518</v>
       </c>
       <c r="I22" s="18">
         <v>29460</v>
       </c>
       <c r="J22" s="14">
         <v>29411</v>
@@ -2423,56 +2490,59 @@
       </c>
       <c r="X22" s="18">
         <v>28505</v>
       </c>
       <c r="Y22" s="18">
         <v>28438</v>
       </c>
       <c r="Z22" s="18">
         <v>28343</v>
       </c>
       <c r="AA22" s="61">
         <v>28299</v>
       </c>
       <c r="AB22" s="66">
         <v>28271</v>
       </c>
       <c r="AC22" s="66">
         <v>28161</v>
       </c>
       <c r="AD22" s="68">
         <v>28123</v>
       </c>
       <c r="AE22" s="68">
         <v>28073</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="68">
+        <v>27994</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="84">
+      <c r="B23" s="76">
         <v>37282</v>
       </c>
       <c r="C23" s="25">
         <v>37214</v>
       </c>
       <c r="D23" s="25">
         <v>37141</v>
       </c>
       <c r="E23" s="25">
         <v>37068</v>
       </c>
       <c r="F23" s="18">
         <v>37022</v>
       </c>
       <c r="G23" s="14">
         <v>36921</v>
       </c>
       <c r="H23" s="18">
         <v>36856</v>
       </c>
       <c r="I23" s="18">
         <v>36745</v>
       </c>
       <c r="J23" s="14">
         <v>36664</v>
@@ -2518,91 +2588,95 @@
       </c>
       <c r="X23" s="18">
         <v>34933</v>
       </c>
       <c r="Y23" s="18">
         <v>34832</v>
       </c>
       <c r="Z23" s="18">
         <v>34722</v>
       </c>
       <c r="AA23" s="61">
         <v>34657</v>
       </c>
       <c r="AB23" s="66">
         <v>34566</v>
       </c>
       <c r="AC23" s="66">
         <v>34544</v>
       </c>
       <c r="AD23" s="68">
         <v>34463</v>
       </c>
       <c r="AE23" s="68">
         <v>34432</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="68">
+        <v>34284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="71"/>
       <c r="Z24" s="71"/>
       <c r="AA24" s="71"/>
       <c r="AB24" s="71"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="68"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="68"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="76">
         <v>926202</v>
       </c>
       <c r="C25" s="25">
         <v>926298</v>
       </c>
       <c r="D25" s="25">
         <v>926617</v>
       </c>
       <c r="E25" s="25">
         <v>926865</v>
       </c>
       <c r="F25" s="18">
         <v>927158</v>
       </c>
       <c r="G25" s="14">
         <v>927301</v>
       </c>
       <c r="H25" s="18">
         <v>927501</v>
       </c>
       <c r="I25" s="18">
         <v>928046</v>
       </c>
       <c r="J25" s="14">
         <v>928322</v>
@@ -2648,56 +2722,59 @@
       </c>
       <c r="X25" s="18">
         <v>932905</v>
       </c>
       <c r="Y25" s="18">
         <v>933196</v>
       </c>
       <c r="Z25" s="18">
         <v>933322</v>
       </c>
       <c r="AA25" s="61">
         <v>933860</v>
       </c>
       <c r="AB25" s="66">
         <v>934332</v>
       </c>
       <c r="AC25" s="66">
         <v>934351</v>
       </c>
       <c r="AD25" s="68">
         <v>934653</v>
       </c>
       <c r="AE25" s="68">
         <v>934584</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="68">
+        <v>934873</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="84">
+      <c r="B26" s="76">
         <v>520467</v>
       </c>
       <c r="C26" s="25">
         <v>520807</v>
       </c>
       <c r="D26" s="25">
         <v>521188</v>
       </c>
       <c r="E26" s="25">
         <v>521644</v>
       </c>
       <c r="F26" s="18">
         <v>522104</v>
       </c>
       <c r="G26" s="14">
         <v>522431</v>
       </c>
       <c r="H26" s="18">
         <v>522872</v>
       </c>
       <c r="I26" s="18">
         <v>523336</v>
       </c>
       <c r="J26" s="14">
         <v>523970</v>
@@ -2743,56 +2820,59 @@
       </c>
       <c r="X26" s="18">
         <v>532515</v>
       </c>
       <c r="Y26" s="18">
         <v>533034</v>
       </c>
       <c r="Z26" s="18">
         <v>533314</v>
       </c>
       <c r="AA26" s="61">
         <v>533928</v>
       </c>
       <c r="AB26" s="66">
         <v>534486</v>
       </c>
       <c r="AC26" s="66">
         <v>534871</v>
       </c>
       <c r="AD26" s="68">
         <v>535349</v>
       </c>
       <c r="AE26" s="68">
         <v>535532</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="68">
+        <v>536217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="84">
+      <c r="B27" s="76">
         <v>77488</v>
       </c>
       <c r="C27" s="25">
         <v>77482</v>
       </c>
       <c r="D27" s="25">
         <v>77460</v>
       </c>
       <c r="E27" s="25">
         <v>77407</v>
       </c>
       <c r="F27" s="18">
         <v>77379</v>
       </c>
       <c r="G27" s="14">
         <v>77397</v>
       </c>
       <c r="H27" s="18">
         <v>77343</v>
       </c>
       <c r="I27" s="18">
         <v>77572</v>
       </c>
       <c r="J27" s="14">
         <v>77464</v>
@@ -2838,56 +2918,59 @@
       </c>
       <c r="X27" s="18">
         <v>76729</v>
       </c>
       <c r="Y27" s="18">
         <v>76716</v>
       </c>
       <c r="Z27" s="18">
         <v>76665</v>
       </c>
       <c r="AA27" s="61">
         <v>76594</v>
       </c>
       <c r="AB27" s="66">
         <v>76603</v>
       </c>
       <c r="AC27" s="66">
         <v>76551</v>
       </c>
       <c r="AD27" s="68">
         <v>76516</v>
       </c>
       <c r="AE27" s="68">
         <v>76451</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="68">
+        <v>76356</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="84">
+      <c r="B28" s="76">
         <v>11151</v>
       </c>
       <c r="C28" s="25">
         <v>11158</v>
       </c>
       <c r="D28" s="25">
         <v>11148</v>
       </c>
       <c r="E28" s="25">
         <v>11115</v>
       </c>
       <c r="F28" s="18">
         <v>11084</v>
       </c>
       <c r="G28" s="14">
         <v>11095</v>
       </c>
       <c r="H28" s="18">
         <v>11072</v>
       </c>
       <c r="I28" s="18">
         <v>11065</v>
       </c>
       <c r="J28" s="14">
         <v>11055</v>
@@ -2933,56 +3016,59 @@
       </c>
       <c r="X28" s="18">
         <v>10633</v>
       </c>
       <c r="Y28" s="18">
         <v>10627</v>
       </c>
       <c r="Z28" s="18">
         <v>10623</v>
       </c>
       <c r="AA28" s="61">
         <v>10584</v>
       </c>
       <c r="AB28" s="66">
         <v>10630</v>
       </c>
       <c r="AC28" s="66">
         <v>10613</v>
       </c>
       <c r="AD28" s="68">
         <v>10642</v>
       </c>
       <c r="AE28" s="68">
         <v>10659</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="68">
+        <v>10619</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="84">
+      <c r="B29" s="76">
         <v>43733</v>
       </c>
       <c r="C29" s="25">
         <v>43708</v>
       </c>
       <c r="D29" s="25">
         <v>43712</v>
       </c>
       <c r="E29" s="25">
         <v>43708</v>
       </c>
       <c r="F29" s="18">
         <v>43691</v>
       </c>
       <c r="G29" s="14">
         <v>43636</v>
       </c>
       <c r="H29" s="18">
         <v>43600</v>
       </c>
       <c r="I29" s="18">
         <v>43582</v>
       </c>
       <c r="J29" s="14">
         <v>43543</v>
@@ -3028,56 +3114,59 @@
       </c>
       <c r="X29" s="18">
         <v>43225</v>
       </c>
       <c r="Y29" s="18">
         <v>43192</v>
       </c>
       <c r="Z29" s="18">
         <v>43209</v>
       </c>
       <c r="AA29" s="61">
         <v>43188</v>
       </c>
       <c r="AB29" s="66">
         <v>43179</v>
       </c>
       <c r="AC29" s="66">
         <v>43129</v>
       </c>
       <c r="AD29" s="68">
         <v>43133</v>
       </c>
       <c r="AE29" s="68">
         <v>43089</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="68">
+        <v>43036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="84">
+      <c r="B30" s="76">
         <v>177307</v>
       </c>
       <c r="C30" s="25">
         <v>177185</v>
       </c>
       <c r="D30" s="25">
         <v>177186</v>
       </c>
       <c r="E30" s="25">
         <v>177122</v>
       </c>
       <c r="F30" s="18">
         <v>177082</v>
       </c>
       <c r="G30" s="14">
         <v>177073</v>
       </c>
       <c r="H30" s="18">
         <v>177051</v>
       </c>
       <c r="I30" s="18">
         <v>177007</v>
       </c>
       <c r="J30" s="14">
         <v>176876</v>
@@ -3123,56 +3212,59 @@
       </c>
       <c r="X30" s="18">
         <v>175752</v>
       </c>
       <c r="Y30" s="18">
         <v>175772</v>
       </c>
       <c r="Z30" s="18">
         <v>175750</v>
       </c>
       <c r="AA30" s="61">
         <v>175830</v>
       </c>
       <c r="AB30" s="66">
         <v>175760</v>
       </c>
       <c r="AC30" s="66">
         <v>175655</v>
       </c>
       <c r="AD30" s="68">
         <v>175554</v>
       </c>
       <c r="AE30" s="68">
         <v>175461</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="68">
+        <v>175332</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="84">
+      <c r="B31" s="76">
         <v>58210</v>
       </c>
       <c r="C31" s="25">
         <v>58142</v>
       </c>
       <c r="D31" s="25">
         <v>58092</v>
       </c>
       <c r="E31" s="25">
         <v>58079</v>
       </c>
       <c r="F31" s="18">
         <v>58050</v>
       </c>
       <c r="G31" s="14">
         <v>57991</v>
       </c>
       <c r="H31" s="18">
         <v>57905</v>
       </c>
       <c r="I31" s="18">
         <v>57843</v>
       </c>
       <c r="J31" s="14">
         <v>57826</v>
@@ -3218,91 +3310,95 @@
       </c>
       <c r="X31" s="18">
         <v>57080</v>
       </c>
       <c r="Y31" s="18">
         <v>56956</v>
       </c>
       <c r="Z31" s="18">
         <v>56919</v>
       </c>
       <c r="AA31" s="61">
         <v>56911</v>
       </c>
       <c r="AB31" s="66">
         <v>56840</v>
       </c>
       <c r="AC31" s="66">
         <v>56747</v>
       </c>
       <c r="AD31" s="68">
         <v>56722</v>
       </c>
       <c r="AE31" s="68">
         <v>56693</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="68">
+        <v>56630</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="84"/>
+      <c r="B32" s="76"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="18"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="61"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
       <c r="AD32" s="68"/>
       <c r="AE32" s="68"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="68"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="84">
+      <c r="B33" s="76">
         <v>28714</v>
       </c>
       <c r="C33" s="25">
         <v>28697</v>
       </c>
       <c r="D33" s="25">
         <v>28699</v>
       </c>
       <c r="E33" s="25">
         <v>28667</v>
       </c>
       <c r="F33" s="18">
         <v>28639</v>
       </c>
       <c r="G33" s="14">
         <v>28558</v>
       </c>
       <c r="H33" s="18">
         <v>28549</v>
       </c>
       <c r="I33" s="18">
         <v>28534</v>
       </c>
       <c r="J33" s="14">
         <v>28504</v>
@@ -3348,56 +3444,59 @@
       </c>
       <c r="X33" s="18">
         <v>28200</v>
       </c>
       <c r="Y33" s="18">
         <v>28160</v>
       </c>
       <c r="Z33" s="18">
         <v>28130</v>
       </c>
       <c r="AA33" s="61">
         <v>28115</v>
       </c>
       <c r="AB33" s="66">
         <v>28127</v>
       </c>
       <c r="AC33" s="66">
         <v>28105</v>
       </c>
       <c r="AD33" s="68">
         <v>28080</v>
       </c>
       <c r="AE33" s="68">
         <v>28043</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="68">
+        <v>28041</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="84">
+      <c r="B34" s="76">
         <v>9132</v>
       </c>
       <c r="C34" s="25">
         <v>9119</v>
       </c>
       <c r="D34" s="25">
         <v>9132</v>
       </c>
       <c r="E34" s="25">
         <v>9123</v>
       </c>
       <c r="F34" s="18">
         <v>9129</v>
       </c>
       <c r="G34" s="14">
         <v>9120</v>
       </c>
       <c r="H34" s="18">
         <v>9109</v>
       </c>
       <c r="I34" s="18">
         <v>9107</v>
       </c>
       <c r="J34" s="14">
         <v>9084</v>
@@ -3443,91 +3542,95 @@
       </c>
       <c r="X34" s="18">
         <v>8771</v>
       </c>
       <c r="Y34" s="18">
         <v>8739</v>
       </c>
       <c r="Z34" s="18">
         <v>8712</v>
       </c>
       <c r="AA34" s="61">
         <v>8710</v>
       </c>
       <c r="AB34" s="66">
         <v>8707</v>
       </c>
       <c r="AC34" s="66">
         <v>8680</v>
       </c>
       <c r="AD34" s="68">
         <v>8657</v>
       </c>
       <c r="AE34" s="68">
         <v>8656</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="68">
+        <v>8642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="71"/>
       <c r="Z35" s="71"/>
       <c r="AA35" s="71"/>
       <c r="AB35" s="71"/>
       <c r="AC35" s="71"/>
       <c r="AD35" s="69"/>
       <c r="AE35" s="68"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="68"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="84">
+      <c r="B36" s="76">
         <v>209149</v>
       </c>
       <c r="C36" s="25">
         <v>208690</v>
       </c>
       <c r="D36" s="25">
         <v>208381</v>
       </c>
       <c r="E36" s="25">
         <v>208067</v>
       </c>
       <c r="F36" s="18">
         <v>207802</v>
       </c>
       <c r="G36" s="14">
         <v>207634</v>
       </c>
       <c r="H36" s="18">
         <v>207275</v>
       </c>
       <c r="I36" s="18">
         <v>206542</v>
       </c>
       <c r="J36" s="14">
         <v>206149</v>
@@ -3573,56 +3676,59 @@
       </c>
       <c r="X36" s="18">
         <v>198684</v>
       </c>
       <c r="Y36" s="18">
         <v>198242</v>
       </c>
       <c r="Z36" s="18">
         <v>197965</v>
       </c>
       <c r="AA36" s="61">
         <v>197575</v>
       </c>
       <c r="AB36" s="66">
         <v>197281</v>
       </c>
       <c r="AC36" s="66">
         <v>196849</v>
       </c>
       <c r="AD36" s="68">
         <v>196437</v>
       </c>
       <c r="AE36" s="68">
         <v>196149</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="68">
+        <v>195504</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="84">
+      <c r="B37" s="76">
         <v>203</v>
       </c>
       <c r="C37" s="25">
         <v>203</v>
       </c>
       <c r="D37" s="25">
         <v>203</v>
       </c>
       <c r="E37" s="25">
         <v>203</v>
       </c>
       <c r="F37" s="18">
         <v>203</v>
       </c>
       <c r="G37" s="14">
         <v>203</v>
       </c>
       <c r="H37" s="18">
         <v>203</v>
       </c>
       <c r="I37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>39</v>
@@ -3668,89 +3774,93 @@
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="61" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AE37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="84"/>
+      <c r="B38" s="76"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="61"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="65"/>
       <c r="AE38" s="68"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="68"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="82">
+      <c r="B39" s="74">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="18">
         <v>29975</v>
       </c>
       <c r="G39" s="14">
         <v>29920</v>
       </c>
       <c r="H39" s="18">
         <v>29845</v>
       </c>
       <c r="I39" s="18">
         <v>29789</v>
       </c>
       <c r="J39" s="14">
         <v>29745</v>
@@ -3796,56 +3906,59 @@
       </c>
       <c r="X39" s="18">
         <v>28797</v>
       </c>
       <c r="Y39" s="18">
         <v>28743</v>
       </c>
       <c r="Z39" s="18">
         <v>28727</v>
       </c>
       <c r="AA39" s="61">
         <v>28677</v>
       </c>
       <c r="AB39" s="66">
         <v>28607</v>
       </c>
       <c r="AC39" s="66">
         <v>28524</v>
       </c>
       <c r="AD39" s="68">
         <v>28495</v>
       </c>
       <c r="AE39" s="68">
         <v>28466</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="68">
+        <v>28387</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="82">
+      <c r="B40" s="74">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="18">
         <v>15782</v>
       </c>
       <c r="G40" s="14">
         <v>15761</v>
       </c>
       <c r="H40" s="18">
         <v>15763</v>
       </c>
       <c r="I40" s="18">
         <v>15432</v>
       </c>
       <c r="J40" s="14">
         <v>15385</v>
@@ -3891,56 +4004,59 @@
       </c>
       <c r="X40" s="18">
         <v>14995</v>
       </c>
       <c r="Y40" s="18">
         <v>14973</v>
       </c>
       <c r="Z40" s="18">
         <v>14940</v>
       </c>
       <c r="AA40" s="61">
         <v>14912</v>
       </c>
       <c r="AB40" s="66">
         <v>14889</v>
       </c>
       <c r="AC40" s="66">
         <v>14888</v>
       </c>
       <c r="AD40" s="68">
         <v>14872</v>
       </c>
       <c r="AE40" s="68">
         <v>14872</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="68">
+        <v>14824</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="82">
+      <c r="B41" s="74">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="18">
         <v>52463</v>
       </c>
       <c r="G41" s="14">
         <v>52541</v>
       </c>
       <c r="H41" s="18">
         <v>52460</v>
       </c>
       <c r="I41" s="18">
         <v>52616</v>
       </c>
       <c r="J41" s="14">
         <v>52536</v>
@@ -3986,56 +4102,59 @@
       </c>
       <c r="X41" s="18">
         <v>51053</v>
       </c>
       <c r="Y41" s="18">
         <v>51002</v>
       </c>
       <c r="Z41" s="18">
         <v>50998</v>
       </c>
       <c r="AA41" s="61">
         <v>50925</v>
       </c>
       <c r="AB41" s="66">
         <v>50910</v>
       </c>
       <c r="AC41" s="66">
         <v>50779</v>
       </c>
       <c r="AD41" s="68">
         <v>50689</v>
       </c>
       <c r="AE41" s="68">
         <v>50623</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="68">
+        <v>50502</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="82">
+      <c r="B42" s="74">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="18">
         <v>21011</v>
       </c>
       <c r="G42" s="14">
         <v>20982</v>
       </c>
       <c r="H42" s="18">
         <v>20973</v>
       </c>
       <c r="I42" s="18">
         <v>20895</v>
       </c>
       <c r="J42" s="14">
         <v>20847</v>
@@ -4081,56 +4200,59 @@
       </c>
       <c r="X42" s="18">
         <v>19727</v>
       </c>
       <c r="Y42" s="18">
         <v>19645</v>
       </c>
       <c r="Z42" s="18">
         <v>19642</v>
       </c>
       <c r="AA42" s="61">
         <v>19608</v>
       </c>
       <c r="AB42" s="66">
         <v>19573</v>
       </c>
       <c r="AC42" s="66">
         <v>19545</v>
       </c>
       <c r="AD42" s="68">
         <v>19462</v>
       </c>
       <c r="AE42" s="68">
         <v>19397</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="68">
+        <v>19305</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="82">
+      <c r="B43" s="74">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="18">
         <v>21758</v>
       </c>
       <c r="G43" s="14">
         <v>21721</v>
       </c>
       <c r="H43" s="18">
         <v>21657</v>
       </c>
       <c r="I43" s="18">
         <v>21605</v>
       </c>
       <c r="J43" s="14">
         <v>21561</v>
@@ -4176,56 +4298,59 @@
       </c>
       <c r="X43" s="18">
         <v>20674</v>
       </c>
       <c r="Y43" s="18">
         <v>20609</v>
       </c>
       <c r="Z43" s="18">
         <v>20593</v>
       </c>
       <c r="AA43" s="61">
         <v>20497</v>
       </c>
       <c r="AB43" s="66">
         <v>20465</v>
       </c>
       <c r="AC43" s="66">
         <v>20408</v>
       </c>
       <c r="AD43" s="68">
         <v>20333</v>
       </c>
       <c r="AE43" s="68">
         <v>20286</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="68">
+        <v>20208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="82">
+      <c r="B44" s="74">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="18">
         <v>29588</v>
       </c>
       <c r="G44" s="14">
         <v>29585</v>
       </c>
       <c r="H44" s="18">
         <v>29518</v>
       </c>
       <c r="I44" s="18">
         <v>29460</v>
       </c>
       <c r="J44" s="14">
         <v>29411</v>
@@ -4271,56 +4396,59 @@
       </c>
       <c r="X44" s="18">
         <v>28505</v>
       </c>
       <c r="Y44" s="18">
         <v>28438</v>
       </c>
       <c r="Z44" s="18">
         <v>28343</v>
       </c>
       <c r="AA44" s="61">
         <v>28299</v>
       </c>
       <c r="AB44" s="66">
         <v>28271</v>
       </c>
       <c r="AC44" s="66">
         <v>28161</v>
       </c>
       <c r="AD44" s="68">
         <v>28123</v>
       </c>
       <c r="AE44" s="68">
         <v>28073</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="68">
+        <v>27994</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="85">
+      <c r="B45" s="77">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="20">
         <v>37022</v>
       </c>
       <c r="G45" s="20">
         <v>36921</v>
       </c>
       <c r="H45" s="20">
         <v>36856</v>
       </c>
       <c r="I45" s="20">
         <v>36745</v>
       </c>
       <c r="J45" s="20">
         <v>36664</v>
@@ -4366,52 +4494,55 @@
       </c>
       <c r="X45" s="20">
         <v>34933</v>
       </c>
       <c r="Y45" s="20">
         <v>34832</v>
       </c>
       <c r="Z45" s="20">
         <v>34722</v>
       </c>
       <c r="AA45" s="62">
         <v>34657</v>
       </c>
       <c r="AB45" s="67">
         <v>34566</v>
       </c>
       <c r="AC45" s="67">
         <v>34544</v>
       </c>
       <c r="AD45" s="70">
         <v>34463</v>
       </c>
       <c r="AE45" s="70">
         <v>34432</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="70">
+        <v>34284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK48"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4478,96 +4609,96 @@
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="G5" s="16"/>
       <c r="H5" s="28"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="S5" s="16"/>
       <c r="T5" s="28"/>
       <c r="X5" s="31"/>
       <c r="AK5" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="74">
+      <c r="A6" s="83"/>
+      <c r="B6" s="79">
         <v>2024</v>
       </c>
-      <c r="C6" s="75"/>
-[...10 lines deleted...]
-      <c r="N6" s="74">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="79">
         <v>2025</v>
       </c>
-      <c r="O6" s="75"/>
-[...10 lines deleted...]
-      <c r="Z6" s="74">
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="79">
         <v>2026</v>
       </c>
-      <c r="AA6" s="75"/>
-[...9 lines deleted...]
-      <c r="AK6" s="75"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
     </row>
     <row r="7" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A7" s="78"/>
+      <c r="A7" s="83"/>
       <c r="B7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -4761,50 +4892,53 @@
       </c>
       <c r="X9" s="18">
         <v>542880</v>
       </c>
       <c r="Y9" s="18">
         <v>542872</v>
       </c>
       <c r="Z9" s="18">
         <v>542819</v>
       </c>
       <c r="AA9" s="63">
         <v>543051</v>
       </c>
       <c r="AB9" s="66">
         <v>543080</v>
       </c>
       <c r="AC9" s="66">
         <v>542862</v>
       </c>
       <c r="AD9" s="66">
         <v>542762</v>
       </c>
       <c r="AE9" s="66">
         <v>542596</v>
       </c>
+      <c r="AF9" s="66">
+        <v>542479</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14">
         <v>242334</v>
       </c>
       <c r="C10" s="14">
         <v>242565</v>
       </c>
       <c r="D10" s="14">
         <v>242759</v>
       </c>
       <c r="E10" s="14">
         <v>242987</v>
       </c>
       <c r="F10" s="14">
         <v>243262</v>
       </c>
       <c r="G10" s="14">
         <v>243424</v>
       </c>
       <c r="H10" s="18">
         <v>243607</v>
@@ -4856,50 +4990,53 @@
       </c>
       <c r="X10" s="18">
         <v>248235</v>
       </c>
       <c r="Y10" s="18">
         <v>248535</v>
       </c>
       <c r="Z10" s="18">
         <v>248732</v>
       </c>
       <c r="AA10" s="63">
         <v>249131</v>
       </c>
       <c r="AB10" s="66">
         <v>249318</v>
       </c>
       <c r="AC10" s="66">
         <v>249524</v>
       </c>
       <c r="AD10" s="66">
         <v>249701</v>
       </c>
       <c r="AE10" s="66">
         <v>249804</v>
       </c>
+      <c r="AF10" s="66">
+        <v>250079</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="14">
         <v>37326</v>
       </c>
       <c r="C11" s="14">
         <v>37306</v>
       </c>
       <c r="D11" s="14">
         <v>37316</v>
       </c>
       <c r="E11" s="14">
         <v>37304</v>
       </c>
       <c r="F11" s="14">
         <v>37313</v>
       </c>
       <c r="G11" s="14">
         <v>37326</v>
       </c>
       <c r="H11" s="18">
         <v>37315</v>
@@ -4951,50 +5088,53 @@
       </c>
       <c r="X11" s="18">
         <v>37080</v>
       </c>
       <c r="Y11" s="18">
         <v>37080</v>
       </c>
       <c r="Z11" s="18">
         <v>37043</v>
       </c>
       <c r="AA11" s="63">
         <v>37001</v>
       </c>
       <c r="AB11" s="66">
         <v>37013</v>
       </c>
       <c r="AC11" s="66">
         <v>36972</v>
       </c>
       <c r="AD11" s="66">
         <v>36945</v>
       </c>
       <c r="AE11" s="66">
         <v>36913</v>
       </c>
+      <c r="AF11" s="66">
+        <v>36883</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="14">
         <v>5479</v>
       </c>
       <c r="C12" s="14">
         <v>5480</v>
       </c>
       <c r="D12" s="14">
         <v>5474</v>
       </c>
       <c r="E12" s="14">
         <v>5454</v>
       </c>
       <c r="F12" s="14">
         <v>5433</v>
       </c>
       <c r="G12" s="14">
         <v>5441</v>
       </c>
       <c r="H12" s="18">
         <v>5426</v>
@@ -5046,50 +5186,53 @@
       </c>
       <c r="X12" s="18">
         <v>5222</v>
       </c>
       <c r="Y12" s="18">
         <v>5214</v>
       </c>
       <c r="Z12" s="18">
         <v>5212</v>
       </c>
       <c r="AA12" s="63">
         <v>5189</v>
       </c>
       <c r="AB12" s="66">
         <v>5218</v>
       </c>
       <c r="AC12" s="66">
         <v>5211</v>
       </c>
       <c r="AD12" s="66">
         <v>5213</v>
       </c>
       <c r="AE12" s="66">
         <v>5226</v>
       </c>
+      <c r="AF12" s="66">
+        <v>5216</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="14">
         <v>20662</v>
       </c>
       <c r="C13" s="14">
         <v>20649</v>
       </c>
       <c r="D13" s="14">
         <v>20661</v>
       </c>
       <c r="E13" s="14">
         <v>20654</v>
       </c>
       <c r="F13" s="14">
         <v>20645</v>
       </c>
       <c r="G13" s="14">
         <v>20626</v>
       </c>
       <c r="H13" s="18">
         <v>20616</v>
@@ -5141,50 +5284,53 @@
       </c>
       <c r="X13" s="18">
         <v>20501</v>
       </c>
       <c r="Y13" s="18">
         <v>20494</v>
       </c>
       <c r="Z13" s="18">
         <v>20498</v>
       </c>
       <c r="AA13" s="63">
         <v>20481</v>
       </c>
       <c r="AB13" s="66">
         <v>20480</v>
       </c>
       <c r="AC13" s="66">
         <v>20450</v>
       </c>
       <c r="AD13" s="66">
         <v>20464</v>
       </c>
       <c r="AE13" s="66">
         <v>20444</v>
       </c>
+      <c r="AF13" s="66">
+        <v>20423</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="14">
         <v>84407</v>
       </c>
       <c r="C14" s="14">
         <v>84326</v>
       </c>
       <c r="D14" s="14">
         <v>84319</v>
       </c>
       <c r="E14" s="14">
         <v>84282</v>
       </c>
       <c r="F14" s="14">
         <v>84240</v>
       </c>
       <c r="G14" s="14">
         <v>84257</v>
       </c>
       <c r="H14" s="18">
         <v>84246</v>
@@ -5236,50 +5382,53 @@
       </c>
       <c r="X14" s="18">
         <v>83758</v>
       </c>
       <c r="Y14" s="18">
         <v>83803</v>
       </c>
       <c r="Z14" s="18">
         <v>83771</v>
       </c>
       <c r="AA14" s="63">
         <v>83815</v>
       </c>
       <c r="AB14" s="66">
         <v>83787</v>
       </c>
       <c r="AC14" s="66">
         <v>83721</v>
       </c>
       <c r="AD14" s="66">
         <v>83683</v>
       </c>
       <c r="AE14" s="66">
         <v>83629</v>
       </c>
+      <c r="AF14" s="66">
+        <v>83579</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="14">
         <v>28563</v>
       </c>
       <c r="C15" s="14">
         <v>28528</v>
       </c>
       <c r="D15" s="14">
         <v>28511</v>
       </c>
       <c r="E15" s="14">
         <v>28497</v>
       </c>
       <c r="F15" s="14">
         <v>28469</v>
       </c>
       <c r="G15" s="14">
         <v>28438</v>
       </c>
       <c r="H15" s="18">
         <v>28392</v>
@@ -5330,88 +5479,92 @@
         <v>27952</v>
       </c>
       <c r="X15" s="18">
         <v>27964</v>
       </c>
       <c r="Y15" s="18">
         <v>27902</v>
       </c>
       <c r="Z15" s="18">
         <v>27888</v>
       </c>
       <c r="AA15" s="63">
         <v>27901</v>
       </c>
       <c r="AB15" s="66">
         <v>27874</v>
       </c>
       <c r="AC15" s="66">
         <v>27827</v>
       </c>
       <c r="AD15" s="66">
         <v>27808</v>
       </c>
       <c r="AE15" s="66">
         <v>27783</v>
+      </c>
+      <c r="AF15" s="66">
+        <v>27752</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="63"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="66"/>
       <c r="AE16" s="66"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="66"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="14">
         <v>28987</v>
       </c>
       <c r="C17" s="14">
         <v>28979</v>
       </c>
       <c r="D17" s="14">
         <v>28961</v>
       </c>
       <c r="E17" s="14">
         <v>28936</v>
       </c>
       <c r="F17" s="14">
         <v>28942</v>
       </c>
       <c r="G17" s="14">
         <v>28861</v>
       </c>
       <c r="H17" s="18">
         <v>28824</v>
       </c>
       <c r="I17" s="18">
@@ -5461,52 +5614,55 @@
       </c>
       <c r="X17" s="18">
         <v>28120</v>
       </c>
       <c r="Y17" s="18">
         <v>28068</v>
       </c>
       <c r="Z17" s="18">
         <v>28048</v>
       </c>
       <c r="AA17" s="63">
         <v>28038</v>
       </c>
       <c r="AB17" s="66">
         <v>28015</v>
       </c>
       <c r="AC17" s="66">
         <v>27975</v>
       </c>
       <c r="AD17" s="66">
         <v>27954</v>
       </c>
       <c r="AE17" s="66">
         <v>27933</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="66">
+        <v>27916</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="14">
         <v>8153</v>
       </c>
       <c r="C18" s="14">
         <v>8141</v>
       </c>
       <c r="D18" s="14">
         <v>8131</v>
       </c>
       <c r="E18" s="14">
         <v>8123</v>
       </c>
       <c r="F18" s="14">
         <v>8107</v>
       </c>
       <c r="G18" s="14">
         <v>8091</v>
       </c>
       <c r="H18" s="18">
         <v>8102</v>
       </c>
       <c r="I18" s="18">
@@ -5556,52 +5712,55 @@
       </c>
       <c r="X18" s="18">
         <v>7745</v>
       </c>
       <c r="Y18" s="18">
         <v>7727</v>
       </c>
       <c r="Z18" s="18">
         <v>7720</v>
       </c>
       <c r="AA18" s="63">
         <v>7709</v>
       </c>
       <c r="AB18" s="66">
         <v>7690</v>
       </c>
       <c r="AC18" s="66">
         <v>7692</v>
       </c>
       <c r="AD18" s="66">
         <v>7694</v>
       </c>
       <c r="AE18" s="66">
         <v>7700</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="66">
+        <v>7682</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="14">
         <v>26794</v>
       </c>
       <c r="C19" s="14">
         <v>26732</v>
       </c>
       <c r="D19" s="14">
         <v>26721</v>
       </c>
       <c r="E19" s="14">
         <v>26683</v>
       </c>
       <c r="F19" s="14">
         <v>26647</v>
       </c>
       <c r="G19" s="14">
         <v>26693</v>
       </c>
       <c r="H19" s="18">
         <v>26645</v>
       </c>
       <c r="I19" s="18">
@@ -5651,52 +5810,55 @@
       </c>
       <c r="X19" s="18">
         <v>26071</v>
       </c>
       <c r="Y19" s="18">
         <v>26062</v>
       </c>
       <c r="Z19" s="18">
         <v>26065</v>
       </c>
       <c r="AA19" s="63">
         <v>26028</v>
       </c>
       <c r="AB19" s="66">
         <v>26040</v>
       </c>
       <c r="AC19" s="66">
         <v>25958</v>
       </c>
       <c r="AD19" s="66">
         <v>25916</v>
       </c>
       <c r="AE19" s="66">
         <v>25891</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="66">
+        <v>25839</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14">
         <v>15707</v>
       </c>
       <c r="C20" s="14">
         <v>15659</v>
       </c>
       <c r="D20" s="14">
         <v>15662</v>
       </c>
       <c r="E20" s="14">
         <v>15643</v>
       </c>
       <c r="F20" s="14">
         <v>15622</v>
       </c>
       <c r="G20" s="14">
         <v>15614</v>
       </c>
       <c r="H20" s="18">
         <v>15609</v>
       </c>
       <c r="I20" s="18">
@@ -5746,52 +5908,55 @@
       </c>
       <c r="X20" s="18">
         <v>14933</v>
       </c>
       <c r="Y20" s="18">
         <v>14870</v>
       </c>
       <c r="Z20" s="18">
         <v>14849</v>
       </c>
       <c r="AA20" s="63">
         <v>14844</v>
       </c>
       <c r="AB20" s="66">
         <v>14826</v>
       </c>
       <c r="AC20" s="66">
         <v>14813</v>
       </c>
       <c r="AD20" s="66">
         <v>14769</v>
       </c>
       <c r="AE20" s="66">
         <v>14736</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="66">
+        <v>14694</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="14">
         <v>11370</v>
       </c>
       <c r="C21" s="14">
         <v>11331</v>
       </c>
       <c r="D21" s="14">
         <v>11307</v>
       </c>
       <c r="E21" s="14">
         <v>11295</v>
       </c>
       <c r="F21" s="14">
         <v>11273</v>
       </c>
       <c r="G21" s="14">
         <v>11263</v>
       </c>
       <c r="H21" s="18">
         <v>11234</v>
       </c>
       <c r="I21" s="18">
@@ -5841,52 +6006,55 @@
       </c>
       <c r="X21" s="18">
         <v>10855</v>
       </c>
       <c r="Y21" s="18">
         <v>10823</v>
       </c>
       <c r="Z21" s="18">
         <v>10825</v>
       </c>
       <c r="AA21" s="63">
         <v>10776</v>
       </c>
       <c r="AB21" s="66">
         <v>10743</v>
       </c>
       <c r="AC21" s="66">
         <v>10714</v>
       </c>
       <c r="AD21" s="66">
         <v>10678</v>
       </c>
       <c r="AE21" s="66">
         <v>10648</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="66">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="14">
         <v>14838</v>
       </c>
       <c r="C22" s="14">
         <v>14799</v>
       </c>
       <c r="D22" s="14">
         <v>14771</v>
       </c>
       <c r="E22" s="14">
         <v>14762</v>
       </c>
       <c r="F22" s="14">
         <v>14730</v>
       </c>
       <c r="G22" s="14">
         <v>14731</v>
       </c>
       <c r="H22" s="18">
         <v>14703</v>
       </c>
       <c r="I22" s="18">
@@ -5936,52 +6104,55 @@
       </c>
       <c r="X22" s="18">
         <v>14268</v>
       </c>
       <c r="Y22" s="18">
         <v>14234</v>
       </c>
       <c r="Z22" s="18">
         <v>14172</v>
       </c>
       <c r="AA22" s="63">
         <v>14170</v>
       </c>
       <c r="AB22" s="66">
         <v>14144</v>
       </c>
       <c r="AC22" s="66">
         <v>14091</v>
       </c>
       <c r="AD22" s="66">
         <v>14066</v>
       </c>
       <c r="AE22" s="66">
         <v>14026</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="66">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
         <v>19227</v>
       </c>
       <c r="C23" s="14">
         <v>19191</v>
       </c>
       <c r="D23" s="14">
         <v>19147</v>
       </c>
       <c r="E23" s="14">
         <v>19108</v>
       </c>
       <c r="F23" s="14">
         <v>19087</v>
       </c>
       <c r="G23" s="14">
         <v>19048</v>
       </c>
       <c r="H23" s="18">
         <v>19045</v>
       </c>
       <c r="I23" s="18">
@@ -6031,87 +6202,91 @@
       </c>
       <c r="X23" s="18">
         <v>18128</v>
       </c>
       <c r="Y23" s="18">
         <v>18060</v>
       </c>
       <c r="Z23" s="18">
         <v>17996</v>
       </c>
       <c r="AA23" s="63">
         <v>17968</v>
       </c>
       <c r="AB23" s="66">
         <v>17932</v>
       </c>
       <c r="AC23" s="66">
         <v>17914</v>
       </c>
       <c r="AD23" s="66">
         <v>17871</v>
       </c>
       <c r="AE23" s="66">
         <v>17863</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="66">
+        <v>17811</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="71"/>
       <c r="Z24" s="71"/>
       <c r="AA24" s="71"/>
       <c r="AB24" s="71"/>
       <c r="AC24" s="71"/>
       <c r="AD24" s="71"/>
       <c r="AE24" s="66"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="66"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="14">
         <v>437035</v>
       </c>
       <c r="C25" s="14">
         <v>437114</v>
       </c>
       <c r="D25" s="14">
         <v>437325</v>
       </c>
       <c r="E25" s="14">
         <v>437452</v>
       </c>
       <c r="F25" s="14">
         <v>437625</v>
       </c>
       <c r="G25" s="14">
         <v>437723</v>
       </c>
       <c r="H25" s="18">
         <v>437797</v>
       </c>
       <c r="I25" s="18">
@@ -6161,52 +6336,55 @@
       </c>
       <c r="X25" s="18">
         <v>440739</v>
       </c>
       <c r="Y25" s="18">
         <v>440961</v>
       </c>
       <c r="Z25" s="18">
         <v>441042</v>
       </c>
       <c r="AA25" s="63">
         <v>441403</v>
       </c>
       <c r="AB25" s="66">
         <v>441574</v>
       </c>
       <c r="AC25" s="66">
         <v>441576</v>
       </c>
       <c r="AD25" s="66">
         <v>441670</v>
       </c>
       <c r="AE25" s="66">
         <v>441638</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="66">
+        <v>441774</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>242232</v>
       </c>
       <c r="C26" s="14">
         <v>242463</v>
       </c>
       <c r="D26" s="14">
         <v>242657</v>
       </c>
       <c r="E26" s="14">
         <v>242885</v>
       </c>
       <c r="F26" s="14">
         <v>243160</v>
       </c>
       <c r="G26" s="14">
         <v>243322</v>
       </c>
       <c r="H26" s="18">
         <v>243505</v>
       </c>
       <c r="I26" s="18">
@@ -6256,52 +6434,55 @@
       </c>
       <c r="X26" s="18">
         <v>248235</v>
       </c>
       <c r="Y26" s="18">
         <v>248535</v>
       </c>
       <c r="Z26" s="18">
         <v>248732</v>
       </c>
       <c r="AA26" s="63">
         <v>249131</v>
       </c>
       <c r="AB26" s="66">
         <v>249318</v>
       </c>
       <c r="AC26" s="66">
         <v>249524</v>
       </c>
       <c r="AD26" s="66">
         <v>249701</v>
       </c>
       <c r="AE26" s="66">
         <v>249804</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="66">
+        <v>250079</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>37326</v>
       </c>
       <c r="C27" s="14">
         <v>37306</v>
       </c>
       <c r="D27" s="14">
         <v>37316</v>
       </c>
       <c r="E27" s="14">
         <v>37304</v>
       </c>
       <c r="F27" s="14">
         <v>37313</v>
       </c>
       <c r="G27" s="14">
         <v>37326</v>
       </c>
       <c r="H27" s="18">
         <v>37315</v>
       </c>
       <c r="I27" s="18">
@@ -6351,52 +6532,55 @@
       </c>
       <c r="X27" s="18">
         <v>37080</v>
       </c>
       <c r="Y27" s="18">
         <v>37080</v>
       </c>
       <c r="Z27" s="18">
         <v>37043</v>
       </c>
       <c r="AA27" s="63">
         <v>37001</v>
       </c>
       <c r="AB27" s="66">
         <v>37013</v>
       </c>
       <c r="AC27" s="66">
         <v>36972</v>
       </c>
       <c r="AD27" s="66">
         <v>36945</v>
       </c>
       <c r="AE27" s="66">
         <v>36913</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="66">
+        <v>36883</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="14">
         <v>5479</v>
       </c>
       <c r="C28" s="14">
         <v>5480</v>
       </c>
       <c r="D28" s="14">
         <v>5474</v>
       </c>
       <c r="E28" s="14">
         <v>5454</v>
       </c>
       <c r="F28" s="14">
         <v>5433</v>
       </c>
       <c r="G28" s="14">
         <v>5441</v>
       </c>
       <c r="H28" s="18">
         <v>5426</v>
       </c>
       <c r="I28" s="18">
@@ -6446,52 +6630,55 @@
       </c>
       <c r="X28" s="18">
         <v>5222</v>
       </c>
       <c r="Y28" s="18">
         <v>5214</v>
       </c>
       <c r="Z28" s="18">
         <v>5212</v>
       </c>
       <c r="AA28" s="63">
         <v>5189</v>
       </c>
       <c r="AB28" s="66">
         <v>5218</v>
       </c>
       <c r="AC28" s="66">
         <v>5211</v>
       </c>
       <c r="AD28" s="66">
         <v>5213</v>
       </c>
       <c r="AE28" s="66">
         <v>5226</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="66">
+        <v>5216</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="14">
         <v>20662</v>
       </c>
       <c r="C29" s="14">
         <v>20649</v>
       </c>
       <c r="D29" s="14">
         <v>20661</v>
       </c>
       <c r="E29" s="14">
         <v>20654</v>
       </c>
       <c r="F29" s="14">
         <v>20645</v>
       </c>
       <c r="G29" s="14">
         <v>20626</v>
       </c>
       <c r="H29" s="18">
         <v>20616</v>
       </c>
       <c r="I29" s="18">
@@ -6541,52 +6728,55 @@
       </c>
       <c r="X29" s="18">
         <v>20501</v>
       </c>
       <c r="Y29" s="18">
         <v>20494</v>
       </c>
       <c r="Z29" s="18">
         <v>20498</v>
       </c>
       <c r="AA29" s="63">
         <v>20481</v>
       </c>
       <c r="AB29" s="66">
         <v>20480</v>
       </c>
       <c r="AC29" s="66">
         <v>20450</v>
       </c>
       <c r="AD29" s="66">
         <v>20464</v>
       </c>
       <c r="AE29" s="66">
         <v>20444</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="66">
+        <v>20423</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="14">
         <v>84407</v>
       </c>
       <c r="C30" s="14">
         <v>84326</v>
       </c>
       <c r="D30" s="14">
         <v>84319</v>
       </c>
       <c r="E30" s="14">
         <v>84282</v>
       </c>
       <c r="F30" s="14">
         <v>84240</v>
       </c>
       <c r="G30" s="14">
         <v>84257</v>
       </c>
       <c r="H30" s="18">
         <v>84246</v>
       </c>
       <c r="I30" s="18">
@@ -6636,52 +6826,55 @@
       </c>
       <c r="X30" s="18">
         <v>83758</v>
       </c>
       <c r="Y30" s="18">
         <v>83803</v>
       </c>
       <c r="Z30" s="18">
         <v>83771</v>
       </c>
       <c r="AA30" s="63">
         <v>83815</v>
       </c>
       <c r="AB30" s="66">
         <v>83787</v>
       </c>
       <c r="AC30" s="66">
         <v>83721</v>
       </c>
       <c r="AD30" s="66">
         <v>83683</v>
       </c>
       <c r="AE30" s="66">
         <v>83629</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="66">
+        <v>83579</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="14">
         <v>28563</v>
       </c>
       <c r="C31" s="14">
         <v>28528</v>
       </c>
       <c r="D31" s="14">
         <v>28511</v>
       </c>
       <c r="E31" s="14">
         <v>28497</v>
       </c>
       <c r="F31" s="14">
         <v>28469</v>
       </c>
       <c r="G31" s="14">
         <v>28438</v>
       </c>
       <c r="H31" s="18">
         <v>28392</v>
       </c>
       <c r="I31" s="18">
@@ -6731,87 +6924,91 @@
       </c>
       <c r="X31" s="18">
         <v>27964</v>
       </c>
       <c r="Y31" s="18">
         <v>27902</v>
       </c>
       <c r="Z31" s="18">
         <v>27888</v>
       </c>
       <c r="AA31" s="63">
         <v>27901</v>
       </c>
       <c r="AB31" s="66">
         <v>27874</v>
       </c>
       <c r="AC31" s="66">
         <v>27827</v>
       </c>
       <c r="AD31" s="66">
         <v>27808</v>
       </c>
       <c r="AE31" s="66">
         <v>27783</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="66">
+        <v>27752</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="63"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
       <c r="AD32" s="66"/>
       <c r="AE32" s="66"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="66"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="14">
         <v>13917</v>
       </c>
       <c r="C33" s="14">
         <v>13922</v>
       </c>
       <c r="D33" s="14">
         <v>13930</v>
       </c>
       <c r="E33" s="14">
         <v>13918</v>
       </c>
       <c r="F33" s="14">
         <v>13903</v>
       </c>
       <c r="G33" s="14">
         <v>13845</v>
       </c>
       <c r="H33" s="18">
         <v>13838</v>
       </c>
       <c r="I33" s="18">
@@ -6861,52 +7058,55 @@
       </c>
       <c r="X33" s="18">
         <v>13638</v>
       </c>
       <c r="Y33" s="18">
         <v>13613</v>
       </c>
       <c r="Z33" s="18">
         <v>13598</v>
       </c>
       <c r="AA33" s="63">
         <v>13589</v>
       </c>
       <c r="AB33" s="66">
         <v>13591</v>
       </c>
       <c r="AC33" s="66">
         <v>13589</v>
       </c>
       <c r="AD33" s="66">
         <v>13579</v>
       </c>
       <c r="AE33" s="66">
         <v>13565</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="66">
+        <v>13571</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="14">
         <v>4449</v>
       </c>
       <c r="C34" s="14">
         <v>4440</v>
       </c>
       <c r="D34" s="14">
         <v>4457</v>
       </c>
       <c r="E34" s="14">
         <v>4458</v>
       </c>
       <c r="F34" s="14">
         <v>4462</v>
       </c>
       <c r="G34" s="14">
         <v>4468</v>
       </c>
       <c r="H34" s="18">
         <v>4459</v>
       </c>
       <c r="I34" s="18">
@@ -6956,87 +7156,91 @@
       </c>
       <c r="X34" s="18">
         <v>4341</v>
       </c>
       <c r="Y34" s="18">
         <v>4320</v>
       </c>
       <c r="Z34" s="18">
         <v>4300</v>
       </c>
       <c r="AA34" s="63">
         <v>4296</v>
       </c>
       <c r="AB34" s="66">
         <v>4293</v>
       </c>
       <c r="AC34" s="66">
         <v>4282</v>
       </c>
       <c r="AD34" s="66">
         <v>4277</v>
       </c>
       <c r="AE34" s="66">
         <v>4274</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="28" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="66">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="28" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="71"/>
       <c r="Z35" s="71"/>
       <c r="AA35" s="69"/>
       <c r="AB35" s="71"/>
       <c r="AC35" s="71"/>
       <c r="AD35" s="71"/>
       <c r="AE35" s="66"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="66"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="14">
         <v>106812</v>
       </c>
       <c r="C36" s="14">
         <v>106572</v>
       </c>
       <c r="D36" s="14">
         <v>106415</v>
       </c>
       <c r="E36" s="14">
         <v>106276</v>
       </c>
       <c r="F36" s="14">
         <v>106145</v>
       </c>
       <c r="G36" s="14">
         <v>106090</v>
       </c>
       <c r="H36" s="18">
         <v>105967</v>
       </c>
       <c r="I36" s="18">
@@ -7086,52 +7290,55 @@
       </c>
       <c r="X36" s="18">
         <v>102141</v>
       </c>
       <c r="Y36" s="18">
         <v>101911</v>
       </c>
       <c r="Z36" s="18">
         <v>101777</v>
       </c>
       <c r="AA36" s="63">
         <v>101648</v>
       </c>
       <c r="AB36" s="66">
         <v>101506</v>
       </c>
       <c r="AC36" s="66">
         <v>196849</v>
       </c>
       <c r="AD36" s="66">
         <v>101092</v>
       </c>
       <c r="AE36" s="66">
         <v>100958</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="66">
+        <v>100705</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="14">
         <v>102</v>
       </c>
       <c r="C37" s="14">
         <v>102</v>
       </c>
       <c r="D37" s="14">
         <v>102</v>
       </c>
       <c r="E37" s="14">
         <v>102</v>
       </c>
       <c r="F37" s="14">
         <v>102</v>
       </c>
       <c r="G37" s="14">
         <v>102</v>
       </c>
       <c r="H37" s="18">
         <v>102</v>
       </c>
       <c r="I37" s="18" t="s">
@@ -7181,87 +7388,91 @@
       </c>
       <c r="X37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="63" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AE37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="18"/>
       <c r="G38" s="14"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="63"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="66"/>
       <c r="AE38" s="66"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="66"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="14">
         <v>15070</v>
       </c>
       <c r="C39" s="14">
         <v>15057</v>
       </c>
       <c r="D39" s="14">
         <v>15031</v>
       </c>
       <c r="E39" s="14">
         <v>15018</v>
       </c>
       <c r="F39" s="14">
         <v>15039</v>
       </c>
       <c r="G39" s="14">
         <v>15016</v>
       </c>
       <c r="H39" s="18">
         <v>14986</v>
       </c>
       <c r="I39" s="18">
@@ -7311,52 +7522,55 @@
       </c>
       <c r="X39" s="18">
         <v>14482</v>
       </c>
       <c r="Y39" s="18">
         <v>14455</v>
       </c>
       <c r="Z39" s="18">
         <v>14450</v>
       </c>
       <c r="AA39" s="63">
         <v>14449</v>
       </c>
       <c r="AB39" s="66">
         <v>14424</v>
       </c>
       <c r="AC39" s="66">
         <v>28524</v>
       </c>
       <c r="AD39" s="66">
         <v>14375</v>
       </c>
       <c r="AE39" s="66">
         <v>14368</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="66">
+        <v>14345</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="14">
         <v>8153</v>
       </c>
       <c r="C40" s="14">
         <v>8141</v>
       </c>
       <c r="D40" s="14">
         <v>8131</v>
       </c>
       <c r="E40" s="14">
         <v>8123</v>
       </c>
       <c r="F40" s="14">
         <v>8107</v>
       </c>
       <c r="G40" s="14">
         <v>8091</v>
       </c>
       <c r="H40" s="18">
         <v>8102</v>
       </c>
       <c r="I40" s="18">
@@ -7406,52 +7620,55 @@
       </c>
       <c r="X40" s="18">
         <v>7745</v>
       </c>
       <c r="Y40" s="18">
         <v>7727</v>
       </c>
       <c r="Z40" s="18">
         <v>7720</v>
       </c>
       <c r="AA40" s="63">
         <v>7709</v>
       </c>
       <c r="AB40" s="66">
         <v>7690</v>
       </c>
       <c r="AC40" s="66">
         <v>14888</v>
       </c>
       <c r="AD40" s="66">
         <v>7694</v>
       </c>
       <c r="AE40" s="66">
         <v>7700</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="66">
+        <v>7682</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="14">
         <v>26794</v>
       </c>
       <c r="C41" s="14">
         <v>26732</v>
       </c>
       <c r="D41" s="14">
         <v>26721</v>
       </c>
       <c r="E41" s="14">
         <v>26683</v>
       </c>
       <c r="F41" s="14">
         <v>26647</v>
       </c>
       <c r="G41" s="14">
         <v>26693</v>
       </c>
       <c r="H41" s="18">
         <v>26645</v>
       </c>
       <c r="I41" s="18">
@@ -7501,52 +7718,55 @@
       </c>
       <c r="X41" s="18">
         <v>26071</v>
       </c>
       <c r="Y41" s="18">
         <v>26062</v>
       </c>
       <c r="Z41" s="18">
         <v>26065</v>
       </c>
       <c r="AA41" s="63">
         <v>26028</v>
       </c>
       <c r="AB41" s="66">
         <v>26040</v>
       </c>
       <c r="AC41" s="66">
         <v>50779</v>
       </c>
       <c r="AD41" s="66">
         <v>25916</v>
       </c>
       <c r="AE41" s="66">
         <v>25891</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="66">
+        <v>25839</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="14">
         <v>11258</v>
       </c>
       <c r="C42" s="14">
         <v>11219</v>
       </c>
       <c r="D42" s="14">
         <v>11205</v>
       </c>
       <c r="E42" s="14">
         <v>11185</v>
       </c>
       <c r="F42" s="14">
         <v>11160</v>
       </c>
       <c r="G42" s="14">
         <v>11146</v>
       </c>
       <c r="H42" s="18">
         <v>11150</v>
       </c>
       <c r="I42" s="18">
@@ -7596,52 +7816,55 @@
       </c>
       <c r="X42" s="18">
         <v>10592</v>
       </c>
       <c r="Y42" s="18">
         <v>10550</v>
       </c>
       <c r="Z42" s="18">
         <v>10549</v>
       </c>
       <c r="AA42" s="63">
         <v>10548</v>
       </c>
       <c r="AB42" s="66">
         <v>10533</v>
       </c>
       <c r="AC42" s="66">
         <v>19545</v>
       </c>
       <c r="AD42" s="66">
         <v>10492</v>
       </c>
       <c r="AE42" s="66">
         <v>10462</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="66">
+        <v>10423</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="14">
         <v>11370</v>
       </c>
       <c r="C43" s="14">
         <v>11331</v>
       </c>
       <c r="D43" s="14">
         <v>11307</v>
       </c>
       <c r="E43" s="14">
         <v>11295</v>
       </c>
       <c r="F43" s="14">
         <v>11273</v>
       </c>
       <c r="G43" s="14">
         <v>11263</v>
       </c>
       <c r="H43" s="18">
         <v>11234</v>
       </c>
       <c r="I43" s="18">
@@ -7691,52 +7914,55 @@
       </c>
       <c r="X43" s="18">
         <v>10855</v>
       </c>
       <c r="Y43" s="18">
         <v>10823</v>
       </c>
       <c r="Z43" s="18">
         <v>10825</v>
       </c>
       <c r="AA43" s="63">
         <v>10776</v>
       </c>
       <c r="AB43" s="66">
         <v>10743</v>
       </c>
       <c r="AC43" s="66">
         <v>20408</v>
       </c>
       <c r="AD43" s="66">
         <v>10678</v>
       </c>
       <c r="AE43" s="66">
         <v>10648</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="66">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="14">
         <v>14838</v>
       </c>
       <c r="C44" s="14">
         <v>14799</v>
       </c>
       <c r="D44" s="14">
         <v>14771</v>
       </c>
       <c r="E44" s="14">
         <v>14762</v>
       </c>
       <c r="F44" s="14">
         <v>14730</v>
       </c>
       <c r="G44" s="14">
         <v>14731</v>
       </c>
       <c r="H44" s="18">
         <v>14703</v>
       </c>
       <c r="I44" s="18">
@@ -7786,52 +8012,55 @@
       </c>
       <c r="X44" s="18">
         <v>14268</v>
       </c>
       <c r="Y44" s="18">
         <v>14234</v>
       </c>
       <c r="Z44" s="18">
         <v>14172</v>
       </c>
       <c r="AA44" s="63">
         <v>14170</v>
       </c>
       <c r="AB44" s="66">
         <v>14144</v>
       </c>
       <c r="AC44" s="66">
         <v>28161</v>
       </c>
       <c r="AD44" s="66">
         <v>14066</v>
       </c>
       <c r="AE44" s="66">
         <v>14026</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="66">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="20">
         <v>19227</v>
       </c>
       <c r="C45" s="20">
         <v>19191</v>
       </c>
       <c r="D45" s="20">
         <v>19147</v>
       </c>
       <c r="E45" s="20">
         <v>19108</v>
       </c>
       <c r="F45" s="20">
         <v>19087</v>
       </c>
       <c r="G45" s="20">
         <v>19048</v>
       </c>
       <c r="H45" s="20">
         <v>19045</v>
       </c>
       <c r="I45" s="20">
@@ -7881,61 +8110,64 @@
       </c>
       <c r="X45" s="20">
         <v>18128</v>
       </c>
       <c r="Y45" s="20">
         <v>18060</v>
       </c>
       <c r="Z45" s="20">
         <v>17996</v>
       </c>
       <c r="AA45" s="64">
         <v>17968</v>
       </c>
       <c r="AB45" s="67">
         <v>17932</v>
       </c>
       <c r="AC45" s="67">
         <v>34544</v>
       </c>
       <c r="AD45" s="67">
         <v>17871</v>
       </c>
       <c r="AE45" s="67">
         <v>17863</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="14.45" customHeight="1">
+      <c r="AF45" s="67">
+        <v>17811</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="14.45" customHeight="1">
       <c r="A46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="G48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="35" customWidth="1"/>
@@ -7982,96 +8214,96 @@
     <row r="4" spans="1:37">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="39"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="G5" s="41"/>
       <c r="H5" s="42"/>
       <c r="L5" s="43"/>
       <c r="M5" s="44"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="S5" s="41"/>
       <c r="T5" s="42"/>
       <c r="X5" s="43"/>
       <c r="AK5" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A6" s="81"/>
-      <c r="B6" s="79">
+      <c r="A6" s="86"/>
+      <c r="B6" s="84">
         <v>2024</v>
       </c>
-      <c r="C6" s="80"/>
-[...10 lines deleted...]
-      <c r="N6" s="79">
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="84">
         <v>2025</v>
       </c>
-      <c r="O6" s="80"/>
-[...10 lines deleted...]
-      <c r="Z6" s="79">
+      <c r="O6" s="85"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="85"/>
+      <c r="R6" s="85"/>
+      <c r="S6" s="85"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="84">
         <v>2026</v>
       </c>
-      <c r="AA6" s="80"/>
-[...9 lines deleted...]
-      <c r="AK6" s="80"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
+      <c r="AF6" s="85"/>
+      <c r="AG6" s="85"/>
+      <c r="AH6" s="85"/>
+      <c r="AI6" s="85"/>
+      <c r="AJ6" s="85"/>
+      <c r="AK6" s="85"/>
     </row>
     <row r="7" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A7" s="81"/>
+      <c r="A7" s="86"/>
       <c r="B7" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -8265,50 +8497,53 @@
       </c>
       <c r="X9" s="52">
         <v>588709</v>
       </c>
       <c r="Y9" s="52">
         <v>588566</v>
       </c>
       <c r="Z9" s="52">
         <v>588468</v>
       </c>
       <c r="AA9" s="66">
         <v>588384</v>
       </c>
       <c r="AB9" s="66">
         <v>588533</v>
       </c>
       <c r="AC9" s="66">
         <v>588338</v>
       </c>
       <c r="AD9" s="66">
         <v>588328</v>
       </c>
       <c r="AE9" s="66">
         <v>588137</v>
       </c>
+      <c r="AF9" s="66">
+        <v>587898</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="51">
         <v>278336</v>
       </c>
       <c r="C10" s="51">
         <v>278445</v>
       </c>
       <c r="D10" s="51">
         <v>278632</v>
       </c>
       <c r="E10" s="51">
         <v>278860</v>
       </c>
       <c r="F10" s="51">
         <v>279045</v>
       </c>
       <c r="G10" s="51">
         <v>279210</v>
       </c>
       <c r="H10" s="52">
         <v>279468</v>
@@ -8360,50 +8595,53 @@
       </c>
       <c r="X10" s="52">
         <v>284280</v>
       </c>
       <c r="Y10" s="52">
         <v>284499</v>
       </c>
       <c r="Z10" s="52">
         <v>284582</v>
       </c>
       <c r="AA10" s="66">
         <v>284797</v>
       </c>
       <c r="AB10" s="66">
         <v>285168</v>
       </c>
       <c r="AC10" s="66">
         <v>285347</v>
       </c>
       <c r="AD10" s="66">
         <v>285648</v>
       </c>
       <c r="AE10" s="66">
         <v>285728</v>
       </c>
+      <c r="AF10" s="66">
+        <v>286138</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="51">
         <v>40162</v>
       </c>
       <c r="C11" s="51">
         <v>40176</v>
       </c>
       <c r="D11" s="51">
         <v>40144</v>
       </c>
       <c r="E11" s="51">
         <v>40103</v>
       </c>
       <c r="F11" s="51">
         <v>40066</v>
       </c>
       <c r="G11" s="51">
         <v>40071</v>
       </c>
       <c r="H11" s="52">
         <v>40028</v>
@@ -8455,50 +8693,53 @@
       </c>
       <c r="X11" s="52">
         <v>39649</v>
       </c>
       <c r="Y11" s="52">
         <v>39636</v>
       </c>
       <c r="Z11" s="52">
         <v>39622</v>
       </c>
       <c r="AA11" s="66">
         <v>39593</v>
       </c>
       <c r="AB11" s="66">
         <v>39590</v>
       </c>
       <c r="AC11" s="66">
         <v>39579</v>
       </c>
       <c r="AD11" s="66">
         <v>39571</v>
       </c>
       <c r="AE11" s="66">
         <v>39538</v>
       </c>
+      <c r="AF11" s="66">
+        <v>39473</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="51">
         <v>5672</v>
       </c>
       <c r="C12" s="51">
         <v>5678</v>
       </c>
       <c r="D12" s="51">
         <v>5674</v>
       </c>
       <c r="E12" s="51">
         <v>5661</v>
       </c>
       <c r="F12" s="51">
         <v>5651</v>
       </c>
       <c r="G12" s="51">
         <v>5654</v>
       </c>
       <c r="H12" s="52">
         <v>5646</v>
@@ -8550,50 +8791,53 @@
       </c>
       <c r="X12" s="52">
         <v>5411</v>
       </c>
       <c r="Y12" s="52">
         <v>5413</v>
       </c>
       <c r="Z12" s="52">
         <v>5411</v>
       </c>
       <c r="AA12" s="66">
         <v>5395</v>
       </c>
       <c r="AB12" s="66">
         <v>5412</v>
       </c>
       <c r="AC12" s="66">
         <v>5402</v>
       </c>
       <c r="AD12" s="66">
         <v>5429</v>
       </c>
       <c r="AE12" s="66">
         <v>5433</v>
       </c>
+      <c r="AF12" s="66">
+        <v>5403</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="51">
         <v>23071</v>
       </c>
       <c r="C13" s="51">
         <v>23059</v>
       </c>
       <c r="D13" s="51">
         <v>23051</v>
       </c>
       <c r="E13" s="51">
         <v>23054</v>
       </c>
       <c r="F13" s="51">
         <v>23046</v>
       </c>
       <c r="G13" s="51">
         <v>23010</v>
       </c>
       <c r="H13" s="52">
         <v>22984</v>
@@ -8645,50 +8889,53 @@
       </c>
       <c r="X13" s="52">
         <v>22724</v>
       </c>
       <c r="Y13" s="52">
         <v>22698</v>
       </c>
       <c r="Z13" s="52">
         <v>22711</v>
       </c>
       <c r="AA13" s="66">
         <v>22707</v>
       </c>
       <c r="AB13" s="66">
         <v>22699</v>
       </c>
       <c r="AC13" s="66">
         <v>22679</v>
       </c>
       <c r="AD13" s="66">
         <v>22669</v>
       </c>
       <c r="AE13" s="66">
         <v>22645</v>
       </c>
+      <c r="AF13" s="66">
+        <v>22613</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="51">
         <v>92900</v>
       </c>
       <c r="C14" s="51">
         <v>92859</v>
       </c>
       <c r="D14" s="51">
         <v>92867</v>
       </c>
       <c r="E14" s="51">
         <v>92840</v>
       </c>
       <c r="F14" s="51">
         <v>92842</v>
       </c>
       <c r="G14" s="51">
         <v>92816</v>
       </c>
       <c r="H14" s="52">
         <v>92805</v>
@@ -8740,50 +8987,53 @@
       </c>
       <c r="X14" s="52">
         <v>91994</v>
       </c>
       <c r="Y14" s="52">
         <v>91969</v>
       </c>
       <c r="Z14" s="52">
         <v>91979</v>
       </c>
       <c r="AA14" s="66">
         <v>92015</v>
       </c>
       <c r="AB14" s="66">
         <v>91973</v>
       </c>
       <c r="AC14" s="66">
         <v>91934</v>
       </c>
       <c r="AD14" s="66">
         <v>91871</v>
       </c>
       <c r="AE14" s="66">
         <v>91832</v>
       </c>
+      <c r="AF14" s="66">
+        <v>91753</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="51">
         <v>29647</v>
       </c>
       <c r="C15" s="51">
         <v>29614</v>
       </c>
       <c r="D15" s="51">
         <v>29581</v>
       </c>
       <c r="E15" s="51">
         <v>29582</v>
       </c>
       <c r="F15" s="51">
         <v>29581</v>
       </c>
       <c r="G15" s="51">
         <v>29553</v>
       </c>
       <c r="H15" s="52">
         <v>29513</v>
@@ -8834,88 +9084,92 @@
         <v>29127</v>
       </c>
       <c r="X15" s="52">
         <v>29116</v>
       </c>
       <c r="Y15" s="52">
         <v>29054</v>
       </c>
       <c r="Z15" s="52">
         <v>29031</v>
       </c>
       <c r="AA15" s="66">
         <v>29010</v>
       </c>
       <c r="AB15" s="66">
         <v>28966</v>
       </c>
       <c r="AC15" s="66">
         <v>28920</v>
       </c>
       <c r="AD15" s="66">
         <v>28914</v>
       </c>
       <c r="AE15" s="66">
         <v>28910</v>
+      </c>
+      <c r="AF15" s="66">
+        <v>28878</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="51"/>
       <c r="C16" s="51"/>
       <c r="D16" s="51"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
       <c r="I16" s="52"/>
       <c r="J16" s="52"/>
       <c r="K16" s="52"/>
       <c r="L16" s="52"/>
       <c r="M16" s="52"/>
       <c r="N16" s="52"/>
       <c r="O16" s="52"/>
       <c r="P16" s="52"/>
       <c r="Q16" s="52"/>
       <c r="R16" s="52"/>
       <c r="S16" s="52"/>
       <c r="T16" s="52"/>
       <c r="U16" s="52"/>
       <c r="V16" s="52"/>
       <c r="W16" s="52"/>
       <c r="X16" s="52"/>
       <c r="Y16" s="52"/>
       <c r="Z16" s="52"/>
       <c r="AA16" s="66"/>
       <c r="AB16" s="66"/>
       <c r="AC16" s="66"/>
       <c r="AD16" s="66"/>
       <c r="AE16" s="66"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="66"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="51">
         <v>29764</v>
       </c>
       <c r="C17" s="51">
         <v>29750</v>
       </c>
       <c r="D17" s="51">
         <v>29715</v>
       </c>
       <c r="E17" s="51">
         <v>29675</v>
       </c>
       <c r="F17" s="51">
         <v>29672</v>
       </c>
       <c r="G17" s="51">
         <v>29617</v>
       </c>
       <c r="H17" s="52">
         <v>29570</v>
       </c>
       <c r="I17" s="52">
@@ -8965,52 +9219,55 @@
       </c>
       <c r="X17" s="52">
         <v>28877</v>
       </c>
       <c r="Y17" s="52">
         <v>28835</v>
       </c>
       <c r="Z17" s="52">
         <v>28809</v>
       </c>
       <c r="AA17" s="66">
         <v>28754</v>
       </c>
       <c r="AB17" s="66">
         <v>28719</v>
       </c>
       <c r="AC17" s="66">
         <v>28654</v>
       </c>
       <c r="AD17" s="66">
         <v>28621</v>
       </c>
       <c r="AE17" s="66">
         <v>28576</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="66">
+        <v>28512</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="51">
         <v>7758</v>
       </c>
       <c r="C18" s="51">
         <v>7747</v>
       </c>
       <c r="D18" s="51">
         <v>7715</v>
       </c>
       <c r="E18" s="51">
         <v>7688</v>
       </c>
       <c r="F18" s="51">
         <v>7675</v>
       </c>
       <c r="G18" s="51">
         <v>7670</v>
       </c>
       <c r="H18" s="52">
         <v>7661</v>
       </c>
       <c r="I18" s="52">
@@ -9060,52 +9317,55 @@
       </c>
       <c r="X18" s="52">
         <v>7250</v>
       </c>
       <c r="Y18" s="52">
         <v>7246</v>
       </c>
       <c r="Z18" s="52">
         <v>7220</v>
       </c>
       <c r="AA18" s="66">
         <v>7203</v>
       </c>
       <c r="AB18" s="66">
         <v>7199</v>
       </c>
       <c r="AC18" s="66">
         <v>7196</v>
       </c>
       <c r="AD18" s="66">
         <v>7178</v>
       </c>
       <c r="AE18" s="66">
         <v>7172</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="66">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="51">
         <v>25969</v>
       </c>
       <c r="C19" s="51">
         <v>25904</v>
       </c>
       <c r="D19" s="51">
         <v>25881</v>
       </c>
       <c r="E19" s="51">
         <v>25848</v>
       </c>
       <c r="F19" s="51">
         <v>25816</v>
       </c>
       <c r="G19" s="51">
         <v>25848</v>
       </c>
       <c r="H19" s="52">
         <v>25815</v>
       </c>
       <c r="I19" s="52">
@@ -9155,52 +9415,55 @@
       </c>
       <c r="X19" s="52">
         <v>24982</v>
       </c>
       <c r="Y19" s="52">
         <v>24940</v>
       </c>
       <c r="Z19" s="52">
         <v>24933</v>
       </c>
       <c r="AA19" s="66">
         <v>24897</v>
       </c>
       <c r="AB19" s="66">
         <v>24870</v>
       </c>
       <c r="AC19" s="66">
         <v>24821</v>
       </c>
       <c r="AD19" s="66">
         <v>24773</v>
       </c>
       <c r="AE19" s="66">
         <v>24732</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="66">
+        <v>24663</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="51">
         <v>14630</v>
       </c>
       <c r="C20" s="51">
         <v>14585</v>
       </c>
       <c r="D20" s="51">
         <v>14569</v>
       </c>
       <c r="E20" s="51">
         <v>14545</v>
       </c>
       <c r="F20" s="51">
         <v>14518</v>
       </c>
       <c r="G20" s="51">
         <v>14488</v>
       </c>
       <c r="H20" s="52">
         <v>14473</v>
       </c>
       <c r="I20" s="52">
@@ -9250,52 +9513,55 @@
       </c>
       <c r="X20" s="52">
         <v>13565</v>
       </c>
       <c r="Y20" s="52">
         <v>13514</v>
       </c>
       <c r="Z20" s="52">
         <v>13505</v>
       </c>
       <c r="AA20" s="66">
         <v>13474</v>
       </c>
       <c r="AB20" s="66">
         <v>13454</v>
       </c>
       <c r="AC20" s="66">
         <v>13412</v>
       </c>
       <c r="AD20" s="66">
         <v>13350</v>
       </c>
       <c r="AE20" s="66">
         <v>13317</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="66">
+        <v>13253</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="51">
         <v>10572</v>
       </c>
       <c r="C21" s="51">
         <v>10541</v>
       </c>
       <c r="D21" s="51">
         <v>10531</v>
       </c>
       <c r="E21" s="51">
         <v>10510</v>
       </c>
       <c r="F21" s="51">
         <v>10485</v>
       </c>
       <c r="G21" s="51">
         <v>10458</v>
       </c>
       <c r="H21" s="52">
         <v>10423</v>
       </c>
       <c r="I21" s="52">
@@ -9345,52 +9611,55 @@
       </c>
       <c r="X21" s="52">
         <v>9819</v>
       </c>
       <c r="Y21" s="52">
         <v>9786</v>
       </c>
       <c r="Z21" s="52">
         <v>9768</v>
       </c>
       <c r="AA21" s="66">
         <v>9721</v>
       </c>
       <c r="AB21" s="66">
         <v>9722</v>
       </c>
       <c r="AC21" s="66">
         <v>9694</v>
       </c>
       <c r="AD21" s="66">
         <v>9655</v>
       </c>
       <c r="AE21" s="66">
         <v>9638</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="66">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="51">
         <v>14968</v>
       </c>
       <c r="C22" s="51">
         <v>14921</v>
       </c>
       <c r="D22" s="51">
         <v>14904</v>
       </c>
       <c r="E22" s="51">
         <v>14878</v>
       </c>
       <c r="F22" s="51">
         <v>14858</v>
       </c>
       <c r="G22" s="51">
         <v>14854</v>
       </c>
       <c r="H22" s="52">
         <v>14815</v>
       </c>
       <c r="I22" s="52">
@@ -9440,52 +9709,55 @@
       </c>
       <c r="X22" s="52">
         <v>14237</v>
       </c>
       <c r="Y22" s="52">
         <v>14204</v>
       </c>
       <c r="Z22" s="52">
         <v>14171</v>
       </c>
       <c r="AA22" s="66">
         <v>14129</v>
       </c>
       <c r="AB22" s="66">
         <v>14127</v>
       </c>
       <c r="AC22" s="66">
         <v>14070</v>
       </c>
       <c r="AD22" s="66">
         <v>14057</v>
       </c>
       <c r="AE22" s="66">
         <v>14047</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="66">
+        <v>14021</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="51">
         <v>18055</v>
       </c>
       <c r="C23" s="51">
         <v>18023</v>
       </c>
       <c r="D23" s="51">
         <v>17994</v>
       </c>
       <c r="E23" s="51">
         <v>17960</v>
       </c>
       <c r="F23" s="51">
         <v>17935</v>
       </c>
       <c r="G23" s="51">
         <v>17873</v>
       </c>
       <c r="H23" s="52">
         <v>17811</v>
       </c>
       <c r="I23" s="52">
@@ -9535,87 +9807,91 @@
       </c>
       <c r="X23" s="52">
         <v>16805</v>
       </c>
       <c r="Y23" s="52">
         <v>16772</v>
       </c>
       <c r="Z23" s="52">
         <v>16726</v>
       </c>
       <c r="AA23" s="66">
         <v>16689</v>
       </c>
       <c r="AB23" s="66">
         <v>16634</v>
       </c>
       <c r="AC23" s="66">
         <v>16630</v>
       </c>
       <c r="AD23" s="66">
         <v>16592</v>
       </c>
       <c r="AE23" s="66">
         <v>16569</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="66">
+        <v>16473</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="42" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
       <c r="R24" s="56"/>
       <c r="S24" s="56"/>
       <c r="T24" s="56"/>
       <c r="U24" s="56"/>
       <c r="V24" s="56"/>
       <c r="W24" s="56"/>
       <c r="X24" s="56"/>
       <c r="Y24" s="72"/>
       <c r="Z24" s="73"/>
       <c r="AA24" s="71"/>
       <c r="AB24" s="71"/>
       <c r="AC24" s="71"/>
       <c r="AD24" s="71"/>
       <c r="AE24" s="66"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="66"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="51">
         <v>489167</v>
       </c>
       <c r="C25" s="51">
         <v>489184</v>
       </c>
       <c r="D25" s="51">
         <v>489292</v>
       </c>
       <c r="E25" s="51">
         <v>489413</v>
       </c>
       <c r="F25" s="51">
         <v>489533</v>
       </c>
       <c r="G25" s="51">
         <v>489578</v>
       </c>
       <c r="H25" s="52">
         <v>489704</v>
       </c>
       <c r="I25" s="52">
@@ -9665,52 +9941,55 @@
       </c>
       <c r="X25" s="52">
         <v>492166</v>
       </c>
       <c r="Y25" s="52">
         <v>492235</v>
       </c>
       <c r="Z25" s="52">
         <v>492280</v>
       </c>
       <c r="AA25" s="66">
         <v>492457</v>
       </c>
       <c r="AB25" s="66">
         <v>492758</v>
       </c>
       <c r="AC25" s="66">
         <v>492775</v>
       </c>
       <c r="AD25" s="66">
         <v>492983</v>
       </c>
       <c r="AE25" s="66">
         <v>492946</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="66">
+        <v>493099</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="51">
         <v>278235</v>
       </c>
       <c r="C26" s="51">
         <v>278344</v>
       </c>
       <c r="D26" s="51">
         <v>278531</v>
       </c>
       <c r="E26" s="51">
         <v>278759</v>
       </c>
       <c r="F26" s="51">
         <v>278944</v>
       </c>
       <c r="G26" s="51">
         <v>279109</v>
       </c>
       <c r="H26" s="52">
         <v>279367</v>
       </c>
       <c r="I26" s="52">
@@ -9760,52 +10039,55 @@
       </c>
       <c r="X26" s="52">
         <v>284280</v>
       </c>
       <c r="Y26" s="52">
         <v>284499</v>
       </c>
       <c r="Z26" s="52">
         <v>284582</v>
       </c>
       <c r="AA26" s="66">
         <v>284797</v>
       </c>
       <c r="AB26" s="66">
         <v>285168</v>
       </c>
       <c r="AC26" s="66">
         <v>285347</v>
       </c>
       <c r="AD26" s="66">
         <v>285648</v>
       </c>
       <c r="AE26" s="66">
         <v>285728</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="66">
+        <v>286138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="51">
         <v>40162</v>
       </c>
       <c r="C27" s="51">
         <v>40176</v>
       </c>
       <c r="D27" s="51">
         <v>40144</v>
       </c>
       <c r="E27" s="51">
         <v>40103</v>
       </c>
       <c r="F27" s="51">
         <v>40066</v>
       </c>
       <c r="G27" s="51">
         <v>40071</v>
       </c>
       <c r="H27" s="52">
         <v>40028</v>
       </c>
       <c r="I27" s="52">
@@ -9855,52 +10137,55 @@
       </c>
       <c r="X27" s="52">
         <v>39649</v>
       </c>
       <c r="Y27" s="52">
         <v>39636</v>
       </c>
       <c r="Z27" s="52">
         <v>39622</v>
       </c>
       <c r="AA27" s="66">
         <v>39593</v>
       </c>
       <c r="AB27" s="66">
         <v>39590</v>
       </c>
       <c r="AC27" s="66">
         <v>39579</v>
       </c>
       <c r="AD27" s="66">
         <v>39571</v>
       </c>
       <c r="AE27" s="66">
         <v>39538</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="66">
+        <v>39473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="51">
         <v>5672</v>
       </c>
       <c r="C28" s="51">
         <v>5678</v>
       </c>
       <c r="D28" s="51">
         <v>5674</v>
       </c>
       <c r="E28" s="51">
         <v>5661</v>
       </c>
       <c r="F28" s="51">
         <v>5651</v>
       </c>
       <c r="G28" s="51">
         <v>5654</v>
       </c>
       <c r="H28" s="52">
         <v>5646</v>
       </c>
       <c r="I28" s="52">
@@ -9950,52 +10235,55 @@
       </c>
       <c r="X28" s="52">
         <v>5411</v>
       </c>
       <c r="Y28" s="52">
         <v>5413</v>
       </c>
       <c r="Z28" s="52">
         <v>5411</v>
       </c>
       <c r="AA28" s="66">
         <v>5395</v>
       </c>
       <c r="AB28" s="66">
         <v>5412</v>
       </c>
       <c r="AC28" s="66">
         <v>5402</v>
       </c>
       <c r="AD28" s="66">
         <v>5429</v>
       </c>
       <c r="AE28" s="66">
         <v>5433</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="66">
+        <v>5403</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="51">
         <v>23071</v>
       </c>
       <c r="C29" s="51">
         <v>23059</v>
       </c>
       <c r="D29" s="51">
         <v>23051</v>
       </c>
       <c r="E29" s="51">
         <v>23054</v>
       </c>
       <c r="F29" s="51">
         <v>23046</v>
       </c>
       <c r="G29" s="51">
         <v>23010</v>
       </c>
       <c r="H29" s="52">
         <v>22984</v>
       </c>
       <c r="I29" s="52">
@@ -10045,52 +10333,55 @@
       </c>
       <c r="X29" s="52">
         <v>22724</v>
       </c>
       <c r="Y29" s="52">
         <v>22698</v>
       </c>
       <c r="Z29" s="52">
         <v>22711</v>
       </c>
       <c r="AA29" s="66">
         <v>22707</v>
       </c>
       <c r="AB29" s="66">
         <v>22699</v>
       </c>
       <c r="AC29" s="66">
         <v>22679</v>
       </c>
       <c r="AD29" s="66">
         <v>22669</v>
       </c>
       <c r="AE29" s="66">
         <v>22645</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="66">
+        <v>22613</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="51">
         <v>92900</v>
       </c>
       <c r="C30" s="51">
         <v>92859</v>
       </c>
       <c r="D30" s="51">
         <v>92867</v>
       </c>
       <c r="E30" s="51">
         <v>92840</v>
       </c>
       <c r="F30" s="51">
         <v>92842</v>
       </c>
       <c r="G30" s="51">
         <v>92816</v>
       </c>
       <c r="H30" s="52">
         <v>92805</v>
       </c>
       <c r="I30" s="52">
@@ -10140,52 +10431,55 @@
       </c>
       <c r="X30" s="52">
         <v>91994</v>
       </c>
       <c r="Y30" s="52">
         <v>91969</v>
       </c>
       <c r="Z30" s="52">
         <v>91979</v>
       </c>
       <c r="AA30" s="66">
         <v>92015</v>
       </c>
       <c r="AB30" s="66">
         <v>91973</v>
       </c>
       <c r="AC30" s="66">
         <v>91934</v>
       </c>
       <c r="AD30" s="66">
         <v>91871</v>
       </c>
       <c r="AE30" s="66">
         <v>91832</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="66">
+        <v>91753</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="51">
         <v>29647</v>
       </c>
       <c r="C31" s="51">
         <v>29614</v>
       </c>
       <c r="D31" s="51">
         <v>29581</v>
       </c>
       <c r="E31" s="51">
         <v>29582</v>
       </c>
       <c r="F31" s="51">
         <v>29581</v>
       </c>
       <c r="G31" s="51">
         <v>29553</v>
       </c>
       <c r="H31" s="52">
         <v>29513</v>
       </c>
       <c r="I31" s="52">
@@ -10235,87 +10529,91 @@
       </c>
       <c r="X31" s="52">
         <v>29116</v>
       </c>
       <c r="Y31" s="52">
         <v>29054</v>
       </c>
       <c r="Z31" s="52">
         <v>29031</v>
       </c>
       <c r="AA31" s="66">
         <v>29010</v>
       </c>
       <c r="AB31" s="66">
         <v>28966</v>
       </c>
       <c r="AC31" s="66">
         <v>28920</v>
       </c>
       <c r="AD31" s="66">
         <v>28914</v>
       </c>
       <c r="AE31" s="66">
         <v>28910</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="66">
+        <v>28878</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="52"/>
       <c r="O32" s="52"/>
       <c r="P32" s="52"/>
       <c r="Q32" s="52"/>
       <c r="R32" s="52"/>
       <c r="S32" s="52"/>
       <c r="T32" s="52"/>
       <c r="U32" s="52"/>
       <c r="V32" s="52"/>
       <c r="W32" s="52"/>
       <c r="X32" s="52"/>
       <c r="Y32" s="52"/>
       <c r="Z32" s="52"/>
       <c r="AA32" s="66"/>
       <c r="AB32" s="66"/>
       <c r="AC32" s="66"/>
       <c r="AD32" s="66"/>
       <c r="AE32" s="66"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="66"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="51">
         <v>14797</v>
       </c>
       <c r="C33" s="51">
         <v>14775</v>
       </c>
       <c r="D33" s="51">
         <v>14769</v>
       </c>
       <c r="E33" s="51">
         <v>14749</v>
       </c>
       <c r="F33" s="51">
         <v>14736</v>
       </c>
       <c r="G33" s="51">
         <v>14713</v>
       </c>
       <c r="H33" s="52">
         <v>14711</v>
       </c>
       <c r="I33" s="52">
@@ -10365,52 +10663,55 @@
       </c>
       <c r="X33" s="52">
         <v>14562</v>
       </c>
       <c r="Y33" s="52">
         <v>14547</v>
       </c>
       <c r="Z33" s="52">
         <v>14532</v>
       </c>
       <c r="AA33" s="66">
         <v>14526</v>
       </c>
       <c r="AB33" s="66">
         <v>14536</v>
       </c>
       <c r="AC33" s="66">
         <v>14516</v>
       </c>
       <c r="AD33" s="66">
         <v>14501</v>
       </c>
       <c r="AE33" s="66">
         <v>14478</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="66">
+        <v>14470</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="51">
         <v>4683</v>
       </c>
       <c r="C34" s="51">
         <v>4679</v>
       </c>
       <c r="D34" s="51">
         <v>4675</v>
       </c>
       <c r="E34" s="51">
         <v>4665</v>
       </c>
       <c r="F34" s="51">
         <v>4667</v>
       </c>
       <c r="G34" s="51">
         <v>4652</v>
       </c>
       <c r="H34" s="52">
         <v>4650</v>
       </c>
       <c r="I34" s="52">
@@ -10460,87 +10761,91 @@
       </c>
       <c r="X34" s="52">
         <v>4430</v>
       </c>
       <c r="Y34" s="52">
         <v>4419</v>
       </c>
       <c r="Z34" s="52">
         <v>4412</v>
       </c>
       <c r="AA34" s="66">
         <v>4414</v>
       </c>
       <c r="AB34" s="66">
         <v>4414</v>
       </c>
       <c r="AC34" s="66">
         <v>4398</v>
       </c>
       <c r="AD34" s="66">
         <v>4380</v>
       </c>
       <c r="AE34" s="66">
         <v>4382</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="42" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="66">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="42" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="56"/>
       <c r="Q35" s="56"/>
       <c r="R35" s="56"/>
       <c r="S35" s="56"/>
       <c r="T35" s="56"/>
       <c r="U35" s="56"/>
       <c r="V35" s="56"/>
       <c r="W35" s="56"/>
       <c r="X35" s="56"/>
       <c r="Y35" s="72"/>
       <c r="Z35" s="72"/>
       <c r="AA35" s="71"/>
       <c r="AB35" s="71"/>
       <c r="AC35" s="71"/>
       <c r="AD35" s="71"/>
       <c r="AE35" s="66"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="66"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="51">
         <v>102337</v>
       </c>
       <c r="C36" s="51">
         <v>102118</v>
       </c>
       <c r="D36" s="51">
         <v>101966</v>
       </c>
       <c r="E36" s="51">
         <v>101791</v>
       </c>
       <c r="F36" s="51">
         <v>101657</v>
       </c>
       <c r="G36" s="51">
         <v>101544</v>
       </c>
       <c r="H36" s="52">
         <v>101308</v>
       </c>
       <c r="I36" s="52">
@@ -10590,52 +10895,55 @@
       </c>
       <c r="X36" s="52">
         <v>96543</v>
       </c>
       <c r="Y36" s="52">
         <v>96331</v>
       </c>
       <c r="Z36" s="52">
         <v>96188</v>
       </c>
       <c r="AA36" s="66">
         <v>95927</v>
       </c>
       <c r="AB36" s="66">
         <v>95775</v>
       </c>
       <c r="AC36" s="66">
         <v>95563</v>
       </c>
       <c r="AD36" s="66">
         <v>95345</v>
       </c>
       <c r="AE36" s="66">
         <v>95191</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="66">
+        <v>94799</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="51">
         <v>101</v>
       </c>
       <c r="C37" s="51">
         <v>101</v>
       </c>
       <c r="D37" s="51">
         <v>101</v>
       </c>
       <c r="E37" s="51">
         <v>101</v>
       </c>
       <c r="F37" s="51">
         <v>101</v>
       </c>
       <c r="G37" s="51">
         <v>101</v>
       </c>
       <c r="H37" s="52">
         <v>101</v>
       </c>
       <c r="I37" s="52" t="s">
@@ -10685,87 +10993,91 @@
       </c>
       <c r="X37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="52" t="s">
         <v>39</v>
       </c>
       <c r="AA37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>39</v>
       </c>
       <c r="AE37" s="66" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="52"/>
       <c r="M38" s="52"/>
       <c r="N38" s="52"/>
       <c r="O38" s="52"/>
       <c r="P38" s="52"/>
       <c r="Q38" s="52"/>
       <c r="R38" s="52"/>
       <c r="S38" s="52"/>
       <c r="T38" s="52"/>
       <c r="U38" s="52"/>
       <c r="V38" s="52"/>
       <c r="W38" s="52"/>
       <c r="X38" s="52"/>
       <c r="Y38" s="52"/>
       <c r="Z38" s="52"/>
       <c r="AA38" s="66"/>
       <c r="AB38" s="66"/>
       <c r="AC38" s="66"/>
       <c r="AD38" s="66"/>
       <c r="AE38" s="66"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="66"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="51">
         <v>14967</v>
       </c>
       <c r="C39" s="51">
         <v>14975</v>
       </c>
       <c r="D39" s="51">
         <v>14946</v>
       </c>
       <c r="E39" s="51">
         <v>14926</v>
       </c>
       <c r="F39" s="51">
         <v>14936</v>
       </c>
       <c r="G39" s="51">
         <v>14904</v>
       </c>
       <c r="H39" s="52">
         <v>14859</v>
       </c>
       <c r="I39" s="52">
@@ -10815,52 +11127,55 @@
       </c>
       <c r="X39" s="52">
         <v>14315</v>
       </c>
       <c r="Y39" s="52">
         <v>14288</v>
       </c>
       <c r="Z39" s="52">
         <v>14277</v>
       </c>
       <c r="AA39" s="66">
         <v>14228</v>
       </c>
       <c r="AB39" s="66">
         <v>14183</v>
       </c>
       <c r="AC39" s="66">
         <v>14138</v>
       </c>
       <c r="AD39" s="66">
         <v>14120</v>
       </c>
       <c r="AE39" s="66">
         <v>14098</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="66">
+        <v>14042</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="51">
         <v>7758</v>
       </c>
       <c r="C40" s="51">
         <v>7747</v>
       </c>
       <c r="D40" s="51">
         <v>7715</v>
       </c>
       <c r="E40" s="51">
         <v>7688</v>
       </c>
       <c r="F40" s="51">
         <v>7675</v>
       </c>
       <c r="G40" s="51">
         <v>7670</v>
       </c>
       <c r="H40" s="52">
         <v>7661</v>
       </c>
       <c r="I40" s="52">
@@ -10910,52 +11225,55 @@
       </c>
       <c r="X40" s="52">
         <v>7250</v>
       </c>
       <c r="Y40" s="52">
         <v>7246</v>
       </c>
       <c r="Z40" s="52">
         <v>7220</v>
       </c>
       <c r="AA40" s="66">
         <v>7203</v>
       </c>
       <c r="AB40" s="66">
         <v>7199</v>
       </c>
       <c r="AC40" s="66">
         <v>7196</v>
       </c>
       <c r="AD40" s="66">
         <v>7178</v>
       </c>
       <c r="AE40" s="66">
         <v>7172</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="66">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="51">
         <v>25969</v>
       </c>
       <c r="C41" s="51">
         <v>25904</v>
       </c>
       <c r="D41" s="51">
         <v>25881</v>
       </c>
       <c r="E41" s="51">
         <v>25848</v>
       </c>
       <c r="F41" s="51">
         <v>25816</v>
       </c>
       <c r="G41" s="51">
         <v>25848</v>
       </c>
       <c r="H41" s="52">
         <v>25815</v>
       </c>
       <c r="I41" s="52">
@@ -11005,52 +11323,55 @@
       </c>
       <c r="X41" s="52">
         <v>24982</v>
       </c>
       <c r="Y41" s="52">
         <v>24940</v>
       </c>
       <c r="Z41" s="52">
         <v>24933</v>
       </c>
       <c r="AA41" s="66">
         <v>24897</v>
       </c>
       <c r="AB41" s="66">
         <v>24870</v>
       </c>
       <c r="AC41" s="66">
         <v>24821</v>
       </c>
       <c r="AD41" s="66">
         <v>24773</v>
       </c>
       <c r="AE41" s="66">
         <v>24732</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="66">
+        <v>24663</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="51">
         <v>9947</v>
       </c>
       <c r="C42" s="51">
         <v>9906</v>
       </c>
       <c r="D42" s="51">
         <v>9894</v>
       </c>
       <c r="E42" s="51">
         <v>9880</v>
       </c>
       <c r="F42" s="51">
         <v>9851</v>
       </c>
       <c r="G42" s="51">
         <v>9836</v>
       </c>
       <c r="H42" s="52">
         <v>9823</v>
       </c>
       <c r="I42" s="52">
@@ -11100,52 +11421,55 @@
       </c>
       <c r="X42" s="52">
         <v>9135</v>
       </c>
       <c r="Y42" s="52">
         <v>9095</v>
       </c>
       <c r="Z42" s="52">
         <v>9093</v>
       </c>
       <c r="AA42" s="66">
         <v>9060</v>
       </c>
       <c r="AB42" s="66">
         <v>9040</v>
       </c>
       <c r="AC42" s="66">
         <v>9014</v>
       </c>
       <c r="AD42" s="66">
         <v>8970</v>
       </c>
       <c r="AE42" s="66">
         <v>8935</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="66">
+        <v>8882</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="51">
         <v>10572</v>
       </c>
       <c r="C43" s="51">
         <v>10541</v>
       </c>
       <c r="D43" s="51">
         <v>10531</v>
       </c>
       <c r="E43" s="51">
         <v>10510</v>
       </c>
       <c r="F43" s="51">
         <v>10485</v>
       </c>
       <c r="G43" s="51">
         <v>10458</v>
       </c>
       <c r="H43" s="52">
         <v>10423</v>
       </c>
       <c r="I43" s="52">
@@ -11195,52 +11519,55 @@
       </c>
       <c r="X43" s="52">
         <v>9819</v>
       </c>
       <c r="Y43" s="52">
         <v>9786</v>
       </c>
       <c r="Z43" s="52">
         <v>9768</v>
       </c>
       <c r="AA43" s="66">
         <v>9721</v>
       </c>
       <c r="AB43" s="66">
         <v>9722</v>
       </c>
       <c r="AC43" s="66">
         <v>9694</v>
       </c>
       <c r="AD43" s="66">
         <v>9655</v>
       </c>
       <c r="AE43" s="66">
         <v>9638</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="66">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="51">
         <v>14968</v>
       </c>
       <c r="C44" s="51">
         <v>14921</v>
       </c>
       <c r="D44" s="51">
         <v>14904</v>
       </c>
       <c r="E44" s="51">
         <v>14878</v>
       </c>
       <c r="F44" s="51">
         <v>14858</v>
       </c>
       <c r="G44" s="51">
         <v>14854</v>
       </c>
       <c r="H44" s="52">
         <v>14815</v>
       </c>
       <c r="I44" s="52">
@@ -11290,52 +11617,55 @@
       </c>
       <c r="X44" s="52">
         <v>14237</v>
       </c>
       <c r="Y44" s="52">
         <v>14204</v>
       </c>
       <c r="Z44" s="52">
         <v>14171</v>
       </c>
       <c r="AA44" s="66">
         <v>14129</v>
       </c>
       <c r="AB44" s="66">
         <v>14127</v>
       </c>
       <c r="AC44" s="66">
         <v>14070</v>
       </c>
       <c r="AD44" s="66">
         <v>14057</v>
       </c>
       <c r="AE44" s="66">
         <v>14047</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="66">
+        <v>14021</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="58" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="59">
         <v>18055</v>
       </c>
       <c r="C45" s="59">
         <v>18023</v>
       </c>
       <c r="D45" s="59">
         <v>17994</v>
       </c>
       <c r="E45" s="59">
         <v>17960</v>
       </c>
       <c r="F45" s="59">
         <v>17935</v>
       </c>
       <c r="G45" s="59">
         <v>17873</v>
       </c>
       <c r="H45" s="59">
         <v>17811</v>
       </c>
       <c r="I45" s="59">
@@ -11385,52 +11715,55 @@
       </c>
       <c r="X45" s="59">
         <v>16805</v>
       </c>
       <c r="Y45" s="59">
         <v>16772</v>
       </c>
       <c r="Z45" s="59">
         <v>16726</v>
       </c>
       <c r="AA45" s="67">
         <v>16689</v>
       </c>
       <c r="AB45" s="67">
         <v>16634</v>
       </c>
       <c r="AC45" s="67">
         <v>16630</v>
       </c>
       <c r="AD45" s="67">
         <v>16592</v>
       </c>
       <c r="AE45" s="67">
         <v>16569</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="15.6" customHeight="1">
+      <c r="AF45" s="67">
+        <v>16473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="15.6" customHeight="1">
       <c r="A46" s="60" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>