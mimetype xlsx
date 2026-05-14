--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-2205" yWindow="-210" windowWidth="29040" windowHeight="10755" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -1307,50 +1307,53 @@
       <c r="M8" s="59"/>
       <c r="N8" s="59"/>
       <c r="O8" s="59"/>
       <c r="P8" s="59"/>
       <c r="Q8" s="59"/>
       <c r="R8" s="59"/>
       <c r="S8" s="59"/>
       <c r="T8" s="59"/>
       <c r="U8" s="59"/>
       <c r="V8" s="59"/>
       <c r="W8" s="59"/>
       <c r="X8" s="59"/>
       <c r="Y8" s="59"/>
       <c r="Z8" s="59"/>
       <c r="AA8" s="59"/>
       <c r="AB8" s="60"/>
       <c r="AC8" s="60"/>
       <c r="AD8" s="60"/>
       <c r="AE8" s="60"/>
       <c r="AF8" s="60"/>
       <c r="AG8" s="60"/>
       <c r="AH8" s="60"/>
       <c r="AI8" s="69"/>
       <c r="AJ8" s="60"/>
       <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
     </row>
     <row r="9" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>385</v>
       </c>
       <c r="C9" s="20">
         <v>462</v>
       </c>
       <c r="D9" s="20">
         <v>545</v>
       </c>
       <c r="E9" s="20">
         <v>567</v>
       </c>
       <c r="F9" s="21">
         <v>448</v>
       </c>
       <c r="G9" s="21">
         <v>902</v>
       </c>
       <c r="H9" s="22">
         <v>824</v>
@@ -1426,50 +1429,53 @@
       </c>
       <c r="AF9" s="25">
         <v>855</v>
       </c>
       <c r="AG9" s="25">
         <v>840</v>
       </c>
       <c r="AH9" s="25">
         <v>660</v>
       </c>
       <c r="AI9" s="74">
         <v>578</v>
       </c>
       <c r="AJ9" s="74">
         <v>497</v>
       </c>
       <c r="AK9" s="74">
         <v>544</v>
       </c>
       <c r="AL9" s="78">
         <v>416</v>
       </c>
       <c r="AM9" s="78">
         <v>410</v>
       </c>
+      <c r="AN9" s="78">
+        <v>446</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>165</v>
       </c>
       <c r="C10" s="20">
         <v>210</v>
       </c>
       <c r="D10" s="20">
         <v>265</v>
       </c>
       <c r="E10" s="20">
         <v>285</v>
       </c>
       <c r="F10" s="21">
         <v>210</v>
       </c>
       <c r="G10" s="21">
         <v>463</v>
       </c>
       <c r="H10" s="22">
         <v>410</v>
@@ -1545,50 +1551,53 @@
       </c>
       <c r="AF10" s="25">
         <v>440</v>
       </c>
       <c r="AG10" s="25">
         <v>442</v>
       </c>
       <c r="AH10" s="25">
         <v>368</v>
       </c>
       <c r="AI10" s="74">
         <v>303</v>
       </c>
       <c r="AJ10" s="74">
         <v>237</v>
       </c>
       <c r="AK10" s="74">
         <v>264</v>
       </c>
       <c r="AL10" s="78">
         <v>207</v>
       </c>
       <c r="AM10" s="78">
         <v>205</v>
       </c>
+      <c r="AN10" s="78">
+        <v>248</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>32</v>
       </c>
       <c r="C11" s="20">
         <v>38</v>
       </c>
       <c r="D11" s="20">
         <v>35</v>
       </c>
       <c r="E11" s="20">
         <v>46</v>
       </c>
       <c r="F11" s="21">
         <v>43</v>
       </c>
       <c r="G11" s="21">
         <v>60</v>
       </c>
       <c r="H11" s="22">
         <v>62</v>
@@ -1664,50 +1673,53 @@
       </c>
       <c r="AF11" s="25">
         <v>53</v>
       </c>
       <c r="AG11" s="25">
         <v>53</v>
       </c>
       <c r="AH11" s="25">
         <v>40</v>
       </c>
       <c r="AI11" s="74">
         <v>42</v>
       </c>
       <c r="AJ11" s="74">
         <v>34</v>
       </c>
       <c r="AK11" s="74">
         <v>37</v>
       </c>
       <c r="AL11" s="78">
         <v>23</v>
       </c>
       <c r="AM11" s="78">
         <v>32</v>
       </c>
+      <c r="AN11" s="78">
+        <v>27</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>3</v>
       </c>
       <c r="C12" s="20">
         <v>7</v>
       </c>
       <c r="D12" s="20">
         <v>5</v>
       </c>
       <c r="E12" s="20">
         <v>7</v>
       </c>
       <c r="F12" s="21">
         <v>6</v>
       </c>
       <c r="G12" s="21">
         <v>4</v>
       </c>
       <c r="H12" s="22">
         <v>3</v>
@@ -1783,50 +1795,53 @@
       </c>
       <c r="AF12" s="25">
         <v>4</v>
       </c>
       <c r="AG12" s="25">
         <v>4</v>
       </c>
       <c r="AH12" s="25">
         <v>10</v>
       </c>
       <c r="AI12" s="74">
         <v>8</v>
       </c>
       <c r="AJ12" s="74">
         <v>1</v>
       </c>
       <c r="AK12" s="74">
         <v>8</v>
       </c>
       <c r="AL12" s="78">
         <v>4</v>
       </c>
       <c r="AM12" s="78">
         <v>2</v>
       </c>
+      <c r="AN12" s="78">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="20">
         <v>20</v>
       </c>
       <c r="C13" s="20">
         <v>18</v>
       </c>
       <c r="D13" s="20">
         <v>13</v>
       </c>
       <c r="E13" s="20">
         <v>19</v>
       </c>
       <c r="F13" s="21">
         <v>16</v>
       </c>
       <c r="G13" s="21">
         <v>34</v>
       </c>
       <c r="H13" s="22">
         <v>36</v>
@@ -1902,50 +1917,53 @@
       </c>
       <c r="AF13" s="25">
         <v>32</v>
       </c>
       <c r="AG13" s="25">
         <v>25</v>
       </c>
       <c r="AH13" s="25">
         <v>22</v>
       </c>
       <c r="AI13" s="74">
         <v>17</v>
       </c>
       <c r="AJ13" s="74">
         <v>25</v>
       </c>
       <c r="AK13" s="74">
         <v>28</v>
       </c>
       <c r="AL13" s="78">
         <v>28</v>
       </c>
       <c r="AM13" s="78">
         <v>15</v>
       </c>
+      <c r="AN13" s="78">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="20">
         <v>79</v>
       </c>
       <c r="C14" s="20">
         <v>72</v>
       </c>
       <c r="D14" s="20">
         <v>90</v>
       </c>
       <c r="E14" s="20">
         <v>87</v>
       </c>
       <c r="F14" s="21">
         <v>64</v>
       </c>
       <c r="G14" s="21">
         <v>150</v>
       </c>
       <c r="H14" s="22">
         <v>131</v>
@@ -2021,50 +2039,53 @@
       </c>
       <c r="AF14" s="25">
         <v>138</v>
       </c>
       <c r="AG14" s="25">
         <v>147</v>
       </c>
       <c r="AH14" s="25">
         <v>86</v>
       </c>
       <c r="AI14" s="74">
         <v>88</v>
       </c>
       <c r="AJ14" s="74">
         <v>92</v>
       </c>
       <c r="AK14" s="74">
         <v>93</v>
       </c>
       <c r="AL14" s="78">
         <v>64</v>
       </c>
       <c r="AM14" s="78">
         <v>60</v>
       </c>
+      <c r="AN14" s="78">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="20">
         <v>24</v>
       </c>
       <c r="C15" s="20">
         <v>25</v>
       </c>
       <c r="D15" s="20">
         <v>40</v>
       </c>
       <c r="E15" s="20">
         <v>37</v>
       </c>
       <c r="F15" s="21">
         <v>21</v>
       </c>
       <c r="G15" s="21">
         <v>52</v>
       </c>
       <c r="H15" s="22">
         <v>43</v>
@@ -2139,90 +2160,94 @@
         <v>41</v>
       </c>
       <c r="AF15" s="25">
         <v>58</v>
       </c>
       <c r="AG15" s="25">
         <v>48</v>
       </c>
       <c r="AH15" s="25">
         <v>41</v>
       </c>
       <c r="AI15" s="74">
         <v>27</v>
       </c>
       <c r="AJ15" s="74">
         <v>23</v>
       </c>
       <c r="AK15" s="74">
         <v>29</v>
       </c>
       <c r="AL15" s="78">
         <v>26</v>
       </c>
       <c r="AM15" s="78">
         <v>27</v>
+      </c>
+      <c r="AN15" s="78">
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="K16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="49"/>
       <c r="AJ16" s="74"/>
       <c r="AK16" s="74"/>
       <c r="AL16" s="78"/>
       <c r="AM16" s="78"/>
+      <c r="AN16" s="78"/>
     </row>
-    <row r="17" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="20">
         <v>18</v>
       </c>
       <c r="C17" s="20">
         <v>35</v>
       </c>
       <c r="D17" s="20">
         <v>30</v>
       </c>
       <c r="E17" s="20">
         <v>21</v>
       </c>
       <c r="F17" s="21">
         <v>26</v>
       </c>
       <c r="G17" s="21">
         <v>34</v>
       </c>
       <c r="H17" s="22">
         <v>48</v>
       </c>
       <c r="I17" s="21">
@@ -2296,52 +2321,55 @@
       </c>
       <c r="AF17" s="25">
         <v>34</v>
       </c>
       <c r="AG17" s="25">
         <v>44</v>
       </c>
       <c r="AH17" s="25">
         <v>29</v>
       </c>
       <c r="AI17" s="74">
         <v>37</v>
       </c>
       <c r="AJ17" s="74">
         <v>32</v>
       </c>
       <c r="AK17" s="74">
         <v>31</v>
       </c>
       <c r="AL17" s="78">
         <v>22</v>
       </c>
       <c r="AM17" s="78">
         <v>23</v>
       </c>
+      <c r="AN17" s="78">
+        <v>16</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="20">
         <v>2</v>
       </c>
       <c r="C18" s="20">
         <v>3</v>
       </c>
       <c r="D18" s="20">
         <v>4</v>
       </c>
       <c r="E18" s="20">
         <v>4</v>
       </c>
       <c r="F18" s="21">
         <v>6</v>
       </c>
       <c r="G18" s="21">
         <v>7</v>
       </c>
       <c r="H18" s="22">
         <v>6</v>
       </c>
       <c r="I18" s="21">
@@ -2415,52 +2443,55 @@
       </c>
       <c r="AF18" s="25">
         <v>9</v>
       </c>
       <c r="AG18" s="25">
         <v>6</v>
       </c>
       <c r="AH18" s="25">
         <v>5</v>
       </c>
       <c r="AI18" s="74">
         <v>9</v>
       </c>
       <c r="AJ18" s="74">
         <v>3</v>
       </c>
       <c r="AK18" s="74">
         <v>7</v>
       </c>
       <c r="AL18" s="78">
         <v>2</v>
       </c>
       <c r="AM18" s="78">
         <v>3</v>
       </c>
+      <c r="AN18" s="78">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="20">
         <v>13</v>
       </c>
       <c r="C19" s="20">
         <v>8</v>
       </c>
       <c r="D19" s="20">
         <v>15</v>
       </c>
       <c r="E19" s="20">
         <v>18</v>
       </c>
       <c r="F19" s="21">
         <v>16</v>
       </c>
       <c r="G19" s="21">
         <v>24</v>
       </c>
       <c r="H19" s="22">
         <v>24</v>
       </c>
       <c r="I19" s="21">
@@ -2534,52 +2565,55 @@
       </c>
       <c r="AF19" s="25">
         <v>29</v>
       </c>
       <c r="AG19" s="25">
         <v>16</v>
       </c>
       <c r="AH19" s="25">
         <v>21</v>
       </c>
       <c r="AI19" s="74">
         <v>14</v>
       </c>
       <c r="AJ19" s="74">
         <v>15</v>
       </c>
       <c r="AK19" s="74">
         <v>9</v>
       </c>
       <c r="AL19" s="78">
         <v>13</v>
       </c>
       <c r="AM19" s="78">
         <v>13</v>
       </c>
+      <c r="AN19" s="78">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="20">
         <v>6</v>
       </c>
       <c r="C20" s="20">
         <v>11</v>
       </c>
       <c r="D20" s="20">
         <v>12</v>
       </c>
       <c r="E20" s="20">
         <v>11</v>
       </c>
       <c r="F20" s="21">
         <v>9</v>
       </c>
       <c r="G20" s="21">
         <v>17</v>
       </c>
       <c r="H20" s="22">
         <v>18</v>
       </c>
       <c r="I20" s="21">
@@ -2653,52 +2687,55 @@
       </c>
       <c r="AF20" s="25">
         <v>13</v>
       </c>
       <c r="AG20" s="25">
         <v>14</v>
       </c>
       <c r="AH20" s="25">
         <v>12</v>
       </c>
       <c r="AI20" s="74">
         <v>7</v>
       </c>
       <c r="AJ20" s="74">
         <v>7</v>
       </c>
       <c r="AK20" s="74">
         <v>7</v>
       </c>
       <c r="AL20" s="78">
         <v>5</v>
       </c>
       <c r="AM20" s="78">
         <v>2</v>
       </c>
+      <c r="AN20" s="78">
+        <v>6</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="20">
         <v>5</v>
       </c>
       <c r="C21" s="20">
         <v>6</v>
       </c>
       <c r="D21" s="20">
         <v>7</v>
       </c>
       <c r="E21" s="20">
         <v>10</v>
       </c>
       <c r="F21" s="21">
         <v>9</v>
       </c>
       <c r="G21" s="21">
         <v>13</v>
       </c>
       <c r="H21" s="22">
         <v>11</v>
       </c>
       <c r="I21" s="21">
@@ -2772,52 +2809,55 @@
       </c>
       <c r="AF21" s="25">
         <v>18</v>
       </c>
       <c r="AG21" s="25">
         <v>12</v>
       </c>
       <c r="AH21" s="25">
         <v>6</v>
       </c>
       <c r="AI21" s="74">
         <v>9</v>
       </c>
       <c r="AJ21" s="74">
         <v>7</v>
       </c>
       <c r="AK21" s="74">
         <v>8</v>
       </c>
       <c r="AL21" s="78">
         <v>6</v>
       </c>
       <c r="AM21" s="78">
         <v>8</v>
       </c>
+      <c r="AN21" s="78">
+        <v>4</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="20">
         <v>8</v>
       </c>
       <c r="C22" s="20">
         <v>17</v>
       </c>
       <c r="D22" s="20">
         <v>15</v>
       </c>
       <c r="E22" s="20">
         <v>9</v>
       </c>
       <c r="F22" s="21">
         <v>10</v>
       </c>
       <c r="G22" s="21">
         <v>24</v>
       </c>
       <c r="H22" s="22">
         <v>14</v>
       </c>
       <c r="I22" s="21">
@@ -2891,52 +2931,55 @@
       </c>
       <c r="AF22" s="25">
         <v>11</v>
       </c>
       <c r="AG22" s="25">
         <v>15</v>
       </c>
       <c r="AH22" s="25">
         <v>10</v>
       </c>
       <c r="AI22" s="74">
         <v>12</v>
       </c>
       <c r="AJ22" s="74">
         <v>14</v>
       </c>
       <c r="AK22" s="74">
         <v>17</v>
       </c>
       <c r="AL22" s="78">
         <v>6</v>
       </c>
       <c r="AM22" s="78">
         <v>12</v>
       </c>
+      <c r="AN22" s="78">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="20">
         <v>10</v>
       </c>
       <c r="C23" s="20">
         <v>12</v>
       </c>
       <c r="D23" s="20">
         <v>14</v>
       </c>
       <c r="E23" s="20">
         <v>13</v>
       </c>
       <c r="F23" s="21">
         <v>12</v>
       </c>
       <c r="G23" s="21">
         <v>20</v>
       </c>
       <c r="H23" s="22">
         <v>18</v>
       </c>
       <c r="I23" s="21">
@@ -3010,95 +3053,99 @@
       </c>
       <c r="AF23" s="25">
         <v>16</v>
       </c>
       <c r="AG23" s="25">
         <v>14</v>
       </c>
       <c r="AH23" s="25">
         <v>10</v>
       </c>
       <c r="AI23" s="74">
         <v>5</v>
       </c>
       <c r="AJ23" s="74">
         <v>7</v>
       </c>
       <c r="AK23" s="74">
         <v>6</v>
       </c>
       <c r="AL23" s="78">
         <v>10</v>
       </c>
       <c r="AM23" s="78">
         <v>8</v>
       </c>
+      <c r="AN23" s="78">
+        <v>15</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="61"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="61"/>
       <c r="R24" s="61"/>
       <c r="S24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="61"/>
       <c r="Y24" s="61"/>
       <c r="Z24" s="61"/>
       <c r="AA24" s="61"/>
       <c r="AB24" s="63"/>
       <c r="AC24" s="62"/>
       <c r="AD24" s="62"/>
       <c r="AE24" s="62"/>
       <c r="AF24" s="62"/>
       <c r="AG24" s="65"/>
       <c r="AH24" s="65"/>
       <c r="AI24" s="76"/>
       <c r="AJ24" s="60"/>
       <c r="AK24" s="60"/>
-      <c r="AL24" s="78"/>
-      <c r="AM24" s="78"/>
+      <c r="AL24" s="60"/>
+      <c r="AM24" s="60"/>
+      <c r="AN24" s="60"/>
     </row>
-    <row r="25" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="20">
         <v>337</v>
       </c>
       <c r="C25" s="20">
         <v>388</v>
       </c>
       <c r="D25" s="20">
         <v>476</v>
       </c>
       <c r="E25" s="20">
         <v>500</v>
       </c>
       <c r="F25" s="21">
         <v>372</v>
       </c>
       <c r="G25" s="21">
         <v>785</v>
       </c>
       <c r="H25" s="22">
         <v>717</v>
       </c>
       <c r="I25" s="21">
@@ -3172,52 +3219,55 @@
       </c>
       <c r="AF25" s="25">
         <v>750</v>
       </c>
       <c r="AG25" s="25">
         <v>744</v>
       </c>
       <c r="AH25" s="25">
         <v>589</v>
       </c>
       <c r="AI25" s="74">
         <v>508</v>
       </c>
       <c r="AJ25" s="74">
         <v>436</v>
       </c>
       <c r="AK25" s="74">
         <v>477</v>
       </c>
       <c r="AL25" s="78">
         <v>366</v>
       </c>
       <c r="AM25" s="78">
         <v>351</v>
       </c>
+      <c r="AN25" s="78">
+        <v>391</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="20">
         <v>165</v>
       </c>
       <c r="C26" s="20">
         <v>210</v>
       </c>
       <c r="D26" s="20">
         <v>265</v>
       </c>
       <c r="E26" s="20">
         <v>285</v>
       </c>
       <c r="F26" s="21">
         <v>210</v>
       </c>
       <c r="G26" s="21">
         <v>463</v>
       </c>
       <c r="H26" s="22">
         <v>410</v>
       </c>
       <c r="I26" s="21">
@@ -3291,52 +3341,55 @@
       </c>
       <c r="AF26" s="25">
         <v>440</v>
       </c>
       <c r="AG26" s="25">
         <v>442</v>
       </c>
       <c r="AH26" s="25">
         <v>368</v>
       </c>
       <c r="AI26" s="74">
         <v>303</v>
       </c>
       <c r="AJ26" s="74">
         <v>237</v>
       </c>
       <c r="AK26" s="74">
         <v>264</v>
       </c>
       <c r="AL26" s="78">
         <v>207</v>
       </c>
       <c r="AM26" s="78">
         <v>205</v>
       </c>
+      <c r="AN26" s="78">
+        <v>248</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="20">
         <v>32</v>
       </c>
       <c r="C27" s="20">
         <v>38</v>
       </c>
       <c r="D27" s="20">
         <v>35</v>
       </c>
       <c r="E27" s="20">
         <v>46</v>
       </c>
       <c r="F27" s="21">
         <v>43</v>
       </c>
       <c r="G27" s="21">
         <v>60</v>
       </c>
       <c r="H27" s="22">
         <v>62</v>
       </c>
       <c r="I27" s="21">
@@ -3410,52 +3463,55 @@
       </c>
       <c r="AF27" s="25">
         <v>53</v>
       </c>
       <c r="AG27" s="25">
         <v>53</v>
       </c>
       <c r="AH27" s="25">
         <v>40</v>
       </c>
       <c r="AI27" s="74">
         <v>42</v>
       </c>
       <c r="AJ27" s="74">
         <v>34</v>
       </c>
       <c r="AK27" s="74">
         <v>37</v>
       </c>
       <c r="AL27" s="78">
         <v>23</v>
       </c>
       <c r="AM27" s="78">
         <v>32</v>
       </c>
+      <c r="AN27" s="78">
+        <v>27</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="20">
         <v>3</v>
       </c>
       <c r="C28" s="20">
         <v>7</v>
       </c>
       <c r="D28" s="20">
         <v>5</v>
       </c>
       <c r="E28" s="20">
         <v>7</v>
       </c>
       <c r="F28" s="21">
         <v>6</v>
       </c>
       <c r="G28" s="21">
         <v>4</v>
       </c>
       <c r="H28" s="22">
         <v>3</v>
       </c>
       <c r="I28" s="21">
@@ -3529,52 +3585,55 @@
       </c>
       <c r="AF28" s="25">
         <v>4</v>
       </c>
       <c r="AG28" s="25">
         <v>4</v>
       </c>
       <c r="AH28" s="25">
         <v>10</v>
       </c>
       <c r="AI28" s="74">
         <v>8</v>
       </c>
       <c r="AJ28" s="74">
         <v>1</v>
       </c>
       <c r="AK28" s="74">
         <v>8</v>
       </c>
       <c r="AL28" s="78">
         <v>4</v>
       </c>
       <c r="AM28" s="78">
         <v>2</v>
       </c>
+      <c r="AN28" s="78">
+        <v>10</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="20">
         <v>20</v>
       </c>
       <c r="C29" s="20">
         <v>18</v>
       </c>
       <c r="D29" s="20">
         <v>13</v>
       </c>
       <c r="E29" s="20">
         <v>19</v>
       </c>
       <c r="F29" s="21">
         <v>16</v>
       </c>
       <c r="G29" s="21">
         <v>34</v>
       </c>
       <c r="H29" s="22">
         <v>36</v>
       </c>
       <c r="I29" s="21">
@@ -3648,52 +3707,55 @@
       </c>
       <c r="AF29" s="25">
         <v>32</v>
       </c>
       <c r="AG29" s="25">
         <v>25</v>
       </c>
       <c r="AH29" s="25">
         <v>22</v>
       </c>
       <c r="AI29" s="74">
         <v>17</v>
       </c>
       <c r="AJ29" s="74">
         <v>25</v>
       </c>
       <c r="AK29" s="74">
         <v>28</v>
       </c>
       <c r="AL29" s="78">
         <v>28</v>
       </c>
       <c r="AM29" s="78">
         <v>15</v>
       </c>
+      <c r="AN29" s="78">
+        <v>15</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="20">
         <v>79</v>
       </c>
       <c r="C30" s="20">
         <v>72</v>
       </c>
       <c r="D30" s="20">
         <v>90</v>
       </c>
       <c r="E30" s="20">
         <v>87</v>
       </c>
       <c r="F30" s="21">
         <v>64</v>
       </c>
       <c r="G30" s="21">
         <v>150</v>
       </c>
       <c r="H30" s="22">
         <v>131</v>
       </c>
       <c r="I30" s="21">
@@ -3767,52 +3829,55 @@
       </c>
       <c r="AF30" s="25">
         <v>138</v>
       </c>
       <c r="AG30" s="25">
         <v>147</v>
       </c>
       <c r="AH30" s="25">
         <v>86</v>
       </c>
       <c r="AI30" s="74">
         <v>88</v>
       </c>
       <c r="AJ30" s="74">
         <v>92</v>
       </c>
       <c r="AK30" s="74">
         <v>93</v>
       </c>
       <c r="AL30" s="78">
         <v>64</v>
       </c>
       <c r="AM30" s="78">
         <v>60</v>
       </c>
+      <c r="AN30" s="78">
+        <v>59</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="20">
         <v>24</v>
       </c>
       <c r="C31" s="20">
         <v>25</v>
       </c>
       <c r="D31" s="20">
         <v>40</v>
       </c>
       <c r="E31" s="20">
         <v>37</v>
       </c>
       <c r="F31" s="21">
         <v>21</v>
       </c>
       <c r="G31" s="21">
         <v>52</v>
       </c>
       <c r="H31" s="22">
         <v>43</v>
       </c>
       <c r="I31" s="21">
@@ -3886,89 +3951,93 @@
       </c>
       <c r="AF31" s="25">
         <v>58</v>
       </c>
       <c r="AG31" s="25">
         <v>48</v>
       </c>
       <c r="AH31" s="25">
         <v>41</v>
       </c>
       <c r="AI31" s="74">
         <v>27</v>
       </c>
       <c r="AJ31" s="74">
         <v>23</v>
       </c>
       <c r="AK31" s="74">
         <v>29</v>
       </c>
       <c r="AL31" s="78">
         <v>26</v>
       </c>
       <c r="AM31" s="78">
         <v>27</v>
       </c>
+      <c r="AN31" s="78">
+        <v>25</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="K32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="25"/>
       <c r="AB32" s="25"/>
       <c r="AC32" s="25"/>
       <c r="AD32" s="25"/>
       <c r="AE32" s="25"/>
       <c r="AF32" s="25"/>
       <c r="AG32" s="25"/>
       <c r="AH32" s="25"/>
       <c r="AI32" s="49"/>
       <c r="AJ32" s="74"/>
       <c r="AK32" s="74"/>
       <c r="AL32" s="78"/>
       <c r="AM32" s="78"/>
+      <c r="AN32" s="78"/>
     </row>
-    <row r="33" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>12</v>
       </c>
       <c r="C33" s="20">
         <v>15</v>
       </c>
       <c r="D33" s="20">
         <v>21</v>
       </c>
       <c r="E33" s="20">
         <v>14</v>
       </c>
       <c r="F33" s="21">
         <v>10</v>
       </c>
       <c r="G33" s="21">
         <v>16</v>
       </c>
       <c r="H33" s="22">
         <v>26</v>
       </c>
       <c r="I33" s="21">
@@ -4042,52 +4111,55 @@
       </c>
       <c r="AF33" s="25">
         <v>21</v>
       </c>
       <c r="AG33" s="25">
         <v>22</v>
       </c>
       <c r="AH33" s="25">
         <v>20</v>
       </c>
       <c r="AI33" s="74">
         <v>22</v>
       </c>
       <c r="AJ33" s="74">
         <v>19</v>
       </c>
       <c r="AK33" s="74">
         <v>16</v>
       </c>
       <c r="AL33" s="78">
         <v>11</v>
       </c>
       <c r="AM33" s="78">
         <v>8</v>
       </c>
+      <c r="AN33" s="78">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>2</v>
       </c>
       <c r="C34" s="20">
         <v>3</v>
       </c>
       <c r="D34" s="20">
         <v>7</v>
       </c>
       <c r="E34" s="20">
         <v>5</v>
       </c>
       <c r="F34" s="21">
         <v>2</v>
       </c>
       <c r="G34" s="21">
         <v>6</v>
       </c>
       <c r="H34" s="22">
         <v>6</v>
       </c>
       <c r="I34" s="21">
@@ -4161,95 +4233,99 @@
       </c>
       <c r="AF34" s="25">
         <v>4</v>
       </c>
       <c r="AG34" s="25">
         <v>3</v>
       </c>
       <c r="AH34" s="25">
         <v>2</v>
       </c>
       <c r="AI34" s="74">
         <v>1</v>
       </c>
       <c r="AJ34" s="74">
         <v>5</v>
       </c>
       <c r="AK34" s="74">
         <v>2</v>
       </c>
       <c r="AL34" s="78">
         <v>3</v>
       </c>
       <c r="AM34" s="78">
         <v>2</v>
       </c>
+      <c r="AN34" s="78">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="61" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="61"/>
       <c r="R35" s="61"/>
       <c r="S35" s="61"/>
       <c r="T35" s="61"/>
       <c r="U35" s="61"/>
       <c r="V35" s="61"/>
       <c r="W35" s="61"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61"/>
       <c r="Z35" s="61"/>
       <c r="AA35" s="61"/>
       <c r="AB35" s="63"/>
       <c r="AC35" s="62"/>
       <c r="AD35" s="62"/>
       <c r="AE35" s="62"/>
       <c r="AF35" s="62"/>
       <c r="AG35" s="65"/>
       <c r="AH35" s="65"/>
       <c r="AI35" s="76"/>
       <c r="AJ35" s="60"/>
       <c r="AK35" s="60"/>
-      <c r="AL35" s="78"/>
-      <c r="AM35" s="78"/>
+      <c r="AL35" s="60"/>
+      <c r="AM35" s="60"/>
+      <c r="AN35" s="60"/>
     </row>
-    <row r="36" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="20">
         <v>48</v>
       </c>
       <c r="C36" s="20">
         <v>74</v>
       </c>
       <c r="D36" s="20">
         <v>69</v>
       </c>
       <c r="E36" s="20">
         <v>67</v>
       </c>
       <c r="F36" s="21">
         <v>76</v>
       </c>
       <c r="G36" s="21">
         <v>117</v>
       </c>
       <c r="H36" s="22">
         <v>107</v>
       </c>
       <c r="I36" s="21">
@@ -4323,89 +4399,93 @@
       </c>
       <c r="AF36" s="25">
         <v>105</v>
       </c>
       <c r="AG36" s="25">
         <v>96</v>
       </c>
       <c r="AH36" s="25">
         <v>71</v>
       </c>
       <c r="AI36" s="74">
         <v>70</v>
       </c>
       <c r="AJ36" s="78">
         <v>61</v>
       </c>
       <c r="AK36" s="78">
         <v>67</v>
       </c>
       <c r="AL36" s="78">
         <v>50</v>
       </c>
       <c r="AM36" s="78">
         <v>59</v>
       </c>
+      <c r="AN36" s="78">
+        <v>55</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="K37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="21"/>
       <c r="S37" s="25"/>
       <c r="T37" s="25"/>
       <c r="U37" s="21"/>
       <c r="V37" s="21"/>
       <c r="W37" s="25"/>
       <c r="X37" s="25"/>
       <c r="Y37" s="25"/>
       <c r="Z37" s="25"/>
       <c r="AA37" s="25"/>
       <c r="AB37" s="25"/>
       <c r="AC37" s="25"/>
       <c r="AD37" s="25"/>
       <c r="AE37" s="25"/>
       <c r="AF37" s="25"/>
       <c r="AG37" s="25"/>
       <c r="AH37" s="25"/>
       <c r="AI37" s="49"/>
       <c r="AJ37" s="78"/>
       <c r="AK37" s="78"/>
       <c r="AL37" s="78"/>
       <c r="AM37" s="78"/>
+      <c r="AN37" s="78"/>
     </row>
-    <row r="38" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="20">
         <v>6</v>
       </c>
       <c r="C38" s="20">
         <v>20</v>
       </c>
       <c r="D38" s="20">
         <v>9</v>
       </c>
       <c r="E38" s="20">
         <v>7</v>
       </c>
       <c r="F38" s="21">
         <v>16</v>
       </c>
       <c r="G38" s="21">
         <v>18</v>
       </c>
       <c r="H38" s="22">
         <v>22</v>
       </c>
       <c r="I38" s="21">
@@ -4479,52 +4559,55 @@
       </c>
       <c r="AF38" s="25">
         <v>13</v>
       </c>
       <c r="AG38" s="25">
         <v>22</v>
       </c>
       <c r="AH38" s="25">
         <v>9</v>
       </c>
       <c r="AI38" s="74">
         <v>15</v>
       </c>
       <c r="AJ38" s="78">
         <v>13</v>
       </c>
       <c r="AK38" s="78">
         <v>15</v>
       </c>
       <c r="AL38" s="78">
         <v>11</v>
       </c>
       <c r="AM38" s="78">
         <v>15</v>
       </c>
+      <c r="AN38" s="78">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="20">
         <v>2</v>
       </c>
       <c r="C39" s="20">
         <v>3</v>
       </c>
       <c r="D39" s="20">
         <v>4</v>
       </c>
       <c r="E39" s="20">
         <v>4</v>
       </c>
       <c r="F39" s="21">
         <v>6</v>
       </c>
       <c r="G39" s="21">
         <v>7</v>
       </c>
       <c r="H39" s="22">
         <v>6</v>
       </c>
       <c r="I39" s="21">
@@ -4598,52 +4681,55 @@
       </c>
       <c r="AF39" s="25">
         <v>9</v>
       </c>
       <c r="AG39" s="25">
         <v>6</v>
       </c>
       <c r="AH39" s="25">
         <v>5</v>
       </c>
       <c r="AI39" s="74">
         <v>9</v>
       </c>
       <c r="AJ39" s="78">
         <v>3</v>
       </c>
       <c r="AK39" s="78">
         <v>7</v>
       </c>
       <c r="AL39" s="78">
         <v>2</v>
       </c>
       <c r="AM39" s="78">
         <v>3</v>
       </c>
+      <c r="AN39" s="78">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="20">
         <v>13</v>
       </c>
       <c r="C40" s="20">
         <v>8</v>
       </c>
       <c r="D40" s="20">
         <v>15</v>
       </c>
       <c r="E40" s="20">
         <v>18</v>
       </c>
       <c r="F40" s="21">
         <v>16</v>
       </c>
       <c r="G40" s="21">
         <v>24</v>
       </c>
       <c r="H40" s="22">
         <v>24</v>
       </c>
       <c r="I40" s="21">
@@ -4717,52 +4803,55 @@
       </c>
       <c r="AF40" s="25">
         <v>29</v>
       </c>
       <c r="AG40" s="25">
         <v>16</v>
       </c>
       <c r="AH40" s="25">
         <v>21</v>
       </c>
       <c r="AI40" s="74">
         <v>14</v>
       </c>
       <c r="AJ40" s="78">
         <v>15</v>
       </c>
       <c r="AK40" s="78">
         <v>9</v>
       </c>
       <c r="AL40" s="78">
         <v>13</v>
       </c>
       <c r="AM40" s="78">
         <v>13</v>
       </c>
+      <c r="AN40" s="78">
+        <v>10</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="20">
         <v>4</v>
       </c>
       <c r="C41" s="20">
         <v>8</v>
       </c>
       <c r="D41" s="20">
         <v>5</v>
       </c>
       <c r="E41" s="20">
         <v>6</v>
       </c>
       <c r="F41" s="21">
         <v>7</v>
       </c>
       <c r="G41" s="21">
         <v>11</v>
       </c>
       <c r="H41" s="22">
         <v>12</v>
       </c>
       <c r="I41" s="21">
@@ -4836,52 +4925,55 @@
       </c>
       <c r="AF41" s="25">
         <v>9</v>
       </c>
       <c r="AG41" s="25">
         <v>11</v>
       </c>
       <c r="AH41" s="25">
         <v>10</v>
       </c>
       <c r="AI41" s="74">
         <v>6</v>
       </c>
       <c r="AJ41" s="78">
         <v>2</v>
       </c>
       <c r="AK41" s="78">
         <v>5</v>
       </c>
       <c r="AL41" s="78">
         <v>2</v>
       </c>
       <c r="AM41" s="78" t="s">
         <v>44</v>
       </c>
+      <c r="AN41" s="78">
+        <v>3</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20">
         <v>5</v>
       </c>
       <c r="C42" s="20">
         <v>6</v>
       </c>
       <c r="D42" s="20">
         <v>7</v>
       </c>
       <c r="E42" s="20">
         <v>10</v>
       </c>
       <c r="F42" s="21">
         <v>9</v>
       </c>
       <c r="G42" s="21">
         <v>13</v>
       </c>
       <c r="H42" s="22">
         <v>11</v>
       </c>
       <c r="I42" s="21">
@@ -4955,52 +5047,55 @@
       </c>
       <c r="AF42" s="25">
         <v>18</v>
       </c>
       <c r="AG42" s="25">
         <v>12</v>
       </c>
       <c r="AH42" s="25">
         <v>6</v>
       </c>
       <c r="AI42" s="74">
         <v>9</v>
       </c>
       <c r="AJ42" s="78">
         <v>7</v>
       </c>
       <c r="AK42" s="78">
         <v>8</v>
       </c>
       <c r="AL42" s="78">
         <v>6</v>
       </c>
       <c r="AM42" s="78">
         <v>8</v>
       </c>
+      <c r="AN42" s="78">
+        <v>4</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20">
         <v>8</v>
       </c>
       <c r="C43" s="20">
         <v>17</v>
       </c>
       <c r="D43" s="20">
         <v>15</v>
       </c>
       <c r="E43" s="20">
         <v>9</v>
       </c>
       <c r="F43" s="21">
         <v>10</v>
       </c>
       <c r="G43" s="21">
         <v>24</v>
       </c>
       <c r="H43" s="22">
         <v>14</v>
       </c>
       <c r="I43" s="21">
@@ -5074,52 +5169,55 @@
       </c>
       <c r="AF43" s="25">
         <v>11</v>
       </c>
       <c r="AG43" s="25">
         <v>15</v>
       </c>
       <c r="AH43" s="25">
         <v>10</v>
       </c>
       <c r="AI43" s="74">
         <v>12</v>
       </c>
       <c r="AJ43" s="78">
         <v>14</v>
       </c>
       <c r="AK43" s="78">
         <v>17</v>
       </c>
       <c r="AL43" s="78">
         <v>6</v>
       </c>
       <c r="AM43" s="78">
         <v>12</v>
       </c>
+      <c r="AN43" s="78">
+        <v>8</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="27">
         <v>10</v>
       </c>
       <c r="C44" s="27">
         <v>12</v>
       </c>
       <c r="D44" s="27">
         <v>14</v>
       </c>
       <c r="E44" s="27">
         <v>13</v>
       </c>
       <c r="F44" s="28">
         <v>12</v>
       </c>
       <c r="G44" s="28">
         <v>20</v>
       </c>
       <c r="H44" s="29">
         <v>18</v>
       </c>
       <c r="I44" s="28">
@@ -5193,72 +5291,75 @@
       </c>
       <c r="AF44" s="28">
         <v>16</v>
       </c>
       <c r="AG44" s="28">
         <v>14</v>
       </c>
       <c r="AH44" s="28">
         <v>10</v>
       </c>
       <c r="AI44" s="75">
         <v>5</v>
       </c>
       <c r="AJ44" s="75">
         <v>7</v>
       </c>
       <c r="AK44" s="75">
         <v>6</v>
       </c>
       <c r="AL44" s="75">
         <v>10</v>
       </c>
       <c r="AM44" s="75">
         <v>8</v>
       </c>
+      <c r="AN44" s="75">
+        <v>15</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="AM45" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW44"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="9" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="10" customWidth="1"/>
     <col min="4" max="37" width="8.28515625" style="9" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="13.9" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
@@ -5588,50 +5689,53 @@
       <c r="M8" s="59"/>
       <c r="N8" s="59"/>
       <c r="O8" s="59"/>
       <c r="P8" s="59"/>
       <c r="Q8" s="59"/>
       <c r="R8" s="59"/>
       <c r="S8" s="59"/>
       <c r="T8" s="59"/>
       <c r="U8" s="59"/>
       <c r="V8" s="59"/>
       <c r="W8" s="59"/>
       <c r="X8" s="59"/>
       <c r="Y8" s="59"/>
       <c r="Z8" s="59"/>
       <c r="AA8" s="63"/>
       <c r="AB8" s="63"/>
       <c r="AC8" s="63"/>
       <c r="AD8" s="63"/>
       <c r="AE8" s="63"/>
       <c r="AF8" s="63"/>
       <c r="AG8" s="63"/>
       <c r="AH8" s="63"/>
       <c r="AI8" s="63"/>
       <c r="AJ8" s="63"/>
       <c r="AK8" s="63"/>
+      <c r="AL8" s="63"/>
+      <c r="AM8" s="63"/>
+      <c r="AN8" s="63"/>
     </row>
     <row r="9" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="37">
         <v>3.99</v>
       </c>
       <c r="C9" s="37">
         <v>4.6100000000000003</v>
       </c>
       <c r="D9" s="37">
         <v>4.97</v>
       </c>
       <c r="E9" s="37">
         <v>5.24</v>
       </c>
       <c r="F9" s="38">
         <v>5.12</v>
       </c>
       <c r="G9" s="38">
         <v>5.87</v>
       </c>
       <c r="H9" s="38">
         <v>6.26</v>
@@ -5707,50 +5811,53 @@
       </c>
       <c r="AF9" s="41">
         <v>6</v>
       </c>
       <c r="AG9" s="41">
         <v>6.34</v>
       </c>
       <c r="AH9" s="41">
         <v>6.43</v>
       </c>
       <c r="AI9" s="38">
         <v>6.38</v>
       </c>
       <c r="AJ9" s="38">
         <v>6.29</v>
       </c>
       <c r="AK9" s="38">
         <v>6.24</v>
       </c>
       <c r="AL9" s="41">
         <v>4.33</v>
       </c>
       <c r="AM9" s="41">
         <v>4.51</v>
       </c>
+      <c r="AN9" s="41">
+        <v>4.5599999999999996</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="37">
         <v>3.75</v>
       </c>
       <c r="C10" s="37">
         <v>4.4800000000000004</v>
       </c>
       <c r="D10" s="37">
         <v>5.01</v>
       </c>
       <c r="E10" s="37">
         <v>5.43</v>
       </c>
       <c r="F10" s="38">
         <v>5.29</v>
       </c>
       <c r="G10" s="38">
         <v>6.22</v>
       </c>
       <c r="H10" s="38">
         <v>6.67</v>
@@ -5826,50 +5933,53 @@
       </c>
       <c r="AF10" s="41">
         <v>6.54</v>
       </c>
       <c r="AG10" s="41">
         <v>6.96</v>
       </c>
       <c r="AH10" s="41">
         <v>7.12</v>
       </c>
       <c r="AI10" s="38">
         <v>7.08</v>
       </c>
       <c r="AJ10" s="38">
         <v>6.94</v>
       </c>
       <c r="AK10" s="38">
         <v>6.85</v>
       </c>
       <c r="AL10" s="41">
         <v>4.54</v>
       </c>
       <c r="AM10" s="41">
         <v>4.75</v>
       </c>
+      <c r="AN10" s="41">
+        <v>4.99</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="37">
         <v>4.8499999999999996</v>
       </c>
       <c r="C11" s="37">
         <v>5.57</v>
       </c>
       <c r="D11" s="37">
         <v>5.48</v>
       </c>
       <c r="E11" s="37">
         <v>5.91</v>
       </c>
       <c r="F11" s="38">
         <v>6.03</v>
       </c>
       <c r="G11" s="38">
         <v>6.59</v>
       </c>
       <c r="H11" s="38">
         <v>7</v>
@@ -5945,50 +6055,53 @@
       </c>
       <c r="AF11" s="41">
         <v>6.1</v>
       </c>
       <c r="AG11" s="41">
         <v>6.36</v>
       </c>
       <c r="AH11" s="41">
         <v>6.36</v>
       </c>
       <c r="AI11" s="38">
         <v>6.37</v>
       </c>
       <c r="AJ11" s="38">
         <v>6.28</v>
       </c>
       <c r="AK11" s="38">
         <v>6.22</v>
       </c>
       <c r="AL11" s="41">
         <v>3.56</v>
       </c>
       <c r="AM11" s="41">
         <v>4.45</v>
       </c>
+      <c r="AN11" s="41">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="37">
         <v>3.16</v>
       </c>
       <c r="C12" s="37">
         <v>5.53</v>
       </c>
       <c r="D12" s="37">
         <v>5.44</v>
       </c>
       <c r="E12" s="37">
         <v>5.99</v>
       </c>
       <c r="F12" s="38">
         <v>6.06</v>
       </c>
       <c r="G12" s="38">
         <v>5.78</v>
       </c>
       <c r="H12" s="38">
         <v>5.39</v>
@@ -6064,50 +6177,53 @@
       </c>
       <c r="AF12" s="41">
         <v>3.52</v>
       </c>
       <c r="AG12" s="41">
         <v>3.63</v>
       </c>
       <c r="AH12" s="41">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI12" s="38">
         <v>4.91</v>
       </c>
       <c r="AJ12" s="38">
         <v>4.57</v>
       </c>
       <c r="AK12" s="38">
         <v>4.92</v>
       </c>
       <c r="AL12" s="41">
         <v>4.53</v>
       </c>
       <c r="AM12" s="41">
         <v>3.49</v>
       </c>
+      <c r="AN12" s="41">
+        <v>6.12</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="37">
         <v>5.39</v>
       </c>
       <c r="C13" s="37">
         <v>5.37</v>
       </c>
       <c r="D13" s="37">
         <v>4.7300000000000004</v>
       </c>
       <c r="E13" s="37">
         <v>4.87</v>
       </c>
       <c r="F13" s="38">
         <v>4.74</v>
       </c>
       <c r="G13" s="38">
         <v>5.52</v>
       </c>
       <c r="H13" s="38">
         <v>6.13</v>
@@ -6183,50 +6299,53 @@
       </c>
       <c r="AF13" s="41">
         <v>5.75</v>
       </c>
       <c r="AG13" s="41">
         <v>5.89</v>
       </c>
       <c r="AH13" s="41">
         <v>5.92</v>
       </c>
       <c r="AI13" s="38">
         <v>5.79</v>
       </c>
       <c r="AJ13" s="38">
         <v>5.9</v>
       </c>
       <c r="AK13" s="38">
         <v>6.04</v>
       </c>
       <c r="AL13" s="41">
         <v>7.66</v>
       </c>
       <c r="AM13" s="41">
         <v>6.17</v>
       </c>
+      <c r="AN13" s="41">
+        <v>5.46</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="37">
         <v>5.24</v>
       </c>
       <c r="C14" s="37">
         <v>5.26</v>
       </c>
       <c r="D14" s="37">
         <v>5.5</v>
       </c>
       <c r="E14" s="37">
         <v>5.61</v>
       </c>
       <c r="F14" s="38">
         <v>5.33</v>
       </c>
       <c r="G14" s="38">
         <v>6.16</v>
       </c>
       <c r="H14" s="38">
         <v>6.53</v>
@@ -6302,50 +6421,53 @@
       </c>
       <c r="AF14" s="41">
         <v>6.49</v>
       </c>
       <c r="AG14" s="41">
         <v>6.92</v>
       </c>
       <c r="AH14" s="41">
         <v>6.81</v>
       </c>
       <c r="AI14" s="38">
         <v>6.71</v>
       </c>
       <c r="AJ14" s="38">
         <v>6.68</v>
       </c>
       <c r="AK14" s="38">
         <v>6.64</v>
       </c>
       <c r="AL14" s="41">
         <v>4.28</v>
       </c>
       <c r="AM14" s="41">
         <v>4.3600000000000003</v>
       </c>
+      <c r="AN14" s="41">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="37">
         <v>4.84</v>
       </c>
       <c r="C15" s="37">
         <v>5.19</v>
       </c>
       <c r="D15" s="37">
         <v>6.19</v>
       </c>
       <c r="E15" s="37">
         <v>6.57</v>
       </c>
       <c r="F15" s="38">
         <v>6.08</v>
       </c>
       <c r="G15" s="38">
         <v>6.88</v>
       </c>
       <c r="H15" s="38">
         <v>7.14</v>
@@ -6420,91 +6542,94 @@
         <v>5.64</v>
       </c>
       <c r="AF15" s="41">
         <v>6.56</v>
       </c>
       <c r="AG15" s="41">
         <v>6.98</v>
       </c>
       <c r="AH15" s="41">
         <v>7.17</v>
       </c>
       <c r="AI15" s="38">
         <v>7</v>
       </c>
       <c r="AJ15" s="38">
         <v>6.81</v>
       </c>
       <c r="AK15" s="38">
         <v>6.74</v>
       </c>
       <c r="AL15" s="41">
         <v>5.39</v>
       </c>
       <c r="AM15" s="41">
         <v>5.79</v>
+      </c>
+      <c r="AN15" s="41">
+        <v>5.59</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="M16" s="38"/>
       <c r="N16" s="38"/>
       <c r="O16" s="41"/>
       <c r="P16" s="41"/>
       <c r="Q16" s="41"/>
       <c r="R16" s="41"/>
       <c r="S16" s="41"/>
       <c r="T16" s="41"/>
       <c r="U16" s="41"/>
       <c r="V16" s="41"/>
       <c r="W16" s="41"/>
       <c r="X16" s="41"/>
       <c r="Y16" s="41"/>
       <c r="Z16" s="41"/>
       <c r="AA16" s="41"/>
       <c r="AB16" s="41"/>
       <c r="AC16" s="41"/>
       <c r="AD16" s="41"/>
       <c r="AE16" s="41"/>
       <c r="AF16" s="41"/>
       <c r="AG16" s="41"/>
       <c r="AH16" s="41"/>
       <c r="AJ16" s="38"/>
       <c r="AK16" s="38"/>
       <c r="AL16" s="41"/>
       <c r="AM16" s="41"/>
     </row>
-    <row r="17" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>3.6</v>
       </c>
       <c r="C17" s="37">
         <v>5.57</v>
       </c>
       <c r="D17" s="37">
         <v>5.71</v>
       </c>
       <c r="E17" s="37">
         <v>5.37</v>
       </c>
       <c r="F17" s="38">
         <v>5.34</v>
       </c>
       <c r="G17" s="38">
         <v>5.62</v>
       </c>
       <c r="H17" s="38">
         <v>6.2</v>
       </c>
       <c r="I17" s="38">
@@ -6578,52 +6703,55 @@
       </c>
       <c r="AF17" s="41">
         <v>5.56</v>
       </c>
       <c r="AG17" s="41">
         <v>6</v>
       </c>
       <c r="AH17" s="41">
         <v>6.01</v>
       </c>
       <c r="AI17" s="38">
         <v>6.17</v>
       </c>
       <c r="AJ17" s="38">
         <v>6.23</v>
       </c>
       <c r="AK17" s="38">
         <v>6.24</v>
       </c>
       <c r="AL17" s="41">
         <v>4.59</v>
       </c>
       <c r="AM17" s="41">
         <v>4.93</v>
       </c>
+      <c r="AN17" s="41">
+        <v>4.3899999999999997</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="37">
         <v>1.48</v>
       </c>
       <c r="C18" s="37">
         <v>1.94</v>
       </c>
       <c r="D18" s="37">
         <v>2.29</v>
       </c>
       <c r="E18" s="37">
         <v>2.48</v>
       </c>
       <c r="F18" s="38">
         <v>2.87</v>
       </c>
       <c r="G18" s="38">
         <v>3.28</v>
       </c>
       <c r="H18" s="38">
         <v>3.45</v>
       </c>
       <c r="I18" s="38">
@@ -6697,52 +6825,55 @@
       </c>
       <c r="AF18" s="41">
         <v>3.43</v>
       </c>
       <c r="AG18" s="41">
         <v>3.59</v>
       </c>
       <c r="AH18" s="41">
         <v>3.64</v>
       </c>
       <c r="AI18" s="38">
         <v>3.98</v>
       </c>
       <c r="AJ18" s="38">
         <v>3.84</v>
       </c>
       <c r="AK18" s="38">
         <v>3.98</v>
       </c>
       <c r="AL18" s="41">
         <v>1.59</v>
       </c>
       <c r="AM18" s="41">
         <v>2.09</v>
       </c>
+      <c r="AN18" s="41">
+        <v>2.19</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="37">
         <v>2.87</v>
       </c>
       <c r="C19" s="37">
         <v>2.4300000000000002</v>
       </c>
       <c r="D19" s="37">
         <v>2.73</v>
       </c>
       <c r="E19" s="37">
         <v>3.07</v>
       </c>
       <c r="F19" s="38">
         <v>3.16</v>
       </c>
       <c r="G19" s="38">
         <v>3.55</v>
       </c>
       <c r="H19" s="38">
         <v>3.81</v>
       </c>
       <c r="I19" s="38">
@@ -6816,52 +6947,55 @@
       </c>
       <c r="AF19" s="41">
         <v>3.51</v>
       </c>
       <c r="AG19" s="41">
         <v>3.53</v>
       </c>
       <c r="AH19" s="41">
         <v>3.68</v>
       </c>
       <c r="AI19" s="38">
         <v>3.63</v>
       </c>
       <c r="AJ19" s="38">
         <v>3.62</v>
       </c>
       <c r="AK19" s="38">
         <v>3.49</v>
       </c>
       <c r="AL19" s="41">
         <v>3.02</v>
       </c>
       <c r="AM19" s="41">
         <v>3.17</v>
       </c>
+      <c r="AN19" s="41">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="37">
         <v>2.31</v>
       </c>
       <c r="C20" s="37">
         <v>3.42</v>
       </c>
       <c r="D20" s="37">
         <v>3.82</v>
       </c>
       <c r="E20" s="37">
         <v>3.95</v>
       </c>
       <c r="F20" s="38">
         <v>3.84</v>
       </c>
       <c r="G20" s="38">
         <v>4.32</v>
       </c>
       <c r="H20" s="38">
         <v>4.71</v>
       </c>
       <c r="I20" s="38">
@@ -6935,52 +7069,55 @@
       </c>
       <c r="AF20" s="41">
         <v>3.8</v>
       </c>
       <c r="AG20" s="41">
         <v>4.05</v>
       </c>
       <c r="AH20" s="41">
         <v>4.16</v>
       </c>
       <c r="AI20" s="38">
         <v>4.03</v>
       </c>
       <c r="AJ20" s="38">
         <v>3.93</v>
       </c>
       <c r="AK20" s="38">
         <v>3.84</v>
       </c>
       <c r="AL20" s="41">
         <v>2.1</v>
       </c>
       <c r="AM20" s="41">
         <v>1.54</v>
       </c>
+      <c r="AN20" s="41">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="37">
         <v>2.64</v>
       </c>
       <c r="C21" s="37">
         <v>3.06</v>
       </c>
       <c r="D21" s="37">
         <v>3.28</v>
       </c>
       <c r="E21" s="37">
         <v>3.82</v>
       </c>
       <c r="F21" s="38">
         <v>4</v>
       </c>
       <c r="G21" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="H21" s="38">
         <v>4.72</v>
       </c>
       <c r="I21" s="38">
@@ -7054,52 +7191,55 @@
       </c>
       <c r="AF21" s="41">
         <v>6.16</v>
       </c>
       <c r="AG21" s="41">
         <v>6.23</v>
       </c>
       <c r="AH21" s="41">
         <v>5.94</v>
       </c>
       <c r="AI21" s="38">
         <v>5.85</v>
       </c>
       <c r="AJ21" s="38">
         <v>5.69</v>
       </c>
       <c r="AK21" s="38">
         <v>5.59</v>
       </c>
       <c r="AL21" s="41">
         <v>3.53</v>
       </c>
       <c r="AM21" s="41">
         <v>4.29</v>
       </c>
+      <c r="AN21" s="41">
+        <v>3.61</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="37">
         <v>3.12</v>
       </c>
       <c r="C22" s="37">
         <v>5.12</v>
       </c>
       <c r="D22" s="37">
         <v>5.37</v>
       </c>
       <c r="E22" s="37">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="38">
         <v>4.7300000000000004</v>
       </c>
       <c r="G22" s="38">
         <v>5.55</v>
       </c>
       <c r="H22" s="38">
         <v>5.55</v>
       </c>
       <c r="I22" s="38">
@@ -7173,52 +7313,55 @@
       </c>
       <c r="AF22" s="41">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG22" s="41">
         <v>4.7</v>
       </c>
       <c r="AH22" s="41">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI22" s="38">
         <v>4.67</v>
       </c>
       <c r="AJ22" s="38">
         <v>4.79</v>
       </c>
       <c r="AK22" s="38">
         <v>4.97</v>
       </c>
       <c r="AL22" s="41">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM22" s="41">
         <v>3.96</v>
       </c>
+      <c r="AN22" s="41">
+        <v>3.77</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="71" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="45">
         <v>3.13</v>
       </c>
       <c r="C23" s="45">
         <v>3.6</v>
       </c>
       <c r="D23" s="45">
         <v>3.87</v>
       </c>
       <c r="E23" s="45">
         <v>3.95</v>
       </c>
       <c r="F23" s="41">
         <v>3.9</v>
       </c>
       <c r="G23" s="41">
         <v>4.33</v>
       </c>
       <c r="H23" s="41">
         <v>4.53</v>
       </c>
       <c r="I23" s="41">
@@ -7292,95 +7435,99 @@
       </c>
       <c r="AF23" s="41">
         <v>3.59</v>
       </c>
       <c r="AG23" s="41">
         <v>3.73</v>
       </c>
       <c r="AH23" s="41">
         <v>3.7</v>
       </c>
       <c r="AI23" s="38">
         <v>3.49</v>
       </c>
       <c r="AJ23" s="38">
         <v>3.39</v>
       </c>
       <c r="AK23" s="38">
         <v>3.27</v>
       </c>
       <c r="AL23" s="41">
         <v>3.43</v>
       </c>
       <c r="AM23" s="41">
         <v>3.25</v>
       </c>
+      <c r="AN23" s="41">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="61"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="61"/>
       <c r="R24" s="61"/>
       <c r="S24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="61"/>
       <c r="Y24" s="61"/>
       <c r="Z24" s="61"/>
       <c r="AA24" s="63"/>
       <c r="AB24" s="63"/>
       <c r="AC24" s="63"/>
       <c r="AD24" s="63"/>
       <c r="AE24" s="63"/>
       <c r="AF24" s="63"/>
       <c r="AG24" s="63"/>
       <c r="AH24" s="63"/>
       <c r="AI24" s="63"/>
       <c r="AJ24" s="63"/>
       <c r="AK24" s="63"/>
-      <c r="AL24" s="41"/>
-      <c r="AM24" s="41"/>
+      <c r="AL24" s="63"/>
+      <c r="AM24" s="63"/>
+      <c r="AN24" s="63"/>
     </row>
-    <row r="25" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="37">
         <v>4.29</v>
       </c>
       <c r="C25" s="37">
         <v>4.8499999999999996</v>
       </c>
       <c r="D25" s="37">
         <v>5.27</v>
       </c>
       <c r="E25" s="37">
         <v>5.6</v>
       </c>
       <c r="F25" s="38">
         <v>5.42</v>
       </c>
       <c r="G25" s="38">
         <v>6.23</v>
       </c>
       <c r="H25" s="38">
         <v>6.66</v>
       </c>
       <c r="I25" s="38">
@@ -7454,52 +7601,55 @@
       </c>
       <c r="AF25" s="41">
         <v>6.39</v>
       </c>
       <c r="AG25" s="41">
         <v>6.77</v>
       </c>
       <c r="AH25" s="41">
         <v>6.87</v>
       </c>
       <c r="AI25" s="38">
         <v>6.83</v>
       </c>
       <c r="AJ25" s="38">
         <v>6.72</v>
       </c>
       <c r="AK25" s="38">
         <v>6.67</v>
       </c>
       <c r="AL25" s="41">
         <v>4.5999999999999996</v>
       </c>
       <c r="AM25" s="41">
         <v>4.74</v>
       </c>
+      <c r="AN25" s="41">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="37">
         <v>3.75</v>
       </c>
       <c r="C26" s="37">
         <v>4.4800000000000004</v>
       </c>
       <c r="D26" s="37">
         <v>5.01</v>
       </c>
       <c r="E26" s="37">
         <v>5.43</v>
       </c>
       <c r="F26" s="38">
         <v>5.3</v>
       </c>
       <c r="G26" s="38">
         <v>6.22</v>
       </c>
       <c r="H26" s="38">
         <v>6.67</v>
       </c>
       <c r="I26" s="38">
@@ -7573,52 +7723,55 @@
       </c>
       <c r="AF26" s="41">
         <v>6.54</v>
       </c>
       <c r="AG26" s="41">
         <v>6.96</v>
       </c>
       <c r="AH26" s="41">
         <v>7.12</v>
       </c>
       <c r="AI26" s="38">
         <v>7.08</v>
       </c>
       <c r="AJ26" s="38">
         <v>6.94</v>
       </c>
       <c r="AK26" s="38">
         <v>6.85</v>
       </c>
       <c r="AL26" s="41">
         <v>4.54</v>
       </c>
       <c r="AM26" s="41">
         <v>4.75</v>
       </c>
+      <c r="AN26" s="41">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="37">
         <v>4.8499999999999996</v>
       </c>
       <c r="C27" s="37">
         <v>5.57</v>
       </c>
       <c r="D27" s="37">
         <v>5.48</v>
       </c>
       <c r="E27" s="37">
         <v>5.91</v>
       </c>
       <c r="F27" s="38">
         <v>6.03</v>
       </c>
       <c r="G27" s="38">
         <v>6.59</v>
       </c>
       <c r="H27" s="38">
         <v>7</v>
       </c>
       <c r="I27" s="38">
@@ -7692,52 +7845,55 @@
       </c>
       <c r="AF27" s="41">
         <v>6.1</v>
       </c>
       <c r="AG27" s="41">
         <v>6.36</v>
       </c>
       <c r="AH27" s="41">
         <v>6.36</v>
       </c>
       <c r="AI27" s="38">
         <v>6.37</v>
       </c>
       <c r="AJ27" s="38">
         <v>6.28</v>
       </c>
       <c r="AK27" s="38">
         <v>6.22</v>
       </c>
       <c r="AL27" s="41">
         <v>3.56</v>
       </c>
       <c r="AM27" s="41">
         <v>4.45</v>
       </c>
+      <c r="AN27" s="41">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="37">
         <v>3.16</v>
       </c>
       <c r="C28" s="37">
         <v>5.53</v>
       </c>
       <c r="D28" s="37">
         <v>5.44</v>
       </c>
       <c r="E28" s="37">
         <v>5.99</v>
       </c>
       <c r="F28" s="38">
         <v>6.06</v>
       </c>
       <c r="G28" s="38">
         <v>5.78</v>
       </c>
       <c r="H28" s="38">
         <v>5.39</v>
       </c>
       <c r="I28" s="38">
@@ -7811,52 +7967,55 @@
       </c>
       <c r="AF28" s="41">
         <v>3.52</v>
       </c>
       <c r="AG28" s="41">
         <v>3.63</v>
       </c>
       <c r="AH28" s="41">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI28" s="38">
         <v>4.91</v>
       </c>
       <c r="AJ28" s="38">
         <v>4.57</v>
       </c>
       <c r="AK28" s="38">
         <v>4.92</v>
       </c>
       <c r="AL28" s="41">
         <v>4.53</v>
       </c>
       <c r="AM28" s="41">
         <v>3.49</v>
       </c>
+      <c r="AN28" s="41">
+        <v>6.12</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="37">
         <v>5.39</v>
       </c>
       <c r="C29" s="37">
         <v>5.37</v>
       </c>
       <c r="D29" s="37">
         <v>4.7300000000000004</v>
       </c>
       <c r="E29" s="37">
         <v>4.87</v>
       </c>
       <c r="F29" s="38">
         <v>4.74</v>
       </c>
       <c r="G29" s="38">
         <v>5.52</v>
       </c>
       <c r="H29" s="38">
         <v>6.13</v>
       </c>
       <c r="I29" s="38">
@@ -7930,52 +8089,55 @@
       </c>
       <c r="AF29" s="41">
         <v>5.75</v>
       </c>
       <c r="AG29" s="41">
         <v>5.89</v>
       </c>
       <c r="AH29" s="41">
         <v>5.92</v>
       </c>
       <c r="AI29" s="38">
         <v>5.79</v>
       </c>
       <c r="AJ29" s="38">
         <v>5.9</v>
       </c>
       <c r="AK29" s="38">
         <v>6.04</v>
       </c>
       <c r="AL29" s="41">
         <v>7.66</v>
       </c>
       <c r="AM29" s="41">
         <v>6.17</v>
       </c>
+      <c r="AN29" s="41">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="37">
         <v>5.24</v>
       </c>
       <c r="C30" s="37">
         <v>5.26</v>
       </c>
       <c r="D30" s="37">
         <v>5.5</v>
       </c>
       <c r="E30" s="37">
         <v>5.61</v>
       </c>
       <c r="F30" s="38">
         <v>5.33</v>
       </c>
       <c r="G30" s="38">
         <v>6.16</v>
       </c>
       <c r="H30" s="38">
         <v>6.53</v>
       </c>
       <c r="I30" s="38">
@@ -8049,52 +8211,55 @@
       </c>
       <c r="AF30" s="41">
         <v>6.49</v>
       </c>
       <c r="AG30" s="41">
         <v>6.92</v>
       </c>
       <c r="AH30" s="41">
         <v>6.81</v>
       </c>
       <c r="AI30" s="38">
         <v>6.71</v>
       </c>
       <c r="AJ30" s="38">
         <v>6.68</v>
       </c>
       <c r="AK30" s="38">
         <v>6.64</v>
       </c>
       <c r="AL30" s="41">
         <v>4.28</v>
       </c>
       <c r="AM30" s="41">
         <v>4.3600000000000003</v>
       </c>
+      <c r="AN30" s="41">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="37">
         <v>4.84</v>
       </c>
       <c r="C31" s="37">
         <v>5.19</v>
       </c>
       <c r="D31" s="37">
         <v>6.19</v>
       </c>
       <c r="E31" s="37">
         <v>6.57</v>
       </c>
       <c r="F31" s="38">
         <v>6.08</v>
       </c>
       <c r="G31" s="38">
         <v>6.88</v>
       </c>
       <c r="H31" s="38">
         <v>7.14</v>
       </c>
       <c r="I31" s="38">
@@ -8168,90 +8333,94 @@
       </c>
       <c r="AF31" s="41">
         <v>6.56</v>
       </c>
       <c r="AG31" s="41">
         <v>6.98</v>
       </c>
       <c r="AH31" s="41">
         <v>7.17</v>
       </c>
       <c r="AI31" s="38">
         <v>7</v>
       </c>
       <c r="AJ31" s="38">
         <v>6.81</v>
       </c>
       <c r="AK31" s="38">
         <v>6.74</v>
       </c>
       <c r="AL31" s="41">
         <v>5.39</v>
       </c>
       <c r="AM31" s="41">
         <v>5.79</v>
       </c>
+      <c r="AN31" s="41">
+        <v>5.59</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="M32" s="38"/>
       <c r="N32" s="38"/>
       <c r="O32" s="41"/>
       <c r="P32" s="41"/>
       <c r="Q32" s="41"/>
       <c r="R32" s="41"/>
       <c r="S32" s="41"/>
       <c r="T32" s="41"/>
       <c r="U32" s="41"/>
       <c r="V32" s="41"/>
       <c r="W32" s="41"/>
       <c r="X32" s="41"/>
       <c r="Y32" s="41"/>
       <c r="Z32" s="41"/>
       <c r="AA32" s="41"/>
       <c r="AB32" s="41"/>
       <c r="AC32" s="41"/>
       <c r="AD32" s="41"/>
       <c r="AE32" s="41"/>
       <c r="AF32" s="41"/>
       <c r="AG32" s="41"/>
       <c r="AH32" s="41"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="41"/>
       <c r="AM32" s="41"/>
+      <c r="AN32" s="41"/>
     </row>
-    <row r="33" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="37">
         <v>4.93</v>
       </c>
       <c r="C33" s="37">
         <v>5.83</v>
       </c>
       <c r="D33" s="37">
         <v>6.79</v>
       </c>
       <c r="E33" s="37">
         <v>6.59</v>
       </c>
       <c r="F33" s="38">
         <v>6.08</v>
       </c>
       <c r="G33" s="38">
         <v>6.19</v>
       </c>
       <c r="H33" s="38">
         <v>6.85</v>
       </c>
       <c r="I33" s="38">
@@ -8325,52 +8494,55 @@
       </c>
       <c r="AF33" s="41">
         <v>5.8</v>
       </c>
       <c r="AG33" s="41">
         <v>6.23</v>
       </c>
       <c r="AH33" s="41">
         <v>6.48</v>
       </c>
       <c r="AI33" s="38">
         <v>6.75</v>
       </c>
       <c r="AJ33" s="38">
         <v>6.88</v>
       </c>
       <c r="AK33" s="38">
         <v>6.87</v>
       </c>
       <c r="AL33" s="41">
         <v>4.62</v>
       </c>
       <c r="AM33" s="41">
         <v>4.18</v>
       </c>
+      <c r="AN33" s="41">
+        <v>3.32</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="72" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="45">
         <v>2.5499999999999998</v>
       </c>
       <c r="C34" s="45">
         <v>3.34</v>
       </c>
       <c r="D34" s="45">
         <v>5.28</v>
       </c>
       <c r="E34" s="45">
         <v>5.62</v>
       </c>
       <c r="F34" s="41">
         <v>4.9800000000000004</v>
       </c>
       <c r="G34" s="41">
         <v>5.48</v>
       </c>
       <c r="H34" s="41">
         <v>5.8</v>
       </c>
       <c r="I34" s="41">
@@ -8444,95 +8616,99 @@
       </c>
       <c r="AF34" s="41">
         <v>4.8499999999999996</v>
       </c>
       <c r="AG34" s="41">
         <v>4.76</v>
       </c>
       <c r="AH34" s="41">
         <v>4.53</v>
       </c>
       <c r="AI34" s="38">
         <v>4.21</v>
       </c>
       <c r="AJ34" s="38">
         <v>4.45</v>
       </c>
       <c r="AK34" s="38">
         <v>4.3</v>
       </c>
       <c r="AL34" s="41">
         <v>4.07</v>
       </c>
       <c r="AM34" s="41">
         <v>3.56</v>
       </c>
+      <c r="AN34" s="41">
+        <v>3.75</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="61" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="61"/>
       <c r="R35" s="61"/>
       <c r="S35" s="61"/>
       <c r="T35" s="61"/>
       <c r="U35" s="61"/>
       <c r="V35" s="61"/>
       <c r="W35" s="61"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61"/>
       <c r="Z35" s="61"/>
       <c r="AA35" s="63"/>
       <c r="AB35" s="63"/>
       <c r="AC35" s="63"/>
       <c r="AD35" s="63"/>
       <c r="AE35" s="63"/>
       <c r="AF35" s="63"/>
       <c r="AG35" s="63"/>
       <c r="AH35" s="63"/>
       <c r="AI35" s="63"/>
       <c r="AJ35" s="63"/>
       <c r="AK35" s="63"/>
-      <c r="AL35" s="41"/>
-      <c r="AM35" s="41"/>
+      <c r="AL35" s="63"/>
+      <c r="AM35" s="63"/>
+      <c r="AN35" s="63"/>
     </row>
-    <row r="36" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="45">
         <v>2.68</v>
       </c>
       <c r="C36" s="45">
         <v>3.57</v>
       </c>
       <c r="D36" s="45">
         <v>3.66</v>
       </c>
       <c r="E36" s="37">
         <v>3.71</v>
       </c>
       <c r="F36" s="38">
         <v>3.81</v>
       </c>
       <c r="G36" s="38">
         <v>4.3</v>
       </c>
       <c r="H36" s="38">
         <v>4.55</v>
       </c>
       <c r="I36" s="38">
@@ -8606,91 +8782,95 @@
       </c>
       <c r="AF36" s="41">
         <v>4.18</v>
       </c>
       <c r="AG36" s="41">
         <v>4.37</v>
       </c>
       <c r="AH36" s="41">
         <v>4.3600000000000003</v>
       </c>
       <c r="AI36" s="38">
         <v>4.33</v>
       </c>
       <c r="AJ36" s="41">
         <v>4.2699999999999996</v>
       </c>
       <c r="AK36" s="41">
         <v>4.24</v>
       </c>
       <c r="AL36" s="41">
         <v>3.01</v>
       </c>
       <c r="AM36" s="41">
         <v>3.44</v>
       </c>
+      <c r="AN36" s="41">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="46"/>
       <c r="C37" s="46"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="M37" s="38"/>
       <c r="N37" s="38"/>
       <c r="O37" s="41"/>
       <c r="P37" s="41"/>
       <c r="Q37" s="41"/>
       <c r="R37" s="41"/>
       <c r="S37" s="41"/>
       <c r="T37" s="41"/>
       <c r="U37" s="41"/>
       <c r="V37" s="41"/>
       <c r="W37" s="41"/>
       <c r="X37" s="41"/>
       <c r="Y37" s="41"/>
       <c r="Z37" s="41"/>
       <c r="AA37" s="41"/>
       <c r="AB37" s="41"/>
       <c r="AC37" s="41"/>
       <c r="AD37" s="41"/>
       <c r="AE37" s="41"/>
       <c r="AF37" s="41"/>
       <c r="AG37" s="41"/>
       <c r="AH37" s="41"/>
       <c r="AI37" s="77"/>
       <c r="AJ37" s="41"/>
       <c r="AK37" s="41"/>
       <c r="AL37" s="41"/>
       <c r="AM37" s="41"/>
+      <c r="AN37" s="41"/>
     </row>
-    <row r="38" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="37">
         <v>2.34</v>
       </c>
       <c r="C38" s="37">
         <v>5.31</v>
       </c>
       <c r="D38" s="37">
         <v>4.6900000000000004</v>
       </c>
       <c r="E38" s="37">
         <v>4.22</v>
       </c>
       <c r="F38" s="38">
         <v>4.6399999999999997</v>
       </c>
       <c r="G38" s="38">
         <v>5.07</v>
       </c>
       <c r="H38" s="38">
         <v>5.58</v>
       </c>
       <c r="I38" s="38">
@@ -8764,52 +8944,55 @@
       </c>
       <c r="AF38" s="41">
         <v>5.32</v>
       </c>
       <c r="AG38" s="41">
         <v>5.78</v>
       </c>
       <c r="AH38" s="41">
         <v>5.56</v>
       </c>
       <c r="AI38" s="38">
         <v>5.61</v>
       </c>
       <c r="AJ38" s="41">
         <v>5.6</v>
       </c>
       <c r="AK38" s="41">
         <v>5.63</v>
       </c>
       <c r="AL38" s="41">
         <v>4.5599999999999996</v>
       </c>
       <c r="AM38" s="41">
         <v>5.67</v>
       </c>
+      <c r="AN38" s="41">
+        <v>5.44</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="37">
         <v>1.48</v>
       </c>
       <c r="C39" s="37">
         <v>1.94</v>
       </c>
       <c r="D39" s="37">
         <v>2.29</v>
       </c>
       <c r="E39" s="37">
         <v>2.48</v>
       </c>
       <c r="F39" s="38">
         <v>2.87</v>
       </c>
       <c r="G39" s="38">
         <v>3.28</v>
       </c>
       <c r="H39" s="38">
         <v>3.45</v>
       </c>
       <c r="I39" s="38">
@@ -8883,52 +9066,55 @@
       </c>
       <c r="AF39" s="41">
         <v>3.43</v>
       </c>
       <c r="AG39" s="41">
         <v>3.59</v>
       </c>
       <c r="AH39" s="41">
         <v>3.64</v>
       </c>
       <c r="AI39" s="38">
         <v>3.98</v>
       </c>
       <c r="AJ39" s="41">
         <v>3.84</v>
       </c>
       <c r="AK39" s="41">
         <v>3.98</v>
       </c>
       <c r="AL39" s="41">
         <v>1.59</v>
       </c>
       <c r="AM39" s="41">
         <v>2.09</v>
       </c>
+      <c r="AN39" s="41">
+        <v>2.19</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="37">
         <v>2.87</v>
       </c>
       <c r="C40" s="37">
         <v>2.4300000000000002</v>
       </c>
       <c r="D40" s="37">
         <v>2.73</v>
       </c>
       <c r="E40" s="37">
         <v>3.07</v>
       </c>
       <c r="F40" s="38">
         <v>3.16</v>
       </c>
       <c r="G40" s="38">
         <v>3.55</v>
       </c>
       <c r="H40" s="38">
         <v>3.81</v>
       </c>
       <c r="I40" s="38">
@@ -9002,52 +9188,55 @@
       </c>
       <c r="AF40" s="41">
         <v>3.51</v>
       </c>
       <c r="AG40" s="41">
         <v>3.53</v>
       </c>
       <c r="AH40" s="41">
         <v>3.68</v>
       </c>
       <c r="AI40" s="38">
         <v>3.63</v>
       </c>
       <c r="AJ40" s="41">
         <v>3.62</v>
       </c>
       <c r="AK40" s="41">
         <v>3.49</v>
       </c>
       <c r="AL40" s="41">
         <v>3.02</v>
       </c>
       <c r="AM40" s="41">
         <v>3.17</v>
       </c>
+      <c r="AN40" s="41">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="C41" s="37">
         <v>3.45</v>
       </c>
       <c r="D41" s="37">
         <v>3.2</v>
       </c>
       <c r="E41" s="37">
         <v>3.24</v>
       </c>
       <c r="F41" s="38">
         <v>3.36</v>
       </c>
       <c r="G41" s="38">
         <v>3.83</v>
       </c>
       <c r="H41" s="38">
         <v>4.24</v>
       </c>
       <c r="I41" s="38">
@@ -9121,52 +9310,55 @@
       </c>
       <c r="AF41" s="41">
         <v>3.34</v>
       </c>
       <c r="AG41" s="41">
         <v>3.75</v>
       </c>
       <c r="AH41" s="41">
         <v>4</v>
       </c>
       <c r="AI41" s="38">
         <v>3.95</v>
       </c>
       <c r="AJ41" s="41">
         <v>3.71</v>
       </c>
       <c r="AK41" s="41">
         <v>3.63</v>
       </c>
       <c r="AL41" s="41">
         <v>1.22</v>
       </c>
       <c r="AM41" s="41">
         <v>0.64</v>
       </c>
+      <c r="AN41" s="41">
+        <v>1.04</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="37">
         <v>2.64</v>
       </c>
       <c r="C42" s="37">
         <v>3.06</v>
       </c>
       <c r="D42" s="37">
         <v>3.28</v>
       </c>
       <c r="E42" s="37">
         <v>3.82</v>
       </c>
       <c r="F42" s="38">
         <v>4</v>
       </c>
       <c r="G42" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="H42" s="38">
         <v>4.72</v>
       </c>
       <c r="I42" s="38">
@@ -9240,52 +9432,55 @@
       </c>
       <c r="AF42" s="41">
         <v>6.16</v>
       </c>
       <c r="AG42" s="41">
         <v>6.23</v>
       </c>
       <c r="AH42" s="41">
         <v>5.94</v>
       </c>
       <c r="AI42" s="38">
         <v>5.85</v>
       </c>
       <c r="AJ42" s="41">
         <v>5.69</v>
       </c>
       <c r="AK42" s="41">
         <v>5.59</v>
       </c>
       <c r="AL42" s="41">
         <v>3.53</v>
       </c>
       <c r="AM42" s="41">
         <v>4.29</v>
       </c>
+      <c r="AN42" s="41">
+        <v>3.61</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="37">
         <v>3.12</v>
       </c>
       <c r="C43" s="37">
         <v>5.12</v>
       </c>
       <c r="D43" s="37">
         <v>5.37</v>
       </c>
       <c r="E43" s="37">
         <v>4.9400000000000004</v>
       </c>
       <c r="F43" s="38">
         <v>4.7300000000000004</v>
       </c>
       <c r="G43" s="38">
         <v>5.55</v>
       </c>
       <c r="H43" s="38">
         <v>5.55</v>
       </c>
       <c r="I43" s="38">
@@ -9359,52 +9554,55 @@
       </c>
       <c r="AF43" s="41">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG43" s="41">
         <v>4.7</v>
       </c>
       <c r="AH43" s="41">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI43" s="38">
         <v>4.67</v>
       </c>
       <c r="AJ43" s="41">
         <v>4.79</v>
       </c>
       <c r="AK43" s="41">
         <v>4.97</v>
       </c>
       <c r="AL43" s="41">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM43" s="41">
         <v>3.96</v>
       </c>
+      <c r="AN43" s="41">
+        <v>3.77</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="42">
         <v>3.13</v>
       </c>
       <c r="C44" s="42">
         <v>3.6</v>
       </c>
       <c r="D44" s="42">
         <v>3.87</v>
       </c>
       <c r="E44" s="42">
         <v>3.95</v>
       </c>
       <c r="F44" s="40">
         <v>3.9</v>
       </c>
       <c r="G44" s="40">
         <v>4.33</v>
       </c>
       <c r="H44" s="40">
         <v>4.53</v>
       </c>
       <c r="I44" s="40">
@@ -9477,50 +9675,53 @@
         <v>3.29</v>
       </c>
       <c r="AF44" s="40">
         <v>3.59</v>
       </c>
       <c r="AG44" s="40">
         <v>3.73</v>
       </c>
       <c r="AH44" s="40">
         <v>3.7</v>
       </c>
       <c r="AI44" s="40">
         <v>3.49</v>
       </c>
       <c r="AJ44" s="40">
         <v>3.39</v>
       </c>
       <c r="AK44" s="40">
         <v>3.27</v>
       </c>
       <c r="AL44" s="40">
         <v>3.43</v>
       </c>
       <c r="AM44" s="40">
         <v>3.25</v>
+      </c>
+      <c r="AN44" s="40">
+        <v>3.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
@@ -9857,50 +10058,53 @@
       <c r="M8" s="59"/>
       <c r="N8" s="59"/>
       <c r="O8" s="59"/>
       <c r="P8" s="59"/>
       <c r="Q8" s="59"/>
       <c r="R8" s="59"/>
       <c r="S8" s="59"/>
       <c r="T8" s="59"/>
       <c r="U8" s="59"/>
       <c r="V8" s="59"/>
       <c r="W8" s="59"/>
       <c r="X8" s="59"/>
       <c r="Y8" s="59"/>
       <c r="Z8" s="59"/>
       <c r="AA8" s="61"/>
       <c r="AB8" s="61"/>
       <c r="AC8" s="61"/>
       <c r="AD8" s="63"/>
       <c r="AE8" s="63"/>
       <c r="AF8" s="63"/>
       <c r="AG8" s="63"/>
       <c r="AH8" s="63"/>
       <c r="AI8" s="63"/>
       <c r="AJ8" s="63"/>
       <c r="AK8" s="63"/>
+      <c r="AL8" s="63"/>
+      <c r="AM8" s="63"/>
+      <c r="AN8" s="63"/>
     </row>
     <row r="9" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>95</v>
       </c>
       <c r="C9" s="20">
         <v>114</v>
       </c>
       <c r="D9" s="20">
         <v>132</v>
       </c>
       <c r="E9" s="20">
         <v>112</v>
       </c>
       <c r="F9" s="21">
         <v>150</v>
       </c>
       <c r="G9" s="21">
         <v>120</v>
       </c>
       <c r="H9" s="21">
         <v>139</v>
@@ -9976,50 +10180,53 @@
       </c>
       <c r="AF9" s="25">
         <v>353</v>
       </c>
       <c r="AG9" s="25">
         <v>364</v>
       </c>
       <c r="AH9" s="25">
         <v>323</v>
       </c>
       <c r="AI9" s="21">
         <v>354</v>
       </c>
       <c r="AJ9" s="21">
         <v>263</v>
       </c>
       <c r="AK9" s="21">
         <v>355</v>
       </c>
       <c r="AL9" s="25">
         <v>268</v>
       </c>
       <c r="AM9" s="25">
         <v>245</v>
       </c>
+      <c r="AN9" s="25">
+        <v>335</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="20">
         <v>53</v>
       </c>
       <c r="C10" s="20">
         <v>54</v>
       </c>
       <c r="D10" s="20">
         <v>57</v>
       </c>
       <c r="E10" s="20">
         <v>57</v>
       </c>
       <c r="F10" s="21">
         <v>78</v>
       </c>
       <c r="G10" s="21">
         <v>61</v>
       </c>
       <c r="H10" s="21">
         <v>66</v>
@@ -10095,50 +10302,53 @@
       </c>
       <c r="AF10" s="25">
         <v>187</v>
       </c>
       <c r="AG10" s="25">
         <v>186</v>
       </c>
       <c r="AH10" s="25">
         <v>148</v>
       </c>
       <c r="AI10" s="21">
         <v>174</v>
       </c>
       <c r="AJ10" s="21">
         <v>116</v>
       </c>
       <c r="AK10" s="21">
         <v>169</v>
       </c>
       <c r="AL10" s="25">
         <v>122</v>
       </c>
       <c r="AM10" s="25">
         <v>128</v>
       </c>
+      <c r="AN10" s="25">
+        <v>169</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="20">
         <v>6</v>
       </c>
       <c r="C11" s="20">
         <v>8</v>
       </c>
       <c r="D11" s="20">
         <v>7</v>
       </c>
       <c r="E11" s="20">
         <v>6</v>
       </c>
       <c r="F11" s="21">
         <v>8</v>
       </c>
       <c r="G11" s="21">
         <v>8</v>
       </c>
       <c r="H11" s="21">
         <v>7</v>
@@ -10214,50 +10424,53 @@
       </c>
       <c r="AF11" s="25">
         <v>23</v>
       </c>
       <c r="AG11" s="25">
         <v>22</v>
       </c>
       <c r="AH11" s="25">
         <v>25</v>
       </c>
       <c r="AI11" s="21">
         <v>32</v>
       </c>
       <c r="AJ11" s="21">
         <v>28</v>
       </c>
       <c r="AK11" s="21">
         <v>25</v>
       </c>
       <c r="AL11" s="25">
         <v>25</v>
       </c>
       <c r="AM11" s="25">
         <v>11</v>
       </c>
+      <c r="AN11" s="25">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>3</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="20">
         <v>4</v>
       </c>
       <c r="E12" s="20">
         <v>1</v>
       </c>
       <c r="F12" s="21">
         <v>1</v>
       </c>
       <c r="G12" s="21">
         <v>2</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>44</v>
@@ -10333,50 +10546,53 @@
       </c>
       <c r="AF12" s="25">
         <v>3</v>
       </c>
       <c r="AG12" s="25">
         <v>4</v>
       </c>
       <c r="AH12" s="25">
         <v>2</v>
       </c>
       <c r="AI12" s="21">
         <v>1</v>
       </c>
       <c r="AJ12" s="21">
         <v>4</v>
       </c>
       <c r="AK12" s="21">
         <v>2</v>
       </c>
       <c r="AL12" s="25">
         <v>4</v>
       </c>
       <c r="AM12" s="25">
         <v>4</v>
       </c>
+      <c r="AN12" s="25">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="20">
         <v>5</v>
       </c>
       <c r="C13" s="20">
         <v>6</v>
       </c>
       <c r="D13" s="20">
         <v>6</v>
       </c>
       <c r="E13" s="20">
         <v>5</v>
       </c>
       <c r="F13" s="21">
         <v>7</v>
       </c>
       <c r="G13" s="21">
         <v>4</v>
       </c>
       <c r="H13" s="21">
         <v>10</v>
@@ -10452,50 +10668,53 @@
       </c>
       <c r="AF13" s="25">
         <v>16</v>
       </c>
       <c r="AG13" s="25">
         <v>12</v>
       </c>
       <c r="AH13" s="25">
         <v>14</v>
       </c>
       <c r="AI13" s="21">
         <v>24</v>
       </c>
       <c r="AJ13" s="21">
         <v>6</v>
       </c>
       <c r="AK13" s="21">
         <v>21</v>
       </c>
       <c r="AL13" s="25">
         <v>13</v>
       </c>
       <c r="AM13" s="25">
         <v>15</v>
       </c>
+      <c r="AN13" s="25">
+        <v>21</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="20">
         <v>12</v>
       </c>
       <c r="C14" s="20">
         <v>19</v>
       </c>
       <c r="D14" s="20">
         <v>23</v>
       </c>
       <c r="E14" s="20">
         <v>10</v>
       </c>
       <c r="F14" s="21">
         <v>25</v>
       </c>
       <c r="G14" s="21">
         <v>25</v>
       </c>
       <c r="H14" s="21">
         <v>32</v>
@@ -10571,50 +10790,53 @@
       </c>
       <c r="AF14" s="25">
         <v>48</v>
       </c>
       <c r="AG14" s="25">
         <v>62</v>
       </c>
       <c r="AH14" s="25">
         <v>58</v>
       </c>
       <c r="AI14" s="21">
         <v>49</v>
       </c>
       <c r="AJ14" s="21">
         <v>44</v>
       </c>
       <c r="AK14" s="21">
         <v>64</v>
       </c>
       <c r="AL14" s="25">
         <v>47</v>
       </c>
       <c r="AM14" s="25">
         <v>41</v>
       </c>
+      <c r="AN14" s="25">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="20">
         <v>6</v>
       </c>
       <c r="C15" s="20">
         <v>10</v>
       </c>
       <c r="D15" s="20">
         <v>9</v>
       </c>
       <c r="E15" s="20">
         <v>9</v>
       </c>
       <c r="F15" s="21">
         <v>7</v>
       </c>
       <c r="G15" s="21">
         <v>7</v>
       </c>
       <c r="H15" s="21">
         <v>9</v>
@@ -10688,96 +10910,100 @@
       <c r="AE15" s="25">
         <v>22</v>
       </c>
       <c r="AF15" s="25">
         <v>26</v>
       </c>
       <c r="AG15" s="25">
         <v>16</v>
       </c>
       <c r="AH15" s="25">
         <v>18</v>
       </c>
       <c r="AI15" s="21">
         <v>15</v>
       </c>
       <c r="AJ15" s="21">
         <v>14</v>
       </c>
       <c r="AK15" s="21">
         <v>28</v>
       </c>
       <c r="AL15" s="25">
         <v>30</v>
       </c>
       <c r="AM15" s="25">
+        <v>16</v>
+      </c>
+      <c r="AN15" s="25">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="51"/>
       <c r="I16" s="51"/>
       <c r="J16" s="51"/>
       <c r="K16" s="21"/>
       <c r="L16" s="51"/>
       <c r="M16" s="21"/>
       <c r="N16" s="51"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
       <c r="V16" s="25"/>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="21"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
+      <c r="AN16" s="25"/>
     </row>
-    <row r="17" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="20">
         <v>2</v>
       </c>
       <c r="C17" s="20">
         <v>6</v>
       </c>
       <c r="D17" s="20">
         <v>9</v>
       </c>
       <c r="E17" s="20">
         <v>11</v>
       </c>
       <c r="F17" s="21">
         <v>10</v>
       </c>
       <c r="G17" s="21">
         <v>3</v>
       </c>
       <c r="H17" s="21">
         <v>5</v>
       </c>
       <c r="I17" s="21">
@@ -10851,52 +11077,55 @@
       </c>
       <c r="AF17" s="25">
         <v>24</v>
       </c>
       <c r="AG17" s="25">
         <v>20</v>
       </c>
       <c r="AH17" s="25">
         <v>21</v>
       </c>
       <c r="AI17" s="21">
         <v>16</v>
       </c>
       <c r="AJ17" s="21">
         <v>21</v>
       </c>
       <c r="AK17" s="21">
         <v>22</v>
       </c>
       <c r="AL17" s="25">
         <v>8</v>
       </c>
       <c r="AM17" s="25">
         <v>10</v>
       </c>
+      <c r="AN17" s="25">
+        <v>13</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="20">
         <v>1</v>
       </c>
       <c r="C18" s="20">
         <v>1</v>
       </c>
       <c r="D18" s="20">
         <v>3</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="21">
         <v>1</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>44</v>
       </c>
       <c r="I18" s="21" t="s">
@@ -10970,52 +11199,55 @@
       </c>
       <c r="AF18" s="25">
         <v>1</v>
       </c>
       <c r="AG18" s="25">
         <v>2</v>
       </c>
       <c r="AH18" s="25">
         <v>3</v>
       </c>
       <c r="AI18" s="21">
         <v>1</v>
       </c>
       <c r="AJ18" s="21">
         <v>3</v>
       </c>
       <c r="AK18" s="51" t="s">
         <v>48</v>
       </c>
       <c r="AL18" s="51" t="s">
         <v>48</v>
       </c>
       <c r="AM18" s="51">
         <v>2</v>
       </c>
+      <c r="AN18" s="25" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="20">
         <v>4</v>
       </c>
       <c r="C19" s="20">
         <v>3</v>
       </c>
       <c r="D19" s="20">
         <v>2</v>
       </c>
       <c r="E19" s="20">
         <v>2</v>
       </c>
       <c r="F19" s="21">
         <v>7</v>
       </c>
       <c r="G19" s="21">
         <v>5</v>
       </c>
       <c r="H19" s="21">
         <v>6</v>
       </c>
       <c r="I19" s="21">
@@ -11089,52 +11321,55 @@
       </c>
       <c r="AF19" s="25">
         <v>8</v>
       </c>
       <c r="AG19" s="25">
         <v>19</v>
       </c>
       <c r="AH19" s="25">
         <v>10</v>
       </c>
       <c r="AI19" s="21">
         <v>21</v>
       </c>
       <c r="AJ19" s="21">
         <v>5</v>
       </c>
       <c r="AK19" s="21">
         <v>5</v>
       </c>
       <c r="AL19" s="25">
         <v>9</v>
       </c>
       <c r="AM19" s="25">
         <v>9</v>
       </c>
+      <c r="AN19" s="25">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="20">
         <v>3</v>
       </c>
       <c r="C20" s="20">
         <v>1</v>
       </c>
       <c r="D20" s="20">
         <v>3</v>
       </c>
       <c r="E20" s="20">
         <v>2</v>
       </c>
       <c r="F20" s="21">
         <v>2</v>
       </c>
       <c r="G20" s="21" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="21">
         <v>2</v>
       </c>
       <c r="I20" s="21">
@@ -11208,52 +11443,55 @@
       </c>
       <c r="AF20" s="25">
         <v>3</v>
       </c>
       <c r="AG20" s="25">
         <v>1</v>
       </c>
       <c r="AH20" s="25">
         <v>3</v>
       </c>
       <c r="AI20" s="21">
         <v>1</v>
       </c>
       <c r="AJ20" s="21">
         <v>2</v>
       </c>
       <c r="AK20" s="21">
         <v>1</v>
       </c>
       <c r="AL20" s="25">
         <v>5</v>
       </c>
       <c r="AM20" s="25" t="s">
         <v>44</v>
       </c>
+      <c r="AN20" s="25">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="20">
         <v>3</v>
       </c>
       <c r="F21" s="21">
         <v>3</v>
       </c>
       <c r="G21" s="21">
         <v>1</v>
       </c>
       <c r="H21" s="21">
         <v>1</v>
       </c>
       <c r="I21" s="21">
@@ -11327,52 +11565,55 @@
       </c>
       <c r="AF21" s="25">
         <v>1</v>
       </c>
       <c r="AG21" s="25">
         <v>4</v>
       </c>
       <c r="AH21" s="25">
         <v>7</v>
       </c>
       <c r="AI21" s="21">
         <v>2</v>
       </c>
       <c r="AJ21" s="21">
         <v>2</v>
       </c>
       <c r="AK21" s="21">
         <v>2</v>
       </c>
       <c r="AL21" s="25">
         <v>2</v>
       </c>
       <c r="AM21" s="25">
         <v>3</v>
       </c>
+      <c r="AN21" s="25">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="20">
         <v>1</v>
       </c>
       <c r="D22" s="20">
         <v>3</v>
       </c>
       <c r="E22" s="20">
         <v>4</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="21">
         <v>2</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="21">
@@ -11446,52 +11687,55 @@
       </c>
       <c r="AF22" s="25">
         <v>7</v>
       </c>
       <c r="AG22" s="25">
         <v>8</v>
       </c>
       <c r="AH22" s="25">
         <v>8</v>
       </c>
       <c r="AI22" s="21">
         <v>11</v>
       </c>
       <c r="AJ22" s="21">
         <v>9</v>
       </c>
       <c r="AK22" s="21">
         <v>11</v>
       </c>
       <c r="AL22" s="25">
         <v>1</v>
       </c>
       <c r="AM22" s="25">
         <v>4</v>
       </c>
+      <c r="AN22" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="71" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="73">
         <v>5</v>
       </c>
       <c r="D23" s="73">
         <v>6</v>
       </c>
       <c r="E23" s="73">
         <v>2</v>
       </c>
       <c r="F23" s="25">
         <v>2</v>
       </c>
       <c r="G23" s="25">
         <v>1</v>
       </c>
       <c r="H23" s="25">
         <v>1</v>
       </c>
       <c r="I23" s="25">
@@ -11565,95 +11809,99 @@
       </c>
       <c r="AF23" s="25">
         <v>6</v>
       </c>
       <c r="AG23" s="25">
         <v>8</v>
       </c>
       <c r="AH23" s="25">
         <v>6</v>
       </c>
       <c r="AI23" s="21">
         <v>7</v>
       </c>
       <c r="AJ23" s="21">
         <v>9</v>
       </c>
       <c r="AK23" s="21">
         <v>5</v>
       </c>
       <c r="AL23" s="25">
         <v>2</v>
       </c>
       <c r="AM23" s="25">
         <v>2</v>
       </c>
+      <c r="AN23" s="25">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="61"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="61"/>
       <c r="R24" s="61"/>
       <c r="S24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="61"/>
       <c r="Y24" s="61"/>
       <c r="Z24" s="61"/>
       <c r="AA24" s="61"/>
       <c r="AB24" s="61"/>
       <c r="AC24" s="61"/>
       <c r="AD24" s="63"/>
       <c r="AE24" s="63"/>
       <c r="AF24" s="63"/>
       <c r="AG24" s="63"/>
       <c r="AH24" s="63"/>
       <c r="AI24" s="63"/>
       <c r="AJ24" s="63"/>
       <c r="AK24" s="63"/>
-      <c r="AL24" s="25"/>
-      <c r="AM24" s="25"/>
+      <c r="AL24" s="63"/>
+      <c r="AM24" s="63"/>
+      <c r="AN24" s="63"/>
     </row>
-    <row r="25" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="20">
         <v>87</v>
       </c>
       <c r="C25" s="20">
         <v>101</v>
       </c>
       <c r="D25" s="20">
         <v>110</v>
       </c>
       <c r="E25" s="20">
         <v>91</v>
       </c>
       <c r="F25" s="21">
         <v>128</v>
       </c>
       <c r="G25" s="21">
         <v>107</v>
       </c>
       <c r="H25" s="21">
         <v>127</v>
       </c>
       <c r="I25" s="21">
@@ -11727,52 +11975,55 @@
       </c>
       <c r="AF25" s="25">
         <v>318</v>
       </c>
       <c r="AG25" s="25">
         <v>308</v>
       </c>
       <c r="AH25" s="25">
         <v>275</v>
       </c>
       <c r="AI25" s="21">
         <v>304</v>
       </c>
       <c r="AJ25" s="21">
         <v>223</v>
       </c>
       <c r="AK25" s="21">
         <v>323</v>
       </c>
       <c r="AL25" s="25">
         <v>247</v>
       </c>
       <c r="AM25" s="25">
         <v>220</v>
       </c>
+      <c r="AN25" s="25">
+        <v>294</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="20">
         <v>53</v>
       </c>
       <c r="C26" s="20">
         <v>54</v>
       </c>
       <c r="D26" s="20">
         <v>57</v>
       </c>
       <c r="E26" s="20">
         <v>57</v>
       </c>
       <c r="F26" s="21">
         <v>78</v>
       </c>
       <c r="G26" s="21">
         <v>61</v>
       </c>
       <c r="H26" s="21">
         <v>66</v>
       </c>
       <c r="I26" s="21">
@@ -11846,52 +12097,55 @@
       </c>
       <c r="AF26" s="25">
         <v>187</v>
       </c>
       <c r="AG26" s="25">
         <v>186</v>
       </c>
       <c r="AH26" s="25">
         <v>148</v>
       </c>
       <c r="AI26" s="21">
         <v>174</v>
       </c>
       <c r="AJ26" s="21">
         <v>116</v>
       </c>
       <c r="AK26" s="21">
         <v>169</v>
       </c>
       <c r="AL26" s="25">
         <v>122</v>
       </c>
       <c r="AM26" s="25">
         <v>128</v>
       </c>
+      <c r="AN26" s="25">
+        <v>169</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="20">
         <v>6</v>
       </c>
       <c r="C27" s="20">
         <v>8</v>
       </c>
       <c r="D27" s="20">
         <v>7</v>
       </c>
       <c r="E27" s="20">
         <v>6</v>
       </c>
       <c r="F27" s="21">
         <v>8</v>
       </c>
       <c r="G27" s="21">
         <v>8</v>
       </c>
       <c r="H27" s="21">
         <v>7</v>
       </c>
       <c r="I27" s="21">
@@ -11965,52 +12219,55 @@
       </c>
       <c r="AF27" s="25">
         <v>23</v>
       </c>
       <c r="AG27" s="25">
         <v>22</v>
       </c>
       <c r="AH27" s="25">
         <v>25</v>
       </c>
       <c r="AI27" s="21">
         <v>32</v>
       </c>
       <c r="AJ27" s="21">
         <v>28</v>
       </c>
       <c r="AK27" s="21">
         <v>25</v>
       </c>
       <c r="AL27" s="25">
         <v>25</v>
       </c>
       <c r="AM27" s="25">
         <v>11</v>
       </c>
+      <c r="AN27" s="25">
+        <v>21</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="20">
         <v>3</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="20">
         <v>4</v>
       </c>
       <c r="E28" s="20">
         <v>1</v>
       </c>
       <c r="F28" s="21">
         <v>1</v>
       </c>
       <c r="G28" s="21">
         <v>2</v>
       </c>
       <c r="H28" s="21" t="s">
         <v>44</v>
       </c>
       <c r="I28" s="21" t="s">
@@ -12084,52 +12341,55 @@
       </c>
       <c r="AF28" s="25">
         <v>3</v>
       </c>
       <c r="AG28" s="25">
         <v>4</v>
       </c>
       <c r="AH28" s="25">
         <v>2</v>
       </c>
       <c r="AI28" s="21">
         <v>1</v>
       </c>
       <c r="AJ28" s="21">
         <v>4</v>
       </c>
       <c r="AK28" s="21">
         <v>2</v>
       </c>
       <c r="AL28" s="25">
         <v>4</v>
       </c>
       <c r="AM28" s="25">
         <v>4</v>
       </c>
+      <c r="AN28" s="25">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="20">
         <v>5</v>
       </c>
       <c r="C29" s="20">
         <v>6</v>
       </c>
       <c r="D29" s="20">
         <v>6</v>
       </c>
       <c r="E29" s="20">
         <v>5</v>
       </c>
       <c r="F29" s="21">
         <v>7</v>
       </c>
       <c r="G29" s="21">
         <v>4</v>
       </c>
       <c r="H29" s="21">
         <v>10</v>
       </c>
       <c r="I29" s="21">
@@ -12203,52 +12463,55 @@
       </c>
       <c r="AF29" s="25">
         <v>16</v>
       </c>
       <c r="AG29" s="25">
         <v>12</v>
       </c>
       <c r="AH29" s="25">
         <v>14</v>
       </c>
       <c r="AI29" s="21">
         <v>24</v>
       </c>
       <c r="AJ29" s="21">
         <v>6</v>
       </c>
       <c r="AK29" s="21">
         <v>21</v>
       </c>
       <c r="AL29" s="25">
         <v>13</v>
       </c>
       <c r="AM29" s="25">
         <v>15</v>
       </c>
+      <c r="AN29" s="25">
+        <v>21</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="20">
         <v>12</v>
       </c>
       <c r="C30" s="20">
         <v>19</v>
       </c>
       <c r="D30" s="20">
         <v>23</v>
       </c>
       <c r="E30" s="20">
         <v>10</v>
       </c>
       <c r="F30" s="21">
         <v>25</v>
       </c>
       <c r="G30" s="21">
         <v>25</v>
       </c>
       <c r="H30" s="21">
         <v>32</v>
       </c>
       <c r="I30" s="21">
@@ -12322,52 +12585,55 @@
       </c>
       <c r="AF30" s="25">
         <v>48</v>
       </c>
       <c r="AG30" s="25">
         <v>62</v>
       </c>
       <c r="AH30" s="25">
         <v>58</v>
       </c>
       <c r="AI30" s="21">
         <v>49</v>
       </c>
       <c r="AJ30" s="21">
         <v>44</v>
       </c>
       <c r="AK30" s="21">
         <v>64</v>
       </c>
       <c r="AL30" s="25">
         <v>47</v>
       </c>
       <c r="AM30" s="25">
         <v>41</v>
       </c>
+      <c r="AN30" s="25">
+        <v>59</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="20">
         <v>6</v>
       </c>
       <c r="C31" s="20">
         <v>10</v>
       </c>
       <c r="D31" s="20">
         <v>9</v>
       </c>
       <c r="E31" s="20">
         <v>9</v>
       </c>
       <c r="F31" s="21">
         <v>7</v>
       </c>
       <c r="G31" s="21">
         <v>7</v>
       </c>
       <c r="H31" s="21">
         <v>9</v>
       </c>
       <c r="I31" s="21">
@@ -12441,94 +12707,98 @@
       </c>
       <c r="AF31" s="25">
         <v>26</v>
       </c>
       <c r="AG31" s="25">
         <v>16</v>
       </c>
       <c r="AH31" s="25">
         <v>18</v>
       </c>
       <c r="AI31" s="21">
         <v>15</v>
       </c>
       <c r="AJ31" s="21">
         <v>14</v>
       </c>
       <c r="AK31" s="21">
         <v>28</v>
       </c>
       <c r="AL31" s="25">
         <v>30</v>
       </c>
       <c r="AM31" s="25">
         <v>16</v>
       </c>
+      <c r="AN31" s="25">
+        <v>16</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="21"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="21"/>
       <c r="L32" s="51"/>
       <c r="M32" s="21"/>
       <c r="N32" s="51"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="25"/>
       <c r="AB32" s="25"/>
       <c r="AC32" s="25"/>
       <c r="AD32" s="25"/>
       <c r="AE32" s="25"/>
       <c r="AF32" s="25"/>
       <c r="AG32" s="25"/>
       <c r="AH32" s="25"/>
       <c r="AJ32" s="21"/>
       <c r="AK32" s="21"/>
       <c r="AL32" s="25"/>
       <c r="AM32" s="25"/>
+      <c r="AN32" s="25"/>
     </row>
-    <row r="33" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>2</v>
       </c>
       <c r="C33" s="20">
         <v>4</v>
       </c>
       <c r="D33" s="20">
         <v>4</v>
       </c>
       <c r="E33" s="20">
         <v>3</v>
       </c>
       <c r="F33" s="21">
         <v>1</v>
       </c>
       <c r="G33" s="51" t="s">
         <v>44</v>
       </c>
       <c r="H33" s="21">
         <v>3</v>
       </c>
       <c r="I33" s="21">
@@ -12602,52 +12872,55 @@
       </c>
       <c r="AF33" s="25">
         <v>14</v>
       </c>
       <c r="AG33" s="25">
         <v>5</v>
       </c>
       <c r="AH33" s="25">
         <v>9</v>
       </c>
       <c r="AI33" s="21">
         <v>9</v>
       </c>
       <c r="AJ33" s="21">
         <v>10</v>
       </c>
       <c r="AK33" s="21">
         <v>14</v>
       </c>
       <c r="AL33" s="25">
         <v>3</v>
       </c>
       <c r="AM33" s="25">
         <v>5</v>
       </c>
+      <c r="AN33" s="25">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="72" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C34" s="73" t="s">
         <v>44</v>
       </c>
       <c r="D34" s="73" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="73" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="25">
         <v>1</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H34" s="25" t="s">
         <v>44</v>
       </c>
       <c r="I34" s="3" t="s">
@@ -12721,95 +12994,99 @@
       </c>
       <c r="AF34" s="25">
         <v>1</v>
       </c>
       <c r="AG34" s="25">
         <v>1</v>
       </c>
       <c r="AH34" s="25">
         <v>1</v>
       </c>
       <c r="AI34" s="51" t="s">
         <v>48</v>
       </c>
       <c r="AJ34" s="21">
         <v>1</v>
       </c>
       <c r="AK34" s="21" t="s">
         <v>48</v>
       </c>
       <c r="AL34" s="25">
         <v>3</v>
       </c>
       <c r="AM34" s="25" t="s">
         <v>48</v>
       </c>
+      <c r="AN34" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="61" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="61"/>
       <c r="R35" s="61"/>
       <c r="S35" s="61"/>
       <c r="T35" s="61"/>
       <c r="U35" s="61"/>
       <c r="V35" s="61"/>
       <c r="W35" s="61"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61"/>
       <c r="Z35" s="61"/>
       <c r="AA35" s="61"/>
       <c r="AB35" s="61"/>
       <c r="AC35" s="61"/>
       <c r="AD35" s="63"/>
       <c r="AE35" s="63"/>
       <c r="AF35" s="63"/>
       <c r="AG35" s="63"/>
       <c r="AH35" s="63"/>
       <c r="AI35" s="63"/>
       <c r="AJ35" s="63"/>
       <c r="AK35" s="63"/>
-      <c r="AL35" s="25"/>
-      <c r="AM35" s="25"/>
+      <c r="AL35" s="63"/>
+      <c r="AM35" s="63"/>
+      <c r="AN35" s="63"/>
     </row>
-    <row r="36" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="20">
         <v>8</v>
       </c>
       <c r="C36" s="20">
         <v>13</v>
       </c>
       <c r="D36" s="20">
         <v>22</v>
       </c>
       <c r="E36" s="20">
         <v>21</v>
       </c>
       <c r="F36" s="21">
         <v>22</v>
       </c>
       <c r="G36" s="21">
         <v>13</v>
       </c>
       <c r="H36" s="21">
         <v>12</v>
       </c>
       <c r="I36" s="21">
@@ -12883,94 +13160,98 @@
       </c>
       <c r="AF36" s="25">
         <v>35</v>
       </c>
       <c r="AG36" s="25">
         <v>56</v>
       </c>
       <c r="AH36" s="25">
         <v>48</v>
       </c>
       <c r="AI36" s="21">
         <v>50</v>
       </c>
       <c r="AJ36" s="25">
         <v>40</v>
       </c>
       <c r="AK36" s="25">
         <v>32</v>
       </c>
       <c r="AL36" s="25">
         <v>21</v>
       </c>
       <c r="AM36" s="25">
         <v>25</v>
       </c>
+      <c r="AN36" s="25">
+        <v>41</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="51"/>
       <c r="I37" s="21"/>
       <c r="J37" s="51"/>
       <c r="K37" s="21"/>
       <c r="L37" s="51"/>
       <c r="M37" s="21"/>
       <c r="N37" s="51"/>
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="21"/>
       <c r="S37" s="25"/>
       <c r="T37" s="25"/>
       <c r="U37" s="25"/>
       <c r="V37" s="25"/>
       <c r="W37" s="25"/>
       <c r="X37" s="25"/>
       <c r="Y37" s="25"/>
       <c r="Z37" s="25"/>
       <c r="AA37" s="25"/>
       <c r="AB37" s="25"/>
       <c r="AC37" s="25"/>
       <c r="AD37" s="25"/>
       <c r="AE37" s="25"/>
       <c r="AF37" s="25"/>
       <c r="AG37" s="25"/>
       <c r="AH37" s="25"/>
       <c r="AJ37" s="25"/>
       <c r="AK37" s="25"/>
       <c r="AL37" s="25"/>
       <c r="AM37" s="25"/>
+      <c r="AN37" s="25"/>
     </row>
-    <row r="38" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="20">
         <v>2</v>
       </c>
       <c r="D38" s="20">
         <v>5</v>
       </c>
       <c r="E38" s="20">
         <v>8</v>
       </c>
       <c r="F38" s="21">
         <v>9</v>
       </c>
       <c r="G38" s="21">
         <v>3</v>
       </c>
       <c r="H38" s="21">
         <v>2</v>
       </c>
       <c r="I38" s="21" t="s">
@@ -13044,52 +13325,55 @@
       </c>
       <c r="AF38" s="25">
         <v>10</v>
       </c>
       <c r="AG38" s="25">
         <v>15</v>
       </c>
       <c r="AH38" s="25">
         <v>12</v>
       </c>
       <c r="AI38" s="21">
         <v>7</v>
       </c>
       <c r="AJ38" s="25">
         <v>11</v>
       </c>
       <c r="AK38" s="25">
         <v>8</v>
       </c>
       <c r="AL38" s="25">
         <v>5</v>
       </c>
       <c r="AM38" s="25">
         <v>5</v>
       </c>
+      <c r="AN38" s="25">
+        <v>9</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="20">
         <v>1</v>
       </c>
       <c r="C39" s="20">
         <v>1</v>
       </c>
       <c r="D39" s="20">
         <v>3</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="21" t="s">
         <v>44</v>
       </c>
       <c r="G39" s="21">
         <v>1</v>
       </c>
       <c r="H39" s="21" t="s">
         <v>44</v>
       </c>
       <c r="I39" s="51" t="s">
@@ -13163,52 +13447,55 @@
       </c>
       <c r="AF39" s="25">
         <v>1</v>
       </c>
       <c r="AG39" s="25">
         <v>2</v>
       </c>
       <c r="AH39" s="25">
         <v>3</v>
       </c>
       <c r="AI39" s="21">
         <v>1</v>
       </c>
       <c r="AJ39" s="25">
         <v>3</v>
       </c>
       <c r="AK39" s="51" t="s">
         <v>48</v>
       </c>
       <c r="AL39" s="51" t="s">
         <v>48</v>
       </c>
       <c r="AM39" s="51">
         <v>2</v>
       </c>
+      <c r="AN39" s="25" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="20">
         <v>4</v>
       </c>
       <c r="C40" s="20">
         <v>3</v>
       </c>
       <c r="D40" s="20">
         <v>2</v>
       </c>
       <c r="E40" s="20">
         <v>2</v>
       </c>
       <c r="F40" s="21">
         <v>7</v>
       </c>
       <c r="G40" s="21">
         <v>5</v>
       </c>
       <c r="H40" s="21">
         <v>6</v>
       </c>
       <c r="I40" s="21">
@@ -13282,52 +13569,55 @@
       </c>
       <c r="AF40" s="25">
         <v>8</v>
       </c>
       <c r="AG40" s="25">
         <v>19</v>
       </c>
       <c r="AH40" s="25">
         <v>10</v>
       </c>
       <c r="AI40" s="21">
         <v>21</v>
       </c>
       <c r="AJ40" s="25">
         <v>5</v>
       </c>
       <c r="AK40" s="25">
         <v>5</v>
       </c>
       <c r="AL40" s="25">
         <v>9</v>
       </c>
       <c r="AM40" s="25">
         <v>9</v>
       </c>
+      <c r="AN40" s="25">
+        <v>17</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="20">
         <v>3</v>
       </c>
       <c r="C41" s="20">
         <v>1</v>
       </c>
       <c r="D41" s="20">
         <v>3</v>
       </c>
       <c r="E41" s="20">
         <v>2</v>
       </c>
       <c r="F41" s="21">
         <v>1</v>
       </c>
       <c r="G41" s="21" t="s">
         <v>44</v>
       </c>
       <c r="H41" s="21">
         <v>2</v>
       </c>
       <c r="I41" s="21">
@@ -13401,52 +13691,55 @@
       </c>
       <c r="AF41" s="25">
         <v>2</v>
       </c>
       <c r="AG41" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AH41" s="25">
         <v>2</v>
       </c>
       <c r="AI41" s="21">
         <v>1</v>
       </c>
       <c r="AJ41" s="25">
         <v>1</v>
       </c>
       <c r="AK41" s="25">
         <v>1</v>
       </c>
       <c r="AL41" s="25">
         <v>2</v>
       </c>
       <c r="AM41" s="25" t="s">
         <v>48</v>
       </c>
+      <c r="AN41" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E42" s="20">
         <v>3</v>
       </c>
       <c r="F42" s="21">
         <v>3</v>
       </c>
       <c r="G42" s="21">
         <v>1</v>
       </c>
       <c r="H42" s="21">
         <v>1</v>
       </c>
       <c r="I42" s="21">
@@ -13520,52 +13813,55 @@
       </c>
       <c r="AF42" s="25">
         <v>1</v>
       </c>
       <c r="AG42" s="25">
         <v>4</v>
       </c>
       <c r="AH42" s="25">
         <v>7</v>
       </c>
       <c r="AI42" s="21">
         <v>2</v>
       </c>
       <c r="AJ42" s="25">
         <v>2</v>
       </c>
       <c r="AK42" s="25">
         <v>2</v>
       </c>
       <c r="AL42" s="25">
         <v>2</v>
       </c>
       <c r="AM42" s="25">
         <v>3</v>
       </c>
+      <c r="AN42" s="25">
+        <v>3</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="20">
         <v>1</v>
       </c>
       <c r="D43" s="20">
         <v>3</v>
       </c>
       <c r="E43" s="20">
         <v>4</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>44</v>
       </c>
       <c r="G43" s="21">
         <v>2</v>
       </c>
       <c r="H43" s="21" t="s">
         <v>44</v>
       </c>
       <c r="I43" s="21">
@@ -13639,52 +13935,55 @@
       </c>
       <c r="AF43" s="25">
         <v>7</v>
       </c>
       <c r="AG43" s="25">
         <v>8</v>
       </c>
       <c r="AH43" s="25">
         <v>8</v>
       </c>
       <c r="AI43" s="21">
         <v>11</v>
       </c>
       <c r="AJ43" s="25">
         <v>9</v>
       </c>
       <c r="AK43" s="25">
         <v>11</v>
       </c>
       <c r="AL43" s="25">
         <v>1</v>
       </c>
       <c r="AM43" s="25">
         <v>4</v>
       </c>
+      <c r="AN43" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="27">
         <v>5</v>
       </c>
       <c r="D44" s="27">
         <v>6</v>
       </c>
       <c r="E44" s="27">
         <v>2</v>
       </c>
       <c r="F44" s="28">
         <v>2</v>
       </c>
       <c r="G44" s="28">
         <v>1</v>
       </c>
       <c r="H44" s="28">
         <v>1</v>
       </c>
       <c r="I44" s="28">
@@ -13758,52 +14057,55 @@
       </c>
       <c r="AF44" s="28">
         <v>6</v>
       </c>
       <c r="AG44" s="28">
         <v>8</v>
       </c>
       <c r="AH44" s="28">
         <v>6</v>
       </c>
       <c r="AI44" s="28">
         <v>7</v>
       </c>
       <c r="AJ44" s="28">
         <v>9</v>
       </c>
       <c r="AK44" s="28">
         <v>5</v>
       </c>
       <c r="AL44" s="28">
         <v>2</v>
       </c>
       <c r="AM44" s="28">
         <v>2</v>
       </c>
+      <c r="AN44" s="28">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="AI45" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -14155,50 +14457,53 @@
       <c r="M8" s="59"/>
       <c r="N8" s="59"/>
       <c r="O8" s="59"/>
       <c r="P8" s="59"/>
       <c r="Q8" s="59"/>
       <c r="R8" s="59"/>
       <c r="S8" s="59"/>
       <c r="T8" s="59"/>
       <c r="U8" s="59"/>
       <c r="V8" s="59"/>
       <c r="W8" s="59"/>
       <c r="X8" s="59"/>
       <c r="Y8" s="59"/>
       <c r="Z8" s="59"/>
       <c r="AA8" s="63"/>
       <c r="AB8" s="63"/>
       <c r="AC8" s="63"/>
       <c r="AD8" s="63"/>
       <c r="AE8" s="63"/>
       <c r="AF8" s="63"/>
       <c r="AG8" s="63"/>
       <c r="AH8" s="63"/>
       <c r="AI8" s="63"/>
       <c r="AJ8" s="63"/>
       <c r="AK8" s="63"/>
+      <c r="AL8" s="63"/>
+      <c r="AM8" s="63"/>
+      <c r="AN8" s="63"/>
     </row>
     <row r="9" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="37">
         <v>0.99</v>
       </c>
       <c r="C9" s="37">
         <v>1.1399999999999999</v>
       </c>
       <c r="D9" s="37">
         <v>1.22</v>
       </c>
       <c r="E9" s="37">
         <v>1.21</v>
       </c>
       <c r="F9" s="38">
         <v>1.28</v>
       </c>
       <c r="G9" s="38">
         <v>1.28</v>
       </c>
       <c r="H9" s="38">
         <v>1.31</v>
@@ -14274,50 +14579,53 @@
       </c>
       <c r="AF9" s="41">
         <v>3.31</v>
       </c>
       <c r="AG9" s="41">
         <v>3.37</v>
       </c>
       <c r="AH9" s="41">
         <v>3.38</v>
       </c>
       <c r="AI9" s="38">
         <v>3.41</v>
       </c>
       <c r="AJ9" s="38">
         <v>3.36</v>
       </c>
       <c r="AK9" s="38">
         <v>3.39</v>
       </c>
       <c r="AL9" s="41">
         <v>2.79</v>
       </c>
       <c r="AM9" s="41">
         <v>2.8</v>
       </c>
+      <c r="AN9" s="41">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="37">
         <v>1.2</v>
       </c>
       <c r="C10" s="37">
         <v>1.28</v>
       </c>
       <c r="D10" s="37">
         <v>1.28</v>
       </c>
       <c r="E10" s="37">
         <v>1.3</v>
       </c>
       <c r="F10" s="38">
         <v>1.39</v>
       </c>
       <c r="G10" s="38">
         <v>1.4</v>
       </c>
       <c r="H10" s="38">
         <v>1.41</v>
@@ -14393,50 +14701,53 @@
       </c>
       <c r="AF10" s="41">
         <v>3.52</v>
       </c>
       <c r="AG10" s="41">
         <v>3.6</v>
       </c>
       <c r="AH10" s="41">
         <v>3.58</v>
       </c>
       <c r="AI10" s="38">
         <v>3.61</v>
       </c>
       <c r="AJ10" s="38">
         <v>3.52</v>
       </c>
       <c r="AK10" s="38">
         <v>3.54</v>
       </c>
       <c r="AL10" s="41">
         <v>2.68</v>
       </c>
       <c r="AM10" s="41">
         <v>2.88</v>
       </c>
+      <c r="AN10" s="41">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="37">
         <v>0.91</v>
       </c>
       <c r="C11" s="37">
         <v>1.1100000000000001</v>
       </c>
       <c r="D11" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="37">
         <v>1.06</v>
       </c>
       <c r="F11" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="38">
         <v>1.1200000000000001</v>
       </c>
       <c r="H11" s="38">
         <v>1.1100000000000001</v>
@@ -14512,50 +14823,53 @@
       </c>
       <c r="AF11" s="41">
         <v>3.62</v>
       </c>
       <c r="AG11" s="41">
         <v>3.59</v>
       </c>
       <c r="AH11" s="41">
         <v>3.63</v>
       </c>
       <c r="AI11" s="38">
         <v>3.76</v>
       </c>
       <c r="AJ11" s="38">
         <v>3.82</v>
       </c>
       <c r="AK11" s="38">
         <v>3.82</v>
       </c>
       <c r="AL11" s="41">
         <v>3.87</v>
       </c>
       <c r="AM11" s="41">
         <v>2.91</v>
       </c>
+      <c r="AN11" s="41">
+        <v>3.03</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="37">
         <v>3.16</v>
       </c>
       <c r="C12" s="37">
         <v>1.66</v>
       </c>
       <c r="D12" s="37">
         <v>2.54</v>
       </c>
       <c r="E12" s="37">
         <v>2.1800000000000002</v>
       </c>
       <c r="F12" s="38">
         <v>1.95</v>
       </c>
       <c r="G12" s="38">
         <v>1.99</v>
       </c>
       <c r="H12" s="38">
         <v>1.7</v>
@@ -14631,50 +14945,53 @@
       </c>
       <c r="AF12" s="41">
         <v>2.56</v>
       </c>
       <c r="AG12" s="41">
         <v>2.79</v>
       </c>
       <c r="AH12" s="41">
         <v>2.74</v>
       </c>
       <c r="AI12" s="38">
         <v>2.57</v>
       </c>
       <c r="AJ12" s="38">
         <v>2.74</v>
       </c>
       <c r="AK12" s="38">
         <v>2.69</v>
       </c>
       <c r="AL12" s="41">
         <v>4.53</v>
       </c>
       <c r="AM12" s="41">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN12" s="41">
+        <v>4.21</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="37">
         <v>1.35</v>
       </c>
       <c r="C13" s="37">
         <v>1.55</v>
       </c>
       <c r="D13" s="37">
         <v>1.58</v>
       </c>
       <c r="E13" s="37">
         <v>1.53</v>
       </c>
       <c r="F13" s="38">
         <v>1.6</v>
       </c>
       <c r="G13" s="38">
         <v>1.52</v>
       </c>
       <c r="H13" s="38">
         <v>1.69</v>
@@ -14750,50 +15067,53 @@
       </c>
       <c r="AF13" s="41">
         <v>3.57</v>
       </c>
       <c r="AG13" s="41">
         <v>3.53</v>
       </c>
       <c r="AH13" s="41">
         <v>3.58</v>
       </c>
       <c r="AI13" s="38">
         <v>3.88</v>
       </c>
       <c r="AJ13" s="38">
         <v>3.68</v>
       </c>
       <c r="AK13" s="38">
         <v>3.85</v>
       </c>
       <c r="AL13" s="41">
         <v>3.55</v>
       </c>
       <c r="AM13" s="41">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AN13" s="41">
+        <v>4.62</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="37">
         <v>0.8</v>
       </c>
       <c r="C14" s="37">
         <v>1.08</v>
       </c>
       <c r="D14" s="37">
         <v>1.23</v>
       </c>
       <c r="E14" s="37">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="38">
         <v>1.21</v>
       </c>
       <c r="G14" s="38">
         <v>1.29</v>
       </c>
       <c r="H14" s="38">
         <v>1.42</v>
@@ -14869,50 +15189,53 @@
       </c>
       <c r="AF14" s="41">
         <v>3.49</v>
       </c>
       <c r="AG14" s="41">
         <v>3.57</v>
       </c>
       <c r="AH14" s="41">
         <v>3.62</v>
       </c>
       <c r="AI14" s="38">
         <v>3.59</v>
       </c>
       <c r="AJ14" s="38">
         <v>3.54</v>
       </c>
       <c r="AK14" s="38">
         <v>3.6</v>
       </c>
       <c r="AL14" s="41">
         <v>3.14</v>
       </c>
       <c r="AM14" s="41">
         <v>3.1</v>
       </c>
+      <c r="AN14" s="41">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="37">
         <v>1.21</v>
       </c>
       <c r="C15" s="37">
         <v>1.7</v>
       </c>
       <c r="D15" s="37">
         <v>1.74</v>
       </c>
       <c r="E15" s="37">
         <v>1.77</v>
       </c>
       <c r="F15" s="38">
         <v>1.7</v>
       </c>
       <c r="G15" s="38">
         <v>1.66</v>
       </c>
       <c r="H15" s="38">
         <v>1.68</v>
@@ -14987,89 +15310,93 @@
         <v>4.16</v>
       </c>
       <c r="AF15" s="41">
         <v>4.33</v>
       </c>
       <c r="AG15" s="41">
         <v>4.2</v>
       </c>
       <c r="AH15" s="41">
         <v>4.16</v>
       </c>
       <c r="AI15" s="38">
         <v>4.04</v>
       </c>
       <c r="AJ15" s="38">
         <v>3.95</v>
       </c>
       <c r="AK15" s="38">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL15" s="41">
         <v>6.21</v>
       </c>
       <c r="AM15" s="41">
         <v>5.0199999999999996</v>
+      </c>
+      <c r="AN15" s="41">
+        <v>4.45</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="M16" s="38"/>
       <c r="O16" s="38"/>
       <c r="P16" s="38"/>
       <c r="Q16" s="38"/>
       <c r="R16" s="38"/>
       <c r="S16" s="41"/>
       <c r="T16" s="41"/>
       <c r="U16" s="41"/>
       <c r="V16" s="41"/>
       <c r="W16" s="41"/>
       <c r="X16" s="41"/>
       <c r="Y16" s="41"/>
       <c r="Z16" s="41"/>
       <c r="AA16" s="41"/>
       <c r="AB16" s="41"/>
       <c r="AC16" s="41"/>
       <c r="AD16" s="41"/>
       <c r="AE16" s="41"/>
       <c r="AF16" s="41"/>
       <c r="AG16" s="41"/>
       <c r="AH16" s="41"/>
       <c r="AJ16" s="38"/>
       <c r="AK16" s="38"/>
       <c r="AL16" s="41"/>
       <c r="AM16" s="41"/>
+      <c r="AN16" s="41"/>
     </row>
-    <row r="17" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>0.4</v>
       </c>
       <c r="C17" s="37">
         <v>0.84</v>
       </c>
       <c r="D17" s="37">
         <v>1.17</v>
       </c>
       <c r="E17" s="37">
         <v>1.45</v>
       </c>
       <c r="F17" s="38">
         <v>1.56</v>
       </c>
       <c r="G17" s="38">
         <v>1.4</v>
       </c>
       <c r="H17" s="38">
         <v>1.34</v>
       </c>
       <c r="I17" s="38">
@@ -15143,52 +15470,55 @@
       </c>
       <c r="AF17" s="41">
         <v>3.06</v>
       </c>
       <c r="AG17" s="41">
         <v>3.2</v>
       </c>
       <c r="AH17" s="41">
         <v>3.33</v>
       </c>
       <c r="AI17" s="38">
         <v>3.33</v>
       </c>
       <c r="AJ17" s="38">
         <v>3.43</v>
       </c>
       <c r="AK17" s="38">
         <v>3.52</v>
       </c>
       <c r="AL17" s="41">
         <v>1.67</v>
       </c>
       <c r="AM17" s="41">
         <v>1.97</v>
       </c>
+      <c r="AN17" s="41">
+        <v>2.23</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="37">
         <v>0.74</v>
       </c>
       <c r="C18" s="37">
         <v>0.78</v>
       </c>
       <c r="D18" s="37">
         <v>1.27</v>
       </c>
       <c r="E18" s="37">
         <v>0.95</v>
       </c>
       <c r="F18" s="38">
         <v>0.76</v>
       </c>
       <c r="G18" s="38">
         <v>0.76</v>
       </c>
       <c r="H18" s="38">
         <v>0.65</v>
       </c>
       <c r="I18" s="38">
@@ -15262,52 +15592,55 @@
       </c>
       <c r="AF18" s="41">
         <v>1.49</v>
       </c>
       <c r="AG18" s="41">
         <v>1.49</v>
       </c>
       <c r="AH18" s="41">
         <v>1.6</v>
       </c>
       <c r="AI18" s="38">
         <v>1.51</v>
       </c>
       <c r="AJ18" s="38">
         <v>1.59</v>
       </c>
       <c r="AK18" s="38">
         <v>1.46</v>
       </c>
       <c r="AL18" s="41" t="s">
         <v>44</v>
       </c>
       <c r="AM18" s="41">
         <v>0.84</v>
       </c>
+      <c r="AN18" s="41">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="37">
         <v>0.88</v>
       </c>
       <c r="C19" s="37">
         <v>0.81</v>
       </c>
       <c r="D19" s="37">
         <v>0.68</v>
       </c>
       <c r="E19" s="37">
         <v>0.63</v>
       </c>
       <c r="F19" s="38">
         <v>0.81</v>
       </c>
       <c r="G19" s="38">
         <v>0.87</v>
       </c>
       <c r="H19" s="38">
         <v>0.94</v>
       </c>
       <c r="I19" s="38">
@@ -15381,52 +15714,55 @@
       </c>
       <c r="AF19" s="41">
         <v>2.14</v>
       </c>
       <c r="AG19" s="41">
         <v>2.42</v>
       </c>
       <c r="AH19" s="41">
         <v>2.41</v>
       </c>
       <c r="AI19" s="38">
         <v>2.66</v>
       </c>
       <c r="AJ19" s="38">
         <v>2.52</v>
       </c>
       <c r="AK19" s="38">
         <v>2.4</v>
       </c>
       <c r="AL19" s="41">
         <v>2.09</v>
       </c>
       <c r="AM19" s="41">
         <v>2.19</v>
       </c>
+      <c r="AN19" s="41">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="37">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="37">
         <v>0.8</v>
       </c>
       <c r="D20" s="37">
         <v>0.92</v>
       </c>
       <c r="E20" s="37">
         <v>0.89</v>
       </c>
       <c r="F20" s="38">
         <v>0.86</v>
       </c>
       <c r="G20" s="38">
         <v>0.72</v>
       </c>
       <c r="H20" s="38">
         <v>0.73</v>
       </c>
       <c r="I20" s="38">
@@ -15500,52 +15836,55 @@
       </c>
       <c r="AF20" s="41">
         <v>1.6</v>
       </c>
       <c r="AG20" s="41">
         <v>1.46</v>
       </c>
       <c r="AH20" s="41">
         <v>1.43</v>
       </c>
       <c r="AI20" s="38">
         <v>1.33</v>
       </c>
       <c r="AJ20" s="38">
         <v>1.29</v>
       </c>
       <c r="AK20" s="38">
         <v>1.21</v>
       </c>
       <c r="AL20" s="41">
         <v>2.1</v>
       </c>
       <c r="AM20" s="41">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN20" s="41">
+        <v>1.01</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="37">
         <v>0.41</v>
       </c>
       <c r="F21" s="38">
         <v>0.65</v>
       </c>
       <c r="G21" s="38">
         <v>0.63</v>
       </c>
       <c r="H21" s="38">
         <v>0.62</v>
       </c>
       <c r="I21" s="38">
@@ -15619,52 +15958,55 @@
       </c>
       <c r="AF21" s="41">
         <v>2.13</v>
       </c>
       <c r="AG21" s="41">
         <v>2.15</v>
       </c>
       <c r="AH21" s="41">
         <v>2.36</v>
       </c>
       <c r="AI21" s="38">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ21" s="38">
         <v>2.14</v>
       </c>
       <c r="AK21" s="38">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL21" s="41">
         <v>1.18</v>
       </c>
       <c r="AM21" s="41">
         <v>1.53</v>
       </c>
+      <c r="AN21" s="41">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="37">
         <v>0.2</v>
       </c>
       <c r="D22" s="37">
         <v>0.54</v>
       </c>
       <c r="E22" s="37">
         <v>0.81</v>
       </c>
       <c r="F22" s="38">
         <v>0.64</v>
       </c>
       <c r="G22" s="38">
         <v>0.67</v>
       </c>
       <c r="H22" s="38">
         <v>0.56999999999999995</v>
       </c>
       <c r="I22" s="38">
@@ -15738,52 +16080,55 @@
       </c>
       <c r="AF22" s="41">
         <v>3.77</v>
       </c>
       <c r="AG22" s="41">
         <v>3.7</v>
       </c>
       <c r="AH22" s="41">
         <v>3.67</v>
       </c>
       <c r="AI22" s="38">
         <v>3.76</v>
       </c>
       <c r="AJ22" s="38">
         <v>3.76</v>
       </c>
       <c r="AK22" s="38">
         <v>3.83</v>
       </c>
       <c r="AL22" s="41">
         <v>0.42</v>
       </c>
       <c r="AM22" s="41">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN22" s="41">
+        <v>1.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="48" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="48" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="71" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="45">
         <v>0.82</v>
       </c>
       <c r="D23" s="45">
         <v>1.18</v>
       </c>
       <c r="E23" s="45">
         <v>1.05</v>
       </c>
       <c r="F23" s="41">
         <v>0.96</v>
       </c>
       <c r="G23" s="41">
         <v>0.86</v>
       </c>
       <c r="H23" s="41">
         <v>0.78</v>
       </c>
       <c r="I23" s="41">
@@ -15857,95 +16202,99 @@
       </c>
       <c r="AF23" s="41">
         <v>1.26</v>
       </c>
       <c r="AG23" s="41">
         <v>1.44</v>
       </c>
       <c r="AH23" s="41">
         <v>1.51</v>
       </c>
       <c r="AI23" s="41">
         <v>1.59</v>
       </c>
       <c r="AJ23" s="38">
         <v>1.73</v>
       </c>
       <c r="AK23" s="38">
         <v>1.72</v>
       </c>
       <c r="AL23" s="41">
         <v>0.69</v>
       </c>
       <c r="AM23" s="41">
         <v>0.72</v>
       </c>
+      <c r="AN23" s="41">
+        <v>1.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="61"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="61"/>
       <c r="R24" s="61"/>
       <c r="S24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="61"/>
       <c r="Y24" s="61"/>
       <c r="Z24" s="61"/>
       <c r="AA24" s="63"/>
       <c r="AB24" s="63"/>
       <c r="AC24" s="63"/>
       <c r="AD24" s="63"/>
       <c r="AE24" s="63"/>
       <c r="AF24" s="63"/>
       <c r="AG24" s="63"/>
       <c r="AH24" s="63"/>
       <c r="AI24" s="63"/>
       <c r="AJ24" s="63"/>
       <c r="AK24" s="63"/>
-      <c r="AL24" s="41"/>
-      <c r="AM24" s="41"/>
+      <c r="AL24" s="63"/>
+      <c r="AM24" s="63"/>
+      <c r="AN24" s="63"/>
     </row>
-    <row r="25" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="37">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="37">
         <v>1.26</v>
       </c>
       <c r="D25" s="37">
         <v>1.31</v>
       </c>
       <c r="E25" s="37">
         <v>1.28</v>
       </c>
       <c r="F25" s="38">
         <v>1.35</v>
       </c>
       <c r="G25" s="38">
         <v>1.36</v>
       </c>
       <c r="H25" s="38">
         <v>1.4</v>
       </c>
       <c r="I25" s="38">
@@ -16019,52 +16368,55 @@
       </c>
       <c r="AF25" s="41">
         <v>3.54</v>
       </c>
       <c r="AG25" s="41">
         <v>3.59</v>
       </c>
       <c r="AH25" s="41">
         <v>3.59</v>
       </c>
       <c r="AI25" s="38">
         <v>3.62</v>
       </c>
       <c r="AJ25" s="38">
         <v>3.55</v>
       </c>
       <c r="AK25" s="38">
         <v>3.6</v>
       </c>
       <c r="AL25" s="41">
         <v>3.11</v>
       </c>
       <c r="AM25" s="41">
         <v>3.09</v>
       </c>
+      <c r="AN25" s="41">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="37">
         <v>1.2</v>
       </c>
       <c r="C26" s="37">
         <v>1.28</v>
       </c>
       <c r="D26" s="37">
         <v>1.28</v>
       </c>
       <c r="E26" s="37">
         <v>1.3</v>
       </c>
       <c r="F26" s="38">
         <v>1.4</v>
       </c>
       <c r="G26" s="38">
         <v>1.4</v>
       </c>
       <c r="H26" s="38">
         <v>1.42</v>
       </c>
       <c r="I26" s="38">
@@ -16138,52 +16490,55 @@
       </c>
       <c r="AF26" s="41">
         <v>3.52</v>
       </c>
       <c r="AG26" s="41">
         <v>3.6</v>
       </c>
       <c r="AH26" s="41">
         <v>3.58</v>
       </c>
       <c r="AI26" s="38">
         <v>3.61</v>
       </c>
       <c r="AJ26" s="38">
         <v>3.52</v>
       </c>
       <c r="AK26" s="38">
         <v>3.54</v>
       </c>
       <c r="AL26" s="41">
         <v>2.68</v>
       </c>
       <c r="AM26" s="41">
         <v>2.88</v>
       </c>
+      <c r="AN26" s="41">
+        <v>3.17</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="37">
         <v>0.91</v>
       </c>
       <c r="C27" s="37">
         <v>1.1100000000000001</v>
       </c>
       <c r="D27" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="E27" s="37">
         <v>1.06</v>
       </c>
       <c r="F27" s="38">
         <v>1.0900000000000001</v>
       </c>
       <c r="G27" s="38">
         <v>1.1200000000000001</v>
       </c>
       <c r="H27" s="38">
         <v>1.1100000000000001</v>
       </c>
       <c r="I27" s="38">
@@ -16257,52 +16612,55 @@
       </c>
       <c r="AF27" s="41">
         <v>3.62</v>
       </c>
       <c r="AG27" s="41">
         <v>3.59</v>
       </c>
       <c r="AH27" s="41">
         <v>3.63</v>
       </c>
       <c r="AI27" s="38">
         <v>3.76</v>
       </c>
       <c r="AJ27" s="38">
         <v>3.82</v>
       </c>
       <c r="AK27" s="38">
         <v>3.82</v>
       </c>
       <c r="AL27" s="41">
         <v>3.87</v>
       </c>
       <c r="AM27" s="41">
         <v>2.91</v>
       </c>
+      <c r="AN27" s="41">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="37">
         <v>3.16</v>
       </c>
       <c r="C28" s="37">
         <v>1.66</v>
       </c>
       <c r="D28" s="37">
         <v>2.54</v>
       </c>
       <c r="E28" s="37">
         <v>2.1800000000000002</v>
       </c>
       <c r="F28" s="38">
         <v>1.95</v>
       </c>
       <c r="G28" s="38">
         <v>1.99</v>
       </c>
       <c r="H28" s="38">
         <v>1.7</v>
       </c>
       <c r="I28" s="38">
@@ -16376,52 +16734,55 @@
       </c>
       <c r="AF28" s="41">
         <v>2.56</v>
       </c>
       <c r="AG28" s="41">
         <v>2.79</v>
       </c>
       <c r="AH28" s="41">
         <v>2.74</v>
       </c>
       <c r="AI28" s="38">
         <v>2.57</v>
       </c>
       <c r="AJ28" s="38">
         <v>2.74</v>
       </c>
       <c r="AK28" s="38">
         <v>2.69</v>
       </c>
       <c r="AL28" s="41">
         <v>4.53</v>
       </c>
       <c r="AM28" s="41">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN28" s="41">
+        <v>4.21</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="37">
         <v>1.35</v>
       </c>
       <c r="C29" s="37">
         <v>1.55</v>
       </c>
       <c r="D29" s="37">
         <v>1.58</v>
       </c>
       <c r="E29" s="37">
         <v>1.53</v>
       </c>
       <c r="F29" s="38">
         <v>1.6</v>
       </c>
       <c r="G29" s="38">
         <v>1.52</v>
       </c>
       <c r="H29" s="38">
         <v>1.69</v>
       </c>
       <c r="I29" s="38">
@@ -16495,52 +16856,55 @@
       </c>
       <c r="AF29" s="41">
         <v>3.57</v>
       </c>
       <c r="AG29" s="41">
         <v>3.53</v>
       </c>
       <c r="AH29" s="41">
         <v>3.58</v>
       </c>
       <c r="AI29" s="38">
         <v>3.88</v>
       </c>
       <c r="AJ29" s="38">
         <v>3.68</v>
       </c>
       <c r="AK29" s="38">
         <v>3.85</v>
       </c>
       <c r="AL29" s="41">
         <v>3.55</v>
       </c>
       <c r="AM29" s="41">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AN29" s="41">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="37">
         <v>0.8</v>
       </c>
       <c r="C30" s="37">
         <v>1.08</v>
       </c>
       <c r="D30" s="37">
         <v>1.23</v>
       </c>
       <c r="E30" s="37">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="38">
         <v>1.21</v>
       </c>
       <c r="G30" s="38">
         <v>1.29</v>
       </c>
       <c r="H30" s="38">
         <v>1.42</v>
       </c>
       <c r="I30" s="38">
@@ -16614,52 +16978,55 @@
       </c>
       <c r="AF30" s="41">
         <v>3.49</v>
       </c>
       <c r="AG30" s="41">
         <v>3.57</v>
       </c>
       <c r="AH30" s="41">
         <v>3.62</v>
       </c>
       <c r="AI30" s="38">
         <v>3.59</v>
       </c>
       <c r="AJ30" s="38">
         <v>3.54</v>
       </c>
       <c r="AK30" s="38">
         <v>3.6</v>
       </c>
       <c r="AL30" s="41">
         <v>3.14</v>
       </c>
       <c r="AM30" s="41">
         <v>3.1</v>
       </c>
+      <c r="AN30" s="41">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="37">
         <v>1.21</v>
       </c>
       <c r="C31" s="37">
         <v>1.7</v>
       </c>
       <c r="D31" s="37">
         <v>1.74</v>
       </c>
       <c r="E31" s="37">
         <v>1.77</v>
       </c>
       <c r="F31" s="38">
         <v>1.7</v>
       </c>
       <c r="G31" s="38">
         <v>1.66</v>
       </c>
       <c r="H31" s="38">
         <v>1.68</v>
       </c>
       <c r="I31" s="38">
@@ -16733,89 +17100,93 @@
       </c>
       <c r="AF31" s="41">
         <v>4.33</v>
       </c>
       <c r="AG31" s="41">
         <v>4.2</v>
       </c>
       <c r="AH31" s="41">
         <v>4.16</v>
       </c>
       <c r="AI31" s="38">
         <v>4.04</v>
       </c>
       <c r="AJ31" s="38">
         <v>3.95</v>
       </c>
       <c r="AK31" s="38">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL31" s="41">
         <v>6.21</v>
       </c>
       <c r="AM31" s="41">
         <v>5.0199999999999996</v>
       </c>
+      <c r="AN31" s="41">
+        <v>4.45</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="M32" s="38"/>
       <c r="O32" s="38"/>
       <c r="P32" s="38"/>
       <c r="Q32" s="38"/>
       <c r="R32" s="38"/>
       <c r="S32" s="41"/>
       <c r="T32" s="41"/>
       <c r="U32" s="41"/>
       <c r="V32" s="41"/>
       <c r="W32" s="41"/>
       <c r="X32" s="41"/>
       <c r="Y32" s="41"/>
       <c r="Z32" s="41"/>
       <c r="AA32" s="41"/>
       <c r="AB32" s="41"/>
       <c r="AC32" s="41"/>
       <c r="AD32" s="41"/>
       <c r="AE32" s="41"/>
       <c r="AF32" s="41"/>
       <c r="AG32" s="41"/>
       <c r="AH32" s="41"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="41"/>
       <c r="AM32" s="41"/>
+      <c r="AN32" s="41"/>
     </row>
-    <row r="33" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="37">
         <v>0.82</v>
       </c>
       <c r="C33" s="37">
         <v>1.3</v>
       </c>
       <c r="D33" s="37">
         <v>1.42</v>
       </c>
       <c r="E33" s="37">
         <v>1.38</v>
       </c>
       <c r="F33" s="38">
         <v>1.18</v>
       </c>
       <c r="G33" s="38">
         <v>0.99</v>
       </c>
       <c r="H33" s="38">
         <v>1.02</v>
       </c>
       <c r="I33" s="41">
@@ -16889,52 +17260,55 @@
       </c>
       <c r="AF33" s="41">
         <v>3.3</v>
       </c>
       <c r="AG33" s="41">
         <v>3.14</v>
       </c>
       <c r="AH33" s="41">
         <v>3.22</v>
       </c>
       <c r="AI33" s="38">
         <v>3.27</v>
       </c>
       <c r="AJ33" s="38">
         <v>3.36</v>
       </c>
       <c r="AK33" s="38">
         <v>3.58</v>
       </c>
       <c r="AL33" s="41">
         <v>1.26</v>
       </c>
       <c r="AM33" s="41">
         <v>1.76</v>
       </c>
+      <c r="AN33" s="41">
+        <v>1.73</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="38">
         <v>0.26</v>
       </c>
       <c r="G34" s="38">
         <v>0.22</v>
       </c>
       <c r="H34" s="38">
         <v>0.19</v>
       </c>
       <c r="I34" s="38">
         <v>0.16</v>
       </c>
       <c r="J34" s="38">
         <v>0.15</v>
       </c>
       <c r="K34" s="38">
         <v>0.13</v>
       </c>
@@ -17000,95 +17374,99 @@
       </c>
       <c r="AF34" s="41">
         <v>1.94</v>
       </c>
       <c r="AG34" s="41">
         <v>1.87</v>
       </c>
       <c r="AH34" s="41">
         <v>1.81</v>
       </c>
       <c r="AI34" s="38">
         <v>1.63</v>
       </c>
       <c r="AJ34" s="38">
         <v>1.61</v>
       </c>
       <c r="AK34" s="38">
         <v>1.47</v>
       </c>
       <c r="AL34" s="41">
         <v>4.07</v>
       </c>
       <c r="AM34" s="41">
         <v>2.14</v>
       </c>
+      <c r="AN34" s="41">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="61" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="61"/>
       <c r="R35" s="61"/>
       <c r="S35" s="61"/>
       <c r="T35" s="61"/>
       <c r="U35" s="61"/>
       <c r="V35" s="61"/>
       <c r="W35" s="61"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61"/>
       <c r="Z35" s="61"/>
       <c r="AA35" s="64"/>
       <c r="AB35" s="64"/>
       <c r="AC35" s="64"/>
       <c r="AD35" s="64"/>
       <c r="AE35" s="64"/>
       <c r="AF35" s="64"/>
       <c r="AG35" s="66"/>
       <c r="AH35" s="66"/>
       <c r="AI35" s="63"/>
       <c r="AJ35" s="63"/>
       <c r="AK35" s="63"/>
-      <c r="AL35" s="41"/>
-      <c r="AM35" s="41"/>
+      <c r="AL35" s="63"/>
+      <c r="AM35" s="63"/>
+      <c r="AN35" s="63"/>
     </row>
-    <row r="36" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="37">
         <v>0.45</v>
       </c>
       <c r="C36" s="37">
         <v>0.61</v>
       </c>
       <c r="D36" s="37">
         <v>0.82</v>
       </c>
       <c r="E36" s="37">
         <v>0.92</v>
       </c>
       <c r="F36" s="38">
         <v>0.98</v>
       </c>
       <c r="G36" s="38">
         <v>0.94</v>
       </c>
       <c r="H36" s="38">
         <v>0.9</v>
       </c>
       <c r="I36" s="38">
@@ -17162,89 +17540,93 @@
       </c>
       <c r="AF36" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG36" s="41">
         <v>2.34</v>
       </c>
       <c r="AH36" s="41">
         <v>2.4</v>
       </c>
       <c r="AI36" s="38">
         <v>2.46</v>
       </c>
       <c r="AJ36" s="41">
         <v>2.4500000000000002</v>
       </c>
       <c r="AK36" s="41">
         <v>2.4</v>
       </c>
       <c r="AL36" s="41">
         <v>1.26</v>
       </c>
       <c r="AM36" s="41">
         <v>1.45</v>
       </c>
+      <c r="AN36" s="41">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="37"/>
       <c r="E37" s="37"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="M37" s="38"/>
       <c r="O37" s="41"/>
       <c r="P37" s="41"/>
       <c r="Q37" s="41"/>
       <c r="R37" s="38"/>
       <c r="S37" s="41"/>
       <c r="T37" s="41"/>
       <c r="U37" s="41"/>
       <c r="V37" s="41"/>
       <c r="W37" s="41"/>
       <c r="X37" s="41"/>
       <c r="Y37" s="41"/>
       <c r="Z37" s="41"/>
       <c r="AA37" s="41"/>
       <c r="AB37" s="41"/>
       <c r="AC37" s="41"/>
       <c r="AD37" s="41"/>
       <c r="AE37" s="41"/>
       <c r="AF37" s="41"/>
       <c r="AG37" s="41"/>
       <c r="AH37" s="41"/>
       <c r="AJ37" s="41"/>
       <c r="AK37" s="41"/>
       <c r="AL37" s="41"/>
       <c r="AM37" s="41"/>
+      <c r="AN37" s="41"/>
     </row>
-    <row r="38" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="37">
         <v>0.41</v>
       </c>
       <c r="D38" s="37">
         <v>0.94</v>
       </c>
       <c r="E38" s="37">
         <v>1.51</v>
       </c>
       <c r="F38" s="38">
         <v>1.92</v>
       </c>
       <c r="G38" s="38">
         <v>1.8</v>
       </c>
       <c r="H38" s="38">
         <v>1.65</v>
       </c>
       <c r="I38" s="38">
@@ -17318,52 +17700,55 @@
       </c>
       <c r="AF38" s="41">
         <v>2.84</v>
       </c>
       <c r="AG38" s="41">
         <v>3.25</v>
       </c>
       <c r="AH38" s="41">
         <v>3.45</v>
       </c>
       <c r="AI38" s="38">
         <v>3.38</v>
       </c>
       <c r="AJ38" s="41">
         <v>3.49</v>
       </c>
       <c r="AK38" s="41">
         <v>3.47</v>
       </c>
       <c r="AL38" s="41">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="41">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AN38" s="41">
+        <v>2.72</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="37">
         <v>0.74</v>
       </c>
       <c r="C39" s="37">
         <v>0.78</v>
       </c>
       <c r="D39" s="37">
         <v>1.27</v>
       </c>
       <c r="E39" s="37">
         <v>0.95</v>
       </c>
       <c r="F39" s="38">
         <v>0.76</v>
       </c>
       <c r="G39" s="38">
         <v>0.76</v>
       </c>
       <c r="H39" s="38">
         <v>0.65</v>
       </c>
       <c r="I39" s="38">
@@ -17435,52 +17820,55 @@
       </c>
       <c r="AF39" s="41">
         <v>1.49</v>
       </c>
       <c r="AG39" s="41">
         <v>1.49</v>
       </c>
       <c r="AH39" s="41">
         <v>1.6</v>
       </c>
       <c r="AI39" s="38">
         <v>1.51</v>
       </c>
       <c r="AJ39" s="41">
         <v>1.59</v>
       </c>
       <c r="AK39" s="41">
         <v>1.46</v>
       </c>
       <c r="AL39" s="41" t="s">
         <v>44</v>
       </c>
       <c r="AM39" s="41">
         <v>0.84</v>
       </c>
+      <c r="AN39" s="41">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="37">
         <v>0.88</v>
       </c>
       <c r="C40" s="37">
         <v>0.81</v>
       </c>
       <c r="D40" s="37">
         <v>0.68</v>
       </c>
       <c r="E40" s="37">
         <v>0.63</v>
       </c>
       <c r="F40" s="38">
         <v>0.81</v>
       </c>
       <c r="G40" s="38">
         <v>0.87</v>
       </c>
       <c r="H40" s="38">
         <v>0.94</v>
       </c>
       <c r="I40" s="38">
@@ -17554,52 +17942,55 @@
       </c>
       <c r="AF40" s="41">
         <v>2.14</v>
       </c>
       <c r="AG40" s="41">
         <v>2.42</v>
       </c>
       <c r="AH40" s="41">
         <v>2.41</v>
       </c>
       <c r="AI40" s="38">
         <v>2.66</v>
       </c>
       <c r="AJ40" s="41">
         <v>2.52</v>
       </c>
       <c r="AK40" s="41">
         <v>2.4</v>
       </c>
       <c r="AL40" s="41">
         <v>2.09</v>
       </c>
       <c r="AM40" s="41">
         <v>2.19</v>
       </c>
+      <c r="AN40" s="41">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="37">
         <v>1.65</v>
       </c>
       <c r="C41" s="37">
         <v>1.1499999999999999</v>
       </c>
       <c r="D41" s="37">
         <v>1.32</v>
       </c>
       <c r="E41" s="37">
         <v>1.27</v>
       </c>
       <c r="F41" s="38">
         <v>1.1200000000000001</v>
       </c>
       <c r="G41" s="38">
         <v>0.93</v>
       </c>
       <c r="H41" s="38">
         <v>0.96</v>
       </c>
       <c r="I41" s="38">
@@ -17673,52 +18064,55 @@
       </c>
       <c r="AF41" s="41">
         <v>1.45</v>
       </c>
       <c r="AG41" s="41">
         <v>1.27</v>
       </c>
       <c r="AH41" s="41">
         <v>1.27</v>
       </c>
       <c r="AI41" s="38">
         <v>1.2</v>
       </c>
       <c r="AJ41" s="41">
         <v>1.1399999999999999</v>
       </c>
       <c r="AK41" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="AL41" s="41">
         <v>1.22</v>
       </c>
       <c r="AM41" s="41">
         <v>0.64</v>
       </c>
+      <c r="AN41" s="41">
+        <v>0.63</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37">
         <v>0.41</v>
       </c>
       <c r="F42" s="38">
         <v>0.65</v>
       </c>
       <c r="G42" s="38">
         <v>0.63</v>
       </c>
       <c r="H42" s="38">
         <v>0.62</v>
       </c>
       <c r="I42" s="38">
         <v>0.61</v>
       </c>
       <c r="J42" s="38">
         <v>0.72</v>
       </c>
       <c r="K42" s="38">
@@ -17786,52 +18180,55 @@
       </c>
       <c r="AF42" s="41">
         <v>2.13</v>
       </c>
       <c r="AG42" s="41">
         <v>2.15</v>
       </c>
       <c r="AH42" s="41">
         <v>2.36</v>
       </c>
       <c r="AI42" s="38">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ42" s="41">
         <v>2.14</v>
       </c>
       <c r="AK42" s="41">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL42" s="41">
         <v>1.18</v>
       </c>
       <c r="AM42" s="41">
         <v>1.53</v>
       </c>
+      <c r="AN42" s="41">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="37">
         <v>0.2</v>
       </c>
       <c r="D43" s="37">
         <v>0.54</v>
       </c>
       <c r="E43" s="37">
         <v>0.81</v>
       </c>
       <c r="F43" s="38">
         <v>0.64</v>
       </c>
       <c r="G43" s="38">
         <v>0.67</v>
       </c>
       <c r="H43" s="38">
         <v>0.56999999999999995</v>
       </c>
       <c r="I43" s="38">
@@ -17905,52 +18302,55 @@
       </c>
       <c r="AF43" s="41">
         <v>3.77</v>
       </c>
       <c r="AG43" s="41">
         <v>3.7</v>
       </c>
       <c r="AH43" s="41">
         <v>3.67</v>
       </c>
       <c r="AI43" s="38">
         <v>3.76</v>
       </c>
       <c r="AJ43" s="41">
         <v>3.76</v>
       </c>
       <c r="AK43" s="41">
         <v>3.83</v>
       </c>
       <c r="AL43" s="41">
         <v>0.42</v>
       </c>
       <c r="AM43" s="41">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN43" s="41">
+        <v>1.59</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="17" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="17" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="42">
         <v>0.82</v>
       </c>
       <c r="D44" s="42">
         <v>1.18</v>
       </c>
       <c r="E44" s="42">
         <v>1.05</v>
       </c>
       <c r="F44" s="40">
         <v>0.96</v>
       </c>
       <c r="G44" s="40">
         <v>0.86</v>
       </c>
       <c r="H44" s="40">
         <v>0.78</v>
       </c>
       <c r="I44" s="40">
@@ -18024,52 +18424,55 @@
       </c>
       <c r="AF44" s="40">
         <v>1.26</v>
       </c>
       <c r="AG44" s="42">
         <v>1.44</v>
       </c>
       <c r="AH44" s="40">
         <v>1.51</v>
       </c>
       <c r="AI44" s="40">
         <v>1.59</v>
       </c>
       <c r="AJ44" s="40">
         <v>1.73</v>
       </c>
       <c r="AK44" s="40">
         <v>1.72</v>
       </c>
       <c r="AL44" s="40">
         <v>0.69</v>
       </c>
       <c r="AM44" s="40">
         <v>0.72</v>
       </c>
+      <c r="AN44" s="40">
+        <v>1.06</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>