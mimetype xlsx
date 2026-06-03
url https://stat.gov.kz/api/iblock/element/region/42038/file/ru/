--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2205" yWindow="-210" windowWidth="29040" windowHeight="10755" tabRatio="829"/>
+    <workbookView xWindow="5700" yWindow="135" windowWidth="19740" windowHeight="8760" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -174,51 +174,51 @@
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Число зарегистрированных разводов в Карагандинской области</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости в Карагандинской области</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -247,57 +247,50 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -388,175 +381,143 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -576,88 +537,88 @@
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -938,17542 +899,14108 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="20.85546875" style="6" customWidth="1"/>
+    <col min="2" max="22" width="8.28515625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" style="58" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="9" customFormat="1" ht="13.9" customHeight="1">
+    <row r="2" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>43</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="12"/>
+      <c r="W3" s="7"/>
+    </row>
+    <row r="4" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="12"/>
+      <c r="W4" s="7"/>
+    </row>
+    <row r="5" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="C5" s="3"/>
+      <c r="G5" s="36"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="43"/>
+      <c r="O5" s="3"/>
+      <c r="S5" s="36"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="43"/>
+      <c r="AA5" s="3"/>
+      <c r="AE5" s="36"/>
+      <c r="AI5" s="55"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="67">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="67">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+    </row>
+    <row r="7" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="N7" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="W7" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="AJ7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK7" s="14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="48"/>
+    </row>
+    <row r="9" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="16">
+        <v>510</v>
+      </c>
+      <c r="C9" s="16">
+        <v>521</v>
+      </c>
+      <c r="D9" s="16">
+        <v>470</v>
+      </c>
+      <c r="E9" s="16">
+        <v>684</v>
+      </c>
+      <c r="F9" s="16">
+        <v>437</v>
+      </c>
+      <c r="G9" s="19">
+        <v>777</v>
+      </c>
+      <c r="H9" s="19">
+        <v>948</v>
+      </c>
+      <c r="I9" s="16">
+        <v>870</v>
+      </c>
+      <c r="J9" s="16">
+        <v>670</v>
+      </c>
+      <c r="K9" s="19">
+        <v>600</v>
+      </c>
+      <c r="L9" s="19">
+        <v>538</v>
+      </c>
+      <c r="M9" s="19">
+        <v>522</v>
+      </c>
+      <c r="N9" s="19">
+        <v>361</v>
+      </c>
+      <c r="O9" s="19">
+        <v>487</v>
+      </c>
+      <c r="P9" s="19">
+        <v>392</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>550</v>
+      </c>
+      <c r="R9" s="19">
+        <v>451</v>
+      </c>
+      <c r="S9" s="19">
+        <v>848</v>
+      </c>
+      <c r="T9" s="19">
+        <v>855</v>
+      </c>
+      <c r="U9" s="19">
+        <v>840</v>
+      </c>
+      <c r="V9" s="19">
+        <v>660</v>
+      </c>
+      <c r="W9" s="61">
+        <v>578</v>
+      </c>
+      <c r="X9" s="61">
+        <v>497</v>
+      </c>
+      <c r="Y9" s="61">
+        <v>544</v>
+      </c>
+      <c r="Z9" s="65">
+        <v>416</v>
+      </c>
+      <c r="AA9" s="65">
+        <v>410</v>
+      </c>
+      <c r="AB9" s="65">
+        <v>446</v>
+      </c>
+      <c r="AC9" s="65">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="16">
+        <v>213</v>
+      </c>
+      <c r="C10" s="16">
+        <v>241</v>
+      </c>
+      <c r="D10" s="16">
+        <v>255</v>
+      </c>
+      <c r="E10" s="16">
+        <v>322</v>
+      </c>
+      <c r="F10" s="16">
+        <v>229</v>
+      </c>
+      <c r="G10" s="19">
+        <v>394</v>
+      </c>
+      <c r="H10" s="19">
+        <v>507</v>
+      </c>
+      <c r="I10" s="16">
+        <v>447</v>
+      </c>
+      <c r="J10" s="16">
+        <v>350</v>
+      </c>
+      <c r="K10" s="19">
+        <v>291</v>
+      </c>
+      <c r="L10" s="19">
+        <v>255</v>
+      </c>
+      <c r="M10" s="19">
+        <v>263</v>
+      </c>
+      <c r="N10" s="19">
+        <v>178</v>
+      </c>
+      <c r="O10" s="19">
+        <v>229</v>
+      </c>
+      <c r="P10" s="19">
+        <v>198</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>282</v>
+      </c>
+      <c r="R10" s="19">
+        <v>232</v>
+      </c>
+      <c r="S10" s="19">
+        <v>455</v>
+      </c>
+      <c r="T10" s="19">
+        <v>440</v>
+      </c>
+      <c r="U10" s="19">
+        <v>442</v>
+      </c>
+      <c r="V10" s="19">
+        <v>368</v>
+      </c>
+      <c r="W10" s="61">
+        <v>303</v>
+      </c>
+      <c r="X10" s="61">
+        <v>237</v>
+      </c>
+      <c r="Y10" s="61">
+        <v>264</v>
+      </c>
+      <c r="Z10" s="65">
+        <v>207</v>
+      </c>
+      <c r="AA10" s="65">
+        <v>205</v>
+      </c>
+      <c r="AB10" s="65">
+        <v>248</v>
+      </c>
+      <c r="AC10" s="65">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="16">
+        <v>49</v>
+      </c>
+      <c r="C11" s="16">
+        <v>42</v>
+      </c>
+      <c r="D11" s="16">
+        <v>36</v>
+      </c>
+      <c r="E11" s="16">
+        <v>67</v>
+      </c>
+      <c r="F11" s="16">
+        <v>32</v>
+      </c>
+      <c r="G11" s="19">
+        <v>58</v>
+      </c>
+      <c r="H11" s="19">
+        <v>69</v>
+      </c>
+      <c r="I11" s="16">
+        <v>71</v>
+      </c>
+      <c r="J11" s="16">
+        <v>44</v>
+      </c>
+      <c r="K11" s="19">
+        <v>41</v>
+      </c>
+      <c r="L11" s="19">
+        <v>34</v>
+      </c>
+      <c r="M11" s="19">
+        <v>30</v>
+      </c>
+      <c r="N11" s="19">
+        <v>30</v>
+      </c>
+      <c r="O11" s="19">
+        <v>31</v>
+      </c>
+      <c r="P11" s="19">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>42</v>
+      </c>
+      <c r="R11" s="19">
+        <v>37</v>
+      </c>
+      <c r="S11" s="19">
+        <v>53</v>
+      </c>
+      <c r="T11" s="19">
+        <v>53</v>
+      </c>
+      <c r="U11" s="19">
+        <v>53</v>
+      </c>
+      <c r="V11" s="19">
+        <v>40</v>
+      </c>
+      <c r="W11" s="61">
+        <v>42</v>
+      </c>
+      <c r="X11" s="61">
+        <v>34</v>
+      </c>
+      <c r="Y11" s="61">
+        <v>37</v>
+      </c>
+      <c r="Z11" s="65">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="65">
+        <v>32</v>
+      </c>
+      <c r="AB11" s="65">
+        <v>27</v>
+      </c>
+      <c r="AC11" s="65">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="16">
+        <v>9</v>
+      </c>
+      <c r="C12" s="16">
+        <v>5</v>
+      </c>
+      <c r="D12" s="16">
+        <v>4</v>
+      </c>
+      <c r="E12" s="16">
+        <v>5</v>
+      </c>
+      <c r="F12" s="16">
+        <v>7</v>
+      </c>
+      <c r="G12" s="19">
+        <v>7</v>
+      </c>
+      <c r="H12" s="19">
+        <v>14</v>
+      </c>
+      <c r="I12" s="16">
+        <v>9</v>
+      </c>
+      <c r="J12" s="16">
+        <v>10</v>
+      </c>
+      <c r="K12" s="19">
+        <v>7</v>
+      </c>
+      <c r="L12" s="19">
+        <v>3</v>
+      </c>
+      <c r="M12" s="19">
+        <v>4</v>
+      </c>
+      <c r="N12" s="19">
+        <v>1</v>
+      </c>
+      <c r="O12" s="19">
+        <v>5</v>
+      </c>
+      <c r="P12" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>1</v>
+      </c>
+      <c r="R12" s="19">
+        <v>3</v>
+      </c>
+      <c r="S12" s="19">
+        <v>5</v>
+      </c>
+      <c r="T12" s="19">
+        <v>4</v>
+      </c>
+      <c r="U12" s="19">
+        <v>4</v>
+      </c>
+      <c r="V12" s="19">
+        <v>10</v>
+      </c>
+      <c r="W12" s="61">
+        <v>8</v>
+      </c>
+      <c r="X12" s="61">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="61">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="65">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="65">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="65">
+        <v>10</v>
+      </c>
+      <c r="AC12" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="16">
+        <v>13</v>
+      </c>
+      <c r="C13" s="16">
+        <v>12</v>
+      </c>
+      <c r="D13" s="16">
+        <v>13</v>
+      </c>
+      <c r="E13" s="16">
+        <v>24</v>
+      </c>
+      <c r="F13" s="16">
+        <v>12</v>
+      </c>
+      <c r="G13" s="19">
+        <v>38</v>
+      </c>
+      <c r="H13" s="19">
+        <v>37</v>
+      </c>
+      <c r="I13" s="16">
+        <v>35</v>
+      </c>
+      <c r="J13" s="16">
+        <v>22</v>
+      </c>
+      <c r="K13" s="19">
+        <v>29</v>
+      </c>
+      <c r="L13" s="19">
+        <v>19</v>
+      </c>
+      <c r="M13" s="19">
+        <v>31</v>
+      </c>
+      <c r="N13" s="19">
+        <v>14</v>
+      </c>
+      <c r="O13" s="19">
+        <v>22</v>
+      </c>
+      <c r="P13" s="19">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>19</v>
+      </c>
+      <c r="R13" s="19">
+        <v>15</v>
+      </c>
+      <c r="S13" s="19">
+        <v>26</v>
+      </c>
+      <c r="T13" s="19">
+        <v>32</v>
+      </c>
+      <c r="U13" s="19">
+        <v>25</v>
+      </c>
+      <c r="V13" s="19">
+        <v>22</v>
+      </c>
+      <c r="W13" s="61">
+        <v>17</v>
+      </c>
+      <c r="X13" s="61">
+        <v>25</v>
+      </c>
+      <c r="Y13" s="61">
+        <v>28</v>
+      </c>
+      <c r="Z13" s="65">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="65">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="65">
+        <v>15</v>
+      </c>
+      <c r="AC13" s="65">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="16">
+        <v>99</v>
+      </c>
+      <c r="C14" s="16">
+        <v>93</v>
+      </c>
+      <c r="D14" s="16">
+        <v>66</v>
+      </c>
+      <c r="E14" s="16">
+        <v>106</v>
+      </c>
+      <c r="F14" s="16">
+        <v>68</v>
+      </c>
+      <c r="G14" s="19">
+        <v>117</v>
+      </c>
+      <c r="H14" s="19">
+        <v>139</v>
+      </c>
+      <c r="I14" s="16">
+        <v>136</v>
+      </c>
+      <c r="J14" s="16">
+        <v>113</v>
+      </c>
+      <c r="K14" s="19">
+        <v>117</v>
+      </c>
+      <c r="L14" s="19">
+        <v>98</v>
+      </c>
+      <c r="M14" s="19">
+        <v>84</v>
+      </c>
+      <c r="N14" s="19">
+        <v>67</v>
+      </c>
+      <c r="O14" s="19">
+        <v>92</v>
+      </c>
+      <c r="P14" s="19">
+        <v>62</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>88</v>
+      </c>
+      <c r="R14" s="19">
+        <v>67</v>
+      </c>
+      <c r="S14" s="19">
+        <v>150</v>
+      </c>
+      <c r="T14" s="19">
+        <v>138</v>
+      </c>
+      <c r="U14" s="19">
+        <v>147</v>
+      </c>
+      <c r="V14" s="19">
+        <v>86</v>
+      </c>
+      <c r="W14" s="61">
+        <v>88</v>
+      </c>
+      <c r="X14" s="61">
+        <v>92</v>
+      </c>
+      <c r="Y14" s="61">
+        <v>93</v>
+      </c>
+      <c r="Z14" s="65">
+        <v>64</v>
+      </c>
+      <c r="AA14" s="65">
+        <v>60</v>
+      </c>
+      <c r="AB14" s="65">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="65">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="16">
+        <v>36</v>
+      </c>
+      <c r="C15" s="16">
+        <v>34</v>
+      </c>
+      <c r="D15" s="16">
+        <v>22</v>
+      </c>
+      <c r="E15" s="16">
+        <v>36</v>
+      </c>
+      <c r="F15" s="16">
+        <v>13</v>
+      </c>
+      <c r="G15" s="19">
+        <v>44</v>
+      </c>
+      <c r="H15" s="19">
+        <v>49</v>
+      </c>
+      <c r="I15" s="16">
+        <v>38</v>
+      </c>
+      <c r="J15" s="16">
+        <v>27</v>
+      </c>
+      <c r="K15" s="19">
+        <v>28</v>
+      </c>
+      <c r="L15" s="19">
+        <v>36</v>
+      </c>
+      <c r="M15" s="19">
+        <v>27</v>
+      </c>
+      <c r="N15" s="19">
+        <v>14</v>
+      </c>
+      <c r="O15" s="19">
+        <v>24</v>
+      </c>
+      <c r="P15" s="19">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>36</v>
+      </c>
+      <c r="R15" s="19">
+        <v>20</v>
+      </c>
+      <c r="S15" s="19">
+        <v>41</v>
+      </c>
+      <c r="T15" s="19">
+        <v>58</v>
+      </c>
+      <c r="U15" s="19">
+        <v>48</v>
+      </c>
+      <c r="V15" s="19">
+        <v>41</v>
+      </c>
+      <c r="W15" s="61">
+        <v>27</v>
+      </c>
+      <c r="X15" s="61">
+        <v>23</v>
+      </c>
+      <c r="Y15" s="61">
+        <v>29</v>
+      </c>
+      <c r="Z15" s="65">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="65">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="65">
+        <v>25</v>
+      </c>
+      <c r="AC15" s="65">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="19"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="61"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="65"/>
+      <c r="AB16" s="65"/>
+      <c r="AC16" s="65"/>
+    </row>
+    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="16">
+        <v>24</v>
+      </c>
+      <c r="C17" s="16">
+        <v>27</v>
+      </c>
+      <c r="D17" s="16">
+        <v>16</v>
+      </c>
+      <c r="E17" s="16">
+        <v>37</v>
+      </c>
+      <c r="F17" s="16">
+        <v>18</v>
+      </c>
+      <c r="G17" s="19">
+        <v>36</v>
+      </c>
+      <c r="H17" s="19">
+        <v>37</v>
+      </c>
+      <c r="I17" s="16">
+        <v>35</v>
+      </c>
+      <c r="J17" s="16">
+        <v>31</v>
+      </c>
+      <c r="K17" s="19">
+        <v>19</v>
+      </c>
+      <c r="L17" s="19">
+        <v>24</v>
+      </c>
+      <c r="M17" s="19">
+        <v>36</v>
+      </c>
+      <c r="N17" s="19">
+        <v>16</v>
+      </c>
+      <c r="O17" s="19">
+        <v>28</v>
+      </c>
+      <c r="P17" s="19">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="19">
+        <v>25</v>
+      </c>
+      <c r="R17" s="19">
+        <v>16</v>
+      </c>
+      <c r="S17" s="19">
+        <v>40</v>
+      </c>
+      <c r="T17" s="19">
+        <v>34</v>
+      </c>
+      <c r="U17" s="19">
+        <v>44</v>
+      </c>
+      <c r="V17" s="19">
+        <v>29</v>
+      </c>
+      <c r="W17" s="61">
+        <v>37</v>
+      </c>
+      <c r="X17" s="61">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="61">
+        <v>31</v>
+      </c>
+      <c r="Z17" s="65">
+        <v>22</v>
+      </c>
+      <c r="AA17" s="65">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="65">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="65">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="16">
+        <v>2</v>
+      </c>
+      <c r="C18" s="16">
+        <v>9</v>
+      </c>
+      <c r="D18" s="16">
+        <v>5</v>
+      </c>
+      <c r="E18" s="16">
+        <v>7</v>
+      </c>
+      <c r="F18" s="16">
+        <v>4</v>
+      </c>
+      <c r="G18" s="19">
+        <v>12</v>
+      </c>
+      <c r="H18" s="19">
+        <v>8</v>
+      </c>
+      <c r="I18" s="16">
+        <v>9</v>
+      </c>
+      <c r="J18" s="16">
+        <v>3</v>
+      </c>
+      <c r="K18" s="19">
+        <v>9</v>
+      </c>
+      <c r="L18" s="19">
+        <v>6</v>
+      </c>
+      <c r="M18" s="19">
+        <v>3</v>
+      </c>
+      <c r="N18" s="19">
+        <v>3</v>
+      </c>
+      <c r="O18" s="19">
+        <v>1</v>
+      </c>
+      <c r="P18" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="19">
+        <v>5</v>
+      </c>
+      <c r="R18" s="19">
+        <v>2</v>
+      </c>
+      <c r="S18" s="19">
+        <v>7</v>
+      </c>
+      <c r="T18" s="19">
+        <v>9</v>
+      </c>
+      <c r="U18" s="19">
+        <v>6</v>
+      </c>
+      <c r="V18" s="19">
+        <v>5</v>
+      </c>
+      <c r="W18" s="61">
+        <v>9</v>
+      </c>
+      <c r="X18" s="61">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="61">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="65">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="65">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="16">
+        <v>21</v>
+      </c>
+      <c r="C19" s="16">
+        <v>13</v>
+      </c>
+      <c r="D19" s="16">
+        <v>17</v>
+      </c>
+      <c r="E19" s="16">
+        <v>26</v>
+      </c>
+      <c r="F19" s="16">
+        <v>15</v>
+      </c>
+      <c r="G19" s="19">
+        <v>20</v>
+      </c>
+      <c r="H19" s="19">
+        <v>23</v>
+      </c>
+      <c r="I19" s="16">
+        <v>25</v>
+      </c>
+      <c r="J19" s="16">
+        <v>16</v>
+      </c>
+      <c r="K19" s="19">
+        <v>15</v>
+      </c>
+      <c r="L19" s="19">
+        <v>18</v>
+      </c>
+      <c r="M19" s="19">
+        <v>11</v>
+      </c>
+      <c r="N19" s="19">
+        <v>12</v>
+      </c>
+      <c r="O19" s="19">
+        <v>14</v>
+      </c>
+      <c r="P19" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>10</v>
+      </c>
+      <c r="R19" s="19">
+        <v>8</v>
+      </c>
+      <c r="S19" s="19">
+        <v>24</v>
+      </c>
+      <c r="T19" s="19">
+        <v>29</v>
+      </c>
+      <c r="U19" s="19">
+        <v>16</v>
+      </c>
+      <c r="V19" s="19">
+        <v>21</v>
+      </c>
+      <c r="W19" s="61">
+        <v>14</v>
+      </c>
+      <c r="X19" s="61">
+        <v>15</v>
+      </c>
+      <c r="Y19" s="61">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="65">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="65">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="65">
+        <v>10</v>
+      </c>
+      <c r="AC19" s="65">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="16">
+        <v>10</v>
+      </c>
+      <c r="C20" s="16">
+        <v>7</v>
+      </c>
+      <c r="D20" s="16">
+        <v>4</v>
+      </c>
+      <c r="E20" s="16">
+        <v>12</v>
+      </c>
+      <c r="F20" s="16">
+        <v>8</v>
+      </c>
+      <c r="G20" s="19">
+        <v>15</v>
+      </c>
+      <c r="H20" s="19">
+        <v>13</v>
+      </c>
+      <c r="I20" s="16">
+        <v>14</v>
+      </c>
+      <c r="J20" s="16">
+        <v>14</v>
+      </c>
+      <c r="K20" s="19">
+        <v>14</v>
+      </c>
+      <c r="L20" s="19">
+        <v>7</v>
+      </c>
+      <c r="M20" s="19">
+        <v>2</v>
+      </c>
+      <c r="N20" s="19">
+        <v>5</v>
+      </c>
+      <c r="O20" s="19">
+        <v>9</v>
+      </c>
+      <c r="P20" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="19">
+        <v>12</v>
+      </c>
+      <c r="R20" s="19">
+        <v>14</v>
+      </c>
+      <c r="S20" s="19">
+        <v>8</v>
+      </c>
+      <c r="T20" s="19">
+        <v>13</v>
+      </c>
+      <c r="U20" s="19">
+        <v>14</v>
+      </c>
+      <c r="V20" s="19">
+        <v>12</v>
+      </c>
+      <c r="W20" s="61">
+        <v>7</v>
+      </c>
+      <c r="X20" s="61">
+        <v>7</v>
+      </c>
+      <c r="Y20" s="61">
+        <v>7</v>
+      </c>
+      <c r="Z20" s="65">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="65">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="65">
+        <v>6</v>
+      </c>
+      <c r="AC20" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="16">
+        <v>7</v>
+      </c>
+      <c r="C21" s="16">
+        <v>5</v>
+      </c>
+      <c r="D21" s="16">
+        <v>8</v>
+      </c>
+      <c r="E21" s="16">
+        <v>9</v>
+      </c>
+      <c r="F21" s="16">
+        <v>7</v>
+      </c>
+      <c r="G21" s="19">
+        <v>9</v>
+      </c>
+      <c r="H21" s="19">
+        <v>15</v>
+      </c>
+      <c r="I21" s="16">
+        <v>14</v>
+      </c>
+      <c r="J21" s="16">
+        <v>12</v>
+      </c>
+      <c r="K21" s="19">
+        <v>6</v>
+      </c>
+      <c r="L21" s="19">
+        <v>8</v>
+      </c>
+      <c r="M21" s="19">
+        <v>7</v>
+      </c>
+      <c r="N21" s="19">
+        <v>4</v>
+      </c>
+      <c r="O21" s="19">
+        <v>13</v>
+      </c>
+      <c r="P21" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>8</v>
+      </c>
+      <c r="R21" s="19">
+        <v>10</v>
+      </c>
+      <c r="S21" s="19">
+        <v>13</v>
+      </c>
+      <c r="T21" s="19">
+        <v>18</v>
+      </c>
+      <c r="U21" s="19">
+        <v>12</v>
+      </c>
+      <c r="V21" s="19">
+        <v>6</v>
+      </c>
+      <c r="W21" s="61">
+        <v>9</v>
+      </c>
+      <c r="X21" s="61">
+        <v>7</v>
+      </c>
+      <c r="Y21" s="61">
+        <v>8</v>
+      </c>
+      <c r="Z21" s="65">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="65">
+        <v>8</v>
+      </c>
+      <c r="AB21" s="65">
+        <v>4</v>
+      </c>
+      <c r="AC21" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="16">
+        <v>10</v>
+      </c>
+      <c r="C22" s="16">
+        <v>16</v>
+      </c>
+      <c r="D22" s="16">
+        <v>13</v>
+      </c>
+      <c r="E22" s="16">
+        <v>18</v>
+      </c>
+      <c r="F22" s="16">
+        <v>11</v>
+      </c>
+      <c r="G22" s="19">
+        <v>13</v>
+      </c>
+      <c r="H22" s="19">
+        <v>18</v>
+      </c>
+      <c r="I22" s="16">
+        <v>18</v>
+      </c>
+      <c r="J22" s="16">
+        <v>10</v>
+      </c>
+      <c r="K22" s="19">
+        <v>9</v>
+      </c>
+      <c r="L22" s="19">
+        <v>12</v>
+      </c>
+      <c r="M22" s="19">
+        <v>12</v>
+      </c>
+      <c r="N22" s="19">
+        <v>10</v>
+      </c>
+      <c r="O22" s="19">
+        <v>11</v>
+      </c>
+      <c r="P22" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>13</v>
+      </c>
+      <c r="R22" s="19">
+        <v>11</v>
+      </c>
+      <c r="S22" s="19">
+        <v>13</v>
+      </c>
+      <c r="T22" s="19">
+        <v>11</v>
+      </c>
+      <c r="U22" s="19">
+        <v>15</v>
+      </c>
+      <c r="V22" s="19">
+        <v>10</v>
+      </c>
+      <c r="W22" s="61">
+        <v>12</v>
+      </c>
+      <c r="X22" s="61">
+        <v>14</v>
+      </c>
+      <c r="Y22" s="61">
+        <v>17</v>
+      </c>
+      <c r="Z22" s="65">
+        <v>6</v>
+      </c>
+      <c r="AA22" s="65">
+        <v>12</v>
+      </c>
+      <c r="AB22" s="65">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="16">
+        <v>17</v>
+      </c>
+      <c r="C23" s="16">
+        <v>17</v>
+      </c>
+      <c r="D23" s="16">
+        <v>11</v>
+      </c>
+      <c r="E23" s="16">
+        <v>15</v>
+      </c>
+      <c r="F23" s="16">
+        <v>13</v>
+      </c>
+      <c r="G23" s="19">
+        <v>14</v>
+      </c>
+      <c r="H23" s="19">
+        <v>19</v>
+      </c>
+      <c r="I23" s="16">
+        <v>19</v>
+      </c>
+      <c r="J23" s="16">
+        <v>18</v>
+      </c>
+      <c r="K23" s="19">
+        <v>15</v>
+      </c>
+      <c r="L23" s="19">
+        <v>18</v>
+      </c>
+      <c r="M23" s="19">
+        <v>12</v>
+      </c>
+      <c r="N23" s="19">
+        <v>7</v>
+      </c>
+      <c r="O23" s="19">
+        <v>8</v>
+      </c>
+      <c r="P23" s="19">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="19">
+        <v>9</v>
+      </c>
+      <c r="R23" s="19">
+        <v>16</v>
+      </c>
+      <c r="S23" s="19">
+        <v>13</v>
+      </c>
+      <c r="T23" s="19">
+        <v>16</v>
+      </c>
+      <c r="U23" s="19">
+        <v>14</v>
+      </c>
+      <c r="V23" s="19">
+        <v>10</v>
+      </c>
+      <c r="W23" s="61">
+        <v>5</v>
+      </c>
+      <c r="X23" s="61">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="61">
+        <v>6</v>
+      </c>
+      <c r="Z23" s="65">
+        <v>10</v>
+      </c>
+      <c r="AA23" s="65">
+        <v>8</v>
+      </c>
+      <c r="AB23" s="65">
+        <v>15</v>
+      </c>
+      <c r="AC23" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
+      <c r="T24" s="50"/>
+      <c r="U24" s="53"/>
+      <c r="V24" s="53"/>
+      <c r="W24" s="63"/>
+      <c r="X24" s="48"/>
+      <c r="Y24" s="48"/>
+      <c r="Z24" s="48"/>
+      <c r="AA24" s="48"/>
+      <c r="AB24" s="48"/>
+      <c r="AC24" s="65"/>
+    </row>
+    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="16">
+        <v>431</v>
+      </c>
+      <c r="C25" s="16">
+        <v>441</v>
+      </c>
+      <c r="D25" s="16">
+        <v>405</v>
+      </c>
+      <c r="E25" s="16">
+        <v>587</v>
+      </c>
+      <c r="F25" s="16">
+        <v>369</v>
+      </c>
+      <c r="G25" s="19">
+        <v>682</v>
+      </c>
+      <c r="H25" s="19">
+        <v>841</v>
+      </c>
+      <c r="I25" s="16">
+        <v>765</v>
+      </c>
+      <c r="J25" s="16">
+        <v>587</v>
+      </c>
+      <c r="K25" s="19">
+        <v>528</v>
+      </c>
+      <c r="L25" s="19">
+        <v>462</v>
+      </c>
+      <c r="M25" s="19">
+        <v>461</v>
+      </c>
+      <c r="N25" s="19">
+        <v>316</v>
+      </c>
+      <c r="O25" s="19">
+        <v>417</v>
+      </c>
+      <c r="P25" s="19">
+        <v>348</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>488</v>
+      </c>
+      <c r="R25" s="19">
+        <v>384</v>
+      </c>
+      <c r="S25" s="19">
+        <v>753</v>
+      </c>
+      <c r="T25" s="19">
+        <v>750</v>
+      </c>
+      <c r="U25" s="19">
+        <v>744</v>
+      </c>
+      <c r="V25" s="19">
+        <v>589</v>
+      </c>
+      <c r="W25" s="61">
+        <v>508</v>
+      </c>
+      <c r="X25" s="61">
+        <v>436</v>
+      </c>
+      <c r="Y25" s="61">
+        <v>477</v>
+      </c>
+      <c r="Z25" s="65">
+        <v>366</v>
+      </c>
+      <c r="AA25" s="65">
+        <v>351</v>
+      </c>
+      <c r="AB25" s="65">
+        <v>391</v>
+      </c>
+      <c r="AC25" s="65">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="16">
+        <v>213</v>
+      </c>
+      <c r="C26" s="16">
+        <v>241</v>
+      </c>
+      <c r="D26" s="16">
+        <v>255</v>
+      </c>
+      <c r="E26" s="16">
+        <v>322</v>
+      </c>
+      <c r="F26" s="16">
+        <v>229</v>
+      </c>
+      <c r="G26" s="19">
+        <v>394</v>
+      </c>
+      <c r="H26" s="19">
+        <v>507</v>
+      </c>
+      <c r="I26" s="16">
+        <v>447</v>
+      </c>
+      <c r="J26" s="16">
+        <v>350</v>
+      </c>
+      <c r="K26" s="19">
+        <v>291</v>
+      </c>
+      <c r="L26" s="19">
+        <v>255</v>
+      </c>
+      <c r="M26" s="19">
+        <v>263</v>
+      </c>
+      <c r="N26" s="19">
+        <v>178</v>
+      </c>
+      <c r="O26" s="19">
+        <v>229</v>
+      </c>
+      <c r="P26" s="19">
+        <v>198</v>
+      </c>
+      <c r="Q26" s="19">
+        <v>282</v>
+      </c>
+      <c r="R26" s="19">
+        <v>232</v>
+      </c>
+      <c r="S26" s="19">
+        <v>455</v>
+      </c>
+      <c r="T26" s="19">
+        <v>440</v>
+      </c>
+      <c r="U26" s="19">
+        <v>442</v>
+      </c>
+      <c r="V26" s="19">
+        <v>368</v>
+      </c>
+      <c r="W26" s="61">
+        <v>303</v>
+      </c>
+      <c r="X26" s="61">
+        <v>237</v>
+      </c>
+      <c r="Y26" s="61">
+        <v>264</v>
+      </c>
+      <c r="Z26" s="65">
+        <v>207</v>
+      </c>
+      <c r="AA26" s="65">
+        <v>205</v>
+      </c>
+      <c r="AB26" s="65">
+        <v>248</v>
+      </c>
+      <c r="AC26" s="65">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="16">
+        <v>49</v>
+      </c>
+      <c r="C27" s="16">
+        <v>42</v>
+      </c>
+      <c r="D27" s="16">
+        <v>36</v>
+      </c>
+      <c r="E27" s="16">
+        <v>67</v>
+      </c>
+      <c r="F27" s="16">
+        <v>32</v>
+      </c>
+      <c r="G27" s="19">
+        <v>58</v>
+      </c>
+      <c r="H27" s="19">
+        <v>69</v>
+      </c>
+      <c r="I27" s="16">
+        <v>71</v>
+      </c>
+      <c r="J27" s="16">
+        <v>44</v>
+      </c>
+      <c r="K27" s="19">
+        <v>41</v>
+      </c>
+      <c r="L27" s="19">
+        <v>34</v>
+      </c>
+      <c r="M27" s="19">
+        <v>30</v>
+      </c>
+      <c r="N27" s="19">
+        <v>30</v>
+      </c>
+      <c r="O27" s="19">
+        <v>31</v>
+      </c>
+      <c r="P27" s="19">
+        <v>27</v>
+      </c>
+      <c r="Q27" s="19">
+        <v>42</v>
+      </c>
+      <c r="R27" s="19">
+        <v>37</v>
+      </c>
+      <c r="S27" s="19">
+        <v>53</v>
+      </c>
+      <c r="T27" s="19">
+        <v>53</v>
+      </c>
+      <c r="U27" s="19">
+        <v>53</v>
+      </c>
+      <c r="V27" s="19">
+        <v>40</v>
+      </c>
+      <c r="W27" s="61">
+        <v>42</v>
+      </c>
+      <c r="X27" s="61">
+        <v>34</v>
+      </c>
+      <c r="Y27" s="61">
+        <v>37</v>
+      </c>
+      <c r="Z27" s="65">
+        <v>23</v>
+      </c>
+      <c r="AA27" s="65">
+        <v>32</v>
+      </c>
+      <c r="AB27" s="65">
+        <v>27</v>
+      </c>
+      <c r="AC27" s="65">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="16">
+        <v>9</v>
+      </c>
+      <c r="C28" s="16">
+        <v>5</v>
+      </c>
+      <c r="D28" s="16">
+        <v>4</v>
+      </c>
+      <c r="E28" s="16">
+        <v>5</v>
+      </c>
+      <c r="F28" s="16">
+        <v>7</v>
+      </c>
+      <c r="G28" s="19">
+        <v>7</v>
+      </c>
+      <c r="H28" s="19">
+        <v>14</v>
+      </c>
+      <c r="I28" s="16">
+        <v>9</v>
+      </c>
+      <c r="J28" s="16">
+        <v>10</v>
+      </c>
+      <c r="K28" s="19">
+        <v>7</v>
+      </c>
+      <c r="L28" s="19">
+        <v>3</v>
+      </c>
+      <c r="M28" s="19">
+        <v>4</v>
+      </c>
+      <c r="N28" s="19">
+        <v>1</v>
+      </c>
+      <c r="O28" s="19">
+        <v>5</v>
+      </c>
+      <c r="P28" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>1</v>
+      </c>
+      <c r="R28" s="19">
+        <v>3</v>
+      </c>
+      <c r="S28" s="19">
+        <v>5</v>
+      </c>
+      <c r="T28" s="19">
+        <v>4</v>
+      </c>
+      <c r="U28" s="19">
+        <v>4</v>
+      </c>
+      <c r="V28" s="19">
+        <v>10</v>
+      </c>
+      <c r="W28" s="61">
+        <v>8</v>
+      </c>
+      <c r="X28" s="61">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="61">
+        <v>8</v>
+      </c>
+      <c r="Z28" s="65">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="65">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="65">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="16">
+        <v>13</v>
+      </c>
+      <c r="C29" s="16">
+        <v>12</v>
+      </c>
+      <c r="D29" s="16">
+        <v>13</v>
+      </c>
+      <c r="E29" s="16">
+        <v>24</v>
+      </c>
+      <c r="F29" s="16">
+        <v>12</v>
+      </c>
+      <c r="G29" s="19">
+        <v>38</v>
+      </c>
+      <c r="H29" s="19">
+        <v>37</v>
+      </c>
+      <c r="I29" s="16">
+        <v>35</v>
+      </c>
+      <c r="J29" s="16">
+        <v>22</v>
+      </c>
+      <c r="K29" s="19">
+        <v>29</v>
+      </c>
+      <c r="L29" s="19">
+        <v>19</v>
+      </c>
+      <c r="M29" s="19">
+        <v>31</v>
+      </c>
+      <c r="N29" s="19">
+        <v>14</v>
+      </c>
+      <c r="O29" s="19">
+        <v>22</v>
+      </c>
+      <c r="P29" s="19">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="19">
+        <v>19</v>
+      </c>
+      <c r="R29" s="19">
+        <v>15</v>
+      </c>
+      <c r="S29" s="19">
+        <v>26</v>
+      </c>
+      <c r="T29" s="19">
+        <v>32</v>
+      </c>
+      <c r="U29" s="19">
+        <v>25</v>
+      </c>
+      <c r="V29" s="19">
+        <v>22</v>
+      </c>
+      <c r="W29" s="61">
+        <v>17</v>
+      </c>
+      <c r="X29" s="61">
+        <v>25</v>
+      </c>
+      <c r="Y29" s="61">
+        <v>28</v>
+      </c>
+      <c r="Z29" s="65">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="65">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="65">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="65">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="16">
+        <v>99</v>
+      </c>
+      <c r="C30" s="16">
+        <v>93</v>
+      </c>
+      <c r="D30" s="16">
+        <v>66</v>
+      </c>
+      <c r="E30" s="16">
+        <v>106</v>
+      </c>
+      <c r="F30" s="16">
+        <v>68</v>
+      </c>
+      <c r="G30" s="19">
+        <v>117</v>
+      </c>
+      <c r="H30" s="19">
+        <v>139</v>
+      </c>
+      <c r="I30" s="16">
+        <v>136</v>
+      </c>
+      <c r="J30" s="16">
+        <v>113</v>
+      </c>
+      <c r="K30" s="19">
+        <v>117</v>
+      </c>
+      <c r="L30" s="19">
+        <v>98</v>
+      </c>
+      <c r="M30" s="19">
+        <v>84</v>
+      </c>
+      <c r="N30" s="19">
+        <v>67</v>
+      </c>
+      <c r="O30" s="19">
+        <v>92</v>
+      </c>
+      <c r="P30" s="19">
+        <v>62</v>
+      </c>
+      <c r="Q30" s="19">
+        <v>88</v>
+      </c>
+      <c r="R30" s="19">
+        <v>67</v>
+      </c>
+      <c r="S30" s="19">
+        <v>150</v>
+      </c>
+      <c r="T30" s="19">
+        <v>138</v>
+      </c>
+      <c r="U30" s="19">
+        <v>147</v>
+      </c>
+      <c r="V30" s="19">
+        <v>86</v>
+      </c>
+      <c r="W30" s="61">
+        <v>88</v>
+      </c>
+      <c r="X30" s="61">
+        <v>92</v>
+      </c>
+      <c r="Y30" s="61">
+        <v>93</v>
+      </c>
+      <c r="Z30" s="65">
+        <v>64</v>
+      </c>
+      <c r="AA30" s="65">
+        <v>60</v>
+      </c>
+      <c r="AB30" s="65">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="65">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="16">
+        <v>36</v>
+      </c>
+      <c r="C31" s="16">
+        <v>34</v>
+      </c>
+      <c r="D31" s="16">
+        <v>22</v>
+      </c>
+      <c r="E31" s="16">
+        <v>36</v>
+      </c>
+      <c r="F31" s="16">
+        <v>13</v>
+      </c>
+      <c r="G31" s="19">
+        <v>44</v>
+      </c>
+      <c r="H31" s="19">
+        <v>49</v>
+      </c>
+      <c r="I31" s="16">
+        <v>38</v>
+      </c>
+      <c r="J31" s="16">
+        <v>27</v>
+      </c>
+      <c r="K31" s="19">
+        <v>28</v>
+      </c>
+      <c r="L31" s="19">
+        <v>36</v>
+      </c>
+      <c r="M31" s="19">
+        <v>27</v>
+      </c>
+      <c r="N31" s="19">
+        <v>14</v>
+      </c>
+      <c r="O31" s="19">
+        <v>24</v>
+      </c>
+      <c r="P31" s="19">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="19">
+        <v>36</v>
+      </c>
+      <c r="R31" s="19">
+        <v>20</v>
+      </c>
+      <c r="S31" s="19">
+        <v>41</v>
+      </c>
+      <c r="T31" s="19">
+        <v>58</v>
+      </c>
+      <c r="U31" s="19">
+        <v>48</v>
+      </c>
+      <c r="V31" s="19">
+        <v>41</v>
+      </c>
+      <c r="W31" s="61">
+        <v>27</v>
+      </c>
+      <c r="X31" s="61">
+        <v>23</v>
+      </c>
+      <c r="Y31" s="61">
+        <v>29</v>
+      </c>
+      <c r="Z31" s="65">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="65">
+        <v>27</v>
+      </c>
+      <c r="AB31" s="65">
+        <v>25</v>
+      </c>
+      <c r="AC31" s="65">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+      <c r="T32" s="19"/>
+      <c r="U32" s="19"/>
+      <c r="V32" s="19"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="61"/>
+      <c r="Y32" s="61"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="65"/>
+    </row>
+    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="16">
+        <v>11</v>
+      </c>
+      <c r="C33" s="16">
+        <v>10</v>
+      </c>
+      <c r="D33" s="16">
+        <v>7</v>
+      </c>
+      <c r="E33" s="16">
+        <v>21</v>
+      </c>
+      <c r="F33" s="16">
+        <v>6</v>
+      </c>
+      <c r="G33" s="19">
+        <v>17</v>
+      </c>
+      <c r="H33" s="19">
+        <v>21</v>
+      </c>
+      <c r="I33" s="16">
+        <v>23</v>
+      </c>
+      <c r="J33" s="16">
+        <v>15</v>
+      </c>
+      <c r="K33" s="19">
+        <v>11</v>
+      </c>
+      <c r="L33" s="19">
+        <v>16</v>
+      </c>
+      <c r="M33" s="19">
+        <v>22</v>
+      </c>
+      <c r="N33" s="19">
+        <v>10</v>
+      </c>
+      <c r="O33" s="19">
+        <v>12</v>
+      </c>
+      <c r="P33" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>13</v>
+      </c>
+      <c r="R33" s="19">
+        <v>5</v>
+      </c>
+      <c r="S33" s="19">
+        <v>20</v>
+      </c>
+      <c r="T33" s="19">
+        <v>21</v>
+      </c>
+      <c r="U33" s="19">
+        <v>22</v>
+      </c>
+      <c r="V33" s="19">
+        <v>20</v>
+      </c>
+      <c r="W33" s="61">
+        <v>22</v>
+      </c>
+      <c r="X33" s="61">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="61">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="65">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="65">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="65">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="65">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="16">
+        <v>1</v>
+      </c>
+      <c r="C34" s="16">
+        <v>4</v>
+      </c>
+      <c r="D34" s="16">
+        <v>2</v>
+      </c>
+      <c r="E34" s="16">
+        <v>6</v>
+      </c>
+      <c r="F34" s="16">
+        <v>2</v>
+      </c>
+      <c r="G34" s="19">
+        <v>7</v>
+      </c>
+      <c r="H34" s="19">
+        <v>5</v>
+      </c>
+      <c r="I34" s="16">
+        <v>6</v>
+      </c>
+      <c r="J34" s="16">
+        <v>6</v>
+      </c>
+      <c r="K34" s="19">
+        <v>4</v>
+      </c>
+      <c r="L34" s="19">
+        <v>1</v>
+      </c>
+      <c r="M34" s="19">
+        <v>0</v>
+      </c>
+      <c r="N34" s="19">
+        <v>2</v>
+      </c>
+      <c r="O34" s="19">
+        <v>2</v>
+      </c>
+      <c r="P34" s="19">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>7</v>
+      </c>
+      <c r="R34" s="19">
+        <v>5</v>
+      </c>
+      <c r="S34" s="19">
+        <v>3</v>
+      </c>
+      <c r="T34" s="19">
+        <v>4</v>
+      </c>
+      <c r="U34" s="19">
+        <v>3</v>
+      </c>
+      <c r="V34" s="19">
+        <v>2</v>
+      </c>
+      <c r="W34" s="61">
+        <v>1</v>
+      </c>
+      <c r="X34" s="61">
+        <v>5</v>
+      </c>
+      <c r="Y34" s="61">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="65">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="65">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="65">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="49"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="51"/>
+      <c r="Q35" s="50"/>
+      <c r="R35" s="50"/>
+      <c r="S35" s="50"/>
+      <c r="T35" s="50"/>
+      <c r="U35" s="53"/>
+      <c r="V35" s="53"/>
+      <c r="W35" s="63"/>
+      <c r="X35" s="48"/>
+      <c r="Y35" s="48"/>
+      <c r="Z35" s="48"/>
+      <c r="AA35" s="48"/>
+      <c r="AB35" s="48"/>
+      <c r="AC35" s="65"/>
+    </row>
+    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="16">
+        <v>79</v>
+      </c>
+      <c r="C36" s="19">
+        <v>80</v>
+      </c>
+      <c r="D36" s="19">
+        <v>65</v>
+      </c>
+      <c r="E36" s="19">
+        <v>97</v>
+      </c>
+      <c r="F36" s="16">
+        <v>68</v>
+      </c>
+      <c r="G36" s="19">
+        <v>95</v>
+      </c>
+      <c r="H36" s="19">
+        <v>107</v>
+      </c>
+      <c r="I36" s="16">
+        <v>105</v>
+      </c>
+      <c r="J36" s="16">
+        <v>83</v>
+      </c>
+      <c r="K36" s="19">
+        <v>72</v>
+      </c>
+      <c r="L36" s="19">
+        <v>76</v>
+      </c>
+      <c r="M36" s="19">
+        <v>61</v>
+      </c>
+      <c r="N36" s="19">
+        <v>45</v>
+      </c>
+      <c r="O36" s="19">
+        <v>70</v>
+      </c>
+      <c r="P36" s="19">
+        <v>44</v>
+      </c>
+      <c r="Q36" s="19">
+        <v>62</v>
+      </c>
+      <c r="R36" s="19">
+        <v>67</v>
+      </c>
+      <c r="S36" s="19">
+        <v>95</v>
+      </c>
+      <c r="T36" s="19">
+        <v>105</v>
+      </c>
+      <c r="U36" s="19">
+        <v>96</v>
+      </c>
+      <c r="V36" s="19">
+        <v>71</v>
+      </c>
+      <c r="W36" s="61">
+        <v>70</v>
+      </c>
+      <c r="X36" s="65">
+        <v>61</v>
+      </c>
+      <c r="Y36" s="65">
+        <v>67</v>
+      </c>
+      <c r="Z36" s="65">
+        <v>50</v>
+      </c>
+      <c r="AA36" s="65">
+        <v>59</v>
+      </c>
+      <c r="AB36" s="65">
+        <v>55</v>
+      </c>
+      <c r="AC36" s="65">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="16"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="19"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="19"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="19"/>
+      <c r="N37" s="19"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="65"/>
+      <c r="Y37" s="65"/>
+      <c r="Z37" s="65"/>
+      <c r="AA37" s="65"/>
+      <c r="AB37" s="65"/>
+      <c r="AC37" s="65"/>
+    </row>
+    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="16">
+        <v>13</v>
+      </c>
+      <c r="C38" s="19">
+        <v>17</v>
+      </c>
+      <c r="D38" s="19">
+        <v>9</v>
+      </c>
+      <c r="E38" s="19">
+        <v>16</v>
+      </c>
+      <c r="F38" s="16">
+        <v>12</v>
+      </c>
+      <c r="G38" s="19">
+        <v>19</v>
+      </c>
+      <c r="H38" s="19">
+        <v>16</v>
+      </c>
+      <c r="I38" s="16">
+        <v>12</v>
+      </c>
+      <c r="J38" s="16">
+        <v>16</v>
+      </c>
+      <c r="K38" s="19">
+        <v>8</v>
+      </c>
+      <c r="L38" s="19">
+        <v>8</v>
+      </c>
+      <c r="M38" s="19">
+        <v>14</v>
+      </c>
+      <c r="N38" s="19">
+        <v>6</v>
+      </c>
+      <c r="O38" s="19">
+        <v>16</v>
+      </c>
+      <c r="P38" s="19">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>12</v>
+      </c>
+      <c r="R38" s="19">
+        <v>11</v>
+      </c>
+      <c r="S38" s="19">
+        <v>20</v>
+      </c>
+      <c r="T38" s="19">
+        <v>13</v>
+      </c>
+      <c r="U38" s="19">
+        <v>22</v>
+      </c>
+      <c r="V38" s="19">
+        <v>9</v>
+      </c>
+      <c r="W38" s="61">
+        <v>15</v>
+      </c>
+      <c r="X38" s="65">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="65">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="65">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="65">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="65">
+        <v>12</v>
+      </c>
+      <c r="AC38" s="65">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="16">
+        <v>2</v>
+      </c>
+      <c r="C39" s="19">
+        <v>9</v>
+      </c>
+      <c r="D39" s="19">
+        <v>5</v>
+      </c>
+      <c r="E39" s="19">
+        <v>7</v>
+      </c>
+      <c r="F39" s="16">
+        <v>4</v>
+      </c>
+      <c r="G39" s="19">
+        <v>12</v>
+      </c>
+      <c r="H39" s="19">
+        <v>8</v>
+      </c>
+      <c r="I39" s="16">
+        <v>9</v>
+      </c>
+      <c r="J39" s="16">
+        <v>3</v>
+      </c>
+      <c r="K39" s="19">
+        <v>9</v>
+      </c>
+      <c r="L39" s="19">
+        <v>6</v>
+      </c>
+      <c r="M39" s="19">
+        <v>3</v>
+      </c>
+      <c r="N39" s="19">
+        <v>3</v>
+      </c>
+      <c r="O39" s="19">
+        <v>1</v>
+      </c>
+      <c r="P39" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="19">
+        <v>5</v>
+      </c>
+      <c r="R39" s="19">
+        <v>2</v>
+      </c>
+      <c r="S39" s="19">
+        <v>7</v>
+      </c>
+      <c r="T39" s="19">
+        <v>9</v>
+      </c>
+      <c r="U39" s="19">
+        <v>6</v>
+      </c>
+      <c r="V39" s="19">
+        <v>5</v>
+      </c>
+      <c r="W39" s="61">
+        <v>9</v>
+      </c>
+      <c r="X39" s="65">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="65">
+        <v>7</v>
+      </c>
+      <c r="Z39" s="65">
+        <v>2</v>
+      </c>
+      <c r="AA39" s="65">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC39" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="16">
+        <v>21</v>
+      </c>
+      <c r="C40" s="19">
+        <v>13</v>
+      </c>
+      <c r="D40" s="19">
+        <v>17</v>
+      </c>
+      <c r="E40" s="19">
+        <v>26</v>
+      </c>
+      <c r="F40" s="16">
+        <v>15</v>
+      </c>
+      <c r="G40" s="19">
+        <v>20</v>
+      </c>
+      <c r="H40" s="19">
+        <v>23</v>
+      </c>
+      <c r="I40" s="16">
+        <v>25</v>
+      </c>
+      <c r="J40" s="16">
+        <v>16</v>
+      </c>
+      <c r="K40" s="19">
+        <v>15</v>
+      </c>
+      <c r="L40" s="19">
+        <v>18</v>
+      </c>
+      <c r="M40" s="19">
+        <v>11</v>
+      </c>
+      <c r="N40" s="19">
+        <v>12</v>
+      </c>
+      <c r="O40" s="19">
+        <v>14</v>
+      </c>
+      <c r="P40" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="19">
+        <v>10</v>
+      </c>
+      <c r="R40" s="19">
+        <v>8</v>
+      </c>
+      <c r="S40" s="19">
+        <v>24</v>
+      </c>
+      <c r="T40" s="19">
+        <v>29</v>
+      </c>
+      <c r="U40" s="19">
+        <v>16</v>
+      </c>
+      <c r="V40" s="19">
+        <v>21</v>
+      </c>
+      <c r="W40" s="61">
+        <v>14</v>
+      </c>
+      <c r="X40" s="65">
+        <v>15</v>
+      </c>
+      <c r="Y40" s="65">
+        <v>9</v>
+      </c>
+      <c r="Z40" s="65">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="65">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="65">
+        <v>10</v>
+      </c>
+      <c r="AC40" s="65">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="16">
+        <v>9</v>
+      </c>
+      <c r="C41" s="19">
+        <v>3</v>
+      </c>
+      <c r="D41" s="19">
+        <v>2</v>
+      </c>
+      <c r="E41" s="19">
+        <v>6</v>
+      </c>
+      <c r="F41" s="16">
+        <v>6</v>
+      </c>
+      <c r="G41" s="19">
+        <v>8</v>
+      </c>
+      <c r="H41" s="19">
+        <v>8</v>
+      </c>
+      <c r="I41" s="16">
+        <v>8</v>
+      </c>
+      <c r="J41" s="16">
+        <v>8</v>
+      </c>
+      <c r="K41" s="19">
+        <v>10</v>
+      </c>
+      <c r="L41" s="19">
+        <v>6</v>
+      </c>
+      <c r="M41" s="19">
+        <v>2</v>
+      </c>
+      <c r="N41" s="19">
+        <v>3</v>
+      </c>
+      <c r="O41" s="19">
+        <v>7</v>
+      </c>
+      <c r="P41" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="19">
+        <v>5</v>
+      </c>
+      <c r="R41" s="19">
+        <v>9</v>
+      </c>
+      <c r="S41" s="19">
+        <v>5</v>
+      </c>
+      <c r="T41" s="19">
+        <v>9</v>
+      </c>
+      <c r="U41" s="19">
+        <v>11</v>
+      </c>
+      <c r="V41" s="19">
+        <v>10</v>
+      </c>
+      <c r="W41" s="61">
+        <v>6</v>
+      </c>
+      <c r="X41" s="65">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="65">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="65">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB41" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="16">
+        <v>7</v>
+      </c>
+      <c r="C42" s="19">
+        <v>5</v>
+      </c>
+      <c r="D42" s="19">
+        <v>8</v>
+      </c>
+      <c r="E42" s="19">
+        <v>9</v>
+      </c>
+      <c r="F42" s="16">
+        <v>7</v>
+      </c>
+      <c r="G42" s="19">
+        <v>9</v>
+      </c>
+      <c r="H42" s="19">
+        <v>15</v>
+      </c>
+      <c r="I42" s="16">
+        <v>14</v>
+      </c>
+      <c r="J42" s="16">
+        <v>12</v>
+      </c>
+      <c r="K42" s="19">
+        <v>6</v>
+      </c>
+      <c r="L42" s="19">
+        <v>8</v>
+      </c>
+      <c r="M42" s="19">
+        <v>7</v>
+      </c>
+      <c r="N42" s="19">
+        <v>4</v>
+      </c>
+      <c r="O42" s="19">
+        <v>13</v>
+      </c>
+      <c r="P42" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q42" s="19">
+        <v>8</v>
+      </c>
+      <c r="R42" s="19">
+        <v>10</v>
+      </c>
+      <c r="S42" s="19">
+        <v>13</v>
+      </c>
+      <c r="T42" s="19">
+        <v>18</v>
+      </c>
+      <c r="U42" s="19">
+        <v>12</v>
+      </c>
+      <c r="V42" s="19">
+        <v>6</v>
+      </c>
+      <c r="W42" s="61">
+        <v>9</v>
+      </c>
+      <c r="X42" s="65">
+        <v>7</v>
+      </c>
+      <c r="Y42" s="65">
+        <v>8</v>
+      </c>
+      <c r="Z42" s="65">
+        <v>6</v>
+      </c>
+      <c r="AA42" s="65">
+        <v>8</v>
+      </c>
+      <c r="AB42" s="65">
+        <v>4</v>
+      </c>
+      <c r="AC42" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="16">
+        <v>10</v>
+      </c>
+      <c r="C43" s="19">
+        <v>16</v>
+      </c>
+      <c r="D43" s="19">
+        <v>13</v>
+      </c>
+      <c r="E43" s="19">
+        <v>18</v>
+      </c>
+      <c r="F43" s="16">
+        <v>11</v>
+      </c>
+      <c r="G43" s="19">
+        <v>13</v>
+      </c>
+      <c r="H43" s="19">
+        <v>18</v>
+      </c>
+      <c r="I43" s="16">
+        <v>18</v>
+      </c>
+      <c r="J43" s="16">
+        <v>10</v>
+      </c>
+      <c r="K43" s="19">
+        <v>9</v>
+      </c>
+      <c r="L43" s="19">
+        <v>12</v>
+      </c>
+      <c r="M43" s="19">
+        <v>12</v>
+      </c>
+      <c r="N43" s="19">
+        <v>10</v>
+      </c>
+      <c r="O43" s="19">
+        <v>11</v>
+      </c>
+      <c r="P43" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q43" s="19">
+        <v>13</v>
+      </c>
+      <c r="R43" s="19">
+        <v>11</v>
+      </c>
+      <c r="S43" s="19">
+        <v>13</v>
+      </c>
+      <c r="T43" s="19">
+        <v>11</v>
+      </c>
+      <c r="U43" s="19">
+        <v>15</v>
+      </c>
+      <c r="V43" s="19">
+        <v>10</v>
+      </c>
+      <c r="W43" s="61">
+        <v>12</v>
+      </c>
+      <c r="X43" s="65">
+        <v>14</v>
+      </c>
+      <c r="Y43" s="65">
+        <v>17</v>
+      </c>
+      <c r="Z43" s="65">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="65">
+        <v>12</v>
+      </c>
+      <c r="AB43" s="65">
+        <v>8</v>
+      </c>
+      <c r="AC43" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="21">
+        <v>17</v>
+      </c>
+      <c r="C44" s="21">
+        <v>17</v>
+      </c>
+      <c r="D44" s="21">
+        <v>11</v>
+      </c>
+      <c r="E44" s="21">
+        <v>15</v>
+      </c>
+      <c r="F44" s="21">
+        <v>13</v>
+      </c>
+      <c r="G44" s="21">
+        <v>14</v>
+      </c>
+      <c r="H44" s="21">
+        <v>19</v>
+      </c>
+      <c r="I44" s="21">
+        <v>19</v>
+      </c>
+      <c r="J44" s="21">
+        <v>18</v>
+      </c>
+      <c r="K44" s="21">
+        <v>15</v>
+      </c>
+      <c r="L44" s="21">
+        <v>18</v>
+      </c>
+      <c r="M44" s="21">
+        <v>12</v>
+      </c>
+      <c r="N44" s="21">
+        <v>7</v>
+      </c>
+      <c r="O44" s="21">
+        <v>8</v>
+      </c>
+      <c r="P44" s="21">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="21">
+        <v>9</v>
+      </c>
+      <c r="R44" s="21">
+        <v>16</v>
+      </c>
+      <c r="S44" s="21">
+        <v>13</v>
+      </c>
+      <c r="T44" s="21">
+        <v>16</v>
+      </c>
+      <c r="U44" s="21">
+        <v>14</v>
+      </c>
+      <c r="V44" s="21">
+        <v>10</v>
+      </c>
+      <c r="W44" s="62">
+        <v>5</v>
+      </c>
+      <c r="X44" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y44" s="62">
+        <v>6</v>
+      </c>
+      <c r="Z44" s="62">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="62">
+        <v>8</v>
+      </c>
+      <c r="AB44" s="62">
+        <v>15</v>
+      </c>
+      <c r="AC44" s="62">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA45" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AK6"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AK44"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="22.85546875" style="6" customWidth="1"/>
+    <col min="2" max="25" width="8.28515625" style="6" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+    </row>
+    <row r="5" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="I5" s="42"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="U5" s="42"/>
+      <c r="W5" s="20"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AG5" s="42"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="71">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="71">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="71">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="72"/>
+    </row>
+    <row r="7" spans="1:37" s="13" customFormat="1" ht="23.45" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="P7" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q7" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="R7" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="S7" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="U7" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="V7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="W7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="X7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y7" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z7" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB7" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC7" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD7" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE7" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="AF7" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG7" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="73"/>
+    </row>
+    <row r="9" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="30">
+        <v>5.31</v>
+      </c>
+      <c r="C9" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="D9" s="33">
+        <v>5.32</v>
+      </c>
+      <c r="E9" s="33">
+        <v>5.82</v>
+      </c>
+      <c r="F9" s="33">
+        <v>5.56</v>
+      </c>
+      <c r="G9" s="33">
+        <v>6.02</v>
+      </c>
+      <c r="H9" s="33">
+        <v>6.58</v>
+      </c>
+      <c r="I9" s="33">
+        <v>6.9</v>
+      </c>
+      <c r="J9" s="33">
+        <v>6.93</v>
+      </c>
+      <c r="K9" s="33">
+        <v>6.86</v>
+      </c>
+      <c r="L9" s="33">
+        <v>6.76</v>
+      </c>
+      <c r="M9" s="33">
+        <v>6.65</v>
+      </c>
+      <c r="N9" s="33">
+        <v>3.75</v>
+      </c>
+      <c r="O9" s="33">
+        <v>4.63</v>
+      </c>
+      <c r="P9" s="33">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R9" s="33">
+        <v>4.78</v>
+      </c>
+      <c r="S9" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="T9" s="33">
+        <v>6</v>
+      </c>
+      <c r="U9" s="33">
+        <v>6.34</v>
+      </c>
+      <c r="V9" s="33">
+        <v>6.43</v>
+      </c>
+      <c r="W9" s="30">
+        <v>6.38</v>
+      </c>
+      <c r="X9" s="30">
+        <v>6.29</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>6.24</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>4.33</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>4.51</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="30">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C10" s="33">
+        <v>2.81</v>
+      </c>
+      <c r="D10" s="33">
+        <v>5.45</v>
+      </c>
+      <c r="E10" s="33">
+        <v>5.96</v>
+      </c>
+      <c r="F10" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="G10" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="H10" s="33">
+        <v>7.1</v>
+      </c>
+      <c r="I10" s="33">
+        <v>7.48</v>
+      </c>
+      <c r="J10" s="33">
+        <v>7.55</v>
+      </c>
+      <c r="K10" s="33">
+        <v>7.45</v>
+      </c>
+      <c r="L10" s="33">
+        <v>7.31</v>
+      </c>
+      <c r="M10" s="33">
+        <v>7.2</v>
+      </c>
+      <c r="N10" s="33">
+        <v>3.96</v>
+      </c>
+      <c r="O10" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="P10" s="33">
+        <v>4.63</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R10" s="33">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S10" s="33">
+        <v>5.99</v>
+      </c>
+      <c r="T10" s="33">
+        <v>6.54</v>
+      </c>
+      <c r="U10" s="33">
+        <v>6.96</v>
+      </c>
+      <c r="V10" s="33">
+        <v>7.12</v>
+      </c>
+      <c r="W10" s="30">
+        <v>7.08</v>
+      </c>
+      <c r="X10" s="30">
+        <v>6.94</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>6.85</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>4.54</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>4.99</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="30">
+        <v>7.47</v>
+      </c>
+      <c r="C11" s="33">
+        <v>3.31</v>
+      </c>
+      <c r="D11" s="33">
+        <v>6.61</v>
+      </c>
+      <c r="E11" s="33">
+        <v>7.59</v>
+      </c>
+      <c r="F11" s="33">
+        <v>7.03</v>
+      </c>
+      <c r="G11" s="33">
+        <v>7.38</v>
+      </c>
+      <c r="H11" s="33">
+        <v>7.82</v>
+      </c>
+      <c r="I11" s="33">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J11" s="33">
+        <v>8.06</v>
+      </c>
+      <c r="K11" s="33">
+        <v>7.88</v>
+      </c>
+      <c r="L11" s="33">
+        <v>7.65</v>
+      </c>
+      <c r="M11" s="33">
+        <v>7.39</v>
+      </c>
+      <c r="N11" s="33">
+        <v>4.58</v>
+      </c>
+      <c r="O11" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P11" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>5.12</v>
+      </c>
+      <c r="R11" s="33">
+        <v>5.23</v>
+      </c>
+      <c r="S11" s="33">
+        <v>5.76</v>
+      </c>
+      <c r="T11" s="33">
+        <v>6.1</v>
+      </c>
+      <c r="U11" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="V11" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="W11" s="30">
+        <v>6.37</v>
+      </c>
+      <c r="X11" s="30">
+        <v>6.28</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>6.22</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="30">
+        <v>9.49</v>
+      </c>
+      <c r="C12" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="D12" s="33">
+        <v>6.53</v>
+      </c>
+      <c r="E12" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="F12" s="33">
+        <v>6.52</v>
+      </c>
+      <c r="G12" s="33">
+        <v>6.72</v>
+      </c>
+      <c r="H12" s="33">
+        <v>7.91</v>
+      </c>
+      <c r="I12" s="33">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J12" s="33">
+        <v>8.44</v>
+      </c>
+      <c r="K12" s="33">
+        <v>8.35</v>
+      </c>
+      <c r="L12" s="33">
+        <v>7.9</v>
+      </c>
+      <c r="M12" s="33">
+        <v>7.6</v>
+      </c>
+      <c r="N12" s="33">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O12" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="P12" s="33">
+        <v>3.39</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="R12" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="S12" s="33">
+        <v>3.36</v>
+      </c>
+      <c r="T12" s="33">
+        <v>3.52</v>
+      </c>
+      <c r="U12" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="V12" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W12" s="30">
+        <v>4.91</v>
+      </c>
+      <c r="X12" s="30">
+        <v>4.57</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>4.92</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>6.12</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="30">
+        <v>3.52</v>
+      </c>
+      <c r="C13" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="D13" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="E13" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="F13" s="33">
+        <v>4.09</v>
+      </c>
+      <c r="G13" s="33">
+        <v>5.17</v>
+      </c>
+      <c r="H13" s="33">
+        <v>5.87</v>
+      </c>
+      <c r="I13" s="33">
+        <v>6.33</v>
+      </c>
+      <c r="J13" s="33">
+        <v>6.31</v>
+      </c>
+      <c r="K13" s="33">
+        <v>6.47</v>
+      </c>
+      <c r="L13" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="M13" s="33">
+        <v>6.53</v>
+      </c>
+      <c r="N13" s="33">
+        <v>3.8</v>
+      </c>
+      <c r="O13" s="33">
+        <v>5.13</v>
+      </c>
+      <c r="P13" s="33">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>5.04</v>
+      </c>
+      <c r="R13" s="33">
+        <v>4.84</v>
+      </c>
+      <c r="S13" s="33">
+        <v>5.25</v>
+      </c>
+      <c r="T13" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="U13" s="33">
+        <v>5.89</v>
+      </c>
+      <c r="V13" s="33">
+        <v>5.92</v>
+      </c>
+      <c r="W13" s="30">
+        <v>5.79</v>
+      </c>
+      <c r="X13" s="30">
+        <v>5.9</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>6.04</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>7.66</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>6.17</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>5.46</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="30">
+        <v>6.62</v>
+      </c>
+      <c r="C14" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="D14" s="33">
+        <v>5.86</v>
+      </c>
+      <c r="E14" s="33">
+        <v>6.22</v>
+      </c>
+      <c r="F14" s="33">
+        <v>5.88</v>
+      </c>
+      <c r="G14" s="33">
+        <v>6.24</v>
+      </c>
+      <c r="H14" s="33">
+        <v>6.68</v>
+      </c>
+      <c r="I14" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="J14" s="33">
+        <v>7.07</v>
+      </c>
+      <c r="K14" s="33">
+        <v>7.15</v>
+      </c>
+      <c r="L14" s="33">
+        <v>7.11</v>
+      </c>
+      <c r="M14" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="N14" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="O14" s="33">
+        <v>5.57</v>
+      </c>
+      <c r="P14" s="33">
+        <v>5.08</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>5.33</v>
+      </c>
+      <c r="R14" s="33">
+        <v>5.16</v>
+      </c>
+      <c r="S14" s="33">
+        <v>6.02</v>
+      </c>
+      <c r="T14" s="33">
+        <v>6.49</v>
+      </c>
+      <c r="U14" s="33">
+        <v>6.92</v>
+      </c>
+      <c r="V14" s="33">
+        <v>6.81</v>
+      </c>
+      <c r="W14" s="30">
+        <v>6.71</v>
+      </c>
+      <c r="X14" s="30">
+        <v>6.68</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6.64</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>4.28</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="30">
+        <v>7.35</v>
+      </c>
+      <c r="C15" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="D15" s="33">
+        <v>6.39</v>
+      </c>
+      <c r="E15" s="33">
+        <v>6.68</v>
+      </c>
+      <c r="F15" s="33">
+        <v>5.86</v>
+      </c>
+      <c r="G15" s="33">
+        <v>6.43</v>
+      </c>
+      <c r="H15" s="33">
+        <v>6.95</v>
+      </c>
+      <c r="I15" s="33">
+        <v>7.04</v>
+      </c>
+      <c r="J15" s="33">
+        <v>6.9</v>
+      </c>
+      <c r="K15" s="33">
+        <v>6.78</v>
+      </c>
+      <c r="L15" s="33">
+        <v>6.85</v>
+      </c>
+      <c r="M15" s="33">
+        <v>6.73</v>
+      </c>
+      <c r="N15" s="33">
+        <v>2.87</v>
+      </c>
+      <c r="O15" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P15" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>5.26</v>
+      </c>
+      <c r="R15" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="S15" s="33">
+        <v>5.64</v>
+      </c>
+      <c r="T15" s="33">
+        <v>6.56</v>
+      </c>
+      <c r="U15" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="V15" s="33">
+        <v>7.17</v>
+      </c>
+      <c r="W15" s="30">
+        <v>7</v>
+      </c>
+      <c r="X15" s="30">
+        <v>6.81</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>6.74</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>5.39</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>5.79</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>5.59</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="33"/>
+      <c r="X16" s="30"/>
+      <c r="Y16" s="30"/>
+      <c r="Z16" s="33"/>
+      <c r="AA16" s="33"/>
+    </row>
+    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="30">
+        <v>4.83</v>
+      </c>
+      <c r="C17" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="D17" s="33">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="E17" s="33">
+        <v>5.37</v>
+      </c>
+      <c r="F17" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="G17" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="H17" s="33">
+        <v>5.74</v>
+      </c>
+      <c r="I17" s="33">
+        <v>5.91</v>
+      </c>
+      <c r="J17" s="33">
+        <v>5.97</v>
+      </c>
+      <c r="K17" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="L17" s="33">
+        <v>5.69</v>
+      </c>
+      <c r="M17" s="33">
+        <v>5.83</v>
+      </c>
+      <c r="N17" s="33">
+        <v>3.29</v>
+      </c>
+      <c r="O17" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="P17" s="33">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="R17" s="33">
+        <v>4.67</v>
+      </c>
+      <c r="S17" s="33">
+        <v>5.31</v>
+      </c>
+      <c r="T17" s="33">
+        <v>5.56</v>
+      </c>
+      <c r="U17" s="33">
+        <v>6</v>
+      </c>
+      <c r="V17" s="33">
+        <v>6.01</v>
+      </c>
+      <c r="W17" s="30">
+        <v>6.17</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6.23</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>6.24</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>4.59</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>4.93</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AC17" s="13">
+        <v>4.6900000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="30">
+        <v>1.5</v>
+      </c>
+      <c r="C18" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="D18" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E18" s="33">
+        <v>4.43</v>
+      </c>
+      <c r="F18" s="33">
+        <v>4.13</v>
+      </c>
+      <c r="G18" s="33">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H18" s="33">
+        <v>5.22</v>
+      </c>
+      <c r="I18" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="J18" s="33">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K18" s="33">
+        <v>5.29</v>
+      </c>
+      <c r="L18" s="33">
+        <v>5.24</v>
+      </c>
+      <c r="M18" s="33">
+        <v>4.99</v>
+      </c>
+      <c r="N18" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O18" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="P18" s="33">
+        <v>1.88</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R18" s="33">
+        <v>2.25</v>
+      </c>
+      <c r="S18" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="T18" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="U18" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="V18" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="W18" s="30">
+        <v>3.98</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3.84</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>3.98</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>2.09</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="30">
+        <v>4.76</v>
+      </c>
+      <c r="C19" s="33">
+        <v>1.52</v>
+      </c>
+      <c r="D19" s="33">
+        <v>3.92</v>
+      </c>
+      <c r="E19" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="F19" s="33">
+        <v>4.22</v>
+      </c>
+      <c r="G19" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="H19" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I19" s="33">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J19" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="K19" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L19" s="33">
+        <v>4.34</v>
+      </c>
+      <c r="M19" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="N19" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="O19" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="P19" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="R19" s="33">
+        <v>2.44</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2.98</v>
+      </c>
+      <c r="T19" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="U19" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="V19" s="33">
+        <v>3.68</v>
+      </c>
+      <c r="W19" s="30">
+        <v>3.63</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3.62</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>3.49</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="30">
+        <v>3.96</v>
+      </c>
+      <c r="C20" s="33">
+        <v>1.42</v>
+      </c>
+      <c r="D20" s="33">
+        <v>2.81</v>
+      </c>
+      <c r="E20" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="F20" s="33">
+        <v>3.28</v>
+      </c>
+      <c r="G20" s="33">
+        <v>3.74</v>
+      </c>
+      <c r="H20" s="33">
+        <v>3.95</v>
+      </c>
+      <c r="I20" s="33">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="J20" s="33">
+        <v>4.33</v>
+      </c>
+      <c r="K20" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="L20" s="33">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M20" s="33">
+        <v>4.01</v>
+      </c>
+      <c r="N20" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O20" s="33">
+        <v>2.99</v>
+      </c>
+      <c r="P20" s="33">
+        <v>2.38</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>3.03</v>
+      </c>
+      <c r="R20" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="S20" s="33">
+        <v>3.54</v>
+      </c>
+      <c r="T20" s="33">
+        <v>3.8</v>
+      </c>
+      <c r="U20" s="33">
+        <v>4.05</v>
+      </c>
+      <c r="V20" s="33">
+        <v>4.16</v>
+      </c>
+      <c r="W20" s="30">
+        <v>4.03</v>
+      </c>
+      <c r="X20" s="30">
+        <v>3.93</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>3.84</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1.54</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>1.88</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="30">
+        <v>3.84</v>
+      </c>
+      <c r="C21" s="33">
+        <v>1.41</v>
+      </c>
+      <c r="D21" s="33">
+        <v>3.71</v>
+      </c>
+      <c r="E21" s="33">
+        <v>4.05</v>
+      </c>
+      <c r="F21" s="33">
+        <v>4</v>
+      </c>
+      <c r="G21" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="H21" s="33">
+        <v>4.76</v>
+      </c>
+      <c r="I21" s="33">
+        <v>5.13</v>
+      </c>
+      <c r="J21" s="33">
+        <v>5.3</v>
+      </c>
+      <c r="K21" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L21" s="33">
+        <v>5.05</v>
+      </c>
+      <c r="M21" s="33">
+        <v>4.95</v>
+      </c>
+      <c r="N21" s="33">
+        <v>2.25</v>
+      </c>
+      <c r="O21" s="33">
+        <v>5.01</v>
+      </c>
+      <c r="P21" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>4.91</v>
+      </c>
+      <c r="R21" s="33">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S21" s="33">
+        <v>5.47</v>
+      </c>
+      <c r="T21" s="33">
+        <v>6.16</v>
+      </c>
+      <c r="U21" s="33">
+        <v>6.23</v>
+      </c>
+      <c r="V21" s="33">
+        <v>5.94</v>
+      </c>
+      <c r="W21" s="30">
+        <v>5.85</v>
+      </c>
+      <c r="X21" s="30">
+        <v>5.69</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>5.59</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>3.61</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="30">
+        <v>4.03</v>
+      </c>
+      <c r="C22" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="D22" s="33">
+        <v>5.32</v>
+      </c>
+      <c r="E22" s="33">
+        <v>5.85</v>
+      </c>
+      <c r="F22" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="G22" s="33">
+        <v>5.52</v>
+      </c>
+      <c r="H22" s="33">
+        <v>5.76</v>
+      </c>
+      <c r="I22" s="33">
+        <v>5.95</v>
+      </c>
+      <c r="J22" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="K22" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="L22" s="33">
+        <v>5.49</v>
+      </c>
+      <c r="M22" s="33">
+        <v>5.43</v>
+      </c>
+      <c r="N22" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O22" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P22" s="33">
+        <v>3.79</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>4.22</v>
+      </c>
+      <c r="R22" s="33">
+        <v>4.28</v>
+      </c>
+      <c r="S22" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T22" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U22" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="V22" s="33">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W22" s="30">
+        <v>4.67</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4.79</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>4.97</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.96</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>3.77</v>
+      </c>
+      <c r="AC22" s="33">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="C23" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="D23" s="33">
+        <v>4.91</v>
+      </c>
+      <c r="E23" s="33">
+        <v>4.92</v>
+      </c>
+      <c r="F23" s="33">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G23" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="H23" s="33">
+        <v>4.95</v>
+      </c>
+      <c r="I23" s="33">
+        <v>5.09</v>
+      </c>
+      <c r="J23" s="33">
+        <v>5.19</v>
+      </c>
+      <c r="K23" s="33">
+        <v>5.16</v>
+      </c>
+      <c r="L23" s="33">
+        <v>5.24</v>
+      </c>
+      <c r="M23" s="33">
+        <v>5.12</v>
+      </c>
+      <c r="N23" s="33">
+        <v>2.33</v>
+      </c>
+      <c r="O23" s="33">
+        <v>2.62</v>
+      </c>
+      <c r="P23" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R23" s="33">
+        <v>3.06</v>
+      </c>
+      <c r="S23" s="33">
+        <v>3.29</v>
+      </c>
+      <c r="T23" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="U23" s="33">
+        <v>3.73</v>
+      </c>
+      <c r="V23" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="W23" s="30">
+        <v>3.49</v>
+      </c>
+      <c r="X23" s="30">
+        <v>3.39</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>3.27</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>3.25</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="51"/>
+      <c r="R24" s="51"/>
+      <c r="S24" s="51"/>
+      <c r="T24" s="51"/>
+      <c r="U24" s="51"/>
+      <c r="V24" s="51"/>
+      <c r="W24" s="51"/>
+      <c r="X24" s="51"/>
+      <c r="Y24" s="51"/>
+      <c r="Z24" s="51"/>
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="51"/>
+      <c r="AC24" s="51"/>
+    </row>
+    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="30">
+        <v>5.49</v>
+      </c>
+      <c r="C25" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="D25" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="E25" s="33">
+        <v>6.08</v>
+      </c>
+      <c r="F25" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="G25" s="33">
+        <v>6.32</v>
+      </c>
+      <c r="H25" s="33">
+        <v>6.96</v>
+      </c>
+      <c r="I25" s="33">
+        <v>7.31</v>
+      </c>
+      <c r="J25" s="33">
+        <v>7.35</v>
+      </c>
+      <c r="K25" s="33">
+        <v>7.29</v>
+      </c>
+      <c r="L25" s="33">
+        <v>7.18</v>
+      </c>
+      <c r="M25" s="33">
+        <v>7.07</v>
+      </c>
+      <c r="N25" s="33">
+        <v>3.99</v>
+      </c>
+      <c r="O25" s="33">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="P25" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>5.12</v>
+      </c>
+      <c r="R25" s="33">
+        <v>5.07</v>
+      </c>
+      <c r="S25" s="33">
+        <v>5.86</v>
+      </c>
+      <c r="T25" s="33">
+        <v>6.39</v>
+      </c>
+      <c r="U25" s="33">
+        <v>6.77</v>
+      </c>
+      <c r="V25" s="33">
+        <v>6.87</v>
+      </c>
+      <c r="W25" s="30">
+        <v>6.83</v>
+      </c>
+      <c r="X25" s="30">
+        <v>6.72</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>6.67</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>4.74</v>
+      </c>
+      <c r="AB25" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="30">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C26" s="33">
+        <v>2.81</v>
+      </c>
+      <c r="D26" s="33">
+        <v>5.45</v>
+      </c>
+      <c r="E26" s="33">
+        <v>5.96</v>
+      </c>
+      <c r="F26" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="G26" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="H26" s="33">
+        <v>7.1</v>
+      </c>
+      <c r="I26" s="33">
+        <v>7.48</v>
+      </c>
+      <c r="J26" s="33">
+        <v>7.55</v>
+      </c>
+      <c r="K26" s="33">
+        <v>7.45</v>
+      </c>
+      <c r="L26" s="33">
+        <v>7.31</v>
+      </c>
+      <c r="M26" s="33">
+        <v>7.2</v>
+      </c>
+      <c r="N26" s="33">
+        <v>3.96</v>
+      </c>
+      <c r="O26" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="P26" s="33">
+        <v>4.63</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R26" s="33">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S26" s="33">
+        <v>5.99</v>
+      </c>
+      <c r="T26" s="33">
+        <v>6.54</v>
+      </c>
+      <c r="U26" s="33">
+        <v>6.96</v>
+      </c>
+      <c r="V26" s="33">
+        <v>7.12</v>
+      </c>
+      <c r="W26" s="30">
+        <v>7.08</v>
+      </c>
+      <c r="X26" s="30">
+        <v>6.94</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>6.85</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>4.54</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>4.99</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="30">
+        <v>7.47</v>
+      </c>
+      <c r="C27" s="33">
+        <v>3.31</v>
+      </c>
+      <c r="D27" s="33">
+        <v>6.61</v>
+      </c>
+      <c r="E27" s="33">
+        <v>7.59</v>
+      </c>
+      <c r="F27" s="33">
+        <v>7.03</v>
+      </c>
+      <c r="G27" s="33">
+        <v>7.38</v>
+      </c>
+      <c r="H27" s="33">
+        <v>7.82</v>
+      </c>
+      <c r="I27" s="33">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J27" s="33">
+        <v>8.06</v>
+      </c>
+      <c r="K27" s="33">
+        <v>7.88</v>
+      </c>
+      <c r="L27" s="33">
+        <v>7.65</v>
+      </c>
+      <c r="M27" s="33">
+        <v>7.39</v>
+      </c>
+      <c r="N27" s="33">
+        <v>4.58</v>
+      </c>
+      <c r="O27" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P27" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>5.12</v>
+      </c>
+      <c r="R27" s="33">
+        <v>5.23</v>
+      </c>
+      <c r="S27" s="33">
+        <v>5.76</v>
+      </c>
+      <c r="T27" s="33">
+        <v>6.1</v>
+      </c>
+      <c r="U27" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="V27" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="W27" s="30">
+        <v>6.37</v>
+      </c>
+      <c r="X27" s="30">
+        <v>6.28</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>6.22</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="AB27" s="33">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="30">
+        <v>9.49</v>
+      </c>
+      <c r="C28" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="D28" s="33">
+        <v>6.53</v>
+      </c>
+      <c r="E28" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="F28" s="33">
+        <v>6.52</v>
+      </c>
+      <c r="G28" s="33">
+        <v>6.72</v>
+      </c>
+      <c r="H28" s="33">
+        <v>7.91</v>
+      </c>
+      <c r="I28" s="33">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J28" s="33">
+        <v>8.44</v>
+      </c>
+      <c r="K28" s="33">
+        <v>8.35</v>
+      </c>
+      <c r="L28" s="33">
+        <v>7.9</v>
+      </c>
+      <c r="M28" s="33">
+        <v>7.6</v>
+      </c>
+      <c r="N28" s="33">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O28" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="P28" s="33">
+        <v>3.39</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="R28" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="S28" s="33">
+        <v>3.36</v>
+      </c>
+      <c r="T28" s="33">
+        <v>3.52</v>
+      </c>
+      <c r="U28" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="V28" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W28" s="30">
+        <v>4.91</v>
+      </c>
+      <c r="X28" s="30">
+        <v>4.57</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>4.92</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="AB28" s="33">
+        <v>6.12</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="30">
+        <v>3.52</v>
+      </c>
+      <c r="C29" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="D29" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="E29" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="F29" s="33">
+        <v>4.09</v>
+      </c>
+      <c r="G29" s="33">
+        <v>5.17</v>
+      </c>
+      <c r="H29" s="33">
+        <v>5.87</v>
+      </c>
+      <c r="I29" s="33">
+        <v>6.33</v>
+      </c>
+      <c r="J29" s="33">
+        <v>6.31</v>
+      </c>
+      <c r="K29" s="33">
+        <v>6.47</v>
+      </c>
+      <c r="L29" s="33">
+        <v>6.36</v>
+      </c>
+      <c r="M29" s="33">
+        <v>6.53</v>
+      </c>
+      <c r="N29" s="33">
+        <v>3.8</v>
+      </c>
+      <c r="O29" s="33">
+        <v>5.13</v>
+      </c>
+      <c r="P29" s="33">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q29" s="33">
+        <v>5.04</v>
+      </c>
+      <c r="R29" s="33">
+        <v>4.84</v>
+      </c>
+      <c r="S29" s="33">
+        <v>5.25</v>
+      </c>
+      <c r="T29" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="U29" s="33">
+        <v>5.89</v>
+      </c>
+      <c r="V29" s="33">
+        <v>5.92</v>
+      </c>
+      <c r="W29" s="30">
+        <v>5.79</v>
+      </c>
+      <c r="X29" s="30">
+        <v>5.9</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>6.04</v>
+      </c>
+      <c r="Z29" s="33">
+        <v>7.66</v>
+      </c>
+      <c r="AA29" s="33">
+        <v>6.17</v>
+      </c>
+      <c r="AB29" s="33">
+        <v>5.46</v>
+      </c>
+      <c r="AC29" s="33">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="30">
+        <v>6.62</v>
+      </c>
+      <c r="C30" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="D30" s="33">
+        <v>5.86</v>
+      </c>
+      <c r="E30" s="33">
+        <v>6.22</v>
+      </c>
+      <c r="F30" s="33">
+        <v>5.88</v>
+      </c>
+      <c r="G30" s="33">
+        <v>6.24</v>
+      </c>
+      <c r="H30" s="33">
+        <v>6.68</v>
+      </c>
+      <c r="I30" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="J30" s="33">
+        <v>7.07</v>
+      </c>
+      <c r="K30" s="33">
+        <v>7.15</v>
+      </c>
+      <c r="L30" s="33">
+        <v>7.11</v>
+      </c>
+      <c r="M30" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="N30" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="O30" s="33">
+        <v>5.57</v>
+      </c>
+      <c r="P30" s="33">
+        <v>5.08</v>
+      </c>
+      <c r="Q30" s="33">
+        <v>5.33</v>
+      </c>
+      <c r="R30" s="33">
+        <v>5.16</v>
+      </c>
+      <c r="S30" s="33">
+        <v>6.02</v>
+      </c>
+      <c r="T30" s="33">
+        <v>6.49</v>
+      </c>
+      <c r="U30" s="33">
+        <v>6.92</v>
+      </c>
+      <c r="V30" s="33">
+        <v>6.81</v>
+      </c>
+      <c r="W30" s="30">
+        <v>6.71</v>
+      </c>
+      <c r="X30" s="30">
+        <v>6.68</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>6.64</v>
+      </c>
+      <c r="Z30" s="33">
+        <v>4.28</v>
+      </c>
+      <c r="AA30" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB30" s="33">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC30" s="33">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="30">
+        <v>7.35</v>
+      </c>
+      <c r="C31" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="D31" s="33">
+        <v>6.39</v>
+      </c>
+      <c r="E31" s="33">
+        <v>6.68</v>
+      </c>
+      <c r="F31" s="33">
+        <v>5.86</v>
+      </c>
+      <c r="G31" s="33">
+        <v>6.43</v>
+      </c>
+      <c r="H31" s="33">
+        <v>6.95</v>
+      </c>
+      <c r="I31" s="33">
+        <v>7.04</v>
+      </c>
+      <c r="J31" s="33">
+        <v>6.9</v>
+      </c>
+      <c r="K31" s="33">
+        <v>6.78</v>
+      </c>
+      <c r="L31" s="33">
+        <v>6.85</v>
+      </c>
+      <c r="M31" s="33">
+        <v>6.73</v>
+      </c>
+      <c r="N31" s="33">
+        <v>2.87</v>
+      </c>
+      <c r="O31" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P31" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="Q31" s="33">
+        <v>5.26</v>
+      </c>
+      <c r="R31" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="S31" s="33">
+        <v>5.64</v>
+      </c>
+      <c r="T31" s="33">
+        <v>6.56</v>
+      </c>
+      <c r="U31" s="33">
+        <v>6.98</v>
+      </c>
+      <c r="V31" s="33">
+        <v>7.17</v>
+      </c>
+      <c r="W31" s="30">
+        <v>7</v>
+      </c>
+      <c r="X31" s="30">
+        <v>6.81</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>6.74</v>
+      </c>
+      <c r="Z31" s="33">
+        <v>5.39</v>
+      </c>
+      <c r="AA31" s="33">
+        <v>5.79</v>
+      </c>
+      <c r="AB31" s="33">
+        <v>5.59</v>
+      </c>
+      <c r="AC31" s="33">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="30"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="33"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="33"/>
+      <c r="R32" s="33"/>
+      <c r="S32" s="33"/>
+      <c r="T32" s="33"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+      <c r="X32" s="30"/>
+      <c r="Y32" s="30"/>
+      <c r="Z32" s="33"/>
+      <c r="AA32" s="33"/>
+      <c r="AB32" s="33"/>
+      <c r="AC32" s="33"/>
+    </row>
+    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="30">
+        <v>4.54</v>
+      </c>
+      <c r="C33" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="D33" s="33">
+        <v>3.93</v>
+      </c>
+      <c r="E33" s="33">
+        <v>5.18</v>
+      </c>
+      <c r="F33" s="33">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G33" s="33">
+        <v>5.07</v>
+      </c>
+      <c r="H33" s="33">
+        <v>5.6</v>
+      </c>
+      <c r="I33" s="33">
+        <v>6.09</v>
+      </c>
+      <c r="J33" s="33">
+        <v>6.13</v>
+      </c>
+      <c r="K33" s="33">
+        <v>5.97</v>
+      </c>
+      <c r="L33" s="33">
+        <v>6.05</v>
+      </c>
+      <c r="M33" s="33">
+        <v>6.31</v>
+      </c>
+      <c r="N33" s="33">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="O33" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="P33" s="33">
+        <v>5.15</v>
+      </c>
+      <c r="Q33" s="33">
+        <v>5.26</v>
+      </c>
+      <c r="R33" s="33">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S33" s="33">
+        <v>5.28</v>
+      </c>
+      <c r="T33" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="U33" s="33">
+        <v>6.23</v>
+      </c>
+      <c r="V33" s="33">
+        <v>6.48</v>
+      </c>
+      <c r="W33" s="30">
+        <v>6.75</v>
+      </c>
+      <c r="X33" s="30">
+        <v>6.88</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>6.87</v>
+      </c>
+      <c r="Z33" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="AA33" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="AB33" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="AC33" s="33">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="D34" s="33">
+        <v>3.09</v>
+      </c>
+      <c r="E34" s="33">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="F34" s="33">
+        <v>3.96</v>
+      </c>
+      <c r="G34" s="33">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="H34" s="33">
+        <v>5.09</v>
+      </c>
+      <c r="I34" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="J34" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="K34" s="33">
+        <v>5.71</v>
+      </c>
+      <c r="L34" s="33">
+        <v>5.32</v>
+      </c>
+      <c r="M34" s="33">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N34" s="33">
+        <v>2.72</v>
+      </c>
+      <c r="O34" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="P34" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="Q34" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="R34" s="33">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="S34" s="33">
+        <v>4.76</v>
+      </c>
+      <c r="T34" s="33">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="U34" s="33">
+        <v>4.76</v>
+      </c>
+      <c r="V34" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="W34" s="30">
+        <v>4.21</v>
+      </c>
+      <c r="X34" s="30">
+        <v>4.45</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>4.3</v>
+      </c>
+      <c r="Z34" s="33">
+        <v>4.07</v>
+      </c>
+      <c r="AA34" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="AB34" s="33">
+        <v>3.75</v>
+      </c>
+      <c r="AC34" s="33">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="49"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="51"/>
+      <c r="P35" s="51"/>
+      <c r="Q35" s="51"/>
+      <c r="R35" s="51"/>
+      <c r="S35" s="51"/>
+      <c r="T35" s="51"/>
+      <c r="U35" s="51"/>
+      <c r="V35" s="51"/>
+      <c r="W35" s="51"/>
+      <c r="X35" s="51"/>
+      <c r="Y35" s="51"/>
+      <c r="Z35" s="51"/>
+      <c r="AA35" s="51"/>
+      <c r="AB35" s="51"/>
+      <c r="AC35" s="51"/>
+    </row>
+    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="30">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="C36" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="D36" s="33">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="E36" s="33">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="F36" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="G36" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="H36" s="33">
+        <v>4.91</v>
+      </c>
+      <c r="I36" s="33">
+        <v>5.05</v>
+      </c>
+      <c r="J36" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="K36" s="33">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L36" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M36" s="33">
+        <v>4.78</v>
+      </c>
+      <c r="N36" s="33">
+        <v>2.64</v>
+      </c>
+      <c r="O36" s="33">
+        <v>3.55</v>
+      </c>
+      <c r="P36" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="Q36" s="33">
+        <v>3.34</v>
+      </c>
+      <c r="R36" s="33">
+        <v>3.46</v>
+      </c>
+      <c r="S36" s="33">
+        <v>3.84</v>
+      </c>
+      <c r="T36" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="U36" s="33">
+        <v>4.37</v>
+      </c>
+      <c r="V36" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W36" s="30">
+        <v>4.33</v>
+      </c>
+      <c r="X36" s="33">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Y36" s="33">
+        <v>4.24</v>
+      </c>
+      <c r="Z36" s="33">
+        <v>3.01</v>
+      </c>
+      <c r="AA36" s="33">
+        <v>3.44</v>
+      </c>
+      <c r="AB36" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="AC36" s="33">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="30"/>
+      <c r="C37" s="33"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="33"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+      <c r="O37" s="33"/>
+      <c r="P37" s="33"/>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="33"/>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33"/>
+      <c r="U37" s="33"/>
+      <c r="V37" s="33"/>
+      <c r="W37" s="64"/>
+      <c r="X37" s="33"/>
+      <c r="Y37" s="33"/>
+      <c r="Z37" s="33"/>
+      <c r="AA37" s="33"/>
+      <c r="AB37" s="33"/>
+      <c r="AC37" s="33"/>
+    </row>
+    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="30">
+        <v>5.12</v>
+      </c>
+      <c r="C38" s="33">
+        <v>3.48</v>
+      </c>
+      <c r="D38" s="33">
+        <v>5.25</v>
+      </c>
+      <c r="E38" s="33">
+        <v>5.56</v>
+      </c>
+      <c r="F38" s="33">
+        <v>5.4</v>
+      </c>
+      <c r="G38" s="33">
+        <v>5.79</v>
+      </c>
+      <c r="H38" s="33">
+        <v>5.88</v>
+      </c>
+      <c r="I38" s="33">
+        <v>5.73</v>
+      </c>
+      <c r="J38" s="33">
+        <v>5.82</v>
+      </c>
+      <c r="K38" s="33">
+        <v>5.55</v>
+      </c>
+      <c r="L38" s="33">
+        <v>5.35</v>
+      </c>
+      <c r="M38" s="33">
+        <v>5.37</v>
+      </c>
+      <c r="N38" s="33">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O38" s="33">
+        <v>4.71</v>
+      </c>
+      <c r="P38" s="33">
+        <v>4.75</v>
+      </c>
+      <c r="Q38" s="33">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R38" s="33">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="S38" s="33">
+        <v>5.33</v>
+      </c>
+      <c r="T38" s="33">
+        <v>5.32</v>
+      </c>
+      <c r="U38" s="33">
+        <v>5.78</v>
+      </c>
+      <c r="V38" s="33">
+        <v>5.56</v>
+      </c>
+      <c r="W38" s="30">
+        <v>5.61</v>
+      </c>
+      <c r="X38" s="33">
+        <v>5.6</v>
+      </c>
+      <c r="Y38" s="33">
+        <v>5.63</v>
+      </c>
+      <c r="Z38" s="33">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AA38" s="33">
+        <v>5.67</v>
+      </c>
+      <c r="AB38" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="AC38" s="33">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="30">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="D39" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E39" s="33">
+        <v>4.43</v>
+      </c>
+      <c r="F39" s="33">
+        <v>4.13</v>
+      </c>
+      <c r="G39" s="33">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H39" s="33">
+        <v>5.22</v>
+      </c>
+      <c r="I39" s="33">
+        <v>5.44</v>
+      </c>
+      <c r="J39" s="33">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K39" s="33">
+        <v>5.29</v>
+      </c>
+      <c r="L39" s="33">
+        <v>5.24</v>
+      </c>
+      <c r="M39" s="33">
+        <v>4.99</v>
+      </c>
+      <c r="N39" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O39" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="P39" s="33">
+        <v>1.88</v>
+      </c>
+      <c r="Q39" s="33">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R39" s="33">
+        <v>2.25</v>
+      </c>
+      <c r="S39" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="T39" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="U39" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="V39" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="W39" s="30">
+        <v>3.98</v>
+      </c>
+      <c r="X39" s="33">
+        <v>3.84</v>
+      </c>
+      <c r="Y39" s="33">
+        <v>3.98</v>
+      </c>
+      <c r="Z39" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AA39" s="33">
+        <v>2.09</v>
+      </c>
+      <c r="AB39" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AC39" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="30">
+        <v>4.76</v>
+      </c>
+      <c r="C40" s="33">
+        <v>1.52</v>
+      </c>
+      <c r="D40" s="33">
+        <v>3.92</v>
+      </c>
+      <c r="E40" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="F40" s="33">
+        <v>4.22</v>
+      </c>
+      <c r="G40" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="H40" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I40" s="33">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J40" s="33">
+        <v>4.47</v>
+      </c>
+      <c r="K40" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L40" s="33">
+        <v>4.34</v>
+      </c>
+      <c r="M40" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="N40" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="O40" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="P40" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="Q40" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="R40" s="33">
+        <v>2.44</v>
+      </c>
+      <c r="S40" s="33">
+        <v>2.98</v>
+      </c>
+      <c r="T40" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="U40" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="V40" s="33">
+        <v>3.68</v>
+      </c>
+      <c r="W40" s="30">
+        <v>3.63</v>
+      </c>
+      <c r="X40" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="Y40" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="Z40" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="AA40" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AB40" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="AC40" s="33">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="30">
+        <v>5.12</v>
+      </c>
+      <c r="C41" s="33">
+        <v>0.88</v>
+      </c>
+      <c r="D41" s="33">
+        <v>2.69</v>
+      </c>
+      <c r="E41" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="F41" s="33">
+        <v>2.99</v>
+      </c>
+      <c r="G41" s="33">
+        <v>3.26</v>
+      </c>
+      <c r="H41" s="33">
+        <v>3.45</v>
+      </c>
+      <c r="I41" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="J41" s="33">
+        <v>3.71</v>
+      </c>
+      <c r="K41" s="33">
+        <v>3.91</v>
+      </c>
+      <c r="L41" s="33">
+        <v>3.87</v>
+      </c>
+      <c r="M41" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="N41" s="33">
+        <v>1.76</v>
+      </c>
+      <c r="O41" s="33">
+        <v>3.07</v>
+      </c>
+      <c r="P41" s="33">
+        <v>2.21</v>
+      </c>
+      <c r="Q41" s="33">
+        <v>2.41</v>
+      </c>
+      <c r="R41" s="33">
+        <v>2.99</v>
+      </c>
+      <c r="S41" s="33">
+        <v>3</v>
+      </c>
+      <c r="T41" s="33">
+        <v>3.34</v>
+      </c>
+      <c r="U41" s="33">
+        <v>3.75</v>
+      </c>
+      <c r="V41" s="33">
+        <v>4</v>
+      </c>
+      <c r="W41" s="30">
+        <v>3.95</v>
+      </c>
+      <c r="X41" s="33">
+        <v>3.71</v>
+      </c>
+      <c r="Y41" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="Z41" s="33">
+        <v>1.22</v>
+      </c>
+      <c r="AA41" s="33">
+        <v>0.64</v>
+      </c>
+      <c r="AB41" s="33">
+        <v>1.04</v>
+      </c>
+      <c r="AC41" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="30">
+        <v>3.84</v>
+      </c>
+      <c r="C42" s="33">
+        <v>1.41</v>
+      </c>
+      <c r="D42" s="33">
+        <v>3.71</v>
+      </c>
+      <c r="E42" s="33">
+        <v>4.05</v>
+      </c>
+      <c r="F42" s="33">
+        <v>4</v>
+      </c>
+      <c r="G42" s="33">
+        <v>4.18</v>
+      </c>
+      <c r="H42" s="33">
+        <v>4.76</v>
+      </c>
+      <c r="I42" s="33">
+        <v>5.13</v>
+      </c>
+      <c r="J42" s="33">
+        <v>5.3</v>
+      </c>
+      <c r="K42" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L42" s="33">
+        <v>5.05</v>
+      </c>
+      <c r="M42" s="33">
+        <v>4.95</v>
+      </c>
+      <c r="N42" s="33">
+        <v>2.25</v>
+      </c>
+      <c r="O42" s="33">
+        <v>5.01</v>
+      </c>
+      <c r="P42" s="33">
+        <v>5.03</v>
+      </c>
+      <c r="Q42" s="33">
+        <v>4.91</v>
+      </c>
+      <c r="R42" s="33">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S42" s="33">
+        <v>5.47</v>
+      </c>
+      <c r="T42" s="33">
+        <v>6.16</v>
+      </c>
+      <c r="U42" s="33">
+        <v>6.23</v>
+      </c>
+      <c r="V42" s="33">
+        <v>5.94</v>
+      </c>
+      <c r="W42" s="30">
+        <v>5.85</v>
+      </c>
+      <c r="X42" s="33">
+        <v>5.69</v>
+      </c>
+      <c r="Y42" s="33">
+        <v>5.59</v>
+      </c>
+      <c r="Z42" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="AA42" s="33">
+        <v>4.29</v>
+      </c>
+      <c r="AB42" s="33">
+        <v>3.61</v>
+      </c>
+      <c r="AC42" s="33">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="30">
+        <v>4.03</v>
+      </c>
+      <c r="C43" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="D43" s="33">
+        <v>5.32</v>
+      </c>
+      <c r="E43" s="33">
+        <v>5.85</v>
+      </c>
+      <c r="F43" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="G43" s="33">
+        <v>5.52</v>
+      </c>
+      <c r="H43" s="33">
+        <v>5.76</v>
+      </c>
+      <c r="I43" s="33">
+        <v>5.95</v>
+      </c>
+      <c r="J43" s="33">
+        <v>5.75</v>
+      </c>
+      <c r="K43" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="L43" s="33">
+        <v>5.49</v>
+      </c>
+      <c r="M43" s="33">
+        <v>5.43</v>
+      </c>
+      <c r="N43" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O43" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P43" s="33">
+        <v>3.79</v>
+      </c>
+      <c r="Q43" s="33">
+        <v>4.22</v>
+      </c>
+      <c r="R43" s="33">
+        <v>4.28</v>
+      </c>
+      <c r="S43" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T43" s="33">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U43" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="V43" s="33">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W43" s="30">
+        <v>4.67</v>
+      </c>
+      <c r="X43" s="33">
+        <v>4.79</v>
+      </c>
+      <c r="Y43" s="33">
+        <v>4.97</v>
+      </c>
+      <c r="Z43" s="33">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA43" s="33">
+        <v>3.96</v>
+      </c>
+      <c r="AB43" s="33">
+        <v>3.77</v>
+      </c>
+      <c r="AC43" s="33">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="32">
+        <v>5.44</v>
+      </c>
+      <c r="C44" s="32">
+        <v>2.82</v>
+      </c>
+      <c r="D44" s="32">
+        <v>4.91</v>
+      </c>
+      <c r="E44" s="32">
+        <v>4.92</v>
+      </c>
+      <c r="F44" s="32">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G44" s="32">
+        <v>4.75</v>
+      </c>
+      <c r="H44" s="32">
+        <v>4.95</v>
+      </c>
+      <c r="I44" s="32">
+        <v>5.09</v>
+      </c>
+      <c r="J44" s="32">
+        <v>5.19</v>
+      </c>
+      <c r="K44" s="32">
+        <v>5.16</v>
+      </c>
+      <c r="L44" s="32">
+        <v>5.24</v>
+      </c>
+      <c r="M44" s="32">
+        <v>5.12</v>
+      </c>
+      <c r="N44" s="32">
+        <v>2.33</v>
+      </c>
+      <c r="O44" s="32">
+        <v>2.62</v>
+      </c>
+      <c r="P44" s="32">
+        <v>2.29</v>
+      </c>
+      <c r="Q44" s="32">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R44" s="32">
+        <v>3.06</v>
+      </c>
+      <c r="S44" s="32">
+        <v>3.29</v>
+      </c>
+      <c r="T44" s="32">
+        <v>3.59</v>
+      </c>
+      <c r="U44" s="32">
+        <v>3.73</v>
+      </c>
+      <c r="V44" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="W44" s="32">
+        <v>3.49</v>
+      </c>
+      <c r="X44" s="32">
+        <v>3.39</v>
+      </c>
+      <c r="Y44" s="32">
+        <v>3.27</v>
+      </c>
+      <c r="Z44" s="32">
+        <v>3.43</v>
+      </c>
+      <c r="AA44" s="32">
+        <v>3.25</v>
+      </c>
+      <c r="AB44" s="32">
+        <v>3.9</v>
+      </c>
+      <c r="AC44" s="32">
+        <v>3.72</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AK6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AK45"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
+    <col min="2" max="25" width="8.42578125" style="6" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="8"/>
+    </row>
+    <row r="4" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="8"/>
+    </row>
+    <row r="5" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A5" s="36"/>
+      <c r="C5" s="3"/>
+      <c r="G5" s="36"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="43"/>
+      <c r="O5" s="3"/>
+      <c r="S5" s="36"/>
+      <c r="W5" s="20"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="43"/>
+      <c r="AA5" s="3"/>
+      <c r="AE5" s="36"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="67">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="67">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+    </row>
+    <row r="7" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="N7" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="W7" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="AJ7" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK7" s="14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="73"/>
+    </row>
+    <row r="9" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="16">
+        <v>279</v>
+      </c>
+      <c r="C9" s="16">
+        <v>238</v>
+      </c>
+      <c r="D9" s="16">
+        <v>277</v>
+      </c>
+      <c r="E9" s="16">
+        <v>247</v>
+      </c>
+      <c r="F9" s="16">
+        <v>283</v>
+      </c>
+      <c r="G9" s="16">
+        <v>302</v>
+      </c>
+      <c r="H9" s="19">
+        <v>340</v>
+      </c>
+      <c r="I9" s="19">
+        <v>295</v>
+      </c>
+      <c r="J9" s="19">
+        <v>355</v>
+      </c>
+      <c r="K9" s="19">
+        <v>332</v>
+      </c>
+      <c r="L9" s="19">
+        <v>291</v>
+      </c>
+      <c r="M9" s="19">
+        <v>295</v>
+      </c>
+      <c r="N9" s="19">
+        <v>286</v>
+      </c>
+      <c r="O9" s="19">
+        <v>222</v>
+      </c>
+      <c r="P9" s="19">
+        <v>351</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>308</v>
+      </c>
+      <c r="R9" s="19">
+        <v>324</v>
+      </c>
+      <c r="S9" s="19">
+        <v>331</v>
+      </c>
+      <c r="T9" s="19">
+        <v>353</v>
+      </c>
+      <c r="U9" s="19">
+        <v>364</v>
+      </c>
+      <c r="V9" s="19">
+        <v>323</v>
+      </c>
+      <c r="W9" s="16">
+        <v>354</v>
+      </c>
+      <c r="X9" s="16">
+        <v>263</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>355</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>268</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>245</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>335</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="16">
+        <v>136</v>
+      </c>
+      <c r="C10" s="16">
+        <v>113</v>
+      </c>
+      <c r="D10" s="16">
+        <v>117</v>
+      </c>
+      <c r="E10" s="16">
+        <v>122</v>
+      </c>
+      <c r="F10" s="16">
+        <v>123</v>
+      </c>
+      <c r="G10" s="16">
+        <v>140</v>
+      </c>
+      <c r="H10" s="19">
+        <v>168</v>
+      </c>
+      <c r="I10" s="19">
+        <v>134</v>
+      </c>
+      <c r="J10" s="19">
+        <v>170</v>
+      </c>
+      <c r="K10" s="19">
+        <v>145</v>
+      </c>
+      <c r="L10" s="19">
+        <v>133</v>
+      </c>
+      <c r="M10" s="19">
+        <v>156</v>
+      </c>
+      <c r="N10" s="19">
+        <v>129</v>
+      </c>
+      <c r="O10" s="19">
+        <v>119</v>
+      </c>
+      <c r="P10" s="19">
+        <v>175</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>155</v>
+      </c>
+      <c r="R10" s="19">
+        <v>149</v>
+      </c>
+      <c r="S10" s="19">
+        <v>171</v>
+      </c>
+      <c r="T10" s="19">
+        <v>187</v>
+      </c>
+      <c r="U10" s="19">
+        <v>186</v>
+      </c>
+      <c r="V10" s="19">
+        <v>148</v>
+      </c>
+      <c r="W10" s="16">
+        <v>174</v>
+      </c>
+      <c r="X10" s="16">
+        <v>116</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>169</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>122</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>128</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>169</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="16">
+        <v>15</v>
+      </c>
+      <c r="C11" s="16">
+        <v>20</v>
+      </c>
+      <c r="D11" s="16">
+        <v>29</v>
+      </c>
+      <c r="E11" s="16">
+        <v>12</v>
+      </c>
+      <c r="F11" s="16">
+        <v>20</v>
+      </c>
+      <c r="G11" s="16">
+        <v>25</v>
+      </c>
+      <c r="H11" s="19">
+        <v>24</v>
+      </c>
+      <c r="I11" s="19">
+        <v>31</v>
+      </c>
+      <c r="J11" s="19">
+        <v>28</v>
+      </c>
+      <c r="K11" s="19">
+        <v>31</v>
+      </c>
+      <c r="L11" s="19">
+        <v>23</v>
+      </c>
+      <c r="M11" s="19">
+        <v>26</v>
+      </c>
+      <c r="N11" s="19">
+        <v>25</v>
+      </c>
+      <c r="O11" s="19">
+        <v>14</v>
+      </c>
+      <c r="P11" s="19">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>25</v>
+      </c>
+      <c r="R11" s="19">
+        <v>21</v>
+      </c>
+      <c r="S11" s="19">
+        <v>23</v>
+      </c>
+      <c r="T11" s="19">
+        <v>23</v>
+      </c>
+      <c r="U11" s="19">
+        <v>22</v>
+      </c>
+      <c r="V11" s="19">
+        <v>25</v>
+      </c>
+      <c r="W11" s="16">
+        <v>32</v>
+      </c>
+      <c r="X11" s="16">
+        <v>28</v>
+      </c>
+      <c r="Y11" s="16">
+        <v>25</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>25</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>21</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="16">
+        <v>1</v>
+      </c>
+      <c r="C12" s="16">
+        <v>1</v>
+      </c>
+      <c r="D12" s="16">
+        <v>4</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="16">
+        <v>3</v>
+      </c>
+      <c r="G12" s="16">
+        <v>2</v>
+      </c>
+      <c r="H12" s="19">
+        <v>1</v>
+      </c>
+      <c r="I12" s="19">
+        <v>3</v>
+      </c>
+      <c r="J12" s="19">
+        <v>4</v>
+      </c>
+      <c r="K12" s="19">
+        <v>5</v>
+      </c>
+      <c r="L12" s="19">
+        <v>2</v>
+      </c>
+      <c r="M12" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N12" s="19">
+        <v>1</v>
+      </c>
+      <c r="O12" s="19">
+        <v>3</v>
+      </c>
+      <c r="P12" s="19">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>1</v>
+      </c>
+      <c r="R12" s="19">
+        <v>2</v>
+      </c>
+      <c r="S12" s="19">
+        <v>1</v>
+      </c>
+      <c r="T12" s="19">
+        <v>3</v>
+      </c>
+      <c r="U12" s="19">
+        <v>4</v>
+      </c>
+      <c r="V12" s="19">
+        <v>2</v>
+      </c>
+      <c r="W12" s="16">
+        <v>1</v>
+      </c>
+      <c r="X12" s="16">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="16">
+        <v>10</v>
+      </c>
+      <c r="C13" s="16">
+        <v>7</v>
+      </c>
+      <c r="D13" s="16">
+        <v>12</v>
+      </c>
+      <c r="E13" s="16">
+        <v>16</v>
+      </c>
+      <c r="F13" s="16">
+        <v>16</v>
+      </c>
+      <c r="G13" s="16">
+        <v>15</v>
+      </c>
+      <c r="H13" s="19">
+        <v>14</v>
+      </c>
+      <c r="I13" s="19">
+        <v>8</v>
+      </c>
+      <c r="J13" s="19">
+        <v>14</v>
+      </c>
+      <c r="K13" s="19">
+        <v>10</v>
+      </c>
+      <c r="L13" s="19">
+        <v>18</v>
+      </c>
+      <c r="M13" s="19">
+        <v>13</v>
+      </c>
+      <c r="N13" s="19">
+        <v>17</v>
+      </c>
+      <c r="O13" s="19">
+        <v>10</v>
+      </c>
+      <c r="P13" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>10</v>
+      </c>
+      <c r="R13" s="19">
+        <v>13</v>
+      </c>
+      <c r="S13" s="19">
+        <v>14</v>
+      </c>
+      <c r="T13" s="19">
+        <v>16</v>
+      </c>
+      <c r="U13" s="19">
+        <v>12</v>
+      </c>
+      <c r="V13" s="19">
+        <v>14</v>
+      </c>
+      <c r="W13" s="16">
+        <v>24</v>
+      </c>
+      <c r="X13" s="16">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>21</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>21</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="16">
+        <v>46</v>
+      </c>
+      <c r="C14" s="16">
+        <v>42</v>
+      </c>
+      <c r="D14" s="16">
+        <v>43</v>
+      </c>
+      <c r="E14" s="16">
+        <v>45</v>
+      </c>
+      <c r="F14" s="16">
+        <v>51</v>
+      </c>
+      <c r="G14" s="16">
+        <v>51</v>
+      </c>
+      <c r="H14" s="19">
+        <v>54</v>
+      </c>
+      <c r="I14" s="19">
+        <v>51</v>
+      </c>
+      <c r="J14" s="19">
+        <v>64</v>
+      </c>
+      <c r="K14" s="19">
+        <v>64</v>
+      </c>
+      <c r="L14" s="19">
+        <v>57</v>
+      </c>
+      <c r="M14" s="19">
+        <v>45</v>
+      </c>
+      <c r="N14" s="19">
+        <v>48</v>
+      </c>
+      <c r="O14" s="19">
+        <v>35</v>
+      </c>
+      <c r="P14" s="19">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>49</v>
+      </c>
+      <c r="R14" s="19">
+        <v>69</v>
+      </c>
+      <c r="S14" s="19">
+        <v>55</v>
+      </c>
+      <c r="T14" s="19">
+        <v>48</v>
+      </c>
+      <c r="U14" s="19">
+        <v>62</v>
+      </c>
+      <c r="V14" s="19">
+        <v>58</v>
+      </c>
+      <c r="W14" s="16">
+        <v>49</v>
+      </c>
+      <c r="X14" s="16">
+        <v>44</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>64</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>47</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>41</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="16">
+        <v>21</v>
+      </c>
+      <c r="C15" s="16">
+        <v>21</v>
+      </c>
+      <c r="D15" s="16">
+        <v>16</v>
+      </c>
+      <c r="E15" s="16">
+        <v>18</v>
+      </c>
+      <c r="F15" s="16">
+        <v>19</v>
+      </c>
+      <c r="G15" s="16">
+        <v>15</v>
+      </c>
+      <c r="H15" s="19">
+        <v>21</v>
+      </c>
+      <c r="I15" s="19">
+        <v>12</v>
+      </c>
+      <c r="J15" s="19">
+        <v>15</v>
+      </c>
+      <c r="K15" s="19">
+        <v>18</v>
+      </c>
+      <c r="L15" s="19">
+        <v>15</v>
+      </c>
+      <c r="M15" s="19">
+        <v>15</v>
+      </c>
+      <c r="N15" s="19">
+        <v>20</v>
+      </c>
+      <c r="O15" s="19">
+        <v>13</v>
+      </c>
+      <c r="P15" s="19">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>24</v>
+      </c>
+      <c r="R15" s="19">
+        <v>14</v>
+      </c>
+      <c r="S15" s="19">
+        <v>22</v>
+      </c>
+      <c r="T15" s="19">
+        <v>26</v>
+      </c>
+      <c r="U15" s="19">
+        <v>16</v>
+      </c>
+      <c r="V15" s="19">
+        <v>18</v>
+      </c>
+      <c r="W15" s="16">
+        <v>15</v>
+      </c>
+      <c r="X15" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="39"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="19"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="19"/>
+      <c r="AA16" s="19"/>
+      <c r="AB16" s="19"/>
+      <c r="AC16" s="19"/>
+    </row>
+    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="16">
+        <v>18</v>
+      </c>
+      <c r="C17" s="16">
+        <v>17</v>
+      </c>
+      <c r="D17" s="16">
+        <v>17</v>
+      </c>
+      <c r="E17" s="16">
+        <v>11</v>
+      </c>
+      <c r="F17" s="16">
+        <v>15</v>
+      </c>
+      <c r="G17" s="16">
+        <v>13</v>
+      </c>
+      <c r="H17" s="19">
+        <v>27</v>
+      </c>
+      <c r="I17" s="19">
+        <v>18</v>
+      </c>
+      <c r="J17" s="19">
+        <v>22</v>
+      </c>
+      <c r="K17" s="19">
+        <v>20</v>
+      </c>
+      <c r="L17" s="19">
+        <v>15</v>
+      </c>
+      <c r="M17" s="19">
+        <v>17</v>
+      </c>
+      <c r="N17" s="19">
+        <v>14</v>
+      </c>
+      <c r="O17" s="19">
+        <v>9</v>
+      </c>
+      <c r="P17" s="19">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="19">
+        <v>10</v>
+      </c>
+      <c r="R17" s="19">
+        <v>17</v>
+      </c>
+      <c r="S17" s="19">
+        <v>12</v>
+      </c>
+      <c r="T17" s="19">
+        <v>24</v>
+      </c>
+      <c r="U17" s="19">
+        <v>20</v>
+      </c>
+      <c r="V17" s="19">
+        <v>21</v>
+      </c>
+      <c r="W17" s="16">
+        <v>16</v>
+      </c>
+      <c r="X17" s="16">
+        <v>21</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>22</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>10</v>
+      </c>
+      <c r="AB17" s="19">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="16">
+        <v>1</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="16">
+        <v>2</v>
+      </c>
+      <c r="F18" s="16">
+        <v>2</v>
+      </c>
+      <c r="G18" s="16">
+        <v>3</v>
+      </c>
+      <c r="H18" s="19">
+        <v>1</v>
+      </c>
+      <c r="I18" s="19">
+        <v>5</v>
+      </c>
+      <c r="J18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" s="19">
+        <v>6</v>
+      </c>
+      <c r="L18" s="19">
+        <v>2</v>
+      </c>
+      <c r="M18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" s="19">
+        <v>3</v>
+      </c>
+      <c r="O18" s="19">
+        <v>1</v>
+      </c>
+      <c r="P18" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="19">
+        <v>4</v>
+      </c>
+      <c r="R18" s="19">
+        <v>2</v>
+      </c>
+      <c r="S18" s="19">
+        <v>1</v>
+      </c>
+      <c r="T18" s="19">
+        <v>1</v>
+      </c>
+      <c r="U18" s="19">
+        <v>2</v>
+      </c>
+      <c r="V18" s="19">
+        <v>3</v>
+      </c>
+      <c r="W18" s="16">
+        <v>1</v>
+      </c>
+      <c r="X18" s="16">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z18" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA18" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="16">
+        <v>10</v>
+      </c>
+      <c r="C19" s="16">
+        <v>4</v>
+      </c>
+      <c r="D19" s="16">
+        <v>11</v>
+      </c>
+      <c r="E19" s="16">
+        <v>8</v>
+      </c>
+      <c r="F19" s="16">
+        <v>14</v>
+      </c>
+      <c r="G19" s="16">
+        <v>14</v>
+      </c>
+      <c r="H19" s="19">
+        <v>10</v>
+      </c>
+      <c r="I19" s="19">
+        <v>14</v>
+      </c>
+      <c r="J19" s="19">
+        <v>7</v>
+      </c>
+      <c r="K19" s="19">
+        <v>7</v>
+      </c>
+      <c r="L19" s="19">
+        <v>6</v>
+      </c>
+      <c r="M19" s="19">
+        <v>7</v>
+      </c>
+      <c r="N19" s="19">
+        <v>8</v>
+      </c>
+      <c r="O19" s="19">
+        <v>8</v>
+      </c>
+      <c r="P19" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>7</v>
+      </c>
+      <c r="R19" s="19">
+        <v>11</v>
+      </c>
+      <c r="S19" s="19">
+        <v>8</v>
+      </c>
+      <c r="T19" s="19">
+        <v>8</v>
+      </c>
+      <c r="U19" s="19">
+        <v>19</v>
+      </c>
+      <c r="V19" s="19">
+        <v>10</v>
+      </c>
+      <c r="W19" s="16">
+        <v>21</v>
+      </c>
+      <c r="X19" s="16">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="19">
+        <v>9</v>
+      </c>
+      <c r="AA19" s="19">
+        <v>9</v>
+      </c>
+      <c r="AB19" s="19">
+        <v>17</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="16">
+        <v>3</v>
+      </c>
+      <c r="C20" s="16">
+        <v>4</v>
+      </c>
+      <c r="D20" s="16">
+        <v>9</v>
+      </c>
+      <c r="E20" s="16">
+        <v>6</v>
+      </c>
+      <c r="F20" s="16">
+        <v>6</v>
+      </c>
+      <c r="G20" s="16">
+        <v>5</v>
+      </c>
+      <c r="H20" s="19">
+        <v>2</v>
+      </c>
+      <c r="I20" s="19">
+        <v>4</v>
+      </c>
+      <c r="J20" s="19">
+        <v>4</v>
+      </c>
+      <c r="K20" s="19">
+        <v>5</v>
+      </c>
+      <c r="L20" s="19">
+        <v>2</v>
+      </c>
+      <c r="M20" s="19">
+        <v>3</v>
+      </c>
+      <c r="N20" s="19">
+        <v>9</v>
+      </c>
+      <c r="O20" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="P20" s="19">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="19">
+        <v>5</v>
+      </c>
+      <c r="R20" s="19">
+        <v>4</v>
+      </c>
+      <c r="S20" s="19">
+        <v>2</v>
+      </c>
+      <c r="T20" s="19">
+        <v>3</v>
+      </c>
+      <c r="U20" s="19">
+        <v>1</v>
+      </c>
+      <c r="V20" s="19">
+        <v>3</v>
+      </c>
+      <c r="W20" s="16">
+        <v>1</v>
+      </c>
+      <c r="X20" s="16">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="19">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB20" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="16">
+        <v>5</v>
+      </c>
+      <c r="C21" s="16">
+        <v>4</v>
+      </c>
+      <c r="D21" s="16">
+        <v>5</v>
+      </c>
+      <c r="E21" s="16">
+        <v>1</v>
+      </c>
+      <c r="F21" s="16">
+        <v>4</v>
+      </c>
+      <c r="G21" s="16">
+        <v>4</v>
+      </c>
+      <c r="H21" s="19">
+        <v>4</v>
+      </c>
+      <c r="I21" s="19">
+        <v>6</v>
+      </c>
+      <c r="J21" s="19">
+        <v>8</v>
+      </c>
+      <c r="K21" s="19">
+        <v>7</v>
+      </c>
+      <c r="L21" s="19">
+        <v>6</v>
+      </c>
+      <c r="M21" s="19">
+        <v>5</v>
+      </c>
+      <c r="N21" s="19">
+        <v>6</v>
+      </c>
+      <c r="O21" s="19">
+        <v>3</v>
+      </c>
+      <c r="P21" s="19">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>6</v>
+      </c>
+      <c r="R21" s="19">
+        <v>4</v>
+      </c>
+      <c r="S21" s="19">
+        <v>4</v>
+      </c>
+      <c r="T21" s="19">
+        <v>1</v>
+      </c>
+      <c r="U21" s="19">
+        <v>4</v>
+      </c>
+      <c r="V21" s="19">
+        <v>7</v>
+      </c>
+      <c r="W21" s="16">
+        <v>2</v>
+      </c>
+      <c r="X21" s="16">
+        <v>2</v>
+      </c>
+      <c r="Y21" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="19">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>3</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="16">
+        <v>8</v>
+      </c>
+      <c r="C22" s="16">
+        <v>3</v>
+      </c>
+      <c r="D22" s="16">
+        <v>3</v>
+      </c>
+      <c r="E22" s="16">
+        <v>4</v>
+      </c>
+      <c r="F22" s="16">
+        <v>4</v>
+      </c>
+      <c r="G22" s="16">
+        <v>10</v>
+      </c>
+      <c r="H22" s="19">
+        <v>9</v>
+      </c>
+      <c r="I22" s="19">
+        <v>7</v>
+      </c>
+      <c r="J22" s="19">
+        <v>11</v>
+      </c>
+      <c r="K22" s="19">
+        <v>8</v>
+      </c>
+      <c r="L22" s="19">
+        <v>9</v>
+      </c>
+      <c r="M22" s="19">
+        <v>3</v>
+      </c>
+      <c r="N22" s="19">
+        <v>5</v>
+      </c>
+      <c r="O22" s="19">
+        <v>6</v>
+      </c>
+      <c r="P22" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>9</v>
+      </c>
+      <c r="R22" s="19">
+        <v>10</v>
+      </c>
+      <c r="S22" s="19">
+        <v>16</v>
+      </c>
+      <c r="T22" s="19">
+        <v>7</v>
+      </c>
+      <c r="U22" s="19">
+        <v>8</v>
+      </c>
+      <c r="V22" s="19">
+        <v>8</v>
+      </c>
+      <c r="W22" s="16">
+        <v>11</v>
+      </c>
+      <c r="X22" s="16">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="19">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>6</v>
+      </c>
+      <c r="AC22" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="19">
+        <v>6</v>
+      </c>
+      <c r="C23" s="19">
+        <v>1</v>
+      </c>
+      <c r="D23" s="19">
+        <v>11</v>
+      </c>
+      <c r="E23" s="19">
+        <v>2</v>
+      </c>
+      <c r="F23" s="19">
+        <v>6</v>
+      </c>
+      <c r="G23" s="19">
+        <v>5</v>
+      </c>
+      <c r="H23" s="19">
+        <v>5</v>
+      </c>
+      <c r="I23" s="19">
+        <v>2</v>
+      </c>
+      <c r="J23" s="19">
+        <v>8</v>
+      </c>
+      <c r="K23" s="19">
+        <v>6</v>
+      </c>
+      <c r="L23" s="19">
+        <v>3</v>
+      </c>
+      <c r="M23" s="19">
+        <v>5</v>
+      </c>
+      <c r="N23" s="19">
+        <v>1</v>
+      </c>
+      <c r="O23" s="19">
+        <v>1</v>
+      </c>
+      <c r="P23" s="19">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="19">
+        <v>3</v>
+      </c>
+      <c r="R23" s="19">
+        <v>8</v>
+      </c>
+      <c r="S23" s="19">
+        <v>2</v>
+      </c>
+      <c r="T23" s="19">
+        <v>6</v>
+      </c>
+      <c r="U23" s="19">
+        <v>8</v>
+      </c>
+      <c r="V23" s="19">
+        <v>6</v>
+      </c>
+      <c r="W23" s="16">
+        <v>7</v>
+      </c>
+      <c r="X23" s="16">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="16">
+        <v>5</v>
+      </c>
+      <c r="Z23" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="51"/>
+      <c r="S24" s="51"/>
+      <c r="T24" s="51"/>
+      <c r="U24" s="51"/>
+      <c r="V24" s="51"/>
+      <c r="W24" s="51"/>
+      <c r="X24" s="51"/>
+      <c r="Y24" s="51"/>
+      <c r="Z24" s="51"/>
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="51"/>
+      <c r="AC24" s="73"/>
+    </row>
+    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="16">
+        <v>239</v>
+      </c>
+      <c r="C25" s="16">
+        <v>214</v>
+      </c>
+      <c r="D25" s="16">
+        <v>233</v>
+      </c>
+      <c r="E25" s="16">
+        <v>223</v>
+      </c>
+      <c r="F25" s="16">
+        <v>246</v>
+      </c>
+      <c r="G25" s="19">
+        <v>255</v>
+      </c>
+      <c r="H25" s="19">
+        <v>292</v>
+      </c>
+      <c r="I25" s="19">
+        <v>250</v>
+      </c>
+      <c r="J25" s="19">
+        <v>311</v>
+      </c>
+      <c r="K25" s="19">
+        <v>279</v>
+      </c>
+      <c r="L25" s="19">
+        <v>259</v>
+      </c>
+      <c r="M25" s="19">
+        <v>261</v>
+      </c>
+      <c r="N25" s="19">
+        <v>249</v>
+      </c>
+      <c r="O25" s="19">
+        <v>197</v>
+      </c>
+      <c r="P25" s="19">
+        <v>308</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>272</v>
+      </c>
+      <c r="R25" s="19">
+        <v>281</v>
+      </c>
+      <c r="S25" s="19">
+        <v>293</v>
+      </c>
+      <c r="T25" s="19">
+        <v>318</v>
+      </c>
+      <c r="U25" s="19">
+        <v>308</v>
+      </c>
+      <c r="V25" s="19">
+        <v>275</v>
+      </c>
+      <c r="W25" s="16">
+        <v>304</v>
+      </c>
+      <c r="X25" s="16">
+        <v>223</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>323</v>
+      </c>
+      <c r="Z25" s="19">
+        <v>247</v>
+      </c>
+      <c r="AA25" s="19">
+        <v>220</v>
+      </c>
+      <c r="AB25" s="19">
+        <v>294</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="16">
+        <v>136</v>
+      </c>
+      <c r="C26" s="16">
+        <v>113</v>
+      </c>
+      <c r="D26" s="16">
+        <v>117</v>
+      </c>
+      <c r="E26" s="16">
+        <v>122</v>
+      </c>
+      <c r="F26" s="16">
+        <v>123</v>
+      </c>
+      <c r="G26" s="19">
+        <v>140</v>
+      </c>
+      <c r="H26" s="19">
+        <v>168</v>
+      </c>
+      <c r="I26" s="19">
+        <v>134</v>
+      </c>
+      <c r="J26" s="19">
+        <v>170</v>
+      </c>
+      <c r="K26" s="19">
+        <v>145</v>
+      </c>
+      <c r="L26" s="19">
+        <v>133</v>
+      </c>
+      <c r="M26" s="19">
+        <v>156</v>
+      </c>
+      <c r="N26" s="19">
+        <v>129</v>
+      </c>
+      <c r="O26" s="19">
+        <v>119</v>
+      </c>
+      <c r="P26" s="19">
+        <v>175</v>
+      </c>
+      <c r="Q26" s="19">
+        <v>155</v>
+      </c>
+      <c r="R26" s="19">
+        <v>149</v>
+      </c>
+      <c r="S26" s="19">
+        <v>171</v>
+      </c>
+      <c r="T26" s="19">
+        <v>187</v>
+      </c>
+      <c r="U26" s="19">
+        <v>186</v>
+      </c>
+      <c r="V26" s="19">
+        <v>148</v>
+      </c>
+      <c r="W26" s="16">
+        <v>174</v>
+      </c>
+      <c r="X26" s="16">
+        <v>116</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>169</v>
+      </c>
+      <c r="Z26" s="19">
+        <v>122</v>
+      </c>
+      <c r="AA26" s="19">
+        <v>128</v>
+      </c>
+      <c r="AB26" s="19">
+        <v>169</v>
+      </c>
+      <c r="AC26" s="19">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="16">
+        <v>15</v>
+      </c>
+      <c r="C27" s="16">
+        <v>20</v>
+      </c>
+      <c r="D27" s="16">
+        <v>29</v>
+      </c>
+      <c r="E27" s="16">
+        <v>12</v>
+      </c>
+      <c r="F27" s="16">
+        <v>20</v>
+      </c>
+      <c r="G27" s="19">
+        <v>25</v>
+      </c>
+      <c r="H27" s="19">
+        <v>24</v>
+      </c>
+      <c r="I27" s="19">
+        <v>31</v>
+      </c>
+      <c r="J27" s="19">
+        <v>28</v>
+      </c>
+      <c r="K27" s="19">
+        <v>31</v>
+      </c>
+      <c r="L27" s="19">
+        <v>23</v>
+      </c>
+      <c r="M27" s="19">
+        <v>26</v>
+      </c>
+      <c r="N27" s="19">
+        <v>25</v>
+      </c>
+      <c r="O27" s="19">
+        <v>14</v>
+      </c>
+      <c r="P27" s="19">
+        <v>31</v>
+      </c>
+      <c r="Q27" s="19">
+        <v>25</v>
+      </c>
+      <c r="R27" s="19">
+        <v>21</v>
+      </c>
+      <c r="S27" s="19">
+        <v>23</v>
+      </c>
+      <c r="T27" s="19">
+        <v>23</v>
+      </c>
+      <c r="U27" s="19">
+        <v>22</v>
+      </c>
+      <c r="V27" s="19">
+        <v>25</v>
+      </c>
+      <c r="W27" s="16">
+        <v>32</v>
+      </c>
+      <c r="X27" s="16">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="16">
+        <v>25</v>
+      </c>
+      <c r="Z27" s="19">
+        <v>25</v>
+      </c>
+      <c r="AA27" s="19">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="19">
+        <v>21</v>
+      </c>
+      <c r="AC27" s="19">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="16">
+        <v>1</v>
+      </c>
+      <c r="C28" s="16">
+        <v>1</v>
+      </c>
+      <c r="D28" s="16">
+        <v>4</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="16">
+        <v>3</v>
+      </c>
+      <c r="G28" s="19">
+        <v>2</v>
+      </c>
+      <c r="H28" s="19">
+        <v>1</v>
+      </c>
+      <c r="I28" s="19">
+        <v>3</v>
+      </c>
+      <c r="J28" s="19">
+        <v>4</v>
+      </c>
+      <c r="K28" s="19">
+        <v>5</v>
+      </c>
+      <c r="L28" s="19">
+        <v>2</v>
+      </c>
+      <c r="M28" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N28" s="19">
+        <v>1</v>
+      </c>
+      <c r="O28" s="19">
+        <v>3</v>
+      </c>
+      <c r="P28" s="19">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>1</v>
+      </c>
+      <c r="R28" s="19">
+        <v>2</v>
+      </c>
+      <c r="S28" s="19">
+        <v>1</v>
+      </c>
+      <c r="T28" s="19">
+        <v>3</v>
+      </c>
+      <c r="U28" s="19">
+        <v>4</v>
+      </c>
+      <c r="V28" s="19">
+        <v>2</v>
+      </c>
+      <c r="W28" s="16">
+        <v>1</v>
+      </c>
+      <c r="X28" s="16">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="19">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="16">
+        <v>10</v>
+      </c>
+      <c r="C29" s="16">
+        <v>7</v>
+      </c>
+      <c r="D29" s="16">
+        <v>12</v>
+      </c>
+      <c r="E29" s="16">
+        <v>16</v>
+      </c>
+      <c r="F29" s="16">
+        <v>16</v>
+      </c>
+      <c r="G29" s="19">
+        <v>15</v>
+      </c>
+      <c r="H29" s="19">
+        <v>14</v>
+      </c>
+      <c r="I29" s="19">
+        <v>8</v>
+      </c>
+      <c r="J29" s="19">
+        <v>14</v>
+      </c>
+      <c r="K29" s="19">
+        <v>10</v>
+      </c>
+      <c r="L29" s="19">
+        <v>18</v>
+      </c>
+      <c r="M29" s="19">
+        <v>13</v>
+      </c>
+      <c r="N29" s="19">
+        <v>17</v>
+      </c>
+      <c r="O29" s="19">
+        <v>10</v>
+      </c>
+      <c r="P29" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q29" s="19">
+        <v>10</v>
+      </c>
+      <c r="R29" s="19">
+        <v>13</v>
+      </c>
+      <c r="S29" s="19">
+        <v>14</v>
+      </c>
+      <c r="T29" s="19">
+        <v>16</v>
+      </c>
+      <c r="U29" s="19">
+        <v>12</v>
+      </c>
+      <c r="V29" s="19">
+        <v>14</v>
+      </c>
+      <c r="W29" s="16">
+        <v>24</v>
+      </c>
+      <c r="X29" s="16">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="16">
+        <v>21</v>
+      </c>
+      <c r="Z29" s="19">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="19">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="19">
+        <v>21</v>
+      </c>
+      <c r="AC29" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="16">
+        <v>46</v>
+      </c>
+      <c r="C30" s="16">
+        <v>42</v>
+      </c>
+      <c r="D30" s="16">
+        <v>43</v>
+      </c>
+      <c r="E30" s="16">
+        <v>45</v>
+      </c>
+      <c r="F30" s="16">
+        <v>51</v>
+      </c>
+      <c r="G30" s="19">
+        <v>51</v>
+      </c>
+      <c r="H30" s="19">
+        <v>54</v>
+      </c>
+      <c r="I30" s="19">
+        <v>51</v>
+      </c>
+      <c r="J30" s="19">
+        <v>64</v>
+      </c>
+      <c r="K30" s="19">
+        <v>64</v>
+      </c>
+      <c r="L30" s="19">
+        <v>57</v>
+      </c>
+      <c r="M30" s="19">
+        <v>45</v>
+      </c>
+      <c r="N30" s="19">
+        <v>48</v>
+      </c>
+      <c r="O30" s="19">
+        <v>35</v>
+      </c>
+      <c r="P30" s="19">
+        <v>53</v>
+      </c>
+      <c r="Q30" s="19">
+        <v>49</v>
+      </c>
+      <c r="R30" s="19">
+        <v>69</v>
+      </c>
+      <c r="S30" s="19">
+        <v>55</v>
+      </c>
+      <c r="T30" s="19">
+        <v>48</v>
+      </c>
+      <c r="U30" s="19">
+        <v>62</v>
+      </c>
+      <c r="V30" s="19">
+        <v>58</v>
+      </c>
+      <c r="W30" s="16">
+        <v>49</v>
+      </c>
+      <c r="X30" s="16">
+        <v>44</v>
+      </c>
+      <c r="Y30" s="16">
+        <v>64</v>
+      </c>
+      <c r="Z30" s="19">
+        <v>47</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>41</v>
+      </c>
+      <c r="AB30" s="19">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="19">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="16">
+        <v>21</v>
+      </c>
+      <c r="C31" s="16">
+        <v>21</v>
+      </c>
+      <c r="D31" s="16">
+        <v>16</v>
+      </c>
+      <c r="E31" s="16">
+        <v>18</v>
+      </c>
+      <c r="F31" s="16">
+        <v>19</v>
+      </c>
+      <c r="G31" s="19">
+        <v>15</v>
+      </c>
+      <c r="H31" s="19">
+        <v>21</v>
+      </c>
+      <c r="I31" s="19">
+        <v>12</v>
+      </c>
+      <c r="J31" s="19">
+        <v>15</v>
+      </c>
+      <c r="K31" s="19">
+        <v>18</v>
+      </c>
+      <c r="L31" s="19">
+        <v>15</v>
+      </c>
+      <c r="M31" s="19">
+        <v>15</v>
+      </c>
+      <c r="N31" s="19">
+        <v>20</v>
+      </c>
+      <c r="O31" s="19">
+        <v>13</v>
+      </c>
+      <c r="P31" s="19">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="19">
+        <v>24</v>
+      </c>
+      <c r="R31" s="19">
+        <v>14</v>
+      </c>
+      <c r="S31" s="19">
+        <v>22</v>
+      </c>
+      <c r="T31" s="19">
+        <v>26</v>
+      </c>
+      <c r="U31" s="19">
+        <v>16</v>
+      </c>
+      <c r="V31" s="19">
+        <v>18</v>
+      </c>
+      <c r="W31" s="16">
+        <v>15</v>
+      </c>
+      <c r="X31" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="16">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="19">
+        <v>30</v>
+      </c>
+      <c r="AA31" s="19">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="19">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="39"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+      <c r="T32" s="19"/>
+      <c r="U32" s="19"/>
+      <c r="V32" s="19"/>
+      <c r="X32" s="16"/>
+      <c r="Y32" s="16"/>
+      <c r="Z32" s="19"/>
+      <c r="AA32" s="19"/>
+      <c r="AB32" s="19"/>
+      <c r="AC32" s="19"/>
+    </row>
+    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="16">
+        <v>9</v>
+      </c>
+      <c r="C33" s="16">
+        <v>8</v>
+      </c>
+      <c r="D33" s="16">
+        <v>8</v>
+      </c>
+      <c r="E33" s="16">
+        <v>6</v>
+      </c>
+      <c r="F33" s="16">
+        <v>12</v>
+      </c>
+      <c r="G33" s="19">
+        <v>5</v>
+      </c>
+      <c r="H33" s="19">
+        <v>10</v>
+      </c>
+      <c r="I33" s="19">
+        <v>10</v>
+      </c>
+      <c r="J33" s="19">
+        <v>14</v>
+      </c>
+      <c r="K33" s="19">
+        <v>5</v>
+      </c>
+      <c r="L33" s="19">
+        <v>10</v>
+      </c>
+      <c r="M33" s="19">
+        <v>6</v>
+      </c>
+      <c r="N33" s="19">
+        <v>7</v>
+      </c>
+      <c r="O33" s="19">
+        <v>3</v>
+      </c>
+      <c r="P33" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>6</v>
+      </c>
+      <c r="R33" s="19">
+        <v>11</v>
+      </c>
+      <c r="S33" s="19">
+        <v>7</v>
+      </c>
+      <c r="T33" s="19">
+        <v>14</v>
+      </c>
+      <c r="U33" s="19">
+        <v>5</v>
+      </c>
+      <c r="V33" s="19">
+        <v>9</v>
+      </c>
+      <c r="W33" s="16">
+        <v>9</v>
+      </c>
+      <c r="X33" s="16">
+        <v>10</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>14</v>
+      </c>
+      <c r="Z33" s="19">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="19">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="19">
+        <v>1</v>
+      </c>
+      <c r="C34" s="19">
+        <v>2</v>
+      </c>
+      <c r="D34" s="19">
+        <v>4</v>
+      </c>
+      <c r="E34" s="19">
+        <v>4</v>
+      </c>
+      <c r="F34" s="19">
+        <v>2</v>
+      </c>
+      <c r="G34" s="19">
+        <v>2</v>
+      </c>
+      <c r="H34" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" s="19">
+        <v>1</v>
+      </c>
+      <c r="J34" s="19">
+        <v>2</v>
+      </c>
+      <c r="K34" s="19">
+        <v>1</v>
+      </c>
+      <c r="L34" s="19">
+        <v>1</v>
+      </c>
+      <c r="M34" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N34" s="19">
+        <v>2</v>
+      </c>
+      <c r="O34" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="P34" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>2</v>
+      </c>
+      <c r="R34" s="19">
+        <v>2</v>
+      </c>
+      <c r="S34" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="T34" s="19">
+        <v>1</v>
+      </c>
+      <c r="U34" s="19">
+        <v>1</v>
+      </c>
+      <c r="V34" s="19">
+        <v>1</v>
+      </c>
+      <c r="W34" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="X34" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z34" s="19">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="49"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="49"/>
+      <c r="Q35" s="49"/>
+      <c r="R35" s="51"/>
+      <c r="S35" s="51"/>
+      <c r="T35" s="51"/>
+      <c r="U35" s="51"/>
+      <c r="V35" s="51"/>
+      <c r="W35" s="51"/>
+      <c r="X35" s="51"/>
+      <c r="Y35" s="51"/>
+      <c r="Z35" s="51"/>
+      <c r="AA35" s="51"/>
+      <c r="AB35" s="51"/>
+      <c r="AC35" s="51"/>
+    </row>
+    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="16">
+        <v>40</v>
+      </c>
+      <c r="C36" s="19">
+        <v>24</v>
+      </c>
+      <c r="D36" s="19">
+        <v>44</v>
+      </c>
+      <c r="E36" s="19">
+        <v>24</v>
+      </c>
+      <c r="F36" s="16">
+        <v>37</v>
+      </c>
+      <c r="G36" s="19">
+        <v>47</v>
+      </c>
+      <c r="H36" s="19">
+        <v>48</v>
+      </c>
+      <c r="I36" s="19">
+        <v>45</v>
+      </c>
+      <c r="J36" s="19">
+        <v>44</v>
+      </c>
+      <c r="K36" s="19">
+        <v>53</v>
+      </c>
+      <c r="L36" s="19">
+        <v>32</v>
+      </c>
+      <c r="M36" s="19">
+        <v>34</v>
+      </c>
+      <c r="N36" s="19">
+        <v>37</v>
+      </c>
+      <c r="O36" s="19">
+        <v>25</v>
+      </c>
+      <c r="P36" s="19">
+        <v>43</v>
+      </c>
+      <c r="Q36" s="19">
+        <v>36</v>
+      </c>
+      <c r="R36" s="19">
+        <v>43</v>
+      </c>
+      <c r="S36" s="19">
+        <v>38</v>
+      </c>
+      <c r="T36" s="19">
+        <v>35</v>
+      </c>
+      <c r="U36" s="19">
+        <v>56</v>
+      </c>
+      <c r="V36" s="19">
+        <v>48</v>
+      </c>
+      <c r="W36" s="16">
+        <v>50</v>
+      </c>
+      <c r="X36" s="19">
+        <v>40</v>
+      </c>
+      <c r="Y36" s="19">
+        <v>32</v>
+      </c>
+      <c r="Z36" s="19">
+        <v>21</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>25</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>41</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="39"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="19"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="19"/>
+      <c r="J37" s="19"/>
+      <c r="K37" s="19"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="19"/>
+      <c r="N37" s="19"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="X37" s="19"/>
+      <c r="Y37" s="19"/>
+      <c r="Z37" s="19"/>
+      <c r="AA37" s="19"/>
+      <c r="AB37" s="19"/>
+      <c r="AC37" s="19"/>
+    </row>
+    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="16">
+        <v>9</v>
+      </c>
+      <c r="C38" s="19">
+        <v>9</v>
+      </c>
+      <c r="D38" s="19">
+        <v>9</v>
+      </c>
+      <c r="E38" s="19">
+        <v>5</v>
+      </c>
+      <c r="F38" s="16">
+        <v>3</v>
+      </c>
+      <c r="G38" s="19">
+        <v>8</v>
+      </c>
+      <c r="H38" s="19">
+        <v>17</v>
+      </c>
+      <c r="I38" s="19">
+        <v>8</v>
+      </c>
+      <c r="J38" s="19">
+        <v>8</v>
+      </c>
+      <c r="K38" s="19">
+        <v>15</v>
+      </c>
+      <c r="L38" s="19">
+        <v>5</v>
+      </c>
+      <c r="M38" s="19">
+        <v>11</v>
+      </c>
+      <c r="N38" s="19">
+        <v>7</v>
+      </c>
+      <c r="O38" s="19">
+        <v>6</v>
+      </c>
+      <c r="P38" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>4</v>
+      </c>
+      <c r="R38" s="19">
+        <v>6</v>
+      </c>
+      <c r="S38" s="19">
+        <v>5</v>
+      </c>
+      <c r="T38" s="19">
+        <v>10</v>
+      </c>
+      <c r="U38" s="19">
+        <v>15</v>
+      </c>
+      <c r="V38" s="19">
+        <v>12</v>
+      </c>
+      <c r="W38" s="16">
+        <v>7</v>
+      </c>
+      <c r="X38" s="19">
+        <v>11</v>
+      </c>
+      <c r="Y38" s="19">
+        <v>8</v>
+      </c>
+      <c r="Z38" s="19">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="19">
+        <v>5</v>
+      </c>
+      <c r="AB38" s="19">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="19">
+        <v>1</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" s="19">
+        <v>2</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2</v>
+      </c>
+      <c r="G39" s="19">
+        <v>3</v>
+      </c>
+      <c r="H39" s="19">
+        <v>1</v>
+      </c>
+      <c r="I39" s="19">
+        <v>5</v>
+      </c>
+      <c r="J39" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="K39" s="19">
+        <v>6</v>
+      </c>
+      <c r="L39" s="19">
+        <v>2</v>
+      </c>
+      <c r="M39" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N39" s="19">
+        <v>3</v>
+      </c>
+      <c r="O39" s="19">
+        <v>1</v>
+      </c>
+      <c r="P39" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="19">
+        <v>4</v>
+      </c>
+      <c r="R39" s="19">
+        <v>2</v>
+      </c>
+      <c r="S39" s="19">
+        <v>1</v>
+      </c>
+      <c r="T39" s="19">
+        <v>1</v>
+      </c>
+      <c r="U39" s="19">
+        <v>2</v>
+      </c>
+      <c r="V39" s="19">
+        <v>3</v>
+      </c>
+      <c r="W39" s="16">
+        <v>1</v>
+      </c>
+      <c r="X39" s="19">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA39" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="16">
+        <v>10</v>
+      </c>
+      <c r="C40" s="19">
+        <v>4</v>
+      </c>
+      <c r="D40" s="19">
+        <v>11</v>
+      </c>
+      <c r="E40" s="19">
+        <v>8</v>
+      </c>
+      <c r="F40" s="16">
+        <v>14</v>
+      </c>
+      <c r="G40" s="19">
+        <v>14</v>
+      </c>
+      <c r="H40" s="19">
+        <v>10</v>
+      </c>
+      <c r="I40" s="19">
+        <v>14</v>
+      </c>
+      <c r="J40" s="19">
+        <v>7</v>
+      </c>
+      <c r="K40" s="19">
+        <v>7</v>
+      </c>
+      <c r="L40" s="19">
+        <v>6</v>
+      </c>
+      <c r="M40" s="19">
+        <v>7</v>
+      </c>
+      <c r="N40" s="19">
+        <v>8</v>
+      </c>
+      <c r="O40" s="19">
+        <v>8</v>
+      </c>
+      <c r="P40" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="19">
+        <v>7</v>
+      </c>
+      <c r="R40" s="19">
+        <v>11</v>
+      </c>
+      <c r="S40" s="19">
+        <v>8</v>
+      </c>
+      <c r="T40" s="19">
+        <v>8</v>
+      </c>
+      <c r="U40" s="19">
+        <v>19</v>
+      </c>
+      <c r="V40" s="19">
+        <v>10</v>
+      </c>
+      <c r="W40" s="16">
+        <v>21</v>
+      </c>
+      <c r="X40" s="19">
+        <v>5</v>
+      </c>
+      <c r="Y40" s="19">
+        <v>5</v>
+      </c>
+      <c r="Z40" s="19">
+        <v>9</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>9</v>
+      </c>
+      <c r="AB40" s="19">
+        <v>17</v>
+      </c>
+      <c r="AC40" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="16">
+        <v>2</v>
+      </c>
+      <c r="C41" s="19">
+        <v>2</v>
+      </c>
+      <c r="D41" s="19">
+        <v>5</v>
+      </c>
+      <c r="E41" s="19">
+        <v>2</v>
+      </c>
+      <c r="F41" s="16">
+        <v>4</v>
+      </c>
+      <c r="G41" s="19">
+        <v>3</v>
+      </c>
+      <c r="H41" s="19">
+        <v>2</v>
+      </c>
+      <c r="I41" s="19">
+        <v>3</v>
+      </c>
+      <c r="J41" s="19">
+        <v>2</v>
+      </c>
+      <c r="K41" s="19">
+        <v>4</v>
+      </c>
+      <c r="L41" s="19">
+        <v>1</v>
+      </c>
+      <c r="M41" s="19">
+        <v>3</v>
+      </c>
+      <c r="N41" s="19">
+        <v>7</v>
+      </c>
+      <c r="O41" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="P41" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="19">
+        <v>3</v>
+      </c>
+      <c r="R41" s="19">
+        <v>2</v>
+      </c>
+      <c r="S41" s="19">
+        <v>2</v>
+      </c>
+      <c r="T41" s="19">
+        <v>2</v>
+      </c>
+      <c r="U41" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="V41" s="19">
+        <v>2</v>
+      </c>
+      <c r="W41" s="16">
+        <v>1</v>
+      </c>
+      <c r="X41" s="19">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB41" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="16">
+        <v>5</v>
+      </c>
+      <c r="C42" s="19">
+        <v>4</v>
+      </c>
+      <c r="D42" s="19">
+        <v>5</v>
+      </c>
+      <c r="E42" s="19">
+        <v>1</v>
+      </c>
+      <c r="F42" s="16">
+        <v>4</v>
+      </c>
+      <c r="G42" s="19">
+        <v>4</v>
+      </c>
+      <c r="H42" s="19">
+        <v>4</v>
+      </c>
+      <c r="I42" s="19">
+        <v>6</v>
+      </c>
+      <c r="J42" s="19">
+        <v>8</v>
+      </c>
+      <c r="K42" s="19">
+        <v>7</v>
+      </c>
+      <c r="L42" s="19">
+        <v>6</v>
+      </c>
+      <c r="M42" s="19">
+        <v>5</v>
+      </c>
+      <c r="N42" s="19">
+        <v>6</v>
+      </c>
+      <c r="O42" s="19">
+        <v>3</v>
+      </c>
+      <c r="P42" s="19">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="19">
+        <v>6</v>
+      </c>
+      <c r="R42" s="19">
+        <v>4</v>
+      </c>
+      <c r="S42" s="19">
+        <v>4</v>
+      </c>
+      <c r="T42" s="19">
+        <v>1</v>
+      </c>
+      <c r="U42" s="19">
+        <v>4</v>
+      </c>
+      <c r="V42" s="19">
+        <v>7</v>
+      </c>
+      <c r="W42" s="16">
+        <v>2</v>
+      </c>
+      <c r="X42" s="19">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="19">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="19">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="16">
+        <v>8</v>
+      </c>
+      <c r="C43" s="19">
+        <v>3</v>
+      </c>
+      <c r="D43" s="19">
+        <v>3</v>
+      </c>
+      <c r="E43" s="19">
+        <v>4</v>
+      </c>
+      <c r="F43" s="16">
+        <v>4</v>
+      </c>
+      <c r="G43" s="19">
+        <v>10</v>
+      </c>
+      <c r="H43" s="19">
+        <v>9</v>
+      </c>
+      <c r="I43" s="19">
+        <v>7</v>
+      </c>
+      <c r="J43" s="19">
+        <v>11</v>
+      </c>
+      <c r="K43" s="19">
+        <v>8</v>
+      </c>
+      <c r="L43" s="19">
+        <v>9</v>
+      </c>
+      <c r="M43" s="19">
+        <v>3</v>
+      </c>
+      <c r="N43" s="19">
+        <v>5</v>
+      </c>
+      <c r="O43" s="19">
+        <v>6</v>
+      </c>
+      <c r="P43" s="19">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="19">
+        <v>9</v>
+      </c>
+      <c r="R43" s="19">
+        <v>10</v>
+      </c>
+      <c r="S43" s="19">
+        <v>16</v>
+      </c>
+      <c r="T43" s="19">
+        <v>7</v>
+      </c>
+      <c r="U43" s="19">
+        <v>8</v>
+      </c>
+      <c r="V43" s="19">
+        <v>8</v>
+      </c>
+      <c r="W43" s="16">
+        <v>11</v>
+      </c>
+      <c r="X43" s="19">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>11</v>
+      </c>
+      <c r="Z43" s="19">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB43" s="19">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="21">
+        <v>6</v>
+      </c>
+      <c r="C44" s="21">
+        <v>1</v>
+      </c>
+      <c r="D44" s="21">
+        <v>11</v>
+      </c>
+      <c r="E44" s="21">
+        <v>2</v>
+      </c>
+      <c r="F44" s="21">
+        <v>6</v>
+      </c>
+      <c r="G44" s="21">
+        <v>5</v>
+      </c>
+      <c r="H44" s="21">
+        <v>5</v>
+      </c>
+      <c r="I44" s="21">
+        <v>2</v>
+      </c>
+      <c r="J44" s="21">
+        <v>8</v>
+      </c>
+      <c r="K44" s="21">
+        <v>6</v>
+      </c>
+      <c r="L44" s="21">
+        <v>3</v>
+      </c>
+      <c r="M44" s="21">
+        <v>5</v>
+      </c>
+      <c r="N44" s="21">
+        <v>1</v>
+      </c>
+      <c r="O44" s="21">
+        <v>1</v>
+      </c>
+      <c r="P44" s="21">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="21">
+        <v>3</v>
+      </c>
+      <c r="R44" s="21">
+        <v>8</v>
+      </c>
+      <c r="S44" s="21">
+        <v>2</v>
+      </c>
+      <c r="T44" s="21">
+        <v>6</v>
+      </c>
+      <c r="U44" s="21">
+        <v>8</v>
+      </c>
+      <c r="V44" s="21">
+        <v>6</v>
+      </c>
+      <c r="W44" s="21">
+        <v>7</v>
+      </c>
+      <c r="X44" s="21">
+        <v>9</v>
+      </c>
+      <c r="Y44" s="21">
+        <v>5</v>
+      </c>
+      <c r="Z44" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA44" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="21">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="9"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="W45" s="36"/>
+      <c r="AC45" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AK6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AW45"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="21.7109375" style="6" customWidth="1"/>
+    <col min="2" max="3" width="8.42578125" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="13" width="8.42578125" style="6" hidden="1" customWidth="1"/>
+    <col min="14" max="37" width="8.42578125" style="6" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:49" ht="13.9" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
-      <c r="R2" s="2"/>
-[...4392 lines deleted...]
-      <c r="AK2" s="11"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+      <c r="AG2" s="8"/>
+      <c r="AH2" s="8"/>
+      <c r="AI2" s="8"/>
+      <c r="AJ2" s="8"/>
+      <c r="AK2" s="8"/>
     </row>
     <row r="3" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A3" s="2"/>
+      <c r="A3" s="12"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
-      <c r="N3" s="2"/>
+      <c r="N3" s="8"/>
     </row>
     <row r="4" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A4" s="2"/>
+      <c r="A4" s="12"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
-      <c r="N4" s="2"/>
-[...40 lines deleted...]
-      <c r="AW5" s="56" t="s">
+      <c r="N4" s="8"/>
+    </row>
+    <row r="5" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="37"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="U5" s="42"/>
+      <c r="W5" s="20"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AG5" s="42"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="40"/>
+      <c r="AM5" s="40"/>
+      <c r="AN5" s="40"/>
+      <c r="AP5" s="36"/>
+      <c r="AQ5" s="36"/>
+      <c r="AS5" s="42"/>
+      <c r="AU5" s="20"/>
+      <c r="AV5" s="20"/>
+      <c r="AW5" s="44" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="43">
+    <row r="6" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="22">
         <v>2023</v>
       </c>
-      <c r="C6" s="44"/>
-[...10 lines deleted...]
-      <c r="N6" s="84">
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="71">
         <v>2024</v>
       </c>
-      <c r="O6" s="85"/>
-[...10 lines deleted...]
-      <c r="Z6" s="84">
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="71">
         <v>2025</v>
       </c>
-      <c r="AA6" s="85"/>
-[...10 lines deleted...]
-      <c r="AL6" s="84">
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="72"/>
+      <c r="AL6" s="71">
         <v>2026</v>
       </c>
-      <c r="AM6" s="85"/>
-[...13 lines deleted...]
-      <c r="B7" s="36" t="s">
+      <c r="AM6" s="72"/>
+      <c r="AN6" s="72"/>
+      <c r="AO6" s="72"/>
+      <c r="AP6" s="72"/>
+      <c r="AQ6" s="72"/>
+      <c r="AR6" s="72"/>
+      <c r="AS6" s="72"/>
+      <c r="AT6" s="72"/>
+      <c r="AU6" s="72"/>
+      <c r="AV6" s="72"/>
+      <c r="AW6" s="72"/>
+    </row>
+    <row r="7" spans="1:49" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="36" t="s">
+      <c r="C7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="35" t="s">
+      <c r="D7" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="34" t="s">
+      <c r="E7" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="G7" s="32" t="s">
+      <c r="G7" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="32" t="s">
+      <c r="H7" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="32" t="s">
+      <c r="I7" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="32" t="s">
+      <c r="J7" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K7" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="32" t="s">
+      <c r="L7" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="32" t="s">
+      <c r="M7" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="58" t="s">
+      <c r="N7" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="O7" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="P7" s="53" t="s">
+      <c r="P7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="Q7" s="53" t="s">
+      <c r="Q7" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="R7" s="53" t="s">
+      <c r="R7" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="S7" s="53" t="s">
+      <c r="S7" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="T7" s="53" t="s">
+      <c r="T7" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="53" t="s">
+      <c r="U7" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="V7" s="32" t="s">
+      <c r="V7" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="32" t="s">
+      <c r="W7" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="X7" s="32" t="s">
+      <c r="X7" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="Y7" s="32" t="s">
+      <c r="Y7" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="Z7" s="58" t="s">
+      <c r="Z7" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="58" t="s">
+      <c r="AA7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="AB7" s="53" t="s">
+      <c r="AB7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AC7" s="53" t="s">
+      <c r="AC7" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AD7" s="53" t="s">
+      <c r="AD7" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AE7" s="53" t="s">
+      <c r="AE7" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AF7" s="53" t="s">
+      <c r="AF7" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="AG7" s="53" t="s">
+      <c r="AG7" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="AH7" s="32" t="s">
+      <c r="AH7" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="AI7" s="32" t="s">
+      <c r="AI7" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AJ7" s="32" t="s">
+      <c r="AJ7" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="AK7" s="32" t="s">
+      <c r="AK7" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="AL7" s="58" t="s">
+      <c r="AL7" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="58" t="s">
+      <c r="AM7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="AN7" s="53" t="s">
+      <c r="AN7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AO7" s="53" t="s">
+      <c r="AO7" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AP7" s="53" t="s">
+      <c r="AP7" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AQ7" s="53" t="s">
+      <c r="AQ7" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AR7" s="53" t="s">
+      <c r="AR7" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="AS7" s="53" t="s">
+      <c r="AS7" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="AT7" s="32" t="s">
+      <c r="AT7" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="AU7" s="32" t="s">
+      <c r="AU7" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AV7" s="32" t="s">
+      <c r="AV7" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="AW7" s="32" t="s">
+      <c r="AW7" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:49" s="17" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="59"/>
-[...40 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="51"/>
+      <c r="AD8" s="51"/>
+      <c r="AE8" s="51"/>
+      <c r="AF8" s="51"/>
+      <c r="AG8" s="51"/>
+      <c r="AH8" s="51"/>
+      <c r="AI8" s="51"/>
+      <c r="AJ8" s="51"/>
+      <c r="AK8" s="51"/>
+      <c r="AL8" s="51"/>
+      <c r="AM8" s="51"/>
+      <c r="AN8" s="51"/>
+    </row>
+    <row r="9" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="37">
-[...38 lines deleted...]
-      <c r="O9" s="41">
+      <c r="B9" s="29">
+        <v>0.99</v>
+      </c>
+      <c r="C9" s="29">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="D9" s="29">
+        <v>1.22</v>
+      </c>
+      <c r="E9" s="29">
+        <v>1.21</v>
+      </c>
+      <c r="F9" s="30">
+        <v>1.28</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1.28</v>
+      </c>
+      <c r="H9" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="J9" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="K9" s="30">
+        <v>1.32</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="M9" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="N9" s="30">
+        <v>2.91</v>
+      </c>
+      <c r="O9" s="30">
+        <v>1.28</v>
+      </c>
+      <c r="P9" s="30">
+        <v>2.81</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>2.77</v>
+      </c>
+      <c r="R9" s="30">
+        <v>2.81</v>
+      </c>
+      <c r="S9" s="33">
+        <v>2.88</v>
+      </c>
+      <c r="T9" s="33">
+        <v>2.98</v>
+      </c>
+      <c r="U9" s="33">
+        <v>2.99</v>
+      </c>
+      <c r="V9" s="33">
+        <v>3.08</v>
+      </c>
+      <c r="W9" s="33">
+        <v>3.12</v>
+      </c>
+      <c r="X9" s="33">
+        <v>3.12</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>3.11</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>2.97</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>2.77</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>3.07</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>3.18</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>3.24</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>3.31</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>3.37</v>
+      </c>
+      <c r="AH9" s="33">
+        <v>3.38</v>
+      </c>
+      <c r="AI9" s="30">
+        <v>3.41</v>
+      </c>
+      <c r="AJ9" s="30">
+        <v>3.36</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>3.39</v>
+      </c>
+      <c r="AL9" s="33">
+        <v>2.79</v>
+      </c>
+      <c r="AM9" s="33">
         <v>2.8</v>
       </c>
-      <c r="P9" s="41">
-[...41 lines deleted...]
-      <c r="AD9" s="41">
+      <c r="AN9" s="33">
+        <v>3.04</v>
+      </c>
+      <c r="AO9" s="33">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="10" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="29">
+        <v>1.2</v>
+      </c>
+      <c r="C10" s="29">
+        <v>1.28</v>
+      </c>
+      <c r="D10" s="29">
+        <v>1.28</v>
+      </c>
+      <c r="E10" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="F10" s="30">
+        <v>1.39</v>
+      </c>
+      <c r="G10" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="H10" s="30">
+        <v>1.41</v>
+      </c>
+      <c r="I10" s="30">
+        <v>1.39</v>
+      </c>
+      <c r="J10" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="K10" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="L10" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="N10" s="30">
+        <v>3.07</v>
+      </c>
+      <c r="O10" s="30">
+        <v>1.32</v>
+      </c>
+      <c r="P10" s="30">
+        <v>2.81</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>2.82</v>
+      </c>
+      <c r="R10" s="30">
+        <v>2.81</v>
+      </c>
+      <c r="S10" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="T10" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="U10" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="V10" s="33">
+        <v>3.12</v>
+      </c>
+      <c r="W10" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="X10" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>2.87</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>3.24</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="AD10" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>3.42</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>3.52</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="AI10" s="30">
+        <v>3.61</v>
+      </c>
+      <c r="AJ10" s="30">
+        <v>3.52</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>3.54</v>
+      </c>
+      <c r="AL10" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="AM10" s="33">
+        <v>2.88</v>
+      </c>
+      <c r="AN10" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AO10" s="33">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="29">
+        <v>0.91</v>
+      </c>
+      <c r="C11" s="29">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="D11" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E11" s="29">
+        <v>1.06</v>
+      </c>
+      <c r="F11" s="30">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="G11" s="30">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="H11" s="30">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I11" s="30">
+        <v>1.24</v>
+      </c>
+      <c r="J11" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="L11" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="M11" s="30">
+        <v>1.43</v>
+      </c>
+      <c r="N11" s="30">
+        <v>2.29</v>
+      </c>
+      <c r="O11" s="30">
+        <v>1.58</v>
+      </c>
+      <c r="P11" s="30">
+        <v>3.33</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>2.97</v>
+      </c>
+      <c r="R11" s="30">
+        <v>2.99</v>
+      </c>
+      <c r="S11" s="33">
+        <v>3.15</v>
+      </c>
+      <c r="T11" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="U11" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="V11" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="W11" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="X11" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="Y11" s="33">
+        <v>3.66</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>3.82</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>3.68</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>3.74</v>
+      </c>
+      <c r="AD11" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="AH11" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="AI11" s="30">
+        <v>3.76</v>
+      </c>
+      <c r="AJ11" s="30">
+        <v>3.82</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>3.82</v>
+      </c>
+      <c r="AL11" s="33">
+        <v>3.87</v>
+      </c>
+      <c r="AM11" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="AN11" s="33">
+        <v>3.03</v>
+      </c>
+      <c r="AO11" s="33">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="29">
+        <v>3.16</v>
+      </c>
+      <c r="C12" s="29">
+        <v>1.66</v>
+      </c>
+      <c r="D12" s="29">
+        <v>2.54</v>
+      </c>
+      <c r="E12" s="29">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="F12" s="30">
+        <v>1.95</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1.99</v>
+      </c>
+      <c r="H12" s="30">
+        <v>1.7</v>
+      </c>
+      <c r="I12" s="30">
+        <v>1.48</v>
+      </c>
+      <c r="J12" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="K12" s="30">
+        <v>1.83</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1.67</v>
+      </c>
+      <c r="M12" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="N12" s="30">
+        <v>1.05</v>
+      </c>
+      <c r="O12" s="30">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="P12" s="30">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>1.64</v>
+      </c>
+      <c r="R12" s="30">
+        <v>1.96</v>
+      </c>
+      <c r="S12" s="33">
+        <v>2</v>
+      </c>
+      <c r="T12" s="33">
+        <v>1.86</v>
+      </c>
+      <c r="U12" s="33">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="V12" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="W12" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="X12" s="33">
+        <v>2.57</v>
+      </c>
+      <c r="Y12" s="33">
+        <v>2.35</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>3.39</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="AD12" s="33">
+        <v>2.69</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>2.56</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>2.79</v>
+      </c>
+      <c r="AH12" s="33">
+        <v>2.74</v>
+      </c>
+      <c r="AI12" s="30">
+        <v>2.57</v>
+      </c>
+      <c r="AJ12" s="30">
+        <v>2.74</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>2.69</v>
+      </c>
+      <c r="AL12" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="AM12" s="33">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AN12" s="33">
+        <v>4.21</v>
+      </c>
+      <c r="AO12" s="33">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="29">
+        <v>1.35</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1.55</v>
+      </c>
+      <c r="D13" s="29">
+        <v>1.58</v>
+      </c>
+      <c r="E13" s="29">
+        <v>1.53</v>
+      </c>
+      <c r="F13" s="30">
+        <v>1.6</v>
+      </c>
+      <c r="G13" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="H13" s="30">
+        <v>1.69</v>
+      </c>
+      <c r="I13" s="30">
+        <v>1.61</v>
+      </c>
+      <c r="J13" s="30">
+        <v>1.71</v>
+      </c>
+      <c r="K13" s="30">
+        <v>1.81</v>
+      </c>
+      <c r="L13" s="30">
+        <v>1.77</v>
+      </c>
+      <c r="M13" s="30">
+        <v>1.74</v>
+      </c>
+      <c r="N13" s="30">
+        <v>2.71</v>
+      </c>
+      <c r="O13" s="30">
+        <v>0.98</v>
+      </c>
+      <c r="P13" s="30">
+        <v>2.67</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>3.12</v>
+      </c>
+      <c r="R13" s="30">
+        <v>3.37</v>
+      </c>
+      <c r="S13" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="T13" s="33">
+        <v>3.55</v>
+      </c>
+      <c r="U13" s="33">
+        <v>3.37</v>
+      </c>
+      <c r="V13" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="W13" s="33">
+        <v>3.36</v>
+      </c>
+      <c r="X13" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Y13" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>3.85</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>3.45</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>3.29</v>
+      </c>
+      <c r="AD13" s="33">
+        <v>3.34</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="AH13" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="AI13" s="30">
+        <v>3.88</v>
+      </c>
+      <c r="AJ13" s="30">
+        <v>3.68</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>3.85</v>
+      </c>
+      <c r="AL13" s="33">
+        <v>3.55</v>
+      </c>
+      <c r="AM13" s="33">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AN13" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="AO13" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="29">
+        <v>0.8</v>
+      </c>
+      <c r="C14" s="29">
+        <v>1.08</v>
+      </c>
+      <c r="D14" s="29">
+        <v>1.23</v>
+      </c>
+      <c r="E14" s="29">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="F14" s="30">
+        <v>1.21</v>
+      </c>
+      <c r="G14" s="30">
+        <v>1.29</v>
+      </c>
+      <c r="H14" s="30">
+        <v>1.42</v>
+      </c>
+      <c r="I14" s="30">
+        <v>1.41</v>
+      </c>
+      <c r="J14" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="L14" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="M14" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="N14" s="30">
+        <v>3.08</v>
+      </c>
+      <c r="O14" s="30">
+        <v>1.45</v>
+      </c>
+      <c r="P14" s="30">
+        <v>2.98</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>3.01</v>
+      </c>
+      <c r="R14" s="30">
+        <v>3.09</v>
+      </c>
+      <c r="S14" s="33">
+        <v>3.16</v>
+      </c>
+      <c r="T14" s="33">
+        <v>3.22</v>
+      </c>
+      <c r="U14" s="33">
+        <v>3.25</v>
+      </c>
+      <c r="V14" s="33">
+        <v>3.37</v>
+      </c>
+      <c r="W14" s="33">
+        <v>3.47</v>
+      </c>
+      <c r="X14" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>3.46</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>3.19</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>3.48</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>3.54</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="AH14" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="AI14" s="30">
+        <v>3.59</v>
+      </c>
+      <c r="AJ14" s="30">
+        <v>3.54</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>3.6</v>
+      </c>
+      <c r="AL14" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="AM14" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="AN14" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="AO14" s="33">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1.21</v>
+      </c>
+      <c r="C15" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="D15" s="29">
+        <v>1.74</v>
+      </c>
+      <c r="E15" s="29">
+        <v>1.77</v>
+      </c>
+      <c r="F15" s="30">
+        <v>1.7</v>
+      </c>
+      <c r="G15" s="30">
+        <v>1.66</v>
+      </c>
+      <c r="H15" s="30">
+        <v>1.68</v>
+      </c>
+      <c r="I15" s="30">
+        <v>1.67</v>
+      </c>
+      <c r="J15" s="30">
+        <v>1.65</v>
+      </c>
+      <c r="K15" s="30">
+        <v>1.73</v>
+      </c>
+      <c r="L15" s="30">
+        <v>1.74</v>
+      </c>
+      <c r="M15" s="30">
+        <v>1.77</v>
+      </c>
+      <c r="N15" s="30">
+        <v>4.29</v>
+      </c>
+      <c r="O15" s="30">
+        <v>2.21</v>
+      </c>
+      <c r="P15" s="30">
+        <v>4.03</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>3.97</v>
+      </c>
+      <c r="R15" s="30">
+        <v>3.95</v>
+      </c>
+      <c r="S15" s="33">
+        <v>3.82</v>
+      </c>
+      <c r="T15" s="33">
+        <v>3.89</v>
+      </c>
+      <c r="U15" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="V15" s="33">
+        <v>3.65</v>
+      </c>
+      <c r="W15" s="33">
+        <v>3.65</v>
+      </c>
+      <c r="X15" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="Y15" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AD15" s="33">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>4.16</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>4.33</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>4.2</v>
+      </c>
+      <c r="AH15" s="33">
+        <v>4.16</v>
+      </c>
+      <c r="AI15" s="30">
+        <v>4.04</v>
+      </c>
+      <c r="AJ15" s="30">
+        <v>3.95</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AL15" s="33">
+        <v>6.21</v>
+      </c>
+      <c r="AM15" s="33">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AN15" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="AO15" s="33">
         <v>4.78</v>
       </c>
-      <c r="AE9" s="41">
-[...20 lines deleted...]
-      <c r="AL9" s="41">
+    </row>
+    <row r="16" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="M16" s="30"/>
+      <c r="O16" s="30"/>
+      <c r="P16" s="30"/>
+      <c r="Q16" s="30"/>
+      <c r="R16" s="30"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="33"/>
+      <c r="W16" s="33"/>
+      <c r="X16" s="33"/>
+      <c r="Y16" s="33"/>
+      <c r="Z16" s="33"/>
+      <c r="AA16" s="33"/>
+      <c r="AB16" s="33"/>
+      <c r="AC16" s="33"/>
+      <c r="AD16" s="33"/>
+      <c r="AE16" s="33"/>
+      <c r="AF16" s="33"/>
+      <c r="AG16" s="33"/>
+      <c r="AH16" s="33"/>
+      <c r="AJ16" s="30"/>
+      <c r="AK16" s="30"/>
+      <c r="AL16" s="33"/>
+      <c r="AM16" s="33"/>
+      <c r="AN16" s="33"/>
+      <c r="AO16" s="33"/>
+    </row>
+    <row r="17" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="C17" s="29">
+        <v>0.84</v>
+      </c>
+      <c r="D17" s="29">
+        <v>1.17</v>
+      </c>
+      <c r="E17" s="29">
+        <v>1.45</v>
+      </c>
+      <c r="F17" s="30">
+        <v>1.56</v>
+      </c>
+      <c r="G17" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="H17" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="I17" s="30">
+        <v>1.28</v>
+      </c>
+      <c r="J17" s="30">
+        <v>1.27</v>
+      </c>
+      <c r="K17" s="30">
+        <v>1.28</v>
+      </c>
+      <c r="L17" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="M17" s="30">
+        <v>1.32</v>
+      </c>
+      <c r="N17" s="30">
+        <v>3.63</v>
+      </c>
+      <c r="O17" s="30">
+        <v>1.77</v>
+      </c>
+      <c r="P17" s="30">
+        <v>3.58</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>3.26</v>
+      </c>
+      <c r="R17" s="30">
+        <v>3.21</v>
+      </c>
+      <c r="S17" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="T17" s="33">
+        <v>3.47</v>
+      </c>
+      <c r="U17" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="V17" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="W17" s="33">
+        <v>3.66</v>
+      </c>
+      <c r="X17" s="33">
+        <v>3.61</v>
+      </c>
+      <c r="Y17" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>2.88</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>2.75</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="AD17" s="33">
+        <v>2.78</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>2.74</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>3.06</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>3.2</v>
+      </c>
+      <c r="AH17" s="33">
+        <v>3.33</v>
+      </c>
+      <c r="AI17" s="30">
+        <v>3.33</v>
+      </c>
+      <c r="AJ17" s="30">
+        <v>3.43</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>3.52</v>
+      </c>
+      <c r="AL17" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="AM17" s="33">
+        <v>1.97</v>
+      </c>
+      <c r="AN17" s="33">
+        <v>2.23</v>
+      </c>
+      <c r="AO17" s="33">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="C18" s="29">
+        <v>0.78</v>
+      </c>
+      <c r="D18" s="29">
+        <v>1.27</v>
+      </c>
+      <c r="E18" s="29">
+        <v>0.95</v>
+      </c>
+      <c r="F18" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="G18" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="H18" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="I18" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J18" s="30">
+        <v>0.67</v>
+      </c>
+      <c r="K18" s="30">
+        <v>0.6</v>
+      </c>
+      <c r="L18" s="30">
+        <v>0.68</v>
+      </c>
+      <c r="M18" s="30">
+        <v>0.69</v>
+      </c>
+      <c r="N18" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="O18" s="30">
+        <v>0.39</v>
+      </c>
+      <c r="P18" s="30">
+        <v>0.26</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="R18" s="30">
+        <v>0.77</v>
+      </c>
+      <c r="S18" s="33">
+        <v>1.02</v>
+      </c>
+      <c r="T18" s="33">
+        <v>1</v>
+      </c>
+      <c r="U18" s="33">
+        <v>1.36</v>
+      </c>
+      <c r="V18" s="33">
+        <v>1.21</v>
+      </c>
+      <c r="W18" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="X18" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="Y18" s="33">
+        <v>1.43</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>1.34</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>1.82</v>
+      </c>
+      <c r="AD18" s="33">
+        <v>1.77</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>1.61</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>1.49</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>1.49</v>
+      </c>
+      <c r="AH18" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AI18" s="30">
+        <v>1.51</v>
+      </c>
+      <c r="AJ18" s="30">
+        <v>1.59</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>1.46</v>
+      </c>
+      <c r="AL18" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM18" s="33">
+        <v>0.84</v>
+      </c>
+      <c r="AN18" s="33">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AO18" s="33">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="29">
+        <v>0.88</v>
+      </c>
+      <c r="C19" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="D19" s="29">
+        <v>0.68</v>
+      </c>
+      <c r="E19" s="29">
+        <v>0.63</v>
+      </c>
+      <c r="F19" s="30">
+        <v>0.81</v>
+      </c>
+      <c r="G19" s="30">
+        <v>0.87</v>
+      </c>
+      <c r="H19" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="I19" s="30">
+        <v>1.04</v>
+      </c>
+      <c r="J19" s="30">
+        <v>1.05</v>
+      </c>
+      <c r="K19" s="30">
+        <v>0.99</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="M19" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="N19" s="30">
+        <v>2.27</v>
+      </c>
+      <c r="O19" s="30">
+        <v>0.47</v>
+      </c>
+      <c r="P19" s="30">
+        <v>1.92</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>1.91</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2.16</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2.34</v>
+      </c>
+      <c r="T19" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="U19" s="33">
+        <v>2.42</v>
+      </c>
+      <c r="V19" s="33">
+        <v>2.33</v>
+      </c>
+      <c r="W19" s="33">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="X19" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Y19" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>1.83</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.93</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AD19" s="33">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>2.42</v>
+      </c>
+      <c r="AH19" s="33">
+        <v>2.41</v>
+      </c>
+      <c r="AI19" s="30">
+        <v>2.66</v>
+      </c>
+      <c r="AJ19" s="30">
+        <v>2.52</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>2.4</v>
+      </c>
+      <c r="AL19" s="33">
+        <v>2.09</v>
+      </c>
+      <c r="AM19" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AN19" s="33">
+        <v>2.81</v>
+      </c>
+      <c r="AO19" s="33">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="29">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C20" s="29">
+        <v>0.8</v>
+      </c>
+      <c r="D20" s="29">
+        <v>0.92</v>
+      </c>
+      <c r="E20" s="29">
+        <v>0.89</v>
+      </c>
+      <c r="F20" s="30">
+        <v>0.86</v>
+      </c>
+      <c r="G20" s="30">
+        <v>0.72</v>
+      </c>
+      <c r="H20" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="I20" s="30">
+        <v>0.74</v>
+      </c>
+      <c r="J20" s="30">
+        <v>0.7</v>
+      </c>
+      <c r="K20" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="L20" s="30">
+        <v>0.61</v>
+      </c>
+      <c r="M20" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="N20" s="30">
+        <v>1.19</v>
+      </c>
+      <c r="O20" s="30">
+        <v>0.81</v>
+      </c>
+      <c r="P20" s="30">
+        <v>2.14</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="R20" s="30">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="S20" s="33">
+        <v>2.21</v>
+      </c>
+      <c r="T20" s="33">
+        <v>2</v>
+      </c>
+      <c r="U20" s="33">
+        <v>1.95</v>
+      </c>
+      <c r="V20" s="33">
+        <v>1.92</v>
+      </c>
+      <c r="W20" s="33">
+        <v>1.92</v>
+      </c>
+      <c r="X20" s="33">
+        <v>1.83</v>
+      </c>
+      <c r="Y20" s="33">
+        <v>1.77</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>3.68</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1.92</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>1.82</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>1.88</v>
+      </c>
+      <c r="AD20" s="33">
+        <v>1.83</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>1.46</v>
+      </c>
+      <c r="AH20" s="33">
+        <v>1.43</v>
+      </c>
+      <c r="AI20" s="30">
+        <v>1.33</v>
+      </c>
+      <c r="AJ20" s="30">
+        <v>1.29</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>1.21</v>
+      </c>
+      <c r="AL20" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="AM20" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AN20" s="33">
+        <v>1.01</v>
+      </c>
+      <c r="AO20" s="33">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="29">
+        <v>0.41</v>
+      </c>
+      <c r="F21" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="G21" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="H21" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="I21" s="30">
+        <v>0.61</v>
+      </c>
+      <c r="J21" s="30">
+        <v>0.72</v>
+      </c>
+      <c r="K21" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="L21" s="30">
+        <v>0.89</v>
+      </c>
+      <c r="M21" s="30">
+        <v>0.86</v>
+      </c>
+      <c r="N21" s="30">
+        <v>2.74</v>
+      </c>
+      <c r="O21" s="30">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="P21" s="30">
+        <v>2.6</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>2.09</v>
+      </c>
+      <c r="R21" s="30">
+        <v>2.11</v>
+      </c>
+      <c r="S21" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="T21" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="U21" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="V21" s="33">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="W21" s="33">
+        <v>2.66</v>
+      </c>
+      <c r="X21" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="Y21" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>3.38</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>2.65</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>2.46</v>
+      </c>
+      <c r="AD21" s="33">
+        <v>2.41</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>2.15</v>
+      </c>
+      <c r="AH21" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="AI21" s="30">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AJ21" s="30">
+        <v>2.14</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AL21" s="33">
+        <v>1.18</v>
+      </c>
+      <c r="AM21" s="33">
+        <v>1.53</v>
+      </c>
+      <c r="AN21" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AO21" s="33">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="D22" s="29">
+        <v>0.54</v>
+      </c>
+      <c r="E22" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="F22" s="30">
+        <v>0.64</v>
+      </c>
+      <c r="G22" s="30">
+        <v>0.67</v>
+      </c>
+      <c r="H22" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I22" s="30">
+        <v>0.75</v>
+      </c>
+      <c r="J22" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="K22" s="30">
+        <v>0.68</v>
+      </c>
+      <c r="L22" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="M22" s="30">
+        <v>0.7</v>
+      </c>
+      <c r="N22" s="30">
+        <v>3.22</v>
+      </c>
+      <c r="O22" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="P22" s="30">
+        <v>1.91</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>1.85</v>
+      </c>
+      <c r="R22" s="30">
+        <v>1.79</v>
+      </c>
+      <c r="S22" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="T22" s="33">
+        <v>2.39</v>
+      </c>
+      <c r="U22" s="33">
+        <v>2.44</v>
+      </c>
+      <c r="V22" s="33">
+        <v>2.67</v>
+      </c>
+      <c r="W22" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="X22" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="Y22" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>2.37</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>2.95</v>
+      </c>
+      <c r="AC22" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AD22" s="33">
+        <v>3.36</v>
+      </c>
+      <c r="AE22" s="33">
+        <v>3.92</v>
+      </c>
+      <c r="AF22" s="33">
+        <v>3.77</v>
+      </c>
+      <c r="AG22" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="AH22" s="33">
+        <v>3.67</v>
+      </c>
+      <c r="AI22" s="30">
+        <v>3.76</v>
+      </c>
+      <c r="AJ22" s="30">
+        <v>3.76</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>3.83</v>
+      </c>
+      <c r="AL22" s="33">
+        <v>0.42</v>
+      </c>
+      <c r="AM22" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AN22" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AO22" s="33">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41" s="36" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="35">
+        <v>0.82</v>
+      </c>
+      <c r="D23" s="35">
+        <v>1.18</v>
+      </c>
+      <c r="E23" s="35">
+        <v>1.05</v>
+      </c>
+      <c r="F23" s="33">
+        <v>0.96</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0.86</v>
+      </c>
+      <c r="H23" s="33">
+        <v>0.78</v>
+      </c>
+      <c r="I23" s="33">
+        <v>0.72</v>
+      </c>
+      <c r="J23" s="33">
+        <v>0.82</v>
+      </c>
+      <c r="K23" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="L23" s="33">
+        <v>0.78</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0.74</v>
+      </c>
+      <c r="N23" s="33">
+        <v>1.92</v>
+      </c>
+      <c r="O23" s="33">
+        <v>0.17</v>
+      </c>
+      <c r="P23" s="33">
+        <v>1.96</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>1.64</v>
+      </c>
+      <c r="R23" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="S23" s="33">
+        <v>1.69</v>
+      </c>
+      <c r="T23" s="33">
+        <v>1.68</v>
+      </c>
+      <c r="U23" s="33">
+        <v>1.55</v>
+      </c>
+      <c r="V23" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="W23" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="X23" s="33">
+        <v>1.64</v>
+      </c>
+      <c r="Y23" s="33">
+        <v>1.63</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>0.33</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>0.35</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>0.86</v>
+      </c>
+      <c r="AD23" s="33">
+        <v>1.22</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>1.26</v>
+      </c>
+      <c r="AG23" s="33">
+        <v>1.44</v>
+      </c>
+      <c r="AH23" s="33">
+        <v>1.51</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AJ23" s="30">
+        <v>1.73</v>
+      </c>
+      <c r="AK23" s="30">
+        <v>1.72</v>
+      </c>
+      <c r="AL23" s="33">
+        <v>0.69</v>
+      </c>
+      <c r="AM23" s="33">
+        <v>0.72</v>
+      </c>
+      <c r="AN23" s="33">
+        <v>1.06</v>
+      </c>
+      <c r="AO23" s="33">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="49"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="49"/>
+      <c r="U24" s="49"/>
+      <c r="V24" s="49"/>
+      <c r="W24" s="49"/>
+      <c r="X24" s="49"/>
+      <c r="Y24" s="49"/>
+      <c r="Z24" s="49"/>
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="51"/>
+      <c r="AC24" s="51"/>
+      <c r="AD24" s="51"/>
+      <c r="AE24" s="51"/>
+      <c r="AF24" s="51"/>
+      <c r="AG24" s="51"/>
+      <c r="AH24" s="51"/>
+      <c r="AI24" s="51"/>
+      <c r="AJ24" s="51"/>
+      <c r="AK24" s="51"/>
+      <c r="AL24" s="51"/>
+      <c r="AM24" s="51"/>
+      <c r="AN24" s="51"/>
+      <c r="AO24" s="33"/>
+    </row>
+    <row r="25" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="29">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C25" s="29">
+        <v>1.26</v>
+      </c>
+      <c r="D25" s="29">
+        <v>1.31</v>
+      </c>
+      <c r="E25" s="29">
+        <v>1.28</v>
+      </c>
+      <c r="F25" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="G25" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="H25" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="I25" s="30">
+        <v>1.39</v>
+      </c>
+      <c r="J25" s="30">
+        <v>1.39</v>
+      </c>
+      <c r="K25" s="30">
+        <v>1.42</v>
+      </c>
+      <c r="L25" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="M25" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="N25" s="30">
+        <v>3.04</v>
+      </c>
+      <c r="O25" s="30">
+        <v>1.41</v>
+      </c>
+      <c r="P25" s="30">
+        <v>2.97</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>2.96</v>
+      </c>
+      <c r="R25" s="30">
+        <v>3</v>
+      </c>
+      <c r="S25" s="33">
+        <v>3.06</v>
+      </c>
+      <c r="T25" s="33">
+        <v>3.15</v>
+      </c>
+      <c r="U25" s="33">
+        <v>3.16</v>
+      </c>
+      <c r="V25" s="33">
+        <v>3.26</v>
+      </c>
+      <c r="W25" s="33">
+        <v>3.29</v>
+      </c>
+      <c r="X25" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="Y25" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>3.15</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>2.96</v>
+      </c>
+      <c r="AB25" s="33">
+        <v>3.28</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>3.35</v>
+      </c>
+      <c r="AD25" s="33">
+        <v>3.39</v>
+      </c>
+      <c r="AE25" s="33">
+        <v>3.46</v>
+      </c>
+      <c r="AF25" s="33">
+        <v>3.54</v>
+      </c>
+      <c r="AG25" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="AH25" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="AI25" s="30">
+        <v>3.62</v>
+      </c>
+      <c r="AJ25" s="30">
+        <v>3.55</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>3.6</v>
+      </c>
+      <c r="AL25" s="33">
+        <v>3.11</v>
+      </c>
+      <c r="AM25" s="33">
+        <v>3.09</v>
+      </c>
+      <c r="AN25" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="AO25" s="33">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1.2</v>
+      </c>
+      <c r="C26" s="29">
+        <v>1.28</v>
+      </c>
+      <c r="D26" s="29">
+        <v>1.28</v>
+      </c>
+      <c r="E26" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="F26" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="G26" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="H26" s="30">
+        <v>1.42</v>
+      </c>
+      <c r="I26" s="30">
+        <v>1.39</v>
+      </c>
+      <c r="J26" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="K26" s="30">
+        <v>1.35</v>
+      </c>
+      <c r="L26" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="M26" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="N26" s="30">
+        <v>3.07</v>
+      </c>
+      <c r="O26" s="30">
+        <v>1.32</v>
+      </c>
+      <c r="P26" s="30">
+        <v>2.82</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>2.82</v>
+      </c>
+      <c r="R26" s="30">
+        <v>2.81</v>
+      </c>
+      <c r="S26" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="T26" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="U26" s="33">
+        <v>3.02</v>
+      </c>
+      <c r="V26" s="33">
+        <v>3.12</v>
+      </c>
+      <c r="W26" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="X26" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="Y26" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>2.87</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>2.89</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>3.24</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="AD26" s="33">
+        <v>3.32</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>3.42</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>3.52</v>
+      </c>
+      <c r="AG26" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="AH26" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="AI26" s="30">
+        <v>3.61</v>
+      </c>
+      <c r="AJ26" s="30">
+        <v>3.52</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>3.54</v>
+      </c>
+      <c r="AL26" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="AM26" s="33">
+        <v>2.88</v>
+      </c>
+      <c r="AN26" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AO26" s="33">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="29">
+        <v>0.91</v>
+      </c>
+      <c r="C27" s="29">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="D27" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E27" s="29">
+        <v>1.06</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="G27" s="30">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="H27" s="30">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I27" s="30">
+        <v>1.24</v>
+      </c>
+      <c r="J27" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="K27" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="L27" s="30">
+        <v>1.38</v>
+      </c>
+      <c r="M27" s="30">
+        <v>1.43</v>
+      </c>
+      <c r="N27" s="30">
+        <v>2.29</v>
+      </c>
+      <c r="O27" s="30">
+        <v>1.58</v>
+      </c>
+      <c r="P27" s="30">
+        <v>3.33</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>2.97</v>
+      </c>
+      <c r="R27" s="30">
+        <v>2.99</v>
+      </c>
+      <c r="S27" s="33">
+        <v>3.15</v>
+      </c>
+      <c r="T27" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="U27" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="V27" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="W27" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="X27" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="Y27" s="33">
+        <v>3.66</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>3.82</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="AB27" s="33">
+        <v>3.68</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>3.74</v>
+      </c>
+      <c r="AD27" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="AF27" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="AG27" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="AH27" s="33">
+        <v>3.63</v>
+      </c>
+      <c r="AI27" s="30">
+        <v>3.76</v>
+      </c>
+      <c r="AJ27" s="30">
+        <v>3.82</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>3.82</v>
+      </c>
+      <c r="AL27" s="33">
+        <v>3.87</v>
+      </c>
+      <c r="AM27" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="AN27" s="33">
+        <v>3.03</v>
+      </c>
+      <c r="AO27" s="33">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="29">
+        <v>3.16</v>
+      </c>
+      <c r="C28" s="29">
+        <v>1.66</v>
+      </c>
+      <c r="D28" s="29">
+        <v>2.54</v>
+      </c>
+      <c r="E28" s="29">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="F28" s="30">
+        <v>1.95</v>
+      </c>
+      <c r="G28" s="30">
+        <v>1.99</v>
+      </c>
+      <c r="H28" s="30">
+        <v>1.7</v>
+      </c>
+      <c r="I28" s="30">
+        <v>1.48</v>
+      </c>
+      <c r="J28" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="K28" s="30">
+        <v>1.83</v>
+      </c>
+      <c r="L28" s="30">
+        <v>1.67</v>
+      </c>
+      <c r="M28" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="N28" s="30">
+        <v>1.05</v>
+      </c>
+      <c r="O28" s="30">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="P28" s="30">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>1.64</v>
+      </c>
+      <c r="R28" s="30">
+        <v>1.96</v>
+      </c>
+      <c r="S28" s="33">
+        <v>2</v>
+      </c>
+      <c r="T28" s="33">
+        <v>1.86</v>
+      </c>
+      <c r="U28" s="33">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="V28" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="W28" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="X28" s="33">
+        <v>2.57</v>
+      </c>
+      <c r="Y28" s="33">
+        <v>2.35</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="AB28" s="33">
+        <v>3.39</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="AD28" s="33">
+        <v>2.69</v>
+      </c>
+      <c r="AE28" s="33">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF28" s="33">
+        <v>2.56</v>
+      </c>
+      <c r="AG28" s="33">
+        <v>2.79</v>
+      </c>
+      <c r="AH28" s="33">
+        <v>2.74</v>
+      </c>
+      <c r="AI28" s="30">
+        <v>2.57</v>
+      </c>
+      <c r="AJ28" s="30">
+        <v>2.74</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>2.69</v>
+      </c>
+      <c r="AL28" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="AM28" s="33">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AN28" s="33">
+        <v>4.21</v>
+      </c>
+      <c r="AO28" s="33">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="29">
+        <v>1.35</v>
+      </c>
+      <c r="C29" s="29">
+        <v>1.55</v>
+      </c>
+      <c r="D29" s="29">
+        <v>1.58</v>
+      </c>
+      <c r="E29" s="29">
+        <v>1.53</v>
+      </c>
+      <c r="F29" s="30">
+        <v>1.6</v>
+      </c>
+      <c r="G29" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="H29" s="30">
+        <v>1.69</v>
+      </c>
+      <c r="I29" s="30">
+        <v>1.61</v>
+      </c>
+      <c r="J29" s="30">
+        <v>1.71</v>
+      </c>
+      <c r="K29" s="30">
+        <v>1.81</v>
+      </c>
+      <c r="L29" s="30">
+        <v>1.77</v>
+      </c>
+      <c r="M29" s="30">
+        <v>1.74</v>
+      </c>
+      <c r="N29" s="30">
+        <v>2.71</v>
+      </c>
+      <c r="O29" s="30">
+        <v>0.98</v>
+      </c>
+      <c r="P29" s="30">
+        <v>2.67</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>3.12</v>
+      </c>
+      <c r="R29" s="30">
+        <v>3.37</v>
+      </c>
+      <c r="S29" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="T29" s="33">
+        <v>3.55</v>
+      </c>
+      <c r="U29" s="33">
+        <v>3.37</v>
+      </c>
+      <c r="V29" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="W29" s="33">
+        <v>3.36</v>
+      </c>
+      <c r="X29" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Y29" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Z29" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="AA29" s="33">
+        <v>3.85</v>
+      </c>
+      <c r="AB29" s="33">
+        <v>3.45</v>
+      </c>
+      <c r="AC29" s="33">
+        <v>3.29</v>
+      </c>
+      <c r="AD29" s="33">
+        <v>3.34</v>
+      </c>
+      <c r="AE29" s="33">
+        <v>3.43</v>
+      </c>
+      <c r="AF29" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="AG29" s="33">
+        <v>3.53</v>
+      </c>
+      <c r="AH29" s="33">
+        <v>3.58</v>
+      </c>
+      <c r="AI29" s="30">
+        <v>3.88</v>
+      </c>
+      <c r="AJ29" s="30">
+        <v>3.68</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>3.85</v>
+      </c>
+      <c r="AL29" s="33">
+        <v>3.55</v>
+      </c>
+      <c r="AM29" s="33">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AN29" s="33">
+        <v>4.62</v>
+      </c>
+      <c r="AO29" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="29">
+        <v>0.8</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1.08</v>
+      </c>
+      <c r="D30" s="29">
+        <v>1.23</v>
+      </c>
+      <c r="E30" s="29">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="F30" s="30">
+        <v>1.21</v>
+      </c>
+      <c r="G30" s="30">
+        <v>1.29</v>
+      </c>
+      <c r="H30" s="30">
+        <v>1.42</v>
+      </c>
+      <c r="I30" s="30">
+        <v>1.41</v>
+      </c>
+      <c r="J30" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="K30" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="L30" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="M30" s="30">
+        <v>1.52</v>
+      </c>
+      <c r="N30" s="30">
+        <v>3.08</v>
+      </c>
+      <c r="O30" s="30">
+        <v>1.45</v>
+      </c>
+      <c r="P30" s="30">
+        <v>2.98</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>3.01</v>
+      </c>
+      <c r="R30" s="30">
+        <v>3.09</v>
+      </c>
+      <c r="S30" s="33">
+        <v>3.16</v>
+      </c>
+      <c r="T30" s="33">
+        <v>3.22</v>
+      </c>
+      <c r="U30" s="33">
+        <v>3.25</v>
+      </c>
+      <c r="V30" s="33">
+        <v>3.37</v>
+      </c>
+      <c r="W30" s="33">
+        <v>3.47</v>
+      </c>
+      <c r="X30" s="33">
+        <v>3.51</v>
+      </c>
+      <c r="Y30" s="33">
+        <v>3.46</v>
+      </c>
+      <c r="Z30" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="AA30" s="33">
+        <v>2.91</v>
+      </c>
+      <c r="AB30" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="AC30" s="33">
+        <v>3.19</v>
+      </c>
+      <c r="AD30" s="33">
+        <v>3.48</v>
+      </c>
+      <c r="AE30" s="33">
+        <v>3.54</v>
+      </c>
+      <c r="AF30" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="AG30" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="AH30" s="33">
+        <v>3.62</v>
+      </c>
+      <c r="AI30" s="30">
+        <v>3.59</v>
+      </c>
+      <c r="AJ30" s="30">
+        <v>3.54</v>
+      </c>
+      <c r="AK30" s="30">
+        <v>3.6</v>
+      </c>
+      <c r="AL30" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="AM30" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="AN30" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="AO30" s="33">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="29">
+        <v>1.21</v>
+      </c>
+      <c r="C31" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="D31" s="29">
+        <v>1.74</v>
+      </c>
+      <c r="E31" s="29">
+        <v>1.77</v>
+      </c>
+      <c r="F31" s="30">
+        <v>1.7</v>
+      </c>
+      <c r="G31" s="30">
+        <v>1.66</v>
+      </c>
+      <c r="H31" s="30">
+        <v>1.68</v>
+      </c>
+      <c r="I31" s="30">
+        <v>1.67</v>
+      </c>
+      <c r="J31" s="30">
+        <v>1.65</v>
+      </c>
+      <c r="K31" s="30">
+        <v>1.73</v>
+      </c>
+      <c r="L31" s="30">
+        <v>1.74</v>
+      </c>
+      <c r="M31" s="30">
+        <v>1.77</v>
+      </c>
+      <c r="N31" s="30">
+        <v>4.29</v>
+      </c>
+      <c r="O31" s="30">
+        <v>2.21</v>
+      </c>
+      <c r="P31" s="30">
+        <v>4.03</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>3.97</v>
+      </c>
+      <c r="R31" s="30">
+        <v>3.95</v>
+      </c>
+      <c r="S31" s="33">
+        <v>3.82</v>
+      </c>
+      <c r="T31" s="33">
+        <v>3.89</v>
+      </c>
+      <c r="U31" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="V31" s="33">
+        <v>3.65</v>
+      </c>
+      <c r="W31" s="33">
+        <v>3.65</v>
+      </c>
+      <c r="X31" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="Y31" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="Z31" s="33">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AA31" s="33">
+        <v>3.56</v>
+      </c>
+      <c r="AB31" s="33">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AC31" s="33">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AD31" s="33">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AE31" s="33">
+        <v>4.16</v>
+      </c>
+      <c r="AF31" s="33">
         <v>4.33</v>
       </c>
-      <c r="AM9" s="41">
-[...49 lines deleted...]
-      <c r="O10" s="41">
+      <c r="AG31" s="33">
+        <v>4.2</v>
+      </c>
+      <c r="AH31" s="33">
+        <v>4.16</v>
+      </c>
+      <c r="AI31" s="30">
+        <v>4.04</v>
+      </c>
+      <c r="AJ31" s="30">
+        <v>3.95</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AL31" s="33">
+        <v>6.21</v>
+      </c>
+      <c r="AM31" s="33">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AN31" s="33">
+        <v>4.45</v>
+      </c>
+      <c r="AO31" s="33">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="M32" s="30"/>
+      <c r="O32" s="30"/>
+      <c r="P32" s="30"/>
+      <c r="Q32" s="30"/>
+      <c r="R32" s="30"/>
+      <c r="S32" s="33"/>
+      <c r="T32" s="33"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+      <c r="W32" s="33"/>
+      <c r="X32" s="33"/>
+      <c r="Y32" s="33"/>
+      <c r="Z32" s="33"/>
+      <c r="AA32" s="33"/>
+      <c r="AB32" s="33"/>
+      <c r="AC32" s="33"/>
+      <c r="AD32" s="33"/>
+      <c r="AE32" s="33"/>
+      <c r="AF32" s="33"/>
+      <c r="AG32" s="33"/>
+      <c r="AH32" s="33"/>
+      <c r="AJ32" s="30"/>
+      <c r="AK32" s="30"/>
+      <c r="AL32" s="33"/>
+      <c r="AM32" s="33"/>
+      <c r="AN32" s="33"/>
+      <c r="AO32" s="33"/>
+    </row>
+    <row r="33" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="C33" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="D33" s="29">
+        <v>1.42</v>
+      </c>
+      <c r="E33" s="29">
+        <v>1.38</v>
+      </c>
+      <c r="F33" s="30">
+        <v>1.18</v>
+      </c>
+      <c r="G33" s="30">
+        <v>0.99</v>
+      </c>
+      <c r="H33" s="30">
+        <v>1.02</v>
+      </c>
+      <c r="I33" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J33" s="30">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="K33" s="30">
+        <v>1.26</v>
+      </c>
+      <c r="L33" s="30">
+        <v>1.22</v>
+      </c>
+      <c r="M33" s="30">
+        <v>1.29</v>
+      </c>
+      <c r="N33" s="30">
+        <v>3.71</v>
+      </c>
+      <c r="O33" s="30">
+        <v>1.7</v>
+      </c>
+      <c r="P33" s="30">
+        <v>3.51</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>3.28</v>
+      </c>
+      <c r="R33" s="30">
+        <v>3.63</v>
+      </c>
+      <c r="S33" s="33">
+        <v>3.38</v>
+      </c>
+      <c r="T33" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="U33" s="33">
+        <v>3.57</v>
+      </c>
+      <c r="V33" s="33">
+        <v>3.84</v>
+      </c>
+      <c r="W33" s="33">
+        <v>3.66</v>
+      </c>
+      <c r="X33" s="33">
+        <v>3.71</v>
+      </c>
+      <c r="Y33" s="33">
+        <v>3.61</v>
+      </c>
+      <c r="Z33" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="AA33" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AB33" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="AC33" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="AD33" s="33">
         <v>2.81</v>
       </c>
-      <c r="P10" s="41">
-[...118 lines deleted...]
-      <c r="O11" s="41">
+      <c r="AE33" s="33">
+        <v>2.86</v>
+      </c>
+      <c r="AF33" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="AG33" s="33">
+        <v>3.14</v>
+      </c>
+      <c r="AH33" s="33">
+        <v>3.22</v>
+      </c>
+      <c r="AI33" s="30">
+        <v>3.27</v>
+      </c>
+      <c r="AJ33" s="30">
+        <v>3.36</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>3.58</v>
+      </c>
+      <c r="AL33" s="33">
+        <v>1.26</v>
+      </c>
+      <c r="AM33" s="33">
+        <v>1.76</v>
+      </c>
+      <c r="AN33" s="33">
+        <v>1.73</v>
+      </c>
+      <c r="AO33" s="33">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="29"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="30">
+        <v>0.26</v>
+      </c>
+      <c r="G34" s="30">
+        <v>0.22</v>
+      </c>
+      <c r="H34" s="30">
+        <v>0.19</v>
+      </c>
+      <c r="I34" s="30">
+        <v>0.16</v>
+      </c>
+      <c r="J34" s="30">
+        <v>0.15</v>
+      </c>
+      <c r="K34" s="30">
+        <v>0.13</v>
+      </c>
+      <c r="L34" s="30">
+        <v>0.24</v>
+      </c>
+      <c r="M34" s="30">
+        <v>0.44</v>
+      </c>
+      <c r="N34" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="O34" s="30">
+        <v>1.34</v>
+      </c>
+      <c r="P34" s="30">
+        <v>3.09</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>3.65</v>
+      </c>
+      <c r="R34" s="30">
+        <v>3.43</v>
+      </c>
+      <c r="S34" s="33">
         <v>3.31</v>
       </c>
-      <c r="P11" s="41">
-[...160 lines deleted...]
-      <c r="AC12" s="41">
+      <c r="T34" s="33">
+        <v>2.83</v>
+      </c>
+      <c r="U34" s="33">
+        <v>2.64</v>
+      </c>
+      <c r="V34" s="33">
+        <v>2.65</v>
+      </c>
+      <c r="W34" s="33">
+        <v>2.52</v>
+      </c>
+      <c r="X34" s="33">
+        <v>2.42</v>
+      </c>
+      <c r="Y34" s="33">
+        <v>2.21</v>
+      </c>
+      <c r="Z34" s="33">
+        <v>2.72</v>
+      </c>
+      <c r="AA34" s="33">
+        <v>1.41</v>
+      </c>
+      <c r="AB34" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="AC34" s="33">
+        <v>2.39</v>
+      </c>
+      <c r="AD34" s="33">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AE34" s="33">
+        <v>2.04</v>
+      </c>
+      <c r="AF34" s="33">
+        <v>1.94</v>
+      </c>
+      <c r="AG34" s="33">
+        <v>1.87</v>
+      </c>
+      <c r="AH34" s="33">
+        <v>1.81</v>
+      </c>
+      <c r="AI34" s="30">
+        <v>1.63</v>
+      </c>
+      <c r="AJ34" s="30">
+        <v>1.61</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>1.47</v>
+      </c>
+      <c r="AL34" s="33">
+        <v>4.07</v>
+      </c>
+      <c r="AM34" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="AN34" s="33">
+        <v>1.88</v>
+      </c>
+      <c r="AO34" s="33">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="49"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="49"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="49"/>
+      <c r="Q35" s="49"/>
+      <c r="R35" s="49"/>
+      <c r="S35" s="49"/>
+      <c r="T35" s="49"/>
+      <c r="U35" s="49"/>
+      <c r="V35" s="49"/>
+      <c r="W35" s="49"/>
+      <c r="X35" s="49"/>
+      <c r="Y35" s="49"/>
+      <c r="Z35" s="49"/>
+      <c r="AA35" s="52"/>
+      <c r="AB35" s="52"/>
+      <c r="AC35" s="52"/>
+      <c r="AD35" s="52"/>
+      <c r="AE35" s="52"/>
+      <c r="AF35" s="52"/>
+      <c r="AG35" s="54"/>
+      <c r="AH35" s="54"/>
+      <c r="AI35" s="51"/>
+      <c r="AJ35" s="51"/>
+      <c r="AK35" s="51"/>
+      <c r="AL35" s="51"/>
+      <c r="AM35" s="51"/>
+      <c r="AN35" s="51"/>
+      <c r="AO35" s="33"/>
+    </row>
+    <row r="36" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="29">
+        <v>0.45</v>
+      </c>
+      <c r="C36" s="29">
+        <v>0.61</v>
+      </c>
+      <c r="D36" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="E36" s="29">
+        <v>0.92</v>
+      </c>
+      <c r="F36" s="30">
+        <v>0.98</v>
+      </c>
+      <c r="G36" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="H36" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="I36" s="30">
+        <v>0.91</v>
+      </c>
+      <c r="J36" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="K36" s="30">
+        <v>0.88</v>
+      </c>
+      <c r="L36" s="30">
+        <v>0.89</v>
+      </c>
+      <c r="M36" s="30">
+        <v>0.87</v>
+      </c>
+      <c r="N36" s="30">
+        <v>2.29</v>
+      </c>
+      <c r="O36" s="33">
+        <v>0.71</v>
+      </c>
+      <c r="P36" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="Q36" s="33">
+        <v>1.93</v>
+      </c>
+      <c r="R36" s="30">
+        <v>1.96</v>
+      </c>
+      <c r="S36" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="T36" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="U36" s="33">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="V36" s="33">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="W36" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="X36" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="Y36" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="Z36" s="33">
+        <v>2.17</v>
+      </c>
+      <c r="AA36" s="33">
+        <v>1.91</v>
+      </c>
+      <c r="AB36" s="33">
+        <v>2.12</v>
+      </c>
+      <c r="AC36" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="AD36" s="33">
+        <v>2.21</v>
+      </c>
+      <c r="AE36" s="33">
+        <v>2.23</v>
+      </c>
+      <c r="AF36" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG36" s="33">
+        <v>2.34</v>
+      </c>
+      <c r="AH36" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="AI36" s="30">
+        <v>2.46</v>
+      </c>
+      <c r="AJ36" s="33">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AK36" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="AL36" s="33">
+        <v>1.26</v>
+      </c>
+      <c r="AM36" s="33">
+        <v>1.45</v>
+      </c>
+      <c r="AN36" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="AO36" s="33">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="29"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="M37" s="30"/>
+      <c r="O37" s="33"/>
+      <c r="P37" s="33"/>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33"/>
+      <c r="U37" s="33"/>
+      <c r="V37" s="33"/>
+      <c r="W37" s="33"/>
+      <c r="X37" s="33"/>
+      <c r="Y37" s="33"/>
+      <c r="Z37" s="33"/>
+      <c r="AA37" s="33"/>
+      <c r="AB37" s="33"/>
+      <c r="AC37" s="33"/>
+      <c r="AD37" s="33"/>
+      <c r="AE37" s="33"/>
+      <c r="AF37" s="33"/>
+      <c r="AG37" s="33"/>
+      <c r="AH37" s="33"/>
+      <c r="AJ37" s="33"/>
+      <c r="AK37" s="33"/>
+      <c r="AL37" s="33"/>
+      <c r="AM37" s="33"/>
+      <c r="AN37" s="33"/>
+      <c r="AO37" s="33"/>
+    </row>
+    <row r="38" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="29">
+        <v>0.41</v>
+      </c>
+      <c r="D38" s="29">
+        <v>0.94</v>
+      </c>
+      <c r="E38" s="29">
+        <v>1.51</v>
+      </c>
+      <c r="F38" s="30">
+        <v>1.92</v>
+      </c>
+      <c r="G38" s="30">
+        <v>1.8</v>
+      </c>
+      <c r="H38" s="30">
+        <v>1.65</v>
+      </c>
+      <c r="I38" s="30">
+        <v>1.44</v>
+      </c>
+      <c r="J38" s="30">
+        <v>1.41</v>
+      </c>
+      <c r="K38" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="L38" s="30">
+        <v>1.37</v>
+      </c>
+      <c r="M38" s="30">
+        <v>1.36</v>
+      </c>
+      <c r="N38" s="30">
+        <v>3.54</v>
+      </c>
+      <c r="O38" s="33">
+        <v>1.84</v>
+      </c>
+      <c r="P38" s="33">
+        <v>3.64</v>
+      </c>
+      <c r="Q38" s="33">
+        <v>3.23</v>
+      </c>
+      <c r="R38" s="30">
         <v>2.82</v>
       </c>
-      <c r="AD12" s="41">
-[...2 lines deleted...]
-      <c r="AE12" s="41">
+      <c r="S38" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="T38" s="33">
+        <v>3.46</v>
+      </c>
+      <c r="U38" s="33">
+        <v>3.42</v>
+      </c>
+      <c r="V38" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="W38" s="33">
+        <v>3.66</v>
+      </c>
+      <c r="X38" s="33">
+        <v>3.52</v>
+      </c>
+      <c r="Y38" s="33">
+        <v>3.59</v>
+      </c>
+      <c r="Z38" s="33">
+        <v>2.86</v>
+      </c>
+      <c r="AA38" s="33">
+        <v>2.78</v>
+      </c>
+      <c r="AB38" s="33">
+        <v>3.21</v>
+      </c>
+      <c r="AC38" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="AD38" s="33">
+        <v>2.74</v>
+      </c>
+      <c r="AE38" s="33">
+        <v>2.63</v>
+      </c>
+      <c r="AF38" s="33">
+        <v>2.84</v>
+      </c>
+      <c r="AG38" s="33">
+        <v>3.25</v>
+      </c>
+      <c r="AH38" s="33">
+        <v>3.45</v>
+      </c>
+      <c r="AI38" s="30">
+        <v>3.38</v>
+      </c>
+      <c r="AJ38" s="33">
+        <v>3.49</v>
+      </c>
+      <c r="AK38" s="33">
+        <v>3.47</v>
+      </c>
+      <c r="AL38" s="33">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AM38" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AN38" s="33">
+        <v>2.72</v>
+      </c>
+      <c r="AO38" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="C39" s="29">
+        <v>0.78</v>
+      </c>
+      <c r="D39" s="29">
+        <v>1.27</v>
+      </c>
+      <c r="E39" s="29">
+        <v>0.95</v>
+      </c>
+      <c r="F39" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="G39" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="H39" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="I39" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J39" s="30">
+        <v>0.67</v>
+      </c>
+      <c r="K39" s="30">
+        <v>0.6</v>
+      </c>
+      <c r="L39" s="30">
+        <v>0.68</v>
+      </c>
+      <c r="M39" s="30">
+        <v>0.69</v>
+      </c>
+      <c r="N39" s="30"/>
+      <c r="O39" s="33">
+        <v>0.39</v>
+      </c>
+      <c r="P39" s="33">
+        <v>0.26</v>
+      </c>
+      <c r="Q39" s="33">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="R39" s="30">
+        <v>0.77</v>
+      </c>
+      <c r="S39" s="33">
+        <v>1.02</v>
+      </c>
+      <c r="T39" s="33">
+        <v>1</v>
+      </c>
+      <c r="U39" s="33">
+        <v>1.36</v>
+      </c>
+      <c r="V39" s="33">
+        <v>1.21</v>
+      </c>
+      <c r="W39" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="X39" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="Y39" s="33">
+        <v>1.43</v>
+      </c>
+      <c r="Z39" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AA39" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="AB39" s="33">
+        <v>1.34</v>
+      </c>
+      <c r="AC39" s="33">
+        <v>1.82</v>
+      </c>
+      <c r="AD39" s="33">
+        <v>1.77</v>
+      </c>
+      <c r="AE39" s="33">
+        <v>1.61</v>
+      </c>
+      <c r="AF39" s="33">
+        <v>1.49</v>
+      </c>
+      <c r="AG39" s="33">
+        <v>1.49</v>
+      </c>
+      <c r="AH39" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AI39" s="30">
+        <v>1.51</v>
+      </c>
+      <c r="AJ39" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AK39" s="33">
+        <v>1.46</v>
+      </c>
+      <c r="AL39" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM39" s="33">
+        <v>0.84</v>
+      </c>
+      <c r="AN39" s="33">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AO39" s="33">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="29">
+        <v>0.88</v>
+      </c>
+      <c r="C40" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.68</v>
+      </c>
+      <c r="E40" s="29">
+        <v>0.63</v>
+      </c>
+      <c r="F40" s="30">
+        <v>0.81</v>
+      </c>
+      <c r="G40" s="30">
+        <v>0.87</v>
+      </c>
+      <c r="H40" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="I40" s="30">
+        <v>1.04</v>
+      </c>
+      <c r="J40" s="30">
+        <v>1.05</v>
+      </c>
+      <c r="K40" s="30">
+        <v>0.99</v>
+      </c>
+      <c r="L40" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="N40" s="30">
+        <v>2.27</v>
+      </c>
+      <c r="O40" s="33">
+        <v>0.47</v>
+      </c>
+      <c r="P40" s="33">
+        <v>1.92</v>
+      </c>
+      <c r="Q40" s="33">
+        <v>1.91</v>
+      </c>
+      <c r="R40" s="30">
+        <v>2.16</v>
+      </c>
+      <c r="S40" s="33">
+        <v>2.34</v>
+      </c>
+      <c r="T40" s="33">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="U40" s="33">
+        <v>2.42</v>
+      </c>
+      <c r="V40" s="33">
+        <v>2.33</v>
+      </c>
+      <c r="W40" s="33">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="X40" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Y40" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="Z40" s="33">
+        <v>1.83</v>
+      </c>
+      <c r="AA40" s="33">
+        <v>1.93</v>
+      </c>
+      <c r="AB40" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="AC40" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AD40" s="33">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AE40" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AF40" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="AG40" s="33">
+        <v>2.42</v>
+      </c>
+      <c r="AH40" s="33">
+        <v>2.41</v>
+      </c>
+      <c r="AI40" s="30">
+        <v>2.66</v>
+      </c>
+      <c r="AJ40" s="33">
+        <v>2.52</v>
+      </c>
+      <c r="AK40" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="AL40" s="33">
+        <v>2.09</v>
+      </c>
+      <c r="AM40" s="33">
+        <v>2.19</v>
+      </c>
+      <c r="AN40" s="33">
+        <v>2.81</v>
+      </c>
+      <c r="AO40" s="33">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="29">
+        <v>1.65</v>
+      </c>
+      <c r="C41" s="29">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D41" s="29">
+        <v>1.32</v>
+      </c>
+      <c r="E41" s="29">
+        <v>1.27</v>
+      </c>
+      <c r="F41" s="30">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="G41" s="30">
+        <v>0.93</v>
+      </c>
+      <c r="H41" s="30">
+        <v>0.96</v>
+      </c>
+      <c r="I41" s="30">
+        <v>0.98</v>
+      </c>
+      <c r="J41" s="30">
+        <v>0.94</v>
+      </c>
+      <c r="K41" s="30">
+        <v>0.84</v>
+      </c>
+      <c r="L41" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="M41" s="30">
+        <v>0.75</v>
+      </c>
+      <c r="N41" s="30">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="O41" s="33">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="P41" s="33">
+        <v>1.73</v>
+      </c>
+      <c r="Q41" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="R41" s="30">
+        <v>1.73</v>
+      </c>
+      <c r="S41" s="33">
+        <v>1.73</v>
+      </c>
+      <c r="T41" s="33">
+        <v>1.64</v>
+      </c>
+      <c r="U41" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="V41" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="W41" s="33">
+        <v>1.67</v>
+      </c>
+      <c r="X41" s="33">
+        <v>1.57</v>
+      </c>
+      <c r="Y41" s="33">
+        <v>1.58</v>
+      </c>
+      <c r="Z41" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AA41" s="33">
+        <v>2.15</v>
+      </c>
+      <c r="AB41" s="33">
+        <v>1.61</v>
+      </c>
+      <c r="AC41" s="33">
+        <v>1.66</v>
+      </c>
+      <c r="AD41" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="AE41" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="AF41" s="33">
+        <v>1.45</v>
+      </c>
+      <c r="AG41" s="33">
+        <v>1.27</v>
+      </c>
+      <c r="AH41" s="33">
+        <v>1.27</v>
+      </c>
+      <c r="AI41" s="30">
+        <v>1.2</v>
+      </c>
+      <c r="AJ41" s="33">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AK41" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AL41" s="33">
+        <v>1.22</v>
+      </c>
+      <c r="AM41" s="33">
+        <v>0.64</v>
+      </c>
+      <c r="AN41" s="33">
+        <v>0.63</v>
+      </c>
+      <c r="AO41" s="33">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29">
+        <v>0.41</v>
+      </c>
+      <c r="F42" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="G42" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="H42" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="I42" s="30">
+        <v>0.61</v>
+      </c>
+      <c r="J42" s="30">
+        <v>0.72</v>
+      </c>
+      <c r="K42" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="L42" s="30">
+        <v>0.89</v>
+      </c>
+      <c r="M42" s="30">
+        <v>0.86</v>
+      </c>
+      <c r="N42" s="30">
+        <v>2.74</v>
+      </c>
+      <c r="O42" s="33">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="P42" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="Q42" s="33">
+        <v>2.09</v>
+      </c>
+      <c r="R42" s="30">
+        <v>2.11</v>
+      </c>
+      <c r="S42" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="T42" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="U42" s="33">
+        <v>2.29</v>
+      </c>
+      <c r="V42" s="33">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="W42" s="33">
+        <v>2.66</v>
+      </c>
+      <c r="X42" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="Y42" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="Z42" s="33">
+        <v>3.38</v>
+      </c>
+      <c r="AA42" s="33">
+        <v>2.65</v>
+      </c>
+      <c r="AB42" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="AC42" s="33">
+        <v>2.46</v>
+      </c>
+      <c r="AD42" s="33">
+        <v>2.41</v>
+      </c>
+      <c r="AE42" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="AF42" s="33">
+        <v>2.13</v>
+      </c>
+      <c r="AG42" s="33">
+        <v>2.15</v>
+      </c>
+      <c r="AH42" s="33">
+        <v>2.36</v>
+      </c>
+      <c r="AI42" s="30">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AJ42" s="33">
+        <v>2.14</v>
+      </c>
+      <c r="AK42" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AL42" s="33">
+        <v>1.18</v>
+      </c>
+      <c r="AM42" s="33">
+        <v>1.53</v>
+      </c>
+      <c r="AN42" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AO42" s="33">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="D43" s="29">
+        <v>0.54</v>
+      </c>
+      <c r="E43" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="F43" s="30">
+        <v>0.64</v>
+      </c>
+      <c r="G43" s="30">
+        <v>0.67</v>
+      </c>
+      <c r="H43" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I43" s="30">
+        <v>0.75</v>
+      </c>
+      <c r="J43" s="30">
+        <v>0.76</v>
+      </c>
+      <c r="K43" s="30">
+        <v>0.68</v>
+      </c>
+      <c r="L43" s="30">
+        <v>0.65</v>
+      </c>
+      <c r="M43" s="30">
+        <v>0.7</v>
+      </c>
+      <c r="N43" s="30">
+        <v>3.22</v>
+      </c>
+      <c r="O43" s="33">
+        <v>0.62</v>
+      </c>
+      <c r="P43" s="33">
+        <v>1.91</v>
+      </c>
+      <c r="Q43" s="33">
+        <v>1.85</v>
+      </c>
+      <c r="R43" s="30">
+        <v>1.79</v>
+      </c>
+      <c r="S43" s="33">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="T43" s="33">
+        <v>2.39</v>
+      </c>
+      <c r="U43" s="33">
+        <v>2.44</v>
+      </c>
+      <c r="V43" s="33">
+        <v>2.67</v>
+      </c>
+      <c r="W43" s="33">
+        <v>2.73</v>
+      </c>
+      <c r="X43" s="33">
+        <v>2.82</v>
+      </c>
+      <c r="Y43" s="33">
+        <v>2.68</v>
+      </c>
+      <c r="Z43" s="33">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AA43" s="33">
+        <v>2.37</v>
+      </c>
+      <c r="AB43" s="33">
+        <v>2.95</v>
+      </c>
+      <c r="AC43" s="33">
+        <v>3.17</v>
+      </c>
+      <c r="AD43" s="33">
         <v>3.36</v>
       </c>
-      <c r="AF12" s="41">
-[...70 lines deleted...]
-      <c r="O13" s="41">
+      <c r="AE43" s="33">
+        <v>3.92</v>
+      </c>
+      <c r="AF43" s="33">
+        <v>3.77</v>
+      </c>
+      <c r="AG43" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="AH43" s="33">
+        <v>3.67</v>
+      </c>
+      <c r="AI43" s="30">
+        <v>3.76</v>
+      </c>
+      <c r="AJ43" s="33">
+        <v>3.76</v>
+      </c>
+      <c r="AK43" s="33">
+        <v>3.83</v>
+      </c>
+      <c r="AL43" s="33">
+        <v>0.42</v>
+      </c>
+      <c r="AM43" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AN43" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AO43" s="33">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="34">
+        <v>0.82</v>
+      </c>
+      <c r="D44" s="34">
+        <v>1.18</v>
+      </c>
+      <c r="E44" s="34">
+        <v>1.05</v>
+      </c>
+      <c r="F44" s="32">
+        <v>0.96</v>
+      </c>
+      <c r="G44" s="32">
+        <v>0.86</v>
+      </c>
+      <c r="H44" s="32">
+        <v>0.78</v>
+      </c>
+      <c r="I44" s="32">
+        <v>0.72</v>
+      </c>
+      <c r="J44" s="32">
+        <v>0.82</v>
+      </c>
+      <c r="K44" s="32">
+        <v>0.8</v>
+      </c>
+      <c r="L44" s="32">
+        <v>0.78</v>
+      </c>
+      <c r="M44" s="32">
+        <v>0.74</v>
+      </c>
+      <c r="N44" s="32">
+        <v>1.92</v>
+      </c>
+      <c r="O44" s="32">
+        <v>0.17</v>
+      </c>
+      <c r="P44" s="32">
+        <v>1.96</v>
+      </c>
+      <c r="Q44" s="32">
+        <v>1.64</v>
+      </c>
+      <c r="R44" s="32">
+        <v>1.7</v>
+      </c>
+      <c r="S44" s="32">
+        <v>1.69</v>
+      </c>
+      <c r="T44" s="32">
+        <v>1.68</v>
+      </c>
+      <c r="U44" s="32">
+        <v>1.55</v>
+      </c>
+      <c r="V44" s="32">
         <v>1.67</v>
       </c>
-      <c r="P13" s="41">
-[...591 lines deleted...]
-      <c r="AL18" s="41">
+      <c r="W44" s="32">
+        <v>1.7</v>
+      </c>
+      <c r="X44" s="32">
+        <v>1.64</v>
+      </c>
+      <c r="Y44" s="32">
+        <v>1.63</v>
+      </c>
+      <c r="Z44" s="32">
+        <v>0.33</v>
+      </c>
+      <c r="AA44" s="32">
+        <v>0.35</v>
+      </c>
+      <c r="AB44" s="32">
+        <v>0.8</v>
+      </c>
+      <c r="AC44" s="32">
+        <v>0.86</v>
+      </c>
+      <c r="AD44" s="32">
+        <v>1.22</v>
+      </c>
+      <c r="AE44" s="32">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AF44" s="32">
+        <v>1.26</v>
+      </c>
+      <c r="AG44" s="34">
+        <v>1.44</v>
+      </c>
+      <c r="AH44" s="32">
+        <v>1.51</v>
+      </c>
+      <c r="AI44" s="32">
         <v>1.59</v>
       </c>
-      <c r="AM18" s="41">
-[...171 lines deleted...]
-      <c r="O20" s="41">
+      <c r="AJ44" s="32">
+        <v>1.73</v>
+      </c>
+      <c r="AK44" s="32">
+        <v>1.72</v>
+      </c>
+      <c r="AL44" s="32">
+        <v>0.69</v>
+      </c>
+      <c r="AM44" s="32">
+        <v>0.72</v>
+      </c>
+      <c r="AN44" s="32">
+        <v>1.06</v>
+      </c>
+      <c r="AO44" s="32">
         <v>1.42</v>
       </c>
-      <c r="P20" s="41">
-[...11431 lines deleted...]
-      <c r="A45" s="12"/>
+    </row>
+    <row r="45" spans="1:41" ht="13.9" customHeight="1">
+      <c r="A45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>