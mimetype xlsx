--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -555,70 +555,70 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -975,96 +975,96 @@
       <c r="A4" s="12"/>
       <c r="B4" s="2"/>
       <c r="C4" s="12"/>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="C5" s="3"/>
       <c r="G5" s="36"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="43"/>
       <c r="O5" s="3"/>
       <c r="S5" s="36"/>
       <c r="W5" s="55"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="43"/>
       <c r="AA5" s="3"/>
       <c r="AE5" s="36"/>
       <c r="AI5" s="55"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="43" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A6" s="69"/>
-      <c r="B6" s="67">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="C6" s="68"/>
-[...10 lines deleted...]
-      <c r="N6" s="67">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="O6" s="68"/>
-[...10 lines deleted...]
-      <c r="Z6" s="67">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="68"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A7" s="70"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="45" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -1250,50 +1250,53 @@
       </c>
       <c r="V9" s="19">
         <v>660</v>
       </c>
       <c r="W9" s="61">
         <v>578</v>
       </c>
       <c r="X9" s="61">
         <v>497</v>
       </c>
       <c r="Y9" s="61">
         <v>544</v>
       </c>
       <c r="Z9" s="65">
         <v>416</v>
       </c>
       <c r="AA9" s="65">
         <v>410</v>
       </c>
       <c r="AB9" s="65">
         <v>446</v>
       </c>
       <c r="AC9" s="65">
         <v>455</v>
       </c>
+      <c r="AD9" s="65">
+        <v>323</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="16">
         <v>213</v>
       </c>
       <c r="C10" s="16">
         <v>241</v>
       </c>
       <c r="D10" s="16">
         <v>255</v>
       </c>
       <c r="E10" s="16">
         <v>322</v>
       </c>
       <c r="F10" s="16">
         <v>229</v>
       </c>
       <c r="G10" s="19">
         <v>394</v>
       </c>
       <c r="H10" s="19">
         <v>507</v>
@@ -1339,50 +1342,53 @@
       </c>
       <c r="V10" s="19">
         <v>368</v>
       </c>
       <c r="W10" s="61">
         <v>303</v>
       </c>
       <c r="X10" s="61">
         <v>237</v>
       </c>
       <c r="Y10" s="61">
         <v>264</v>
       </c>
       <c r="Z10" s="65">
         <v>207</v>
       </c>
       <c r="AA10" s="65">
         <v>205</v>
       </c>
       <c r="AB10" s="65">
         <v>248</v>
       </c>
       <c r="AC10" s="65">
         <v>229</v>
       </c>
+      <c r="AD10" s="65">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16">
         <v>49</v>
       </c>
       <c r="C11" s="16">
         <v>42</v>
       </c>
       <c r="D11" s="16">
         <v>36</v>
       </c>
       <c r="E11" s="16">
         <v>67</v>
       </c>
       <c r="F11" s="16">
         <v>32</v>
       </c>
       <c r="G11" s="19">
         <v>58</v>
       </c>
       <c r="H11" s="19">
         <v>69</v>
@@ -1428,50 +1434,53 @@
       </c>
       <c r="V11" s="19">
         <v>40</v>
       </c>
       <c r="W11" s="61">
         <v>42</v>
       </c>
       <c r="X11" s="61">
         <v>34</v>
       </c>
       <c r="Y11" s="61">
         <v>37</v>
       </c>
       <c r="Z11" s="65">
         <v>23</v>
       </c>
       <c r="AA11" s="65">
         <v>32</v>
       </c>
       <c r="AB11" s="65">
         <v>27</v>
       </c>
       <c r="AC11" s="65">
         <v>35</v>
       </c>
+      <c r="AD11" s="65">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16">
         <v>9</v>
       </c>
       <c r="C12" s="16">
         <v>5</v>
       </c>
       <c r="D12" s="16">
         <v>4</v>
       </c>
       <c r="E12" s="16">
         <v>5</v>
       </c>
       <c r="F12" s="16">
         <v>7</v>
       </c>
       <c r="G12" s="19">
         <v>7</v>
       </c>
       <c r="H12" s="19">
         <v>14</v>
@@ -1517,50 +1526,53 @@
       </c>
       <c r="V12" s="19">
         <v>10</v>
       </c>
       <c r="W12" s="61">
         <v>8</v>
       </c>
       <c r="X12" s="61">
         <v>1</v>
       </c>
       <c r="Y12" s="61">
         <v>8</v>
       </c>
       <c r="Z12" s="65">
         <v>4</v>
       </c>
       <c r="AA12" s="65">
         <v>2</v>
       </c>
       <c r="AB12" s="65">
         <v>10</v>
       </c>
       <c r="AC12" s="65">
         <v>3</v>
       </c>
+      <c r="AD12" s="65">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="16">
         <v>13</v>
       </c>
       <c r="C13" s="16">
         <v>12</v>
       </c>
       <c r="D13" s="16">
         <v>13</v>
       </c>
       <c r="E13" s="16">
         <v>24</v>
       </c>
       <c r="F13" s="16">
         <v>12</v>
       </c>
       <c r="G13" s="19">
         <v>38</v>
       </c>
       <c r="H13" s="19">
         <v>37</v>
@@ -1606,50 +1618,53 @@
       </c>
       <c r="V13" s="19">
         <v>22</v>
       </c>
       <c r="W13" s="61">
         <v>17</v>
       </c>
       <c r="X13" s="61">
         <v>25</v>
       </c>
       <c r="Y13" s="61">
         <v>28</v>
       </c>
       <c r="Z13" s="65">
         <v>28</v>
       </c>
       <c r="AA13" s="65">
         <v>15</v>
       </c>
       <c r="AB13" s="65">
         <v>15</v>
       </c>
       <c r="AC13" s="65">
         <v>21</v>
       </c>
+      <c r="AD13" s="65">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="16">
         <v>99</v>
       </c>
       <c r="C14" s="16">
         <v>93</v>
       </c>
       <c r="D14" s="16">
         <v>66</v>
       </c>
       <c r="E14" s="16">
         <v>106</v>
       </c>
       <c r="F14" s="16">
         <v>68</v>
       </c>
       <c r="G14" s="19">
         <v>117</v>
       </c>
       <c r="H14" s="19">
         <v>139</v>
@@ -1695,50 +1710,53 @@
       </c>
       <c r="V14" s="19">
         <v>86</v>
       </c>
       <c r="W14" s="61">
         <v>88</v>
       </c>
       <c r="X14" s="61">
         <v>92</v>
       </c>
       <c r="Y14" s="61">
         <v>93</v>
       </c>
       <c r="Z14" s="65">
         <v>64</v>
       </c>
       <c r="AA14" s="65">
         <v>60</v>
       </c>
       <c r="AB14" s="65">
         <v>59</v>
       </c>
       <c r="AC14" s="65">
         <v>67</v>
       </c>
+      <c r="AD14" s="65">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="16">
         <v>36</v>
       </c>
       <c r="C15" s="16">
         <v>34</v>
       </c>
       <c r="D15" s="16">
         <v>22</v>
       </c>
       <c r="E15" s="16">
         <v>36</v>
       </c>
       <c r="F15" s="16">
         <v>13</v>
       </c>
       <c r="G15" s="19">
         <v>44</v>
       </c>
       <c r="H15" s="19">
         <v>49</v>
@@ -1783,86 +1801,90 @@
         <v>48</v>
       </c>
       <c r="V15" s="19">
         <v>41</v>
       </c>
       <c r="W15" s="61">
         <v>27</v>
       </c>
       <c r="X15" s="61">
         <v>23</v>
       </c>
       <c r="Y15" s="61">
         <v>29</v>
       </c>
       <c r="Z15" s="65">
         <v>26</v>
       </c>
       <c r="AA15" s="65">
         <v>27</v>
       </c>
       <c r="AB15" s="65">
         <v>25</v>
       </c>
       <c r="AC15" s="65">
         <v>30</v>
+      </c>
+      <c r="AD15" s="65">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="W16" s="37"/>
       <c r="X16" s="61"/>
       <c r="Y16" s="61"/>
       <c r="Z16" s="65"/>
       <c r="AA16" s="65"/>
       <c r="AB16" s="65"/>
       <c r="AC16" s="65"/>
-    </row>
-    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="65"/>
+    </row>
+    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="16">
         <v>24</v>
       </c>
       <c r="C17" s="16">
         <v>27</v>
       </c>
       <c r="D17" s="16">
         <v>16</v>
       </c>
       <c r="E17" s="16">
         <v>37</v>
       </c>
       <c r="F17" s="16">
         <v>18</v>
       </c>
       <c r="G17" s="19">
         <v>36</v>
       </c>
       <c r="H17" s="19">
         <v>37</v>
       </c>
       <c r="I17" s="16">
@@ -1906,52 +1928,55 @@
       </c>
       <c r="V17" s="19">
         <v>29</v>
       </c>
       <c r="W17" s="61">
         <v>37</v>
       </c>
       <c r="X17" s="61">
         <v>32</v>
       </c>
       <c r="Y17" s="61">
         <v>31</v>
       </c>
       <c r="Z17" s="65">
         <v>22</v>
       </c>
       <c r="AA17" s="65">
         <v>23</v>
       </c>
       <c r="AB17" s="65">
         <v>16</v>
       </c>
       <c r="AC17" s="65">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="65">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="16">
         <v>2</v>
       </c>
       <c r="C18" s="16">
         <v>9</v>
       </c>
       <c r="D18" s="16">
         <v>5</v>
       </c>
       <c r="E18" s="16">
         <v>7</v>
       </c>
       <c r="F18" s="16">
         <v>4</v>
       </c>
       <c r="G18" s="19">
         <v>12</v>
       </c>
       <c r="H18" s="19">
         <v>8</v>
       </c>
       <c r="I18" s="16">
@@ -1995,52 +2020,55 @@
       </c>
       <c r="V18" s="19">
         <v>5</v>
       </c>
       <c r="W18" s="61">
         <v>9</v>
       </c>
       <c r="X18" s="61">
         <v>3</v>
       </c>
       <c r="Y18" s="61">
         <v>7</v>
       </c>
       <c r="Z18" s="65">
         <v>2</v>
       </c>
       <c r="AA18" s="65">
         <v>3</v>
       </c>
       <c r="AB18" s="65">
         <v>3</v>
       </c>
       <c r="AC18" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="16">
         <v>21</v>
       </c>
       <c r="C19" s="16">
         <v>13</v>
       </c>
       <c r="D19" s="16">
         <v>17</v>
       </c>
       <c r="E19" s="16">
         <v>26</v>
       </c>
       <c r="F19" s="16">
         <v>15</v>
       </c>
       <c r="G19" s="19">
         <v>20</v>
       </c>
       <c r="H19" s="19">
         <v>23</v>
       </c>
       <c r="I19" s="16">
@@ -2084,52 +2112,55 @@
       </c>
       <c r="V19" s="19">
         <v>21</v>
       </c>
       <c r="W19" s="61">
         <v>14</v>
       </c>
       <c r="X19" s="61">
         <v>15</v>
       </c>
       <c r="Y19" s="61">
         <v>9</v>
       </c>
       <c r="Z19" s="65">
         <v>13</v>
       </c>
       <c r="AA19" s="65">
         <v>13</v>
       </c>
       <c r="AB19" s="65">
         <v>10</v>
       </c>
       <c r="AC19" s="65">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="65">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="16">
         <v>10</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>4</v>
       </c>
       <c r="E20" s="16">
         <v>12</v>
       </c>
       <c r="F20" s="16">
         <v>8</v>
       </c>
       <c r="G20" s="19">
         <v>15</v>
       </c>
       <c r="H20" s="19">
         <v>13</v>
       </c>
       <c r="I20" s="16">
@@ -2173,52 +2204,55 @@
       </c>
       <c r="V20" s="19">
         <v>12</v>
       </c>
       <c r="W20" s="61">
         <v>7</v>
       </c>
       <c r="X20" s="61">
         <v>7</v>
       </c>
       <c r="Y20" s="61">
         <v>7</v>
       </c>
       <c r="Z20" s="65">
         <v>5</v>
       </c>
       <c r="AA20" s="65">
         <v>2</v>
       </c>
       <c r="AB20" s="65">
         <v>6</v>
       </c>
       <c r="AC20" s="65">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="16">
         <v>7</v>
       </c>
       <c r="C21" s="16">
         <v>5</v>
       </c>
       <c r="D21" s="16">
         <v>8</v>
       </c>
       <c r="E21" s="16">
         <v>9</v>
       </c>
       <c r="F21" s="16">
         <v>7</v>
       </c>
       <c r="G21" s="19">
         <v>9</v>
       </c>
       <c r="H21" s="19">
         <v>15</v>
       </c>
       <c r="I21" s="16">
@@ -2262,52 +2296,55 @@
       </c>
       <c r="V21" s="19">
         <v>6</v>
       </c>
       <c r="W21" s="61">
         <v>9</v>
       </c>
       <c r="X21" s="61">
         <v>7</v>
       </c>
       <c r="Y21" s="61">
         <v>8</v>
       </c>
       <c r="Z21" s="65">
         <v>6</v>
       </c>
       <c r="AA21" s="65">
         <v>8</v>
       </c>
       <c r="AB21" s="65">
         <v>4</v>
       </c>
       <c r="AC21" s="65">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="16">
         <v>10</v>
       </c>
       <c r="C22" s="16">
         <v>16</v>
       </c>
       <c r="D22" s="16">
         <v>13</v>
       </c>
       <c r="E22" s="16">
         <v>18</v>
       </c>
       <c r="F22" s="16">
         <v>11</v>
       </c>
       <c r="G22" s="19">
         <v>13</v>
       </c>
       <c r="H22" s="19">
         <v>18</v>
       </c>
       <c r="I22" s="16">
@@ -2351,52 +2388,55 @@
       </c>
       <c r="V22" s="19">
         <v>10</v>
       </c>
       <c r="W22" s="61">
         <v>12</v>
       </c>
       <c r="X22" s="61">
         <v>14</v>
       </c>
       <c r="Y22" s="61">
         <v>17</v>
       </c>
       <c r="Z22" s="65">
         <v>6</v>
       </c>
       <c r="AA22" s="65">
         <v>12</v>
       </c>
       <c r="AB22" s="65">
         <v>8</v>
       </c>
       <c r="AC22" s="65">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="65">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="16">
         <v>17</v>
       </c>
       <c r="C23" s="16">
         <v>17</v>
       </c>
       <c r="D23" s="16">
         <v>11</v>
       </c>
       <c r="E23" s="16">
         <v>15</v>
       </c>
       <c r="F23" s="16">
         <v>13</v>
       </c>
       <c r="G23" s="19">
         <v>14</v>
       </c>
       <c r="H23" s="19">
         <v>19</v>
       </c>
       <c r="I23" s="16">
@@ -2440,85 +2480,89 @@
       </c>
       <c r="V23" s="19">
         <v>10</v>
       </c>
       <c r="W23" s="61">
         <v>5</v>
       </c>
       <c r="X23" s="61">
         <v>7</v>
       </c>
       <c r="Y23" s="61">
         <v>6</v>
       </c>
       <c r="Z23" s="65">
         <v>10</v>
       </c>
       <c r="AA23" s="65">
         <v>8</v>
       </c>
       <c r="AB23" s="65">
         <v>15</v>
       </c>
       <c r="AC23" s="65">
         <v>9</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="65">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="50"/>
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="53"/>
       <c r="V24" s="53"/>
       <c r="W24" s="63"/>
       <c r="X24" s="48"/>
       <c r="Y24" s="48"/>
       <c r="Z24" s="48"/>
       <c r="AA24" s="48"/>
       <c r="AB24" s="48"/>
       <c r="AC24" s="65"/>
-    </row>
-    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD24" s="65"/>
+    </row>
+    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16">
         <v>431</v>
       </c>
       <c r="C25" s="16">
         <v>441</v>
       </c>
       <c r="D25" s="16">
         <v>405</v>
       </c>
       <c r="E25" s="16">
         <v>587</v>
       </c>
       <c r="F25" s="16">
         <v>369</v>
       </c>
       <c r="G25" s="19">
         <v>682</v>
       </c>
       <c r="H25" s="19">
         <v>841</v>
       </c>
       <c r="I25" s="16">
@@ -2562,52 +2606,55 @@
       </c>
       <c r="V25" s="19">
         <v>589</v>
       </c>
       <c r="W25" s="61">
         <v>508</v>
       </c>
       <c r="X25" s="61">
         <v>436</v>
       </c>
       <c r="Y25" s="61">
         <v>477</v>
       </c>
       <c r="Z25" s="65">
         <v>366</v>
       </c>
       <c r="AA25" s="65">
         <v>351</v>
       </c>
       <c r="AB25" s="65">
         <v>391</v>
       </c>
       <c r="AC25" s="65">
         <v>403</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="65">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="16">
         <v>213</v>
       </c>
       <c r="C26" s="16">
         <v>241</v>
       </c>
       <c r="D26" s="16">
         <v>255</v>
       </c>
       <c r="E26" s="16">
         <v>322</v>
       </c>
       <c r="F26" s="16">
         <v>229</v>
       </c>
       <c r="G26" s="19">
         <v>394</v>
       </c>
       <c r="H26" s="19">
         <v>507</v>
       </c>
       <c r="I26" s="16">
@@ -2651,52 +2698,55 @@
       </c>
       <c r="V26" s="19">
         <v>368</v>
       </c>
       <c r="W26" s="61">
         <v>303</v>
       </c>
       <c r="X26" s="61">
         <v>237</v>
       </c>
       <c r="Y26" s="61">
         <v>264</v>
       </c>
       <c r="Z26" s="65">
         <v>207</v>
       </c>
       <c r="AA26" s="65">
         <v>205</v>
       </c>
       <c r="AB26" s="65">
         <v>248</v>
       </c>
       <c r="AC26" s="65">
         <v>229</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="65">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16">
         <v>49</v>
       </c>
       <c r="C27" s="16">
         <v>42</v>
       </c>
       <c r="D27" s="16">
         <v>36</v>
       </c>
       <c r="E27" s="16">
         <v>67</v>
       </c>
       <c r="F27" s="16">
         <v>32</v>
       </c>
       <c r="G27" s="19">
         <v>58</v>
       </c>
       <c r="H27" s="19">
         <v>69</v>
       </c>
       <c r="I27" s="16">
@@ -2740,52 +2790,55 @@
       </c>
       <c r="V27" s="19">
         <v>40</v>
       </c>
       <c r="W27" s="61">
         <v>42</v>
       </c>
       <c r="X27" s="61">
         <v>34</v>
       </c>
       <c r="Y27" s="61">
         <v>37</v>
       </c>
       <c r="Z27" s="65">
         <v>23</v>
       </c>
       <c r="AA27" s="65">
         <v>32</v>
       </c>
       <c r="AB27" s="65">
         <v>27</v>
       </c>
       <c r="AC27" s="65">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="65">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="16">
         <v>9</v>
       </c>
       <c r="C28" s="16">
         <v>5</v>
       </c>
       <c r="D28" s="16">
         <v>4</v>
       </c>
       <c r="E28" s="16">
         <v>5</v>
       </c>
       <c r="F28" s="16">
         <v>7</v>
       </c>
       <c r="G28" s="19">
         <v>7</v>
       </c>
       <c r="H28" s="19">
         <v>14</v>
       </c>
       <c r="I28" s="16">
@@ -2829,52 +2882,55 @@
       </c>
       <c r="V28" s="19">
         <v>10</v>
       </c>
       <c r="W28" s="61">
         <v>8</v>
       </c>
       <c r="X28" s="61">
         <v>1</v>
       </c>
       <c r="Y28" s="61">
         <v>8</v>
       </c>
       <c r="Z28" s="65">
         <v>4</v>
       </c>
       <c r="AA28" s="65">
         <v>2</v>
       </c>
       <c r="AB28" s="65">
         <v>10</v>
       </c>
       <c r="AC28" s="65">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="16">
         <v>13</v>
       </c>
       <c r="C29" s="16">
         <v>12</v>
       </c>
       <c r="D29" s="16">
         <v>13</v>
       </c>
       <c r="E29" s="16">
         <v>24</v>
       </c>
       <c r="F29" s="16">
         <v>12</v>
       </c>
       <c r="G29" s="19">
         <v>38</v>
       </c>
       <c r="H29" s="19">
         <v>37</v>
       </c>
       <c r="I29" s="16">
@@ -2918,52 +2974,55 @@
       </c>
       <c r="V29" s="19">
         <v>22</v>
       </c>
       <c r="W29" s="61">
         <v>17</v>
       </c>
       <c r="X29" s="61">
         <v>25</v>
       </c>
       <c r="Y29" s="61">
         <v>28</v>
       </c>
       <c r="Z29" s="65">
         <v>28</v>
       </c>
       <c r="AA29" s="65">
         <v>15</v>
       </c>
       <c r="AB29" s="65">
         <v>15</v>
       </c>
       <c r="AC29" s="65">
         <v>21</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="16">
         <v>99</v>
       </c>
       <c r="C30" s="16">
         <v>93</v>
       </c>
       <c r="D30" s="16">
         <v>66</v>
       </c>
       <c r="E30" s="16">
         <v>106</v>
       </c>
       <c r="F30" s="16">
         <v>68</v>
       </c>
       <c r="G30" s="19">
         <v>117</v>
       </c>
       <c r="H30" s="19">
         <v>139</v>
       </c>
       <c r="I30" s="16">
@@ -3007,52 +3066,55 @@
       </c>
       <c r="V30" s="19">
         <v>86</v>
       </c>
       <c r="W30" s="61">
         <v>88</v>
       </c>
       <c r="X30" s="61">
         <v>92</v>
       </c>
       <c r="Y30" s="61">
         <v>93</v>
       </c>
       <c r="Z30" s="65">
         <v>64</v>
       </c>
       <c r="AA30" s="65">
         <v>60</v>
       </c>
       <c r="AB30" s="65">
         <v>59</v>
       </c>
       <c r="AC30" s="65">
         <v>67</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="65">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="16">
         <v>36</v>
       </c>
       <c r="C31" s="16">
         <v>34</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>36</v>
       </c>
       <c r="F31" s="16">
         <v>13</v>
       </c>
       <c r="G31" s="19">
         <v>44</v>
       </c>
       <c r="H31" s="19">
         <v>49</v>
       </c>
       <c r="I31" s="16">
@@ -3096,85 +3158,88 @@
       </c>
       <c r="V31" s="19">
         <v>41</v>
       </c>
       <c r="W31" s="61">
         <v>27</v>
       </c>
       <c r="X31" s="61">
         <v>23</v>
       </c>
       <c r="Y31" s="61">
         <v>29</v>
       </c>
       <c r="Z31" s="65">
         <v>26</v>
       </c>
       <c r="AA31" s="65">
         <v>27</v>
       </c>
       <c r="AB31" s="65">
         <v>25</v>
       </c>
       <c r="AC31" s="65">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="65">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="19"/>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="W32" s="37"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="61"/>
       <c r="Z32" s="65"/>
       <c r="AA32" s="65"/>
       <c r="AB32" s="65"/>
       <c r="AC32" s="65"/>
     </row>
-    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="16">
         <v>11</v>
       </c>
       <c r="C33" s="16">
         <v>10</v>
       </c>
       <c r="D33" s="16">
         <v>7</v>
       </c>
       <c r="E33" s="16">
         <v>21</v>
       </c>
       <c r="F33" s="16">
         <v>6</v>
       </c>
       <c r="G33" s="19">
         <v>17</v>
       </c>
       <c r="H33" s="19">
         <v>21</v>
       </c>
       <c r="I33" s="16">
@@ -3218,52 +3283,55 @@
       </c>
       <c r="V33" s="19">
         <v>20</v>
       </c>
       <c r="W33" s="61">
         <v>22</v>
       </c>
       <c r="X33" s="61">
         <v>19</v>
       </c>
       <c r="Y33" s="61">
         <v>16</v>
       </c>
       <c r="Z33" s="65">
         <v>11</v>
       </c>
       <c r="AA33" s="65">
         <v>8</v>
       </c>
       <c r="AB33" s="65">
         <v>4</v>
       </c>
       <c r="AC33" s="65">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="65">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="16">
         <v>1</v>
       </c>
       <c r="C34" s="16">
         <v>4</v>
       </c>
       <c r="D34" s="16">
         <v>2</v>
       </c>
       <c r="E34" s="16">
         <v>6</v>
       </c>
       <c r="F34" s="16">
         <v>2</v>
       </c>
       <c r="G34" s="19">
         <v>7</v>
       </c>
       <c r="H34" s="19">
         <v>5</v>
       </c>
       <c r="I34" s="16">
@@ -3307,85 +3375,89 @@
       </c>
       <c r="V34" s="19">
         <v>2</v>
       </c>
       <c r="W34" s="61">
         <v>1</v>
       </c>
       <c r="X34" s="61">
         <v>5</v>
       </c>
       <c r="Y34" s="61">
         <v>2</v>
       </c>
       <c r="Z34" s="65">
         <v>3</v>
       </c>
       <c r="AA34" s="65">
         <v>2</v>
       </c>
       <c r="AB34" s="65">
         <v>3</v>
       </c>
       <c r="AC34" s="65">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>
       <c r="S35" s="50"/>
       <c r="T35" s="50"/>
       <c r="U35" s="53"/>
       <c r="V35" s="53"/>
       <c r="W35" s="63"/>
       <c r="X35" s="48"/>
       <c r="Y35" s="48"/>
       <c r="Z35" s="48"/>
       <c r="AA35" s="48"/>
       <c r="AB35" s="48"/>
       <c r="AC35" s="65"/>
-    </row>
-    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="65"/>
+    </row>
+    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="16">
         <v>79</v>
       </c>
       <c r="C36" s="19">
         <v>80</v>
       </c>
       <c r="D36" s="19">
         <v>65</v>
       </c>
       <c r="E36" s="19">
         <v>97</v>
       </c>
       <c r="F36" s="16">
         <v>68</v>
       </c>
       <c r="G36" s="19">
         <v>95</v>
       </c>
       <c r="H36" s="19">
         <v>107</v>
       </c>
       <c r="I36" s="16">
@@ -3429,85 +3501,89 @@
       </c>
       <c r="V36" s="19">
         <v>71</v>
       </c>
       <c r="W36" s="61">
         <v>70</v>
       </c>
       <c r="X36" s="65">
         <v>61</v>
       </c>
       <c r="Y36" s="65">
         <v>67</v>
       </c>
       <c r="Z36" s="65">
         <v>50</v>
       </c>
       <c r="AA36" s="65">
         <v>59</v>
       </c>
       <c r="AB36" s="65">
         <v>55</v>
       </c>
       <c r="AC36" s="65">
         <v>52</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="65">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="16"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
       <c r="W37" s="37"/>
       <c r="X37" s="65"/>
       <c r="Y37" s="65"/>
       <c r="Z37" s="65"/>
       <c r="AA37" s="65"/>
       <c r="AB37" s="65"/>
       <c r="AC37" s="65"/>
-    </row>
-    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="65"/>
+    </row>
+    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="16">
         <v>13</v>
       </c>
       <c r="C38" s="19">
         <v>17</v>
       </c>
       <c r="D38" s="19">
         <v>9</v>
       </c>
       <c r="E38" s="19">
         <v>16</v>
       </c>
       <c r="F38" s="16">
         <v>12</v>
       </c>
       <c r="G38" s="19">
         <v>19</v>
       </c>
       <c r="H38" s="19">
         <v>16</v>
       </c>
       <c r="I38" s="16">
@@ -3551,52 +3627,55 @@
       </c>
       <c r="V38" s="19">
         <v>9</v>
       </c>
       <c r="W38" s="61">
         <v>15</v>
       </c>
       <c r="X38" s="65">
         <v>13</v>
       </c>
       <c r="Y38" s="65">
         <v>15</v>
       </c>
       <c r="Z38" s="65">
         <v>11</v>
       </c>
       <c r="AA38" s="65">
         <v>15</v>
       </c>
       <c r="AB38" s="65">
         <v>12</v>
       </c>
       <c r="AC38" s="65">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="16">
         <v>2</v>
       </c>
       <c r="C39" s="19">
         <v>9</v>
       </c>
       <c r="D39" s="19">
         <v>5</v>
       </c>
       <c r="E39" s="19">
         <v>7</v>
       </c>
       <c r="F39" s="16">
         <v>4</v>
       </c>
       <c r="G39" s="19">
         <v>12</v>
       </c>
       <c r="H39" s="19">
         <v>8</v>
       </c>
       <c r="I39" s="16">
@@ -3640,52 +3719,55 @@
       </c>
       <c r="V39" s="19">
         <v>5</v>
       </c>
       <c r="W39" s="61">
         <v>9</v>
       </c>
       <c r="X39" s="65">
         <v>3</v>
       </c>
       <c r="Y39" s="65">
         <v>7</v>
       </c>
       <c r="Z39" s="65">
         <v>2</v>
       </c>
       <c r="AA39" s="65">
         <v>3</v>
       </c>
       <c r="AB39" s="65">
         <v>3</v>
       </c>
       <c r="AC39" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16">
         <v>21</v>
       </c>
       <c r="C40" s="19">
         <v>13</v>
       </c>
       <c r="D40" s="19">
         <v>17</v>
       </c>
       <c r="E40" s="19">
         <v>26</v>
       </c>
       <c r="F40" s="16">
         <v>15</v>
       </c>
       <c r="G40" s="19">
         <v>20</v>
       </c>
       <c r="H40" s="19">
         <v>23</v>
       </c>
       <c r="I40" s="16">
@@ -3729,52 +3811,55 @@
       </c>
       <c r="V40" s="19">
         <v>21</v>
       </c>
       <c r="W40" s="61">
         <v>14</v>
       </c>
       <c r="X40" s="65">
         <v>15</v>
       </c>
       <c r="Y40" s="65">
         <v>9</v>
       </c>
       <c r="Z40" s="65">
         <v>13</v>
       </c>
       <c r="AA40" s="65">
         <v>13</v>
       </c>
       <c r="AB40" s="65">
         <v>10</v>
       </c>
       <c r="AC40" s="65">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="65">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="16">
         <v>9</v>
       </c>
       <c r="C41" s="19">
         <v>3</v>
       </c>
       <c r="D41" s="19">
         <v>2</v>
       </c>
       <c r="E41" s="19">
         <v>6</v>
       </c>
       <c r="F41" s="16">
         <v>6</v>
       </c>
       <c r="G41" s="19">
         <v>8</v>
       </c>
       <c r="H41" s="19">
         <v>8</v>
       </c>
       <c r="I41" s="16">
@@ -3818,52 +3903,55 @@
       </c>
       <c r="V41" s="19">
         <v>10</v>
       </c>
       <c r="W41" s="61">
         <v>6</v>
       </c>
       <c r="X41" s="65">
         <v>2</v>
       </c>
       <c r="Y41" s="65">
         <v>5</v>
       </c>
       <c r="Z41" s="65">
         <v>2</v>
       </c>
       <c r="AA41" s="65" t="s">
         <v>44</v>
       </c>
       <c r="AB41" s="65">
         <v>3</v>
       </c>
       <c r="AC41" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="16">
         <v>7</v>
       </c>
       <c r="C42" s="19">
         <v>5</v>
       </c>
       <c r="D42" s="19">
         <v>8</v>
       </c>
       <c r="E42" s="19">
         <v>9</v>
       </c>
       <c r="F42" s="16">
         <v>7</v>
       </c>
       <c r="G42" s="19">
         <v>9</v>
       </c>
       <c r="H42" s="19">
         <v>15</v>
       </c>
       <c r="I42" s="16">
@@ -3907,52 +3995,55 @@
       </c>
       <c r="V42" s="19">
         <v>6</v>
       </c>
       <c r="W42" s="61">
         <v>9</v>
       </c>
       <c r="X42" s="65">
         <v>7</v>
       </c>
       <c r="Y42" s="65">
         <v>8</v>
       </c>
       <c r="Z42" s="65">
         <v>6</v>
       </c>
       <c r="AA42" s="65">
         <v>8</v>
       </c>
       <c r="AB42" s="65">
         <v>4</v>
       </c>
       <c r="AC42" s="65">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="16">
         <v>10</v>
       </c>
       <c r="C43" s="19">
         <v>16</v>
       </c>
       <c r="D43" s="19">
         <v>13</v>
       </c>
       <c r="E43" s="19">
         <v>18</v>
       </c>
       <c r="F43" s="16">
         <v>11</v>
       </c>
       <c r="G43" s="19">
         <v>13</v>
       </c>
       <c r="H43" s="19">
         <v>18</v>
       </c>
       <c r="I43" s="16">
@@ -3996,52 +4087,55 @@
       </c>
       <c r="V43" s="19">
         <v>10</v>
       </c>
       <c r="W43" s="61">
         <v>12</v>
       </c>
       <c r="X43" s="65">
         <v>14</v>
       </c>
       <c r="Y43" s="65">
         <v>17</v>
       </c>
       <c r="Z43" s="65">
         <v>6</v>
       </c>
       <c r="AA43" s="65">
         <v>12</v>
       </c>
       <c r="AB43" s="65">
         <v>8</v>
       </c>
       <c r="AC43" s="65">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="65">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="21">
         <v>17</v>
       </c>
       <c r="C44" s="21">
         <v>17</v>
       </c>
       <c r="D44" s="21">
         <v>11</v>
       </c>
       <c r="E44" s="21">
         <v>15</v>
       </c>
       <c r="F44" s="21">
         <v>13</v>
       </c>
       <c r="G44" s="21">
         <v>14</v>
       </c>
       <c r="H44" s="21">
         <v>19</v>
       </c>
       <c r="I44" s="21">
@@ -4085,52 +4179,55 @@
       </c>
       <c r="V44" s="21">
         <v>10</v>
       </c>
       <c r="W44" s="62">
         <v>5</v>
       </c>
       <c r="X44" s="62">
         <v>7</v>
       </c>
       <c r="Y44" s="62">
         <v>6</v>
       </c>
       <c r="Z44" s="62">
         <v>10</v>
       </c>
       <c r="AA44" s="62">
         <v>8</v>
       </c>
       <c r="AB44" s="62">
         <v>15</v>
       </c>
       <c r="AC44" s="62">
         <v>9</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="62">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="AA45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
@@ -4186,96 +4283,96 @@
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="44"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="U5" s="42"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="40"/>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AD5" s="36"/>
       <c r="AE5" s="36"/>
       <c r="AG5" s="42"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A6" s="69"/>
-      <c r="B6" s="71">
+      <c r="A6" s="70"/>
+      <c r="B6" s="72">
         <v>2024</v>
       </c>
-      <c r="C6" s="72"/>
-[...10 lines deleted...]
-      <c r="N6" s="71">
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="72">
         <v>2025</v>
       </c>
-      <c r="O6" s="72"/>
-[...10 lines deleted...]
-      <c r="Z6" s="71">
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="72">
         <v>2026</v>
       </c>
-      <c r="AA6" s="72"/>
-[...9 lines deleted...]
-      <c r="AK6" s="72"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1" ht="23.45" customHeight="1">
-      <c r="A7" s="70"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="46" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="41" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="24" t="s">
@@ -4372,51 +4469,51 @@
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="51"/>
       <c r="P8" s="51"/>
       <c r="Q8" s="51"/>
       <c r="R8" s="51"/>
       <c r="S8" s="51"/>
       <c r="T8" s="51"/>
       <c r="U8" s="51"/>
       <c r="V8" s="51"/>
       <c r="W8" s="51"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="51"/>
       <c r="AA8" s="51"/>
       <c r="AB8" s="51"/>
-      <c r="AC8" s="73"/>
+      <c r="AC8" s="67"/>
     </row>
     <row r="9" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="30">
         <v>5.31</v>
       </c>
       <c r="C9" s="33">
         <v>2.8</v>
       </c>
       <c r="D9" s="33">
         <v>5.32</v>
       </c>
       <c r="E9" s="33">
         <v>5.82</v>
       </c>
       <c r="F9" s="33">
         <v>5.56</v>
       </c>
       <c r="G9" s="33">
         <v>6.02</v>
       </c>
       <c r="H9" s="33">
         <v>6.58</v>
@@ -4462,50 +4559,53 @@
       </c>
       <c r="V9" s="33">
         <v>6.43</v>
       </c>
       <c r="W9" s="30">
         <v>6.38</v>
       </c>
       <c r="X9" s="30">
         <v>6.29</v>
       </c>
       <c r="Y9" s="30">
         <v>6.24</v>
       </c>
       <c r="Z9" s="33">
         <v>4.33</v>
       </c>
       <c r="AA9" s="33">
         <v>4.51</v>
       </c>
       <c r="AB9" s="33">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="33">
         <v>4.6399999999999997</v>
       </c>
+      <c r="AD9" s="33">
+        <v>4.38</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="33">
         <v>2.81</v>
       </c>
       <c r="D10" s="33">
         <v>5.45</v>
       </c>
       <c r="E10" s="33">
         <v>5.96</v>
       </c>
       <c r="F10" s="33">
         <v>5.8</v>
       </c>
       <c r="G10" s="33">
         <v>6.36</v>
       </c>
       <c r="H10" s="33">
         <v>7.1</v>
@@ -4551,50 +4651,53 @@
       </c>
       <c r="V10" s="33">
         <v>7.12</v>
       </c>
       <c r="W10" s="30">
         <v>7.08</v>
       </c>
       <c r="X10" s="30">
         <v>6.94</v>
       </c>
       <c r="Y10" s="30">
         <v>6.85</v>
       </c>
       <c r="Z10" s="33">
         <v>4.54</v>
       </c>
       <c r="AA10" s="33">
         <v>4.75</v>
       </c>
       <c r="AB10" s="33">
         <v>4.99</v>
       </c>
       <c r="AC10" s="33">
         <v>5.04</v>
       </c>
+      <c r="AD10" s="33">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="30">
         <v>7.47</v>
       </c>
       <c r="C11" s="33">
         <v>3.31</v>
       </c>
       <c r="D11" s="33">
         <v>6.61</v>
       </c>
       <c r="E11" s="33">
         <v>7.59</v>
       </c>
       <c r="F11" s="33">
         <v>7.03</v>
       </c>
       <c r="G11" s="33">
         <v>7.38</v>
       </c>
       <c r="H11" s="33">
         <v>7.82</v>
@@ -4640,50 +4743,53 @@
       </c>
       <c r="V11" s="33">
         <v>6.36</v>
       </c>
       <c r="W11" s="30">
         <v>6.37</v>
       </c>
       <c r="X11" s="30">
         <v>6.28</v>
       </c>
       <c r="Y11" s="30">
         <v>6.22</v>
       </c>
       <c r="Z11" s="33">
         <v>3.56</v>
       </c>
       <c r="AA11" s="33">
         <v>4.45</v>
       </c>
       <c r="AB11" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="33">
         <v>4.66</v>
       </c>
+      <c r="AD11" s="33">
+        <v>4.59</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="30">
         <v>9.49</v>
       </c>
       <c r="C12" s="33">
         <v>2.75</v>
       </c>
       <c r="D12" s="33">
         <v>6.53</v>
       </c>
       <c r="E12" s="33">
         <v>6.3</v>
       </c>
       <c r="F12" s="33">
         <v>6.52</v>
       </c>
       <c r="G12" s="33">
         <v>6.72</v>
       </c>
       <c r="H12" s="33">
         <v>7.91</v>
@@ -4729,50 +4835,53 @@
       </c>
       <c r="V12" s="33">
         <v>4.4800000000000004</v>
       </c>
       <c r="W12" s="30">
         <v>4.91</v>
       </c>
       <c r="X12" s="30">
         <v>4.57</v>
       </c>
       <c r="Y12" s="30">
         <v>4.92</v>
       </c>
       <c r="Z12" s="33">
         <v>4.53</v>
       </c>
       <c r="AA12" s="33">
         <v>3.49</v>
       </c>
       <c r="AB12" s="33">
         <v>6.12</v>
       </c>
       <c r="AC12" s="33">
         <v>5.42</v>
       </c>
+      <c r="AD12" s="33">
+        <v>5.44</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="30">
         <v>3.52</v>
       </c>
       <c r="C13" s="33">
         <v>1.67</v>
       </c>
       <c r="D13" s="33">
         <v>3.5</v>
       </c>
       <c r="E13" s="33">
         <v>4.29</v>
       </c>
       <c r="F13" s="33">
         <v>4.09</v>
       </c>
       <c r="G13" s="33">
         <v>5.17</v>
       </c>
       <c r="H13" s="33">
         <v>5.87</v>
@@ -4818,50 +4927,53 @@
       </c>
       <c r="V13" s="33">
         <v>5.92</v>
       </c>
       <c r="W13" s="30">
         <v>5.79</v>
       </c>
       <c r="X13" s="30">
         <v>5.9</v>
       </c>
       <c r="Y13" s="30">
         <v>6.04</v>
       </c>
       <c r="Z13" s="33">
         <v>7.66</v>
       </c>
       <c r="AA13" s="33">
         <v>6.17</v>
       </c>
       <c r="AB13" s="33">
         <v>5.46</v>
       </c>
       <c r="AC13" s="33">
         <v>5.58</v>
       </c>
+      <c r="AD13" s="33">
+        <v>4.72</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="30">
         <v>6.62</v>
       </c>
       <c r="C14" s="33">
         <v>3.21</v>
       </c>
       <c r="D14" s="33">
         <v>5.86</v>
       </c>
       <c r="E14" s="33">
         <v>6.22</v>
       </c>
       <c r="F14" s="33">
         <v>5.88</v>
       </c>
       <c r="G14" s="33">
         <v>6.24</v>
       </c>
       <c r="H14" s="33">
         <v>6.68</v>
@@ -4907,50 +5019,53 @@
       </c>
       <c r="V14" s="33">
         <v>6.81</v>
       </c>
       <c r="W14" s="30">
         <v>6.71</v>
       </c>
       <c r="X14" s="30">
         <v>6.68</v>
       </c>
       <c r="Y14" s="30">
         <v>6.64</v>
       </c>
       <c r="Z14" s="33">
         <v>4.28</v>
       </c>
       <c r="AA14" s="33">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="33">
         <v>4.33</v>
       </c>
+      <c r="AD14" s="33">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="30">
         <v>7.35</v>
       </c>
       <c r="C15" s="33">
         <v>3.58</v>
       </c>
       <c r="D15" s="33">
         <v>6.39</v>
       </c>
       <c r="E15" s="33">
         <v>6.68</v>
       </c>
       <c r="F15" s="33">
         <v>5.86</v>
       </c>
       <c r="G15" s="33">
         <v>6.43</v>
       </c>
       <c r="H15" s="33">
         <v>6.95</v>
@@ -4995,83 +5110,87 @@
         <v>6.98</v>
       </c>
       <c r="V15" s="33">
         <v>7.17</v>
       </c>
       <c r="W15" s="30">
         <v>7</v>
       </c>
       <c r="X15" s="30">
         <v>6.81</v>
       </c>
       <c r="Y15" s="30">
         <v>6.74</v>
       </c>
       <c r="Z15" s="33">
         <v>5.39</v>
       </c>
       <c r="AA15" s="33">
         <v>5.79</v>
       </c>
       <c r="AB15" s="33">
         <v>5.59</v>
       </c>
       <c r="AC15" s="33">
         <v>5.8</v>
+      </c>
+      <c r="AD15" s="33">
+        <v>5.25</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="R16" s="33"/>
       <c r="S16" s="33"/>
       <c r="T16" s="33"/>
       <c r="U16" s="33"/>
       <c r="V16" s="33"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="Z16" s="33"/>
       <c r="AA16" s="33"/>
-    </row>
-    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="33"/>
+    </row>
+    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="30">
         <v>4.83</v>
       </c>
       <c r="C17" s="33">
         <v>2.82</v>
       </c>
       <c r="D17" s="33">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="33">
         <v>5.37</v>
       </c>
       <c r="F17" s="33">
         <v>5.03</v>
       </c>
       <c r="G17" s="33">
         <v>5.44</v>
       </c>
       <c r="H17" s="33">
         <v>5.74</v>
       </c>
       <c r="I17" s="33">
@@ -5115,52 +5234,55 @@
       </c>
       <c r="V17" s="33">
         <v>6.01</v>
       </c>
       <c r="W17" s="30">
         <v>6.17</v>
       </c>
       <c r="X17" s="30">
         <v>6.23</v>
       </c>
       <c r="Y17" s="30">
         <v>6.24</v>
       </c>
       <c r="Z17" s="33">
         <v>4.59</v>
       </c>
       <c r="AA17" s="33">
         <v>4.93</v>
       </c>
       <c r="AB17" s="33">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="13">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="33">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="30">
         <v>1.5</v>
       </c>
       <c r="C18" s="33">
         <v>3.5</v>
       </c>
       <c r="D18" s="33">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="33">
         <v>4.43</v>
       </c>
       <c r="F18" s="33">
         <v>4.13</v>
       </c>
       <c r="G18" s="33">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="33">
         <v>5.22</v>
       </c>
       <c r="I18" s="33">
@@ -5204,52 +5326,55 @@
       </c>
       <c r="V18" s="33">
         <v>3.64</v>
       </c>
       <c r="W18" s="30">
         <v>3.98</v>
       </c>
       <c r="X18" s="30">
         <v>3.84</v>
       </c>
       <c r="Y18" s="30">
         <v>3.98</v>
       </c>
       <c r="Z18" s="33">
         <v>1.59</v>
       </c>
       <c r="AA18" s="33">
         <v>2.09</v>
       </c>
       <c r="AB18" s="33">
         <v>2.19</v>
       </c>
       <c r="AC18" s="33">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="33">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="30">
         <v>4.76</v>
       </c>
       <c r="C19" s="33">
         <v>1.52</v>
       </c>
       <c r="D19" s="33">
         <v>3.92</v>
       </c>
       <c r="E19" s="33">
         <v>4.45</v>
       </c>
       <c r="F19" s="33">
         <v>4.22</v>
       </c>
       <c r="G19" s="33">
         <v>4.29</v>
       </c>
       <c r="H19" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="33">
@@ -5293,52 +5418,55 @@
       </c>
       <c r="V19" s="33">
         <v>3.68</v>
       </c>
       <c r="W19" s="30">
         <v>3.63</v>
       </c>
       <c r="X19" s="30">
         <v>3.62</v>
       </c>
       <c r="Y19" s="30">
         <v>3.49</v>
       </c>
       <c r="Z19" s="33">
         <v>3.02</v>
       </c>
       <c r="AA19" s="33">
         <v>3.17</v>
       </c>
       <c r="AB19" s="33">
         <v>2.89</v>
       </c>
       <c r="AC19" s="33">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="33">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="30">
         <v>3.96</v>
       </c>
       <c r="C20" s="33">
         <v>1.42</v>
       </c>
       <c r="D20" s="33">
         <v>2.81</v>
       </c>
       <c r="E20" s="33">
         <v>3.32</v>
       </c>
       <c r="F20" s="33">
         <v>3.28</v>
       </c>
       <c r="G20" s="33">
         <v>3.74</v>
       </c>
       <c r="H20" s="33">
         <v>3.95</v>
       </c>
       <c r="I20" s="33">
@@ -5382,52 +5510,55 @@
       </c>
       <c r="V20" s="33">
         <v>4.16</v>
       </c>
       <c r="W20" s="30">
         <v>4.03</v>
       </c>
       <c r="X20" s="30">
         <v>3.93</v>
       </c>
       <c r="Y20" s="30">
         <v>3.84</v>
       </c>
       <c r="Z20" s="33">
         <v>2.1</v>
       </c>
       <c r="AA20" s="33">
         <v>1.54</v>
       </c>
       <c r="AB20" s="33">
         <v>1.88</v>
       </c>
       <c r="AC20" s="33">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="33">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="30">
         <v>3.84</v>
       </c>
       <c r="C21" s="33">
         <v>1.41</v>
       </c>
       <c r="D21" s="33">
         <v>3.71</v>
       </c>
       <c r="E21" s="33">
         <v>4.05</v>
       </c>
       <c r="F21" s="33">
         <v>4</v>
       </c>
       <c r="G21" s="33">
         <v>4.18</v>
       </c>
       <c r="H21" s="33">
         <v>4.76</v>
       </c>
       <c r="I21" s="33">
@@ -5471,52 +5602,55 @@
       </c>
       <c r="V21" s="33">
         <v>5.94</v>
       </c>
       <c r="W21" s="30">
         <v>5.85</v>
       </c>
       <c r="X21" s="30">
         <v>5.69</v>
       </c>
       <c r="Y21" s="30">
         <v>5.59</v>
       </c>
       <c r="Z21" s="33">
         <v>3.53</v>
       </c>
       <c r="AA21" s="33">
         <v>4.29</v>
       </c>
       <c r="AB21" s="33">
         <v>3.61</v>
       </c>
       <c r="AC21" s="33">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="33">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="30">
         <v>4.03</v>
       </c>
       <c r="C22" s="33">
         <v>3.32</v>
       </c>
       <c r="D22" s="33">
         <v>5.32</v>
       </c>
       <c r="E22" s="33">
         <v>5.85</v>
       </c>
       <c r="F22" s="33">
         <v>5.54</v>
       </c>
       <c r="G22" s="33">
         <v>5.52</v>
       </c>
       <c r="H22" s="33">
         <v>5.76</v>
       </c>
       <c r="I22" s="33">
@@ -5560,52 +5694,55 @@
       </c>
       <c r="V22" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="W22" s="30">
         <v>4.67</v>
       </c>
       <c r="X22" s="30">
         <v>4.79</v>
       </c>
       <c r="Y22" s="30">
         <v>4.97</v>
       </c>
       <c r="Z22" s="33">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="33">
         <v>3.96</v>
       </c>
       <c r="AB22" s="33">
         <v>3.77</v>
       </c>
       <c r="AC22" s="33">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="33">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="33">
         <v>5.44</v>
       </c>
       <c r="C23" s="33">
         <v>2.82</v>
       </c>
       <c r="D23" s="33">
         <v>4.91</v>
       </c>
       <c r="E23" s="33">
         <v>4.92</v>
       </c>
       <c r="F23" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="33">
         <v>4.75</v>
       </c>
       <c r="H23" s="33">
         <v>4.95</v>
       </c>
       <c r="I23" s="33">
@@ -5649,85 +5786,89 @@
       </c>
       <c r="V23" s="33">
         <v>3.7</v>
       </c>
       <c r="W23" s="30">
         <v>3.49</v>
       </c>
       <c r="X23" s="30">
         <v>3.39</v>
       </c>
       <c r="Y23" s="30">
         <v>3.27</v>
       </c>
       <c r="Z23" s="33">
         <v>3.43</v>
       </c>
       <c r="AA23" s="33">
         <v>3.25</v>
       </c>
       <c r="AB23" s="33">
         <v>3.9</v>
       </c>
       <c r="AC23" s="33">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="33">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="51"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
-    </row>
-    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD24" s="33"/>
+    </row>
+    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="30">
         <v>5.49</v>
       </c>
       <c r="C25" s="33">
         <v>2.9</v>
       </c>
       <c r="D25" s="33">
         <v>5.54</v>
       </c>
       <c r="E25" s="33">
         <v>6.08</v>
       </c>
       <c r="F25" s="33">
         <v>5.8</v>
       </c>
       <c r="G25" s="33">
         <v>6.32</v>
       </c>
       <c r="H25" s="33">
         <v>6.96</v>
       </c>
       <c r="I25" s="33">
@@ -5771,52 +5912,55 @@
       </c>
       <c r="V25" s="33">
         <v>6.87</v>
       </c>
       <c r="W25" s="30">
         <v>6.83</v>
       </c>
       <c r="X25" s="30">
         <v>6.72</v>
       </c>
       <c r="Y25" s="30">
         <v>6.67</v>
       </c>
       <c r="Z25" s="33">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="33">
         <v>4.74</v>
       </c>
       <c r="AB25" s="33">
         <v>4.8</v>
       </c>
       <c r="AC25" s="33">
         <v>4.91</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="33">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="33">
         <v>2.81</v>
       </c>
       <c r="D26" s="33">
         <v>5.45</v>
       </c>
       <c r="E26" s="33">
         <v>5.96</v>
       </c>
       <c r="F26" s="33">
         <v>5.8</v>
       </c>
       <c r="G26" s="33">
         <v>6.36</v>
       </c>
       <c r="H26" s="33">
         <v>7.1</v>
       </c>
       <c r="I26" s="33">
@@ -5860,52 +6004,55 @@
       </c>
       <c r="V26" s="33">
         <v>7.12</v>
       </c>
       <c r="W26" s="30">
         <v>7.08</v>
       </c>
       <c r="X26" s="30">
         <v>6.94</v>
       </c>
       <c r="Y26" s="30">
         <v>6.85</v>
       </c>
       <c r="Z26" s="33">
         <v>4.54</v>
       </c>
       <c r="AA26" s="33">
         <v>4.75</v>
       </c>
       <c r="AB26" s="33">
         <v>4.99</v>
       </c>
       <c r="AC26" s="33">
         <v>5.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="33">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>7.47</v>
       </c>
       <c r="C27" s="33">
         <v>3.31</v>
       </c>
       <c r="D27" s="33">
         <v>6.61</v>
       </c>
       <c r="E27" s="33">
         <v>7.59</v>
       </c>
       <c r="F27" s="33">
         <v>7.03</v>
       </c>
       <c r="G27" s="33">
         <v>7.38</v>
       </c>
       <c r="H27" s="33">
         <v>7.82</v>
       </c>
       <c r="I27" s="33">
@@ -5949,52 +6096,55 @@
       </c>
       <c r="V27" s="33">
         <v>6.36</v>
       </c>
       <c r="W27" s="30">
         <v>6.37</v>
       </c>
       <c r="X27" s="30">
         <v>6.28</v>
       </c>
       <c r="Y27" s="30">
         <v>6.22</v>
       </c>
       <c r="Z27" s="33">
         <v>3.56</v>
       </c>
       <c r="AA27" s="33">
         <v>4.45</v>
       </c>
       <c r="AB27" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="33">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="33">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="30">
         <v>9.49</v>
       </c>
       <c r="C28" s="33">
         <v>2.75</v>
       </c>
       <c r="D28" s="33">
         <v>6.53</v>
       </c>
       <c r="E28" s="33">
         <v>6.3</v>
       </c>
       <c r="F28" s="33">
         <v>6.52</v>
       </c>
       <c r="G28" s="33">
         <v>6.72</v>
       </c>
       <c r="H28" s="33">
         <v>7.91</v>
       </c>
       <c r="I28" s="33">
@@ -6038,52 +6188,55 @@
       </c>
       <c r="V28" s="33">
         <v>4.4800000000000004</v>
       </c>
       <c r="W28" s="30">
         <v>4.91</v>
       </c>
       <c r="X28" s="30">
         <v>4.57</v>
       </c>
       <c r="Y28" s="30">
         <v>4.92</v>
       </c>
       <c r="Z28" s="33">
         <v>4.53</v>
       </c>
       <c r="AA28" s="33">
         <v>3.49</v>
       </c>
       <c r="AB28" s="33">
         <v>6.12</v>
       </c>
       <c r="AC28" s="33">
         <v>5.42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="33">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="30">
         <v>3.52</v>
       </c>
       <c r="C29" s="33">
         <v>1.67</v>
       </c>
       <c r="D29" s="33">
         <v>3.5</v>
       </c>
       <c r="E29" s="33">
         <v>4.29</v>
       </c>
       <c r="F29" s="33">
         <v>4.09</v>
       </c>
       <c r="G29" s="33">
         <v>5.17</v>
       </c>
       <c r="H29" s="33">
         <v>5.87</v>
       </c>
       <c r="I29" s="33">
@@ -6127,52 +6280,55 @@
       </c>
       <c r="V29" s="33">
         <v>5.92</v>
       </c>
       <c r="W29" s="30">
         <v>5.79</v>
       </c>
       <c r="X29" s="30">
         <v>5.9</v>
       </c>
       <c r="Y29" s="30">
         <v>6.04</v>
       </c>
       <c r="Z29" s="33">
         <v>7.66</v>
       </c>
       <c r="AA29" s="33">
         <v>6.17</v>
       </c>
       <c r="AB29" s="33">
         <v>5.46</v>
       </c>
       <c r="AC29" s="33">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="33">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="30">
         <v>6.62</v>
       </c>
       <c r="C30" s="33">
         <v>3.21</v>
       </c>
       <c r="D30" s="33">
         <v>5.86</v>
       </c>
       <c r="E30" s="33">
         <v>6.22</v>
       </c>
       <c r="F30" s="33">
         <v>5.88</v>
       </c>
       <c r="G30" s="33">
         <v>6.24</v>
       </c>
       <c r="H30" s="33">
         <v>6.68</v>
       </c>
       <c r="I30" s="33">
@@ -6216,52 +6372,55 @@
       </c>
       <c r="V30" s="33">
         <v>6.81</v>
       </c>
       <c r="W30" s="30">
         <v>6.71</v>
       </c>
       <c r="X30" s="30">
         <v>6.68</v>
       </c>
       <c r="Y30" s="30">
         <v>6.64</v>
       </c>
       <c r="Z30" s="33">
         <v>4.28</v>
       </c>
       <c r="AA30" s="33">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="33">
         <v>4.33</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="33">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="30">
         <v>7.35</v>
       </c>
       <c r="C31" s="33">
         <v>3.58</v>
       </c>
       <c r="D31" s="33">
         <v>6.39</v>
       </c>
       <c r="E31" s="33">
         <v>6.68</v>
       </c>
       <c r="F31" s="33">
         <v>5.86</v>
       </c>
       <c r="G31" s="33">
         <v>6.43</v>
       </c>
       <c r="H31" s="33">
         <v>6.95</v>
       </c>
       <c r="I31" s="33">
@@ -6305,84 +6464,88 @@
       </c>
       <c r="V31" s="33">
         <v>7.17</v>
       </c>
       <c r="W31" s="30">
         <v>7</v>
       </c>
       <c r="X31" s="30">
         <v>6.81</v>
       </c>
       <c r="Y31" s="30">
         <v>6.74</v>
       </c>
       <c r="Z31" s="33">
         <v>5.39</v>
       </c>
       <c r="AA31" s="33">
         <v>5.79</v>
       </c>
       <c r="AB31" s="33">
         <v>5.59</v>
       </c>
       <c r="AC31" s="33">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="33">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="33"/>
       <c r="P32" s="33"/>
       <c r="Q32" s="33"/>
       <c r="R32" s="33"/>
       <c r="S32" s="33"/>
       <c r="T32" s="33"/>
       <c r="U32" s="33"/>
       <c r="V32" s="33"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="33"/>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
       <c r="AC32" s="33"/>
-    </row>
-    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD32" s="33"/>
+    </row>
+    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="30">
         <v>4.54</v>
       </c>
       <c r="C33" s="33">
         <v>2.13</v>
       </c>
       <c r="D33" s="33">
         <v>3.93</v>
       </c>
       <c r="E33" s="33">
         <v>5.18</v>
       </c>
       <c r="F33" s="33">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="33">
         <v>5.07</v>
       </c>
       <c r="H33" s="33">
         <v>5.6</v>
       </c>
       <c r="I33" s="33">
@@ -6426,52 +6589,55 @@
       </c>
       <c r="V33" s="33">
         <v>6.48</v>
       </c>
       <c r="W33" s="30">
         <v>6.75</v>
       </c>
       <c r="X33" s="30">
         <v>6.88</v>
       </c>
       <c r="Y33" s="30">
         <v>6.87</v>
       </c>
       <c r="Z33" s="33">
         <v>4.62</v>
       </c>
       <c r="AA33" s="33">
         <v>4.18</v>
       </c>
       <c r="AB33" s="33">
         <v>3.32</v>
       </c>
       <c r="AC33" s="33">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="33">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="33">
         <v>1.3</v>
       </c>
       <c r="C34" s="33">
         <v>2.68</v>
       </c>
       <c r="D34" s="33">
         <v>3.09</v>
       </c>
       <c r="E34" s="33">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="33">
         <v>3.96</v>
       </c>
       <c r="G34" s="33">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="33">
         <v>5.09</v>
       </c>
       <c r="I34" s="33">
@@ -6515,85 +6681,89 @@
       </c>
       <c r="V34" s="33">
         <v>4.53</v>
       </c>
       <c r="W34" s="30">
         <v>4.21</v>
       </c>
       <c r="X34" s="30">
         <v>4.45</v>
       </c>
       <c r="Y34" s="30">
         <v>4.3</v>
       </c>
       <c r="Z34" s="33">
         <v>4.07</v>
       </c>
       <c r="AA34" s="33">
         <v>3.56</v>
       </c>
       <c r="AB34" s="33">
         <v>3.75</v>
       </c>
       <c r="AC34" s="33">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="33">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="51"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="51"/>
       <c r="R35" s="51"/>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51"/>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51"/>
       <c r="AC35" s="51"/>
-    </row>
-    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="33"/>
+    </row>
+    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="33">
         <v>2.36</v>
       </c>
       <c r="D36" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="33">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="33">
         <v>4.7</v>
       </c>
       <c r="H36" s="33">
         <v>4.91</v>
       </c>
       <c r="I36" s="33">
@@ -6637,85 +6807,89 @@
       </c>
       <c r="V36" s="33">
         <v>4.3600000000000003</v>
       </c>
       <c r="W36" s="30">
         <v>4.33</v>
       </c>
       <c r="X36" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="33">
         <v>4.24</v>
       </c>
       <c r="Z36" s="33">
         <v>3.01</v>
       </c>
       <c r="AA36" s="33">
         <v>3.44</v>
       </c>
       <c r="AB36" s="33">
         <v>3.4</v>
       </c>
       <c r="AC36" s="33">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="33">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
       <c r="O37" s="33"/>
       <c r="P37" s="33"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="33"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
       <c r="U37" s="33"/>
       <c r="V37" s="33"/>
       <c r="W37" s="64"/>
       <c r="X37" s="33"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="33"/>
       <c r="AA37" s="33"/>
       <c r="AB37" s="33"/>
       <c r="AC37" s="33"/>
-    </row>
-    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="33"/>
+    </row>
+    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="30">
         <v>5.12</v>
       </c>
       <c r="C38" s="33">
         <v>3.48</v>
       </c>
       <c r="D38" s="33">
         <v>5.25</v>
       </c>
       <c r="E38" s="33">
         <v>5.56</v>
       </c>
       <c r="F38" s="33">
         <v>5.4</v>
       </c>
       <c r="G38" s="33">
         <v>5.79</v>
       </c>
       <c r="H38" s="33">
         <v>5.88</v>
       </c>
       <c r="I38" s="33">
@@ -6759,52 +6933,55 @@
       </c>
       <c r="V38" s="33">
         <v>5.56</v>
       </c>
       <c r="W38" s="30">
         <v>5.61</v>
       </c>
       <c r="X38" s="33">
         <v>5.6</v>
       </c>
       <c r="Y38" s="33">
         <v>5.63</v>
       </c>
       <c r="Z38" s="33">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="33">
         <v>5.67</v>
       </c>
       <c r="AB38" s="33">
         <v>5.44</v>
       </c>
       <c r="AC38" s="33">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="33">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="30">
         <v>1.5</v>
       </c>
       <c r="C39" s="33">
         <v>3.5</v>
       </c>
       <c r="D39" s="33">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="33">
         <v>4.43</v>
       </c>
       <c r="F39" s="33">
         <v>4.13</v>
       </c>
       <c r="G39" s="33">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="33">
         <v>5.22</v>
       </c>
       <c r="I39" s="33">
@@ -6848,52 +7025,55 @@
       </c>
       <c r="V39" s="33">
         <v>3.64</v>
       </c>
       <c r="W39" s="30">
         <v>3.98</v>
       </c>
       <c r="X39" s="33">
         <v>3.84</v>
       </c>
       <c r="Y39" s="33">
         <v>3.98</v>
       </c>
       <c r="Z39" s="33">
         <v>1.59</v>
       </c>
       <c r="AA39" s="33">
         <v>2.09</v>
       </c>
       <c r="AB39" s="33">
         <v>2.19</v>
       </c>
       <c r="AC39" s="33">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="33">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="30">
         <v>4.76</v>
       </c>
       <c r="C40" s="33">
         <v>1.52</v>
       </c>
       <c r="D40" s="33">
         <v>3.92</v>
       </c>
       <c r="E40" s="33">
         <v>4.45</v>
       </c>
       <c r="F40" s="33">
         <v>4.22</v>
       </c>
       <c r="G40" s="33">
         <v>4.29</v>
       </c>
       <c r="H40" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="33">
@@ -6937,52 +7117,55 @@
       </c>
       <c r="V40" s="33">
         <v>3.68</v>
       </c>
       <c r="W40" s="30">
         <v>3.63</v>
       </c>
       <c r="X40" s="33">
         <v>3.62</v>
       </c>
       <c r="Y40" s="33">
         <v>3.49</v>
       </c>
       <c r="Z40" s="33">
         <v>3.02</v>
       </c>
       <c r="AA40" s="33">
         <v>3.17</v>
       </c>
       <c r="AB40" s="33">
         <v>2.89</v>
       </c>
       <c r="AC40" s="33">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="33">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="30">
         <v>5.12</v>
       </c>
       <c r="C41" s="33">
         <v>0.88</v>
       </c>
       <c r="D41" s="33">
         <v>2.69</v>
       </c>
       <c r="E41" s="33">
         <v>2.89</v>
       </c>
       <c r="F41" s="33">
         <v>2.99</v>
       </c>
       <c r="G41" s="33">
         <v>3.26</v>
       </c>
       <c r="H41" s="33">
         <v>3.45</v>
       </c>
       <c r="I41" s="33">
@@ -7026,52 +7209,55 @@
       </c>
       <c r="V41" s="33">
         <v>4</v>
       </c>
       <c r="W41" s="30">
         <v>3.95</v>
       </c>
       <c r="X41" s="33">
         <v>3.71</v>
       </c>
       <c r="Y41" s="33">
         <v>3.63</v>
       </c>
       <c r="Z41" s="33">
         <v>1.22</v>
       </c>
       <c r="AA41" s="33">
         <v>0.64</v>
       </c>
       <c r="AB41" s="33">
         <v>1.04</v>
       </c>
       <c r="AC41" s="33">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="33">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="30">
         <v>3.84</v>
       </c>
       <c r="C42" s="33">
         <v>1.41</v>
       </c>
       <c r="D42" s="33">
         <v>3.71</v>
       </c>
       <c r="E42" s="33">
         <v>4.05</v>
       </c>
       <c r="F42" s="33">
         <v>4</v>
       </c>
       <c r="G42" s="33">
         <v>4.18</v>
       </c>
       <c r="H42" s="33">
         <v>4.76</v>
       </c>
       <c r="I42" s="33">
@@ -7115,52 +7301,55 @@
       </c>
       <c r="V42" s="33">
         <v>5.94</v>
       </c>
       <c r="W42" s="30">
         <v>5.85</v>
       </c>
       <c r="X42" s="33">
         <v>5.69</v>
       </c>
       <c r="Y42" s="33">
         <v>5.59</v>
       </c>
       <c r="Z42" s="33">
         <v>3.53</v>
       </c>
       <c r="AA42" s="33">
         <v>4.29</v>
       </c>
       <c r="AB42" s="33">
         <v>3.61</v>
       </c>
       <c r="AC42" s="33">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="33">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="30">
         <v>4.03</v>
       </c>
       <c r="C43" s="33">
         <v>3.32</v>
       </c>
       <c r="D43" s="33">
         <v>5.32</v>
       </c>
       <c r="E43" s="33">
         <v>5.85</v>
       </c>
       <c r="F43" s="33">
         <v>5.54</v>
       </c>
       <c r="G43" s="33">
         <v>5.52</v>
       </c>
       <c r="H43" s="33">
         <v>5.76</v>
       </c>
       <c r="I43" s="33">
@@ -7204,52 +7393,55 @@
       </c>
       <c r="V43" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="W43" s="30">
         <v>4.67</v>
       </c>
       <c r="X43" s="33">
         <v>4.79</v>
       </c>
       <c r="Y43" s="33">
         <v>4.97</v>
       </c>
       <c r="Z43" s="33">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="33">
         <v>3.96</v>
       </c>
       <c r="AB43" s="33">
         <v>3.77</v>
       </c>
       <c r="AC43" s="33">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="33">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="32">
         <v>5.44</v>
       </c>
       <c r="C44" s="32">
         <v>2.82</v>
       </c>
       <c r="D44" s="32">
         <v>4.91</v>
       </c>
       <c r="E44" s="32">
         <v>4.92</v>
       </c>
       <c r="F44" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="32">
         <v>4.75</v>
       </c>
       <c r="H44" s="32">
         <v>4.95</v>
       </c>
       <c r="I44" s="32">
@@ -7292,50 +7484,53 @@
         <v>3.73</v>
       </c>
       <c r="V44" s="32">
         <v>3.7</v>
       </c>
       <c r="W44" s="32">
         <v>3.49</v>
       </c>
       <c r="X44" s="32">
         <v>3.39</v>
       </c>
       <c r="Y44" s="32">
         <v>3.27</v>
       </c>
       <c r="Z44" s="32">
         <v>3.43</v>
       </c>
       <c r="AA44" s="32">
         <v>3.25</v>
       </c>
       <c r="AB44" s="32">
         <v>3.9</v>
       </c>
       <c r="AC44" s="32">
         <v>3.72</v>
+      </c>
+      <c r="AD44" s="32">
+        <v>3.52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
@@ -7379,96 +7574,96 @@
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="8"/>
     </row>
     <row r="5" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A5" s="36"/>
       <c r="C5" s="3"/>
       <c r="G5" s="36"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="43"/>
       <c r="O5" s="3"/>
       <c r="S5" s="36"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="43"/>
       <c r="AA5" s="3"/>
       <c r="AE5" s="36"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="43" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A6" s="69"/>
-      <c r="B6" s="67">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="C6" s="68"/>
-[...10 lines deleted...]
-      <c r="N6" s="67">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="O6" s="68"/>
-[...10 lines deleted...]
-      <c r="Z6" s="67">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="68"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A7" s="70"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -7565,51 +7760,51 @@
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="47"/>
       <c r="O8" s="49"/>
       <c r="P8" s="49"/>
       <c r="Q8" s="49"/>
       <c r="R8" s="51"/>
       <c r="S8" s="51"/>
       <c r="T8" s="51"/>
       <c r="U8" s="51"/>
       <c r="V8" s="51"/>
       <c r="W8" s="51"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="51"/>
       <c r="AA8" s="51"/>
       <c r="AB8" s="51"/>
-      <c r="AC8" s="73"/>
+      <c r="AC8" s="67"/>
     </row>
     <row r="9" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>279</v>
       </c>
       <c r="C9" s="16">
         <v>238</v>
       </c>
       <c r="D9" s="16">
         <v>277</v>
       </c>
       <c r="E9" s="16">
         <v>247</v>
       </c>
       <c r="F9" s="16">
         <v>283</v>
       </c>
       <c r="G9" s="16">
         <v>302</v>
       </c>
       <c r="H9" s="19">
         <v>340</v>
@@ -7655,50 +7850,53 @@
       </c>
       <c r="V9" s="19">
         <v>323</v>
       </c>
       <c r="W9" s="16">
         <v>354</v>
       </c>
       <c r="X9" s="16">
         <v>263</v>
       </c>
       <c r="Y9" s="16">
         <v>355</v>
       </c>
       <c r="Z9" s="19">
         <v>268</v>
       </c>
       <c r="AA9" s="19">
         <v>245</v>
       </c>
       <c r="AB9" s="19">
         <v>335</v>
       </c>
       <c r="AC9" s="19">
         <v>288</v>
       </c>
+      <c r="AD9" s="19">
+        <v>318</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="16">
         <v>136</v>
       </c>
       <c r="C10" s="16">
         <v>113</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>122</v>
       </c>
       <c r="F10" s="16">
         <v>123</v>
       </c>
       <c r="G10" s="16">
         <v>140</v>
       </c>
       <c r="H10" s="19">
         <v>168</v>
@@ -7744,50 +7942,53 @@
       </c>
       <c r="V10" s="19">
         <v>148</v>
       </c>
       <c r="W10" s="16">
         <v>174</v>
       </c>
       <c r="X10" s="16">
         <v>116</v>
       </c>
       <c r="Y10" s="16">
         <v>169</v>
       </c>
       <c r="Z10" s="19">
         <v>122</v>
       </c>
       <c r="AA10" s="19">
         <v>128</v>
       </c>
       <c r="AB10" s="19">
         <v>169</v>
       </c>
       <c r="AC10" s="19">
         <v>117</v>
       </c>
+      <c r="AD10" s="19">
+        <v>138</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16">
         <v>15</v>
       </c>
       <c r="C11" s="16">
         <v>20</v>
       </c>
       <c r="D11" s="16">
         <v>29</v>
       </c>
       <c r="E11" s="16">
         <v>12</v>
       </c>
       <c r="F11" s="16">
         <v>20</v>
       </c>
       <c r="G11" s="16">
         <v>25</v>
       </c>
       <c r="H11" s="19">
         <v>24</v>
@@ -7833,50 +8034,53 @@
       </c>
       <c r="V11" s="19">
         <v>25</v>
       </c>
       <c r="W11" s="16">
         <v>32</v>
       </c>
       <c r="X11" s="16">
         <v>28</v>
       </c>
       <c r="Y11" s="16">
         <v>25</v>
       </c>
       <c r="Z11" s="19">
         <v>25</v>
       </c>
       <c r="AA11" s="19">
         <v>11</v>
       </c>
       <c r="AB11" s="19">
         <v>21</v>
       </c>
       <c r="AC11" s="19">
         <v>21</v>
       </c>
+      <c r="AD11" s="19">
+        <v>18</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16">
         <v>1</v>
       </c>
       <c r="C12" s="16">
         <v>1</v>
       </c>
       <c r="D12" s="16">
         <v>4</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="16">
         <v>3</v>
       </c>
       <c r="G12" s="16">
         <v>2</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -7922,50 +8126,53 @@
       </c>
       <c r="V12" s="19">
         <v>2</v>
       </c>
       <c r="W12" s="16">
         <v>1</v>
       </c>
       <c r="X12" s="16">
         <v>4</v>
       </c>
       <c r="Y12" s="16">
         <v>2</v>
       </c>
       <c r="Z12" s="19">
         <v>4</v>
       </c>
       <c r="AA12" s="19">
         <v>4</v>
       </c>
       <c r="AB12" s="19">
         <v>3</v>
       </c>
       <c r="AC12" s="19">
         <v>4</v>
       </c>
+      <c r="AD12" s="19">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="16">
         <v>10</v>
       </c>
       <c r="C13" s="16">
         <v>7</v>
       </c>
       <c r="D13" s="16">
         <v>12</v>
       </c>
       <c r="E13" s="16">
         <v>16</v>
       </c>
       <c r="F13" s="16">
         <v>16</v>
       </c>
       <c r="G13" s="16">
         <v>15</v>
       </c>
       <c r="H13" s="19">
         <v>14</v>
@@ -8011,50 +8218,53 @@
       </c>
       <c r="V13" s="19">
         <v>14</v>
       </c>
       <c r="W13" s="16">
         <v>24</v>
       </c>
       <c r="X13" s="16">
         <v>6</v>
       </c>
       <c r="Y13" s="16">
         <v>21</v>
       </c>
       <c r="Z13" s="19">
         <v>13</v>
       </c>
       <c r="AA13" s="19">
         <v>15</v>
       </c>
       <c r="AB13" s="19">
         <v>21</v>
       </c>
       <c r="AC13" s="19">
         <v>15</v>
       </c>
+      <c r="AD13" s="19">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="16">
         <v>46</v>
       </c>
       <c r="C14" s="16">
         <v>42</v>
       </c>
       <c r="D14" s="16">
         <v>43</v>
       </c>
       <c r="E14" s="16">
         <v>45</v>
       </c>
       <c r="F14" s="16">
         <v>51</v>
       </c>
       <c r="G14" s="16">
         <v>51</v>
       </c>
       <c r="H14" s="19">
         <v>54</v>
@@ -8100,50 +8310,53 @@
       </c>
       <c r="V14" s="19">
         <v>58</v>
       </c>
       <c r="W14" s="16">
         <v>49</v>
       </c>
       <c r="X14" s="16">
         <v>44</v>
       </c>
       <c r="Y14" s="16">
         <v>64</v>
       </c>
       <c r="Z14" s="19">
         <v>47</v>
       </c>
       <c r="AA14" s="19">
         <v>41</v>
       </c>
       <c r="AB14" s="19">
         <v>59</v>
       </c>
       <c r="AC14" s="19">
         <v>55</v>
       </c>
+      <c r="AD14" s="19">
+        <v>65</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="16">
         <v>21</v>
       </c>
       <c r="C15" s="16">
         <v>21</v>
       </c>
       <c r="D15" s="16">
         <v>16</v>
       </c>
       <c r="E15" s="16">
         <v>18</v>
       </c>
       <c r="F15" s="16">
         <v>19</v>
       </c>
       <c r="G15" s="16">
         <v>15</v>
       </c>
       <c r="H15" s="19">
         <v>21</v>
@@ -8188,85 +8401,89 @@
         <v>16</v>
       </c>
       <c r="V15" s="19">
         <v>18</v>
       </c>
       <c r="W15" s="16">
         <v>15</v>
       </c>
       <c r="X15" s="16">
         <v>14</v>
       </c>
       <c r="Y15" s="16">
         <v>28</v>
       </c>
       <c r="Z15" s="19">
         <v>30</v>
       </c>
       <c r="AA15" s="19">
         <v>16</v>
       </c>
       <c r="AB15" s="19">
         <v>16</v>
       </c>
       <c r="AC15" s="19">
         <v>27</v>
+      </c>
+      <c r="AD15" s="19">
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="39"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
-    </row>
-    <row r="17" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="19"/>
+    </row>
+    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="16">
         <v>18</v>
       </c>
       <c r="C17" s="16">
         <v>17</v>
       </c>
       <c r="D17" s="16">
         <v>17</v>
       </c>
       <c r="E17" s="16">
         <v>11</v>
       </c>
       <c r="F17" s="16">
         <v>15</v>
       </c>
       <c r="G17" s="16">
         <v>13</v>
       </c>
       <c r="H17" s="19">
         <v>27</v>
       </c>
       <c r="I17" s="19">
@@ -8310,52 +8527,55 @@
       </c>
       <c r="V17" s="19">
         <v>21</v>
       </c>
       <c r="W17" s="16">
         <v>16</v>
       </c>
       <c r="X17" s="16">
         <v>21</v>
       </c>
       <c r="Y17" s="16">
         <v>22</v>
       </c>
       <c r="Z17" s="19">
         <v>8</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
       <c r="AB17" s="19">
         <v>13</v>
       </c>
       <c r="AC17" s="19">
         <v>17</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="19">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="16">
         <v>1</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="16">
         <v>2</v>
       </c>
       <c r="F18" s="16">
         <v>2</v>
       </c>
       <c r="G18" s="16">
         <v>3</v>
       </c>
       <c r="H18" s="19">
         <v>1</v>
       </c>
       <c r="I18" s="19">
@@ -8399,52 +8619,55 @@
       </c>
       <c r="V18" s="19">
         <v>3</v>
       </c>
       <c r="W18" s="16">
         <v>1</v>
       </c>
       <c r="X18" s="16">
         <v>3</v>
       </c>
       <c r="Y18" s="39" t="s">
         <v>48</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>48</v>
       </c>
       <c r="AA18" s="39">
         <v>2</v>
       </c>
       <c r="AB18" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AC18" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="16">
         <v>10</v>
       </c>
       <c r="C19" s="16">
         <v>4</v>
       </c>
       <c r="D19" s="16">
         <v>11</v>
       </c>
       <c r="E19" s="16">
         <v>8</v>
       </c>
       <c r="F19" s="16">
         <v>14</v>
       </c>
       <c r="G19" s="16">
         <v>14</v>
       </c>
       <c r="H19" s="19">
         <v>10</v>
       </c>
       <c r="I19" s="19">
@@ -8488,52 +8711,55 @@
       </c>
       <c r="V19" s="19">
         <v>10</v>
       </c>
       <c r="W19" s="16">
         <v>21</v>
       </c>
       <c r="X19" s="16">
         <v>5</v>
       </c>
       <c r="Y19" s="16">
         <v>5</v>
       </c>
       <c r="Z19" s="19">
         <v>9</v>
       </c>
       <c r="AA19" s="19">
         <v>9</v>
       </c>
       <c r="AB19" s="19">
         <v>17</v>
       </c>
       <c r="AC19" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="16">
         <v>3</v>
       </c>
       <c r="C20" s="16">
         <v>4</v>
       </c>
       <c r="D20" s="16">
         <v>9</v>
       </c>
       <c r="E20" s="16">
         <v>6</v>
       </c>
       <c r="F20" s="16">
         <v>6</v>
       </c>
       <c r="G20" s="16">
         <v>5</v>
       </c>
       <c r="H20" s="19">
         <v>2</v>
       </c>
       <c r="I20" s="19">
@@ -8577,52 +8803,55 @@
       </c>
       <c r="V20" s="19">
         <v>3</v>
       </c>
       <c r="W20" s="16">
         <v>1</v>
       </c>
       <c r="X20" s="16">
         <v>2</v>
       </c>
       <c r="Y20" s="16">
         <v>1</v>
       </c>
       <c r="Z20" s="19">
         <v>5</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AB20" s="19">
         <v>2</v>
       </c>
       <c r="AC20" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="16">
         <v>5</v>
       </c>
       <c r="C21" s="16">
         <v>4</v>
       </c>
       <c r="D21" s="16">
         <v>5</v>
       </c>
       <c r="E21" s="16">
         <v>1</v>
       </c>
       <c r="F21" s="16">
         <v>4</v>
       </c>
       <c r="G21" s="16">
         <v>4</v>
       </c>
       <c r="H21" s="19">
         <v>4</v>
       </c>
       <c r="I21" s="19">
@@ -8666,52 +8895,55 @@
       </c>
       <c r="V21" s="19">
         <v>7</v>
       </c>
       <c r="W21" s="16">
         <v>2</v>
       </c>
       <c r="X21" s="16">
         <v>2</v>
       </c>
       <c r="Y21" s="16">
         <v>2</v>
       </c>
       <c r="Z21" s="19">
         <v>2</v>
       </c>
       <c r="AA21" s="19">
         <v>3</v>
       </c>
       <c r="AB21" s="19">
         <v>3</v>
       </c>
       <c r="AC21" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="16">
         <v>8</v>
       </c>
       <c r="C22" s="16">
         <v>3</v>
       </c>
       <c r="D22" s="16">
         <v>3</v>
       </c>
       <c r="E22" s="16">
         <v>4</v>
       </c>
       <c r="F22" s="16">
         <v>4</v>
       </c>
       <c r="G22" s="16">
         <v>10</v>
       </c>
       <c r="H22" s="19">
         <v>9</v>
       </c>
       <c r="I22" s="19">
@@ -8755,52 +8987,55 @@
       </c>
       <c r="V22" s="19">
         <v>8</v>
       </c>
       <c r="W22" s="16">
         <v>11</v>
       </c>
       <c r="X22" s="16">
         <v>9</v>
       </c>
       <c r="Y22" s="16">
         <v>11</v>
       </c>
       <c r="Z22" s="19">
         <v>1</v>
       </c>
       <c r="AA22" s="19">
         <v>4</v>
       </c>
       <c r="AB22" s="19">
         <v>6</v>
       </c>
       <c r="AC22" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>1</v>
       </c>
       <c r="D23" s="19">
         <v>11</v>
       </c>
       <c r="E23" s="19">
         <v>2</v>
       </c>
       <c r="F23" s="19">
         <v>6</v>
       </c>
       <c r="G23" s="19">
         <v>5</v>
       </c>
       <c r="H23" s="19">
         <v>5</v>
       </c>
       <c r="I23" s="19">
@@ -8844,85 +9079,89 @@
       </c>
       <c r="V23" s="19">
         <v>6</v>
       </c>
       <c r="W23" s="16">
         <v>7</v>
       </c>
       <c r="X23" s="16">
         <v>9</v>
       </c>
       <c r="Y23" s="16">
         <v>5</v>
       </c>
       <c r="Z23" s="19">
         <v>2</v>
       </c>
       <c r="AA23" s="19">
         <v>2</v>
       </c>
       <c r="AB23" s="19">
         <v>5</v>
       </c>
       <c r="AC23" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="49"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="51"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
-      <c r="AC24" s="73"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC24" s="67"/>
+      <c r="AD24" s="19"/>
+    </row>
+    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16">
         <v>239</v>
       </c>
       <c r="C25" s="16">
         <v>214</v>
       </c>
       <c r="D25" s="16">
         <v>233</v>
       </c>
       <c r="E25" s="16">
         <v>223</v>
       </c>
       <c r="F25" s="16">
         <v>246</v>
       </c>
       <c r="G25" s="19">
         <v>255</v>
       </c>
       <c r="H25" s="19">
         <v>292</v>
       </c>
       <c r="I25" s="19">
@@ -8966,52 +9205,55 @@
       </c>
       <c r="V25" s="19">
         <v>275</v>
       </c>
       <c r="W25" s="16">
         <v>304</v>
       </c>
       <c r="X25" s="16">
         <v>223</v>
       </c>
       <c r="Y25" s="16">
         <v>323</v>
       </c>
       <c r="Z25" s="19">
         <v>247</v>
       </c>
       <c r="AA25" s="19">
         <v>220</v>
       </c>
       <c r="AB25" s="19">
         <v>294</v>
       </c>
       <c r="AC25" s="19">
         <v>248</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="19">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="16">
         <v>136</v>
       </c>
       <c r="C26" s="16">
         <v>113</v>
       </c>
       <c r="D26" s="16">
         <v>117</v>
       </c>
       <c r="E26" s="16">
         <v>122</v>
       </c>
       <c r="F26" s="16">
         <v>123</v>
       </c>
       <c r="G26" s="19">
         <v>140</v>
       </c>
       <c r="H26" s="19">
         <v>168</v>
       </c>
       <c r="I26" s="19">
@@ -9055,52 +9297,55 @@
       </c>
       <c r="V26" s="19">
         <v>148</v>
       </c>
       <c r="W26" s="16">
         <v>174</v>
       </c>
       <c r="X26" s="16">
         <v>116</v>
       </c>
       <c r="Y26" s="16">
         <v>169</v>
       </c>
       <c r="Z26" s="19">
         <v>122</v>
       </c>
       <c r="AA26" s="19">
         <v>128</v>
       </c>
       <c r="AB26" s="19">
         <v>169</v>
       </c>
       <c r="AC26" s="19">
         <v>117</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="19">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16">
         <v>15</v>
       </c>
       <c r="C27" s="16">
         <v>20</v>
       </c>
       <c r="D27" s="16">
         <v>29</v>
       </c>
       <c r="E27" s="16">
         <v>12</v>
       </c>
       <c r="F27" s="16">
         <v>20</v>
       </c>
       <c r="G27" s="19">
         <v>25</v>
       </c>
       <c r="H27" s="19">
         <v>24</v>
       </c>
       <c r="I27" s="19">
@@ -9144,52 +9389,55 @@
       </c>
       <c r="V27" s="19">
         <v>25</v>
       </c>
       <c r="W27" s="16">
         <v>32</v>
       </c>
       <c r="X27" s="16">
         <v>28</v>
       </c>
       <c r="Y27" s="16">
         <v>25</v>
       </c>
       <c r="Z27" s="19">
         <v>25</v>
       </c>
       <c r="AA27" s="19">
         <v>11</v>
       </c>
       <c r="AB27" s="19">
         <v>21</v>
       </c>
       <c r="AC27" s="19">
         <v>21</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="16">
         <v>1</v>
       </c>
       <c r="C28" s="16">
         <v>1</v>
       </c>
       <c r="D28" s="16">
         <v>4</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="16">
         <v>3</v>
       </c>
       <c r="G28" s="19">
         <v>2</v>
       </c>
       <c r="H28" s="19">
         <v>1</v>
       </c>
       <c r="I28" s="19">
@@ -9233,52 +9481,55 @@
       </c>
       <c r="V28" s="19">
         <v>2</v>
       </c>
       <c r="W28" s="16">
         <v>1</v>
       </c>
       <c r="X28" s="16">
         <v>4</v>
       </c>
       <c r="Y28" s="16">
         <v>2</v>
       </c>
       <c r="Z28" s="19">
         <v>4</v>
       </c>
       <c r="AA28" s="19">
         <v>4</v>
       </c>
       <c r="AB28" s="19">
         <v>3</v>
       </c>
       <c r="AC28" s="19">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="16">
         <v>10</v>
       </c>
       <c r="C29" s="16">
         <v>7</v>
       </c>
       <c r="D29" s="16">
         <v>12</v>
       </c>
       <c r="E29" s="16">
         <v>16</v>
       </c>
       <c r="F29" s="16">
         <v>16</v>
       </c>
       <c r="G29" s="19">
         <v>15</v>
       </c>
       <c r="H29" s="19">
         <v>14</v>
       </c>
       <c r="I29" s="19">
@@ -9322,52 +9573,55 @@
       </c>
       <c r="V29" s="19">
         <v>14</v>
       </c>
       <c r="W29" s="16">
         <v>24</v>
       </c>
       <c r="X29" s="16">
         <v>6</v>
       </c>
       <c r="Y29" s="16">
         <v>21</v>
       </c>
       <c r="Z29" s="19">
         <v>13</v>
       </c>
       <c r="AA29" s="19">
         <v>15</v>
       </c>
       <c r="AB29" s="19">
         <v>21</v>
       </c>
       <c r="AC29" s="19">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="16">
         <v>46</v>
       </c>
       <c r="C30" s="16">
         <v>42</v>
       </c>
       <c r="D30" s="16">
         <v>43</v>
       </c>
       <c r="E30" s="16">
         <v>45</v>
       </c>
       <c r="F30" s="16">
         <v>51</v>
       </c>
       <c r="G30" s="19">
         <v>51</v>
       </c>
       <c r="H30" s="19">
         <v>54</v>
       </c>
       <c r="I30" s="19">
@@ -9411,52 +9665,55 @@
       </c>
       <c r="V30" s="19">
         <v>58</v>
       </c>
       <c r="W30" s="16">
         <v>49</v>
       </c>
       <c r="X30" s="16">
         <v>44</v>
       </c>
       <c r="Y30" s="16">
         <v>64</v>
       </c>
       <c r="Z30" s="19">
         <v>47</v>
       </c>
       <c r="AA30" s="19">
         <v>41</v>
       </c>
       <c r="AB30" s="19">
         <v>59</v>
       </c>
       <c r="AC30" s="19">
         <v>55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="19">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="16">
         <v>21</v>
       </c>
       <c r="C31" s="16">
         <v>21</v>
       </c>
       <c r="D31" s="16">
         <v>16</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>19</v>
       </c>
       <c r="G31" s="19">
         <v>15</v>
       </c>
       <c r="H31" s="19">
         <v>21</v>
       </c>
       <c r="I31" s="19">
@@ -9500,84 +9757,87 @@
       </c>
       <c r="V31" s="19">
         <v>18</v>
       </c>
       <c r="W31" s="16">
         <v>15</v>
       </c>
       <c r="X31" s="16">
         <v>14</v>
       </c>
       <c r="Y31" s="16">
         <v>28</v>
       </c>
       <c r="Z31" s="19">
         <v>30</v>
       </c>
       <c r="AA31" s="19">
         <v>16</v>
       </c>
       <c r="AB31" s="19">
         <v>16</v>
       </c>
       <c r="AC31" s="19">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="19">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="19"/>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="19"/>
       <c r="AA32" s="19"/>
       <c r="AB32" s="19"/>
       <c r="AC32" s="19"/>
     </row>
-    <row r="33" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="16">
         <v>9</v>
       </c>
       <c r="C33" s="16">
         <v>8</v>
       </c>
       <c r="D33" s="16">
         <v>8</v>
       </c>
       <c r="E33" s="16">
         <v>6</v>
       </c>
       <c r="F33" s="16">
         <v>12</v>
       </c>
       <c r="G33" s="19">
         <v>5</v>
       </c>
       <c r="H33" s="19">
         <v>10</v>
       </c>
       <c r="I33" s="19">
@@ -9621,52 +9881,55 @@
       </c>
       <c r="V33" s="19">
         <v>9</v>
       </c>
       <c r="W33" s="16">
         <v>9</v>
       </c>
       <c r="X33" s="16">
         <v>10</v>
       </c>
       <c r="Y33" s="16">
         <v>14</v>
       </c>
       <c r="Z33" s="19">
         <v>3</v>
       </c>
       <c r="AA33" s="19">
         <v>5</v>
       </c>
       <c r="AB33" s="19">
         <v>4</v>
       </c>
       <c r="AC33" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="19">
         <v>1</v>
       </c>
       <c r="C34" s="19">
         <v>2</v>
       </c>
       <c r="D34" s="19">
         <v>4</v>
       </c>
       <c r="E34" s="19">
         <v>4</v>
       </c>
       <c r="F34" s="19">
         <v>2</v>
       </c>
       <c r="G34" s="19">
         <v>2</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I34" s="19">
@@ -9710,85 +9973,89 @@
       </c>
       <c r="V34" s="19">
         <v>1</v>
       </c>
       <c r="W34" s="39" t="s">
         <v>48</v>
       </c>
       <c r="X34" s="16">
         <v>1</v>
       </c>
       <c r="Y34" s="16" t="s">
         <v>48</v>
       </c>
       <c r="Z34" s="19">
         <v>3</v>
       </c>
       <c r="AA34" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AB34" s="19">
         <v>1</v>
       </c>
       <c r="AC34" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="49"/>
       <c r="R35" s="51"/>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51"/>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51"/>
       <c r="AC35" s="51"/>
-    </row>
-    <row r="36" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="19"/>
+    </row>
+    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="16">
         <v>40</v>
       </c>
       <c r="C36" s="19">
         <v>24</v>
       </c>
       <c r="D36" s="19">
         <v>44</v>
       </c>
       <c r="E36" s="19">
         <v>24</v>
       </c>
       <c r="F36" s="16">
         <v>37</v>
       </c>
       <c r="G36" s="19">
         <v>47</v>
       </c>
       <c r="H36" s="19">
         <v>48</v>
       </c>
       <c r="I36" s="19">
@@ -9832,84 +10099,88 @@
       </c>
       <c r="V36" s="19">
         <v>48</v>
       </c>
       <c r="W36" s="16">
         <v>50</v>
       </c>
       <c r="X36" s="19">
         <v>40</v>
       </c>
       <c r="Y36" s="19">
         <v>32</v>
       </c>
       <c r="Z36" s="19">
         <v>21</v>
       </c>
       <c r="AA36" s="19">
         <v>25</v>
       </c>
       <c r="AB36" s="19">
         <v>41</v>
       </c>
       <c r="AC36" s="19">
         <v>40</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="19">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="16"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
-    </row>
-    <row r="38" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="19"/>
+    </row>
+    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="16">
         <v>9</v>
       </c>
       <c r="C38" s="19">
         <v>9</v>
       </c>
       <c r="D38" s="19">
         <v>9</v>
       </c>
       <c r="E38" s="19">
         <v>5</v>
       </c>
       <c r="F38" s="16">
         <v>3</v>
       </c>
       <c r="G38" s="19">
         <v>8</v>
       </c>
       <c r="H38" s="19">
         <v>17</v>
       </c>
       <c r="I38" s="19">
@@ -9953,52 +10224,55 @@
       </c>
       <c r="V38" s="19">
         <v>12</v>
       </c>
       <c r="W38" s="16">
         <v>7</v>
       </c>
       <c r="X38" s="19">
         <v>11</v>
       </c>
       <c r="Y38" s="19">
         <v>8</v>
       </c>
       <c r="Z38" s="19">
         <v>5</v>
       </c>
       <c r="AA38" s="19">
         <v>5</v>
       </c>
       <c r="AB38" s="19">
         <v>9</v>
       </c>
       <c r="AC38" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="19">
         <v>1</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="19">
         <v>2</v>
       </c>
       <c r="F39" s="16">
         <v>2</v>
       </c>
       <c r="G39" s="19">
         <v>3</v>
       </c>
       <c r="H39" s="19">
         <v>1</v>
       </c>
       <c r="I39" s="19">
@@ -10042,52 +10316,55 @@
       </c>
       <c r="V39" s="19">
         <v>3</v>
       </c>
       <c r="W39" s="16">
         <v>1</v>
       </c>
       <c r="X39" s="19">
         <v>3</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>48</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>48</v>
       </c>
       <c r="AA39" s="39">
         <v>2</v>
       </c>
       <c r="AB39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AC39" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16">
         <v>10</v>
       </c>
       <c r="C40" s="19">
         <v>4</v>
       </c>
       <c r="D40" s="19">
         <v>11</v>
       </c>
       <c r="E40" s="19">
         <v>8</v>
       </c>
       <c r="F40" s="16">
         <v>14</v>
       </c>
       <c r="G40" s="19">
         <v>14</v>
       </c>
       <c r="H40" s="19">
         <v>10</v>
       </c>
       <c r="I40" s="19">
@@ -10131,52 +10408,55 @@
       </c>
       <c r="V40" s="19">
         <v>10</v>
       </c>
       <c r="W40" s="16">
         <v>21</v>
       </c>
       <c r="X40" s="19">
         <v>5</v>
       </c>
       <c r="Y40" s="19">
         <v>5</v>
       </c>
       <c r="Z40" s="19">
         <v>9</v>
       </c>
       <c r="AA40" s="19">
         <v>9</v>
       </c>
       <c r="AB40" s="19">
         <v>17</v>
       </c>
       <c r="AC40" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="16">
         <v>2</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="19">
         <v>5</v>
       </c>
       <c r="E41" s="19">
         <v>2</v>
       </c>
       <c r="F41" s="16">
         <v>4</v>
       </c>
       <c r="G41" s="19">
         <v>3</v>
       </c>
       <c r="H41" s="19">
         <v>2</v>
       </c>
       <c r="I41" s="19">
@@ -10220,52 +10500,55 @@
       </c>
       <c r="V41" s="19">
         <v>2</v>
       </c>
       <c r="W41" s="16">
         <v>1</v>
       </c>
       <c r="X41" s="19">
         <v>1</v>
       </c>
       <c r="Y41" s="19">
         <v>1</v>
       </c>
       <c r="Z41" s="19">
         <v>2</v>
       </c>
       <c r="AA41" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AB41" s="19">
         <v>1</v>
       </c>
       <c r="AC41" s="19">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="16">
         <v>5</v>
       </c>
       <c r="C42" s="19">
         <v>4</v>
       </c>
       <c r="D42" s="19">
         <v>5</v>
       </c>
       <c r="E42" s="19">
         <v>1</v>
       </c>
       <c r="F42" s="16">
         <v>4</v>
       </c>
       <c r="G42" s="19">
         <v>4</v>
       </c>
       <c r="H42" s="19">
         <v>4</v>
       </c>
       <c r="I42" s="19">
@@ -10309,52 +10592,55 @@
       </c>
       <c r="V42" s="19">
         <v>7</v>
       </c>
       <c r="W42" s="16">
         <v>2</v>
       </c>
       <c r="X42" s="19">
         <v>2</v>
       </c>
       <c r="Y42" s="19">
         <v>2</v>
       </c>
       <c r="Z42" s="19">
         <v>2</v>
       </c>
       <c r="AA42" s="19">
         <v>3</v>
       </c>
       <c r="AB42" s="19">
         <v>3</v>
       </c>
       <c r="AC42" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="16">
         <v>8</v>
       </c>
       <c r="C43" s="19">
         <v>3</v>
       </c>
       <c r="D43" s="19">
         <v>3</v>
       </c>
       <c r="E43" s="19">
         <v>4</v>
       </c>
       <c r="F43" s="16">
         <v>4</v>
       </c>
       <c r="G43" s="19">
         <v>10</v>
       </c>
       <c r="H43" s="19">
         <v>9</v>
       </c>
       <c r="I43" s="19">
@@ -10398,52 +10684,55 @@
       </c>
       <c r="V43" s="19">
         <v>8</v>
       </c>
       <c r="W43" s="16">
         <v>11</v>
       </c>
       <c r="X43" s="19">
         <v>9</v>
       </c>
       <c r="Y43" s="19">
         <v>11</v>
       </c>
       <c r="Z43" s="19">
         <v>1</v>
       </c>
       <c r="AA43" s="19">
         <v>4</v>
       </c>
       <c r="AB43" s="19">
         <v>6</v>
       </c>
       <c r="AC43" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="21">
         <v>6</v>
       </c>
       <c r="C44" s="21">
         <v>1</v>
       </c>
       <c r="D44" s="21">
         <v>11</v>
       </c>
       <c r="E44" s="21">
         <v>2</v>
       </c>
       <c r="F44" s="21">
         <v>6</v>
       </c>
       <c r="G44" s="21">
         <v>5</v>
       </c>
       <c r="H44" s="21">
         <v>5</v>
       </c>
       <c r="I44" s="21">
@@ -10487,52 +10776,55 @@
       </c>
       <c r="V44" s="21">
         <v>6</v>
       </c>
       <c r="W44" s="21">
         <v>7</v>
       </c>
       <c r="X44" s="21">
         <v>9</v>
       </c>
       <c r="Y44" s="21">
         <v>5</v>
       </c>
       <c r="Z44" s="21">
         <v>2</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21">
         <v>5</v>
       </c>
       <c r="AC44" s="21">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="9"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="W45" s="36"/>
       <c r="AC45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -10641,110 +10933,110 @@
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="40"/>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AD5" s="36"/>
       <c r="AE5" s="36"/>
       <c r="AG5" s="42"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="44"/>
       <c r="AL5" s="40"/>
       <c r="AM5" s="40"/>
       <c r="AN5" s="40"/>
       <c r="AP5" s="36"/>
       <c r="AQ5" s="36"/>
       <c r="AS5" s="42"/>
       <c r="AU5" s="20"/>
       <c r="AV5" s="20"/>
       <c r="AW5" s="44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A6" s="69"/>
+      <c r="A6" s="70"/>
       <c r="B6" s="22">
         <v>2023</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
-      <c r="N6" s="71">
+      <c r="N6" s="72">
         <v>2024</v>
       </c>
-      <c r="O6" s="72"/>
-[...10 lines deleted...]
-      <c r="Z6" s="71">
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="72">
         <v>2025</v>
       </c>
-      <c r="AA6" s="72"/>
-[...10 lines deleted...]
-      <c r="AL6" s="71">
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="72">
         <v>2026</v>
       </c>
-      <c r="AM6" s="72"/>
-[...9 lines deleted...]
-      <c r="AW6" s="72"/>
+      <c r="AM6" s="73"/>
+      <c r="AN6" s="73"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="73"/>
+      <c r="AQ6" s="73"/>
+      <c r="AR6" s="73"/>
+      <c r="AS6" s="73"/>
+      <c r="AT6" s="73"/>
+      <c r="AU6" s="73"/>
+      <c r="AV6" s="73"/>
+      <c r="AW6" s="73"/>
     </row>
     <row r="7" spans="1:49" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="A7" s="70"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="24" t="s">
@@ -11014,50 +11306,53 @@
       </c>
       <c r="AH9" s="33">
         <v>3.38</v>
       </c>
       <c r="AI9" s="30">
         <v>3.41</v>
       </c>
       <c r="AJ9" s="30">
         <v>3.36</v>
       </c>
       <c r="AK9" s="30">
         <v>3.39</v>
       </c>
       <c r="AL9" s="33">
         <v>2.79</v>
       </c>
       <c r="AM9" s="33">
         <v>2.8</v>
       </c>
       <c r="AN9" s="33">
         <v>3.04</v>
       </c>
       <c r="AO9" s="33">
         <v>3.06</v>
       </c>
+      <c r="AP9" s="33">
+        <v>3.11</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="29">
         <v>1.2</v>
       </c>
       <c r="C10" s="29">
         <v>1.28</v>
       </c>
       <c r="D10" s="29">
         <v>1.28</v>
       </c>
       <c r="E10" s="29">
         <v>1.3</v>
       </c>
       <c r="F10" s="30">
         <v>1.39</v>
       </c>
       <c r="G10" s="30">
         <v>1.4</v>
       </c>
       <c r="H10" s="30">
         <v>1.41</v>
@@ -11139,50 +11434,53 @@
       </c>
       <c r="AH10" s="33">
         <v>3.58</v>
       </c>
       <c r="AI10" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ10" s="30">
         <v>3.52</v>
       </c>
       <c r="AK10" s="30">
         <v>3.54</v>
       </c>
       <c r="AL10" s="33">
         <v>2.68</v>
       </c>
       <c r="AM10" s="33">
         <v>2.88</v>
       </c>
       <c r="AN10" s="33">
         <v>3.17</v>
       </c>
       <c r="AO10" s="33">
         <v>3.04</v>
       </c>
+      <c r="AP10" s="33">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>0.91</v>
       </c>
       <c r="C11" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="D11" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="29">
         <v>1.06</v>
       </c>
       <c r="F11" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="H11" s="30">
         <v>1.1100000000000001</v>
@@ -11264,50 +11562,53 @@
       </c>
       <c r="AH11" s="33">
         <v>3.63</v>
       </c>
       <c r="AI11" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ11" s="30">
         <v>3.82</v>
       </c>
       <c r="AK11" s="30">
         <v>3.82</v>
       </c>
       <c r="AL11" s="33">
         <v>3.87</v>
       </c>
       <c r="AM11" s="33">
         <v>2.91</v>
       </c>
       <c r="AN11" s="33">
         <v>3.03</v>
       </c>
       <c r="AO11" s="33">
         <v>3.1</v>
       </c>
+      <c r="AP11" s="33">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>3.16</v>
       </c>
       <c r="C12" s="29">
         <v>1.66</v>
       </c>
       <c r="D12" s="29">
         <v>2.54</v>
       </c>
       <c r="E12" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="F12" s="30">
         <v>1.95</v>
       </c>
       <c r="G12" s="30">
         <v>1.99</v>
       </c>
       <c r="H12" s="30">
         <v>1.7</v>
@@ -11389,50 +11690,53 @@
       </c>
       <c r="AH12" s="33">
         <v>2.74</v>
       </c>
       <c r="AI12" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ12" s="30">
         <v>2.74</v>
       </c>
       <c r="AK12" s="30">
         <v>2.69</v>
       </c>
       <c r="AL12" s="33">
         <v>4.53</v>
       </c>
       <c r="AM12" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="AN12" s="33">
         <v>4.21</v>
       </c>
       <c r="AO12" s="33">
         <v>4.28</v>
       </c>
+      <c r="AP12" s="33">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="29">
         <v>1.35</v>
       </c>
       <c r="C13" s="29">
         <v>1.55</v>
       </c>
       <c r="D13" s="29">
         <v>1.58</v>
       </c>
       <c r="E13" s="29">
         <v>1.53</v>
       </c>
       <c r="F13" s="30">
         <v>1.6</v>
       </c>
       <c r="G13" s="30">
         <v>1.52</v>
       </c>
       <c r="H13" s="30">
         <v>1.69</v>
@@ -11514,50 +11818,53 @@
       </c>
       <c r="AH13" s="33">
         <v>3.58</v>
       </c>
       <c r="AI13" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ13" s="30">
         <v>3.68</v>
       </c>
       <c r="AK13" s="30">
         <v>3.85</v>
       </c>
       <c r="AL13" s="33">
         <v>3.55</v>
       </c>
       <c r="AM13" s="33">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN13" s="33">
         <v>4.62</v>
       </c>
       <c r="AO13" s="33">
         <v>4.5199999999999996</v>
       </c>
+      <c r="AP13" s="33">
+        <v>4.2699999999999996</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>0.8</v>
       </c>
       <c r="C14" s="29">
         <v>1.08</v>
       </c>
       <c r="D14" s="29">
         <v>1.23</v>
       </c>
       <c r="E14" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="30">
         <v>1.21</v>
       </c>
       <c r="G14" s="30">
         <v>1.29</v>
       </c>
       <c r="H14" s="30">
         <v>1.42</v>
@@ -11639,50 +11946,53 @@
       </c>
       <c r="AH14" s="33">
         <v>3.62</v>
       </c>
       <c r="AI14" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ14" s="30">
         <v>3.54</v>
       </c>
       <c r="AK14" s="30">
         <v>3.6</v>
       </c>
       <c r="AL14" s="33">
         <v>3.14</v>
       </c>
       <c r="AM14" s="33">
         <v>3.1</v>
       </c>
       <c r="AN14" s="33">
         <v>3.4</v>
       </c>
       <c r="AO14" s="33">
         <v>3.5</v>
       </c>
+      <c r="AP14" s="33">
+        <v>3.68</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>1.21</v>
       </c>
       <c r="C15" s="29">
         <v>1.7</v>
       </c>
       <c r="D15" s="29">
         <v>1.74</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="30">
         <v>1.7</v>
       </c>
       <c r="G15" s="30">
         <v>1.66</v>
       </c>
       <c r="H15" s="30">
         <v>1.68</v>
@@ -11763,91 +12073,95 @@
         <v>4.2</v>
       </c>
       <c r="AH15" s="33">
         <v>4.16</v>
       </c>
       <c r="AI15" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ15" s="30">
         <v>3.95</v>
       </c>
       <c r="AK15" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL15" s="33">
         <v>6.21</v>
       </c>
       <c r="AM15" s="33">
         <v>5.0199999999999996</v>
       </c>
       <c r="AN15" s="33">
         <v>4.45</v>
       </c>
       <c r="AO15" s="33">
         <v>4.78</v>
+      </c>
+      <c r="AP15" s="33">
+        <v>4.6500000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="M16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="33"/>
       <c r="T16" s="33"/>
       <c r="U16" s="33"/>
       <c r="V16" s="33"/>
       <c r="W16" s="33"/>
       <c r="X16" s="33"/>
       <c r="Y16" s="33"/>
       <c r="Z16" s="33"/>
       <c r="AA16" s="33"/>
       <c r="AB16" s="33"/>
       <c r="AC16" s="33"/>
       <c r="AD16" s="33"/>
       <c r="AE16" s="33"/>
       <c r="AF16" s="33"/>
       <c r="AG16" s="33"/>
       <c r="AH16" s="33"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
       <c r="AL16" s="33"/>
       <c r="AM16" s="33"/>
       <c r="AN16" s="33"/>
       <c r="AO16" s="33"/>
-    </row>
-    <row r="17" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP16" s="33"/>
+    </row>
+    <row r="17" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="29">
         <v>0.4</v>
       </c>
       <c r="C17" s="29">
         <v>0.84</v>
       </c>
       <c r="D17" s="29">
         <v>1.17</v>
       </c>
       <c r="E17" s="29">
         <v>1.45</v>
       </c>
       <c r="F17" s="30">
         <v>1.56</v>
       </c>
       <c r="G17" s="30">
         <v>1.4</v>
       </c>
       <c r="H17" s="30">
         <v>1.34</v>
       </c>
       <c r="I17" s="30">
@@ -11927,52 +12241,55 @@
       </c>
       <c r="AH17" s="33">
         <v>3.33</v>
       </c>
       <c r="AI17" s="30">
         <v>3.33</v>
       </c>
       <c r="AJ17" s="30">
         <v>3.43</v>
       </c>
       <c r="AK17" s="30">
         <v>3.52</v>
       </c>
       <c r="AL17" s="33">
         <v>1.67</v>
       </c>
       <c r="AM17" s="33">
         <v>1.97</v>
       </c>
       <c r="AN17" s="33">
         <v>2.23</v>
       </c>
       <c r="AO17" s="33">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP17" s="33">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="29">
         <v>0.74</v>
       </c>
       <c r="C18" s="29">
         <v>0.78</v>
       </c>
       <c r="D18" s="29">
         <v>1.27</v>
       </c>
       <c r="E18" s="29">
         <v>0.95</v>
       </c>
       <c r="F18" s="30">
         <v>0.76</v>
       </c>
       <c r="G18" s="30">
         <v>0.76</v>
       </c>
       <c r="H18" s="30">
         <v>0.65</v>
       </c>
       <c r="I18" s="30">
@@ -12052,52 +12369,55 @@
       </c>
       <c r="AH18" s="33">
         <v>1.6</v>
       </c>
       <c r="AI18" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ18" s="30">
         <v>1.59</v>
       </c>
       <c r="AK18" s="30">
         <v>1.46</v>
       </c>
       <c r="AL18" s="33" t="s">
         <v>44</v>
       </c>
       <c r="AM18" s="33">
         <v>0.84</v>
       </c>
       <c r="AN18" s="33">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO18" s="33">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="19" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP18" s="33">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="29">
         <v>0.88</v>
       </c>
       <c r="C19" s="29">
         <v>0.81</v>
       </c>
       <c r="D19" s="29">
         <v>0.68</v>
       </c>
       <c r="E19" s="29">
         <v>0.63</v>
       </c>
       <c r="F19" s="30">
         <v>0.81</v>
       </c>
       <c r="G19" s="30">
         <v>0.87</v>
       </c>
       <c r="H19" s="30">
         <v>0.94</v>
       </c>
       <c r="I19" s="30">
@@ -12177,52 +12497,55 @@
       </c>
       <c r="AH19" s="33">
         <v>2.41</v>
       </c>
       <c r="AI19" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ19" s="30">
         <v>2.52</v>
       </c>
       <c r="AK19" s="30">
         <v>2.4</v>
       </c>
       <c r="AL19" s="33">
         <v>2.09</v>
       </c>
       <c r="AM19" s="33">
         <v>2.19</v>
       </c>
       <c r="AN19" s="33">
         <v>2.81</v>
       </c>
       <c r="AO19" s="33">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="20" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP19" s="33">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="29">
         <v>0.8</v>
       </c>
       <c r="D20" s="29">
         <v>0.92</v>
       </c>
       <c r="E20" s="29">
         <v>0.89</v>
       </c>
       <c r="F20" s="30">
         <v>0.86</v>
       </c>
       <c r="G20" s="30">
         <v>0.72</v>
       </c>
       <c r="H20" s="30">
         <v>0.73</v>
       </c>
       <c r="I20" s="30">
@@ -12302,52 +12625,55 @@
       </c>
       <c r="AH20" s="33">
         <v>1.43</v>
       </c>
       <c r="AI20" s="30">
         <v>1.33</v>
       </c>
       <c r="AJ20" s="30">
         <v>1.29</v>
       </c>
       <c r="AK20" s="30">
         <v>1.21</v>
       </c>
       <c r="AL20" s="33">
         <v>2.1</v>
       </c>
       <c r="AM20" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN20" s="33">
         <v>1.01</v>
       </c>
       <c r="AO20" s="33">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP20" s="33">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="29">
         <v>0.41</v>
       </c>
       <c r="F21" s="30">
         <v>0.65</v>
       </c>
       <c r="G21" s="30">
         <v>0.63</v>
       </c>
       <c r="H21" s="30">
         <v>0.62</v>
       </c>
       <c r="I21" s="30">
@@ -12427,52 +12753,55 @@
       </c>
       <c r="AH21" s="33">
         <v>2.36</v>
       </c>
       <c r="AI21" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ21" s="30">
         <v>2.14</v>
       </c>
       <c r="AK21" s="30">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL21" s="33">
         <v>1.18</v>
       </c>
       <c r="AM21" s="33">
         <v>1.53</v>
       </c>
       <c r="AN21" s="33">
         <v>1.6</v>
       </c>
       <c r="AO21" s="33">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="22" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP21" s="33">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="29">
         <v>0.2</v>
       </c>
       <c r="D22" s="29">
         <v>0.54</v>
       </c>
       <c r="E22" s="29">
         <v>0.81</v>
       </c>
       <c r="F22" s="30">
         <v>0.64</v>
       </c>
       <c r="G22" s="30">
         <v>0.67</v>
       </c>
       <c r="H22" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="I22" s="30">
@@ -12552,52 +12881,55 @@
       </c>
       <c r="AH22" s="33">
         <v>3.67</v>
       </c>
       <c r="AI22" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ22" s="30">
         <v>3.76</v>
       </c>
       <c r="AK22" s="30">
         <v>3.83</v>
       </c>
       <c r="AL22" s="33">
         <v>0.42</v>
       </c>
       <c r="AM22" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN22" s="33">
         <v>1.59</v>
       </c>
       <c r="AO22" s="33">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="23" spans="1:41" s="36" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP22" s="33">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42" s="36" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="35">
         <v>0.82</v>
       </c>
       <c r="D23" s="35">
         <v>1.18</v>
       </c>
       <c r="E23" s="35">
         <v>1.05</v>
       </c>
       <c r="F23" s="33">
         <v>0.96</v>
       </c>
       <c r="G23" s="33">
         <v>0.86</v>
       </c>
       <c r="H23" s="33">
         <v>0.78</v>
       </c>
       <c r="I23" s="33">
@@ -12677,97 +13009,101 @@
       </c>
       <c r="AH23" s="33">
         <v>1.51</v>
       </c>
       <c r="AI23" s="33">
         <v>1.59</v>
       </c>
       <c r="AJ23" s="30">
         <v>1.73</v>
       </c>
       <c r="AK23" s="30">
         <v>1.72</v>
       </c>
       <c r="AL23" s="33">
         <v>0.69</v>
       </c>
       <c r="AM23" s="33">
         <v>0.72</v>
       </c>
       <c r="AN23" s="33">
         <v>1.06</v>
       </c>
       <c r="AO23" s="33">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP23" s="33">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="49"/>
       <c r="R24" s="49"/>
       <c r="S24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="49"/>
       <c r="V24" s="49"/>
       <c r="W24" s="49"/>
       <c r="X24" s="49"/>
       <c r="Y24" s="49"/>
       <c r="Z24" s="49"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="51"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="51"/>
       <c r="AG24" s="51"/>
       <c r="AH24" s="51"/>
       <c r="AI24" s="51"/>
       <c r="AJ24" s="51"/>
       <c r="AK24" s="51"/>
       <c r="AL24" s="51"/>
       <c r="AM24" s="51"/>
       <c r="AN24" s="51"/>
       <c r="AO24" s="33"/>
-    </row>
-    <row r="25" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP24" s="33"/>
+    </row>
+    <row r="25" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="29">
         <v>1.26</v>
       </c>
       <c r="D25" s="29">
         <v>1.31</v>
       </c>
       <c r="E25" s="29">
         <v>1.28</v>
       </c>
       <c r="F25" s="30">
         <v>1.35</v>
       </c>
       <c r="G25" s="30">
         <v>1.36</v>
       </c>
       <c r="H25" s="30">
         <v>1.4</v>
       </c>
       <c r="I25" s="30">
@@ -12847,52 +13183,55 @@
       </c>
       <c r="AH25" s="33">
         <v>3.59</v>
       </c>
       <c r="AI25" s="30">
         <v>3.62</v>
       </c>
       <c r="AJ25" s="30">
         <v>3.55</v>
       </c>
       <c r="AK25" s="30">
         <v>3.6</v>
       </c>
       <c r="AL25" s="33">
         <v>3.11</v>
       </c>
       <c r="AM25" s="33">
         <v>3.09</v>
       </c>
       <c r="AN25" s="33">
         <v>3.3</v>
       </c>
       <c r="AO25" s="33">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="26" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP25" s="33">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="29">
         <v>1.2</v>
       </c>
       <c r="C26" s="29">
         <v>1.28</v>
       </c>
       <c r="D26" s="29">
         <v>1.28</v>
       </c>
       <c r="E26" s="29">
         <v>1.3</v>
       </c>
       <c r="F26" s="30">
         <v>1.4</v>
       </c>
       <c r="G26" s="30">
         <v>1.4</v>
       </c>
       <c r="H26" s="30">
         <v>1.42</v>
       </c>
       <c r="I26" s="30">
@@ -12972,52 +13311,55 @@
       </c>
       <c r="AH26" s="33">
         <v>3.58</v>
       </c>
       <c r="AI26" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ26" s="30">
         <v>3.52</v>
       </c>
       <c r="AK26" s="30">
         <v>3.54</v>
       </c>
       <c r="AL26" s="33">
         <v>2.68</v>
       </c>
       <c r="AM26" s="33">
         <v>2.88</v>
       </c>
       <c r="AN26" s="33">
         <v>3.17</v>
       </c>
       <c r="AO26" s="33">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP26" s="33">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="29">
         <v>0.91</v>
       </c>
       <c r="C27" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="D27" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="E27" s="29">
         <v>1.06</v>
       </c>
       <c r="F27" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G27" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="H27" s="30">
         <v>1.1100000000000001</v>
       </c>
       <c r="I27" s="30">
@@ -13097,52 +13439,55 @@
       </c>
       <c r="AH27" s="33">
         <v>3.63</v>
       </c>
       <c r="AI27" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ27" s="30">
         <v>3.82</v>
       </c>
       <c r="AK27" s="30">
         <v>3.82</v>
       </c>
       <c r="AL27" s="33">
         <v>3.87</v>
       </c>
       <c r="AM27" s="33">
         <v>2.91</v>
       </c>
       <c r="AN27" s="33">
         <v>3.03</v>
       </c>
       <c r="AO27" s="33">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP27" s="33">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="29">
         <v>3.16</v>
       </c>
       <c r="C28" s="29">
         <v>1.66</v>
       </c>
       <c r="D28" s="29">
         <v>2.54</v>
       </c>
       <c r="E28" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="F28" s="30">
         <v>1.95</v>
       </c>
       <c r="G28" s="30">
         <v>1.99</v>
       </c>
       <c r="H28" s="30">
         <v>1.7</v>
       </c>
       <c r="I28" s="30">
@@ -13222,52 +13567,55 @@
       </c>
       <c r="AH28" s="33">
         <v>2.74</v>
       </c>
       <c r="AI28" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ28" s="30">
         <v>2.74</v>
       </c>
       <c r="AK28" s="30">
         <v>2.69</v>
       </c>
       <c r="AL28" s="33">
         <v>4.53</v>
       </c>
       <c r="AM28" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="AN28" s="33">
         <v>4.21</v>
       </c>
       <c r="AO28" s="33">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="29" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP28" s="33">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
         <v>1.35</v>
       </c>
       <c r="C29" s="29">
         <v>1.55</v>
       </c>
       <c r="D29" s="29">
         <v>1.58</v>
       </c>
       <c r="E29" s="29">
         <v>1.53</v>
       </c>
       <c r="F29" s="30">
         <v>1.6</v>
       </c>
       <c r="G29" s="30">
         <v>1.52</v>
       </c>
       <c r="H29" s="30">
         <v>1.69</v>
       </c>
       <c r="I29" s="30">
@@ -13347,52 +13695,55 @@
       </c>
       <c r="AH29" s="33">
         <v>3.58</v>
       </c>
       <c r="AI29" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ29" s="30">
         <v>3.68</v>
       </c>
       <c r="AK29" s="30">
         <v>3.85</v>
       </c>
       <c r="AL29" s="33">
         <v>3.55</v>
       </c>
       <c r="AM29" s="33">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN29" s="33">
         <v>4.62</v>
       </c>
       <c r="AO29" s="33">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP29" s="33">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="29">
         <v>0.8</v>
       </c>
       <c r="C30" s="29">
         <v>1.08</v>
       </c>
       <c r="D30" s="29">
         <v>1.23</v>
       </c>
       <c r="E30" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="30">
         <v>1.21</v>
       </c>
       <c r="G30" s="30">
         <v>1.29</v>
       </c>
       <c r="H30" s="30">
         <v>1.42</v>
       </c>
       <c r="I30" s="30">
@@ -13472,52 +13823,55 @@
       </c>
       <c r="AH30" s="33">
         <v>3.62</v>
       </c>
       <c r="AI30" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ30" s="30">
         <v>3.54</v>
       </c>
       <c r="AK30" s="30">
         <v>3.6</v>
       </c>
       <c r="AL30" s="33">
         <v>3.14</v>
       </c>
       <c r="AM30" s="33">
         <v>3.1</v>
       </c>
       <c r="AN30" s="33">
         <v>3.4</v>
       </c>
       <c r="AO30" s="33">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP30" s="33">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="29">
         <v>1.21</v>
       </c>
       <c r="C31" s="29">
         <v>1.7</v>
       </c>
       <c r="D31" s="29">
         <v>1.74</v>
       </c>
       <c r="E31" s="29">
         <v>1.77</v>
       </c>
       <c r="F31" s="30">
         <v>1.7</v>
       </c>
       <c r="G31" s="30">
         <v>1.66</v>
       </c>
       <c r="H31" s="30">
         <v>1.68</v>
       </c>
       <c r="I31" s="30">
@@ -13597,91 +13951,95 @@
       </c>
       <c r="AH31" s="33">
         <v>4.16</v>
       </c>
       <c r="AI31" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ31" s="30">
         <v>3.95</v>
       </c>
       <c r="AK31" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL31" s="33">
         <v>6.21</v>
       </c>
       <c r="AM31" s="33">
         <v>5.0199999999999996</v>
       </c>
       <c r="AN31" s="33">
         <v>4.45</v>
       </c>
       <c r="AO31" s="33">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="32" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP31" s="33">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="M32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="33"/>
       <c r="T32" s="33"/>
       <c r="U32" s="33"/>
       <c r="V32" s="33"/>
       <c r="W32" s="33"/>
       <c r="X32" s="33"/>
       <c r="Y32" s="33"/>
       <c r="Z32" s="33"/>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
       <c r="AC32" s="33"/>
       <c r="AD32" s="33"/>
       <c r="AE32" s="33"/>
       <c r="AF32" s="33"/>
       <c r="AG32" s="33"/>
       <c r="AH32" s="33"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
       <c r="AL32" s="33"/>
       <c r="AM32" s="33"/>
       <c r="AN32" s="33"/>
       <c r="AO32" s="33"/>
-    </row>
-    <row r="33" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP32" s="33"/>
+    </row>
+    <row r="33" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="29">
         <v>0.82</v>
       </c>
       <c r="C33" s="29">
         <v>1.3</v>
       </c>
       <c r="D33" s="29">
         <v>1.42</v>
       </c>
       <c r="E33" s="29">
         <v>1.38</v>
       </c>
       <c r="F33" s="30">
         <v>1.18</v>
       </c>
       <c r="G33" s="30">
         <v>0.99</v>
       </c>
       <c r="H33" s="30">
         <v>1.02</v>
       </c>
       <c r="I33" s="33">
@@ -13761,52 +14119,55 @@
       </c>
       <c r="AH33" s="33">
         <v>3.22</v>
       </c>
       <c r="AI33" s="30">
         <v>3.27</v>
       </c>
       <c r="AJ33" s="30">
         <v>3.36</v>
       </c>
       <c r="AK33" s="30">
         <v>3.58</v>
       </c>
       <c r="AL33" s="33">
         <v>1.26</v>
       </c>
       <c r="AM33" s="33">
         <v>1.76</v>
       </c>
       <c r="AN33" s="33">
         <v>1.73</v>
       </c>
       <c r="AO33" s="33">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="34" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP33" s="33">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="30">
         <v>0.26</v>
       </c>
       <c r="G34" s="30">
         <v>0.22</v>
       </c>
       <c r="H34" s="30">
         <v>0.19</v>
       </c>
       <c r="I34" s="30">
         <v>0.16</v>
       </c>
       <c r="J34" s="30">
         <v>0.15</v>
       </c>
       <c r="K34" s="30">
         <v>0.13</v>
       </c>
@@ -13878,97 +14239,101 @@
       </c>
       <c r="AH34" s="33">
         <v>1.81</v>
       </c>
       <c r="AI34" s="30">
         <v>1.63</v>
       </c>
       <c r="AJ34" s="30">
         <v>1.61</v>
       </c>
       <c r="AK34" s="30">
         <v>1.47</v>
       </c>
       <c r="AL34" s="33">
         <v>4.07</v>
       </c>
       <c r="AM34" s="33">
         <v>2.14</v>
       </c>
       <c r="AN34" s="33">
         <v>1.88</v>
       </c>
       <c r="AO34" s="33">
         <v>1.76</v>
       </c>
-    </row>
-    <row r="35" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP34" s="33">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="49"/>
       <c r="R35" s="49"/>
       <c r="S35" s="49"/>
       <c r="T35" s="49"/>
       <c r="U35" s="49"/>
       <c r="V35" s="49"/>
       <c r="W35" s="49"/>
       <c r="X35" s="49"/>
       <c r="Y35" s="49"/>
       <c r="Z35" s="49"/>
       <c r="AA35" s="52"/>
       <c r="AB35" s="52"/>
       <c r="AC35" s="52"/>
       <c r="AD35" s="52"/>
       <c r="AE35" s="52"/>
       <c r="AF35" s="52"/>
       <c r="AG35" s="54"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="51"/>
       <c r="AJ35" s="51"/>
       <c r="AK35" s="51"/>
       <c r="AL35" s="51"/>
       <c r="AM35" s="51"/>
       <c r="AN35" s="51"/>
       <c r="AO35" s="33"/>
-    </row>
-    <row r="36" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP35" s="33"/>
+    </row>
+    <row r="36" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="29">
         <v>0.45</v>
       </c>
       <c r="C36" s="29">
         <v>0.61</v>
       </c>
       <c r="D36" s="29">
         <v>0.82</v>
       </c>
       <c r="E36" s="29">
         <v>0.92</v>
       </c>
       <c r="F36" s="30">
         <v>0.98</v>
       </c>
       <c r="G36" s="30">
         <v>0.94</v>
       </c>
       <c r="H36" s="30">
         <v>0.9</v>
       </c>
       <c r="I36" s="30">
@@ -14048,91 +14413,95 @@
       </c>
       <c r="AH36" s="33">
         <v>2.4</v>
       </c>
       <c r="AI36" s="30">
         <v>2.46</v>
       </c>
       <c r="AJ36" s="33">
         <v>2.4500000000000002</v>
       </c>
       <c r="AK36" s="33">
         <v>2.4</v>
       </c>
       <c r="AL36" s="33">
         <v>1.26</v>
       </c>
       <c r="AM36" s="33">
         <v>1.45</v>
       </c>
       <c r="AN36" s="33">
         <v>1.8</v>
       </c>
       <c r="AO36" s="33">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="37" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP36" s="33">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="M37" s="30"/>
       <c r="O37" s="33"/>
       <c r="P37" s="33"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="30"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
       <c r="U37" s="33"/>
       <c r="V37" s="33"/>
       <c r="W37" s="33"/>
       <c r="X37" s="33"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="33"/>
       <c r="AA37" s="33"/>
       <c r="AB37" s="33"/>
       <c r="AC37" s="33"/>
       <c r="AD37" s="33"/>
       <c r="AE37" s="33"/>
       <c r="AF37" s="33"/>
       <c r="AG37" s="33"/>
       <c r="AH37" s="33"/>
       <c r="AJ37" s="33"/>
       <c r="AK37" s="33"/>
       <c r="AL37" s="33"/>
       <c r="AM37" s="33"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="33"/>
-    </row>
-    <row r="38" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP37" s="33"/>
+    </row>
+    <row r="38" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="29">
         <v>0.41</v>
       </c>
       <c r="D38" s="29">
         <v>0.94</v>
       </c>
       <c r="E38" s="29">
         <v>1.51</v>
       </c>
       <c r="F38" s="30">
         <v>1.92</v>
       </c>
       <c r="G38" s="30">
         <v>1.8</v>
       </c>
       <c r="H38" s="30">
         <v>1.65</v>
       </c>
       <c r="I38" s="30">
@@ -14212,52 +14581,55 @@
       </c>
       <c r="AH38" s="33">
         <v>3.45</v>
       </c>
       <c r="AI38" s="30">
         <v>3.38</v>
       </c>
       <c r="AJ38" s="33">
         <v>3.49</v>
       </c>
       <c r="AK38" s="33">
         <v>3.47</v>
       </c>
       <c r="AL38" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="33">
         <v>2.1800000000000002</v>
       </c>
       <c r="AN38" s="33">
         <v>2.72</v>
       </c>
       <c r="AO38" s="33">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP38" s="33">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="29">
         <v>0.74</v>
       </c>
       <c r="C39" s="29">
         <v>0.78</v>
       </c>
       <c r="D39" s="29">
         <v>1.27</v>
       </c>
       <c r="E39" s="29">
         <v>0.95</v>
       </c>
       <c r="F39" s="30">
         <v>0.76</v>
       </c>
       <c r="G39" s="30">
         <v>0.76</v>
       </c>
       <c r="H39" s="30">
         <v>0.65</v>
       </c>
       <c r="I39" s="30">
@@ -14335,52 +14707,55 @@
       </c>
       <c r="AH39" s="33">
         <v>1.6</v>
       </c>
       <c r="AI39" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ39" s="33">
         <v>1.59</v>
       </c>
       <c r="AK39" s="33">
         <v>1.46</v>
       </c>
       <c r="AL39" s="33" t="s">
         <v>44</v>
       </c>
       <c r="AM39" s="33">
         <v>0.84</v>
       </c>
       <c r="AN39" s="33">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO39" s="33">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="40" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP39" s="33">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="29">
         <v>0.88</v>
       </c>
       <c r="C40" s="29">
         <v>0.81</v>
       </c>
       <c r="D40" s="29">
         <v>0.68</v>
       </c>
       <c r="E40" s="29">
         <v>0.63</v>
       </c>
       <c r="F40" s="30">
         <v>0.81</v>
       </c>
       <c r="G40" s="30">
         <v>0.87</v>
       </c>
       <c r="H40" s="30">
         <v>0.94</v>
       </c>
       <c r="I40" s="30">
@@ -14460,52 +14835,55 @@
       </c>
       <c r="AH40" s="33">
         <v>2.41</v>
       </c>
       <c r="AI40" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ40" s="33">
         <v>2.52</v>
       </c>
       <c r="AK40" s="33">
         <v>2.4</v>
       </c>
       <c r="AL40" s="33">
         <v>2.09</v>
       </c>
       <c r="AM40" s="33">
         <v>2.19</v>
       </c>
       <c r="AN40" s="33">
         <v>2.81</v>
       </c>
       <c r="AO40" s="33">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP40" s="33">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="29">
         <v>1.65</v>
       </c>
       <c r="C41" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D41" s="29">
         <v>1.32</v>
       </c>
       <c r="E41" s="29">
         <v>1.27</v>
       </c>
       <c r="F41" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="G41" s="30">
         <v>0.93</v>
       </c>
       <c r="H41" s="30">
         <v>0.96</v>
       </c>
       <c r="I41" s="30">
@@ -14585,52 +14963,55 @@
       </c>
       <c r="AH41" s="33">
         <v>1.27</v>
       </c>
       <c r="AI41" s="30">
         <v>1.2</v>
       </c>
       <c r="AJ41" s="33">
         <v>1.1399999999999999</v>
       </c>
       <c r="AK41" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AL41" s="33">
         <v>1.22</v>
       </c>
       <c r="AM41" s="33">
         <v>0.64</v>
       </c>
       <c r="AN41" s="33">
         <v>0.63</v>
       </c>
       <c r="AO41" s="33">
         <v>0.79</v>
       </c>
-    </row>
-    <row r="42" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP41" s="33">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29">
         <v>0.41</v>
       </c>
       <c r="F42" s="30">
         <v>0.65</v>
       </c>
       <c r="G42" s="30">
         <v>0.63</v>
       </c>
       <c r="H42" s="30">
         <v>0.62</v>
       </c>
       <c r="I42" s="30">
         <v>0.61</v>
       </c>
       <c r="J42" s="30">
         <v>0.72</v>
       </c>
       <c r="K42" s="30">
@@ -14704,52 +15085,55 @@
       </c>
       <c r="AH42" s="33">
         <v>2.36</v>
       </c>
       <c r="AI42" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ42" s="33">
         <v>2.14</v>
       </c>
       <c r="AK42" s="33">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL42" s="33">
         <v>1.18</v>
       </c>
       <c r="AM42" s="33">
         <v>1.53</v>
       </c>
       <c r="AN42" s="33">
         <v>1.6</v>
       </c>
       <c r="AO42" s="33">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="43" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP42" s="33">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="29">
         <v>0.2</v>
       </c>
       <c r="D43" s="29">
         <v>0.54</v>
       </c>
       <c r="E43" s="29">
         <v>0.81</v>
       </c>
       <c r="F43" s="30">
         <v>0.64</v>
       </c>
       <c r="G43" s="30">
         <v>0.67</v>
       </c>
       <c r="H43" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="I43" s="30">
@@ -14829,52 +15213,55 @@
       </c>
       <c r="AH43" s="33">
         <v>3.67</v>
       </c>
       <c r="AI43" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ43" s="33">
         <v>3.76</v>
       </c>
       <c r="AK43" s="33">
         <v>3.83</v>
       </c>
       <c r="AL43" s="33">
         <v>0.42</v>
       </c>
       <c r="AM43" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN43" s="33">
         <v>1.59</v>
       </c>
       <c r="AO43" s="33">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="44" spans="1:41" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AP43" s="33">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="34">
         <v>0.82</v>
       </c>
       <c r="D44" s="34">
         <v>1.18</v>
       </c>
       <c r="E44" s="34">
         <v>1.05</v>
       </c>
       <c r="F44" s="32">
         <v>0.96</v>
       </c>
       <c r="G44" s="32">
         <v>0.86</v>
       </c>
       <c r="H44" s="32">
         <v>0.78</v>
       </c>
       <c r="I44" s="32">
@@ -14954,52 +15341,55 @@
       </c>
       <c r="AH44" s="32">
         <v>1.51</v>
       </c>
       <c r="AI44" s="32">
         <v>1.59</v>
       </c>
       <c r="AJ44" s="32">
         <v>1.73</v>
       </c>
       <c r="AK44" s="32">
         <v>1.72</v>
       </c>
       <c r="AL44" s="32">
         <v>0.69</v>
       </c>
       <c r="AM44" s="32">
         <v>0.72</v>
       </c>
       <c r="AN44" s="32">
         <v>1.06</v>
       </c>
       <c r="AO44" s="32">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="45" spans="1:41" ht="13.9" customHeight="1">
+      <c r="AP44" s="32">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42" ht="13.9" customHeight="1">
       <c r="A45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>