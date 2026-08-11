--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5700" yWindow="135" windowWidth="19740" windowHeight="8760" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="49">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -1253,50 +1253,53 @@
       </c>
       <c r="W9" s="61">
         <v>578</v>
       </c>
       <c r="X9" s="61">
         <v>497</v>
       </c>
       <c r="Y9" s="61">
         <v>544</v>
       </c>
       <c r="Z9" s="65">
         <v>416</v>
       </c>
       <c r="AA9" s="65">
         <v>410</v>
       </c>
       <c r="AB9" s="65">
         <v>446</v>
       </c>
       <c r="AC9" s="65">
         <v>455</v>
       </c>
       <c r="AD9" s="65">
         <v>323</v>
       </c>
+      <c r="AE9" s="65">
+        <v>1066</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="16">
         <v>213</v>
       </c>
       <c r="C10" s="16">
         <v>241</v>
       </c>
       <c r="D10" s="16">
         <v>255</v>
       </c>
       <c r="E10" s="16">
         <v>322</v>
       </c>
       <c r="F10" s="16">
         <v>229</v>
       </c>
       <c r="G10" s="19">
         <v>394</v>
       </c>
       <c r="H10" s="19">
         <v>507</v>
@@ -1345,50 +1348,53 @@
       </c>
       <c r="W10" s="61">
         <v>303</v>
       </c>
       <c r="X10" s="61">
         <v>237</v>
       </c>
       <c r="Y10" s="61">
         <v>264</v>
       </c>
       <c r="Z10" s="65">
         <v>207</v>
       </c>
       <c r="AA10" s="65">
         <v>205</v>
       </c>
       <c r="AB10" s="65">
         <v>248</v>
       </c>
       <c r="AC10" s="65">
         <v>229</v>
       </c>
       <c r="AD10" s="65">
         <v>178</v>
       </c>
+      <c r="AE10" s="65">
+        <v>574</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16">
         <v>49</v>
       </c>
       <c r="C11" s="16">
         <v>42</v>
       </c>
       <c r="D11" s="16">
         <v>36</v>
       </c>
       <c r="E11" s="16">
         <v>67</v>
       </c>
       <c r="F11" s="16">
         <v>32</v>
       </c>
       <c r="G11" s="19">
         <v>58</v>
       </c>
       <c r="H11" s="19">
         <v>69</v>
@@ -1437,50 +1443,53 @@
       </c>
       <c r="W11" s="61">
         <v>42</v>
       </c>
       <c r="X11" s="61">
         <v>34</v>
       </c>
       <c r="Y11" s="61">
         <v>37</v>
       </c>
       <c r="Z11" s="65">
         <v>23</v>
       </c>
       <c r="AA11" s="65">
         <v>32</v>
       </c>
       <c r="AB11" s="65">
         <v>27</v>
       </c>
       <c r="AC11" s="65">
         <v>35</v>
       </c>
       <c r="AD11" s="65">
         <v>28</v>
       </c>
+      <c r="AE11" s="65">
+        <v>70</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16">
         <v>9</v>
       </c>
       <c r="C12" s="16">
         <v>5</v>
       </c>
       <c r="D12" s="16">
         <v>4</v>
       </c>
       <c r="E12" s="16">
         <v>5</v>
       </c>
       <c r="F12" s="16">
         <v>7</v>
       </c>
       <c r="G12" s="19">
         <v>7</v>
       </c>
       <c r="H12" s="19">
         <v>14</v>
@@ -1529,50 +1538,53 @@
       </c>
       <c r="W12" s="61">
         <v>8</v>
       </c>
       <c r="X12" s="61">
         <v>1</v>
       </c>
       <c r="Y12" s="61">
         <v>8</v>
       </c>
       <c r="Z12" s="65">
         <v>4</v>
       </c>
       <c r="AA12" s="65">
         <v>2</v>
       </c>
       <c r="AB12" s="65">
         <v>10</v>
       </c>
       <c r="AC12" s="65">
         <v>3</v>
       </c>
       <c r="AD12" s="65">
         <v>5</v>
       </c>
+      <c r="AE12" s="65">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="16">
         <v>13</v>
       </c>
       <c r="C13" s="16">
         <v>12</v>
       </c>
       <c r="D13" s="16">
         <v>13</v>
       </c>
       <c r="E13" s="16">
         <v>24</v>
       </c>
       <c r="F13" s="16">
         <v>12</v>
       </c>
       <c r="G13" s="19">
         <v>38</v>
       </c>
       <c r="H13" s="19">
         <v>37</v>
@@ -1621,50 +1633,53 @@
       </c>
       <c r="W13" s="61">
         <v>17</v>
       </c>
       <c r="X13" s="61">
         <v>25</v>
       </c>
       <c r="Y13" s="61">
         <v>28</v>
       </c>
       <c r="Z13" s="65">
         <v>28</v>
       </c>
       <c r="AA13" s="65">
         <v>15</v>
       </c>
       <c r="AB13" s="65">
         <v>15</v>
       </c>
       <c r="AC13" s="65">
         <v>21</v>
       </c>
       <c r="AD13" s="65">
         <v>5</v>
       </c>
+      <c r="AE13" s="65">
+        <v>33</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="16">
         <v>99</v>
       </c>
       <c r="C14" s="16">
         <v>93</v>
       </c>
       <c r="D14" s="16">
         <v>66</v>
       </c>
       <c r="E14" s="16">
         <v>106</v>
       </c>
       <c r="F14" s="16">
         <v>68</v>
       </c>
       <c r="G14" s="19">
         <v>117</v>
       </c>
       <c r="H14" s="19">
         <v>139</v>
@@ -1713,50 +1728,53 @@
       </c>
       <c r="W14" s="61">
         <v>88</v>
       </c>
       <c r="X14" s="61">
         <v>92</v>
       </c>
       <c r="Y14" s="61">
         <v>93</v>
       </c>
       <c r="Z14" s="65">
         <v>64</v>
       </c>
       <c r="AA14" s="65">
         <v>60</v>
       </c>
       <c r="AB14" s="65">
         <v>59</v>
       </c>
       <c r="AC14" s="65">
         <v>67</v>
       </c>
       <c r="AD14" s="65">
         <v>33</v>
       </c>
+      <c r="AE14" s="65">
+        <v>187</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="16">
         <v>36</v>
       </c>
       <c r="C15" s="16">
         <v>34</v>
       </c>
       <c r="D15" s="16">
         <v>22</v>
       </c>
       <c r="E15" s="16">
         <v>36</v>
       </c>
       <c r="F15" s="16">
         <v>13</v>
       </c>
       <c r="G15" s="19">
         <v>44</v>
       </c>
       <c r="H15" s="19">
         <v>49</v>
@@ -1804,87 +1822,91 @@
         <v>41</v>
       </c>
       <c r="W15" s="61">
         <v>27</v>
       </c>
       <c r="X15" s="61">
         <v>23</v>
       </c>
       <c r="Y15" s="61">
         <v>29</v>
       </c>
       <c r="Z15" s="65">
         <v>26</v>
       </c>
       <c r="AA15" s="65">
         <v>27</v>
       </c>
       <c r="AB15" s="65">
         <v>25</v>
       </c>
       <c r="AC15" s="65">
         <v>30</v>
       </c>
       <c r="AD15" s="65">
         <v>15</v>
+      </c>
+      <c r="AE15" s="65">
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="W16" s="37"/>
       <c r="X16" s="61"/>
       <c r="Y16" s="61"/>
       <c r="Z16" s="65"/>
       <c r="AA16" s="65"/>
       <c r="AB16" s="65"/>
       <c r="AC16" s="65"/>
       <c r="AD16" s="65"/>
-    </row>
-    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="65"/>
+    </row>
+    <row r="17" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="16">
         <v>24</v>
       </c>
       <c r="C17" s="16">
         <v>27</v>
       </c>
       <c r="D17" s="16">
         <v>16</v>
       </c>
       <c r="E17" s="16">
         <v>37</v>
       </c>
       <c r="F17" s="16">
         <v>18</v>
       </c>
       <c r="G17" s="19">
         <v>36</v>
       </c>
       <c r="H17" s="19">
         <v>37</v>
       </c>
       <c r="I17" s="16">
@@ -1931,52 +1953,55 @@
       </c>
       <c r="W17" s="61">
         <v>37</v>
       </c>
       <c r="X17" s="61">
         <v>32</v>
       </c>
       <c r="Y17" s="61">
         <v>31</v>
       </c>
       <c r="Z17" s="65">
         <v>22</v>
       </c>
       <c r="AA17" s="65">
         <v>23</v>
       </c>
       <c r="AB17" s="65">
         <v>16</v>
       </c>
       <c r="AC17" s="65">
         <v>26</v>
       </c>
       <c r="AD17" s="65">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="65">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="16">
         <v>2</v>
       </c>
       <c r="C18" s="16">
         <v>9</v>
       </c>
       <c r="D18" s="16">
         <v>5</v>
       </c>
       <c r="E18" s="16">
         <v>7</v>
       </c>
       <c r="F18" s="16">
         <v>4</v>
       </c>
       <c r="G18" s="19">
         <v>12</v>
       </c>
       <c r="H18" s="19">
         <v>8</v>
       </c>
       <c r="I18" s="16">
@@ -2023,52 +2048,55 @@
       </c>
       <c r="W18" s="61">
         <v>9</v>
       </c>
       <c r="X18" s="61">
         <v>3</v>
       </c>
       <c r="Y18" s="61">
         <v>7</v>
       </c>
       <c r="Z18" s="65">
         <v>2</v>
       </c>
       <c r="AA18" s="65">
         <v>3</v>
       </c>
       <c r="AB18" s="65">
         <v>3</v>
       </c>
       <c r="AC18" s="65">
         <v>2</v>
       </c>
       <c r="AD18" s="65">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="16">
         <v>21</v>
       </c>
       <c r="C19" s="16">
         <v>13</v>
       </c>
       <c r="D19" s="16">
         <v>17</v>
       </c>
       <c r="E19" s="16">
         <v>26</v>
       </c>
       <c r="F19" s="16">
         <v>15</v>
       </c>
       <c r="G19" s="19">
         <v>20</v>
       </c>
       <c r="H19" s="19">
         <v>23</v>
       </c>
       <c r="I19" s="16">
@@ -2115,52 +2143,55 @@
       </c>
       <c r="W19" s="61">
         <v>14</v>
       </c>
       <c r="X19" s="61">
         <v>15</v>
       </c>
       <c r="Y19" s="61">
         <v>9</v>
       </c>
       <c r="Z19" s="65">
         <v>13</v>
       </c>
       <c r="AA19" s="65">
         <v>13</v>
       </c>
       <c r="AB19" s="65">
         <v>10</v>
       </c>
       <c r="AC19" s="65">
         <v>12</v>
       </c>
       <c r="AD19" s="65">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="65">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="16">
         <v>10</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>4</v>
       </c>
       <c r="E20" s="16">
         <v>12</v>
       </c>
       <c r="F20" s="16">
         <v>8</v>
       </c>
       <c r="G20" s="19">
         <v>15</v>
       </c>
       <c r="H20" s="19">
         <v>13</v>
       </c>
       <c r="I20" s="16">
@@ -2207,52 +2238,55 @@
       </c>
       <c r="W20" s="61">
         <v>7</v>
       </c>
       <c r="X20" s="61">
         <v>7</v>
       </c>
       <c r="Y20" s="61">
         <v>7</v>
       </c>
       <c r="Z20" s="65">
         <v>5</v>
       </c>
       <c r="AA20" s="65">
         <v>2</v>
       </c>
       <c r="AB20" s="65">
         <v>6</v>
       </c>
       <c r="AC20" s="65">
         <v>6</v>
       </c>
       <c r="AD20" s="65">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="65">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="16">
         <v>7</v>
       </c>
       <c r="C21" s="16">
         <v>5</v>
       </c>
       <c r="D21" s="16">
         <v>8</v>
       </c>
       <c r="E21" s="16">
         <v>9</v>
       </c>
       <c r="F21" s="16">
         <v>7</v>
       </c>
       <c r="G21" s="19">
         <v>9</v>
       </c>
       <c r="H21" s="19">
         <v>15</v>
       </c>
       <c r="I21" s="16">
@@ -2299,52 +2333,55 @@
       </c>
       <c r="W21" s="61">
         <v>9</v>
       </c>
       <c r="X21" s="61">
         <v>7</v>
       </c>
       <c r="Y21" s="61">
         <v>8</v>
       </c>
       <c r="Z21" s="65">
         <v>6</v>
       </c>
       <c r="AA21" s="65">
         <v>8</v>
       </c>
       <c r="AB21" s="65">
         <v>4</v>
       </c>
       <c r="AC21" s="65">
         <v>9</v>
       </c>
       <c r="AD21" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="65">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="16">
         <v>10</v>
       </c>
       <c r="C22" s="16">
         <v>16</v>
       </c>
       <c r="D22" s="16">
         <v>13</v>
       </c>
       <c r="E22" s="16">
         <v>18</v>
       </c>
       <c r="F22" s="16">
         <v>11</v>
       </c>
       <c r="G22" s="19">
         <v>13</v>
       </c>
       <c r="H22" s="19">
         <v>18</v>
       </c>
       <c r="I22" s="16">
@@ -2391,52 +2428,55 @@
       </c>
       <c r="W22" s="61">
         <v>12</v>
       </c>
       <c r="X22" s="61">
         <v>14</v>
       </c>
       <c r="Y22" s="61">
         <v>17</v>
       </c>
       <c r="Z22" s="65">
         <v>6</v>
       </c>
       <c r="AA22" s="65">
         <v>12</v>
       </c>
       <c r="AB22" s="65">
         <v>8</v>
       </c>
       <c r="AC22" s="65">
         <v>6</v>
       </c>
       <c r="AD22" s="65">
         <v>10</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="65">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="16">
         <v>17</v>
       </c>
       <c r="C23" s="16">
         <v>17</v>
       </c>
       <c r="D23" s="16">
         <v>11</v>
       </c>
       <c r="E23" s="16">
         <v>15</v>
       </c>
       <c r="F23" s="16">
         <v>13</v>
       </c>
       <c r="G23" s="19">
         <v>14</v>
       </c>
       <c r="H23" s="19">
         <v>19</v>
       </c>
       <c r="I23" s="16">
@@ -2483,86 +2523,90 @@
       </c>
       <c r="W23" s="61">
         <v>5</v>
       </c>
       <c r="X23" s="61">
         <v>7</v>
       </c>
       <c r="Y23" s="61">
         <v>6</v>
       </c>
       <c r="Z23" s="65">
         <v>10</v>
       </c>
       <c r="AA23" s="65">
         <v>8</v>
       </c>
       <c r="AB23" s="65">
         <v>15</v>
       </c>
       <c r="AC23" s="65">
         <v>9</v>
       </c>
       <c r="AD23" s="65">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="50"/>
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="53"/>
       <c r="V24" s="53"/>
       <c r="W24" s="63"/>
       <c r="X24" s="48"/>
       <c r="Y24" s="48"/>
       <c r="Z24" s="48"/>
       <c r="AA24" s="48"/>
       <c r="AB24" s="48"/>
       <c r="AC24" s="65"/>
       <c r="AD24" s="65"/>
-    </row>
-    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE24" s="65"/>
+    </row>
+    <row r="25" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16">
         <v>431</v>
       </c>
       <c r="C25" s="16">
         <v>441</v>
       </c>
       <c r="D25" s="16">
         <v>405</v>
       </c>
       <c r="E25" s="16">
         <v>587</v>
       </c>
       <c r="F25" s="16">
         <v>369</v>
       </c>
       <c r="G25" s="19">
         <v>682</v>
       </c>
       <c r="H25" s="19">
         <v>841</v>
       </c>
       <c r="I25" s="16">
@@ -2609,52 +2653,55 @@
       </c>
       <c r="W25" s="61">
         <v>508</v>
       </c>
       <c r="X25" s="61">
         <v>436</v>
       </c>
       <c r="Y25" s="61">
         <v>477</v>
       </c>
       <c r="Z25" s="65">
         <v>366</v>
       </c>
       <c r="AA25" s="65">
         <v>351</v>
       </c>
       <c r="AB25" s="65">
         <v>391</v>
       </c>
       <c r="AC25" s="65">
         <v>403</v>
       </c>
       <c r="AD25" s="65">
         <v>279</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="65">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="16">
         <v>213</v>
       </c>
       <c r="C26" s="16">
         <v>241</v>
       </c>
       <c r="D26" s="16">
         <v>255</v>
       </c>
       <c r="E26" s="16">
         <v>322</v>
       </c>
       <c r="F26" s="16">
         <v>229</v>
       </c>
       <c r="G26" s="19">
         <v>394</v>
       </c>
       <c r="H26" s="19">
         <v>507</v>
       </c>
       <c r="I26" s="16">
@@ -2701,52 +2748,55 @@
       </c>
       <c r="W26" s="61">
         <v>303</v>
       </c>
       <c r="X26" s="61">
         <v>237</v>
       </c>
       <c r="Y26" s="61">
         <v>264</v>
       </c>
       <c r="Z26" s="65">
         <v>207</v>
       </c>
       <c r="AA26" s="65">
         <v>205</v>
       </c>
       <c r="AB26" s="65">
         <v>248</v>
       </c>
       <c r="AC26" s="65">
         <v>229</v>
       </c>
       <c r="AD26" s="65">
         <v>178</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="65">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16">
         <v>49</v>
       </c>
       <c r="C27" s="16">
         <v>42</v>
       </c>
       <c r="D27" s="16">
         <v>36</v>
       </c>
       <c r="E27" s="16">
         <v>67</v>
       </c>
       <c r="F27" s="16">
         <v>32</v>
       </c>
       <c r="G27" s="19">
         <v>58</v>
       </c>
       <c r="H27" s="19">
         <v>69</v>
       </c>
       <c r="I27" s="16">
@@ -2793,52 +2843,55 @@
       </c>
       <c r="W27" s="61">
         <v>42</v>
       </c>
       <c r="X27" s="61">
         <v>34</v>
       </c>
       <c r="Y27" s="61">
         <v>37</v>
       </c>
       <c r="Z27" s="65">
         <v>23</v>
       </c>
       <c r="AA27" s="65">
         <v>32</v>
       </c>
       <c r="AB27" s="65">
         <v>27</v>
       </c>
       <c r="AC27" s="65">
         <v>35</v>
       </c>
       <c r="AD27" s="65">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="65">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="16">
         <v>9</v>
       </c>
       <c r="C28" s="16">
         <v>5</v>
       </c>
       <c r="D28" s="16">
         <v>4</v>
       </c>
       <c r="E28" s="16">
         <v>5</v>
       </c>
       <c r="F28" s="16">
         <v>7</v>
       </c>
       <c r="G28" s="19">
         <v>7</v>
       </c>
       <c r="H28" s="19">
         <v>14</v>
       </c>
       <c r="I28" s="16">
@@ -2885,52 +2938,55 @@
       </c>
       <c r="W28" s="61">
         <v>8</v>
       </c>
       <c r="X28" s="61">
         <v>1</v>
       </c>
       <c r="Y28" s="61">
         <v>8</v>
       </c>
       <c r="Z28" s="65">
         <v>4</v>
       </c>
       <c r="AA28" s="65">
         <v>2</v>
       </c>
       <c r="AB28" s="65">
         <v>10</v>
       </c>
       <c r="AC28" s="65">
         <v>3</v>
       </c>
       <c r="AD28" s="65">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="16">
         <v>13</v>
       </c>
       <c r="C29" s="16">
         <v>12</v>
       </c>
       <c r="D29" s="16">
         <v>13</v>
       </c>
       <c r="E29" s="16">
         <v>24</v>
       </c>
       <c r="F29" s="16">
         <v>12</v>
       </c>
       <c r="G29" s="19">
         <v>38</v>
       </c>
       <c r="H29" s="19">
         <v>37</v>
       </c>
       <c r="I29" s="16">
@@ -2977,52 +3033,55 @@
       </c>
       <c r="W29" s="61">
         <v>17</v>
       </c>
       <c r="X29" s="61">
         <v>25</v>
       </c>
       <c r="Y29" s="61">
         <v>28</v>
       </c>
       <c r="Z29" s="65">
         <v>28</v>
       </c>
       <c r="AA29" s="65">
         <v>15</v>
       </c>
       <c r="AB29" s="65">
         <v>15</v>
       </c>
       <c r="AC29" s="65">
         <v>21</v>
       </c>
       <c r="AD29" s="65">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="65">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="16">
         <v>99</v>
       </c>
       <c r="C30" s="16">
         <v>93</v>
       </c>
       <c r="D30" s="16">
         <v>66</v>
       </c>
       <c r="E30" s="16">
         <v>106</v>
       </c>
       <c r="F30" s="16">
         <v>68</v>
       </c>
       <c r="G30" s="19">
         <v>117</v>
       </c>
       <c r="H30" s="19">
         <v>139</v>
       </c>
       <c r="I30" s="16">
@@ -3069,52 +3128,55 @@
       </c>
       <c r="W30" s="61">
         <v>88</v>
       </c>
       <c r="X30" s="61">
         <v>92</v>
       </c>
       <c r="Y30" s="61">
         <v>93</v>
       </c>
       <c r="Z30" s="65">
         <v>64</v>
       </c>
       <c r="AA30" s="65">
         <v>60</v>
       </c>
       <c r="AB30" s="65">
         <v>59</v>
       </c>
       <c r="AC30" s="65">
         <v>67</v>
       </c>
       <c r="AD30" s="65">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="65">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="16">
         <v>36</v>
       </c>
       <c r="C31" s="16">
         <v>34</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>36</v>
       </c>
       <c r="F31" s="16">
         <v>13</v>
       </c>
       <c r="G31" s="19">
         <v>44</v>
       </c>
       <c r="H31" s="19">
         <v>49</v>
       </c>
       <c r="I31" s="16">
@@ -3161,85 +3223,88 @@
       </c>
       <c r="W31" s="61">
         <v>27</v>
       </c>
       <c r="X31" s="61">
         <v>23</v>
       </c>
       <c r="Y31" s="61">
         <v>29</v>
       </c>
       <c r="Z31" s="65">
         <v>26</v>
       </c>
       <c r="AA31" s="65">
         <v>27</v>
       </c>
       <c r="AB31" s="65">
         <v>25</v>
       </c>
       <c r="AC31" s="65">
         <v>30</v>
       </c>
       <c r="AD31" s="65">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="65">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="19"/>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="W32" s="37"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="61"/>
       <c r="Z32" s="65"/>
       <c r="AA32" s="65"/>
       <c r="AB32" s="65"/>
       <c r="AC32" s="65"/>
     </row>
-    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="16">
         <v>11</v>
       </c>
       <c r="C33" s="16">
         <v>10</v>
       </c>
       <c r="D33" s="16">
         <v>7</v>
       </c>
       <c r="E33" s="16">
         <v>21</v>
       </c>
       <c r="F33" s="16">
         <v>6</v>
       </c>
       <c r="G33" s="19">
         <v>17</v>
       </c>
       <c r="H33" s="19">
         <v>21</v>
       </c>
       <c r="I33" s="16">
@@ -3286,52 +3351,55 @@
       </c>
       <c r="W33" s="61">
         <v>22</v>
       </c>
       <c r="X33" s="61">
         <v>19</v>
       </c>
       <c r="Y33" s="61">
         <v>16</v>
       </c>
       <c r="Z33" s="65">
         <v>11</v>
       </c>
       <c r="AA33" s="65">
         <v>8</v>
       </c>
       <c r="AB33" s="65">
         <v>4</v>
       </c>
       <c r="AC33" s="65">
         <v>14</v>
       </c>
       <c r="AD33" s="65">
         <v>13</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="65">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="16">
         <v>1</v>
       </c>
       <c r="C34" s="16">
         <v>4</v>
       </c>
       <c r="D34" s="16">
         <v>2</v>
       </c>
       <c r="E34" s="16">
         <v>6</v>
       </c>
       <c r="F34" s="16">
         <v>2</v>
       </c>
       <c r="G34" s="19">
         <v>7</v>
       </c>
       <c r="H34" s="19">
         <v>5</v>
       </c>
       <c r="I34" s="16">
@@ -3378,86 +3446,90 @@
       </c>
       <c r="W34" s="61">
         <v>1</v>
       </c>
       <c r="X34" s="61">
         <v>5</v>
       </c>
       <c r="Y34" s="61">
         <v>2</v>
       </c>
       <c r="Z34" s="65">
         <v>3</v>
       </c>
       <c r="AA34" s="65">
         <v>2</v>
       </c>
       <c r="AB34" s="65">
         <v>3</v>
       </c>
       <c r="AC34" s="65">
         <v>4</v>
       </c>
       <c r="AD34" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>
       <c r="S35" s="50"/>
       <c r="T35" s="50"/>
       <c r="U35" s="53"/>
       <c r="V35" s="53"/>
       <c r="W35" s="63"/>
       <c r="X35" s="48"/>
       <c r="Y35" s="48"/>
       <c r="Z35" s="48"/>
       <c r="AA35" s="48"/>
       <c r="AB35" s="48"/>
       <c r="AC35" s="65"/>
       <c r="AD35" s="65"/>
-    </row>
-    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="65"/>
+    </row>
+    <row r="36" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="16">
         <v>79</v>
       </c>
       <c r="C36" s="19">
         <v>80</v>
       </c>
       <c r="D36" s="19">
         <v>65</v>
       </c>
       <c r="E36" s="19">
         <v>97</v>
       </c>
       <c r="F36" s="16">
         <v>68</v>
       </c>
       <c r="G36" s="19">
         <v>95</v>
       </c>
       <c r="H36" s="19">
         <v>107</v>
       </c>
       <c r="I36" s="16">
@@ -3504,86 +3576,90 @@
       </c>
       <c r="W36" s="61">
         <v>70</v>
       </c>
       <c r="X36" s="65">
         <v>61</v>
       </c>
       <c r="Y36" s="65">
         <v>67</v>
       </c>
       <c r="Z36" s="65">
         <v>50</v>
       </c>
       <c r="AA36" s="65">
         <v>59</v>
       </c>
       <c r="AB36" s="65">
         <v>55</v>
       </c>
       <c r="AC36" s="65">
         <v>52</v>
       </c>
       <c r="AD36" s="65">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="65">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="16"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
       <c r="W37" s="37"/>
       <c r="X37" s="65"/>
       <c r="Y37" s="65"/>
       <c r="Z37" s="65"/>
       <c r="AA37" s="65"/>
       <c r="AB37" s="65"/>
       <c r="AC37" s="65"/>
       <c r="AD37" s="65"/>
-    </row>
-    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="65"/>
+    </row>
+    <row r="38" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="16">
         <v>13</v>
       </c>
       <c r="C38" s="19">
         <v>17</v>
       </c>
       <c r="D38" s="19">
         <v>9</v>
       </c>
       <c r="E38" s="19">
         <v>16</v>
       </c>
       <c r="F38" s="16">
         <v>12</v>
       </c>
       <c r="G38" s="19">
         <v>19</v>
       </c>
       <c r="H38" s="19">
         <v>16</v>
       </c>
       <c r="I38" s="16">
@@ -3630,52 +3706,55 @@
       </c>
       <c r="W38" s="61">
         <v>15</v>
       </c>
       <c r="X38" s="65">
         <v>13</v>
       </c>
       <c r="Y38" s="65">
         <v>15</v>
       </c>
       <c r="Z38" s="65">
         <v>11</v>
       </c>
       <c r="AA38" s="65">
         <v>15</v>
       </c>
       <c r="AB38" s="65">
         <v>12</v>
       </c>
       <c r="AC38" s="65">
         <v>12</v>
       </c>
       <c r="AD38" s="65">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="65">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="16">
         <v>2</v>
       </c>
       <c r="C39" s="19">
         <v>9</v>
       </c>
       <c r="D39" s="19">
         <v>5</v>
       </c>
       <c r="E39" s="19">
         <v>7</v>
       </c>
       <c r="F39" s="16">
         <v>4</v>
       </c>
       <c r="G39" s="19">
         <v>12</v>
       </c>
       <c r="H39" s="19">
         <v>8</v>
       </c>
       <c r="I39" s="16">
@@ -3722,52 +3801,55 @@
       </c>
       <c r="W39" s="61">
         <v>9</v>
       </c>
       <c r="X39" s="65">
         <v>3</v>
       </c>
       <c r="Y39" s="65">
         <v>7</v>
       </c>
       <c r="Z39" s="65">
         <v>2</v>
       </c>
       <c r="AA39" s="65">
         <v>3</v>
       </c>
       <c r="AB39" s="65">
         <v>3</v>
       </c>
       <c r="AC39" s="65">
         <v>2</v>
       </c>
       <c r="AD39" s="65">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16">
         <v>21</v>
       </c>
       <c r="C40" s="19">
         <v>13</v>
       </c>
       <c r="D40" s="19">
         <v>17</v>
       </c>
       <c r="E40" s="19">
         <v>26</v>
       </c>
       <c r="F40" s="16">
         <v>15</v>
       </c>
       <c r="G40" s="19">
         <v>20</v>
       </c>
       <c r="H40" s="19">
         <v>23</v>
       </c>
       <c r="I40" s="16">
@@ -3814,52 +3896,55 @@
       </c>
       <c r="W40" s="61">
         <v>14</v>
       </c>
       <c r="X40" s="65">
         <v>15</v>
       </c>
       <c r="Y40" s="65">
         <v>9</v>
       </c>
       <c r="Z40" s="65">
         <v>13</v>
       </c>
       <c r="AA40" s="65">
         <v>13</v>
       </c>
       <c r="AB40" s="65">
         <v>10</v>
       </c>
       <c r="AC40" s="65">
         <v>12</v>
       </c>
       <c r="AD40" s="65">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="65">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="16">
         <v>9</v>
       </c>
       <c r="C41" s="19">
         <v>3</v>
       </c>
       <c r="D41" s="19">
         <v>2</v>
       </c>
       <c r="E41" s="19">
         <v>6</v>
       </c>
       <c r="F41" s="16">
         <v>6</v>
       </c>
       <c r="G41" s="19">
         <v>8</v>
       </c>
       <c r="H41" s="19">
         <v>8</v>
       </c>
       <c r="I41" s="16">
@@ -3906,52 +3991,55 @@
       </c>
       <c r="W41" s="61">
         <v>6</v>
       </c>
       <c r="X41" s="65">
         <v>2</v>
       </c>
       <c r="Y41" s="65">
         <v>5</v>
       </c>
       <c r="Z41" s="65">
         <v>2</v>
       </c>
       <c r="AA41" s="65" t="s">
         <v>44</v>
       </c>
       <c r="AB41" s="65">
         <v>3</v>
       </c>
       <c r="AC41" s="65">
         <v>2</v>
       </c>
       <c r="AD41" s="65">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="65">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="16">
         <v>7</v>
       </c>
       <c r="C42" s="19">
         <v>5</v>
       </c>
       <c r="D42" s="19">
         <v>8</v>
       </c>
       <c r="E42" s="19">
         <v>9</v>
       </c>
       <c r="F42" s="16">
         <v>7</v>
       </c>
       <c r="G42" s="19">
         <v>9</v>
       </c>
       <c r="H42" s="19">
         <v>15</v>
       </c>
       <c r="I42" s="16">
@@ -3998,52 +4086,55 @@
       </c>
       <c r="W42" s="61">
         <v>9</v>
       </c>
       <c r="X42" s="65">
         <v>7</v>
       </c>
       <c r="Y42" s="65">
         <v>8</v>
       </c>
       <c r="Z42" s="65">
         <v>6</v>
       </c>
       <c r="AA42" s="65">
         <v>8</v>
       </c>
       <c r="AB42" s="65">
         <v>4</v>
       </c>
       <c r="AC42" s="65">
         <v>9</v>
       </c>
       <c r="AD42" s="65">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="65">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="16">
         <v>10</v>
       </c>
       <c r="C43" s="19">
         <v>16</v>
       </c>
       <c r="D43" s="19">
         <v>13</v>
       </c>
       <c r="E43" s="19">
         <v>18</v>
       </c>
       <c r="F43" s="16">
         <v>11</v>
       </c>
       <c r="G43" s="19">
         <v>13</v>
       </c>
       <c r="H43" s="19">
         <v>18</v>
       </c>
       <c r="I43" s="16">
@@ -4090,52 +4181,55 @@
       </c>
       <c r="W43" s="61">
         <v>12</v>
       </c>
       <c r="X43" s="65">
         <v>14</v>
       </c>
       <c r="Y43" s="65">
         <v>17</v>
       </c>
       <c r="Z43" s="65">
         <v>6</v>
       </c>
       <c r="AA43" s="65">
         <v>12</v>
       </c>
       <c r="AB43" s="65">
         <v>8</v>
       </c>
       <c r="AC43" s="65">
         <v>6</v>
       </c>
       <c r="AD43" s="65">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="65">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="21">
         <v>17</v>
       </c>
       <c r="C44" s="21">
         <v>17</v>
       </c>
       <c r="D44" s="21">
         <v>11</v>
       </c>
       <c r="E44" s="21">
         <v>15</v>
       </c>
       <c r="F44" s="21">
         <v>13</v>
       </c>
       <c r="G44" s="21">
         <v>14</v>
       </c>
       <c r="H44" s="21">
         <v>19</v>
       </c>
       <c r="I44" s="21">
@@ -4182,52 +4276,55 @@
       </c>
       <c r="W44" s="62">
         <v>5</v>
       </c>
       <c r="X44" s="62">
         <v>7</v>
       </c>
       <c r="Y44" s="62">
         <v>6</v>
       </c>
       <c r="Z44" s="62">
         <v>10</v>
       </c>
       <c r="AA44" s="62">
         <v>8</v>
       </c>
       <c r="AB44" s="62">
         <v>15</v>
       </c>
       <c r="AC44" s="62">
         <v>9</v>
       </c>
       <c r="AD44" s="62">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="62">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="AA45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
@@ -4562,50 +4659,53 @@
       </c>
       <c r="W9" s="30">
         <v>6.38</v>
       </c>
       <c r="X9" s="30">
         <v>6.29</v>
       </c>
       <c r="Y9" s="30">
         <v>6.24</v>
       </c>
       <c r="Z9" s="33">
         <v>4.33</v>
       </c>
       <c r="AA9" s="33">
         <v>4.51</v>
       </c>
       <c r="AB9" s="33">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="33">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD9" s="33">
         <v>4.38</v>
       </c>
+      <c r="AE9" s="33">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="33">
         <v>2.81</v>
       </c>
       <c r="D10" s="33">
         <v>5.45</v>
       </c>
       <c r="E10" s="33">
         <v>5.96</v>
       </c>
       <c r="F10" s="33">
         <v>5.8</v>
       </c>
       <c r="G10" s="33">
         <v>6.36</v>
       </c>
       <c r="H10" s="33">
         <v>7.1</v>
@@ -4654,50 +4754,53 @@
       </c>
       <c r="W10" s="30">
         <v>7.08</v>
       </c>
       <c r="X10" s="30">
         <v>6.94</v>
       </c>
       <c r="Y10" s="30">
         <v>6.85</v>
       </c>
       <c r="Z10" s="33">
         <v>4.54</v>
       </c>
       <c r="AA10" s="33">
         <v>4.75</v>
       </c>
       <c r="AB10" s="33">
         <v>4.99</v>
       </c>
       <c r="AC10" s="33">
         <v>5.04</v>
       </c>
       <c r="AD10" s="33">
         <v>4.8099999999999996</v>
       </c>
+      <c r="AE10" s="33">
+        <v>6.17</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="30">
         <v>7.47</v>
       </c>
       <c r="C11" s="33">
         <v>3.31</v>
       </c>
       <c r="D11" s="33">
         <v>6.61</v>
       </c>
       <c r="E11" s="33">
         <v>7.59</v>
       </c>
       <c r="F11" s="33">
         <v>7.03</v>
       </c>
       <c r="G11" s="33">
         <v>7.38</v>
       </c>
       <c r="H11" s="33">
         <v>7.82</v>
@@ -4746,50 +4849,53 @@
       </c>
       <c r="W11" s="30">
         <v>6.37</v>
       </c>
       <c r="X11" s="30">
         <v>6.28</v>
       </c>
       <c r="Y11" s="30">
         <v>6.22</v>
       </c>
       <c r="Z11" s="33">
         <v>3.56</v>
       </c>
       <c r="AA11" s="33">
         <v>4.45</v>
       </c>
       <c r="AB11" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="33">
         <v>4.66</v>
       </c>
       <c r="AD11" s="33">
         <v>4.59</v>
       </c>
+      <c r="AE11" s="33">
+        <v>5.68</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="30">
         <v>9.49</v>
       </c>
       <c r="C12" s="33">
         <v>2.75</v>
       </c>
       <c r="D12" s="33">
         <v>6.53</v>
       </c>
       <c r="E12" s="33">
         <v>6.3</v>
       </c>
       <c r="F12" s="33">
         <v>6.52</v>
       </c>
       <c r="G12" s="33">
         <v>6.72</v>
       </c>
       <c r="H12" s="33">
         <v>7.91</v>
@@ -4838,50 +4944,53 @@
       </c>
       <c r="W12" s="30">
         <v>4.91</v>
       </c>
       <c r="X12" s="30">
         <v>4.57</v>
       </c>
       <c r="Y12" s="30">
         <v>4.92</v>
       </c>
       <c r="Z12" s="33">
         <v>4.53</v>
       </c>
       <c r="AA12" s="33">
         <v>3.49</v>
       </c>
       <c r="AB12" s="33">
         <v>6.12</v>
       </c>
       <c r="AC12" s="33">
         <v>5.42</v>
       </c>
       <c r="AD12" s="33">
         <v>5.44</v>
       </c>
+      <c r="AE12" s="33">
+        <v>5.89</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="30">
         <v>3.52</v>
       </c>
       <c r="C13" s="33">
         <v>1.67</v>
       </c>
       <c r="D13" s="33">
         <v>3.5</v>
       </c>
       <c r="E13" s="33">
         <v>4.29</v>
       </c>
       <c r="F13" s="33">
         <v>4.09</v>
       </c>
       <c r="G13" s="33">
         <v>5.17</v>
       </c>
       <c r="H13" s="33">
         <v>5.87</v>
@@ -4930,50 +5039,53 @@
       </c>
       <c r="W13" s="30">
         <v>5.79</v>
       </c>
       <c r="X13" s="30">
         <v>5.9</v>
       </c>
       <c r="Y13" s="30">
         <v>6.04</v>
       </c>
       <c r="Z13" s="33">
         <v>7.66</v>
       </c>
       <c r="AA13" s="33">
         <v>6.17</v>
       </c>
       <c r="AB13" s="33">
         <v>5.46</v>
       </c>
       <c r="AC13" s="33">
         <v>5.58</v>
       </c>
       <c r="AD13" s="33">
         <v>4.72</v>
       </c>
+      <c r="AE13" s="33">
+        <v>5.48</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="30">
         <v>6.62</v>
       </c>
       <c r="C14" s="33">
         <v>3.21</v>
       </c>
       <c r="D14" s="33">
         <v>5.86</v>
       </c>
       <c r="E14" s="33">
         <v>6.22</v>
       </c>
       <c r="F14" s="33">
         <v>5.88</v>
       </c>
       <c r="G14" s="33">
         <v>6.24</v>
       </c>
       <c r="H14" s="33">
         <v>6.68</v>
@@ -5022,50 +5134,53 @@
       </c>
       <c r="W14" s="30">
         <v>6.71</v>
       </c>
       <c r="X14" s="30">
         <v>6.68</v>
       </c>
       <c r="Y14" s="30">
         <v>6.64</v>
       </c>
       <c r="Z14" s="33">
         <v>4.28</v>
       </c>
       <c r="AA14" s="33">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="33">
         <v>4.33</v>
       </c>
       <c r="AD14" s="33">
         <v>3.9</v>
       </c>
+      <c r="AE14" s="33">
+        <v>5.41</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="30">
         <v>7.35</v>
       </c>
       <c r="C15" s="33">
         <v>3.58</v>
       </c>
       <c r="D15" s="33">
         <v>6.39</v>
       </c>
       <c r="E15" s="33">
         <v>6.68</v>
       </c>
       <c r="F15" s="33">
         <v>5.86</v>
       </c>
       <c r="G15" s="33">
         <v>6.43</v>
       </c>
       <c r="H15" s="33">
         <v>6.95</v>
@@ -5113,84 +5228,88 @@
         <v>7.17</v>
       </c>
       <c r="W15" s="30">
         <v>7</v>
       </c>
       <c r="X15" s="30">
         <v>6.81</v>
       </c>
       <c r="Y15" s="30">
         <v>6.74</v>
       </c>
       <c r="Z15" s="33">
         <v>5.39</v>
       </c>
       <c r="AA15" s="33">
         <v>5.79</v>
       </c>
       <c r="AB15" s="33">
         <v>5.59</v>
       </c>
       <c r="AC15" s="33">
         <v>5.8</v>
       </c>
       <c r="AD15" s="33">
         <v>5.25</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>6.45</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="R16" s="33"/>
       <c r="S16" s="33"/>
       <c r="T16" s="33"/>
       <c r="U16" s="33"/>
       <c r="V16" s="33"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="Z16" s="33"/>
       <c r="AA16" s="33"/>
       <c r="AD16" s="33"/>
-    </row>
-    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="33"/>
+    </row>
+    <row r="17" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="30">
         <v>4.83</v>
       </c>
       <c r="C17" s="33">
         <v>2.82</v>
       </c>
       <c r="D17" s="33">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="33">
         <v>5.37</v>
       </c>
       <c r="F17" s="33">
         <v>5.03</v>
       </c>
       <c r="G17" s="33">
         <v>5.44</v>
       </c>
       <c r="H17" s="33">
         <v>5.74</v>
       </c>
       <c r="I17" s="33">
@@ -5237,52 +5356,55 @@
       </c>
       <c r="W17" s="30">
         <v>6.17</v>
       </c>
       <c r="X17" s="30">
         <v>6.23</v>
       </c>
       <c r="Y17" s="30">
         <v>6.24</v>
       </c>
       <c r="Z17" s="33">
         <v>4.59</v>
       </c>
       <c r="AA17" s="33">
         <v>4.93</v>
       </c>
       <c r="AB17" s="33">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="AD17" s="33">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="33">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="30">
         <v>1.5</v>
       </c>
       <c r="C18" s="33">
         <v>3.5</v>
       </c>
       <c r="D18" s="33">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="33">
         <v>4.43</v>
       </c>
       <c r="F18" s="33">
         <v>4.13</v>
       </c>
       <c r="G18" s="33">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="33">
         <v>5.22</v>
       </c>
       <c r="I18" s="33">
@@ -5329,52 +5451,55 @@
       </c>
       <c r="W18" s="30">
         <v>3.98</v>
       </c>
       <c r="X18" s="30">
         <v>3.84</v>
       </c>
       <c r="Y18" s="30">
         <v>3.98</v>
       </c>
       <c r="Z18" s="33">
         <v>1.59</v>
       </c>
       <c r="AA18" s="33">
         <v>2.09</v>
       </c>
       <c r="AB18" s="33">
         <v>2.19</v>
       </c>
       <c r="AC18" s="33">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD18" s="33">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="33">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="30">
         <v>4.76</v>
       </c>
       <c r="C19" s="33">
         <v>1.52</v>
       </c>
       <c r="D19" s="33">
         <v>3.92</v>
       </c>
       <c r="E19" s="33">
         <v>4.45</v>
       </c>
       <c r="F19" s="33">
         <v>4.22</v>
       </c>
       <c r="G19" s="33">
         <v>4.29</v>
       </c>
       <c r="H19" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="33">
@@ -5421,52 +5546,55 @@
       </c>
       <c r="W19" s="30">
         <v>3.63</v>
       </c>
       <c r="X19" s="30">
         <v>3.62</v>
       </c>
       <c r="Y19" s="30">
         <v>3.49</v>
       </c>
       <c r="Z19" s="33">
         <v>3.02</v>
       </c>
       <c r="AA19" s="33">
         <v>3.17</v>
       </c>
       <c r="AB19" s="33">
         <v>2.89</v>
       </c>
       <c r="AC19" s="33">
         <v>2.89</v>
       </c>
       <c r="AD19" s="33">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="33">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="30">
         <v>3.96</v>
       </c>
       <c r="C20" s="33">
         <v>1.42</v>
       </c>
       <c r="D20" s="33">
         <v>2.81</v>
       </c>
       <c r="E20" s="33">
         <v>3.32</v>
       </c>
       <c r="F20" s="33">
         <v>3.28</v>
       </c>
       <c r="G20" s="33">
         <v>3.74</v>
       </c>
       <c r="H20" s="33">
         <v>3.95</v>
       </c>
       <c r="I20" s="33">
@@ -5513,52 +5641,55 @@
       </c>
       <c r="W20" s="30">
         <v>4.03</v>
       </c>
       <c r="X20" s="30">
         <v>3.93</v>
       </c>
       <c r="Y20" s="30">
         <v>3.84</v>
       </c>
       <c r="Z20" s="33">
         <v>2.1</v>
       </c>
       <c r="AA20" s="33">
         <v>1.54</v>
       </c>
       <c r="AB20" s="33">
         <v>1.88</v>
       </c>
       <c r="AC20" s="33">
         <v>2.06</v>
       </c>
       <c r="AD20" s="33">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="33">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="30">
         <v>3.84</v>
       </c>
       <c r="C21" s="33">
         <v>1.41</v>
       </c>
       <c r="D21" s="33">
         <v>3.71</v>
       </c>
       <c r="E21" s="33">
         <v>4.05</v>
       </c>
       <c r="F21" s="33">
         <v>4</v>
       </c>
       <c r="G21" s="33">
         <v>4.18</v>
       </c>
       <c r="H21" s="33">
         <v>4.76</v>
       </c>
       <c r="I21" s="33">
@@ -5605,52 +5736,55 @@
       </c>
       <c r="W21" s="30">
         <v>5.85</v>
       </c>
       <c r="X21" s="30">
         <v>5.69</v>
       </c>
       <c r="Y21" s="30">
         <v>5.59</v>
       </c>
       <c r="Z21" s="33">
         <v>3.53</v>
       </c>
       <c r="AA21" s="33">
         <v>4.29</v>
       </c>
       <c r="AB21" s="33">
         <v>3.61</v>
       </c>
       <c r="AC21" s="33">
         <v>4.07</v>
       </c>
       <c r="AD21" s="33">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="33">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="30">
         <v>4.03</v>
       </c>
       <c r="C22" s="33">
         <v>3.32</v>
       </c>
       <c r="D22" s="33">
         <v>5.32</v>
       </c>
       <c r="E22" s="33">
         <v>5.85</v>
       </c>
       <c r="F22" s="33">
         <v>5.54</v>
       </c>
       <c r="G22" s="33">
         <v>5.52</v>
       </c>
       <c r="H22" s="33">
         <v>5.76</v>
       </c>
       <c r="I22" s="33">
@@ -5697,52 +5831,55 @@
       </c>
       <c r="W22" s="30">
         <v>4.67</v>
       </c>
       <c r="X22" s="30">
         <v>4.79</v>
       </c>
       <c r="Y22" s="30">
         <v>4.97</v>
       </c>
       <c r="Z22" s="33">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="33">
         <v>3.96</v>
       </c>
       <c r="AB22" s="33">
         <v>3.77</v>
       </c>
       <c r="AC22" s="33">
         <v>3.48</v>
       </c>
       <c r="AD22" s="33">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="33">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="33">
         <v>5.44</v>
       </c>
       <c r="C23" s="33">
         <v>2.82</v>
       </c>
       <c r="D23" s="33">
         <v>4.91</v>
       </c>
       <c r="E23" s="33">
         <v>4.92</v>
       </c>
       <c r="F23" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="33">
         <v>4.75</v>
       </c>
       <c r="H23" s="33">
         <v>4.95</v>
       </c>
       <c r="I23" s="33">
@@ -5789,86 +5926,90 @@
       </c>
       <c r="W23" s="30">
         <v>3.49</v>
       </c>
       <c r="X23" s="30">
         <v>3.39</v>
       </c>
       <c r="Y23" s="30">
         <v>3.27</v>
       </c>
       <c r="Z23" s="33">
         <v>3.43</v>
       </c>
       <c r="AA23" s="33">
         <v>3.25</v>
       </c>
       <c r="AB23" s="33">
         <v>3.9</v>
       </c>
       <c r="AC23" s="33">
         <v>3.72</v>
       </c>
       <c r="AD23" s="33">
         <v>3.52</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="33">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="51"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="33"/>
-    </row>
-    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE24" s="33"/>
+    </row>
+    <row r="25" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="30">
         <v>5.49</v>
       </c>
       <c r="C25" s="33">
         <v>2.9</v>
       </c>
       <c r="D25" s="33">
         <v>5.54</v>
       </c>
       <c r="E25" s="33">
         <v>6.08</v>
       </c>
       <c r="F25" s="33">
         <v>5.8</v>
       </c>
       <c r="G25" s="33">
         <v>6.32</v>
       </c>
       <c r="H25" s="33">
         <v>6.96</v>
       </c>
       <c r="I25" s="33">
@@ -5915,52 +6056,55 @@
       </c>
       <c r="W25" s="30">
         <v>6.83</v>
       </c>
       <c r="X25" s="30">
         <v>6.72</v>
       </c>
       <c r="Y25" s="30">
         <v>6.67</v>
       </c>
       <c r="Z25" s="33">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="33">
         <v>4.74</v>
       </c>
       <c r="AB25" s="33">
         <v>4.8</v>
       </c>
       <c r="AC25" s="33">
         <v>4.91</v>
       </c>
       <c r="AD25" s="33">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="33">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="33">
         <v>2.81</v>
       </c>
       <c r="D26" s="33">
         <v>5.45</v>
       </c>
       <c r="E26" s="33">
         <v>5.96</v>
       </c>
       <c r="F26" s="33">
         <v>5.8</v>
       </c>
       <c r="G26" s="33">
         <v>6.36</v>
       </c>
       <c r="H26" s="33">
         <v>7.1</v>
       </c>
       <c r="I26" s="33">
@@ -6007,52 +6151,55 @@
       </c>
       <c r="W26" s="30">
         <v>7.08</v>
       </c>
       <c r="X26" s="30">
         <v>6.94</v>
       </c>
       <c r="Y26" s="30">
         <v>6.85</v>
       </c>
       <c r="Z26" s="33">
         <v>4.54</v>
       </c>
       <c r="AA26" s="33">
         <v>4.75</v>
       </c>
       <c r="AB26" s="33">
         <v>4.99</v>
       </c>
       <c r="AC26" s="33">
         <v>5.04</v>
       </c>
       <c r="AD26" s="33">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="33">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>7.47</v>
       </c>
       <c r="C27" s="33">
         <v>3.31</v>
       </c>
       <c r="D27" s="33">
         <v>6.61</v>
       </c>
       <c r="E27" s="33">
         <v>7.59</v>
       </c>
       <c r="F27" s="33">
         <v>7.03</v>
       </c>
       <c r="G27" s="33">
         <v>7.38</v>
       </c>
       <c r="H27" s="33">
         <v>7.82</v>
       </c>
       <c r="I27" s="33">
@@ -6099,52 +6246,55 @@
       </c>
       <c r="W27" s="30">
         <v>6.37</v>
       </c>
       <c r="X27" s="30">
         <v>6.28</v>
       </c>
       <c r="Y27" s="30">
         <v>6.22</v>
       </c>
       <c r="Z27" s="33">
         <v>3.56</v>
       </c>
       <c r="AA27" s="33">
         <v>4.45</v>
       </c>
       <c r="AB27" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="33">
         <v>4.66</v>
       </c>
       <c r="AD27" s="33">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="33">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="30">
         <v>9.49</v>
       </c>
       <c r="C28" s="33">
         <v>2.75</v>
       </c>
       <c r="D28" s="33">
         <v>6.53</v>
       </c>
       <c r="E28" s="33">
         <v>6.3</v>
       </c>
       <c r="F28" s="33">
         <v>6.52</v>
       </c>
       <c r="G28" s="33">
         <v>6.72</v>
       </c>
       <c r="H28" s="33">
         <v>7.91</v>
       </c>
       <c r="I28" s="33">
@@ -6191,52 +6341,55 @@
       </c>
       <c r="W28" s="30">
         <v>4.91</v>
       </c>
       <c r="X28" s="30">
         <v>4.57</v>
       </c>
       <c r="Y28" s="30">
         <v>4.92</v>
       </c>
       <c r="Z28" s="33">
         <v>4.53</v>
       </c>
       <c r="AA28" s="33">
         <v>3.49</v>
       </c>
       <c r="AB28" s="33">
         <v>6.12</v>
       </c>
       <c r="AC28" s="33">
         <v>5.42</v>
       </c>
       <c r="AD28" s="33">
         <v>5.44</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="33">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="30">
         <v>3.52</v>
       </c>
       <c r="C29" s="33">
         <v>1.67</v>
       </c>
       <c r="D29" s="33">
         <v>3.5</v>
       </c>
       <c r="E29" s="33">
         <v>4.29</v>
       </c>
       <c r="F29" s="33">
         <v>4.09</v>
       </c>
       <c r="G29" s="33">
         <v>5.17</v>
       </c>
       <c r="H29" s="33">
         <v>5.87</v>
       </c>
       <c r="I29" s="33">
@@ -6283,52 +6436,55 @@
       </c>
       <c r="W29" s="30">
         <v>5.79</v>
       </c>
       <c r="X29" s="30">
         <v>5.9</v>
       </c>
       <c r="Y29" s="30">
         <v>6.04</v>
       </c>
       <c r="Z29" s="33">
         <v>7.66</v>
       </c>
       <c r="AA29" s="33">
         <v>6.17</v>
       </c>
       <c r="AB29" s="33">
         <v>5.46</v>
       </c>
       <c r="AC29" s="33">
         <v>5.58</v>
       </c>
       <c r="AD29" s="33">
         <v>4.72</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="33">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="30">
         <v>6.62</v>
       </c>
       <c r="C30" s="33">
         <v>3.21</v>
       </c>
       <c r="D30" s="33">
         <v>5.86</v>
       </c>
       <c r="E30" s="33">
         <v>6.22</v>
       </c>
       <c r="F30" s="33">
         <v>5.88</v>
       </c>
       <c r="G30" s="33">
         <v>6.24</v>
       </c>
       <c r="H30" s="33">
         <v>6.68</v>
       </c>
       <c r="I30" s="33">
@@ -6375,52 +6531,55 @@
       </c>
       <c r="W30" s="30">
         <v>6.71</v>
       </c>
       <c r="X30" s="30">
         <v>6.68</v>
       </c>
       <c r="Y30" s="30">
         <v>6.64</v>
       </c>
       <c r="Z30" s="33">
         <v>4.28</v>
       </c>
       <c r="AA30" s="33">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="33">
         <v>4.33</v>
       </c>
       <c r="AD30" s="33">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="33">
+        <v>5.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="30">
         <v>7.35</v>
       </c>
       <c r="C31" s="33">
         <v>3.58</v>
       </c>
       <c r="D31" s="33">
         <v>6.39</v>
       </c>
       <c r="E31" s="33">
         <v>6.68</v>
       </c>
       <c r="F31" s="33">
         <v>5.86</v>
       </c>
       <c r="G31" s="33">
         <v>6.43</v>
       </c>
       <c r="H31" s="33">
         <v>6.95</v>
       </c>
       <c r="I31" s="33">
@@ -6467,85 +6626,89 @@
       </c>
       <c r="W31" s="30">
         <v>7</v>
       </c>
       <c r="X31" s="30">
         <v>6.81</v>
       </c>
       <c r="Y31" s="30">
         <v>6.74</v>
       </c>
       <c r="Z31" s="33">
         <v>5.39</v>
       </c>
       <c r="AA31" s="33">
         <v>5.79</v>
       </c>
       <c r="AB31" s="33">
         <v>5.59</v>
       </c>
       <c r="AC31" s="33">
         <v>5.8</v>
       </c>
       <c r="AD31" s="33">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="33">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="33"/>
       <c r="P32" s="33"/>
       <c r="Q32" s="33"/>
       <c r="R32" s="33"/>
       <c r="S32" s="33"/>
       <c r="T32" s="33"/>
       <c r="U32" s="33"/>
       <c r="V32" s="33"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="33"/>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
       <c r="AC32" s="33"/>
       <c r="AD32" s="33"/>
-    </row>
-    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE32" s="33"/>
+    </row>
+    <row r="33" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="30">
         <v>4.54</v>
       </c>
       <c r="C33" s="33">
         <v>2.13</v>
       </c>
       <c r="D33" s="33">
         <v>3.93</v>
       </c>
       <c r="E33" s="33">
         <v>5.18</v>
       </c>
       <c r="F33" s="33">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="33">
         <v>5.07</v>
       </c>
       <c r="H33" s="33">
         <v>5.6</v>
       </c>
       <c r="I33" s="33">
@@ -6592,52 +6755,55 @@
       </c>
       <c r="W33" s="30">
         <v>6.75</v>
       </c>
       <c r="X33" s="30">
         <v>6.88</v>
       </c>
       <c r="Y33" s="30">
         <v>6.87</v>
       </c>
       <c r="Z33" s="33">
         <v>4.62</v>
       </c>
       <c r="AA33" s="33">
         <v>4.18</v>
       </c>
       <c r="AB33" s="33">
         <v>3.32</v>
       </c>
       <c r="AC33" s="33">
         <v>4.01</v>
       </c>
       <c r="AD33" s="33">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="33">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="33">
         <v>1.3</v>
       </c>
       <c r="C34" s="33">
         <v>2.68</v>
       </c>
       <c r="D34" s="33">
         <v>3.09</v>
       </c>
       <c r="E34" s="33">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="33">
         <v>3.96</v>
       </c>
       <c r="G34" s="33">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="33">
         <v>5.09</v>
       </c>
       <c r="I34" s="33">
@@ -6684,86 +6850,90 @@
       </c>
       <c r="W34" s="30">
         <v>4.21</v>
       </c>
       <c r="X34" s="30">
         <v>4.45</v>
       </c>
       <c r="Y34" s="30">
         <v>4.3</v>
       </c>
       <c r="Z34" s="33">
         <v>4.07</v>
       </c>
       <c r="AA34" s="33">
         <v>3.56</v>
       </c>
       <c r="AB34" s="33">
         <v>3.75</v>
       </c>
       <c r="AC34" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD34" s="33">
         <v>3.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="33">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="51"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="51"/>
       <c r="R35" s="51"/>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51"/>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51"/>
       <c r="AC35" s="51"/>
       <c r="AD35" s="33"/>
-    </row>
-    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="33"/>
+    </row>
+    <row r="36" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="30">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="33">
         <v>2.36</v>
       </c>
       <c r="D36" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="33">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="33">
         <v>4.7</v>
       </c>
       <c r="H36" s="33">
         <v>4.91</v>
       </c>
       <c r="I36" s="33">
@@ -6810,86 +6980,90 @@
       </c>
       <c r="W36" s="30">
         <v>4.33</v>
       </c>
       <c r="X36" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="33">
         <v>4.24</v>
       </c>
       <c r="Z36" s="33">
         <v>3.01</v>
       </c>
       <c r="AA36" s="33">
         <v>3.44</v>
       </c>
       <c r="AB36" s="33">
         <v>3.4</v>
       </c>
       <c r="AC36" s="33">
         <v>3.36</v>
       </c>
       <c r="AD36" s="33">
         <v>3.21</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="33">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
       <c r="O37" s="33"/>
       <c r="P37" s="33"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="33"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
       <c r="U37" s="33"/>
       <c r="V37" s="33"/>
       <c r="W37" s="64"/>
       <c r="X37" s="33"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="33"/>
       <c r="AA37" s="33"/>
       <c r="AB37" s="33"/>
       <c r="AC37" s="33"/>
       <c r="AD37" s="33"/>
-    </row>
-    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="33"/>
+    </row>
+    <row r="38" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="30">
         <v>5.12</v>
       </c>
       <c r="C38" s="33">
         <v>3.48</v>
       </c>
       <c r="D38" s="33">
         <v>5.25</v>
       </c>
       <c r="E38" s="33">
         <v>5.56</v>
       </c>
       <c r="F38" s="33">
         <v>5.4</v>
       </c>
       <c r="G38" s="33">
         <v>5.79</v>
       </c>
       <c r="H38" s="33">
         <v>5.88</v>
       </c>
       <c r="I38" s="33">
@@ -6936,52 +7110,55 @@
       </c>
       <c r="W38" s="30">
         <v>5.61</v>
       </c>
       <c r="X38" s="33">
         <v>5.6</v>
       </c>
       <c r="Y38" s="33">
         <v>5.63</v>
       </c>
       <c r="Z38" s="33">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="33">
         <v>5.67</v>
       </c>
       <c r="AB38" s="33">
         <v>5.44</v>
       </c>
       <c r="AC38" s="33">
         <v>5.36</v>
       </c>
       <c r="AD38" s="33">
         <v>4.8499999999999996</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="33">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="30">
         <v>1.5</v>
       </c>
       <c r="C39" s="33">
         <v>3.5</v>
       </c>
       <c r="D39" s="33">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="33">
         <v>4.43</v>
       </c>
       <c r="F39" s="33">
         <v>4.13</v>
       </c>
       <c r="G39" s="33">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="33">
         <v>5.22</v>
       </c>
       <c r="I39" s="33">
@@ -7028,52 +7205,55 @@
       </c>
       <c r="W39" s="30">
         <v>3.98</v>
       </c>
       <c r="X39" s="33">
         <v>3.84</v>
       </c>
       <c r="Y39" s="33">
         <v>3.98</v>
       </c>
       <c r="Z39" s="33">
         <v>1.59</v>
       </c>
       <c r="AA39" s="33">
         <v>2.09</v>
       </c>
       <c r="AB39" s="33">
         <v>2.19</v>
       </c>
       <c r="AC39" s="33">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD39" s="33">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="33">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="30">
         <v>4.76</v>
       </c>
       <c r="C40" s="33">
         <v>1.52</v>
       </c>
       <c r="D40" s="33">
         <v>3.92</v>
       </c>
       <c r="E40" s="33">
         <v>4.45</v>
       </c>
       <c r="F40" s="33">
         <v>4.22</v>
       </c>
       <c r="G40" s="33">
         <v>4.29</v>
       </c>
       <c r="H40" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="33">
@@ -7120,52 +7300,55 @@
       </c>
       <c r="W40" s="30">
         <v>3.63</v>
       </c>
       <c r="X40" s="33">
         <v>3.62</v>
       </c>
       <c r="Y40" s="33">
         <v>3.49</v>
       </c>
       <c r="Z40" s="33">
         <v>3.02</v>
       </c>
       <c r="AA40" s="33">
         <v>3.17</v>
       </c>
       <c r="AB40" s="33">
         <v>2.89</v>
       </c>
       <c r="AC40" s="33">
         <v>2.89</v>
       </c>
       <c r="AD40" s="33">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="33">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="30">
         <v>5.12</v>
       </c>
       <c r="C41" s="33">
         <v>0.88</v>
       </c>
       <c r="D41" s="33">
         <v>2.69</v>
       </c>
       <c r="E41" s="33">
         <v>2.89</v>
       </c>
       <c r="F41" s="33">
         <v>2.99</v>
       </c>
       <c r="G41" s="33">
         <v>3.26</v>
       </c>
       <c r="H41" s="33">
         <v>3.45</v>
       </c>
       <c r="I41" s="33">
@@ -7212,52 +7395,55 @@
       </c>
       <c r="W41" s="30">
         <v>3.95</v>
       </c>
       <c r="X41" s="33">
         <v>3.71</v>
       </c>
       <c r="Y41" s="33">
         <v>3.63</v>
       </c>
       <c r="Z41" s="33">
         <v>1.22</v>
       </c>
       <c r="AA41" s="33">
         <v>0.64</v>
       </c>
       <c r="AB41" s="33">
         <v>1.04</v>
       </c>
       <c r="AC41" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD41" s="33">
         <v>1.25</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="33">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="30">
         <v>3.84</v>
       </c>
       <c r="C42" s="33">
         <v>1.41</v>
       </c>
       <c r="D42" s="33">
         <v>3.71</v>
       </c>
       <c r="E42" s="33">
         <v>4.05</v>
       </c>
       <c r="F42" s="33">
         <v>4</v>
       </c>
       <c r="G42" s="33">
         <v>4.18</v>
       </c>
       <c r="H42" s="33">
         <v>4.76</v>
       </c>
       <c r="I42" s="33">
@@ -7304,52 +7490,55 @@
       </c>
       <c r="W42" s="30">
         <v>5.85</v>
       </c>
       <c r="X42" s="33">
         <v>5.69</v>
       </c>
       <c r="Y42" s="33">
         <v>5.59</v>
       </c>
       <c r="Z42" s="33">
         <v>3.53</v>
       </c>
       <c r="AA42" s="33">
         <v>4.29</v>
       </c>
       <c r="AB42" s="33">
         <v>3.61</v>
       </c>
       <c r="AC42" s="33">
         <v>4.07</v>
       </c>
       <c r="AD42" s="33">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="33">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="30">
         <v>4.03</v>
       </c>
       <c r="C43" s="33">
         <v>3.32</v>
       </c>
       <c r="D43" s="33">
         <v>5.32</v>
       </c>
       <c r="E43" s="33">
         <v>5.85</v>
       </c>
       <c r="F43" s="33">
         <v>5.54</v>
       </c>
       <c r="G43" s="33">
         <v>5.52</v>
       </c>
       <c r="H43" s="33">
         <v>5.76</v>
       </c>
       <c r="I43" s="33">
@@ -7396,52 +7585,55 @@
       </c>
       <c r="W43" s="30">
         <v>4.67</v>
       </c>
       <c r="X43" s="33">
         <v>4.79</v>
       </c>
       <c r="Y43" s="33">
         <v>4.97</v>
       </c>
       <c r="Z43" s="33">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="33">
         <v>3.96</v>
       </c>
       <c r="AB43" s="33">
         <v>3.77</v>
       </c>
       <c r="AC43" s="33">
         <v>3.48</v>
       </c>
       <c r="AD43" s="33">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="33">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="32">
         <v>5.44</v>
       </c>
       <c r="C44" s="32">
         <v>2.82</v>
       </c>
       <c r="D44" s="32">
         <v>4.91</v>
       </c>
       <c r="E44" s="32">
         <v>4.92</v>
       </c>
       <c r="F44" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="32">
         <v>4.75</v>
       </c>
       <c r="H44" s="32">
         <v>4.95</v>
       </c>
       <c r="I44" s="32">
@@ -7487,50 +7679,53 @@
         <v>3.7</v>
       </c>
       <c r="W44" s="32">
         <v>3.49</v>
       </c>
       <c r="X44" s="32">
         <v>3.39</v>
       </c>
       <c r="Y44" s="32">
         <v>3.27</v>
       </c>
       <c r="Z44" s="32">
         <v>3.43</v>
       </c>
       <c r="AA44" s="32">
         <v>3.25</v>
       </c>
       <c r="AB44" s="32">
         <v>3.9</v>
       </c>
       <c r="AC44" s="32">
         <v>3.72</v>
       </c>
       <c r="AD44" s="32">
         <v>3.52</v>
+      </c>
+      <c r="AE44" s="32">
+        <v>3.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
@@ -7853,50 +8048,53 @@
       </c>
       <c r="W9" s="16">
         <v>354</v>
       </c>
       <c r="X9" s="16">
         <v>263</v>
       </c>
       <c r="Y9" s="16">
         <v>355</v>
       </c>
       <c r="Z9" s="19">
         <v>268</v>
       </c>
       <c r="AA9" s="19">
         <v>245</v>
       </c>
       <c r="AB9" s="19">
         <v>335</v>
       </c>
       <c r="AC9" s="19">
         <v>288</v>
       </c>
       <c r="AD9" s="19">
         <v>318</v>
       </c>
+      <c r="AE9" s="19">
+        <v>328</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="16">
         <v>136</v>
       </c>
       <c r="C10" s="16">
         <v>113</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>122</v>
       </c>
       <c r="F10" s="16">
         <v>123</v>
       </c>
       <c r="G10" s="16">
         <v>140</v>
       </c>
       <c r="H10" s="19">
         <v>168</v>
@@ -7945,50 +8143,53 @@
       </c>
       <c r="W10" s="16">
         <v>174</v>
       </c>
       <c r="X10" s="16">
         <v>116</v>
       </c>
       <c r="Y10" s="16">
         <v>169</v>
       </c>
       <c r="Z10" s="19">
         <v>122</v>
       </c>
       <c r="AA10" s="19">
         <v>128</v>
       </c>
       <c r="AB10" s="19">
         <v>169</v>
       </c>
       <c r="AC10" s="19">
         <v>117</v>
       </c>
       <c r="AD10" s="19">
         <v>138</v>
       </c>
+      <c r="AE10" s="19">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16">
         <v>15</v>
       </c>
       <c r="C11" s="16">
         <v>20</v>
       </c>
       <c r="D11" s="16">
         <v>29</v>
       </c>
       <c r="E11" s="16">
         <v>12</v>
       </c>
       <c r="F11" s="16">
         <v>20</v>
       </c>
       <c r="G11" s="16">
         <v>25</v>
       </c>
       <c r="H11" s="19">
         <v>24</v>
@@ -8037,50 +8238,53 @@
       </c>
       <c r="W11" s="16">
         <v>32</v>
       </c>
       <c r="X11" s="16">
         <v>28</v>
       </c>
       <c r="Y11" s="16">
         <v>25</v>
       </c>
       <c r="Z11" s="19">
         <v>25</v>
       </c>
       <c r="AA11" s="19">
         <v>11</v>
       </c>
       <c r="AB11" s="19">
         <v>21</v>
       </c>
       <c r="AC11" s="19">
         <v>21</v>
       </c>
       <c r="AD11" s="19">
         <v>18</v>
       </c>
+      <c r="AE11" s="19">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16">
         <v>1</v>
       </c>
       <c r="C12" s="16">
         <v>1</v>
       </c>
       <c r="D12" s="16">
         <v>4</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="16">
         <v>3</v>
       </c>
       <c r="G12" s="16">
         <v>2</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -8129,50 +8333,53 @@
       </c>
       <c r="W12" s="16">
         <v>1</v>
       </c>
       <c r="X12" s="16">
         <v>4</v>
       </c>
       <c r="Y12" s="16">
         <v>2</v>
       </c>
       <c r="Z12" s="19">
         <v>4</v>
       </c>
       <c r="AA12" s="19">
         <v>4</v>
       </c>
       <c r="AB12" s="19">
         <v>3</v>
       </c>
       <c r="AC12" s="19">
         <v>4</v>
       </c>
       <c r="AD12" s="19">
         <v>3</v>
       </c>
+      <c r="AE12" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="16">
         <v>10</v>
       </c>
       <c r="C13" s="16">
         <v>7</v>
       </c>
       <c r="D13" s="16">
         <v>12</v>
       </c>
       <c r="E13" s="16">
         <v>16</v>
       </c>
       <c r="F13" s="16">
         <v>16</v>
       </c>
       <c r="G13" s="16">
         <v>15</v>
       </c>
       <c r="H13" s="19">
         <v>14</v>
@@ -8221,50 +8428,53 @@
       </c>
       <c r="W13" s="16">
         <v>24</v>
       </c>
       <c r="X13" s="16">
         <v>6</v>
       </c>
       <c r="Y13" s="16">
         <v>21</v>
       </c>
       <c r="Z13" s="19">
         <v>13</v>
       </c>
       <c r="AA13" s="19">
         <v>15</v>
       </c>
       <c r="AB13" s="19">
         <v>21</v>
       </c>
       <c r="AC13" s="19">
         <v>15</v>
       </c>
       <c r="AD13" s="19">
         <v>12</v>
       </c>
+      <c r="AE13" s="19">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="16">
         <v>46</v>
       </c>
       <c r="C14" s="16">
         <v>42</v>
       </c>
       <c r="D14" s="16">
         <v>43</v>
       </c>
       <c r="E14" s="16">
         <v>45</v>
       </c>
       <c r="F14" s="16">
         <v>51</v>
       </c>
       <c r="G14" s="16">
         <v>51</v>
       </c>
       <c r="H14" s="19">
         <v>54</v>
@@ -8313,50 +8523,53 @@
       </c>
       <c r="W14" s="16">
         <v>49</v>
       </c>
       <c r="X14" s="16">
         <v>44</v>
       </c>
       <c r="Y14" s="16">
         <v>64</v>
       </c>
       <c r="Z14" s="19">
         <v>47</v>
       </c>
       <c r="AA14" s="19">
         <v>41</v>
       </c>
       <c r="AB14" s="19">
         <v>59</v>
       </c>
       <c r="AC14" s="19">
         <v>55</v>
       </c>
       <c r="AD14" s="19">
         <v>65</v>
       </c>
+      <c r="AE14" s="19">
+        <v>54</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="16">
         <v>21</v>
       </c>
       <c r="C15" s="16">
         <v>21</v>
       </c>
       <c r="D15" s="16">
         <v>16</v>
       </c>
       <c r="E15" s="16">
         <v>18</v>
       </c>
       <c r="F15" s="16">
         <v>19</v>
       </c>
       <c r="G15" s="16">
         <v>15</v>
       </c>
       <c r="H15" s="19">
         <v>21</v>
@@ -8404,86 +8617,90 @@
         <v>18</v>
       </c>
       <c r="W15" s="16">
         <v>15</v>
       </c>
       <c r="X15" s="16">
         <v>14</v>
       </c>
       <c r="Y15" s="16">
         <v>28</v>
       </c>
       <c r="Z15" s="19">
         <v>30</v>
       </c>
       <c r="AA15" s="19">
         <v>16</v>
       </c>
       <c r="AB15" s="19">
         <v>16</v>
       </c>
       <c r="AC15" s="19">
         <v>27</v>
       </c>
       <c r="AD15" s="19">
         <v>20</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="39"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
-    </row>
-    <row r="17" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="19"/>
+    </row>
+    <row r="17" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="16">
         <v>18</v>
       </c>
       <c r="C17" s="16">
         <v>17</v>
       </c>
       <c r="D17" s="16">
         <v>17</v>
       </c>
       <c r="E17" s="16">
         <v>11</v>
       </c>
       <c r="F17" s="16">
         <v>15</v>
       </c>
       <c r="G17" s="16">
         <v>13</v>
       </c>
       <c r="H17" s="19">
         <v>27</v>
       </c>
       <c r="I17" s="19">
@@ -8530,52 +8747,55 @@
       </c>
       <c r="W17" s="16">
         <v>16</v>
       </c>
       <c r="X17" s="16">
         <v>21</v>
       </c>
       <c r="Y17" s="16">
         <v>22</v>
       </c>
       <c r="Z17" s="19">
         <v>8</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
       <c r="AB17" s="19">
         <v>13</v>
       </c>
       <c r="AC17" s="19">
         <v>17</v>
       </c>
       <c r="AD17" s="19">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="16">
         <v>1</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="16">
         <v>2</v>
       </c>
       <c r="F18" s="16">
         <v>2</v>
       </c>
       <c r="G18" s="16">
         <v>3</v>
       </c>
       <c r="H18" s="19">
         <v>1</v>
       </c>
       <c r="I18" s="19">
@@ -8622,52 +8842,55 @@
       </c>
       <c r="W18" s="16">
         <v>1</v>
       </c>
       <c r="X18" s="16">
         <v>3</v>
       </c>
       <c r="Y18" s="39" t="s">
         <v>48</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>48</v>
       </c>
       <c r="AA18" s="39">
         <v>2</v>
       </c>
       <c r="AB18" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AC18" s="19">
         <v>5</v>
       </c>
       <c r="AD18" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="16">
         <v>10</v>
       </c>
       <c r="C19" s="16">
         <v>4</v>
       </c>
       <c r="D19" s="16">
         <v>11</v>
       </c>
       <c r="E19" s="16">
         <v>8</v>
       </c>
       <c r="F19" s="16">
         <v>14</v>
       </c>
       <c r="G19" s="16">
         <v>14</v>
       </c>
       <c r="H19" s="19">
         <v>10</v>
       </c>
       <c r="I19" s="19">
@@ -8714,52 +8937,55 @@
       </c>
       <c r="W19" s="16">
         <v>21</v>
       </c>
       <c r="X19" s="16">
         <v>5</v>
       </c>
       <c r="Y19" s="16">
         <v>5</v>
       </c>
       <c r="Z19" s="19">
         <v>9</v>
       </c>
       <c r="AA19" s="19">
         <v>9</v>
       </c>
       <c r="AB19" s="19">
         <v>17</v>
       </c>
       <c r="AC19" s="19">
         <v>5</v>
       </c>
       <c r="AD19" s="19">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="16">
         <v>3</v>
       </c>
       <c r="C20" s="16">
         <v>4</v>
       </c>
       <c r="D20" s="16">
         <v>9</v>
       </c>
       <c r="E20" s="16">
         <v>6</v>
       </c>
       <c r="F20" s="16">
         <v>6</v>
       </c>
       <c r="G20" s="16">
         <v>5</v>
       </c>
       <c r="H20" s="19">
         <v>2</v>
       </c>
       <c r="I20" s="19">
@@ -8806,52 +9032,55 @@
       </c>
       <c r="W20" s="16">
         <v>1</v>
       </c>
       <c r="X20" s="16">
         <v>2</v>
       </c>
       <c r="Y20" s="16">
         <v>1</v>
       </c>
       <c r="Z20" s="19">
         <v>5</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AB20" s="19">
         <v>2</v>
       </c>
       <c r="AC20" s="19">
         <v>3</v>
       </c>
       <c r="AD20" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="16">
         <v>5</v>
       </c>
       <c r="C21" s="16">
         <v>4</v>
       </c>
       <c r="D21" s="16">
         <v>5</v>
       </c>
       <c r="E21" s="16">
         <v>1</v>
       </c>
       <c r="F21" s="16">
         <v>4</v>
       </c>
       <c r="G21" s="16">
         <v>4</v>
       </c>
       <c r="H21" s="19">
         <v>4</v>
       </c>
       <c r="I21" s="19">
@@ -8898,52 +9127,55 @@
       </c>
       <c r="W21" s="16">
         <v>2</v>
       </c>
       <c r="X21" s="16">
         <v>2</v>
       </c>
       <c r="Y21" s="16">
         <v>2</v>
       </c>
       <c r="Z21" s="19">
         <v>2</v>
       </c>
       <c r="AA21" s="19">
         <v>3</v>
       </c>
       <c r="AB21" s="19">
         <v>3</v>
       </c>
       <c r="AC21" s="19">
         <v>5</v>
       </c>
       <c r="AD21" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="16">
         <v>8</v>
       </c>
       <c r="C22" s="16">
         <v>3</v>
       </c>
       <c r="D22" s="16">
         <v>3</v>
       </c>
       <c r="E22" s="16">
         <v>4</v>
       </c>
       <c r="F22" s="16">
         <v>4</v>
       </c>
       <c r="G22" s="16">
         <v>10</v>
       </c>
       <c r="H22" s="19">
         <v>9</v>
       </c>
       <c r="I22" s="19">
@@ -8990,52 +9222,55 @@
       </c>
       <c r="W22" s="16">
         <v>11</v>
       </c>
       <c r="X22" s="16">
         <v>9</v>
       </c>
       <c r="Y22" s="16">
         <v>11</v>
       </c>
       <c r="Z22" s="19">
         <v>1</v>
       </c>
       <c r="AA22" s="19">
         <v>4</v>
       </c>
       <c r="AB22" s="19">
         <v>6</v>
       </c>
       <c r="AC22" s="19">
         <v>7</v>
       </c>
       <c r="AD22" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>1</v>
       </c>
       <c r="D23" s="19">
         <v>11</v>
       </c>
       <c r="E23" s="19">
         <v>2</v>
       </c>
       <c r="F23" s="19">
         <v>6</v>
       </c>
       <c r="G23" s="19">
         <v>5</v>
       </c>
       <c r="H23" s="19">
         <v>5</v>
       </c>
       <c r="I23" s="19">
@@ -9082,86 +9317,90 @@
       </c>
       <c r="W23" s="16">
         <v>7</v>
       </c>
       <c r="X23" s="16">
         <v>9</v>
       </c>
       <c r="Y23" s="16">
         <v>5</v>
       </c>
       <c r="Z23" s="19">
         <v>2</v>
       </c>
       <c r="AA23" s="19">
         <v>2</v>
       </c>
       <c r="AB23" s="19">
         <v>5</v>
       </c>
       <c r="AC23" s="19">
         <v>7</v>
       </c>
       <c r="AD23" s="19">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="49"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="51"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
       <c r="AC24" s="67"/>
       <c r="AD24" s="19"/>
-    </row>
-    <row r="25" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE24" s="19"/>
+    </row>
+    <row r="25" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16">
         <v>239</v>
       </c>
       <c r="C25" s="16">
         <v>214</v>
       </c>
       <c r="D25" s="16">
         <v>233</v>
       </c>
       <c r="E25" s="16">
         <v>223</v>
       </c>
       <c r="F25" s="16">
         <v>246</v>
       </c>
       <c r="G25" s="19">
         <v>255</v>
       </c>
       <c r="H25" s="19">
         <v>292</v>
       </c>
       <c r="I25" s="19">
@@ -9208,52 +9447,55 @@
       </c>
       <c r="W25" s="16">
         <v>304</v>
       </c>
       <c r="X25" s="16">
         <v>223</v>
       </c>
       <c r="Y25" s="16">
         <v>323</v>
       </c>
       <c r="Z25" s="19">
         <v>247</v>
       </c>
       <c r="AA25" s="19">
         <v>220</v>
       </c>
       <c r="AB25" s="19">
         <v>294</v>
       </c>
       <c r="AC25" s="19">
         <v>248</v>
       </c>
       <c r="AD25" s="19">
         <v>273</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="19">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="16">
         <v>136</v>
       </c>
       <c r="C26" s="16">
         <v>113</v>
       </c>
       <c r="D26" s="16">
         <v>117</v>
       </c>
       <c r="E26" s="16">
         <v>122</v>
       </c>
       <c r="F26" s="16">
         <v>123</v>
       </c>
       <c r="G26" s="19">
         <v>140</v>
       </c>
       <c r="H26" s="19">
         <v>168</v>
       </c>
       <c r="I26" s="19">
@@ -9300,52 +9542,55 @@
       </c>
       <c r="W26" s="16">
         <v>174</v>
       </c>
       <c r="X26" s="16">
         <v>116</v>
       </c>
       <c r="Y26" s="16">
         <v>169</v>
       </c>
       <c r="Z26" s="19">
         <v>122</v>
       </c>
       <c r="AA26" s="19">
         <v>128</v>
       </c>
       <c r="AB26" s="19">
         <v>169</v>
       </c>
       <c r="AC26" s="19">
         <v>117</v>
       </c>
       <c r="AD26" s="19">
         <v>138</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="19">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16">
         <v>15</v>
       </c>
       <c r="C27" s="16">
         <v>20</v>
       </c>
       <c r="D27" s="16">
         <v>29</v>
       </c>
       <c r="E27" s="16">
         <v>12</v>
       </c>
       <c r="F27" s="16">
         <v>20</v>
       </c>
       <c r="G27" s="19">
         <v>25</v>
       </c>
       <c r="H27" s="19">
         <v>24</v>
       </c>
       <c r="I27" s="19">
@@ -9392,52 +9637,55 @@
       </c>
       <c r="W27" s="16">
         <v>32</v>
       </c>
       <c r="X27" s="16">
         <v>28</v>
       </c>
       <c r="Y27" s="16">
         <v>25</v>
       </c>
       <c r="Z27" s="19">
         <v>25</v>
       </c>
       <c r="AA27" s="19">
         <v>11</v>
       </c>
       <c r="AB27" s="19">
         <v>21</v>
       </c>
       <c r="AC27" s="19">
         <v>21</v>
       </c>
       <c r="AD27" s="19">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="19">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="16">
         <v>1</v>
       </c>
       <c r="C28" s="16">
         <v>1</v>
       </c>
       <c r="D28" s="16">
         <v>4</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="16">
         <v>3</v>
       </c>
       <c r="G28" s="19">
         <v>2</v>
       </c>
       <c r="H28" s="19">
         <v>1</v>
       </c>
       <c r="I28" s="19">
@@ -9484,52 +9732,55 @@
       </c>
       <c r="W28" s="16">
         <v>1</v>
       </c>
       <c r="X28" s="16">
         <v>4</v>
       </c>
       <c r="Y28" s="16">
         <v>2</v>
       </c>
       <c r="Z28" s="19">
         <v>4</v>
       </c>
       <c r="AA28" s="19">
         <v>4</v>
       </c>
       <c r="AB28" s="19">
         <v>3</v>
       </c>
       <c r="AC28" s="19">
         <v>4</v>
       </c>
       <c r="AD28" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="16">
         <v>10</v>
       </c>
       <c r="C29" s="16">
         <v>7</v>
       </c>
       <c r="D29" s="16">
         <v>12</v>
       </c>
       <c r="E29" s="16">
         <v>16</v>
       </c>
       <c r="F29" s="16">
         <v>16</v>
       </c>
       <c r="G29" s="19">
         <v>15</v>
       </c>
       <c r="H29" s="19">
         <v>14</v>
       </c>
       <c r="I29" s="19">
@@ -9576,52 +9827,55 @@
       </c>
       <c r="W29" s="16">
         <v>24</v>
       </c>
       <c r="X29" s="16">
         <v>6</v>
       </c>
       <c r="Y29" s="16">
         <v>21</v>
       </c>
       <c r="Z29" s="19">
         <v>13</v>
       </c>
       <c r="AA29" s="19">
         <v>15</v>
       </c>
       <c r="AB29" s="19">
         <v>21</v>
       </c>
       <c r="AC29" s="19">
         <v>15</v>
       </c>
       <c r="AD29" s="19">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="16">
         <v>46</v>
       </c>
       <c r="C30" s="16">
         <v>42</v>
       </c>
       <c r="D30" s="16">
         <v>43</v>
       </c>
       <c r="E30" s="16">
         <v>45</v>
       </c>
       <c r="F30" s="16">
         <v>51</v>
       </c>
       <c r="G30" s="19">
         <v>51</v>
       </c>
       <c r="H30" s="19">
         <v>54</v>
       </c>
       <c r="I30" s="19">
@@ -9668,52 +9922,55 @@
       </c>
       <c r="W30" s="16">
         <v>49</v>
       </c>
       <c r="X30" s="16">
         <v>44</v>
       </c>
       <c r="Y30" s="16">
         <v>64</v>
       </c>
       <c r="Z30" s="19">
         <v>47</v>
       </c>
       <c r="AA30" s="19">
         <v>41</v>
       </c>
       <c r="AB30" s="19">
         <v>59</v>
       </c>
       <c r="AC30" s="19">
         <v>55</v>
       </c>
       <c r="AD30" s="19">
         <v>65</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="19">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="16">
         <v>21</v>
       </c>
       <c r="C31" s="16">
         <v>21</v>
       </c>
       <c r="D31" s="16">
         <v>16</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>19</v>
       </c>
       <c r="G31" s="19">
         <v>15</v>
       </c>
       <c r="H31" s="19">
         <v>21</v>
       </c>
       <c r="I31" s="19">
@@ -9760,84 +10017,87 @@
       </c>
       <c r="W31" s="16">
         <v>15</v>
       </c>
       <c r="X31" s="16">
         <v>14</v>
       </c>
       <c r="Y31" s="16">
         <v>28</v>
       </c>
       <c r="Z31" s="19">
         <v>30</v>
       </c>
       <c r="AA31" s="19">
         <v>16</v>
       </c>
       <c r="AB31" s="19">
         <v>16</v>
       </c>
       <c r="AC31" s="19">
         <v>27</v>
       </c>
       <c r="AD31" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="19"/>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="19"/>
       <c r="AA32" s="19"/>
       <c r="AB32" s="19"/>
       <c r="AC32" s="19"/>
     </row>
-    <row r="33" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="16">
         <v>9</v>
       </c>
       <c r="C33" s="16">
         <v>8</v>
       </c>
       <c r="D33" s="16">
         <v>8</v>
       </c>
       <c r="E33" s="16">
         <v>6</v>
       </c>
       <c r="F33" s="16">
         <v>12</v>
       </c>
       <c r="G33" s="19">
         <v>5</v>
       </c>
       <c r="H33" s="19">
         <v>10</v>
       </c>
       <c r="I33" s="19">
@@ -9884,52 +10144,55 @@
       </c>
       <c r="W33" s="16">
         <v>9</v>
       </c>
       <c r="X33" s="16">
         <v>10</v>
       </c>
       <c r="Y33" s="16">
         <v>14</v>
       </c>
       <c r="Z33" s="19">
         <v>3</v>
       </c>
       <c r="AA33" s="19">
         <v>5</v>
       </c>
       <c r="AB33" s="19">
         <v>4</v>
       </c>
       <c r="AC33" s="19">
         <v>8</v>
       </c>
       <c r="AD33" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="19">
         <v>1</v>
       </c>
       <c r="C34" s="19">
         <v>2</v>
       </c>
       <c r="D34" s="19">
         <v>4</v>
       </c>
       <c r="E34" s="19">
         <v>4</v>
       </c>
       <c r="F34" s="19">
         <v>2</v>
       </c>
       <c r="G34" s="19">
         <v>2</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I34" s="19">
@@ -9976,86 +10239,90 @@
       </c>
       <c r="W34" s="39" t="s">
         <v>48</v>
       </c>
       <c r="X34" s="16">
         <v>1</v>
       </c>
       <c r="Y34" s="16" t="s">
         <v>48</v>
       </c>
       <c r="Z34" s="19">
         <v>3</v>
       </c>
       <c r="AA34" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AB34" s="19">
         <v>1</v>
       </c>
       <c r="AC34" s="19">
         <v>1</v>
       </c>
       <c r="AD34" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="49"/>
       <c r="R35" s="51"/>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51"/>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51"/>
       <c r="AC35" s="51"/>
       <c r="AD35" s="19"/>
-    </row>
-    <row r="36" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="19"/>
+    </row>
+    <row r="36" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="16">
         <v>40</v>
       </c>
       <c r="C36" s="19">
         <v>24</v>
       </c>
       <c r="D36" s="19">
         <v>44</v>
       </c>
       <c r="E36" s="19">
         <v>24</v>
       </c>
       <c r="F36" s="16">
         <v>37</v>
       </c>
       <c r="G36" s="19">
         <v>47</v>
       </c>
       <c r="H36" s="19">
         <v>48</v>
       </c>
       <c r="I36" s="19">
@@ -10102,85 +10369,89 @@
       </c>
       <c r="W36" s="16">
         <v>50</v>
       </c>
       <c r="X36" s="19">
         <v>40</v>
       </c>
       <c r="Y36" s="19">
         <v>32</v>
       </c>
       <c r="Z36" s="19">
         <v>21</v>
       </c>
       <c r="AA36" s="19">
         <v>25</v>
       </c>
       <c r="AB36" s="19">
         <v>41</v>
       </c>
       <c r="AC36" s="19">
         <v>40</v>
       </c>
       <c r="AD36" s="19">
         <v>45</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="19">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="16"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
       <c r="AD37" s="19"/>
-    </row>
-    <row r="38" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="19"/>
+    </row>
+    <row r="38" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="16">
         <v>9</v>
       </c>
       <c r="C38" s="19">
         <v>9</v>
       </c>
       <c r="D38" s="19">
         <v>9</v>
       </c>
       <c r="E38" s="19">
         <v>5</v>
       </c>
       <c r="F38" s="16">
         <v>3</v>
       </c>
       <c r="G38" s="19">
         <v>8</v>
       </c>
       <c r="H38" s="19">
         <v>17</v>
       </c>
       <c r="I38" s="19">
@@ -10227,52 +10498,55 @@
       </c>
       <c r="W38" s="16">
         <v>7</v>
       </c>
       <c r="X38" s="19">
         <v>11</v>
       </c>
       <c r="Y38" s="19">
         <v>8</v>
       </c>
       <c r="Z38" s="19">
         <v>5</v>
       </c>
       <c r="AA38" s="19">
         <v>5</v>
       </c>
       <c r="AB38" s="19">
         <v>9</v>
       </c>
       <c r="AC38" s="19">
         <v>9</v>
       </c>
       <c r="AD38" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="19">
         <v>1</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="19">
         <v>2</v>
       </c>
       <c r="F39" s="16">
         <v>2</v>
       </c>
       <c r="G39" s="19">
         <v>3</v>
       </c>
       <c r="H39" s="19">
         <v>1</v>
       </c>
       <c r="I39" s="19">
@@ -10319,52 +10593,55 @@
       </c>
       <c r="W39" s="16">
         <v>1</v>
       </c>
       <c r="X39" s="19">
         <v>3</v>
       </c>
       <c r="Y39" s="39" t="s">
         <v>48</v>
       </c>
       <c r="Z39" s="39" t="s">
         <v>48</v>
       </c>
       <c r="AA39" s="39">
         <v>2</v>
       </c>
       <c r="AB39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AC39" s="19">
         <v>5</v>
       </c>
       <c r="AD39" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16">
         <v>10</v>
       </c>
       <c r="C40" s="19">
         <v>4</v>
       </c>
       <c r="D40" s="19">
         <v>11</v>
       </c>
       <c r="E40" s="19">
         <v>8</v>
       </c>
       <c r="F40" s="16">
         <v>14</v>
       </c>
       <c r="G40" s="19">
         <v>14</v>
       </c>
       <c r="H40" s="19">
         <v>10</v>
       </c>
       <c r="I40" s="19">
@@ -10411,52 +10688,55 @@
       </c>
       <c r="W40" s="16">
         <v>21</v>
       </c>
       <c r="X40" s="19">
         <v>5</v>
       </c>
       <c r="Y40" s="19">
         <v>5</v>
       </c>
       <c r="Z40" s="19">
         <v>9</v>
       </c>
       <c r="AA40" s="19">
         <v>9</v>
       </c>
       <c r="AB40" s="19">
         <v>17</v>
       </c>
       <c r="AC40" s="19">
         <v>5</v>
       </c>
       <c r="AD40" s="19">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="16">
         <v>2</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="19">
         <v>5</v>
       </c>
       <c r="E41" s="19">
         <v>2</v>
       </c>
       <c r="F41" s="16">
         <v>4</v>
       </c>
       <c r="G41" s="19">
         <v>3</v>
       </c>
       <c r="H41" s="19">
         <v>2</v>
       </c>
       <c r="I41" s="19">
@@ -10503,52 +10783,55 @@
       </c>
       <c r="W41" s="16">
         <v>1</v>
       </c>
       <c r="X41" s="19">
         <v>1</v>
       </c>
       <c r="Y41" s="19">
         <v>1</v>
       </c>
       <c r="Z41" s="19">
         <v>2</v>
       </c>
       <c r="AA41" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AB41" s="19">
         <v>1</v>
       </c>
       <c r="AC41" s="19">
         <v>2</v>
       </c>
       <c r="AD41" s="19">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="16">
         <v>5</v>
       </c>
       <c r="C42" s="19">
         <v>4</v>
       </c>
       <c r="D42" s="19">
         <v>5</v>
       </c>
       <c r="E42" s="19">
         <v>1</v>
       </c>
       <c r="F42" s="16">
         <v>4</v>
       </c>
       <c r="G42" s="19">
         <v>4</v>
       </c>
       <c r="H42" s="19">
         <v>4</v>
       </c>
       <c r="I42" s="19">
@@ -10595,52 +10878,55 @@
       </c>
       <c r="W42" s="16">
         <v>2</v>
       </c>
       <c r="X42" s="19">
         <v>2</v>
       </c>
       <c r="Y42" s="19">
         <v>2</v>
       </c>
       <c r="Z42" s="19">
         <v>2</v>
       </c>
       <c r="AA42" s="19">
         <v>3</v>
       </c>
       <c r="AB42" s="19">
         <v>3</v>
       </c>
       <c r="AC42" s="19">
         <v>5</v>
       </c>
       <c r="AD42" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="16">
         <v>8</v>
       </c>
       <c r="C43" s="19">
         <v>3</v>
       </c>
       <c r="D43" s="19">
         <v>3</v>
       </c>
       <c r="E43" s="19">
         <v>4</v>
       </c>
       <c r="F43" s="16">
         <v>4</v>
       </c>
       <c r="G43" s="19">
         <v>10</v>
       </c>
       <c r="H43" s="19">
         <v>9</v>
       </c>
       <c r="I43" s="19">
@@ -10687,52 +10973,55 @@
       </c>
       <c r="W43" s="16">
         <v>11</v>
       </c>
       <c r="X43" s="19">
         <v>9</v>
       </c>
       <c r="Y43" s="19">
         <v>11</v>
       </c>
       <c r="Z43" s="19">
         <v>1</v>
       </c>
       <c r="AA43" s="19">
         <v>4</v>
       </c>
       <c r="AB43" s="19">
         <v>6</v>
       </c>
       <c r="AC43" s="19">
         <v>7</v>
       </c>
       <c r="AD43" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="21">
         <v>6</v>
       </c>
       <c r="C44" s="21">
         <v>1</v>
       </c>
       <c r="D44" s="21">
         <v>11</v>
       </c>
       <c r="E44" s="21">
         <v>2</v>
       </c>
       <c r="F44" s="21">
         <v>6</v>
       </c>
       <c r="G44" s="21">
         <v>5</v>
       </c>
       <c r="H44" s="21">
         <v>5</v>
       </c>
       <c r="I44" s="21">
@@ -10779,52 +11068,55 @@
       </c>
       <c r="W44" s="21">
         <v>7</v>
       </c>
       <c r="X44" s="21">
         <v>9</v>
       </c>
       <c r="Y44" s="21">
         <v>5</v>
       </c>
       <c r="Z44" s="21">
         <v>2</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21">
         <v>5</v>
       </c>
       <c r="AC44" s="21">
         <v>7</v>
       </c>
       <c r="AD44" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="9"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="W45" s="36"/>
       <c r="AC45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -11309,50 +11601,53 @@
       </c>
       <c r="AI9" s="30">
         <v>3.41</v>
       </c>
       <c r="AJ9" s="30">
         <v>3.36</v>
       </c>
       <c r="AK9" s="30">
         <v>3.39</v>
       </c>
       <c r="AL9" s="33">
         <v>2.79</v>
       </c>
       <c r="AM9" s="33">
         <v>2.8</v>
       </c>
       <c r="AN9" s="33">
         <v>3.04</v>
       </c>
       <c r="AO9" s="33">
         <v>3.06</v>
       </c>
       <c r="AP9" s="33">
         <v>3.11</v>
       </c>
+      <c r="AQ9" s="33">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="29">
         <v>1.2</v>
       </c>
       <c r="C10" s="29">
         <v>1.28</v>
       </c>
       <c r="D10" s="29">
         <v>1.28</v>
       </c>
       <c r="E10" s="29">
         <v>1.3</v>
       </c>
       <c r="F10" s="30">
         <v>1.39</v>
       </c>
       <c r="G10" s="30">
         <v>1.4</v>
       </c>
       <c r="H10" s="30">
         <v>1.41</v>
@@ -11437,50 +11732,53 @@
       </c>
       <c r="AI10" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ10" s="30">
         <v>3.52</v>
       </c>
       <c r="AK10" s="30">
         <v>3.54</v>
       </c>
       <c r="AL10" s="33">
         <v>2.68</v>
       </c>
       <c r="AM10" s="33">
         <v>2.88</v>
       </c>
       <c r="AN10" s="33">
         <v>3.17</v>
       </c>
       <c r="AO10" s="33">
         <v>3.04</v>
       </c>
       <c r="AP10" s="33">
         <v>3.04</v>
       </c>
+      <c r="AQ10" s="33">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="29">
         <v>0.91</v>
       </c>
       <c r="C11" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="D11" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="29">
         <v>1.06</v>
       </c>
       <c r="F11" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="H11" s="30">
         <v>1.1100000000000001</v>
@@ -11565,50 +11863,53 @@
       </c>
       <c r="AI11" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ11" s="30">
         <v>3.82</v>
       </c>
       <c r="AK11" s="30">
         <v>3.82</v>
       </c>
       <c r="AL11" s="33">
         <v>3.87</v>
       </c>
       <c r="AM11" s="33">
         <v>2.91</v>
       </c>
       <c r="AN11" s="33">
         <v>3.03</v>
       </c>
       <c r="AO11" s="33">
         <v>3.1</v>
       </c>
       <c r="AP11" s="33">
         <v>3.04</v>
       </c>
+      <c r="AQ11" s="33">
+        <v>3.33</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="29">
         <v>3.16</v>
       </c>
       <c r="C12" s="29">
         <v>1.66</v>
       </c>
       <c r="D12" s="29">
         <v>2.54</v>
       </c>
       <c r="E12" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="F12" s="30">
         <v>1.95</v>
       </c>
       <c r="G12" s="30">
         <v>1.99</v>
       </c>
       <c r="H12" s="30">
         <v>1.7</v>
@@ -11693,50 +11994,53 @@
       </c>
       <c r="AI12" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ12" s="30">
         <v>2.74</v>
       </c>
       <c r="AK12" s="30">
         <v>2.69</v>
       </c>
       <c r="AL12" s="33">
         <v>4.53</v>
       </c>
       <c r="AM12" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="AN12" s="33">
         <v>4.21</v>
       </c>
       <c r="AO12" s="33">
         <v>4.28</v>
       </c>
       <c r="AP12" s="33">
         <v>4.08</v>
       </c>
+      <c r="AQ12" s="33">
+        <v>3.61</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="29">
         <v>1.35</v>
       </c>
       <c r="C13" s="29">
         <v>1.55</v>
       </c>
       <c r="D13" s="29">
         <v>1.58</v>
       </c>
       <c r="E13" s="29">
         <v>1.53</v>
       </c>
       <c r="F13" s="30">
         <v>1.6</v>
       </c>
       <c r="G13" s="30">
         <v>1.52</v>
       </c>
       <c r="H13" s="30">
         <v>1.69</v>
@@ -11821,50 +12125,53 @@
       </c>
       <c r="AI13" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ13" s="30">
         <v>3.68</v>
       </c>
       <c r="AK13" s="30">
         <v>3.85</v>
       </c>
       <c r="AL13" s="33">
         <v>3.55</v>
       </c>
       <c r="AM13" s="33">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN13" s="33">
         <v>4.62</v>
       </c>
       <c r="AO13" s="33">
         <v>4.5199999999999996</v>
       </c>
       <c r="AP13" s="33">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AQ13" s="33">
+        <v>4.26</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29">
         <v>0.8</v>
       </c>
       <c r="C14" s="29">
         <v>1.08</v>
       </c>
       <c r="D14" s="29">
         <v>1.23</v>
       </c>
       <c r="E14" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="30">
         <v>1.21</v>
       </c>
       <c r="G14" s="30">
         <v>1.29</v>
       </c>
       <c r="H14" s="30">
         <v>1.42</v>
@@ -11949,50 +12256,53 @@
       </c>
       <c r="AI14" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ14" s="30">
         <v>3.54</v>
       </c>
       <c r="AK14" s="30">
         <v>3.6</v>
       </c>
       <c r="AL14" s="33">
         <v>3.14</v>
       </c>
       <c r="AM14" s="33">
         <v>3.1</v>
       </c>
       <c r="AN14" s="33">
         <v>3.4</v>
       </c>
       <c r="AO14" s="33">
         <v>3.5</v>
       </c>
       <c r="AP14" s="33">
         <v>3.68</v>
       </c>
+      <c r="AQ14" s="33">
+        <v>3.69</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29">
         <v>1.21</v>
       </c>
       <c r="C15" s="29">
         <v>1.7</v>
       </c>
       <c r="D15" s="29">
         <v>1.74</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="30">
         <v>1.7</v>
       </c>
       <c r="G15" s="30">
         <v>1.66</v>
       </c>
       <c r="H15" s="30">
         <v>1.68</v>
@@ -12076,92 +12386,96 @@
         <v>4.16</v>
       </c>
       <c r="AI15" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ15" s="30">
         <v>3.95</v>
       </c>
       <c r="AK15" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL15" s="33">
         <v>6.21</v>
       </c>
       <c r="AM15" s="33">
         <v>5.0199999999999996</v>
       </c>
       <c r="AN15" s="33">
         <v>4.45</v>
       </c>
       <c r="AO15" s="33">
         <v>4.78</v>
       </c>
       <c r="AP15" s="33">
         <v>4.6500000000000004</v>
+      </c>
+      <c r="AQ15" s="33">
+        <v>4.3099999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="M16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="33"/>
       <c r="T16" s="33"/>
       <c r="U16" s="33"/>
       <c r="V16" s="33"/>
       <c r="W16" s="33"/>
       <c r="X16" s="33"/>
       <c r="Y16" s="33"/>
       <c r="Z16" s="33"/>
       <c r="AA16" s="33"/>
       <c r="AB16" s="33"/>
       <c r="AC16" s="33"/>
       <c r="AD16" s="33"/>
       <c r="AE16" s="33"/>
       <c r="AF16" s="33"/>
       <c r="AG16" s="33"/>
       <c r="AH16" s="33"/>
       <c r="AJ16" s="30"/>
       <c r="AK16" s="30"/>
       <c r="AL16" s="33"/>
       <c r="AM16" s="33"/>
       <c r="AN16" s="33"/>
       <c r="AO16" s="33"/>
       <c r="AP16" s="33"/>
-    </row>
-    <row r="17" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ16" s="33"/>
+    </row>
+    <row r="17" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="29">
         <v>0.4</v>
       </c>
       <c r="C17" s="29">
         <v>0.84</v>
       </c>
       <c r="D17" s="29">
         <v>1.17</v>
       </c>
       <c r="E17" s="29">
         <v>1.45</v>
       </c>
       <c r="F17" s="30">
         <v>1.56</v>
       </c>
       <c r="G17" s="30">
         <v>1.4</v>
       </c>
       <c r="H17" s="30">
         <v>1.34</v>
       </c>
       <c r="I17" s="30">
@@ -12244,52 +12558,55 @@
       </c>
       <c r="AI17" s="30">
         <v>3.33</v>
       </c>
       <c r="AJ17" s="30">
         <v>3.43</v>
       </c>
       <c r="AK17" s="30">
         <v>3.52</v>
       </c>
       <c r="AL17" s="33">
         <v>1.67</v>
       </c>
       <c r="AM17" s="33">
         <v>1.97</v>
       </c>
       <c r="AN17" s="33">
         <v>2.23</v>
       </c>
       <c r="AO17" s="33">
         <v>2.59</v>
       </c>
       <c r="AP17" s="33">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ17" s="33">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="29">
         <v>0.74</v>
       </c>
       <c r="C18" s="29">
         <v>0.78</v>
       </c>
       <c r="D18" s="29">
         <v>1.27</v>
       </c>
       <c r="E18" s="29">
         <v>0.95</v>
       </c>
       <c r="F18" s="30">
         <v>0.76</v>
       </c>
       <c r="G18" s="30">
         <v>0.76</v>
       </c>
       <c r="H18" s="30">
         <v>0.65</v>
       </c>
       <c r="I18" s="30">
@@ -12372,52 +12689,55 @@
       </c>
       <c r="AI18" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ18" s="30">
         <v>1.59</v>
       </c>
       <c r="AK18" s="30">
         <v>1.46</v>
       </c>
       <c r="AL18" s="33" t="s">
         <v>44</v>
       </c>
       <c r="AM18" s="33">
         <v>0.84</v>
       </c>
       <c r="AN18" s="33">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO18" s="33">
         <v>1.44</v>
       </c>
       <c r="AP18" s="33">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="19" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ18" s="33">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="29">
         <v>0.88</v>
       </c>
       <c r="C19" s="29">
         <v>0.81</v>
       </c>
       <c r="D19" s="29">
         <v>0.68</v>
       </c>
       <c r="E19" s="29">
         <v>0.63</v>
       </c>
       <c r="F19" s="30">
         <v>0.81</v>
       </c>
       <c r="G19" s="30">
         <v>0.87</v>
       </c>
       <c r="H19" s="30">
         <v>0.94</v>
       </c>
       <c r="I19" s="30">
@@ -12500,52 +12820,55 @@
       </c>
       <c r="AI19" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ19" s="30">
         <v>2.52</v>
       </c>
       <c r="AK19" s="30">
         <v>2.4</v>
       </c>
       <c r="AL19" s="33">
         <v>2.09</v>
       </c>
       <c r="AM19" s="33">
         <v>2.19</v>
       </c>
       <c r="AN19" s="33">
         <v>2.81</v>
       </c>
       <c r="AO19" s="33">
         <v>2.41</v>
       </c>
       <c r="AP19" s="33">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ19" s="33">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="29">
         <v>0.8</v>
       </c>
       <c r="D20" s="29">
         <v>0.92</v>
       </c>
       <c r="E20" s="29">
         <v>0.89</v>
       </c>
       <c r="F20" s="30">
         <v>0.86</v>
       </c>
       <c r="G20" s="30">
         <v>0.72</v>
       </c>
       <c r="H20" s="30">
         <v>0.73</v>
       </c>
       <c r="I20" s="30">
@@ -12628,52 +12951,55 @@
       </c>
       <c r="AI20" s="30">
         <v>1.33</v>
       </c>
       <c r="AJ20" s="30">
         <v>1.29</v>
       </c>
       <c r="AK20" s="30">
         <v>1.21</v>
       </c>
       <c r="AL20" s="33">
         <v>2.1</v>
       </c>
       <c r="AM20" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN20" s="33">
         <v>1.01</v>
       </c>
       <c r="AO20" s="33">
         <v>1.0900000000000001</v>
       </c>
       <c r="AP20" s="33">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ20" s="33">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="29">
         <v>0.41</v>
       </c>
       <c r="F21" s="30">
         <v>0.65</v>
       </c>
       <c r="G21" s="30">
         <v>0.63</v>
       </c>
       <c r="H21" s="30">
         <v>0.62</v>
       </c>
       <c r="I21" s="30">
@@ -12756,52 +13082,55 @@
       </c>
       <c r="AI21" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ21" s="30">
         <v>2.14</v>
       </c>
       <c r="AK21" s="30">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL21" s="33">
         <v>1.18</v>
       </c>
       <c r="AM21" s="33">
         <v>1.53</v>
       </c>
       <c r="AN21" s="33">
         <v>1.6</v>
       </c>
       <c r="AO21" s="33">
         <v>1.96</v>
       </c>
       <c r="AP21" s="33">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ21" s="33">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="29">
         <v>0.2</v>
       </c>
       <c r="D22" s="29">
         <v>0.54</v>
       </c>
       <c r="E22" s="29">
         <v>0.81</v>
       </c>
       <c r="F22" s="30">
         <v>0.64</v>
       </c>
       <c r="G22" s="30">
         <v>0.67</v>
       </c>
       <c r="H22" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="I22" s="30">
@@ -12884,52 +13213,55 @@
       </c>
       <c r="AI22" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ22" s="30">
         <v>3.76</v>
       </c>
       <c r="AK22" s="30">
         <v>3.83</v>
       </c>
       <c r="AL22" s="33">
         <v>0.42</v>
       </c>
       <c r="AM22" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN22" s="33">
         <v>1.59</v>
       </c>
       <c r="AO22" s="33">
         <v>1.95</v>
       </c>
       <c r="AP22" s="33">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:42" s="36" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ22" s="33">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="36" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="35">
         <v>0.82</v>
       </c>
       <c r="D23" s="35">
         <v>1.18</v>
       </c>
       <c r="E23" s="35">
         <v>1.05</v>
       </c>
       <c r="F23" s="33">
         <v>0.96</v>
       </c>
       <c r="G23" s="33">
         <v>0.86</v>
       </c>
       <c r="H23" s="33">
         <v>0.78</v>
       </c>
       <c r="I23" s="33">
@@ -13012,98 +13344,102 @@
       </c>
       <c r="AI23" s="33">
         <v>1.59</v>
       </c>
       <c r="AJ23" s="30">
         <v>1.73</v>
       </c>
       <c r="AK23" s="30">
         <v>1.72</v>
       </c>
       <c r="AL23" s="33">
         <v>0.69</v>
       </c>
       <c r="AM23" s="33">
         <v>0.72</v>
       </c>
       <c r="AN23" s="33">
         <v>1.06</v>
       </c>
       <c r="AO23" s="33">
         <v>1.42</v>
       </c>
       <c r="AP23" s="33">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="24" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ23" s="33">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="49"/>
       <c r="R24" s="49"/>
       <c r="S24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="49"/>
       <c r="V24" s="49"/>
       <c r="W24" s="49"/>
       <c r="X24" s="49"/>
       <c r="Y24" s="49"/>
       <c r="Z24" s="49"/>
       <c r="AA24" s="51"/>
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="51"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="51"/>
       <c r="AG24" s="51"/>
       <c r="AH24" s="51"/>
       <c r="AI24" s="51"/>
       <c r="AJ24" s="51"/>
       <c r="AK24" s="51"/>
       <c r="AL24" s="51"/>
       <c r="AM24" s="51"/>
       <c r="AN24" s="51"/>
       <c r="AO24" s="33"/>
       <c r="AP24" s="33"/>
-    </row>
-    <row r="25" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ24" s="33"/>
+    </row>
+    <row r="25" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="29">
         <v>1.26</v>
       </c>
       <c r="D25" s="29">
         <v>1.31</v>
       </c>
       <c r="E25" s="29">
         <v>1.28</v>
       </c>
       <c r="F25" s="30">
         <v>1.35</v>
       </c>
       <c r="G25" s="30">
         <v>1.36</v>
       </c>
       <c r="H25" s="30">
         <v>1.4</v>
       </c>
       <c r="I25" s="30">
@@ -13186,52 +13522,55 @@
       </c>
       <c r="AI25" s="30">
         <v>3.62</v>
       </c>
       <c r="AJ25" s="30">
         <v>3.55</v>
       </c>
       <c r="AK25" s="30">
         <v>3.6</v>
       </c>
       <c r="AL25" s="33">
         <v>3.11</v>
       </c>
       <c r="AM25" s="33">
         <v>3.09</v>
       </c>
       <c r="AN25" s="33">
         <v>3.3</v>
       </c>
       <c r="AO25" s="33">
         <v>3.28</v>
       </c>
       <c r="AP25" s="33">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="26" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ25" s="33">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="29">
         <v>1.2</v>
       </c>
       <c r="C26" s="29">
         <v>1.28</v>
       </c>
       <c r="D26" s="29">
         <v>1.28</v>
       </c>
       <c r="E26" s="29">
         <v>1.3</v>
       </c>
       <c r="F26" s="30">
         <v>1.4</v>
       </c>
       <c r="G26" s="30">
         <v>1.4</v>
       </c>
       <c r="H26" s="30">
         <v>1.42</v>
       </c>
       <c r="I26" s="30">
@@ -13314,52 +13653,55 @@
       </c>
       <c r="AI26" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ26" s="30">
         <v>3.52</v>
       </c>
       <c r="AK26" s="30">
         <v>3.54</v>
       </c>
       <c r="AL26" s="33">
         <v>2.68</v>
       </c>
       <c r="AM26" s="33">
         <v>2.88</v>
       </c>
       <c r="AN26" s="33">
         <v>3.17</v>
       </c>
       <c r="AO26" s="33">
         <v>3.04</v>
       </c>
       <c r="AP26" s="33">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ26" s="33">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="29">
         <v>0.91</v>
       </c>
       <c r="C27" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="D27" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="E27" s="29">
         <v>1.06</v>
       </c>
       <c r="F27" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G27" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="H27" s="30">
         <v>1.1100000000000001</v>
       </c>
       <c r="I27" s="30">
@@ -13442,52 +13784,55 @@
       </c>
       <c r="AI27" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ27" s="30">
         <v>3.82</v>
       </c>
       <c r="AK27" s="30">
         <v>3.82</v>
       </c>
       <c r="AL27" s="33">
         <v>3.87</v>
       </c>
       <c r="AM27" s="33">
         <v>2.91</v>
       </c>
       <c r="AN27" s="33">
         <v>3.03</v>
       </c>
       <c r="AO27" s="33">
         <v>3.1</v>
       </c>
       <c r="AP27" s="33">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="28" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ27" s="33">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="29">
         <v>3.16</v>
       </c>
       <c r="C28" s="29">
         <v>1.66</v>
       </c>
       <c r="D28" s="29">
         <v>2.54</v>
       </c>
       <c r="E28" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="F28" s="30">
         <v>1.95</v>
       </c>
       <c r="G28" s="30">
         <v>1.99</v>
       </c>
       <c r="H28" s="30">
         <v>1.7</v>
       </c>
       <c r="I28" s="30">
@@ -13570,52 +13915,55 @@
       </c>
       <c r="AI28" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ28" s="30">
         <v>2.74</v>
       </c>
       <c r="AK28" s="30">
         <v>2.69</v>
       </c>
       <c r="AL28" s="33">
         <v>4.53</v>
       </c>
       <c r="AM28" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="AN28" s="33">
         <v>4.21</v>
       </c>
       <c r="AO28" s="33">
         <v>4.28</v>
       </c>
       <c r="AP28" s="33">
         <v>4.08</v>
       </c>
-    </row>
-    <row r="29" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ28" s="33">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="29">
         <v>1.35</v>
       </c>
       <c r="C29" s="29">
         <v>1.55</v>
       </c>
       <c r="D29" s="29">
         <v>1.58</v>
       </c>
       <c r="E29" s="29">
         <v>1.53</v>
       </c>
       <c r="F29" s="30">
         <v>1.6</v>
       </c>
       <c r="G29" s="30">
         <v>1.52</v>
       </c>
       <c r="H29" s="30">
         <v>1.69</v>
       </c>
       <c r="I29" s="30">
@@ -13698,52 +14046,55 @@
       </c>
       <c r="AI29" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ29" s="30">
         <v>3.68</v>
       </c>
       <c r="AK29" s="30">
         <v>3.85</v>
       </c>
       <c r="AL29" s="33">
         <v>3.55</v>
       </c>
       <c r="AM29" s="33">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN29" s="33">
         <v>4.62</v>
       </c>
       <c r="AO29" s="33">
         <v>4.5199999999999996</v>
       </c>
       <c r="AP29" s="33">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ29" s="33">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="29">
         <v>0.8</v>
       </c>
       <c r="C30" s="29">
         <v>1.08</v>
       </c>
       <c r="D30" s="29">
         <v>1.23</v>
       </c>
       <c r="E30" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="30">
         <v>1.21</v>
       </c>
       <c r="G30" s="30">
         <v>1.29</v>
       </c>
       <c r="H30" s="30">
         <v>1.42</v>
       </c>
       <c r="I30" s="30">
@@ -13826,52 +14177,55 @@
       </c>
       <c r="AI30" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ30" s="30">
         <v>3.54</v>
       </c>
       <c r="AK30" s="30">
         <v>3.6</v>
       </c>
       <c r="AL30" s="33">
         <v>3.14</v>
       </c>
       <c r="AM30" s="33">
         <v>3.1</v>
       </c>
       <c r="AN30" s="33">
         <v>3.4</v>
       </c>
       <c r="AO30" s="33">
         <v>3.5</v>
       </c>
       <c r="AP30" s="33">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ30" s="33">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="29">
         <v>1.21</v>
       </c>
       <c r="C31" s="29">
         <v>1.7</v>
       </c>
       <c r="D31" s="29">
         <v>1.74</v>
       </c>
       <c r="E31" s="29">
         <v>1.77</v>
       </c>
       <c r="F31" s="30">
         <v>1.7</v>
       </c>
       <c r="G31" s="30">
         <v>1.66</v>
       </c>
       <c r="H31" s="30">
         <v>1.68</v>
       </c>
       <c r="I31" s="30">
@@ -13954,92 +14308,96 @@
       </c>
       <c r="AI31" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ31" s="30">
         <v>3.95</v>
       </c>
       <c r="AK31" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL31" s="33">
         <v>6.21</v>
       </c>
       <c r="AM31" s="33">
         <v>5.0199999999999996</v>
       </c>
       <c r="AN31" s="33">
         <v>4.45</v>
       </c>
       <c r="AO31" s="33">
         <v>4.78</v>
       </c>
       <c r="AP31" s="33">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="32" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ31" s="33">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="M32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="33"/>
       <c r="T32" s="33"/>
       <c r="U32" s="33"/>
       <c r="V32" s="33"/>
       <c r="W32" s="33"/>
       <c r="X32" s="33"/>
       <c r="Y32" s="33"/>
       <c r="Z32" s="33"/>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
       <c r="AC32" s="33"/>
       <c r="AD32" s="33"/>
       <c r="AE32" s="33"/>
       <c r="AF32" s="33"/>
       <c r="AG32" s="33"/>
       <c r="AH32" s="33"/>
       <c r="AJ32" s="30"/>
       <c r="AK32" s="30"/>
       <c r="AL32" s="33"/>
       <c r="AM32" s="33"/>
       <c r="AN32" s="33"/>
       <c r="AO32" s="33"/>
       <c r="AP32" s="33"/>
-    </row>
-    <row r="33" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ32" s="33"/>
+    </row>
+    <row r="33" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="29">
         <v>0.82</v>
       </c>
       <c r="C33" s="29">
         <v>1.3</v>
       </c>
       <c r="D33" s="29">
         <v>1.42</v>
       </c>
       <c r="E33" s="29">
         <v>1.38</v>
       </c>
       <c r="F33" s="30">
         <v>1.18</v>
       </c>
       <c r="G33" s="30">
         <v>0.99</v>
       </c>
       <c r="H33" s="30">
         <v>1.02</v>
       </c>
       <c r="I33" s="33">
@@ -14122,52 +14480,55 @@
       </c>
       <c r="AI33" s="30">
         <v>3.27</v>
       </c>
       <c r="AJ33" s="30">
         <v>3.36</v>
       </c>
       <c r="AK33" s="30">
         <v>3.58</v>
       </c>
       <c r="AL33" s="33">
         <v>1.26</v>
       </c>
       <c r="AM33" s="33">
         <v>1.76</v>
       </c>
       <c r="AN33" s="33">
         <v>1.73</v>
       </c>
       <c r="AO33" s="33">
         <v>2.17</v>
       </c>
       <c r="AP33" s="33">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="34" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ33" s="33">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="30">
         <v>0.26</v>
       </c>
       <c r="G34" s="30">
         <v>0.22</v>
       </c>
       <c r="H34" s="30">
         <v>0.19</v>
       </c>
       <c r="I34" s="30">
         <v>0.16</v>
       </c>
       <c r="J34" s="30">
         <v>0.15</v>
       </c>
       <c r="K34" s="30">
         <v>0.13</v>
       </c>
@@ -14242,98 +14603,102 @@
       </c>
       <c r="AI34" s="30">
         <v>1.63</v>
       </c>
       <c r="AJ34" s="30">
         <v>1.61</v>
       </c>
       <c r="AK34" s="30">
         <v>1.47</v>
       </c>
       <c r="AL34" s="33">
         <v>4.07</v>
       </c>
       <c r="AM34" s="33">
         <v>2.14</v>
       </c>
       <c r="AN34" s="33">
         <v>1.88</v>
       </c>
       <c r="AO34" s="33">
         <v>1.76</v>
       </c>
       <c r="AP34" s="33">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ34" s="33">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="49"/>
       <c r="R35" s="49"/>
       <c r="S35" s="49"/>
       <c r="T35" s="49"/>
       <c r="U35" s="49"/>
       <c r="V35" s="49"/>
       <c r="W35" s="49"/>
       <c r="X35" s="49"/>
       <c r="Y35" s="49"/>
       <c r="Z35" s="49"/>
       <c r="AA35" s="52"/>
       <c r="AB35" s="52"/>
       <c r="AC35" s="52"/>
       <c r="AD35" s="52"/>
       <c r="AE35" s="52"/>
       <c r="AF35" s="52"/>
       <c r="AG35" s="54"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="51"/>
       <c r="AJ35" s="51"/>
       <c r="AK35" s="51"/>
       <c r="AL35" s="51"/>
       <c r="AM35" s="51"/>
       <c r="AN35" s="51"/>
       <c r="AO35" s="33"/>
       <c r="AP35" s="33"/>
-    </row>
-    <row r="36" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ35" s="33"/>
+    </row>
+    <row r="36" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="29">
         <v>0.45</v>
       </c>
       <c r="C36" s="29">
         <v>0.61</v>
       </c>
       <c r="D36" s="29">
         <v>0.82</v>
       </c>
       <c r="E36" s="29">
         <v>0.92</v>
       </c>
       <c r="F36" s="30">
         <v>0.98</v>
       </c>
       <c r="G36" s="30">
         <v>0.94</v>
       </c>
       <c r="H36" s="30">
         <v>0.9</v>
       </c>
       <c r="I36" s="30">
@@ -14416,92 +14781,96 @@
       </c>
       <c r="AI36" s="30">
         <v>2.46</v>
       </c>
       <c r="AJ36" s="33">
         <v>2.4500000000000002</v>
       </c>
       <c r="AK36" s="33">
         <v>2.4</v>
       </c>
       <c r="AL36" s="33">
         <v>1.26</v>
       </c>
       <c r="AM36" s="33">
         <v>1.45</v>
       </c>
       <c r="AN36" s="33">
         <v>1.8</v>
       </c>
       <c r="AO36" s="33">
         <v>1.97</v>
       </c>
       <c r="AP36" s="33">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="37" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ36" s="33">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="M37" s="30"/>
       <c r="O37" s="33"/>
       <c r="P37" s="33"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="30"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
       <c r="U37" s="33"/>
       <c r="V37" s="33"/>
       <c r="W37" s="33"/>
       <c r="X37" s="33"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="33"/>
       <c r="AA37" s="33"/>
       <c r="AB37" s="33"/>
       <c r="AC37" s="33"/>
       <c r="AD37" s="33"/>
       <c r="AE37" s="33"/>
       <c r="AF37" s="33"/>
       <c r="AG37" s="33"/>
       <c r="AH37" s="33"/>
       <c r="AJ37" s="33"/>
       <c r="AK37" s="33"/>
       <c r="AL37" s="33"/>
       <c r="AM37" s="33"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="33"/>
       <c r="AP37" s="33"/>
-    </row>
-    <row r="38" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ37" s="33"/>
+    </row>
+    <row r="38" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="29">
         <v>0.41</v>
       </c>
       <c r="D38" s="29">
         <v>0.94</v>
       </c>
       <c r="E38" s="29">
         <v>1.51</v>
       </c>
       <c r="F38" s="30">
         <v>1.92</v>
       </c>
       <c r="G38" s="30">
         <v>1.8</v>
       </c>
       <c r="H38" s="30">
         <v>1.65</v>
       </c>
       <c r="I38" s="30">
@@ -14584,52 +14953,55 @@
       </c>
       <c r="AI38" s="30">
         <v>3.38</v>
       </c>
       <c r="AJ38" s="33">
         <v>3.49</v>
       </c>
       <c r="AK38" s="33">
         <v>3.47</v>
       </c>
       <c r="AL38" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="33">
         <v>2.1800000000000002</v>
       </c>
       <c r="AN38" s="33">
         <v>2.72</v>
       </c>
       <c r="AO38" s="33">
         <v>3</v>
       </c>
       <c r="AP38" s="33">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="39" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ38" s="33">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="29">
         <v>0.74</v>
       </c>
       <c r="C39" s="29">
         <v>0.78</v>
       </c>
       <c r="D39" s="29">
         <v>1.27</v>
       </c>
       <c r="E39" s="29">
         <v>0.95</v>
       </c>
       <c r="F39" s="30">
         <v>0.76</v>
       </c>
       <c r="G39" s="30">
         <v>0.76</v>
       </c>
       <c r="H39" s="30">
         <v>0.65</v>
       </c>
       <c r="I39" s="30">
@@ -14710,52 +15082,55 @@
       </c>
       <c r="AI39" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ39" s="33">
         <v>1.59</v>
       </c>
       <c r="AK39" s="33">
         <v>1.46</v>
       </c>
       <c r="AL39" s="33" t="s">
         <v>44</v>
       </c>
       <c r="AM39" s="33">
         <v>0.84</v>
       </c>
       <c r="AN39" s="33">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO39" s="33">
         <v>1.44</v>
       </c>
       <c r="AP39" s="33">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="40" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ39" s="33">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="29">
         <v>0.88</v>
       </c>
       <c r="C40" s="29">
         <v>0.81</v>
       </c>
       <c r="D40" s="29">
         <v>0.68</v>
       </c>
       <c r="E40" s="29">
         <v>0.63</v>
       </c>
       <c r="F40" s="30">
         <v>0.81</v>
       </c>
       <c r="G40" s="30">
         <v>0.87</v>
       </c>
       <c r="H40" s="30">
         <v>0.94</v>
       </c>
       <c r="I40" s="30">
@@ -14838,52 +15213,55 @@
       </c>
       <c r="AI40" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ40" s="33">
         <v>2.52</v>
       </c>
       <c r="AK40" s="33">
         <v>2.4</v>
       </c>
       <c r="AL40" s="33">
         <v>2.09</v>
       </c>
       <c r="AM40" s="33">
         <v>2.19</v>
       </c>
       <c r="AN40" s="33">
         <v>2.81</v>
       </c>
       <c r="AO40" s="33">
         <v>2.41</v>
       </c>
       <c r="AP40" s="33">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ40" s="33">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="29">
         <v>1.65</v>
       </c>
       <c r="C41" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D41" s="29">
         <v>1.32</v>
       </c>
       <c r="E41" s="29">
         <v>1.27</v>
       </c>
       <c r="F41" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="G41" s="30">
         <v>0.93</v>
       </c>
       <c r="H41" s="30">
         <v>0.96</v>
       </c>
       <c r="I41" s="30">
@@ -14966,52 +15344,55 @@
       </c>
       <c r="AI41" s="30">
         <v>1.2</v>
       </c>
       <c r="AJ41" s="33">
         <v>1.1399999999999999</v>
       </c>
       <c r="AK41" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AL41" s="33">
         <v>1.22</v>
       </c>
       <c r="AM41" s="33">
         <v>0.64</v>
       </c>
       <c r="AN41" s="33">
         <v>0.63</v>
       </c>
       <c r="AO41" s="33">
         <v>0.79</v>
       </c>
       <c r="AP41" s="33">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="42" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ41" s="33">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29">
         <v>0.41</v>
       </c>
       <c r="F42" s="30">
         <v>0.65</v>
       </c>
       <c r="G42" s="30">
         <v>0.63</v>
       </c>
       <c r="H42" s="30">
         <v>0.62</v>
       </c>
       <c r="I42" s="30">
         <v>0.61</v>
       </c>
       <c r="J42" s="30">
         <v>0.72</v>
       </c>
       <c r="K42" s="30">
@@ -15088,52 +15469,55 @@
       </c>
       <c r="AI42" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ42" s="33">
         <v>2.14</v>
       </c>
       <c r="AK42" s="33">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL42" s="33">
         <v>1.18</v>
       </c>
       <c r="AM42" s="33">
         <v>1.53</v>
       </c>
       <c r="AN42" s="33">
         <v>1.6</v>
       </c>
       <c r="AO42" s="33">
         <v>1.96</v>
       </c>
       <c r="AP42" s="33">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="43" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ42" s="33">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="29">
         <v>0.2</v>
       </c>
       <c r="D43" s="29">
         <v>0.54</v>
       </c>
       <c r="E43" s="29">
         <v>0.81</v>
       </c>
       <c r="F43" s="30">
         <v>0.64</v>
       </c>
       <c r="G43" s="30">
         <v>0.67</v>
       </c>
       <c r="H43" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="I43" s="30">
@@ -15216,52 +15600,55 @@
       </c>
       <c r="AI43" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ43" s="33">
         <v>3.76</v>
       </c>
       <c r="AK43" s="33">
         <v>3.83</v>
       </c>
       <c r="AL43" s="33">
         <v>0.42</v>
       </c>
       <c r="AM43" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AN43" s="33">
         <v>1.59</v>
       </c>
       <c r="AO43" s="33">
         <v>1.95</v>
       </c>
       <c r="AP43" s="33">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="44" spans="1:42" s="13" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AQ43" s="33">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43" s="13" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="34">
         <v>0.82</v>
       </c>
       <c r="D44" s="34">
         <v>1.18</v>
       </c>
       <c r="E44" s="34">
         <v>1.05</v>
       </c>
       <c r="F44" s="32">
         <v>0.96</v>
       </c>
       <c r="G44" s="32">
         <v>0.86</v>
       </c>
       <c r="H44" s="32">
         <v>0.78</v>
       </c>
       <c r="I44" s="32">
@@ -15344,52 +15731,55 @@
       </c>
       <c r="AI44" s="32">
         <v>1.59</v>
       </c>
       <c r="AJ44" s="32">
         <v>1.73</v>
       </c>
       <c r="AK44" s="32">
         <v>1.72</v>
       </c>
       <c r="AL44" s="32">
         <v>0.69</v>
       </c>
       <c r="AM44" s="32">
         <v>0.72</v>
       </c>
       <c r="AN44" s="32">
         <v>1.06</v>
       </c>
       <c r="AO44" s="32">
         <v>1.42</v>
       </c>
       <c r="AP44" s="32">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="45" spans="1:42" ht="13.9" customHeight="1">
+      <c r="AQ44" s="32">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43" ht="13.9" customHeight="1">
       <c r="A45" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>