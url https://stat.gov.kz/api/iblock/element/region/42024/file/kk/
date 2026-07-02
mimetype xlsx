--- v0 (2026-04-16)
+++ v1 (2026-07-02)
@@ -11,86 +11,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="13">
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Халықтың цифрлық сауаттылық денгейі (дербес компьютер, смартфон, планшет, ноутбук; стандартты бағдарламалар; Интернет желісі арқылы көрсетілетін қызметтер және сервистерді пайдалану дағдысын меңгерген пайдаланушылар үлесі)</t>
   </si>
   <si>
     <t xml:space="preserve">жалпы халық санынан </t>
   </si>
   <si>
     <t xml:space="preserve"> 6 жас және одан жоғары</t>
   </si>
   <si>
     <t xml:space="preserve"> 6-74 жас аралығында</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t xml:space="preserve">Халықтың цифрлық сауаттылық деңгейі </t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -101,51 +104,51 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -223,118 +226,124 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -603,389 +612,407 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:Q15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:O4"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A2" s="20" t="s">
+    <row r="2" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="20"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
-      <c r="O3" s="5" t="s">
+      <c r="Q3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="49.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="16" t="s">
+    <row r="4" spans="1:17" ht="36.75" customHeight="1">
+      <c r="A4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="17"/>
-[...14 lines deleted...]
-      <c r="A5" s="22"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+    </row>
+    <row r="5" spans="1:17" ht="17.25" customHeight="1">
+      <c r="A5" s="25"/>
       <c r="B5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
     </row>
-    <row r="6" spans="1:15" ht="45.75" customHeight="1">
-      <c r="A6" s="23"/>
+    <row r="6" spans="1:17" ht="45.75" customHeight="1">
+      <c r="A6" s="25"/>
       <c r="B6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="7" t="s">
         <v>5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="24">
+      <c r="P6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A7" s="25"/>
+      <c r="B7" s="20">
         <v>2018</v>
       </c>
-      <c r="C7" s="24"/>
-      <c r="D7" s="24">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20">
         <v>2019</v>
       </c>
-      <c r="E7" s="24"/>
-      <c r="F7" s="24" t="s">
+      <c r="E7" s="20"/>
+      <c r="F7" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="24"/>
-      <c r="H7" s="24" t="s">
+      <c r="G7" s="20"/>
+      <c r="H7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="14"/>
-      <c r="J7" s="14" t="s">
+      <c r="I7" s="15"/>
+      <c r="J7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="15"/>
-      <c r="L7" s="14" t="s">
+      <c r="K7" s="16"/>
+      <c r="L7" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="15"/>
-      <c r="N7" s="14" t="s">
+      <c r="M7" s="16"/>
+      <c r="N7" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="15"/>
-[...2 lines deleted...]
-      <c r="A8" s="26"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q7" s="16"/>
+    </row>
+    <row r="8" spans="1:17" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="22"/>
       <c r="B8" s="8">
         <v>76.900000000000006</v>
       </c>
       <c r="C8" s="8">
         <v>78.099999999999994</v>
       </c>
       <c r="D8" s="8">
         <v>77.5</v>
       </c>
       <c r="E8" s="8">
         <v>78.7</v>
       </c>
       <c r="F8" s="8">
         <v>78.5</v>
       </c>
       <c r="G8" s="8">
         <v>79.599999999999994</v>
       </c>
       <c r="H8" s="8">
         <v>83.69</v>
       </c>
       <c r="I8" s="8">
         <v>84.9</v>
       </c>
       <c r="J8" s="9">
         <v>84.71</v>
       </c>
       <c r="K8" s="10">
         <v>86.03</v>
       </c>
       <c r="L8" s="11">
         <v>83.5</v>
       </c>
       <c r="M8" s="12">
         <v>84.9</v>
       </c>
       <c r="N8" s="12">
         <v>83.9</v>
       </c>
       <c r="O8" s="13">
         <v>85</v>
       </c>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8" s="8">
+        <v>86.75</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>87.03</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:17">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:17">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:17">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:17">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:17">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="B5:O5"/>
+    <mergeCell ref="J7:K7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H7:I7"/>
-    <mergeCell ref="A7:A8"/>
-[...5 lines deleted...]
-    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="A4:A8"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>