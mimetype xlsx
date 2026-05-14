--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -5,70 +5,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4410" yWindow="-105" windowWidth="23790" windowHeight="11295" tabRatio="846" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="4410" yWindow="-105" windowWidth="23790" windowHeight="11295" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Число умерших по полу'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Младенческая смертность'!$A$1:$V$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Число умерших'!$A$1:$V$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1532" uniqueCount="56">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -998,52 +998,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW95"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="5" width="8.42578125" style="21" customWidth="1"/>
     <col min="6" max="37" width="8.42578125" style="6" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="13.9" customHeight="1">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
     </row>
     <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
@@ -1356,50 +1356,53 @@
       <c r="M8" s="66"/>
       <c r="N8" s="66"/>
       <c r="O8" s="66"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="66"/>
       <c r="S8" s="66"/>
       <c r="T8" s="66"/>
       <c r="U8" s="66"/>
       <c r="V8" s="66"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="66"/>
       <c r="AA8" s="67"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="67"/>
       <c r="AD8" s="67"/>
       <c r="AE8" s="67"/>
       <c r="AF8" s="67"/>
       <c r="AG8" s="67"/>
       <c r="AH8" s="67"/>
       <c r="AI8" s="67"/>
       <c r="AJ8" s="67"/>
       <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="17">
         <v>1013</v>
       </c>
       <c r="C9" s="17">
         <v>839</v>
       </c>
       <c r="D9" s="17">
         <v>939</v>
       </c>
       <c r="E9" s="17">
         <v>785</v>
       </c>
       <c r="F9" s="2">
         <v>868</v>
       </c>
       <c r="G9" s="17">
         <v>802</v>
       </c>
       <c r="H9" s="17">
         <v>905</v>
@@ -1475,50 +1478,53 @@
       </c>
       <c r="AF9" s="18">
         <v>901</v>
       </c>
       <c r="AG9" s="18">
         <v>823</v>
       </c>
       <c r="AH9" s="18">
         <v>904</v>
       </c>
       <c r="AI9" s="18">
         <v>932</v>
       </c>
       <c r="AJ9" s="18">
         <v>825</v>
       </c>
       <c r="AK9" s="18">
         <v>1014</v>
       </c>
       <c r="AL9" s="18">
         <v>819</v>
       </c>
       <c r="AM9" s="18">
         <v>787</v>
       </c>
+      <c r="AN9" s="18">
+        <v>974</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="17">
         <v>436</v>
       </c>
       <c r="C10" s="17">
         <v>375</v>
       </c>
       <c r="D10" s="17">
         <v>385</v>
       </c>
       <c r="E10" s="17">
         <v>354</v>
       </c>
       <c r="F10" s="2">
         <v>363</v>
       </c>
       <c r="G10" s="17">
         <v>358</v>
       </c>
       <c r="H10" s="17">
         <v>377</v>
@@ -1594,50 +1600,53 @@
       </c>
       <c r="AF10" s="18">
         <v>378</v>
       </c>
       <c r="AG10" s="18">
         <v>357</v>
       </c>
       <c r="AH10" s="18">
         <v>389</v>
       </c>
       <c r="AI10" s="18">
         <v>398</v>
       </c>
       <c r="AJ10" s="18">
         <v>380</v>
       </c>
       <c r="AK10" s="18">
         <v>423</v>
       </c>
       <c r="AL10" s="18">
         <v>378</v>
       </c>
       <c r="AM10" s="18">
         <v>350</v>
       </c>
+      <c r="AN10" s="18">
+        <v>428</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="17">
         <v>65</v>
       </c>
       <c r="C11" s="17">
         <v>55</v>
       </c>
       <c r="D11" s="17">
         <v>72</v>
       </c>
       <c r="E11" s="17">
         <v>51</v>
       </c>
       <c r="F11" s="2">
         <v>62</v>
       </c>
       <c r="G11" s="17">
         <v>54</v>
       </c>
       <c r="H11" s="17">
         <v>60</v>
@@ -1713,50 +1722,53 @@
       </c>
       <c r="AF11" s="18">
         <v>69</v>
       </c>
       <c r="AG11" s="18">
         <v>56</v>
       </c>
       <c r="AH11" s="18">
         <v>55</v>
       </c>
       <c r="AI11" s="18">
         <v>59</v>
       </c>
       <c r="AJ11" s="18">
         <v>39</v>
       </c>
       <c r="AK11" s="18">
         <v>70</v>
       </c>
       <c r="AL11" s="18">
         <v>52</v>
       </c>
       <c r="AM11" s="18">
         <v>43</v>
       </c>
+      <c r="AN11" s="18">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="17">
         <v>9</v>
       </c>
       <c r="C12" s="17">
         <v>5</v>
       </c>
       <c r="D12" s="17">
         <v>2</v>
       </c>
       <c r="E12" s="17">
         <v>7</v>
       </c>
       <c r="F12" s="2">
         <v>4</v>
       </c>
       <c r="G12" s="17">
         <v>2</v>
       </c>
       <c r="H12" s="17">
         <v>7</v>
@@ -1832,50 +1844,53 @@
       </c>
       <c r="AF12" s="18">
         <v>7</v>
       </c>
       <c r="AG12" s="18">
         <v>3</v>
       </c>
       <c r="AH12" s="18">
         <v>4</v>
       </c>
       <c r="AI12" s="18">
         <v>9</v>
       </c>
       <c r="AJ12" s="18">
         <v>5</v>
       </c>
       <c r="AK12" s="18">
         <v>8</v>
       </c>
       <c r="AL12" s="18">
         <v>3</v>
       </c>
       <c r="AM12" s="18">
         <v>5</v>
       </c>
+      <c r="AN12" s="18">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="17">
         <v>50</v>
       </c>
       <c r="C13" s="17">
         <v>32</v>
       </c>
       <c r="D13" s="17">
         <v>38</v>
       </c>
       <c r="E13" s="17">
         <v>35</v>
       </c>
       <c r="F13" s="2">
         <v>29</v>
       </c>
       <c r="G13" s="17">
         <v>36</v>
       </c>
       <c r="H13" s="17">
         <v>40</v>
@@ -1951,50 +1966,53 @@
       </c>
       <c r="AF13" s="18">
         <v>47</v>
       </c>
       <c r="AG13" s="18">
         <v>49</v>
       </c>
       <c r="AH13" s="18">
         <v>34</v>
       </c>
       <c r="AI13" s="18">
         <v>45</v>
       </c>
       <c r="AJ13" s="18">
         <v>41</v>
       </c>
       <c r="AK13" s="18">
         <v>43</v>
       </c>
       <c r="AL13" s="18">
         <v>42</v>
       </c>
       <c r="AM13" s="18">
         <v>33</v>
       </c>
+      <c r="AN13" s="18">
+        <v>39</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="17">
         <v>171</v>
       </c>
       <c r="C14" s="17">
         <v>134</v>
       </c>
       <c r="D14" s="17">
         <v>163</v>
       </c>
       <c r="E14" s="17">
         <v>120</v>
       </c>
       <c r="F14" s="2">
         <v>163</v>
       </c>
       <c r="G14" s="17">
         <v>121</v>
       </c>
       <c r="H14" s="17">
         <v>170</v>
@@ -2070,50 +2088,53 @@
       </c>
       <c r="AF14" s="18">
         <v>157</v>
       </c>
       <c r="AG14" s="18">
         <v>138</v>
       </c>
       <c r="AH14" s="18">
         <v>170</v>
       </c>
       <c r="AI14" s="18">
         <v>158</v>
       </c>
       <c r="AJ14" s="18">
         <v>138</v>
       </c>
       <c r="AK14" s="18">
         <v>181</v>
       </c>
       <c r="AL14" s="18">
         <v>134</v>
       </c>
       <c r="AM14" s="18">
         <v>143</v>
       </c>
+      <c r="AN14" s="18">
+        <v>181</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="17">
         <v>73</v>
       </c>
       <c r="C15" s="17">
         <v>59</v>
       </c>
       <c r="D15" s="17">
         <v>68</v>
       </c>
       <c r="E15" s="17">
         <v>41</v>
       </c>
       <c r="F15" s="2">
         <v>54</v>
       </c>
       <c r="G15" s="17">
         <v>64</v>
       </c>
       <c r="H15" s="17">
         <v>64</v>
@@ -2188,95 +2209,99 @@
         <v>41</v>
       </c>
       <c r="AF15" s="18">
         <v>44</v>
       </c>
       <c r="AG15" s="18">
         <v>58</v>
       </c>
       <c r="AH15" s="18">
         <v>64</v>
       </c>
       <c r="AI15" s="18">
         <v>56</v>
       </c>
       <c r="AJ15" s="18">
         <v>63</v>
       </c>
       <c r="AK15" s="18">
         <v>65</v>
       </c>
       <c r="AL15" s="18">
         <v>46</v>
       </c>
       <c r="AM15" s="18">
         <v>43</v>
+      </c>
+      <c r="AN15" s="18">
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="18"/>
       <c r="AH16" s="18"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
       <c r="AL16" s="18"/>
       <c r="AM16" s="18"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="18"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="17">
         <v>55</v>
       </c>
       <c r="C17" s="17">
         <v>50</v>
       </c>
       <c r="D17" s="17">
         <v>55</v>
       </c>
       <c r="E17" s="17">
         <v>49</v>
       </c>
       <c r="F17" s="2">
         <v>61</v>
       </c>
       <c r="G17" s="17">
         <v>44</v>
       </c>
       <c r="H17" s="17">
         <v>62</v>
       </c>
       <c r="I17" s="17">
@@ -2350,52 +2375,55 @@
       </c>
       <c r="AF17" s="18">
         <v>54</v>
       </c>
       <c r="AG17" s="18">
         <v>46</v>
       </c>
       <c r="AH17" s="18">
         <v>60</v>
       </c>
       <c r="AI17" s="18">
         <v>51</v>
       </c>
       <c r="AJ17" s="18">
         <v>41</v>
       </c>
       <c r="AK17" s="18">
         <v>63</v>
       </c>
       <c r="AL17" s="18">
         <v>38</v>
       </c>
       <c r="AM17" s="18">
         <v>52</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="17">
         <v>9</v>
       </c>
       <c r="C18" s="17">
         <v>6</v>
       </c>
       <c r="D18" s="17">
         <v>13</v>
       </c>
       <c r="E18" s="17">
         <v>10</v>
       </c>
       <c r="F18" s="2">
         <v>5</v>
       </c>
       <c r="G18" s="17">
         <v>14</v>
       </c>
       <c r="H18" s="17">
         <v>10</v>
       </c>
       <c r="I18" s="17">
@@ -2469,52 +2497,55 @@
       </c>
       <c r="AF18" s="18">
         <v>8</v>
       </c>
       <c r="AG18" s="18">
         <v>9</v>
       </c>
       <c r="AH18" s="18">
         <v>8</v>
       </c>
       <c r="AI18" s="18">
         <v>10</v>
       </c>
       <c r="AJ18" s="18">
         <v>9</v>
       </c>
       <c r="AK18" s="18">
         <v>7</v>
       </c>
       <c r="AL18" s="18">
         <v>10</v>
       </c>
       <c r="AM18" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="17">
         <v>50</v>
       </c>
       <c r="C19" s="17">
         <v>40</v>
       </c>
       <c r="D19" s="17">
         <v>45</v>
       </c>
       <c r="E19" s="17">
         <v>41</v>
       </c>
       <c r="F19" s="2">
         <v>42</v>
       </c>
       <c r="G19" s="17">
         <v>47</v>
       </c>
       <c r="H19" s="17">
         <v>33</v>
       </c>
       <c r="I19" s="17">
@@ -2588,52 +2619,55 @@
       </c>
       <c r="AF19" s="18">
         <v>46</v>
       </c>
       <c r="AG19" s="18">
         <v>31</v>
       </c>
       <c r="AH19" s="18">
         <v>35</v>
       </c>
       <c r="AI19" s="18">
         <v>41</v>
       </c>
       <c r="AJ19" s="18">
         <v>32</v>
       </c>
       <c r="AK19" s="18">
         <v>40</v>
       </c>
       <c r="AL19" s="18">
         <v>30</v>
       </c>
       <c r="AM19" s="18">
         <v>34</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="17">
         <v>23</v>
       </c>
       <c r="C20" s="17">
         <v>20</v>
       </c>
       <c r="D20" s="17">
         <v>30</v>
       </c>
       <c r="E20" s="17">
         <v>18</v>
       </c>
       <c r="F20" s="2">
         <v>20</v>
       </c>
       <c r="G20" s="17">
         <v>13</v>
       </c>
       <c r="H20" s="17">
         <v>14</v>
       </c>
       <c r="I20" s="17">
@@ -2707,52 +2741,55 @@
       </c>
       <c r="AF20" s="18">
         <v>26</v>
       </c>
       <c r="AG20" s="18">
         <v>16</v>
       </c>
       <c r="AH20" s="18">
         <v>13</v>
       </c>
       <c r="AI20" s="18">
         <v>19</v>
       </c>
       <c r="AJ20" s="18">
         <v>23</v>
       </c>
       <c r="AK20" s="18">
         <v>25</v>
       </c>
       <c r="AL20" s="18">
         <v>17</v>
       </c>
       <c r="AM20" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="17">
         <v>18</v>
       </c>
       <c r="C21" s="17">
         <v>12</v>
       </c>
       <c r="D21" s="17">
         <v>15</v>
       </c>
       <c r="E21" s="17">
         <v>7</v>
       </c>
       <c r="F21" s="2">
         <v>10</v>
       </c>
       <c r="G21" s="17">
         <v>15</v>
       </c>
       <c r="H21" s="17">
         <v>15</v>
       </c>
       <c r="I21" s="17">
@@ -2826,52 +2863,55 @@
       </c>
       <c r="AF21" s="18">
         <v>15</v>
       </c>
       <c r="AG21" s="18">
         <v>16</v>
       </c>
       <c r="AH21" s="18">
         <v>14</v>
       </c>
       <c r="AI21" s="18">
         <v>23</v>
       </c>
       <c r="AJ21" s="18">
         <v>16</v>
       </c>
       <c r="AK21" s="18">
         <v>22</v>
       </c>
       <c r="AL21" s="18">
         <v>13</v>
       </c>
       <c r="AM21" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="74" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="45">
         <v>23</v>
       </c>
       <c r="C22" s="45">
         <v>27</v>
       </c>
       <c r="D22" s="45">
         <v>22</v>
       </c>
       <c r="E22" s="45">
         <v>31</v>
       </c>
       <c r="F22" s="18">
         <v>32</v>
       </c>
       <c r="G22" s="45">
         <v>15</v>
       </c>
       <c r="H22" s="45">
         <v>26</v>
       </c>
       <c r="I22" s="45">
@@ -2945,52 +2985,55 @@
       </c>
       <c r="AF22" s="18">
         <v>26</v>
       </c>
       <c r="AG22" s="18">
         <v>24</v>
       </c>
       <c r="AH22" s="18">
         <v>30</v>
       </c>
       <c r="AI22" s="18">
         <v>34</v>
       </c>
       <c r="AJ22" s="18">
         <v>18</v>
       </c>
       <c r="AK22" s="18">
         <v>38</v>
       </c>
       <c r="AL22" s="18">
         <v>34</v>
       </c>
       <c r="AM22" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="18">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="75" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="45">
         <v>31</v>
       </c>
       <c r="C23" s="45">
         <v>24</v>
       </c>
       <c r="D23" s="45">
         <v>31</v>
       </c>
       <c r="E23" s="45">
         <v>21</v>
       </c>
       <c r="F23" s="18">
         <v>23</v>
       </c>
       <c r="G23" s="45">
         <v>19</v>
       </c>
       <c r="H23" s="45">
         <v>27</v>
       </c>
       <c r="I23" s="45">
@@ -3064,95 +3107,99 @@
       </c>
       <c r="AF23" s="18">
         <v>24</v>
       </c>
       <c r="AG23" s="18">
         <v>20</v>
       </c>
       <c r="AH23" s="18">
         <v>28</v>
       </c>
       <c r="AI23" s="18">
         <v>29</v>
       </c>
       <c r="AJ23" s="18">
         <v>20</v>
       </c>
       <c r="AK23" s="18">
         <v>29</v>
       </c>
       <c r="AL23" s="18">
         <v>22</v>
       </c>
       <c r="AM23" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="73"/>
       <c r="AB24" s="67"/>
       <c r="AC24" s="67"/>
       <c r="AD24" s="67"/>
       <c r="AE24" s="67"/>
       <c r="AF24" s="67"/>
       <c r="AG24" s="67"/>
       <c r="AH24" s="67"/>
       <c r="AI24" s="67"/>
       <c r="AJ24" s="67"/>
       <c r="AK24" s="67"/>
-      <c r="AL24" s="18"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="67"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="45">
         <v>834</v>
       </c>
       <c r="C25" s="45">
         <v>688</v>
       </c>
       <c r="D25" s="45">
         <v>765</v>
       </c>
       <c r="E25" s="45">
         <v>645</v>
       </c>
       <c r="F25" s="18">
         <v>716</v>
       </c>
       <c r="G25" s="45">
         <v>665</v>
       </c>
       <c r="H25" s="45">
         <v>756</v>
       </c>
       <c r="I25" s="45">
@@ -3226,52 +3273,55 @@
       </c>
       <c r="AF25" s="18">
         <v>738</v>
       </c>
       <c r="AG25" s="18">
         <v>687</v>
       </c>
       <c r="AH25" s="18">
         <v>754</v>
       </c>
       <c r="AI25" s="18">
         <v>759</v>
       </c>
       <c r="AJ25" s="18">
         <v>702</v>
       </c>
       <c r="AK25" s="18">
         <v>835</v>
       </c>
       <c r="AL25" s="18">
         <v>681</v>
       </c>
       <c r="AM25" s="18">
         <v>653</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="18">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="45">
         <v>436</v>
       </c>
       <c r="C26" s="45">
         <v>375</v>
       </c>
       <c r="D26" s="45">
         <v>385</v>
       </c>
       <c r="E26" s="45">
         <v>354</v>
       </c>
       <c r="F26" s="18">
         <v>363</v>
       </c>
       <c r="G26" s="45">
         <v>358</v>
       </c>
       <c r="H26" s="45">
         <v>377</v>
       </c>
       <c r="I26" s="45">
@@ -3345,52 +3395,55 @@
       </c>
       <c r="AF26" s="18">
         <v>378</v>
       </c>
       <c r="AG26" s="18">
         <v>357</v>
       </c>
       <c r="AH26" s="18">
         <v>389</v>
       </c>
       <c r="AI26" s="18">
         <v>398</v>
       </c>
       <c r="AJ26" s="18">
         <v>380</v>
       </c>
       <c r="AK26" s="18">
         <v>423</v>
       </c>
       <c r="AL26" s="18">
         <v>378</v>
       </c>
       <c r="AM26" s="18">
         <v>350</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="18">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="45">
         <v>65</v>
       </c>
       <c r="C27" s="45">
         <v>55</v>
       </c>
       <c r="D27" s="45">
         <v>72</v>
       </c>
       <c r="E27" s="45">
         <v>51</v>
       </c>
       <c r="F27" s="18">
         <v>62</v>
       </c>
       <c r="G27" s="45">
         <v>54</v>
       </c>
       <c r="H27" s="45">
         <v>60</v>
       </c>
       <c r="I27" s="45">
@@ -3464,52 +3517,55 @@
       </c>
       <c r="AF27" s="18">
         <v>69</v>
       </c>
       <c r="AG27" s="18">
         <v>56</v>
       </c>
       <c r="AH27" s="18">
         <v>55</v>
       </c>
       <c r="AI27" s="18">
         <v>59</v>
       </c>
       <c r="AJ27" s="18">
         <v>39</v>
       </c>
       <c r="AK27" s="18">
         <v>70</v>
       </c>
       <c r="AL27" s="18">
         <v>52</v>
       </c>
       <c r="AM27" s="18">
         <v>43</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="45">
         <v>9</v>
       </c>
       <c r="C28" s="45">
         <v>5</v>
       </c>
       <c r="D28" s="45">
         <v>2</v>
       </c>
       <c r="E28" s="45">
         <v>7</v>
       </c>
       <c r="F28" s="18">
         <v>4</v>
       </c>
       <c r="G28" s="45">
         <v>2</v>
       </c>
       <c r="H28" s="45">
         <v>7</v>
       </c>
       <c r="I28" s="45">
@@ -3583,52 +3639,55 @@
       </c>
       <c r="AF28" s="18">
         <v>7</v>
       </c>
       <c r="AG28" s="18">
         <v>3</v>
       </c>
       <c r="AH28" s="18">
         <v>4</v>
       </c>
       <c r="AI28" s="18">
         <v>9</v>
       </c>
       <c r="AJ28" s="18">
         <v>5</v>
       </c>
       <c r="AK28" s="18">
         <v>8</v>
       </c>
       <c r="AL28" s="18">
         <v>3</v>
       </c>
       <c r="AM28" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="45">
         <v>50</v>
       </c>
       <c r="C29" s="45">
         <v>32</v>
       </c>
       <c r="D29" s="45">
         <v>38</v>
       </c>
       <c r="E29" s="45">
         <v>35</v>
       </c>
       <c r="F29" s="18">
         <v>29</v>
       </c>
       <c r="G29" s="45">
         <v>36</v>
       </c>
       <c r="H29" s="45">
         <v>40</v>
       </c>
       <c r="I29" s="45">
@@ -3702,52 +3761,55 @@
       </c>
       <c r="AF29" s="18">
         <v>47</v>
       </c>
       <c r="AG29" s="18">
         <v>49</v>
       </c>
       <c r="AH29" s="18">
         <v>34</v>
       </c>
       <c r="AI29" s="18">
         <v>45</v>
       </c>
       <c r="AJ29" s="18">
         <v>41</v>
       </c>
       <c r="AK29" s="18">
         <v>43</v>
       </c>
       <c r="AL29" s="18">
         <v>42</v>
       </c>
       <c r="AM29" s="18">
         <v>33</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="18">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="45">
         <v>171</v>
       </c>
       <c r="C30" s="45">
         <v>134</v>
       </c>
       <c r="D30" s="45">
         <v>163</v>
       </c>
       <c r="E30" s="45">
         <v>120</v>
       </c>
       <c r="F30" s="18">
         <v>163</v>
       </c>
       <c r="G30" s="45">
         <v>121</v>
       </c>
       <c r="H30" s="45">
         <v>170</v>
       </c>
       <c r="I30" s="45">
@@ -3821,52 +3883,55 @@
       </c>
       <c r="AF30" s="18">
         <v>157</v>
       </c>
       <c r="AG30" s="18">
         <v>138</v>
       </c>
       <c r="AH30" s="18">
         <v>170</v>
       </c>
       <c r="AI30" s="18">
         <v>158</v>
       </c>
       <c r="AJ30" s="18">
         <v>138</v>
       </c>
       <c r="AK30" s="18">
         <v>181</v>
       </c>
       <c r="AL30" s="18">
         <v>134</v>
       </c>
       <c r="AM30" s="18">
         <v>143</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="18">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="45">
         <v>73</v>
       </c>
       <c r="C31" s="45">
         <v>59</v>
       </c>
       <c r="D31" s="45">
         <v>68</v>
       </c>
       <c r="E31" s="45">
         <v>41</v>
       </c>
       <c r="F31" s="18">
         <v>54</v>
       </c>
       <c r="G31" s="45">
         <v>64</v>
       </c>
       <c r="H31" s="45">
         <v>64</v>
       </c>
       <c r="I31" s="45">
@@ -3940,95 +4005,99 @@
       </c>
       <c r="AF31" s="18">
         <v>44</v>
       </c>
       <c r="AG31" s="18">
         <v>58</v>
       </c>
       <c r="AH31" s="18">
         <v>64</v>
       </c>
       <c r="AI31" s="18">
         <v>56</v>
       </c>
       <c r="AJ31" s="18">
         <v>63</v>
       </c>
       <c r="AK31" s="18">
         <v>65</v>
       </c>
       <c r="AL31" s="18">
         <v>46</v>
       </c>
       <c r="AM31" s="18">
         <v>43</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="76"/>
       <c r="G32" s="76"/>
       <c r="H32" s="76"/>
       <c r="I32" s="76"/>
       <c r="J32" s="76"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
       <c r="AD32" s="18"/>
       <c r="AE32" s="18"/>
       <c r="AF32" s="18"/>
       <c r="AG32" s="18"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="18"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="45">
         <v>23</v>
       </c>
       <c r="C33" s="45">
         <v>24</v>
       </c>
       <c r="D33" s="45">
         <v>28</v>
       </c>
       <c r="E33" s="45">
         <v>28</v>
       </c>
       <c r="F33" s="18">
         <v>34</v>
       </c>
       <c r="G33" s="45">
         <v>27</v>
       </c>
       <c r="H33" s="45">
         <v>34</v>
       </c>
       <c r="I33" s="45">
@@ -4102,52 +4171,55 @@
       </c>
       <c r="AF33" s="18">
         <v>28</v>
       </c>
       <c r="AG33" s="18">
         <v>23</v>
       </c>
       <c r="AH33" s="18">
         <v>34</v>
       </c>
       <c r="AI33" s="18">
         <v>28</v>
       </c>
       <c r="AJ33" s="18">
         <v>28</v>
       </c>
       <c r="AK33" s="18">
         <v>37</v>
       </c>
       <c r="AL33" s="18">
         <v>21</v>
       </c>
       <c r="AM33" s="18">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="74" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="45">
         <v>7</v>
       </c>
       <c r="C34" s="45">
         <v>4</v>
       </c>
       <c r="D34" s="45">
         <v>9</v>
       </c>
       <c r="E34" s="45">
         <v>9</v>
       </c>
       <c r="F34" s="18">
         <v>7</v>
       </c>
       <c r="G34" s="45">
         <v>3</v>
       </c>
       <c r="H34" s="45">
         <v>4</v>
       </c>
       <c r="I34" s="45">
@@ -4221,95 +4293,99 @@
       </c>
       <c r="AF34" s="18">
         <v>8</v>
       </c>
       <c r="AG34" s="18">
         <v>3</v>
       </c>
       <c r="AH34" s="18">
         <v>4</v>
       </c>
       <c r="AI34" s="18">
         <v>6</v>
       </c>
       <c r="AJ34" s="18">
         <v>8</v>
       </c>
       <c r="AK34" s="18">
         <v>8</v>
       </c>
       <c r="AL34" s="18">
         <v>5</v>
       </c>
       <c r="AM34" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="73"/>
       <c r="AB35" s="67"/>
       <c r="AC35" s="67"/>
       <c r="AD35" s="67"/>
       <c r="AE35" s="67"/>
       <c r="AF35" s="67"/>
       <c r="AG35" s="67"/>
       <c r="AH35" s="67"/>
       <c r="AI35" s="67"/>
       <c r="AJ35" s="67"/>
       <c r="AK35" s="67"/>
-      <c r="AL35" s="18"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AL35" s="67"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="67"/>
+    </row>
+    <row r="36" spans="1:40" s="23" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="45">
         <v>179</v>
       </c>
       <c r="C36" s="45">
         <v>151</v>
       </c>
       <c r="D36" s="45">
         <v>174</v>
       </c>
       <c r="E36" s="45">
         <v>140</v>
       </c>
       <c r="F36" s="18">
         <v>152</v>
       </c>
       <c r="G36" s="45">
         <v>137</v>
       </c>
       <c r="H36" s="45">
         <v>149</v>
       </c>
       <c r="I36" s="45">
@@ -4383,95 +4459,99 @@
       </c>
       <c r="AF36" s="18">
         <v>163</v>
       </c>
       <c r="AG36" s="18">
         <v>136</v>
       </c>
       <c r="AH36" s="18">
         <v>150</v>
       </c>
       <c r="AI36" s="18">
         <v>173</v>
       </c>
       <c r="AJ36" s="18">
         <v>123</v>
       </c>
       <c r="AK36" s="18">
         <v>179</v>
       </c>
       <c r="AL36" s="18">
         <v>138</v>
       </c>
       <c r="AM36" s="18">
         <v>134</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="18">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="45"/>
       <c r="C37" s="45"/>
       <c r="D37" s="45"/>
       <c r="E37" s="45"/>
       <c r="F37" s="76"/>
       <c r="G37" s="76"/>
       <c r="H37" s="76"/>
       <c r="I37" s="76"/>
       <c r="J37" s="76"/>
       <c r="K37" s="18"/>
       <c r="L37" s="23"/>
       <c r="M37" s="18"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
       <c r="W37" s="18"/>
       <c r="X37" s="18"/>
       <c r="Y37" s="18"/>
       <c r="Z37" s="18"/>
       <c r="AA37" s="18"/>
       <c r="AB37" s="18"/>
       <c r="AC37" s="18"/>
       <c r="AD37" s="18"/>
       <c r="AE37" s="18"/>
       <c r="AF37" s="18"/>
       <c r="AG37" s="18"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="18"/>
       <c r="AJ37" s="18"/>
       <c r="AK37" s="18"/>
       <c r="AL37" s="18"/>
       <c r="AM37" s="18"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="18"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="45">
         <v>32</v>
       </c>
       <c r="C38" s="45">
         <v>26</v>
       </c>
       <c r="D38" s="45">
         <v>27</v>
       </c>
       <c r="E38" s="45">
         <v>21</v>
       </c>
       <c r="F38" s="18">
         <v>27</v>
       </c>
       <c r="G38" s="45">
         <v>17</v>
       </c>
       <c r="H38" s="45">
         <v>28</v>
       </c>
       <c r="I38" s="45">
@@ -4545,52 +4625,55 @@
       </c>
       <c r="AF38" s="18">
         <v>26</v>
       </c>
       <c r="AG38" s="18">
         <v>23</v>
       </c>
       <c r="AH38" s="18">
         <v>26</v>
       </c>
       <c r="AI38" s="18">
         <v>23</v>
       </c>
       <c r="AJ38" s="18">
         <v>13</v>
       </c>
       <c r="AK38" s="18">
         <v>26</v>
       </c>
       <c r="AL38" s="18">
         <v>17</v>
       </c>
       <c r="AM38" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="17">
         <v>9</v>
       </c>
       <c r="C39" s="17">
         <v>6</v>
       </c>
       <c r="D39" s="17">
         <v>13</v>
       </c>
       <c r="E39" s="17">
         <v>10</v>
       </c>
       <c r="F39" s="2">
         <v>5</v>
       </c>
       <c r="G39" s="17">
         <v>14</v>
       </c>
       <c r="H39" s="17">
         <v>10</v>
       </c>
       <c r="I39" s="17">
@@ -4664,52 +4747,55 @@
       </c>
       <c r="AF39" s="18">
         <v>8</v>
       </c>
       <c r="AG39" s="18">
         <v>9</v>
       </c>
       <c r="AH39" s="18">
         <v>8</v>
       </c>
       <c r="AI39" s="18">
         <v>10</v>
       </c>
       <c r="AJ39" s="18">
         <v>9</v>
       </c>
       <c r="AK39" s="18">
         <v>7</v>
       </c>
       <c r="AL39" s="18">
         <v>10</v>
       </c>
       <c r="AM39" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="17">
         <v>50</v>
       </c>
       <c r="C40" s="17">
         <v>40</v>
       </c>
       <c r="D40" s="17">
         <v>45</v>
       </c>
       <c r="E40" s="17">
         <v>41</v>
       </c>
       <c r="F40" s="2">
         <v>42</v>
       </c>
       <c r="G40" s="17">
         <v>47</v>
       </c>
       <c r="H40" s="17">
         <v>33</v>
       </c>
       <c r="I40" s="17">
@@ -4783,52 +4869,55 @@
       </c>
       <c r="AF40" s="18">
         <v>46</v>
       </c>
       <c r="AG40" s="18">
         <v>31</v>
       </c>
       <c r="AH40" s="18">
         <v>35</v>
       </c>
       <c r="AI40" s="18">
         <v>41</v>
       </c>
       <c r="AJ40" s="18">
         <v>32</v>
       </c>
       <c r="AK40" s="18">
         <v>40</v>
       </c>
       <c r="AL40" s="18">
         <v>30</v>
       </c>
       <c r="AM40" s="18">
         <v>34</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="17">
         <v>16</v>
       </c>
       <c r="C41" s="17">
         <v>16</v>
       </c>
       <c r="D41" s="17">
         <v>21</v>
       </c>
       <c r="E41" s="17">
         <v>9</v>
       </c>
       <c r="F41" s="2">
         <v>13</v>
       </c>
       <c r="G41" s="17">
         <v>10</v>
       </c>
       <c r="H41" s="17">
         <v>10</v>
       </c>
       <c r="I41" s="17">
@@ -4902,52 +4991,55 @@
       </c>
       <c r="AF41" s="18">
         <v>18</v>
       </c>
       <c r="AG41" s="18">
         <v>13</v>
       </c>
       <c r="AH41" s="18">
         <v>9</v>
       </c>
       <c r="AI41" s="18">
         <v>13</v>
       </c>
       <c r="AJ41" s="18">
         <v>15</v>
       </c>
       <c r="AK41" s="18">
         <v>17</v>
       </c>
       <c r="AL41" s="18">
         <v>12</v>
       </c>
       <c r="AM41" s="18">
         <v>13</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="17">
         <v>18</v>
       </c>
       <c r="C42" s="17">
         <v>12</v>
       </c>
       <c r="D42" s="17">
         <v>15</v>
       </c>
       <c r="E42" s="17">
         <v>7</v>
       </c>
       <c r="F42" s="2">
         <v>10</v>
       </c>
       <c r="G42" s="17">
         <v>15</v>
       </c>
       <c r="H42" s="17">
         <v>15</v>
       </c>
       <c r="I42" s="17">
@@ -5021,52 +5113,55 @@
       </c>
       <c r="AF42" s="18">
         <v>15</v>
       </c>
       <c r="AG42" s="18">
         <v>16</v>
       </c>
       <c r="AH42" s="18">
         <v>14</v>
       </c>
       <c r="AI42" s="18">
         <v>23</v>
       </c>
       <c r="AJ42" s="18">
         <v>16</v>
       </c>
       <c r="AK42" s="18">
         <v>22</v>
       </c>
       <c r="AL42" s="18">
         <v>13</v>
       </c>
       <c r="AM42" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="17">
         <v>23</v>
       </c>
       <c r="C43" s="17">
         <v>27</v>
       </c>
       <c r="D43" s="17">
         <v>22</v>
       </c>
       <c r="E43" s="17">
         <v>31</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="17">
         <v>15</v>
       </c>
       <c r="H43" s="17">
         <v>26</v>
       </c>
       <c r="I43" s="17">
@@ -5140,52 +5235,55 @@
       </c>
       <c r="AF43" s="18">
         <v>26</v>
       </c>
       <c r="AG43" s="18">
         <v>24</v>
       </c>
       <c r="AH43" s="18">
         <v>30</v>
       </c>
       <c r="AI43" s="18">
         <v>34</v>
       </c>
       <c r="AJ43" s="18">
         <v>18</v>
       </c>
       <c r="AK43" s="18">
         <v>38</v>
       </c>
       <c r="AL43" s="18">
         <v>34</v>
       </c>
       <c r="AM43" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="18">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="25">
         <v>31</v>
       </c>
       <c r="C44" s="25">
         <v>24</v>
       </c>
       <c r="D44" s="25">
         <v>31</v>
       </c>
       <c r="E44" s="25">
         <v>21</v>
       </c>
       <c r="F44" s="25">
         <v>23</v>
       </c>
       <c r="G44" s="26">
         <v>19</v>
       </c>
       <c r="H44" s="26">
         <v>27</v>
       </c>
       <c r="I44" s="26">
@@ -5259,74 +5357,77 @@
       </c>
       <c r="AF44" s="25">
         <v>24</v>
       </c>
       <c r="AG44" s="25">
         <v>20</v>
       </c>
       <c r="AH44" s="25">
         <v>28</v>
       </c>
       <c r="AI44" s="25">
         <v>29</v>
       </c>
       <c r="AJ44" s="25">
         <v>20</v>
       </c>
       <c r="AK44" s="25">
         <v>29</v>
       </c>
       <c r="AL44" s="25">
         <v>22</v>
       </c>
       <c r="AM44" s="25">
         <v>22</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="R45" s="18"/>
     </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
     </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
     </row>
     <row r="49" spans="2:5" ht="13.9" customHeight="1">
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
     </row>
     <row r="50" spans="2:5" ht="13.9" customHeight="1">
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
     </row>
     <row r="51" spans="2:5" ht="13.9" customHeight="1">
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
     </row>
     <row r="52" spans="2:5" ht="13.9" customHeight="1">
       <c r="B52" s="6"/>
@@ -5587,52 +5688,52 @@
       <c r="E94" s="6"/>
     </row>
     <row r="95" spans="2:5" ht="13.9" customHeight="1">
       <c r="B95" s="6"/>
       <c r="C95" s="6"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="28" customWidth="1"/>
     <col min="4" max="37" width="8.28515625" style="6" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
@@ -5923,50 +6024,53 @@
       <c r="M8" s="66"/>
       <c r="N8" s="66"/>
       <c r="O8" s="66"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="66"/>
       <c r="S8" s="66"/>
       <c r="T8" s="66"/>
       <c r="U8" s="66"/>
       <c r="V8" s="66"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="66"/>
       <c r="AA8" s="67"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="67"/>
       <c r="AD8" s="67"/>
       <c r="AE8" s="67"/>
       <c r="AF8" s="67"/>
       <c r="AG8" s="67"/>
       <c r="AH8" s="67"/>
       <c r="AI8" s="67"/>
       <c r="AJ8" s="67"/>
       <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="5">
         <v>10.5</v>
       </c>
       <c r="C9" s="5">
         <v>10.09</v>
       </c>
       <c r="D9" s="5">
         <v>9.9600000000000009</v>
       </c>
       <c r="E9" s="5">
         <v>9.57</v>
       </c>
       <c r="F9" s="5">
         <v>9.4499999999999993</v>
       </c>
       <c r="G9" s="5">
         <v>9.31</v>
       </c>
       <c r="H9" s="5">
         <v>9.32</v>
@@ -6042,50 +6146,53 @@
       </c>
       <c r="AF9" s="36">
         <v>9.33</v>
       </c>
       <c r="AG9" s="36">
         <v>9.23</v>
       </c>
       <c r="AH9" s="36">
         <v>9.2899999999999991</v>
       </c>
       <c r="AI9" s="36">
         <v>9.33</v>
       </c>
       <c r="AJ9" s="36">
         <v>9.2899999999999991</v>
       </c>
       <c r="AK9" s="36">
         <v>9.39</v>
       </c>
       <c r="AL9" s="36">
         <v>8.52</v>
       </c>
       <c r="AM9" s="36">
         <v>8.7799999999999994</v>
       </c>
+      <c r="AN9" s="36">
+        <v>9.25</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="5">
         <v>9.91</v>
       </c>
       <c r="C10" s="5">
         <v>9.69</v>
       </c>
       <c r="D10" s="5">
         <v>9.36</v>
       </c>
       <c r="E10" s="5">
         <v>9.1</v>
       </c>
       <c r="F10" s="5">
         <v>8.92</v>
       </c>
       <c r="G10" s="5">
         <v>8.84</v>
       </c>
       <c r="H10" s="5">
         <v>8.7899999999999991</v>
@@ -6161,50 +6268,53 @@
       </c>
       <c r="AF10" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AG10" s="36">
         <v>8.68</v>
       </c>
       <c r="AH10" s="36">
         <v>8.7100000000000009</v>
       </c>
       <c r="AI10" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AJ10" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AK10" s="36">
         <v>8.7799999999999994</v>
       </c>
       <c r="AL10" s="36">
         <v>8.2899999999999991</v>
       </c>
       <c r="AM10" s="36">
         <v>8.39</v>
       </c>
+      <c r="AN10" s="36">
+        <v>8.74</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="5">
         <v>9.85</v>
       </c>
       <c r="C11" s="5">
         <v>9.5500000000000007</v>
       </c>
       <c r="D11" s="5">
         <v>10.01</v>
       </c>
       <c r="E11" s="5">
         <v>9.51</v>
       </c>
       <c r="F11" s="5">
         <v>9.48</v>
       </c>
       <c r="G11" s="5">
         <v>9.32</v>
       </c>
       <c r="H11" s="5">
         <v>9.2799999999999994</v>
@@ -6280,50 +6390,53 @@
       </c>
       <c r="AF11" s="36">
         <v>9.0500000000000007</v>
       </c>
       <c r="AG11" s="36">
         <v>8.99</v>
       </c>
       <c r="AH11" s="36">
         <v>8.9600000000000009</v>
       </c>
       <c r="AI11" s="36">
         <v>8.9700000000000006</v>
       </c>
       <c r="AJ11" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AK11" s="36">
         <v>8.89</v>
       </c>
       <c r="AL11" s="36">
         <v>8.0399999999999991</v>
       </c>
       <c r="AM11" s="36">
         <v>7.69</v>
       </c>
+      <c r="AN11" s="36">
+        <v>7.8</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>9.4700000000000006</v>
       </c>
       <c r="C12" s="5">
         <v>7.74</v>
       </c>
       <c r="D12" s="5">
         <v>5.81</v>
       </c>
       <c r="E12" s="5">
         <v>6.26</v>
       </c>
       <c r="F12" s="5">
         <v>5.84</v>
       </c>
       <c r="G12" s="5">
         <v>5.23</v>
       </c>
       <c r="H12" s="5">
         <v>5.55</v>
@@ -6399,50 +6512,53 @@
       </c>
       <c r="AF12" s="36">
         <v>4.96</v>
       </c>
       <c r="AG12" s="36">
         <v>4.75</v>
       </c>
       <c r="AH12" s="36">
         <v>4.7300000000000004</v>
       </c>
       <c r="AI12" s="36">
         <v>5.25</v>
       </c>
       <c r="AJ12" s="36">
         <v>5.28</v>
       </c>
       <c r="AK12" s="36">
         <v>5.56</v>
       </c>
       <c r="AL12" s="36">
         <v>3.39</v>
       </c>
       <c r="AM12" s="36">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN12" s="36">
+        <v>4.59</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="5">
         <v>13.47</v>
       </c>
       <c r="C13" s="5">
         <v>11.58</v>
       </c>
       <c r="D13" s="5">
         <v>11.13</v>
       </c>
       <c r="E13" s="5">
         <v>10.78</v>
       </c>
       <c r="F13" s="5">
         <v>10.15</v>
       </c>
       <c r="G13" s="5">
         <v>10.119999999999999</v>
       </c>
       <c r="H13" s="5">
         <v>10.220000000000001</v>
@@ -6518,50 +6634,53 @@
       </c>
       <c r="AF13" s="36">
         <v>10.87</v>
       </c>
       <c r="AG13" s="36">
         <v>11.19</v>
       </c>
       <c r="AH13" s="36">
         <v>11.01</v>
       </c>
       <c r="AI13" s="36">
         <v>11.13</v>
       </c>
       <c r="AJ13" s="36">
         <v>11.17</v>
       </c>
       <c r="AK13" s="36">
         <v>11.2</v>
       </c>
       <c r="AL13" s="36">
         <v>11.48</v>
       </c>
       <c r="AM13" s="36">
         <v>10.76</v>
       </c>
+      <c r="AN13" s="36">
+        <v>10.74</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="5">
         <v>11.33</v>
       </c>
       <c r="C14" s="5">
         <v>10.62</v>
       </c>
       <c r="D14" s="5">
         <v>10.68</v>
       </c>
       <c r="E14" s="5">
         <v>10.06</v>
       </c>
       <c r="F14" s="5">
         <v>10.220000000000001</v>
       </c>
       <c r="G14" s="5">
         <v>9.9</v>
       </c>
       <c r="H14" s="5">
         <v>10.11</v>
@@ -6637,50 +6756,53 @@
       </c>
       <c r="AF14" s="36">
         <v>10.34</v>
       </c>
       <c r="AG14" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="AH14" s="36">
         <v>10.37</v>
       </c>
       <c r="AI14" s="36">
         <v>10.39</v>
       </c>
       <c r="AJ14" s="36">
         <v>10.31</v>
       </c>
       <c r="AK14" s="36">
         <v>10.46</v>
       </c>
       <c r="AL14" s="36">
         <v>8.9600000000000009</v>
       </c>
       <c r="AM14" s="36">
         <v>9.75</v>
       </c>
+      <c r="AN14" s="36">
+        <v>10.58</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="5">
         <v>14.72</v>
       </c>
       <c r="C15" s="5">
         <v>13.99</v>
       </c>
       <c r="D15" s="5">
         <v>13.91</v>
       </c>
       <c r="E15" s="5">
         <v>12.56</v>
       </c>
       <c r="F15" s="5">
         <v>12.21</v>
       </c>
       <c r="G15" s="5">
         <v>12.4</v>
       </c>
       <c r="H15" s="5">
         <v>12.48</v>
@@ -6755,90 +6877,94 @@
         <v>10.55</v>
       </c>
       <c r="AF15" s="36">
         <v>10.32</v>
       </c>
       <c r="AG15" s="36">
         <v>10.52</v>
       </c>
       <c r="AH15" s="36">
         <v>10.86</v>
       </c>
       <c r="AI15" s="36">
         <v>10.92</v>
       </c>
       <c r="AJ15" s="36">
         <v>11.15</v>
       </c>
       <c r="AK15" s="36">
         <v>11.33</v>
       </c>
       <c r="AL15" s="36">
         <v>9.5299999999999994</v>
       </c>
       <c r="AM15" s="36">
         <v>9.7200000000000006</v>
+      </c>
+      <c r="AN15" s="36">
+        <v>11.47</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="N16" s="5"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36"/>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
       <c r="AB16" s="36"/>
       <c r="AC16" s="36"/>
       <c r="AD16" s="36"/>
       <c r="AE16" s="36"/>
       <c r="AF16" s="36"/>
       <c r="AG16" s="36"/>
       <c r="AH16" s="36"/>
       <c r="AI16" s="36"/>
       <c r="AJ16" s="36"/>
       <c r="AK16" s="36"/>
       <c r="AL16" s="36"/>
       <c r="AM16" s="36"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="36"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5">
         <v>11.01</v>
       </c>
       <c r="C17" s="5">
         <v>11.02</v>
       </c>
       <c r="D17" s="5">
         <v>11.01</v>
       </c>
       <c r="E17" s="5">
         <v>10.79</v>
       </c>
       <c r="F17" s="5">
         <v>11.08</v>
       </c>
       <c r="G17" s="5">
         <v>10.75</v>
       </c>
       <c r="H17" s="5">
         <v>10.99</v>
       </c>
       <c r="I17" s="5">
@@ -6912,52 +7038,55 @@
       </c>
       <c r="AF17" s="36">
         <v>11.83</v>
       </c>
       <c r="AG17" s="36">
         <v>11.53</v>
       </c>
       <c r="AH17" s="36">
         <v>11.66</v>
       </c>
       <c r="AI17" s="36">
         <v>11.53</v>
       </c>
       <c r="AJ17" s="36">
         <v>11.28</v>
       </c>
       <c r="AK17" s="36">
         <v>11.42</v>
       </c>
       <c r="AL17" s="36">
         <v>7.92</v>
       </c>
       <c r="AM17" s="36">
         <v>9.86</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="36">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5">
         <v>6.64</v>
       </c>
       <c r="C18" s="5">
         <v>5.82</v>
       </c>
       <c r="D18" s="5">
         <v>7.11</v>
       </c>
       <c r="E18" s="5">
         <v>7.24</v>
       </c>
       <c r="F18" s="5">
         <v>6.5</v>
       </c>
       <c r="G18" s="5">
         <v>7.19</v>
       </c>
       <c r="H18" s="5">
         <v>7.22</v>
       </c>
       <c r="I18" s="5">
@@ -7031,52 +7160,55 @@
       </c>
       <c r="AF18" s="36">
         <v>8.23</v>
       </c>
       <c r="AG18" s="36">
         <v>8.07</v>
       </c>
       <c r="AH18" s="36">
         <v>7.89</v>
       </c>
       <c r="AI18" s="36">
         <v>7.88</v>
       </c>
       <c r="AJ18" s="36">
         <v>7.82</v>
       </c>
       <c r="AK18" s="36">
         <v>7.62</v>
       </c>
       <c r="AL18" s="36">
         <v>7.97</v>
       </c>
       <c r="AM18" s="36">
         <v>6.28</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="36">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="5">
         <v>11.05</v>
       </c>
       <c r="C19" s="5">
         <v>10.43</v>
       </c>
       <c r="D19" s="5">
         <v>10.25</v>
       </c>
       <c r="E19" s="5">
         <v>10.02</v>
       </c>
       <c r="F19" s="5">
         <v>9.86</v>
       </c>
       <c r="G19" s="5">
         <v>10.01</v>
       </c>
       <c r="H19" s="5">
         <v>9.6300000000000008</v>
       </c>
       <c r="I19" s="5">
@@ -7150,52 +7282,55 @@
       </c>
       <c r="AF19" s="36">
         <v>9.1300000000000008</v>
       </c>
       <c r="AG19" s="36">
         <v>8.86</v>
       </c>
       <c r="AH19" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AI19" s="36">
         <v>8.85</v>
       </c>
       <c r="AJ19" s="36">
         <v>8.73</v>
       </c>
       <c r="AK19" s="36">
         <v>8.75</v>
       </c>
       <c r="AL19" s="36">
         <v>6.98</v>
       </c>
       <c r="AM19" s="36">
         <v>7.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="36">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="74" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="36">
         <v>8.85</v>
       </c>
       <c r="C20" s="36">
         <v>8.65</v>
       </c>
       <c r="D20" s="36">
         <v>9.6199999999999992</v>
       </c>
       <c r="E20" s="36">
         <v>8.99</v>
       </c>
       <c r="F20" s="36">
         <v>8.7100000000000009</v>
       </c>
       <c r="G20" s="36">
         <v>8.1199999999999992</v>
       </c>
       <c r="H20" s="36">
         <v>7.74</v>
       </c>
       <c r="I20" s="36">
@@ -7269,52 +7404,55 @@
       </c>
       <c r="AF20" s="36">
         <v>8.85</v>
       </c>
       <c r="AG20" s="36">
         <v>8.58</v>
       </c>
       <c r="AH20" s="36">
         <v>8.23</v>
       </c>
       <c r="AI20" s="36">
         <v>8.19</v>
       </c>
       <c r="AJ20" s="36">
         <v>8.32</v>
       </c>
       <c r="AK20" s="36">
         <v>8.4700000000000006</v>
       </c>
       <c r="AL20" s="36">
         <v>7.13</v>
       </c>
       <c r="AM20" s="36">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="36">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="74" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="36">
         <v>9.51</v>
       </c>
       <c r="C21" s="36">
         <v>8.34</v>
       </c>
       <c r="D21" s="36">
         <v>8.19</v>
       </c>
       <c r="E21" s="36">
         <v>7.09</v>
       </c>
       <c r="F21" s="36">
         <v>6.71</v>
       </c>
       <c r="G21" s="36">
         <v>6.96</v>
       </c>
       <c r="H21" s="36">
         <v>7.12</v>
       </c>
       <c r="I21" s="36">
@@ -7388,52 +7526,55 @@
       </c>
       <c r="AF21" s="36">
         <v>7.96</v>
       </c>
       <c r="AG21" s="36">
         <v>8.1</v>
       </c>
       <c r="AH21" s="36">
         <v>8.11</v>
       </c>
       <c r="AI21" s="36">
         <v>8.61</v>
       </c>
       <c r="AJ21" s="36">
         <v>8.67</v>
       </c>
       <c r="AK21" s="36">
         <v>8.98</v>
       </c>
       <c r="AL21" s="36">
         <v>7.64</v>
       </c>
       <c r="AM21" s="36">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="36">
+        <v>9.83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="74" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="36">
         <v>8.9700000000000006</v>
       </c>
       <c r="C22" s="36">
         <v>10.24</v>
       </c>
       <c r="D22" s="36">
         <v>9.66</v>
       </c>
       <c r="E22" s="36">
         <v>10.38</v>
       </c>
       <c r="F22" s="36">
         <v>10.82</v>
       </c>
       <c r="G22" s="36">
         <v>10.029999999999999</v>
       </c>
       <c r="H22" s="36">
         <v>10.07</v>
       </c>
       <c r="I22" s="36">
@@ -7507,52 +7648,55 @@
       </c>
       <c r="AF22" s="36">
         <v>10.64</v>
       </c>
       <c r="AG22" s="36">
         <v>10.54</v>
       </c>
       <c r="AH22" s="36">
         <v>10.78</v>
       </c>
       <c r="AI22" s="36">
         <v>11.1</v>
       </c>
       <c r="AJ22" s="36">
         <v>10.79</v>
       </c>
       <c r="AK22" s="36">
         <v>11.2</v>
       </c>
       <c r="AL22" s="36">
         <v>14.25</v>
       </c>
       <c r="AM22" s="36">
         <v>12.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="36">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="75" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="36">
         <v>9.6999999999999993</v>
       </c>
       <c r="C23" s="36">
         <v>9.01</v>
       </c>
       <c r="D23" s="36">
         <v>9.24</v>
       </c>
       <c r="E23" s="36">
         <v>8.6199999999999992</v>
       </c>
       <c r="F23" s="36">
         <v>8.32</v>
       </c>
       <c r="G23" s="36">
         <v>7.96</v>
       </c>
       <c r="H23" s="36">
         <v>8.0500000000000007</v>
       </c>
       <c r="I23" s="36">
@@ -7626,95 +7770,99 @@
       </c>
       <c r="AF23" s="36">
         <v>7.77</v>
       </c>
       <c r="AG23" s="36">
         <v>7.63</v>
       </c>
       <c r="AH23" s="36">
         <v>7.85</v>
       </c>
       <c r="AI23" s="36">
         <v>8.0299999999999994</v>
       </c>
       <c r="AJ23" s="36">
         <v>7.92</v>
       </c>
       <c r="AK23" s="36">
         <v>8.07</v>
       </c>
       <c r="AL23" s="36">
         <v>7.55</v>
       </c>
       <c r="AM23" s="36">
         <v>7.95</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="36">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="73"/>
       <c r="AB24" s="73"/>
       <c r="AC24" s="67"/>
       <c r="AD24" s="67"/>
       <c r="AE24" s="67"/>
       <c r="AF24" s="67"/>
       <c r="AG24" s="67"/>
       <c r="AH24" s="67"/>
       <c r="AI24" s="67"/>
       <c r="AJ24" s="67"/>
       <c r="AK24" s="67"/>
-      <c r="AL24" s="36"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="67"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="36">
         <v>10.62</v>
       </c>
       <c r="C25" s="36">
         <v>10.18</v>
       </c>
       <c r="D25" s="36">
         <v>10.029999999999999</v>
       </c>
       <c r="E25" s="36">
         <v>9.65</v>
       </c>
       <c r="F25" s="36">
         <v>9.5399999999999991</v>
       </c>
       <c r="G25" s="36">
         <v>9.41</v>
       </c>
       <c r="H25" s="36">
         <v>9.44</v>
       </c>
       <c r="I25" s="36">
@@ -7788,52 +7936,55 @@
       </c>
       <c r="AF25" s="36">
         <v>9.42</v>
       </c>
       <c r="AG25" s="36">
         <v>9.32</v>
       </c>
       <c r="AH25" s="36">
         <v>9.3800000000000008</v>
       </c>
       <c r="AI25" s="36">
         <v>9.4</v>
       </c>
       <c r="AJ25" s="36">
         <v>9.3800000000000008</v>
       </c>
       <c r="AK25" s="36">
         <v>9.48</v>
       </c>
       <c r="AL25" s="36">
         <v>8.56</v>
       </c>
       <c r="AM25" s="36">
         <v>8.81</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="36">
+        <v>9.2899999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="36">
         <v>9.91</v>
       </c>
       <c r="C26" s="36">
         <v>9.69</v>
       </c>
       <c r="D26" s="36">
         <v>9.3699999999999992</v>
       </c>
       <c r="E26" s="36">
         <v>9.1</v>
       </c>
       <c r="F26" s="36">
         <v>8.93</v>
       </c>
       <c r="G26" s="36">
         <v>8.84</v>
       </c>
       <c r="H26" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="I26" s="36">
@@ -7907,52 +8058,55 @@
       </c>
       <c r="AF26" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AG26" s="36">
         <v>8.68</v>
       </c>
       <c r="AH26" s="36">
         <v>8.7100000000000009</v>
       </c>
       <c r="AI26" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AJ26" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AK26" s="36">
         <v>8.7799999999999994</v>
       </c>
       <c r="AL26" s="36">
         <v>8.2899999999999991</v>
       </c>
       <c r="AM26" s="36">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="36">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="36">
         <v>9.85</v>
       </c>
       <c r="C27" s="36">
         <v>9.5500000000000007</v>
       </c>
       <c r="D27" s="36">
         <v>10.01</v>
       </c>
       <c r="E27" s="36">
         <v>9.51</v>
       </c>
       <c r="F27" s="36">
         <v>9.48</v>
       </c>
       <c r="G27" s="36">
         <v>9.32</v>
       </c>
       <c r="H27" s="36">
         <v>9.2799999999999994</v>
       </c>
       <c r="I27" s="36">
@@ -8026,52 +8180,55 @@
       </c>
       <c r="AF27" s="36">
         <v>9.0500000000000007</v>
       </c>
       <c r="AG27" s="36">
         <v>8.99</v>
       </c>
       <c r="AH27" s="36">
         <v>8.9600000000000009</v>
       </c>
       <c r="AI27" s="36">
         <v>8.9700000000000006</v>
       </c>
       <c r="AJ27" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AK27" s="36">
         <v>8.89</v>
       </c>
       <c r="AL27" s="36">
         <v>8.0399999999999991</v>
       </c>
       <c r="AM27" s="36">
         <v>7.69</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="36">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="36">
         <v>9.4700000000000006</v>
       </c>
       <c r="C28" s="36">
         <v>7.74</v>
       </c>
       <c r="D28" s="36">
         <v>5.81</v>
       </c>
       <c r="E28" s="36">
         <v>6.26</v>
       </c>
       <c r="F28" s="36">
         <v>5.84</v>
       </c>
       <c r="G28" s="36">
         <v>5.23</v>
       </c>
       <c r="H28" s="36">
         <v>5.55</v>
       </c>
       <c r="I28" s="36">
@@ -8145,52 +8302,55 @@
       </c>
       <c r="AF28" s="36">
         <v>4.96</v>
       </c>
       <c r="AG28" s="36">
         <v>4.75</v>
       </c>
       <c r="AH28" s="36">
         <v>4.7300000000000004</v>
       </c>
       <c r="AI28" s="36">
         <v>5.25</v>
       </c>
       <c r="AJ28" s="36">
         <v>5.28</v>
       </c>
       <c r="AK28" s="36">
         <v>5.56</v>
       </c>
       <c r="AL28" s="36">
         <v>3.39</v>
       </c>
       <c r="AM28" s="36">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="36">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="36">
         <v>13.47</v>
       </c>
       <c r="C29" s="36">
         <v>11.58</v>
       </c>
       <c r="D29" s="36">
         <v>11.13</v>
       </c>
       <c r="E29" s="36">
         <v>10.78</v>
       </c>
       <c r="F29" s="36">
         <v>10.15</v>
       </c>
       <c r="G29" s="36">
         <v>10.119999999999999</v>
       </c>
       <c r="H29" s="36">
         <v>10.220000000000001</v>
       </c>
       <c r="I29" s="36">
@@ -8264,52 +8424,55 @@
       </c>
       <c r="AF29" s="36">
         <v>10.87</v>
       </c>
       <c r="AG29" s="36">
         <v>11.19</v>
       </c>
       <c r="AH29" s="36">
         <v>11.01</v>
       </c>
       <c r="AI29" s="36">
         <v>11.13</v>
       </c>
       <c r="AJ29" s="36">
         <v>11.17</v>
       </c>
       <c r="AK29" s="36">
         <v>11.2</v>
       </c>
       <c r="AL29" s="36">
         <v>11.48</v>
       </c>
       <c r="AM29" s="36">
         <v>10.76</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="36">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="36">
         <v>11.33</v>
       </c>
       <c r="C30" s="36">
         <v>10.62</v>
       </c>
       <c r="D30" s="36">
         <v>10.68</v>
       </c>
       <c r="E30" s="36">
         <v>10.06</v>
       </c>
       <c r="F30" s="36">
         <v>10.220000000000001</v>
       </c>
       <c r="G30" s="36">
         <v>9.9</v>
       </c>
       <c r="H30" s="36">
         <v>10.11</v>
       </c>
       <c r="I30" s="36">
@@ -8383,52 +8546,55 @@
       </c>
       <c r="AF30" s="36">
         <v>10.34</v>
       </c>
       <c r="AG30" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="AH30" s="36">
         <v>10.37</v>
       </c>
       <c r="AI30" s="36">
         <v>10.39</v>
       </c>
       <c r="AJ30" s="36">
         <v>10.31</v>
       </c>
       <c r="AK30" s="36">
         <v>10.46</v>
       </c>
       <c r="AL30" s="36">
         <v>8.9600000000000009</v>
       </c>
       <c r="AM30" s="36">
         <v>9.75</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="36">
+        <v>10.58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="36">
         <v>14.72</v>
       </c>
       <c r="C31" s="36">
         <v>13.99</v>
       </c>
       <c r="D31" s="36">
         <v>13.91</v>
       </c>
       <c r="E31" s="36">
         <v>12.56</v>
       </c>
       <c r="F31" s="36">
         <v>12.21</v>
       </c>
       <c r="G31" s="36">
         <v>12.4</v>
       </c>
       <c r="H31" s="36">
         <v>12.48</v>
       </c>
       <c r="I31" s="36">
@@ -8502,95 +8668,99 @@
       </c>
       <c r="AF31" s="36">
         <v>10.32</v>
       </c>
       <c r="AG31" s="36">
         <v>10.52</v>
       </c>
       <c r="AH31" s="36">
         <v>10.86</v>
       </c>
       <c r="AI31" s="36">
         <v>10.92</v>
       </c>
       <c r="AJ31" s="36">
         <v>11.15</v>
       </c>
       <c r="AK31" s="36">
         <v>11.33</v>
       </c>
       <c r="AL31" s="36">
         <v>9.5299999999999994</v>
       </c>
       <c r="AM31" s="36">
         <v>9.7200000000000006</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="36">
+        <v>11.47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="77"/>
       <c r="C32" s="77"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="76"/>
       <c r="G32" s="76"/>
       <c r="H32" s="76"/>
       <c r="I32" s="76"/>
       <c r="J32" s="76"/>
       <c r="K32" s="76"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="36"/>
       <c r="O32" s="36"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
       <c r="T32" s="36"/>
       <c r="U32" s="36"/>
       <c r="V32" s="36"/>
       <c r="W32" s="36"/>
       <c r="X32" s="36"/>
       <c r="Y32" s="36"/>
       <c r="Z32" s="36"/>
       <c r="AA32" s="36"/>
       <c r="AB32" s="36"/>
       <c r="AC32" s="36"/>
       <c r="AD32" s="36"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="36"/>
       <c r="AG32" s="36"/>
       <c r="AH32" s="36"/>
       <c r="AI32" s="36"/>
       <c r="AJ32" s="36"/>
       <c r="AK32" s="36"/>
       <c r="AL32" s="36"/>
       <c r="AM32" s="36"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="36"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="36">
         <v>9.44</v>
       </c>
       <c r="C33" s="36">
         <v>10.15</v>
       </c>
       <c r="D33" s="36">
         <v>10.62</v>
       </c>
       <c r="E33" s="36">
         <v>10.94</v>
       </c>
       <c r="F33" s="36">
         <v>11.56</v>
       </c>
       <c r="G33" s="36">
         <v>11.54</v>
       </c>
       <c r="H33" s="36">
         <v>11.9</v>
       </c>
       <c r="I33" s="36">
@@ -8664,52 +8834,55 @@
       </c>
       <c r="AF33" s="36">
         <v>14.35</v>
       </c>
       <c r="AG33" s="36">
         <v>13.73</v>
       </c>
       <c r="AH33" s="36">
         <v>13.82</v>
       </c>
       <c r="AI33" s="36">
         <v>13.59</v>
       </c>
       <c r="AJ33" s="36">
         <v>13.46</v>
       </c>
       <c r="AK33" s="36">
         <v>13.63</v>
       </c>
       <c r="AL33" s="36">
         <v>8.81</v>
       </c>
       <c r="AM33" s="36">
         <v>10.78</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="36">
+        <v>10.98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="74" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="36">
         <v>8.92</v>
       </c>
       <c r="C34" s="36">
         <v>7.35</v>
       </c>
       <c r="D34" s="36">
         <v>8.81</v>
       </c>
       <c r="E34" s="36">
         <v>9.59</v>
       </c>
       <c r="F34" s="36">
         <v>9.44</v>
       </c>
       <c r="G34" s="36">
         <v>8.5399999999999991</v>
       </c>
       <c r="H34" s="36">
         <v>8.0500000000000007</v>
       </c>
       <c r="I34" s="36">
@@ -8783,95 +8956,99 @@
       </c>
       <c r="AF34" s="36">
         <v>8.7200000000000006</v>
       </c>
       <c r="AG34" s="36">
         <v>8.15</v>
       </c>
       <c r="AH34" s="36">
         <v>7.85</v>
       </c>
       <c r="AI34" s="36">
         <v>7.87</v>
       </c>
       <c r="AJ34" s="36">
         <v>8.16</v>
       </c>
       <c r="AK34" s="36">
         <v>8.3699999999999992</v>
       </c>
       <c r="AL34" s="36">
         <v>6.78</v>
       </c>
       <c r="AM34" s="36">
         <v>9.26</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="36">
+        <v>9.3800000000000008</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="73"/>
       <c r="AB35" s="73"/>
       <c r="AC35" s="67"/>
       <c r="AD35" s="67"/>
       <c r="AE35" s="67"/>
       <c r="AF35" s="67"/>
       <c r="AG35" s="67"/>
       <c r="AH35" s="67"/>
       <c r="AI35" s="67"/>
       <c r="AJ35" s="67"/>
       <c r="AK35" s="67"/>
-      <c r="AL35" s="36"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:39" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AL35" s="67"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="67"/>
+    </row>
+    <row r="36" spans="1:40" s="23" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="36">
         <v>9.98</v>
       </c>
       <c r="C36" s="36">
         <v>9.65</v>
       </c>
       <c r="D36" s="36">
         <v>9.66</v>
       </c>
       <c r="E36" s="36">
         <v>9.25</v>
       </c>
       <c r="F36" s="36">
         <v>9.09</v>
       </c>
       <c r="G36" s="36">
         <v>8.89</v>
       </c>
       <c r="H36" s="36">
         <v>8.82</v>
       </c>
       <c r="I36" s="36">
@@ -8945,95 +9122,99 @@
       </c>
       <c r="AF36" s="36">
         <v>8.93</v>
       </c>
       <c r="AG36" s="36">
         <v>8.81</v>
       </c>
       <c r="AH36" s="36">
         <v>8.84</v>
       </c>
       <c r="AI36" s="36">
         <v>8.98</v>
       </c>
       <c r="AJ36" s="36">
         <v>8.84</v>
       </c>
       <c r="AK36" s="36">
         <v>8.9700000000000006</v>
       </c>
       <c r="AL36" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AM36" s="36">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="36">
+        <v>9.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="77"/>
       <c r="C37" s="77"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="76"/>
       <c r="G37" s="76"/>
       <c r="H37" s="76"/>
       <c r="I37" s="76"/>
       <c r="J37" s="76"/>
       <c r="K37" s="76"/>
       <c r="L37" s="23"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36"/>
       <c r="U37" s="36"/>
       <c r="V37" s="36"/>
       <c r="W37" s="36"/>
       <c r="X37" s="36"/>
       <c r="Y37" s="36"/>
       <c r="Z37" s="36"/>
       <c r="AA37" s="36"/>
       <c r="AB37" s="36"/>
       <c r="AC37" s="36"/>
       <c r="AD37" s="36"/>
       <c r="AE37" s="36"/>
       <c r="AF37" s="36"/>
       <c r="AG37" s="36"/>
       <c r="AH37" s="36"/>
       <c r="AI37" s="36"/>
       <c r="AJ37" s="36"/>
       <c r="AK37" s="36"/>
       <c r="AL37" s="36"/>
       <c r="AM37" s="36"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="36"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="36">
         <v>12.49</v>
       </c>
       <c r="C38" s="36">
         <v>11.85</v>
       </c>
       <c r="D38" s="36">
         <v>11.39</v>
       </c>
       <c r="E38" s="36">
         <v>10.65</v>
       </c>
       <c r="F38" s="36">
         <v>10.63</v>
       </c>
       <c r="G38" s="36">
         <v>10</v>
       </c>
       <c r="H38" s="36">
         <v>10.130000000000001</v>
       </c>
       <c r="I38" s="36">
@@ -9107,52 +9288,55 @@
       </c>
       <c r="AF38" s="36">
         <v>9.4</v>
       </c>
       <c r="AG38" s="36">
         <v>9.4</v>
       </c>
       <c r="AH38" s="36">
         <v>9.56</v>
       </c>
       <c r="AI38" s="36">
         <v>9.5299999999999994</v>
       </c>
       <c r="AJ38" s="36">
         <v>9.16</v>
       </c>
       <c r="AK38" s="36">
         <v>9.27</v>
       </c>
       <c r="AL38" s="36">
         <v>7.04</v>
       </c>
       <c r="AM38" s="36">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="36">
+        <v>9.8800000000000008</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="5">
         <v>6.64</v>
       </c>
       <c r="C39" s="5">
         <v>5.82</v>
       </c>
       <c r="D39" s="5">
         <v>7.11</v>
       </c>
       <c r="E39" s="5">
         <v>7.24</v>
       </c>
       <c r="F39" s="5">
         <v>6.5</v>
       </c>
       <c r="G39" s="5">
         <v>7.19</v>
       </c>
       <c r="H39" s="5">
         <v>7.22</v>
       </c>
       <c r="I39" s="5">
@@ -9226,52 +9410,55 @@
       </c>
       <c r="AF39" s="36">
         <v>8.23</v>
       </c>
       <c r="AG39" s="36">
         <v>8.07</v>
       </c>
       <c r="AH39" s="36">
         <v>7.89</v>
       </c>
       <c r="AI39" s="36">
         <v>7.88</v>
       </c>
       <c r="AJ39" s="36">
         <v>7.82</v>
       </c>
       <c r="AK39" s="36">
         <v>7.62</v>
       </c>
       <c r="AL39" s="36">
         <v>7.97</v>
       </c>
       <c r="AM39" s="36">
         <v>6.28</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="36">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5">
         <v>11.05</v>
       </c>
       <c r="C40" s="5">
         <v>10.43</v>
       </c>
       <c r="D40" s="5">
         <v>10.25</v>
       </c>
       <c r="E40" s="5">
         <v>10.02</v>
       </c>
       <c r="F40" s="5">
         <v>9.86</v>
       </c>
       <c r="G40" s="5">
         <v>10.01</v>
       </c>
       <c r="H40" s="5">
         <v>9.6300000000000008</v>
       </c>
       <c r="I40" s="5">
@@ -9345,52 +9532,55 @@
       </c>
       <c r="AF40" s="36">
         <v>9.1300000000000008</v>
       </c>
       <c r="AG40" s="36">
         <v>8.86</v>
       </c>
       <c r="AH40" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AI40" s="36">
         <v>8.85</v>
       </c>
       <c r="AJ40" s="36">
         <v>8.73</v>
       </c>
       <c r="AK40" s="36">
         <v>8.75</v>
       </c>
       <c r="AL40" s="36">
         <v>6.98</v>
       </c>
       <c r="AM40" s="36">
         <v>7.8</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="36">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="5">
         <v>8.82</v>
       </c>
       <c r="C41" s="5">
         <v>9.1999999999999993</v>
       </c>
       <c r="D41" s="5">
         <v>9.9700000000000006</v>
       </c>
       <c r="E41" s="5">
         <v>8.73</v>
       </c>
       <c r="F41" s="5">
         <v>8.4</v>
       </c>
       <c r="G41" s="5">
         <v>7.95</v>
       </c>
       <c r="H41" s="5">
         <v>7.61</v>
       </c>
       <c r="I41" s="5">
@@ -9464,52 +9654,55 @@
       </c>
       <c r="AF41" s="36">
         <v>8.9</v>
       </c>
       <c r="AG41" s="36">
         <v>8.76</v>
       </c>
       <c r="AH41" s="36">
         <v>8.4</v>
       </c>
       <c r="AI41" s="36">
         <v>8.32</v>
       </c>
       <c r="AJ41" s="36">
         <v>8.39</v>
       </c>
       <c r="AK41" s="36">
         <v>8.51</v>
       </c>
       <c r="AL41" s="36">
         <v>7.29</v>
       </c>
       <c r="AM41" s="36">
         <v>7.97</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="36">
+        <v>6.47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="5">
         <v>9.51</v>
       </c>
       <c r="C42" s="5">
         <v>8.34</v>
       </c>
       <c r="D42" s="5">
         <v>8.19</v>
       </c>
       <c r="E42" s="5">
         <v>7.09</v>
       </c>
       <c r="F42" s="5">
         <v>6.71</v>
       </c>
       <c r="G42" s="5">
         <v>6.96</v>
       </c>
       <c r="H42" s="5">
         <v>7.12</v>
       </c>
       <c r="I42" s="5">
@@ -9583,52 +9776,55 @@
       </c>
       <c r="AF42" s="36">
         <v>7.96</v>
       </c>
       <c r="AG42" s="36">
         <v>8.1</v>
       </c>
       <c r="AH42" s="36">
         <v>8.11</v>
       </c>
       <c r="AI42" s="36">
         <v>8.61</v>
       </c>
       <c r="AJ42" s="36">
         <v>8.67</v>
       </c>
       <c r="AK42" s="36">
         <v>8.98</v>
       </c>
       <c r="AL42" s="36">
         <v>7.64</v>
       </c>
       <c r="AM42" s="36">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="36">
+        <v>9.83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="5">
         <v>8.9700000000000006</v>
       </c>
       <c r="C43" s="5">
         <v>10.24</v>
       </c>
       <c r="D43" s="5">
         <v>9.66</v>
       </c>
       <c r="E43" s="5">
         <v>10.38</v>
       </c>
       <c r="F43" s="5">
         <v>10.82</v>
       </c>
       <c r="G43" s="5">
         <v>10.029999999999999</v>
       </c>
       <c r="H43" s="5">
         <v>10.07</v>
       </c>
       <c r="I43" s="5">
@@ -9702,52 +9898,55 @@
       </c>
       <c r="AF43" s="36">
         <v>10.64</v>
       </c>
       <c r="AG43" s="36">
         <v>10.54</v>
       </c>
       <c r="AH43" s="36">
         <v>10.78</v>
       </c>
       <c r="AI43" s="36">
         <v>11.1</v>
       </c>
       <c r="AJ43" s="36">
         <v>10.79</v>
       </c>
       <c r="AK43" s="36">
         <v>11.2</v>
       </c>
       <c r="AL43" s="36">
         <v>14.25</v>
       </c>
       <c r="AM43" s="36">
         <v>12.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="36">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="38">
         <v>9.6999999999999993</v>
       </c>
       <c r="C44" s="38">
         <v>9.01</v>
       </c>
       <c r="D44" s="38">
         <v>9.24</v>
       </c>
       <c r="E44" s="38">
         <v>8.6199999999999992</v>
       </c>
       <c r="F44" s="38">
         <v>8.32</v>
       </c>
       <c r="G44" s="38">
         <v>7.96</v>
       </c>
       <c r="H44" s="38">
         <v>8.0500000000000007</v>
       </c>
       <c r="I44" s="38">
@@ -9821,87 +10020,90 @@
       </c>
       <c r="AF44" s="38">
         <v>7.77</v>
       </c>
       <c r="AG44" s="38">
         <v>7.63</v>
       </c>
       <c r="AH44" s="38">
         <v>7.85</v>
       </c>
       <c r="AI44" s="38">
         <v>8.0299999999999994</v>
       </c>
       <c r="AJ44" s="38">
         <v>7.92</v>
       </c>
       <c r="AK44" s="38">
         <v>8.07</v>
       </c>
       <c r="AL44" s="38">
         <v>7.55</v>
       </c>
       <c r="AM44" s="38">
         <v>7.95</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="38">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>27</v>
       </c>
       <c r="R45" s="36"/>
     </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="R46" s="36"/>
     </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="R47" s="36"/>
     </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="R48" s="36"/>
     </row>
     <row r="49" spans="18:18" ht="13.9" customHeight="1">
       <c r="R49" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW347"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="8" style="28" customWidth="1"/>
     <col min="3" max="3" width="8" style="6" customWidth="1"/>
     <col min="4" max="4" width="8" style="21" customWidth="1"/>
     <col min="5" max="37" width="8" style="6" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="13.9" customHeight="1">
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
@@ -10204,50 +10406,53 @@
       <c r="M8" s="66"/>
       <c r="N8" s="66"/>
       <c r="O8" s="66"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="66"/>
       <c r="S8" s="66"/>
       <c r="T8" s="66"/>
       <c r="U8" s="66"/>
       <c r="V8" s="66"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="66"/>
       <c r="AA8" s="67"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="67"/>
       <c r="AD8" s="67"/>
       <c r="AE8" s="67"/>
       <c r="AF8" s="67"/>
       <c r="AG8" s="67"/>
       <c r="AH8" s="67"/>
       <c r="AI8" s="67"/>
       <c r="AJ8" s="67"/>
       <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="17">
         <v>1013</v>
       </c>
       <c r="C9" s="17">
         <v>839</v>
       </c>
       <c r="D9" s="17">
         <v>939</v>
       </c>
       <c r="E9" s="17">
         <v>785</v>
       </c>
       <c r="F9" s="17">
         <v>868</v>
       </c>
       <c r="G9" s="17">
         <v>802</v>
       </c>
       <c r="H9" s="17">
         <v>905</v>
@@ -10323,50 +10528,53 @@
       </c>
       <c r="AF9" s="18">
         <v>901</v>
       </c>
       <c r="AG9" s="18">
         <v>823</v>
       </c>
       <c r="AH9" s="18">
         <v>904</v>
       </c>
       <c r="AI9" s="18">
         <v>932</v>
       </c>
       <c r="AJ9" s="18">
         <v>825</v>
       </c>
       <c r="AK9" s="45">
         <v>1014</v>
       </c>
       <c r="AL9" s="45">
         <v>819</v>
       </c>
       <c r="AM9" s="45">
         <v>787</v>
       </c>
+      <c r="AN9" s="45">
+        <v>974</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="17">
         <v>436</v>
       </c>
       <c r="C10" s="17">
         <v>375</v>
       </c>
       <c r="D10" s="17">
         <v>385</v>
       </c>
       <c r="E10" s="17">
         <v>354</v>
       </c>
       <c r="F10" s="17">
         <v>363</v>
       </c>
       <c r="G10" s="17">
         <v>358</v>
       </c>
       <c r="H10" s="17">
         <v>377</v>
@@ -10442,50 +10650,53 @@
       </c>
       <c r="AF10" s="18">
         <v>378</v>
       </c>
       <c r="AG10" s="18">
         <v>357</v>
       </c>
       <c r="AH10" s="18">
         <v>389</v>
       </c>
       <c r="AI10" s="18">
         <v>398</v>
       </c>
       <c r="AJ10" s="18">
         <v>380</v>
       </c>
       <c r="AK10" s="45">
         <v>423</v>
       </c>
       <c r="AL10" s="45">
         <v>378</v>
       </c>
       <c r="AM10" s="45">
         <v>350</v>
       </c>
+      <c r="AN10" s="45">
+        <v>428</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="17">
         <v>65</v>
       </c>
       <c r="C11" s="17">
         <v>55</v>
       </c>
       <c r="D11" s="17">
         <v>72</v>
       </c>
       <c r="E11" s="17">
         <v>51</v>
       </c>
       <c r="F11" s="17">
         <v>62</v>
       </c>
       <c r="G11" s="17">
         <v>54</v>
       </c>
       <c r="H11" s="17">
         <v>60</v>
@@ -10561,50 +10772,53 @@
       </c>
       <c r="AF11" s="18">
         <v>69</v>
       </c>
       <c r="AG11" s="18">
         <v>56</v>
       </c>
       <c r="AH11" s="18">
         <v>55</v>
       </c>
       <c r="AI11" s="18">
         <v>59</v>
       </c>
       <c r="AJ11" s="18">
         <v>39</v>
       </c>
       <c r="AK11" s="45">
         <v>70</v>
       </c>
       <c r="AL11" s="45">
         <v>52</v>
       </c>
       <c r="AM11" s="45">
         <v>43</v>
       </c>
+      <c r="AN11" s="45">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="17">
         <v>9</v>
       </c>
       <c r="C12" s="17">
         <v>5</v>
       </c>
       <c r="D12" s="17">
         <v>2</v>
       </c>
       <c r="E12" s="17">
         <v>7</v>
       </c>
       <c r="F12" s="17">
         <v>4</v>
       </c>
       <c r="G12" s="17">
         <v>2</v>
       </c>
       <c r="H12" s="17">
         <v>7</v>
@@ -10680,50 +10894,53 @@
       </c>
       <c r="AF12" s="18">
         <v>7</v>
       </c>
       <c r="AG12" s="18">
         <v>3</v>
       </c>
       <c r="AH12" s="18">
         <v>4</v>
       </c>
       <c r="AI12" s="18">
         <v>9</v>
       </c>
       <c r="AJ12" s="18">
         <v>5</v>
       </c>
       <c r="AK12" s="45">
         <v>8</v>
       </c>
       <c r="AL12" s="45">
         <v>3</v>
       </c>
       <c r="AM12" s="45">
         <v>5</v>
       </c>
+      <c r="AN12" s="45">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="17">
         <v>50</v>
       </c>
       <c r="C13" s="17">
         <v>32</v>
       </c>
       <c r="D13" s="17">
         <v>38</v>
       </c>
       <c r="E13" s="17">
         <v>35</v>
       </c>
       <c r="F13" s="17">
         <v>29</v>
       </c>
       <c r="G13" s="17">
         <v>36</v>
       </c>
       <c r="H13" s="17">
         <v>40</v>
@@ -10799,50 +11016,53 @@
       </c>
       <c r="AF13" s="18">
         <v>47</v>
       </c>
       <c r="AG13" s="18">
         <v>49</v>
       </c>
       <c r="AH13" s="18">
         <v>34</v>
       </c>
       <c r="AI13" s="18">
         <v>45</v>
       </c>
       <c r="AJ13" s="18">
         <v>41</v>
       </c>
       <c r="AK13" s="45">
         <v>43</v>
       </c>
       <c r="AL13" s="45">
         <v>42</v>
       </c>
       <c r="AM13" s="45">
         <v>33</v>
       </c>
+      <c r="AN13" s="45">
+        <v>39</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="17">
         <v>171</v>
       </c>
       <c r="C14" s="17">
         <v>134</v>
       </c>
       <c r="D14" s="17">
         <v>163</v>
       </c>
       <c r="E14" s="17">
         <v>120</v>
       </c>
       <c r="F14" s="17">
         <v>163</v>
       </c>
       <c r="G14" s="17">
         <v>121</v>
       </c>
       <c r="H14" s="17">
         <v>170</v>
@@ -10918,50 +11138,53 @@
       </c>
       <c r="AF14" s="18">
         <v>157</v>
       </c>
       <c r="AG14" s="18">
         <v>138</v>
       </c>
       <c r="AH14" s="18">
         <v>170</v>
       </c>
       <c r="AI14" s="18">
         <v>158</v>
       </c>
       <c r="AJ14" s="18">
         <v>138</v>
       </c>
       <c r="AK14" s="45">
         <v>181</v>
       </c>
       <c r="AL14" s="45">
         <v>134</v>
       </c>
       <c r="AM14" s="45">
         <v>143</v>
       </c>
+      <c r="AN14" s="45">
+        <v>181</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="17">
         <v>73</v>
       </c>
       <c r="C15" s="17">
         <v>59</v>
       </c>
       <c r="D15" s="17">
         <v>68</v>
       </c>
       <c r="E15" s="17">
         <v>41</v>
       </c>
       <c r="F15" s="17">
         <v>54</v>
       </c>
       <c r="G15" s="17">
         <v>64</v>
       </c>
       <c r="H15" s="17">
         <v>64</v>
@@ -11036,93 +11259,97 @@
         <v>41</v>
       </c>
       <c r="AF15" s="18">
         <v>44</v>
       </c>
       <c r="AG15" s="18">
         <v>58</v>
       </c>
       <c r="AH15" s="18">
         <v>64</v>
       </c>
       <c r="AI15" s="18">
         <v>56</v>
       </c>
       <c r="AJ15" s="18">
         <v>63</v>
       </c>
       <c r="AK15" s="45">
         <v>65</v>
       </c>
       <c r="AL15" s="45">
         <v>46</v>
       </c>
       <c r="AM15" s="45">
         <v>43</v>
+      </c>
+      <c r="AN15" s="45">
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="N16" s="17"/>
       <c r="O16" s="45"/>
       <c r="P16" s="45"/>
       <c r="Q16" s="45"/>
       <c r="R16" s="45"/>
       <c r="S16" s="45"/>
       <c r="T16" s="45"/>
       <c r="U16" s="45"/>
       <c r="V16" s="45"/>
       <c r="W16" s="45"/>
       <c r="X16" s="45"/>
       <c r="Y16" s="45"/>
       <c r="Z16" s="45"/>
       <c r="AA16" s="45"/>
       <c r="AB16" s="45"/>
       <c r="AC16" s="45"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="18"/>
       <c r="AH16" s="18"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="45"/>
       <c r="AL16" s="45"/>
       <c r="AM16" s="45"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="45"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="17">
         <v>55</v>
       </c>
       <c r="C17" s="17">
         <v>50</v>
       </c>
       <c r="D17" s="17">
         <v>55</v>
       </c>
       <c r="E17" s="17">
         <v>49</v>
       </c>
       <c r="F17" s="17">
         <v>61</v>
       </c>
       <c r="G17" s="17">
         <v>44</v>
       </c>
       <c r="H17" s="17">
         <v>62</v>
       </c>
       <c r="I17" s="17">
@@ -11196,52 +11423,55 @@
       </c>
       <c r="AF17" s="18">
         <v>54</v>
       </c>
       <c r="AG17" s="18">
         <v>46</v>
       </c>
       <c r="AH17" s="18">
         <v>60</v>
       </c>
       <c r="AI17" s="18">
         <v>51</v>
       </c>
       <c r="AJ17" s="18">
         <v>41</v>
       </c>
       <c r="AK17" s="45">
         <v>63</v>
       </c>
       <c r="AL17" s="45">
         <v>38</v>
       </c>
       <c r="AM17" s="45">
         <v>52</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="45">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="17">
         <v>9</v>
       </c>
       <c r="C18" s="17">
         <v>6</v>
       </c>
       <c r="D18" s="17">
         <v>13</v>
       </c>
       <c r="E18" s="17">
         <v>10</v>
       </c>
       <c r="F18" s="17">
         <v>5</v>
       </c>
       <c r="G18" s="17">
         <v>14</v>
       </c>
       <c r="H18" s="17">
         <v>10</v>
       </c>
       <c r="I18" s="17">
@@ -11315,52 +11545,55 @@
       </c>
       <c r="AF18" s="18">
         <v>8</v>
       </c>
       <c r="AG18" s="18">
         <v>9</v>
       </c>
       <c r="AH18" s="18">
         <v>8</v>
       </c>
       <c r="AI18" s="18">
         <v>10</v>
       </c>
       <c r="AJ18" s="18">
         <v>9</v>
       </c>
       <c r="AK18" s="45">
         <v>7</v>
       </c>
       <c r="AL18" s="45">
         <v>10</v>
       </c>
       <c r="AM18" s="45">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="45">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="17">
         <v>50</v>
       </c>
       <c r="C19" s="17">
         <v>40</v>
       </c>
       <c r="D19" s="17">
         <v>45</v>
       </c>
       <c r="E19" s="17">
         <v>41</v>
       </c>
       <c r="F19" s="17">
         <v>42</v>
       </c>
       <c r="G19" s="17">
         <v>47</v>
       </c>
       <c r="H19" s="17">
         <v>33</v>
       </c>
       <c r="I19" s="17">
@@ -11434,52 +11667,55 @@
       </c>
       <c r="AF19" s="18">
         <v>46</v>
       </c>
       <c r="AG19" s="18">
         <v>31</v>
       </c>
       <c r="AH19" s="18">
         <v>35</v>
       </c>
       <c r="AI19" s="18">
         <v>41</v>
       </c>
       <c r="AJ19" s="18">
         <v>32</v>
       </c>
       <c r="AK19" s="84">
         <v>40</v>
       </c>
       <c r="AL19" s="45">
         <v>30</v>
       </c>
       <c r="AM19" s="45">
         <v>34</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="45">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="17">
         <v>23</v>
       </c>
       <c r="C20" s="17">
         <v>20</v>
       </c>
       <c r="D20" s="17">
         <v>30</v>
       </c>
       <c r="E20" s="17">
         <v>18</v>
       </c>
       <c r="F20" s="17">
         <v>20</v>
       </c>
       <c r="G20" s="17">
         <v>13</v>
       </c>
       <c r="H20" s="17">
         <v>14</v>
       </c>
       <c r="I20" s="17">
@@ -11553,52 +11789,55 @@
       </c>
       <c r="AF20" s="18">
         <v>26</v>
       </c>
       <c r="AG20" s="18">
         <v>16</v>
       </c>
       <c r="AH20" s="18">
         <v>13</v>
       </c>
       <c r="AI20" s="18">
         <v>19</v>
       </c>
       <c r="AJ20" s="18">
         <v>23</v>
       </c>
       <c r="AK20" s="45">
         <v>25</v>
       </c>
       <c r="AL20" s="45">
         <v>17</v>
       </c>
       <c r="AM20" s="45">
         <v>21</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="17">
         <v>18</v>
       </c>
       <c r="C21" s="17">
         <v>12</v>
       </c>
       <c r="D21" s="17">
         <v>15</v>
       </c>
       <c r="E21" s="17">
         <v>7</v>
       </c>
       <c r="F21" s="17">
         <v>10</v>
       </c>
       <c r="G21" s="17">
         <v>15</v>
       </c>
       <c r="H21" s="17">
         <v>15</v>
       </c>
       <c r="I21" s="17">
@@ -11672,52 +11911,55 @@
       </c>
       <c r="AF21" s="18">
         <v>15</v>
       </c>
       <c r="AG21" s="18">
         <v>16</v>
       </c>
       <c r="AH21" s="18">
         <v>14</v>
       </c>
       <c r="AI21" s="18">
         <v>23</v>
       </c>
       <c r="AJ21" s="18">
         <v>16</v>
       </c>
       <c r="AK21" s="45">
         <v>22</v>
       </c>
       <c r="AL21" s="45">
         <v>13</v>
       </c>
       <c r="AM21" s="45">
         <v>15</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="45">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="74" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="45">
         <v>23</v>
       </c>
       <c r="C22" s="45">
         <v>27</v>
       </c>
       <c r="D22" s="45">
         <v>22</v>
       </c>
       <c r="E22" s="45">
         <v>31</v>
       </c>
       <c r="F22" s="45">
         <v>32</v>
       </c>
       <c r="G22" s="45">
         <v>15</v>
       </c>
       <c r="H22" s="45">
         <v>26</v>
       </c>
       <c r="I22" s="45">
@@ -11791,52 +12033,55 @@
       </c>
       <c r="AF22" s="18">
         <v>26</v>
       </c>
       <c r="AG22" s="18">
         <v>24</v>
       </c>
       <c r="AH22" s="18">
         <v>30</v>
       </c>
       <c r="AI22" s="18">
         <v>34</v>
       </c>
       <c r="AJ22" s="18">
         <v>18</v>
       </c>
       <c r="AK22" s="45">
         <v>38</v>
       </c>
       <c r="AL22" s="45">
         <v>34</v>
       </c>
       <c r="AM22" s="45">
         <v>21</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="45">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="75" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="45">
         <v>31</v>
       </c>
       <c r="C23" s="45">
         <v>24</v>
       </c>
       <c r="D23" s="45">
         <v>31</v>
       </c>
       <c r="E23" s="45">
         <v>21</v>
       </c>
       <c r="F23" s="45">
         <v>23</v>
       </c>
       <c r="G23" s="45">
         <v>19</v>
       </c>
       <c r="H23" s="45">
         <v>27</v>
       </c>
       <c r="I23" s="45">
@@ -11910,95 +12155,99 @@
       </c>
       <c r="AF23" s="18">
         <v>24</v>
       </c>
       <c r="AG23" s="18">
         <v>20</v>
       </c>
       <c r="AH23" s="18">
         <v>28</v>
       </c>
       <c r="AI23" s="18">
         <v>29</v>
       </c>
       <c r="AJ23" s="18">
         <v>20</v>
       </c>
       <c r="AK23" s="45">
         <v>29</v>
       </c>
       <c r="AL23" s="45">
         <v>22</v>
       </c>
       <c r="AM23" s="45">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="45">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="73"/>
       <c r="AB24" s="67"/>
       <c r="AC24" s="67"/>
       <c r="AD24" s="67"/>
       <c r="AE24" s="67"/>
       <c r="AF24" s="67"/>
       <c r="AG24" s="67"/>
       <c r="AH24" s="67"/>
-      <c r="AI24" s="82"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AI24" s="67"/>
+      <c r="AJ24" s="67"/>
+      <c r="AK24" s="67"/>
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="67"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="45">
         <v>524</v>
       </c>
       <c r="C25" s="45">
         <v>432</v>
       </c>
       <c r="D25" s="45">
         <v>481</v>
       </c>
       <c r="E25" s="45">
         <v>415</v>
       </c>
       <c r="F25" s="45">
         <v>470</v>
       </c>
       <c r="G25" s="45">
         <v>421</v>
       </c>
       <c r="H25" s="45">
         <v>501</v>
       </c>
       <c r="I25" s="45">
@@ -12072,52 +12321,55 @@
       </c>
       <c r="AF25" s="18">
         <v>470</v>
       </c>
       <c r="AG25" s="18">
         <v>431</v>
       </c>
       <c r="AH25" s="18">
         <v>478</v>
       </c>
       <c r="AI25" s="18">
         <v>446</v>
       </c>
       <c r="AJ25" s="18">
         <v>431</v>
       </c>
       <c r="AK25" s="45">
         <v>543</v>
       </c>
       <c r="AL25" s="45">
         <v>438</v>
       </c>
       <c r="AM25" s="45">
         <v>402</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="45">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="45">
         <v>222</v>
       </c>
       <c r="C26" s="45">
         <v>185</v>
       </c>
       <c r="D26" s="45">
         <v>183</v>
       </c>
       <c r="E26" s="45">
         <v>188</v>
       </c>
       <c r="F26" s="45">
         <v>184</v>
       </c>
       <c r="G26" s="45">
         <v>180</v>
       </c>
       <c r="H26" s="45">
         <v>196</v>
       </c>
       <c r="I26" s="45">
@@ -12191,52 +12443,55 @@
       </c>
       <c r="AF26" s="18">
         <v>193</v>
       </c>
       <c r="AG26" s="18">
         <v>188</v>
       </c>
       <c r="AH26" s="18">
         <v>199</v>
       </c>
       <c r="AI26" s="18">
         <v>179</v>
       </c>
       <c r="AJ26" s="18">
         <v>187</v>
       </c>
       <c r="AK26" s="45">
         <v>216</v>
       </c>
       <c r="AL26" s="45">
         <v>195</v>
       </c>
       <c r="AM26" s="45">
         <v>186</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="45">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="45">
         <v>29</v>
       </c>
       <c r="C27" s="45">
         <v>31</v>
       </c>
       <c r="D27" s="45">
         <v>38</v>
       </c>
       <c r="E27" s="45">
         <v>29</v>
       </c>
       <c r="F27" s="45">
         <v>33</v>
       </c>
       <c r="G27" s="45">
         <v>33</v>
       </c>
       <c r="H27" s="45">
         <v>41</v>
       </c>
       <c r="I27" s="45">
@@ -12310,52 +12565,55 @@
       </c>
       <c r="AF27" s="18">
         <v>37</v>
       </c>
       <c r="AG27" s="18">
         <v>32</v>
       </c>
       <c r="AH27" s="18">
         <v>27</v>
       </c>
       <c r="AI27" s="18">
         <v>30</v>
       </c>
       <c r="AJ27" s="18">
         <v>23</v>
       </c>
       <c r="AK27" s="45">
         <v>38</v>
       </c>
       <c r="AL27" s="45">
         <v>35</v>
       </c>
       <c r="AM27" s="45">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="45">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="45">
         <v>7</v>
       </c>
       <c r="C28" s="45">
         <v>1</v>
       </c>
       <c r="D28" s="45">
         <v>1</v>
       </c>
       <c r="E28" s="45">
         <v>1</v>
       </c>
       <c r="F28" s="45">
         <v>2</v>
       </c>
       <c r="G28" s="45"/>
       <c r="H28" s="45">
         <v>5</v>
       </c>
       <c r="I28" s="45">
         <v>2</v>
       </c>
@@ -12419,52 +12677,55 @@
       <c r="AE28" s="18">
         <v>3</v>
       </c>
       <c r="AF28" s="18">
         <v>2</v>
       </c>
       <c r="AG28" s="18">
         <v>1</v>
       </c>
       <c r="AH28" s="18">
         <v>1</v>
       </c>
       <c r="AI28" s="18">
         <v>5</v>
       </c>
       <c r="AJ28" s="18">
         <v>2</v>
       </c>
       <c r="AK28" s="45">
         <v>3</v>
       </c>
       <c r="AL28" s="45"/>
       <c r="AM28" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="45">
         <v>25</v>
       </c>
       <c r="C29" s="45">
         <v>17</v>
       </c>
       <c r="D29" s="45">
         <v>18</v>
       </c>
       <c r="E29" s="45">
         <v>16</v>
       </c>
       <c r="F29" s="45">
         <v>12</v>
       </c>
       <c r="G29" s="45">
         <v>19</v>
       </c>
       <c r="H29" s="45">
         <v>23</v>
       </c>
       <c r="I29" s="45">
@@ -12538,52 +12799,55 @@
       </c>
       <c r="AF29" s="18">
         <v>21</v>
       </c>
       <c r="AG29" s="18">
         <v>24</v>
       </c>
       <c r="AH29" s="18">
         <v>17</v>
       </c>
       <c r="AI29" s="18">
         <v>21</v>
       </c>
       <c r="AJ29" s="82">
         <v>18</v>
       </c>
       <c r="AK29" s="45">
         <v>26</v>
       </c>
       <c r="AL29" s="45">
         <v>21</v>
       </c>
       <c r="AM29" s="45">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="45">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="45">
         <v>92</v>
       </c>
       <c r="C30" s="45">
         <v>65</v>
       </c>
       <c r="D30" s="45">
         <v>82</v>
       </c>
       <c r="E30" s="45">
         <v>53</v>
       </c>
       <c r="F30" s="45">
         <v>100</v>
       </c>
       <c r="G30" s="45">
         <v>57</v>
       </c>
       <c r="H30" s="45">
         <v>94</v>
       </c>
       <c r="I30" s="45">
@@ -12657,52 +12921,55 @@
       </c>
       <c r="AF30" s="18">
         <v>81</v>
       </c>
       <c r="AG30" s="18">
         <v>64</v>
       </c>
       <c r="AH30" s="18">
         <v>91</v>
       </c>
       <c r="AI30" s="18">
         <v>68</v>
       </c>
       <c r="AJ30" s="18">
         <v>74</v>
       </c>
       <c r="AK30" s="45">
         <v>102</v>
       </c>
       <c r="AL30" s="45">
         <v>75</v>
       </c>
       <c r="AM30" s="45">
         <v>61</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="45">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="45">
         <v>37</v>
       </c>
       <c r="C31" s="45">
         <v>31</v>
       </c>
       <c r="D31" s="45">
         <v>38</v>
       </c>
       <c r="E31" s="45">
         <v>23</v>
       </c>
       <c r="F31" s="45">
         <v>29</v>
       </c>
       <c r="G31" s="45">
         <v>34</v>
       </c>
       <c r="H31" s="45">
         <v>33</v>
       </c>
       <c r="I31" s="45">
@@ -12776,95 +13043,99 @@
       </c>
       <c r="AF31" s="18">
         <v>18</v>
       </c>
       <c r="AG31" s="18">
         <v>29</v>
       </c>
       <c r="AH31" s="18">
         <v>39</v>
       </c>
       <c r="AI31" s="18">
         <v>25</v>
       </c>
       <c r="AJ31" s="18">
         <v>30</v>
       </c>
       <c r="AK31" s="45">
         <v>30</v>
       </c>
       <c r="AL31" s="45">
         <v>23</v>
       </c>
       <c r="AM31" s="45">
         <v>20</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="45">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="77"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="76"/>
       <c r="G32" s="76"/>
       <c r="H32" s="76"/>
       <c r="I32" s="76"/>
       <c r="J32" s="76"/>
       <c r="K32" s="76"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="45"/>
       <c r="O32" s="45"/>
       <c r="P32" s="45"/>
       <c r="Q32" s="45"/>
       <c r="R32" s="45"/>
       <c r="S32" s="45"/>
       <c r="T32" s="45"/>
       <c r="U32" s="45"/>
       <c r="V32" s="45"/>
       <c r="W32" s="45"/>
       <c r="X32" s="45"/>
       <c r="Y32" s="45"/>
       <c r="Z32" s="45"/>
       <c r="AA32" s="45"/>
       <c r="AB32" s="45"/>
       <c r="AC32" s="45"/>
       <c r="AD32" s="18"/>
       <c r="AE32" s="18"/>
       <c r="AF32" s="18"/>
       <c r="AG32" s="18"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="45"/>
       <c r="AL32" s="45"/>
       <c r="AM32" s="45"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="45"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="75" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="45">
         <v>33</v>
       </c>
       <c r="C33" s="45">
         <v>31</v>
       </c>
       <c r="D33" s="45">
         <v>29</v>
       </c>
       <c r="E33" s="45">
         <v>28</v>
       </c>
       <c r="F33" s="45">
         <v>35</v>
       </c>
       <c r="G33" s="45">
         <v>20</v>
       </c>
       <c r="H33" s="45">
         <v>37</v>
       </c>
       <c r="I33" s="45">
@@ -12938,52 +13209,55 @@
       </c>
       <c r="AF33" s="18">
         <v>32</v>
       </c>
       <c r="AG33" s="18">
         <v>23</v>
       </c>
       <c r="AH33" s="18">
         <v>32</v>
       </c>
       <c r="AI33" s="18">
         <v>26</v>
       </c>
       <c r="AJ33" s="18">
         <v>24</v>
       </c>
       <c r="AK33" s="45">
         <v>31</v>
       </c>
       <c r="AL33" s="45">
         <v>18</v>
       </c>
       <c r="AM33" s="45">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="45">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="74" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="45">
         <v>7</v>
       </c>
       <c r="C34" s="45">
         <v>4</v>
       </c>
       <c r="D34" s="45">
         <v>8</v>
       </c>
       <c r="E34" s="45">
         <v>7</v>
       </c>
       <c r="F34" s="45">
         <v>4</v>
       </c>
       <c r="G34" s="45">
         <v>9</v>
       </c>
       <c r="H34" s="45">
         <v>5</v>
       </c>
       <c r="I34" s="45">
@@ -13055,52 +13329,55 @@
       </c>
       <c r="AF34" s="18">
         <v>5</v>
       </c>
       <c r="AG34" s="18">
         <v>7</v>
       </c>
       <c r="AH34" s="18">
         <v>6</v>
       </c>
       <c r="AI34" s="18">
         <v>7</v>
       </c>
       <c r="AJ34" s="18">
         <v>7</v>
       </c>
       <c r="AK34" s="45">
         <v>2</v>
       </c>
       <c r="AL34" s="45">
         <v>5</v>
       </c>
       <c r="AM34" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="74" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="45">
         <v>30</v>
       </c>
       <c r="C35" s="45">
         <v>19</v>
       </c>
       <c r="D35" s="45">
         <v>23</v>
       </c>
       <c r="E35" s="45">
         <v>29</v>
       </c>
       <c r="F35" s="45">
         <v>27</v>
       </c>
       <c r="G35" s="45">
         <v>30</v>
       </c>
       <c r="H35" s="45">
         <v>22</v>
       </c>
       <c r="I35" s="45">
@@ -13174,52 +13451,55 @@
       </c>
       <c r="AF35" s="18">
         <v>30</v>
       </c>
       <c r="AG35" s="18">
         <v>17</v>
       </c>
       <c r="AH35" s="18">
         <v>16</v>
       </c>
       <c r="AI35" s="18">
         <v>19</v>
       </c>
       <c r="AJ35" s="18">
         <v>18</v>
       </c>
       <c r="AK35" s="84">
         <v>27</v>
       </c>
       <c r="AL35" s="45">
         <v>17</v>
       </c>
       <c r="AM35" s="45">
         <v>22</v>
       </c>
-    </row>
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN35" s="45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="74" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="45">
         <v>7</v>
       </c>
       <c r="C36" s="45">
         <v>13</v>
       </c>
       <c r="D36" s="45">
         <v>19</v>
       </c>
       <c r="E36" s="45">
         <v>10</v>
       </c>
       <c r="F36" s="45">
         <v>10</v>
       </c>
       <c r="G36" s="45">
         <v>10</v>
       </c>
       <c r="H36" s="45">
         <v>5</v>
       </c>
       <c r="I36" s="45">
@@ -13293,52 +13573,55 @@
       </c>
       <c r="AF36" s="18">
         <v>16</v>
       </c>
       <c r="AG36" s="18">
         <v>9</v>
       </c>
       <c r="AH36" s="18">
         <v>6</v>
       </c>
       <c r="AI36" s="18">
         <v>10</v>
       </c>
       <c r="AJ36" s="18">
         <v>16</v>
       </c>
       <c r="AK36" s="45">
         <v>15</v>
       </c>
       <c r="AL36" s="45">
         <v>8</v>
       </c>
       <c r="AM36" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="74" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="45">
         <v>8</v>
       </c>
       <c r="C37" s="45">
         <v>8</v>
       </c>
       <c r="D37" s="45">
         <v>6</v>
       </c>
       <c r="E37" s="45">
         <v>4</v>
       </c>
       <c r="F37" s="45">
         <v>5</v>
       </c>
       <c r="G37" s="45">
         <v>9</v>
       </c>
       <c r="H37" s="45">
         <v>11</v>
       </c>
       <c r="I37" s="45">
@@ -13412,52 +13695,55 @@
       </c>
       <c r="AF37" s="18">
         <v>8</v>
       </c>
       <c r="AG37" s="18">
         <v>8</v>
       </c>
       <c r="AH37" s="18">
         <v>8</v>
       </c>
       <c r="AI37" s="18">
         <v>13</v>
       </c>
       <c r="AJ37" s="18">
         <v>9</v>
       </c>
       <c r="AK37" s="45">
         <v>11</v>
       </c>
       <c r="AL37" s="45">
         <v>11</v>
       </c>
       <c r="AM37" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="74" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="45">
         <v>10</v>
       </c>
       <c r="C38" s="45">
         <v>17</v>
       </c>
       <c r="D38" s="45">
         <v>17</v>
       </c>
       <c r="E38" s="45">
         <v>19</v>
       </c>
       <c r="F38" s="45">
         <v>18</v>
       </c>
       <c r="G38" s="45">
         <v>10</v>
       </c>
       <c r="H38" s="45">
         <v>12</v>
       </c>
       <c r="I38" s="45">
@@ -13531,52 +13817,55 @@
       </c>
       <c r="AF38" s="18">
         <v>14</v>
       </c>
       <c r="AG38" s="18">
         <v>17</v>
       </c>
       <c r="AH38" s="18">
         <v>18</v>
       </c>
       <c r="AI38" s="18">
         <v>22</v>
       </c>
       <c r="AJ38" s="18">
         <v>10</v>
       </c>
       <c r="AK38" s="45">
         <v>22</v>
       </c>
       <c r="AL38" s="45">
         <v>18</v>
       </c>
       <c r="AM38" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="45">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="75" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="45">
         <v>17</v>
       </c>
       <c r="C39" s="45">
         <v>10</v>
       </c>
       <c r="D39" s="45">
         <v>19</v>
       </c>
       <c r="E39" s="45">
         <v>8</v>
       </c>
       <c r="F39" s="45">
         <v>11</v>
       </c>
       <c r="G39" s="45">
         <v>10</v>
       </c>
       <c r="H39" s="45">
         <v>17</v>
       </c>
       <c r="I39" s="45">
@@ -13650,95 +13939,99 @@
       </c>
       <c r="AF39" s="18">
         <v>13</v>
       </c>
       <c r="AG39" s="18">
         <v>12</v>
       </c>
       <c r="AH39" s="18">
         <v>18</v>
       </c>
       <c r="AI39" s="18">
         <v>21</v>
       </c>
       <c r="AJ39" s="18">
         <v>13</v>
       </c>
       <c r="AK39" s="45">
         <v>20</v>
       </c>
       <c r="AL39" s="45">
         <v>12</v>
       </c>
       <c r="AM39" s="45">
         <v>16</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="45">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="68" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="68"/>
       <c r="C40" s="68"/>
       <c r="D40" s="68"/>
       <c r="E40" s="68"/>
       <c r="F40" s="68"/>
       <c r="G40" s="68"/>
       <c r="H40" s="68"/>
       <c r="I40" s="68"/>
       <c r="J40" s="68"/>
       <c r="K40" s="68"/>
       <c r="L40" s="68"/>
       <c r="M40" s="68"/>
       <c r="N40" s="68"/>
       <c r="O40" s="68"/>
       <c r="P40" s="68"/>
       <c r="Q40" s="68"/>
       <c r="R40" s="68"/>
       <c r="S40" s="68"/>
       <c r="T40" s="68"/>
       <c r="U40" s="68"/>
       <c r="V40" s="68"/>
       <c r="W40" s="68"/>
       <c r="X40" s="68"/>
       <c r="Y40" s="68"/>
       <c r="Z40" s="68"/>
       <c r="AA40" s="73"/>
       <c r="AB40" s="67"/>
       <c r="AC40" s="67"/>
       <c r="AD40" s="67"/>
       <c r="AE40" s="67"/>
       <c r="AF40" s="67"/>
       <c r="AG40" s="67"/>
       <c r="AH40" s="67"/>
-      <c r="AI40" s="82"/>
-[...5 lines deleted...]
-    <row r="41" spans="1:39" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AI40" s="67"/>
+      <c r="AJ40" s="67"/>
+      <c r="AK40" s="67"/>
+      <c r="AL40" s="67"/>
+      <c r="AM40" s="67"/>
+      <c r="AN40" s="67"/>
+    </row>
+    <row r="41" spans="1:40" s="23" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="45">
         <v>489</v>
       </c>
       <c r="C41" s="45">
         <v>407</v>
       </c>
       <c r="D41" s="45">
         <v>458</v>
       </c>
       <c r="E41" s="45">
         <v>370</v>
       </c>
       <c r="F41" s="45">
         <v>398</v>
       </c>
       <c r="G41" s="45">
         <v>381</v>
       </c>
       <c r="H41" s="45">
         <v>404</v>
       </c>
       <c r="I41" s="45">
@@ -13812,52 +14105,55 @@
       </c>
       <c r="AF41" s="18">
         <v>431</v>
       </c>
       <c r="AG41" s="18">
         <v>392</v>
       </c>
       <c r="AH41" s="18">
         <v>426</v>
       </c>
       <c r="AI41" s="18">
         <v>486</v>
       </c>
       <c r="AJ41" s="18">
         <v>394</v>
       </c>
       <c r="AK41" s="45">
         <v>471</v>
       </c>
       <c r="AL41" s="45">
         <v>381</v>
       </c>
       <c r="AM41" s="45">
         <v>385</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="45">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="45">
         <v>214</v>
       </c>
       <c r="C42" s="45">
         <v>190</v>
       </c>
       <c r="D42" s="45">
         <v>202</v>
       </c>
       <c r="E42" s="45">
         <v>166</v>
       </c>
       <c r="F42" s="45">
         <v>179</v>
       </c>
       <c r="G42" s="45">
         <v>178</v>
       </c>
       <c r="H42" s="45">
         <v>181</v>
       </c>
       <c r="I42" s="45">
@@ -13931,52 +14227,55 @@
       </c>
       <c r="AF42" s="18">
         <v>185</v>
       </c>
       <c r="AG42" s="18">
         <v>169</v>
       </c>
       <c r="AH42" s="18">
         <v>190</v>
       </c>
       <c r="AI42" s="18">
         <v>219</v>
       </c>
       <c r="AJ42" s="18">
         <v>193</v>
       </c>
       <c r="AK42" s="45">
         <v>207</v>
       </c>
       <c r="AL42" s="45">
         <v>183</v>
       </c>
       <c r="AM42" s="45">
         <v>164</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="45">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="45">
         <v>36</v>
       </c>
       <c r="C43" s="45">
         <v>24</v>
       </c>
       <c r="D43" s="45">
         <v>34</v>
       </c>
       <c r="E43" s="45">
         <v>22</v>
       </c>
       <c r="F43" s="45">
         <v>29</v>
       </c>
       <c r="G43" s="45">
         <v>21</v>
       </c>
       <c r="H43" s="45">
         <v>19</v>
       </c>
       <c r="I43" s="45">
@@ -14050,52 +14349,55 @@
       </c>
       <c r="AF43" s="18">
         <v>32</v>
       </c>
       <c r="AG43" s="18">
         <v>24</v>
       </c>
       <c r="AH43" s="18">
         <v>28</v>
       </c>
       <c r="AI43" s="18">
         <v>29</v>
       </c>
       <c r="AJ43" s="18">
         <v>16</v>
       </c>
       <c r="AK43" s="45">
         <v>32</v>
       </c>
       <c r="AL43" s="45">
         <v>17</v>
       </c>
       <c r="AM43" s="45">
         <v>25</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="45">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="17">
         <v>2</v>
       </c>
       <c r="C44" s="17">
         <v>4</v>
       </c>
       <c r="D44" s="17">
         <v>1</v>
       </c>
       <c r="E44" s="17">
         <v>6</v>
       </c>
       <c r="F44" s="17">
         <v>2</v>
       </c>
       <c r="G44" s="17">
         <v>2</v>
       </c>
       <c r="H44" s="17">
         <v>2</v>
       </c>
       <c r="I44" s="17">
@@ -14165,52 +14467,55 @@
       </c>
       <c r="AF44" s="18">
         <v>5</v>
       </c>
       <c r="AG44" s="18">
         <v>2</v>
       </c>
       <c r="AH44" s="18">
         <v>3</v>
       </c>
       <c r="AI44" s="18">
         <v>4</v>
       </c>
       <c r="AJ44" s="18">
         <v>3</v>
       </c>
       <c r="AK44" s="45">
         <v>5</v>
       </c>
       <c r="AL44" s="45">
         <v>3</v>
       </c>
       <c r="AM44" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="17">
         <v>25</v>
       </c>
       <c r="C45" s="17">
         <v>15</v>
       </c>
       <c r="D45" s="17">
         <v>20</v>
       </c>
       <c r="E45" s="17">
         <v>19</v>
       </c>
       <c r="F45" s="17">
         <v>17</v>
       </c>
       <c r="G45" s="17">
         <v>17</v>
       </c>
       <c r="H45" s="17">
         <v>17</v>
       </c>
       <c r="I45" s="17">
@@ -14284,52 +14589,55 @@
       </c>
       <c r="AF45" s="18">
         <v>26</v>
       </c>
       <c r="AG45" s="18">
         <v>25</v>
       </c>
       <c r="AH45" s="18">
         <v>17</v>
       </c>
       <c r="AI45" s="18">
         <v>24</v>
       </c>
       <c r="AJ45" s="18">
         <v>23</v>
       </c>
       <c r="AK45" s="45">
         <v>17</v>
       </c>
       <c r="AL45" s="45">
         <v>21</v>
       </c>
       <c r="AM45" s="45">
         <v>17</v>
       </c>
-    </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN45" s="45">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="A46" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="17">
         <v>79</v>
       </c>
       <c r="C46" s="17">
         <v>69</v>
       </c>
       <c r="D46" s="17">
         <v>81</v>
       </c>
       <c r="E46" s="17">
         <v>67</v>
       </c>
       <c r="F46" s="17">
         <v>63</v>
       </c>
       <c r="G46" s="17">
         <v>64</v>
       </c>
       <c r="H46" s="17">
         <v>76</v>
       </c>
       <c r="I46" s="17">
@@ -14403,52 +14711,55 @@
       </c>
       <c r="AF46" s="18">
         <v>76</v>
       </c>
       <c r="AG46" s="18">
         <v>74</v>
       </c>
       <c r="AH46" s="18">
         <v>79</v>
       </c>
       <c r="AI46" s="18">
         <v>90</v>
       </c>
       <c r="AJ46" s="18">
         <v>64</v>
       </c>
       <c r="AK46" s="45">
         <v>79</v>
       </c>
       <c r="AL46" s="45">
         <v>59</v>
       </c>
       <c r="AM46" s="45">
         <v>82</v>
       </c>
-    </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN46" s="45">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="A47" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="17">
         <v>36</v>
       </c>
       <c r="C47" s="17">
         <v>28</v>
       </c>
       <c r="D47" s="17">
         <v>30</v>
       </c>
       <c r="E47" s="17">
         <v>18</v>
       </c>
       <c r="F47" s="17">
         <v>25</v>
       </c>
       <c r="G47" s="17">
         <v>30</v>
       </c>
       <c r="H47" s="17">
         <v>31</v>
       </c>
       <c r="I47" s="17">
@@ -14522,92 +14833,96 @@
       </c>
       <c r="AF47" s="18">
         <v>26</v>
       </c>
       <c r="AG47" s="18">
         <v>29</v>
       </c>
       <c r="AH47" s="18">
         <v>25</v>
       </c>
       <c r="AI47" s="18">
         <v>31</v>
       </c>
       <c r="AJ47" s="18">
         <v>33</v>
       </c>
       <c r="AK47" s="45">
         <v>35</v>
       </c>
       <c r="AL47" s="45">
         <v>23</v>
       </c>
       <c r="AM47" s="45">
         <v>23</v>
       </c>
-    </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN47" s="45">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="N48" s="17"/>
       <c r="O48" s="45"/>
       <c r="P48" s="45"/>
       <c r="Q48" s="45"/>
       <c r="R48" s="45"/>
       <c r="S48" s="45"/>
       <c r="T48" s="45"/>
       <c r="U48" s="45"/>
       <c r="V48" s="45"/>
       <c r="W48" s="45"/>
       <c r="X48" s="45"/>
       <c r="Y48" s="45"/>
       <c r="Z48" s="45"/>
       <c r="AA48" s="45"/>
       <c r="AB48" s="45"/>
       <c r="AC48" s="45"/>
       <c r="AD48" s="18"/>
       <c r="AE48" s="18"/>
       <c r="AF48" s="18"/>
       <c r="AG48" s="18"/>
       <c r="AH48" s="18"/>
       <c r="AI48" s="18"/>
       <c r="AJ48" s="18"/>
       <c r="AK48" s="45"/>
       <c r="AL48" s="45"/>
       <c r="AM48" s="45"/>
-    </row>
-    <row r="49" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN48" s="45"/>
+    </row>
+    <row r="49" spans="1:40" ht="13.9" customHeight="1">
       <c r="A49" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="17">
         <v>22</v>
       </c>
       <c r="C49" s="17">
         <v>19</v>
       </c>
       <c r="D49" s="17">
         <v>26</v>
       </c>
       <c r="E49" s="17">
         <v>21</v>
       </c>
       <c r="F49" s="17">
         <v>26</v>
       </c>
       <c r="G49" s="17">
         <v>24</v>
       </c>
       <c r="H49" s="17">
         <v>25</v>
       </c>
       <c r="I49" s="17">
@@ -14681,52 +14996,55 @@
       </c>
       <c r="AF49" s="18">
         <v>22</v>
       </c>
       <c r="AG49" s="18">
         <v>23</v>
       </c>
       <c r="AH49" s="18">
         <v>28</v>
       </c>
       <c r="AI49" s="18">
         <v>25</v>
       </c>
       <c r="AJ49" s="18">
         <v>17</v>
       </c>
       <c r="AK49" s="45">
         <v>32</v>
       </c>
       <c r="AL49" s="45">
         <v>20</v>
       </c>
       <c r="AM49" s="45">
         <v>28</v>
       </c>
-    </row>
-    <row r="50" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN49" s="45">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:40" ht="13.9" customHeight="1">
       <c r="A50" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="17">
         <v>2</v>
       </c>
       <c r="C50" s="17">
         <v>2</v>
       </c>
       <c r="D50" s="17">
         <v>5</v>
       </c>
       <c r="E50" s="17">
         <v>3</v>
       </c>
       <c r="F50" s="17">
         <v>1</v>
       </c>
       <c r="G50" s="17">
         <v>5</v>
       </c>
       <c r="H50" s="17">
         <v>5</v>
       </c>
       <c r="I50" s="17">
@@ -14800,52 +15118,55 @@
       </c>
       <c r="AF50" s="18">
         <v>3</v>
       </c>
       <c r="AG50" s="18">
         <v>2</v>
       </c>
       <c r="AH50" s="18">
         <v>2</v>
       </c>
       <c r="AI50" s="18">
         <v>3</v>
       </c>
       <c r="AJ50" s="18">
         <v>2</v>
       </c>
       <c r="AK50" s="45">
         <v>5</v>
       </c>
       <c r="AL50" s="45">
         <v>5</v>
       </c>
       <c r="AM50" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="51" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN50" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:40" ht="13.9" customHeight="1">
       <c r="A51" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="17">
         <v>20</v>
       </c>
       <c r="C51" s="17">
         <v>21</v>
       </c>
       <c r="D51" s="17">
         <v>22</v>
       </c>
       <c r="E51" s="17">
         <v>12</v>
       </c>
       <c r="F51" s="17">
         <v>15</v>
       </c>
       <c r="G51" s="17">
         <v>17</v>
       </c>
       <c r="H51" s="17">
         <v>11</v>
       </c>
       <c r="I51" s="17">
@@ -14919,52 +15240,55 @@
       </c>
       <c r="AF51" s="18">
         <v>16</v>
       </c>
       <c r="AG51" s="18">
         <v>14</v>
       </c>
       <c r="AH51" s="18">
         <v>19</v>
       </c>
       <c r="AI51" s="18">
         <v>22</v>
       </c>
       <c r="AJ51" s="18">
         <v>14</v>
       </c>
       <c r="AK51" s="45">
         <v>13</v>
       </c>
       <c r="AL51" s="45">
         <v>13</v>
       </c>
       <c r="AM51" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="52" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN51" s="45">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:40" ht="13.9" customHeight="1">
       <c r="A52" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="17">
         <v>16</v>
       </c>
       <c r="C52" s="17">
         <v>7</v>
       </c>
       <c r="D52" s="17">
         <v>11</v>
       </c>
       <c r="E52" s="17">
         <v>8</v>
       </c>
       <c r="F52" s="17">
         <v>10</v>
       </c>
       <c r="G52" s="17">
         <v>3</v>
       </c>
       <c r="H52" s="17">
         <v>9</v>
       </c>
       <c r="I52" s="17">
@@ -15038,52 +15362,55 @@
       </c>
       <c r="AF52" s="18">
         <v>10</v>
       </c>
       <c r="AG52" s="18">
         <v>7</v>
       </c>
       <c r="AH52" s="18">
         <v>7</v>
       </c>
       <c r="AI52" s="18">
         <v>9</v>
       </c>
       <c r="AJ52" s="18">
         <v>7</v>
       </c>
       <c r="AK52" s="45">
         <v>10</v>
       </c>
       <c r="AL52" s="45">
         <v>9</v>
       </c>
       <c r="AM52" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="53" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN52" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:40" ht="13.9" customHeight="1">
       <c r="A53" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B53" s="17">
         <v>10</v>
       </c>
       <c r="C53" s="17">
         <v>4</v>
       </c>
       <c r="D53" s="17">
         <v>9</v>
       </c>
       <c r="E53" s="17">
         <v>3</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
       <c r="G53" s="17">
         <v>6</v>
       </c>
       <c r="H53" s="17">
         <v>4</v>
       </c>
       <c r="I53" s="17">
@@ -15157,52 +15484,55 @@
       </c>
       <c r="AF53" s="18">
         <v>7</v>
       </c>
       <c r="AG53" s="18">
         <v>8</v>
       </c>
       <c r="AH53" s="18">
         <v>6</v>
       </c>
       <c r="AI53" s="18">
         <v>10</v>
       </c>
       <c r="AJ53" s="18">
         <v>7</v>
       </c>
       <c r="AK53" s="45">
         <v>11</v>
       </c>
       <c r="AL53" s="45">
         <v>2</v>
       </c>
       <c r="AM53" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="54" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN53" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:40" ht="13.9" customHeight="1">
       <c r="A54" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B54" s="17">
         <v>13</v>
       </c>
       <c r="C54" s="17">
         <v>10</v>
       </c>
       <c r="D54" s="17">
         <v>5</v>
       </c>
       <c r="E54" s="17">
         <v>12</v>
       </c>
       <c r="F54" s="17">
         <v>14</v>
       </c>
       <c r="G54" s="17">
         <v>5</v>
       </c>
       <c r="H54" s="17">
         <v>14</v>
       </c>
       <c r="I54" s="17">
@@ -15276,52 +15606,55 @@
       </c>
       <c r="AF54" s="18">
         <v>12</v>
       </c>
       <c r="AG54" s="18">
         <v>7</v>
       </c>
       <c r="AH54" s="18">
         <v>12</v>
       </c>
       <c r="AI54" s="18">
         <v>12</v>
       </c>
       <c r="AJ54" s="18">
         <v>8</v>
       </c>
       <c r="AK54" s="45">
         <v>16</v>
       </c>
       <c r="AL54" s="45">
         <v>16</v>
       </c>
       <c r="AM54" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="55" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN54" s="45">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:40" ht="13.9" customHeight="1">
       <c r="A55" s="47" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="26">
         <v>14</v>
       </c>
       <c r="C55" s="26">
         <v>14</v>
       </c>
       <c r="D55" s="26">
         <v>12</v>
       </c>
       <c r="E55" s="26">
         <v>13</v>
       </c>
       <c r="F55" s="26">
         <v>12</v>
       </c>
       <c r="G55" s="26">
         <v>9</v>
       </c>
       <c r="H55" s="26">
         <v>10</v>
       </c>
       <c r="I55" s="26">
@@ -15395,80 +15728,83 @@
       </c>
       <c r="AF55" s="25">
         <v>11</v>
       </c>
       <c r="AG55" s="25">
         <v>8</v>
       </c>
       <c r="AH55" s="25">
         <v>10</v>
       </c>
       <c r="AI55" s="25">
         <v>8</v>
       </c>
       <c r="AJ55" s="25">
         <v>7</v>
       </c>
       <c r="AK55" s="26">
         <v>9</v>
       </c>
       <c r="AL55" s="26">
         <v>10</v>
       </c>
       <c r="AM55" s="26">
         <v>6</v>
       </c>
-    </row>
-    <row r="56" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN55" s="26">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:40" ht="13.9" customHeight="1">
       <c r="A56" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D56" s="6"/>
       <c r="R56" s="45"/>
     </row>
-    <row r="57" spans="1:39" ht="13.9" customHeight="1">
+    <row r="57" spans="1:40" ht="13.9" customHeight="1">
       <c r="D57" s="6"/>
     </row>
-    <row r="58" spans="1:39" ht="13.9" customHeight="1">
+    <row r="58" spans="1:40" ht="13.9" customHeight="1">
       <c r="D58" s="6"/>
     </row>
-    <row r="59" spans="1:39" ht="13.9" customHeight="1">
+    <row r="59" spans="1:40" ht="13.9" customHeight="1">
       <c r="D59" s="6"/>
     </row>
-    <row r="60" spans="1:39" ht="13.9" customHeight="1">
+    <row r="60" spans="1:40" ht="13.9" customHeight="1">
       <c r="D60" s="6"/>
     </row>
-    <row r="61" spans="1:39" ht="13.9" customHeight="1">
+    <row r="61" spans="1:40" ht="13.9" customHeight="1">
       <c r="D61" s="6"/>
     </row>
-    <row r="62" spans="1:39" ht="13.9" customHeight="1">
+    <row r="62" spans="1:40" ht="13.9" customHeight="1">
       <c r="D62" s="6"/>
     </row>
-    <row r="63" spans="1:39" ht="13.9" customHeight="1">
+    <row r="63" spans="1:40" ht="13.9" customHeight="1">
       <c r="D63" s="6"/>
     </row>
-    <row r="64" spans="1:39" ht="13.9" customHeight="1">
+    <row r="64" spans="1:40" ht="13.9" customHeight="1">
       <c r="D64" s="6"/>
     </row>
     <row r="65" spans="4:4" ht="13.9" customHeight="1">
       <c r="D65" s="6"/>
     </row>
     <row r="66" spans="4:4" ht="13.9" customHeight="1">
       <c r="D66" s="6"/>
     </row>
     <row r="67" spans="4:4" ht="13.9" customHeight="1">
       <c r="D67" s="6"/>
     </row>
     <row r="68" spans="4:4" ht="13.9" customHeight="1">
       <c r="D68" s="6"/>
     </row>
     <row r="69" spans="4:4" ht="13.9" customHeight="1">
       <c r="D69" s="6"/>
     </row>
     <row r="70" spans="4:4" ht="13.9" customHeight="1">
       <c r="D70" s="6"/>
     </row>
     <row r="71" spans="4:4" ht="13.9" customHeight="1">
       <c r="D71" s="6"/>
     </row>
     <row r="72" spans="4:4" ht="13.9" customHeight="1">
       <c r="D72" s="6"/>
@@ -16294,51 +16630,51 @@
     </row>
     <row r="346" spans="4:4" ht="13.9" customHeight="1">
       <c r="D346" s="6"/>
     </row>
     <row r="347" spans="4:4" ht="13.9" customHeight="1">
       <c r="D347" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="21" customWidth="1"/>
     <col min="5" max="37" width="7.85546875" style="6" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="13.9" customHeight="1">
       <c r="A1" s="22"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="50"/>
@@ -16668,50 +17004,53 @@
       <c r="M8" s="66"/>
       <c r="N8" s="66"/>
       <c r="O8" s="66"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="66"/>
       <c r="S8" s="66"/>
       <c r="T8" s="66"/>
       <c r="U8" s="66"/>
       <c r="V8" s="66"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="66"/>
       <c r="AA8" s="67"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="67"/>
       <c r="AD8" s="67"/>
       <c r="AE8" s="67"/>
       <c r="AF8" s="67"/>
       <c r="AG8" s="67"/>
       <c r="AH8" s="67"/>
       <c r="AI8" s="67"/>
       <c r="AJ8" s="67"/>
       <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="2">
         <v>10</v>
       </c>
       <c r="C9" s="2">
         <v>15</v>
       </c>
       <c r="D9" s="2">
         <v>6</v>
       </c>
       <c r="E9" s="2">
         <v>4</v>
       </c>
       <c r="F9" s="2">
         <v>7</v>
       </c>
       <c r="G9" s="2">
         <v>13</v>
       </c>
       <c r="H9" s="2">
         <v>10</v>
@@ -16787,50 +17126,53 @@
       </c>
       <c r="AF9" s="18">
         <v>5</v>
       </c>
       <c r="AG9" s="18">
         <v>9</v>
       </c>
       <c r="AH9" s="18">
         <v>5</v>
       </c>
       <c r="AI9" s="18">
         <v>7</v>
       </c>
       <c r="AJ9" s="18">
         <v>6</v>
       </c>
       <c r="AK9" s="18">
         <v>4</v>
       </c>
       <c r="AL9" s="18">
         <v>3</v>
       </c>
       <c r="AM9" s="18">
         <v>6</v>
       </c>
+      <c r="AN9" s="18">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2">
         <v>3</v>
       </c>
       <c r="C10" s="2">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2">
         <v>4</v>
       </c>
       <c r="G10" s="2">
         <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>5</v>
@@ -16906,50 +17248,53 @@
       </c>
       <c r="AF10" s="18">
         <v>3</v>
       </c>
       <c r="AG10" s="18">
         <v>2</v>
       </c>
       <c r="AH10" s="18">
         <v>4</v>
       </c>
       <c r="AI10" s="18">
         <v>2</v>
       </c>
       <c r="AJ10" s="18">
         <v>5</v>
       </c>
       <c r="AK10" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL10" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM10" s="18">
         <v>2</v>
       </c>
+      <c r="AN10" s="18">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="2">
         <v>1</v>
       </c>
       <c r="C11" s="2">
         <v>2</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
         <v>1</v>
       </c>
       <c r="F11" s="2">
         <v>1</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>1</v>
@@ -17025,50 +17370,53 @@
       </c>
       <c r="AF11" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG11" s="18">
         <v>1</v>
       </c>
       <c r="AH11" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI11" s="18">
         <v>2</v>
       </c>
       <c r="AJ11" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK11" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL11" s="18">
         <v>1</v>
       </c>
       <c r="AM11" s="18" t="s">
         <v>30</v>
       </c>
+      <c r="AN11" s="18" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="2">
         <v>2</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>30</v>
@@ -17144,50 +17492,53 @@
       </c>
       <c r="AF12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI12" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AJ12" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK12" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM12" s="18" t="s">
         <v>30</v>
       </c>
+      <c r="AN12" s="18" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2">
         <v>1</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>30</v>
@@ -17263,50 +17614,53 @@
       </c>
       <c r="AF13" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG13" s="18">
         <v>2</v>
       </c>
       <c r="AH13" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI13" s="18" t="s">
         <v>55</v>
       </c>
       <c r="AJ13" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK13" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL13" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM13" s="18">
         <v>1</v>
       </c>
+      <c r="AN13" s="18" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>2</v>
       </c>
       <c r="D14" s="2">
         <v>1</v>
       </c>
       <c r="E14" s="2">
         <v>1</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="2">
         <v>2</v>
@@ -17382,50 +17736,53 @@
       </c>
       <c r="AF14" s="18">
         <v>1</v>
       </c>
       <c r="AG14" s="18">
         <v>2</v>
       </c>
       <c r="AH14" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI14" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AJ14" s="18">
         <v>1</v>
       </c>
       <c r="AK14" s="18">
         <v>3</v>
       </c>
       <c r="AL14" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM14" s="18">
         <v>1</v>
       </c>
+      <c r="AN14" s="18" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="2">
         <v>3</v>
       </c>
       <c r="D15" s="2">
         <v>1</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>30</v>
@@ -17500,90 +17857,94 @@
         <v>30</v>
       </c>
       <c r="AF15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI15" s="18" t="s">
         <v>55</v>
       </c>
       <c r="AJ15" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK15" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM15" s="18">
         <v>1</v>
+      </c>
+      <c r="AN15" s="18" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="J16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="18"/>
       <c r="AH16" s="18"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
       <c r="AL16" s="18"/>
       <c r="AM16" s="18"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="18"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="2">
         <v>1</v>
       </c>
       <c r="E17" s="2">
         <v>1</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="40">
         <v>1</v>
       </c>
       <c r="H17" s="40">
         <v>1</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -17657,52 +18018,55 @@
       </c>
       <c r="AF17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG17" s="18">
         <v>1</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI17" s="18">
         <v>1</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM17" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -17776,52 +18140,55 @@
       </c>
       <c r="AF18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM18" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="2">
         <v>1</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="52" t="s">
         <v>30</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="40">
         <v>1</v>
       </c>
       <c r="I19" s="40" t="s">
@@ -17895,52 +18262,55 @@
       </c>
       <c r="AF19" s="18">
         <v>1</v>
       </c>
       <c r="AG19" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI19" s="18">
         <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL19" s="18">
         <v>1</v>
       </c>
       <c r="AM19" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="2">
         <v>1</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="2">
         <v>1</v>
       </c>
       <c r="G20" s="40" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -18014,52 +18384,55 @@
       </c>
       <c r="AF20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI20" s="18">
         <v>1</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM20" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="74" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="18">
         <v>2</v>
       </c>
       <c r="C21" s="18">
         <v>2</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="81" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="81" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="81">
@@ -18133,52 +18506,55 @@
       </c>
       <c r="AF21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM21" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="74" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="18">
         <v>2</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="81" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="81" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="81">
@@ -18252,52 +18628,55 @@
       </c>
       <c r="AF22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG22" s="18">
         <v>1</v>
       </c>
       <c r="AH22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ22" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK22" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL22" s="18">
         <v>1</v>
       </c>
       <c r="AM22" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="75" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="18">
         <v>2</v>
       </c>
       <c r="E23" s="81" t="s">
         <v>30</v>
       </c>
       <c r="F23" s="18">
         <v>1</v>
       </c>
       <c r="G23" s="81" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="81" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="81" t="s">
@@ -18371,94 +18750,99 @@
       </c>
       <c r="AF23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH23" s="18">
         <v>1</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK23" s="18">
         <v>1</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM23" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="73"/>
       <c r="AB24" s="67"/>
       <c r="AC24" s="67"/>
       <c r="AD24" s="67"/>
       <c r="AE24" s="67"/>
       <c r="AF24" s="67"/>
       <c r="AG24" s="67"/>
       <c r="AH24" s="67"/>
       <c r="AI24" s="67"/>
       <c r="AJ24" s="67"/>
       <c r="AK24" s="67"/>
-      <c r="AL24" s="18"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="67"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="18">
         <v>5</v>
       </c>
       <c r="C25" s="18">
         <v>13</v>
       </c>
       <c r="D25" s="18">
         <v>3</v>
       </c>
       <c r="E25" s="18">
         <v>4</v>
       </c>
       <c r="F25" s="18">
         <v>5</v>
       </c>
       <c r="G25" s="18">
         <v>12</v>
       </c>
       <c r="H25" s="18">
         <v>8</v>
       </c>
       <c r="I25" s="18">
@@ -18532,52 +18916,55 @@
       </c>
       <c r="AF25" s="18">
         <v>4</v>
       </c>
       <c r="AG25" s="18">
         <v>8</v>
       </c>
       <c r="AH25" s="18">
         <v>4</v>
       </c>
       <c r="AI25" s="18">
         <v>5</v>
       </c>
       <c r="AJ25" s="18">
         <v>6</v>
       </c>
       <c r="AK25" s="18">
         <v>3</v>
       </c>
       <c r="AL25" s="18">
         <v>1</v>
       </c>
       <c r="AM25" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="18">
         <v>3</v>
       </c>
       <c r="C26" s="18">
         <v>4</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F26" s="18">
         <v>4</v>
       </c>
       <c r="G26" s="18">
         <v>6</v>
       </c>
       <c r="H26" s="18">
         <v>5</v>
       </c>
       <c r="I26" s="18">
@@ -18651,52 +19038,55 @@
       </c>
       <c r="AF26" s="18">
         <v>3</v>
       </c>
       <c r="AG26" s="18">
         <v>2</v>
       </c>
       <c r="AH26" s="18">
         <v>4</v>
       </c>
       <c r="AI26" s="18">
         <v>2</v>
       </c>
       <c r="AJ26" s="18">
         <v>5</v>
       </c>
       <c r="AK26" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL26" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM26" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18">
         <v>1</v>
       </c>
       <c r="C27" s="18">
         <v>2</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="18">
         <v>1</v>
       </c>
       <c r="F27" s="18">
         <v>1</v>
       </c>
       <c r="G27" s="18">
         <v>2</v>
       </c>
       <c r="H27" s="18">
         <v>1</v>
       </c>
       <c r="I27" s="18" t="s">
@@ -18770,52 +19160,55 @@
       </c>
       <c r="AF27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG27" s="18">
         <v>1</v>
       </c>
       <c r="AH27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI27" s="18">
         <v>2</v>
       </c>
       <c r="AJ27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL27" s="18">
         <v>1</v>
       </c>
       <c r="AM27" s="18" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="18">
         <v>2</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="18">
         <v>1</v>
       </c>
       <c r="H28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="18" t="s">
@@ -18889,52 +19282,55 @@
       </c>
       <c r="AF28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ28" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK28" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM28" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="18">
         <v>1</v>
       </c>
       <c r="F29" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="18">
         <v>1</v>
       </c>
       <c r="H29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="18" t="s">
@@ -19008,52 +19404,55 @@
       </c>
       <c r="AF29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG29" s="18">
         <v>2</v>
       </c>
       <c r="AH29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AK29" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM29" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="18">
         <v>1</v>
       </c>
       <c r="C30" s="18">
         <v>2</v>
       </c>
       <c r="D30" s="18">
         <v>1</v>
       </c>
       <c r="E30" s="18">
         <v>1</v>
       </c>
       <c r="F30" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="18">
         <v>2</v>
       </c>
       <c r="I30" s="18">
@@ -19127,52 +19526,55 @@
       </c>
       <c r="AF30" s="18">
         <v>1</v>
       </c>
       <c r="AG30" s="18">
         <v>2</v>
       </c>
       <c r="AH30" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI30" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ30" s="18">
         <v>1</v>
       </c>
       <c r="AK30" s="18">
         <v>3</v>
       </c>
       <c r="AL30" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM30" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="18">
         <v>3</v>
       </c>
       <c r="D31" s="18">
         <v>1</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F31" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="18">
         <v>2</v>
       </c>
       <c r="H31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="18" t="s">
@@ -19246,95 +19648,99 @@
       </c>
       <c r="AF31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK31" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL31" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM31" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="81"/>
       <c r="G32" s="8"/>
       <c r="H32" s="18"/>
       <c r="I32" s="8"/>
       <c r="J32" s="18"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
       <c r="AD32" s="18"/>
       <c r="AE32" s="18"/>
       <c r="AF32" s="18"/>
       <c r="AG32" s="18"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="18"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="18">
         <v>1</v>
       </c>
       <c r="E33" s="18">
         <v>1</v>
       </c>
       <c r="F33" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="H33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -19408,52 +19814,55 @@
       </c>
       <c r="AF33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG33" s="18">
         <v>1</v>
       </c>
       <c r="AH33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI33" s="18">
         <v>1</v>
       </c>
       <c r="AJ33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK33" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL33" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM33" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="74" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="81" t="s">
         <v>30</v>
       </c>
       <c r="F34" s="81" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="8" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="81" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="8" t="s">
@@ -19527,94 +19936,99 @@
       </c>
       <c r="AF34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>54</v>
       </c>
       <c r="AL34" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM34" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="73"/>
       <c r="AB35" s="67"/>
       <c r="AC35" s="67"/>
       <c r="AD35" s="67"/>
       <c r="AE35" s="67"/>
       <c r="AF35" s="67"/>
       <c r="AG35" s="67"/>
       <c r="AH35" s="67"/>
       <c r="AI35" s="67"/>
       <c r="AJ35" s="67"/>
       <c r="AK35" s="67"/>
-      <c r="AL35" s="18"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AL35" s="67"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="67"/>
+    </row>
+    <row r="36" spans="1:40" s="23" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="18">
         <v>5</v>
       </c>
       <c r="C36" s="18">
         <v>2</v>
       </c>
       <c r="D36" s="18">
         <v>3</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="18">
         <v>2</v>
       </c>
       <c r="G36" s="18">
         <v>1</v>
       </c>
       <c r="H36" s="18">
         <v>2</v>
       </c>
       <c r="I36" s="18">
@@ -19688,103 +20102,99 @@
       </c>
       <c r="AF36" s="18">
         <v>1</v>
       </c>
       <c r="AG36" s="18">
         <v>1</v>
       </c>
       <c r="AH36" s="18">
         <v>1</v>
       </c>
       <c r="AI36" s="18">
         <v>2</v>
       </c>
       <c r="AJ36" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK36" s="18">
         <v>1</v>
       </c>
       <c r="AL36" s="18">
         <v>2</v>
       </c>
       <c r="AM36" s="18" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
       <c r="W37" s="18"/>
       <c r="X37" s="18"/>
       <c r="Y37" s="18"/>
       <c r="Z37" s="18"/>
       <c r="AA37" s="18"/>
       <c r="AB37" s="18"/>
       <c r="AC37" s="18"/>
       <c r="AD37" s="18"/>
       <c r="AE37" s="18"/>
       <c r="AF37" s="18"/>
       <c r="AG37" s="18"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="18"/>
-      <c r="AJ37" s="18" t="s">
-[...12 lines deleted...]
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AJ37" s="18"/>
+      <c r="AK37" s="18"/>
+      <c r="AL37" s="18"/>
+      <c r="AM37" s="18"/>
+      <c r="AN37" s="18"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="74" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G38" s="18">
         <v>1</v>
       </c>
       <c r="H38" s="18">
         <v>1</v>
       </c>
       <c r="I38" s="18" t="s">
@@ -19858,52 +20268,55 @@
       </c>
       <c r="AF38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM38" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="2" t="s">
@@ -19977,52 +20390,55 @@
       </c>
       <c r="AF39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL39" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM39" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="2">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="2">
         <v>1</v>
       </c>
       <c r="I40" s="2" t="s">
@@ -20096,52 +20512,55 @@
       </c>
       <c r="AF40" s="18">
         <v>1</v>
       </c>
       <c r="AG40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI40" s="18">
         <v>1</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL40" s="18">
         <v>1</v>
       </c>
       <c r="AM40" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F41" s="2">
         <v>1</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="2" t="s">
@@ -20215,52 +20634,55 @@
       </c>
       <c r="AF41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI41" s="18">
         <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL41" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM41" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="2">
         <v>1</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="2">
@@ -20334,52 +20756,55 @@
       </c>
       <c r="AF42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AH42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AM42" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="2">
         <v>2</v>
       </c>
       <c r="C43" s="2">
         <v>2</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="2">
@@ -20453,52 +20878,55 @@
       </c>
       <c r="AF43" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AG43" s="18">
         <v>1</v>
       </c>
       <c r="AH43" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AI43" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AL43" s="18">
         <v>1</v>
       </c>
       <c r="AM43" s="18" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="25">
         <v>2</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="25">
         <v>2</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="F44" s="25">
         <v>1</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -20572,75 +21000,78 @@
       </c>
       <c r="AF44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AG44" s="70" t="s">
         <v>30</v>
       </c>
       <c r="AH44" s="25">
         <v>1</v>
       </c>
       <c r="AI44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AJ44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AK44" s="25">
         <v>1</v>
       </c>
       <c r="AL44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AM44" s="25" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>27</v>
       </c>
       <c r="R45" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="28" customWidth="1"/>
     <col min="3" max="37" width="7.85546875" style="6" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
@@ -20966,50 +21397,53 @@
       <c r="M8" s="66"/>
       <c r="N8" s="66"/>
       <c r="O8" s="66"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="66"/>
       <c r="R8" s="66"/>
       <c r="S8" s="66"/>
       <c r="T8" s="66"/>
       <c r="U8" s="66"/>
       <c r="V8" s="66"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66"/>
       <c r="Y8" s="66"/>
       <c r="Z8" s="66"/>
       <c r="AA8" s="67"/>
       <c r="AB8" s="67"/>
       <c r="AC8" s="67"/>
       <c r="AD8" s="67"/>
       <c r="AE8" s="67"/>
       <c r="AF8" s="67"/>
       <c r="AG8" s="67"/>
       <c r="AH8" s="67"/>
       <c r="AI8" s="67"/>
       <c r="AJ8" s="67"/>
       <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="5">
         <v>6.91</v>
       </c>
       <c r="C9" s="5">
         <v>9.4700000000000006</v>
       </c>
       <c r="D9" s="5">
         <v>7.83</v>
       </c>
       <c r="E9" s="5">
         <v>6.63</v>
       </c>
       <c r="F9" s="5">
         <v>6.17</v>
       </c>
       <c r="G9" s="5">
         <v>6.71</v>
       </c>
       <c r="H9" s="5">
         <v>6.72</v>
@@ -21085,50 +21519,53 @@
       </c>
       <c r="AF9" s="36">
         <v>5.12</v>
       </c>
       <c r="AG9" s="36">
         <v>5.45</v>
       </c>
       <c r="AH9" s="36">
         <v>5.28</v>
       </c>
       <c r="AI9" s="36">
         <v>5.36</v>
       </c>
       <c r="AJ9" s="36">
         <v>5.42</v>
       </c>
       <c r="AK9" s="36">
         <v>5.26</v>
       </c>
       <c r="AL9" s="36">
         <v>2.81</v>
       </c>
       <c r="AM9" s="36">
         <v>4.38</v>
       </c>
+      <c r="AN9" s="36">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="5">
         <v>4.47</v>
       </c>
       <c r="C10" s="5">
         <v>5.66</v>
       </c>
       <c r="D10" s="5">
         <v>3.8</v>
       </c>
       <c r="E10" s="5">
         <v>2.85</v>
       </c>
       <c r="F10" s="5">
         <v>3.47</v>
       </c>
       <c r="G10" s="5">
         <v>4.45</v>
       </c>
       <c r="H10" s="5">
         <v>4.9400000000000004</v>
@@ -21204,50 +21641,53 @@
       </c>
       <c r="AF10" s="36">
         <v>3.11</v>
       </c>
       <c r="AG10" s="36">
         <v>3.16</v>
       </c>
       <c r="AH10" s="36">
         <v>3.59</v>
       </c>
       <c r="AI10" s="36">
         <v>3.59</v>
       </c>
       <c r="AJ10" s="36">
         <v>4.12</v>
       </c>
       <c r="AK10" s="36">
         <v>3.8</v>
       </c>
       <c r="AL10" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM10" s="36">
         <v>2.11</v>
       </c>
+      <c r="AN10" s="36">
+        <v>2.0699999999999998</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="C11" s="5">
         <v>16.3</v>
       </c>
       <c r="D11" s="5">
         <v>10.34</v>
       </c>
       <c r="E11" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="F11" s="5">
         <v>9.94</v>
       </c>
       <c r="G11" s="5">
         <v>11.18</v>
       </c>
       <c r="H11" s="5">
         <v>10.55</v>
@@ -21323,50 +21763,53 @@
       </c>
       <c r="AF11" s="36">
         <v>7.59</v>
       </c>
       <c r="AG11" s="36">
         <v>7.89</v>
       </c>
       <c r="AH11" s="36">
         <v>7.01</v>
       </c>
       <c r="AI11" s="36">
         <v>8.4</v>
       </c>
       <c r="AJ11" s="36">
         <v>7.73</v>
       </c>
       <c r="AK11" s="36">
         <v>7.09</v>
       </c>
       <c r="AL11" s="36">
         <v>12.2</v>
       </c>
       <c r="AM11" s="36">
         <v>5.99</v>
       </c>
+      <c r="AN11" s="36">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="5">
         <v>45.45</v>
       </c>
       <c r="D12" s="5">
         <v>32.79</v>
       </c>
       <c r="E12" s="5">
         <v>26.67</v>
       </c>
       <c r="F12" s="5">
         <v>21.51</v>
       </c>
       <c r="G12" s="5">
         <v>27.52</v>
       </c>
       <c r="H12" s="5">
         <v>22.06</v>
@@ -21442,50 +21885,53 @@
       </c>
       <c r="AF12" s="36">
         <v>22.22</v>
       </c>
       <c r="AG12" s="36">
         <v>18.690000000000001</v>
       </c>
       <c r="AH12" s="36">
         <v>17.39</v>
       </c>
       <c r="AI12" s="36">
         <v>16.260000000000002</v>
       </c>
       <c r="AJ12" s="36">
         <v>14.71</v>
       </c>
       <c r="AK12" s="36">
         <v>13.25</v>
       </c>
       <c r="AL12" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM12" s="36" t="s">
         <v>30</v>
       </c>
+      <c r="AN12" s="36" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="5">
         <v>6.49</v>
       </c>
       <c r="F13" s="5">
         <v>4.74</v>
       </c>
       <c r="G13" s="5">
         <v>7.84</v>
       </c>
       <c r="H13" s="5">
         <v>6.85</v>
@@ -21561,50 +22007,53 @@
       </c>
       <c r="AF13" s="36">
         <v>12.3</v>
       </c>
       <c r="AG13" s="36">
         <v>17.61</v>
       </c>
       <c r="AH13" s="36">
         <v>15.63</v>
       </c>
       <c r="AI13" s="36">
         <v>14.49</v>
       </c>
       <c r="AJ13" s="36">
         <v>13.19</v>
       </c>
       <c r="AK13" s="36">
         <v>11.74</v>
       </c>
       <c r="AL13" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM13" s="36">
         <v>13.51</v>
       </c>
+      <c r="AN13" s="36">
+        <v>9.52</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="5">
         <v>5.15</v>
       </c>
       <c r="C14" s="5">
         <v>8.93</v>
       </c>
       <c r="D14" s="5">
         <v>7.58</v>
       </c>
       <c r="E14" s="5">
         <v>6.94</v>
       </c>
       <c r="F14" s="5">
         <v>5.5</v>
       </c>
       <c r="G14" s="5">
         <v>4.6100000000000003</v>
       </c>
       <c r="H14" s="5">
         <v>5.27</v>
@@ -21680,50 +22129,53 @@
       </c>
       <c r="AF14" s="36">
         <v>6.77</v>
       </c>
       <c r="AG14" s="36">
         <v>7.63</v>
       </c>
       <c r="AH14" s="36">
         <v>6.62</v>
       </c>
       <c r="AI14" s="36">
         <v>5.89</v>
       </c>
       <c r="AJ14" s="36">
         <v>6.02</v>
       </c>
       <c r="AK14" s="36">
         <v>7.17</v>
       </c>
       <c r="AL14" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM14" s="36">
         <v>3.34</v>
       </c>
+      <c r="AN14" s="36">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>26.55</v>
       </c>
       <c r="D15" s="5">
         <v>24.1</v>
       </c>
       <c r="E15" s="5">
         <v>17.09</v>
       </c>
       <c r="F15" s="5">
         <v>13.51</v>
       </c>
       <c r="G15" s="5">
         <v>17.05</v>
       </c>
       <c r="H15" s="5">
         <v>14.29</v>
@@ -21798,96 +22250,100 @@
         <v>30</v>
       </c>
       <c r="AF15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AG15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AH15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AI15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AJ15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AK15" s="36" t="s">
         <v>54</v>
       </c>
       <c r="AL15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM15" s="36">
         <v>11.76</v>
+      </c>
+      <c r="AN15" s="36">
+        <v>8.5500000000000007</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="52"/>
       <c r="G16" s="52"/>
       <c r="H16" s="52"/>
       <c r="I16" s="52"/>
       <c r="J16" s="52"/>
       <c r="K16" s="52"/>
       <c r="L16" s="52"/>
       <c r="M16" s="52"/>
       <c r="N16" s="52"/>
       <c r="O16" s="5"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36"/>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
       <c r="AB16" s="36"/>
       <c r="AC16" s="36"/>
       <c r="AD16" s="36"/>
       <c r="AE16" s="36"/>
       <c r="AF16" s="36"/>
       <c r="AG16" s="36"/>
       <c r="AH16" s="36"/>
       <c r="AI16" s="36"/>
       <c r="AJ16" s="36"/>
       <c r="AK16" s="36"/>
       <c r="AL16" s="36"/>
       <c r="AM16" s="36"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="36"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="5">
         <v>5.21</v>
       </c>
       <c r="E17" s="5">
         <v>7.66</v>
       </c>
       <c r="F17" s="5">
         <v>5.99</v>
       </c>
       <c r="G17" s="5">
         <v>7.65</v>
       </c>
       <c r="H17" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="I17" s="5">
@@ -21961,52 +22417,55 @@
       </c>
       <c r="AF17" s="36">
         <v>2.77</v>
       </c>
       <c r="AG17" s="36">
         <v>4.93</v>
       </c>
       <c r="AH17" s="36">
         <v>4.3600000000000003</v>
       </c>
       <c r="AI17" s="36">
         <v>5.83</v>
       </c>
       <c r="AJ17" s="36">
         <v>5.43</v>
       </c>
       <c r="AK17" s="36">
         <v>4.83</v>
       </c>
       <c r="AL17" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM17" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="5" t="s">
@@ -22076,52 +22535,55 @@
       </c>
       <c r="AF18" s="36">
         <v>6.85</v>
       </c>
       <c r="AG18" s="36">
         <v>5.92</v>
       </c>
       <c r="AH18" s="36">
         <v>5.24</v>
       </c>
       <c r="AI18" s="36">
         <v>4.46</v>
       </c>
       <c r="AJ18" s="36">
         <v>4.17</v>
       </c>
       <c r="AK18" s="36">
         <v>3.92</v>
       </c>
       <c r="AL18" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM18" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5">
         <v>4.6500000000000004</v>
       </c>
       <c r="E19" s="5">
         <v>3.65</v>
       </c>
       <c r="F19" s="5">
         <v>2.85</v>
       </c>
       <c r="G19" s="5">
         <v>2.2999999999999998</v>
       </c>
       <c r="H19" s="5">
         <v>4.09</v>
       </c>
       <c r="I19" s="5">
@@ -22195,52 +22657,55 @@
       </c>
       <c r="AF19" s="36">
         <v>10.58</v>
       </c>
       <c r="AG19" s="36">
         <v>9.1999999999999993</v>
       </c>
       <c r="AH19" s="36">
         <v>8.23</v>
       </c>
       <c r="AI19" s="36">
         <v>9.33</v>
       </c>
       <c r="AJ19" s="36">
         <v>8.68</v>
       </c>
       <c r="AK19" s="36">
         <v>7.91</v>
       </c>
       <c r="AL19" s="36">
         <v>22.73</v>
       </c>
       <c r="AM19" s="36">
         <v>10.99</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="36">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="5">
         <v>33.33</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="5">
         <v>4.4400000000000004</v>
       </c>
       <c r="G20" s="5">
         <v>3.64</v>
       </c>
       <c r="H20" s="5">
         <v>2.99</v>
       </c>
       <c r="I20" s="5">
@@ -22314,52 +22779,55 @@
       </c>
       <c r="AF20" s="36">
         <v>4.05</v>
       </c>
       <c r="AG20" s="36">
         <v>3.56</v>
       </c>
       <c r="AH20" s="36">
         <v>3.03</v>
       </c>
       <c r="AI20" s="36">
         <v>5.56</v>
       </c>
       <c r="AJ20" s="36">
         <v>5.17</v>
       </c>
       <c r="AK20" s="36">
         <v>4.8</v>
       </c>
       <c r="AL20" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM20" s="36">
         <v>18.52</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="36">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="5">
         <v>48.78</v>
       </c>
       <c r="C21" s="5">
         <v>19.61</v>
       </c>
       <c r="D21" s="5">
         <v>13.89</v>
       </c>
       <c r="E21" s="5">
         <v>10.53</v>
       </c>
       <c r="F21" s="5">
         <v>8.06</v>
       </c>
       <c r="G21" s="5">
         <v>7.04</v>
       </c>
       <c r="H21" s="5">
         <v>6.06</v>
       </c>
       <c r="I21" s="5">
@@ -22433,52 +22901,55 @@
       </c>
       <c r="AF21" s="36">
         <v>12.05</v>
       </c>
       <c r="AG21" s="36">
         <v>10.75</v>
       </c>
       <c r="AH21" s="36">
         <v>9.26</v>
       </c>
       <c r="AI21" s="36">
         <v>8.4</v>
       </c>
       <c r="AJ21" s="36">
         <v>7.94</v>
       </c>
       <c r="AK21" s="36">
         <v>7.52</v>
       </c>
       <c r="AL21" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM21" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="36">
+        <v>32.26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="5">
         <v>31.25</v>
       </c>
       <c r="C22" s="5">
         <v>54.05</v>
       </c>
       <c r="D22" s="5">
         <v>34.479999999999997</v>
       </c>
       <c r="E22" s="5">
         <v>27.4</v>
       </c>
       <c r="F22" s="5">
         <v>22.6</v>
       </c>
       <c r="G22" s="5">
         <v>18.96</v>
       </c>
       <c r="H22" s="5">
         <v>15.81</v>
       </c>
       <c r="I22" s="5">
@@ -22552,52 +23023,55 @@
       </c>
       <c r="AF22" s="36">
         <v>11.76</v>
       </c>
       <c r="AG22" s="36">
         <v>15.31</v>
       </c>
       <c r="AH22" s="36">
         <v>12.99</v>
       </c>
       <c r="AI22" s="36">
         <v>12.2</v>
       </c>
       <c r="AJ22" s="36">
         <v>11.15</v>
       </c>
       <c r="AK22" s="36">
         <v>10.14</v>
       </c>
       <c r="AL22" s="36">
         <v>40</v>
       </c>
       <c r="AM22" s="36">
         <v>18.87</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="36">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="5">
         <v>18.87</v>
       </c>
       <c r="D23" s="5">
         <v>24.24</v>
       </c>
       <c r="E23" s="5">
         <v>18.96</v>
       </c>
       <c r="F23" s="5">
         <v>17.3</v>
       </c>
       <c r="G23" s="5">
         <v>14.58</v>
       </c>
       <c r="H23" s="5">
         <v>12.56</v>
       </c>
       <c r="I23" s="5">
@@ -22671,95 +23145,99 @@
       </c>
       <c r="AF23" s="36">
         <v>3.02</v>
       </c>
       <c r="AG23" s="36">
         <v>2.6</v>
       </c>
       <c r="AH23" s="36">
         <v>4.58</v>
       </c>
       <c r="AI23" s="36">
         <v>4.09</v>
       </c>
       <c r="AJ23" s="36">
         <v>3.82</v>
       </c>
       <c r="AK23" s="36">
         <v>5.26</v>
       </c>
       <c r="AL23" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM23" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="69"/>
       <c r="AB24" s="69"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="69"/>
       <c r="AF24" s="69"/>
       <c r="AG24" s="72"/>
       <c r="AH24" s="72"/>
       <c r="AI24" s="72"/>
       <c r="AJ24" s="67"/>
       <c r="AK24" s="67"/>
-      <c r="AL24" s="36"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="67"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="73"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5">
         <v>4.37</v>
       </c>
       <c r="C25" s="5">
         <v>8.5399999999999991</v>
       </c>
       <c r="D25" s="5">
         <v>6.66</v>
       </c>
       <c r="E25" s="5">
         <v>5.92</v>
       </c>
       <c r="F25" s="5">
         <v>5.51</v>
       </c>
       <c r="G25" s="5">
         <v>6.42</v>
       </c>
       <c r="H25" s="5">
         <v>6.47</v>
       </c>
       <c r="I25" s="5">
@@ -22833,52 +23311,55 @@
       </c>
       <c r="AF25" s="36">
         <v>4.6399999999999997</v>
       </c>
       <c r="AG25" s="36">
         <v>5.13</v>
       </c>
       <c r="AH25" s="36">
         <v>5</v>
       </c>
       <c r="AI25" s="36">
         <v>5.04</v>
       </c>
       <c r="AJ25" s="36">
         <v>5.23</v>
       </c>
       <c r="AK25" s="36">
         <v>5.0599999999999996</v>
       </c>
       <c r="AL25" s="36">
         <v>1.1599999999999999</v>
       </c>
       <c r="AM25" s="36">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="36">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5">
         <v>4.47</v>
       </c>
       <c r="C26" s="5">
         <v>5.66</v>
       </c>
       <c r="D26" s="5">
         <v>3.8</v>
       </c>
       <c r="E26" s="5">
         <v>2.85</v>
       </c>
       <c r="F26" s="5">
         <v>3.47</v>
       </c>
       <c r="G26" s="5">
         <v>4.45</v>
       </c>
       <c r="H26" s="5">
         <v>4.9400000000000004</v>
       </c>
       <c r="I26" s="5">
@@ -22952,52 +23433,55 @@
       </c>
       <c r="AF26" s="36">
         <v>3.11</v>
       </c>
       <c r="AG26" s="36">
         <v>3.16</v>
       </c>
       <c r="AH26" s="36">
         <v>3.59</v>
       </c>
       <c r="AI26" s="36">
         <v>3.59</v>
       </c>
       <c r="AJ26" s="36">
         <v>4.12</v>
       </c>
       <c r="AK26" s="36">
         <v>3.8</v>
       </c>
       <c r="AL26" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM26" s="36">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="36">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="C27" s="5">
         <v>16.3</v>
       </c>
       <c r="D27" s="5">
         <v>10.34</v>
       </c>
       <c r="E27" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="F27" s="5">
         <v>9.94</v>
       </c>
       <c r="G27" s="5">
         <v>11.18</v>
       </c>
       <c r="H27" s="5">
         <v>10.55</v>
       </c>
       <c r="I27" s="5">
@@ -23071,52 +23555,55 @@
       </c>
       <c r="AF27" s="36">
         <v>7.59</v>
       </c>
       <c r="AG27" s="36">
         <v>7.89</v>
       </c>
       <c r="AH27" s="36">
         <v>7.01</v>
       </c>
       <c r="AI27" s="36">
         <v>8.4</v>
       </c>
       <c r="AJ27" s="36">
         <v>7.73</v>
       </c>
       <c r="AK27" s="36">
         <v>7.09</v>
       </c>
       <c r="AL27" s="36">
         <v>12.2</v>
       </c>
       <c r="AM27" s="36">
         <v>5.99</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="36">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="5">
         <v>45.45</v>
       </c>
       <c r="D28" s="5">
         <v>32.79</v>
       </c>
       <c r="E28" s="5">
         <v>26.67</v>
       </c>
       <c r="F28" s="5">
         <v>21.51</v>
       </c>
       <c r="G28" s="5">
         <v>27.52</v>
       </c>
       <c r="H28" s="5">
         <v>22.06</v>
       </c>
       <c r="I28" s="5">
@@ -23190,52 +23677,55 @@
       </c>
       <c r="AF28" s="36">
         <v>22.22</v>
       </c>
       <c r="AG28" s="36">
         <v>18.690000000000001</v>
       </c>
       <c r="AH28" s="36">
         <v>17.39</v>
       </c>
       <c r="AI28" s="36">
         <v>16.260000000000002</v>
       </c>
       <c r="AJ28" s="36">
         <v>14.71</v>
       </c>
       <c r="AK28" s="36">
         <v>13.25</v>
       </c>
       <c r="AL28" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM28" s="36" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="5">
         <v>6.49</v>
       </c>
       <c r="F29" s="5">
         <v>4.74</v>
       </c>
       <c r="G29" s="5">
         <v>7.84</v>
       </c>
       <c r="H29" s="5">
         <v>6.85</v>
       </c>
       <c r="I29" s="5">
@@ -23309,52 +23799,55 @@
       </c>
       <c r="AF29" s="36">
         <v>12.3</v>
       </c>
       <c r="AG29" s="36">
         <v>17.61</v>
       </c>
       <c r="AH29" s="36">
         <v>15.63</v>
       </c>
       <c r="AI29" s="36">
         <v>14.49</v>
       </c>
       <c r="AJ29" s="36">
         <v>13.19</v>
       </c>
       <c r="AK29" s="36">
         <v>11.74</v>
       </c>
       <c r="AL29" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM29" s="36">
         <v>13.51</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="36">
+        <v>9.52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5">
         <v>5.15</v>
       </c>
       <c r="C30" s="5">
         <v>8.93</v>
       </c>
       <c r="D30" s="5">
         <v>7.58</v>
       </c>
       <c r="E30" s="5">
         <v>6.94</v>
       </c>
       <c r="F30" s="5">
         <v>5.5</v>
       </c>
       <c r="G30" s="5">
         <v>4.6100000000000003</v>
       </c>
       <c r="H30" s="5">
         <v>5.27</v>
       </c>
       <c r="I30" s="5">
@@ -23428,52 +23921,55 @@
       </c>
       <c r="AF30" s="36">
         <v>6.77</v>
       </c>
       <c r="AG30" s="36">
         <v>7.63</v>
       </c>
       <c r="AH30" s="36">
         <v>6.62</v>
       </c>
       <c r="AI30" s="36">
         <v>5.89</v>
       </c>
       <c r="AJ30" s="36">
         <v>6.02</v>
       </c>
       <c r="AK30" s="36">
         <v>7.17</v>
       </c>
       <c r="AL30" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM30" s="36">
         <v>3.34</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="36">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="5">
         <v>26.55</v>
       </c>
       <c r="D31" s="5">
         <v>24.1</v>
       </c>
       <c r="E31" s="5">
         <v>17.09</v>
       </c>
       <c r="F31" s="5">
         <v>13.51</v>
       </c>
       <c r="G31" s="5">
         <v>17.05</v>
       </c>
       <c r="H31" s="5">
         <v>14.29</v>
       </c>
       <c r="I31" s="5">
@@ -23547,95 +24043,99 @@
       </c>
       <c r="AF31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AG31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AH31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AI31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AJ31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AK31" s="36" t="s">
         <v>54</v>
       </c>
       <c r="AL31" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM31" s="36">
         <v>11.76</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="36">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="52"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
       <c r="T32" s="36"/>
       <c r="U32" s="36"/>
       <c r="V32" s="36"/>
       <c r="W32" s="36"/>
       <c r="X32" s="36"/>
       <c r="Y32" s="36"/>
       <c r="Z32" s="36"/>
       <c r="AA32" s="36"/>
       <c r="AB32" s="36"/>
       <c r="AC32" s="36"/>
       <c r="AD32" s="36"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="36"/>
       <c r="AG32" s="36"/>
       <c r="AH32" s="36"/>
       <c r="AI32" s="36"/>
       <c r="AJ32" s="36"/>
       <c r="AK32" s="36"/>
       <c r="AL32" s="36"/>
       <c r="AM32" s="36"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="36"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="5">
         <v>9.8000000000000007</v>
       </c>
       <c r="E33" s="5">
         <v>14.81</v>
       </c>
       <c r="F33" s="5">
         <v>11.05</v>
       </c>
       <c r="G33" s="5">
         <v>9.76</v>
       </c>
       <c r="H33" s="5">
         <v>8.4</v>
       </c>
       <c r="I33" s="5">
@@ -23709,52 +24209,55 @@
       </c>
       <c r="AF33" s="36">
         <v>5.68</v>
       </c>
       <c r="AG33" s="36">
         <v>10.15</v>
       </c>
       <c r="AH33" s="36">
         <v>9.09</v>
       </c>
       <c r="AI33" s="36">
         <v>12.24</v>
       </c>
       <c r="AJ33" s="36">
         <v>11.72</v>
       </c>
       <c r="AK33" s="36">
         <v>10.42</v>
       </c>
       <c r="AL33" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM33" s="36" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="F34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="37" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="52" t="s">
@@ -23828,94 +24331,99 @@
       </c>
       <c r="AF34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AG34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AH34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AI34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AJ34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AK34" s="36" t="s">
         <v>54</v>
       </c>
       <c r="AL34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM34" s="36">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="36">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="67"/>
       <c r="AB35" s="69"/>
       <c r="AC35" s="69"/>
       <c r="AD35" s="69"/>
       <c r="AE35" s="69"/>
       <c r="AF35" s="69"/>
       <c r="AG35" s="72"/>
       <c r="AH35" s="72"/>
       <c r="AI35" s="72"/>
       <c r="AJ35" s="67"/>
       <c r="AK35" s="67"/>
-      <c r="AL35" s="36"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AL35" s="67"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="73"/>
+    </row>
+    <row r="36" spans="1:40" s="23" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="5">
         <v>16.559999999999999</v>
       </c>
       <c r="C36" s="5">
         <v>13.16</v>
       </c>
       <c r="D36" s="5">
         <v>12.39</v>
       </c>
       <c r="E36" s="5">
         <v>9.4700000000000006</v>
       </c>
       <c r="F36" s="5">
         <v>8.81</v>
       </c>
       <c r="G36" s="5">
         <v>7.87</v>
       </c>
       <c r="H36" s="5">
         <v>7.76</v>
       </c>
       <c r="I36" s="5">
@@ -23989,95 +24497,99 @@
       </c>
       <c r="AF36" s="36">
         <v>7.14</v>
       </c>
       <c r="AG36" s="36">
         <v>6.79</v>
       </c>
       <c r="AH36" s="36">
         <v>6.45</v>
       </c>
       <c r="AI36" s="36">
         <v>6.7</v>
       </c>
       <c r="AJ36" s="36">
         <v>6.22</v>
       </c>
       <c r="AK36" s="36">
         <v>6.09</v>
       </c>
       <c r="AL36" s="36">
         <v>9.9</v>
       </c>
       <c r="AM36" s="36">
         <v>5.12</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="36">
+        <v>6.71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="37"/>
       <c r="F37" s="5"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36"/>
       <c r="U37" s="36"/>
       <c r="V37" s="36"/>
       <c r="W37" s="36"/>
       <c r="X37" s="36"/>
       <c r="Y37" s="36"/>
       <c r="Z37" s="36"/>
       <c r="AA37" s="36"/>
       <c r="AB37" s="36"/>
       <c r="AC37" s="36"/>
       <c r="AD37" s="36"/>
       <c r="AE37" s="36"/>
       <c r="AF37" s="36"/>
       <c r="AG37" s="36"/>
       <c r="AH37" s="36"/>
       <c r="AI37" s="36"/>
       <c r="AJ37" s="36"/>
       <c r="AK37" s="36"/>
       <c r="AL37" s="36"/>
       <c r="AM37" s="36"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="36"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="37" t="s">
         <v>30</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G38" s="5">
         <v>5.35</v>
       </c>
       <c r="H38" s="5">
         <v>8.85</v>
       </c>
       <c r="I38" s="5">
@@ -24151,52 +24663,55 @@
       </c>
       <c r="AF38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AG38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AH38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AI38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AJ38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AK38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AL38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM38" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="37" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="52" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="5" t="s">
@@ -24270,52 +24785,55 @@
       </c>
       <c r="AF39" s="36">
         <v>6.85</v>
       </c>
       <c r="AG39" s="36">
         <v>5.92</v>
       </c>
       <c r="AH39" s="36">
         <v>5.24</v>
       </c>
       <c r="AI39" s="36">
         <v>4.46</v>
       </c>
       <c r="AJ39" s="36">
         <v>4.17</v>
       </c>
       <c r="AK39" s="36">
         <v>3.92</v>
       </c>
       <c r="AL39" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM39" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="5">
         <v>4.6500000000000004</v>
       </c>
       <c r="E40" s="5">
         <v>3.65</v>
       </c>
       <c r="F40" s="5">
         <v>2.85</v>
       </c>
       <c r="G40" s="5">
         <v>2.2999999999999998</v>
       </c>
       <c r="H40" s="5">
         <v>4.09</v>
       </c>
       <c r="I40" s="5">
@@ -24389,52 +24907,55 @@
       </c>
       <c r="AF40" s="36">
         <v>10.58</v>
       </c>
       <c r="AG40" s="36">
         <v>9.1999999999999993</v>
       </c>
       <c r="AH40" s="36">
         <v>8.23</v>
       </c>
       <c r="AI40" s="36">
         <v>9.33</v>
       </c>
       <c r="AJ40" s="36">
         <v>8.68</v>
       </c>
       <c r="AK40" s="36">
         <v>7.91</v>
       </c>
       <c r="AL40" s="36">
         <v>22.73</v>
       </c>
       <c r="AM40" s="36">
         <v>10.99</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="36">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="37" t="s">
         <v>30</v>
       </c>
       <c r="F41" s="5">
         <v>6.9</v>
       </c>
       <c r="G41" s="5">
         <v>5.43</v>
       </c>
       <c r="H41" s="5">
         <v>4.4400000000000004</v>
       </c>
       <c r="I41" s="5">
@@ -24508,52 +25029,55 @@
       </c>
       <c r="AF41" s="36">
         <v>6.1</v>
       </c>
       <c r="AG41" s="36">
         <v>5.35</v>
       </c>
       <c r="AH41" s="36">
         <v>4.63</v>
       </c>
       <c r="AI41" s="36">
         <v>8.44</v>
       </c>
       <c r="AJ41" s="36">
         <v>7.87</v>
       </c>
       <c r="AK41" s="36">
         <v>7.27</v>
       </c>
       <c r="AL41" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM41" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="5">
         <v>33.33</v>
       </c>
       <c r="C42" s="5">
         <v>19.61</v>
       </c>
       <c r="D42" s="5">
         <v>13.89</v>
       </c>
       <c r="E42" s="5">
         <v>10.53</v>
       </c>
       <c r="F42" s="5">
         <v>8.06</v>
       </c>
       <c r="G42" s="5">
         <v>7.04</v>
       </c>
       <c r="H42" s="5">
         <v>6.06</v>
       </c>
       <c r="I42" s="5">
@@ -24627,52 +25151,55 @@
       </c>
       <c r="AF42" s="36">
         <v>12.05</v>
       </c>
       <c r="AG42" s="36">
         <v>10.75</v>
       </c>
       <c r="AH42" s="36">
         <v>9.26</v>
       </c>
       <c r="AI42" s="36">
         <v>8.4</v>
       </c>
       <c r="AJ42" s="36">
         <v>7.94</v>
       </c>
       <c r="AK42" s="36">
         <v>7.52</v>
       </c>
       <c r="AL42" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AM42" s="36" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="36">
+        <v>32.26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="5">
         <v>48.78</v>
       </c>
       <c r="C43" s="5">
         <v>54.05</v>
       </c>
       <c r="D43" s="5">
         <v>34.479999999999997</v>
       </c>
       <c r="E43" s="5">
         <v>27.4</v>
       </c>
       <c r="F43" s="5">
         <v>22.6</v>
       </c>
       <c r="G43" s="5">
         <v>18.96</v>
       </c>
       <c r="H43" s="5">
         <v>15.81</v>
       </c>
       <c r="I43" s="5">
@@ -24746,52 +25273,55 @@
       </c>
       <c r="AF43" s="36">
         <v>11.76</v>
       </c>
       <c r="AG43" s="36">
         <v>15.31</v>
       </c>
       <c r="AH43" s="36">
         <v>12.99</v>
       </c>
       <c r="AI43" s="36">
         <v>12.2</v>
       </c>
       <c r="AJ43" s="36">
         <v>11.15</v>
       </c>
       <c r="AK43" s="36">
         <v>10.14</v>
       </c>
       <c r="AL43" s="36">
         <v>40</v>
       </c>
       <c r="AM43" s="36">
         <v>18.87</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="36">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="38">
         <v>31.25</v>
       </c>
       <c r="C44" s="38">
         <v>18.87</v>
       </c>
       <c r="D44" s="38">
         <v>24.24</v>
       </c>
       <c r="E44" s="38">
         <v>18.96</v>
       </c>
       <c r="F44" s="38">
         <v>17.3</v>
       </c>
       <c r="G44" s="38">
         <v>14.58</v>
       </c>
       <c r="H44" s="38">
         <v>12.56</v>
       </c>
       <c r="I44" s="38">
@@ -24865,52 +25395,55 @@
       </c>
       <c r="AF44" s="38">
         <v>3.02</v>
       </c>
       <c r="AG44" s="71">
         <v>2.6</v>
       </c>
       <c r="AH44" s="38">
         <v>4.58</v>
       </c>
       <c r="AI44" s="38">
         <v>4.09</v>
       </c>
       <c r="AJ44" s="38">
         <v>3.82</v>
       </c>
       <c r="AK44" s="38">
         <v>5.26</v>
       </c>
       <c r="AL44" s="38" t="s">
         <v>30</v>
       </c>
       <c r="AM44" s="38" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="38" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>27</v>
       </c>
       <c r="R45" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>