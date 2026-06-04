--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -5,70 +5,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4410" yWindow="-105" windowWidth="23790" windowHeight="11295" tabRatio="846"/>
+    <workbookView xWindow="1050" yWindow="-435" windowWidth="23790" windowHeight="11295" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Число умерших по полу'!$6:$7</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Младенческая смертность'!$A$1:$V$46</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Число умерших'!$A$1:$V$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Младенческая смертность'!$A$1:$J$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Число умерших'!$A$1:$J$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1532" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1206" uniqueCount="55">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -119,53 +119,50 @@
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">январь-декабрь </t>
-[...1 lines deleted...]
-  <si>
     <t>Карагандинская область</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
     <t>г. Приозерск</t>
   </si>
   <si>
     <t>Сарань г.а.</t>
   </si>
   <si>
     <t>Темиртау г.а.</t>
   </si>
   <si>
     <t>Шахтинск г.а.</t>
   </si>
   <si>
     <t>Районы:</t>
   </si>
   <si>
     <t>Абайский</t>
@@ -202,51 +199,51 @@
   </si>
   <si>
     <t>Число умерших младенцев до 1 года*</t>
   </si>
   <si>
     <t>Коэффициент младенческой смертности*</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -282,66 +279,72 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -408,314 +411,223 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -996,24465 +908,17094 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW95"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="25" width="8.42578125" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="13.9" customHeight="1">
-[...6 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+    </row>
+    <row r="5" spans="1:37" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33"/>
+      <c r="AE5" s="33"/>
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41"/>
+      <c r="AK5" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="57">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK7" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="61"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="2">
+        <v>1050</v>
+      </c>
+      <c r="C9" s="12">
+        <v>820</v>
+      </c>
+      <c r="D9" s="12">
+        <v>826</v>
+      </c>
+      <c r="E9" s="12">
+        <v>901</v>
+      </c>
+      <c r="F9" s="12">
+        <v>892</v>
+      </c>
+      <c r="G9" s="12">
+        <v>845</v>
+      </c>
+      <c r="H9" s="12">
+        <v>927</v>
+      </c>
+      <c r="I9" s="12">
+        <v>835</v>
+      </c>
+      <c r="J9" s="12">
+        <v>934</v>
+      </c>
+      <c r="K9" s="12">
+        <v>885</v>
+      </c>
+      <c r="L9" s="12">
+        <v>847</v>
+      </c>
+      <c r="M9" s="12">
+        <v>892</v>
+      </c>
+      <c r="N9" s="12">
+        <v>893</v>
+      </c>
+      <c r="O9" s="12">
+        <v>855</v>
+      </c>
+      <c r="P9" s="12">
+        <v>823</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>947</v>
+      </c>
+      <c r="R9" s="12">
+        <v>838</v>
+      </c>
+      <c r="S9" s="12">
+        <v>883</v>
+      </c>
+      <c r="T9" s="12">
+        <v>901</v>
+      </c>
+      <c r="U9" s="12">
+        <v>823</v>
+      </c>
+      <c r="V9" s="12">
+        <v>904</v>
+      </c>
+      <c r="W9" s="12">
+        <v>932</v>
+      </c>
+      <c r="X9" s="12">
+        <v>825</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>1014</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>819</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>787</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>974</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>866</v>
+      </c>
+      <c r="AD9" s="56"/>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="2">
+        <v>450</v>
+      </c>
+      <c r="C10" s="12">
+        <v>356</v>
+      </c>
+      <c r="D10" s="12">
+        <v>362</v>
+      </c>
+      <c r="E10" s="12">
+        <v>387</v>
+      </c>
+      <c r="F10" s="12">
+        <v>378</v>
+      </c>
+      <c r="G10" s="12">
+        <v>350</v>
+      </c>
+      <c r="H10" s="12">
+        <v>404</v>
+      </c>
+      <c r="I10" s="12">
+        <v>351</v>
+      </c>
+      <c r="J10" s="12">
+        <v>423</v>
+      </c>
+      <c r="K10" s="12">
+        <v>370</v>
+      </c>
+      <c r="L10" s="12">
+        <v>364</v>
+      </c>
+      <c r="M10" s="12">
+        <v>403</v>
+      </c>
+      <c r="N10" s="12">
+        <v>418</v>
+      </c>
+      <c r="O10" s="12">
+        <v>373</v>
+      </c>
+      <c r="P10" s="12">
+        <v>367</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>433</v>
+      </c>
+      <c r="R10" s="12">
+        <v>362</v>
+      </c>
+      <c r="S10" s="12">
+        <v>375</v>
+      </c>
+      <c r="T10" s="12">
+        <v>378</v>
+      </c>
+      <c r="U10" s="12">
+        <v>357</v>
+      </c>
+      <c r="V10" s="12">
+        <v>389</v>
+      </c>
+      <c r="W10" s="12">
+        <v>398</v>
+      </c>
+      <c r="X10" s="12">
+        <v>380</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>423</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>378</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>350</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>428</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>356</v>
+      </c>
+      <c r="AD10" s="56"/>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2">
+        <v>92</v>
+      </c>
+      <c r="C11" s="12">
+        <v>54</v>
+      </c>
+      <c r="D11" s="12">
+        <v>59</v>
+      </c>
+      <c r="E11" s="12">
+        <v>62</v>
+      </c>
+      <c r="F11" s="12">
+        <v>67</v>
+      </c>
+      <c r="G11" s="12">
+        <v>64</v>
+      </c>
+      <c r="H11" s="12">
+        <v>77</v>
+      </c>
+      <c r="I11" s="12">
+        <v>58</v>
+      </c>
+      <c r="J11" s="12">
+        <v>58</v>
+      </c>
+      <c r="K11" s="12">
+        <v>65</v>
+      </c>
+      <c r="L11" s="12">
         <v>48</v>
       </c>
-      <c r="B2" s="50"/>
-[...82 lines deleted...]
-      <c r="AW5" s="61" t="s">
+      <c r="M11" s="12">
+        <v>67</v>
+      </c>
+      <c r="N11" s="12">
+        <v>57</v>
+      </c>
+      <c r="O11" s="12">
+        <v>54</v>
+      </c>
+      <c r="P11" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>58</v>
+      </c>
+      <c r="R11" s="12">
+        <v>48</v>
+      </c>
+      <c r="S11" s="12">
+        <v>66</v>
+      </c>
+      <c r="T11" s="12">
+        <v>69</v>
+      </c>
+      <c r="U11" s="12">
+        <v>56</v>
+      </c>
+      <c r="V11" s="12">
+        <v>55</v>
+      </c>
+      <c r="W11" s="12">
+        <v>59</v>
+      </c>
+      <c r="X11" s="12">
+        <v>39</v>
+      </c>
+      <c r="Y11" s="12">
+        <v>70</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>52</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>43</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>52</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>59</v>
+      </c>
+      <c r="AD11" s="56"/>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="2">
+        <v>4</v>
+      </c>
+      <c r="C12" s="12">
+        <v>2</v>
+      </c>
+      <c r="D12" s="12">
+        <v>3</v>
+      </c>
+      <c r="E12" s="12">
+        <v>5</v>
+      </c>
+      <c r="F12" s="12">
+        <v>2</v>
+      </c>
+      <c r="G12" s="12">
+        <v>6</v>
+      </c>
+      <c r="H12" s="12">
+        <v>6</v>
+      </c>
+      <c r="I12" s="12">
+        <v>8</v>
+      </c>
+      <c r="J12" s="12">
+        <v>4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>4</v>
+      </c>
+      <c r="L12" s="12">
+        <v>5</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1</v>
+      </c>
+      <c r="N12" s="12">
+        <v>4</v>
+      </c>
+      <c r="O12" s="12">
+        <v>3</v>
+      </c>
+      <c r="P12" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>3</v>
+      </c>
+      <c r="R12" s="12">
+        <v>6</v>
+      </c>
+      <c r="S12" s="12">
+        <v>4</v>
+      </c>
+      <c r="T12" s="12">
+        <v>7</v>
+      </c>
+      <c r="U12" s="12">
+        <v>3</v>
+      </c>
+      <c r="V12" s="12">
+        <v>4</v>
+      </c>
+      <c r="W12" s="12">
+        <v>9</v>
+      </c>
+      <c r="X12" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>4</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>4</v>
+      </c>
+      <c r="AD12" s="56"/>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="2">
+        <v>53</v>
+      </c>
+      <c r="C13" s="12">
+        <v>29</v>
+      </c>
+      <c r="D13" s="12">
+        <v>40</v>
+      </c>
+      <c r="E13" s="12">
+        <v>37</v>
+      </c>
+      <c r="F13" s="12">
+        <v>35</v>
+      </c>
+      <c r="G13" s="12">
+        <v>42</v>
+      </c>
+      <c r="H13" s="12">
+        <v>43</v>
+      </c>
+      <c r="I13" s="12">
+        <v>39</v>
+      </c>
+      <c r="J13" s="12">
+        <v>30</v>
+      </c>
+      <c r="K13" s="12">
+        <v>38</v>
+      </c>
+      <c r="L13" s="12">
+        <v>39</v>
+      </c>
+      <c r="M13" s="12">
+        <v>50</v>
+      </c>
+      <c r="N13" s="12">
+        <v>32</v>
+      </c>
+      <c r="O13" s="12">
+        <v>41</v>
+      </c>
+      <c r="P13" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>47</v>
+      </c>
+      <c r="R13" s="12">
+        <v>37</v>
+      </c>
+      <c r="S13" s="12">
+        <v>39</v>
+      </c>
+      <c r="T13" s="12">
+        <v>47</v>
+      </c>
+      <c r="U13" s="12">
+        <v>49</v>
+      </c>
+      <c r="V13" s="12">
+        <v>34</v>
+      </c>
+      <c r="W13" s="12">
+        <v>45</v>
+      </c>
+      <c r="X13" s="12">
+        <v>41</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>43</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>42</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>33</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>39</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>38</v>
+      </c>
+      <c r="AD13" s="56"/>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2">
+        <v>175</v>
+      </c>
+      <c r="C14" s="12">
+        <v>151</v>
+      </c>
+      <c r="D14" s="12">
+        <v>143</v>
+      </c>
+      <c r="E14" s="12">
+        <v>171</v>
+      </c>
+      <c r="F14" s="12">
+        <v>158</v>
+      </c>
+      <c r="G14" s="12">
+        <v>149</v>
+      </c>
+      <c r="H14" s="12">
+        <v>171</v>
+      </c>
+      <c r="I14" s="12">
+        <v>155</v>
+      </c>
+      <c r="J14" s="12">
+        <v>185</v>
+      </c>
+      <c r="K14" s="12">
+        <v>160</v>
+      </c>
+      <c r="L14" s="12">
+        <v>143</v>
+      </c>
+      <c r="M14" s="12">
+        <v>125</v>
+      </c>
+      <c r="N14" s="12">
+        <v>131</v>
+      </c>
+      <c r="O14" s="12">
+        <v>153</v>
+      </c>
+      <c r="P14" s="12">
+        <v>146</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>171</v>
+      </c>
+      <c r="R14" s="12">
+        <v>145</v>
+      </c>
+      <c r="S14" s="12">
+        <v>155</v>
+      </c>
+      <c r="T14" s="12">
+        <v>157</v>
+      </c>
+      <c r="U14" s="12">
+        <v>138</v>
+      </c>
+      <c r="V14" s="12">
+        <v>170</v>
+      </c>
+      <c r="W14" s="12">
+        <v>158</v>
+      </c>
+      <c r="X14" s="12">
+        <v>138</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>181</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>134</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>143</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>181</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>164</v>
+      </c>
+      <c r="AD14" s="56"/>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="2">
+        <v>75</v>
+      </c>
+      <c r="C15" s="12">
+        <v>55</v>
+      </c>
+      <c r="D15" s="12">
+        <v>57</v>
+      </c>
+      <c r="E15" s="12">
+        <v>62</v>
+      </c>
+      <c r="F15" s="12">
+        <v>50</v>
+      </c>
+      <c r="G15" s="12">
+        <v>69</v>
+      </c>
+      <c r="H15" s="12">
+        <v>44</v>
+      </c>
+      <c r="I15" s="12">
+        <v>62</v>
+      </c>
+      <c r="J15" s="12">
+        <v>59</v>
+      </c>
+      <c r="K15" s="12">
+        <v>59</v>
+      </c>
+      <c r="L15" s="12">
+        <v>67</v>
+      </c>
+      <c r="M15" s="12">
+        <v>52</v>
+      </c>
+      <c r="N15" s="12">
+        <v>46</v>
+      </c>
+      <c r="O15" s="12">
+        <v>51</v>
+      </c>
+      <c r="P15" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>57</v>
+      </c>
+      <c r="R15" s="12">
+        <v>51</v>
+      </c>
+      <c r="S15" s="12">
+        <v>41</v>
+      </c>
+      <c r="T15" s="12">
+        <v>44</v>
+      </c>
+      <c r="U15" s="12">
+        <v>58</v>
+      </c>
+      <c r="V15" s="12">
+        <v>64</v>
+      </c>
+      <c r="W15" s="12">
+        <v>56</v>
+      </c>
+      <c r="X15" s="12">
+        <v>63</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>65</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>46</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>43</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>56</v>
+      </c>
+      <c r="AD15" s="56"/>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="12"/>
+      <c r="Y16" s="12"/>
+      <c r="Z16" s="12"/>
+      <c r="AA16" s="12"/>
+      <c r="AB16" s="12"/>
+      <c r="AC16" s="12"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="2">
+        <v>53</v>
+      </c>
+      <c r="C17" s="12">
+        <v>47</v>
+      </c>
+      <c r="D17" s="12">
+        <v>56</v>
+      </c>
+      <c r="E17" s="12">
+        <v>62</v>
+      </c>
+      <c r="F17" s="12">
+        <v>59</v>
+      </c>
+      <c r="G17" s="12">
+        <v>49</v>
+      </c>
+      <c r="H17" s="12">
+        <v>48</v>
+      </c>
+      <c r="I17" s="12">
+        <v>47</v>
+      </c>
+      <c r="J17" s="12">
+        <v>64</v>
+      </c>
+      <c r="K17" s="12">
+        <v>53</v>
+      </c>
+      <c r="L17" s="12">
+        <v>52</v>
+      </c>
+      <c r="M17" s="12">
+        <v>59</v>
+      </c>
+      <c r="N17" s="12">
+        <v>64</v>
+      </c>
+      <c r="O17" s="12">
+        <v>50</v>
+      </c>
+      <c r="P17" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>55</v>
+      </c>
+      <c r="R17" s="12">
+        <v>56</v>
+      </c>
+      <c r="S17" s="12">
+        <v>62</v>
+      </c>
+      <c r="T17" s="12">
+        <v>54</v>
+      </c>
+      <c r="U17" s="12">
+        <v>46</v>
+      </c>
+      <c r="V17" s="12">
+        <v>60</v>
+      </c>
+      <c r="W17" s="12">
+        <v>51</v>
+      </c>
+      <c r="X17" s="12">
+        <v>41</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>63</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>55</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>57</v>
+      </c>
+      <c r="AD17" s="56"/>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="2">
+        <v>12</v>
+      </c>
+      <c r="C18" s="12">
+        <v>8</v>
+      </c>
+      <c r="D18" s="12">
+        <v>6</v>
+      </c>
+      <c r="E18" s="12">
+        <v>6</v>
+      </c>
+      <c r="F18" s="12">
+        <v>15</v>
+      </c>
+      <c r="G18" s="12">
+        <v>6</v>
+      </c>
+      <c r="H18" s="12">
+        <v>11</v>
+      </c>
+      <c r="I18" s="12">
+        <v>12</v>
+      </c>
+      <c r="J18" s="12">
+        <v>11</v>
+      </c>
+      <c r="K18" s="12">
+        <v>4</v>
+      </c>
+      <c r="L18" s="12">
+        <v>15</v>
+      </c>
+      <c r="M18" s="12">
+        <v>12</v>
+      </c>
+      <c r="N18" s="12">
+        <v>8</v>
+      </c>
+      <c r="O18" s="12">
+        <v>9</v>
+      </c>
+      <c r="P18" s="12">
+        <v>8</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>17</v>
+      </c>
+      <c r="R18" s="12">
+        <v>14</v>
+      </c>
+      <c r="S18" s="12">
+        <v>8</v>
+      </c>
+      <c r="T18" s="12">
+        <v>8</v>
+      </c>
+      <c r="U18" s="12">
+        <v>9</v>
+      </c>
+      <c r="V18" s="12">
+        <v>8</v>
+      </c>
+      <c r="W18" s="12">
         <v>10</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B7" s="13" t="s">
+      <c r="X18" s="12">
+        <v>9</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>10</v>
+      </c>
+      <c r="AA18" s="12">
         <v>5</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="AB18" s="12">
+        <v>11</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>14</v>
+      </c>
+      <c r="AD18" s="56"/>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="2">
+        <v>49</v>
+      </c>
+      <c r="C19" s="12">
+        <v>42</v>
+      </c>
+      <c r="D19" s="12">
+        <v>29</v>
+      </c>
+      <c r="E19" s="12">
+        <v>29</v>
+      </c>
+      <c r="F19" s="12">
+        <v>49</v>
+      </c>
+      <c r="G19" s="12">
+        <v>43</v>
+      </c>
+      <c r="H19" s="12">
+        <v>38</v>
+      </c>
+      <c r="I19" s="12">
+        <v>27</v>
+      </c>
+      <c r="J19" s="12">
+        <v>28</v>
+      </c>
+      <c r="K19" s="12">
+        <v>45</v>
+      </c>
+      <c r="L19" s="12">
+        <v>36</v>
+      </c>
+      <c r="M19" s="12">
+        <v>43</v>
+      </c>
+      <c r="N19" s="12">
+        <v>37</v>
+      </c>
+      <c r="O19" s="12">
+        <v>43</v>
+      </c>
+      <c r="P19" s="12">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>32</v>
+      </c>
+      <c r="R19" s="12">
+        <v>40</v>
+      </c>
+      <c r="S19" s="12">
+        <v>37</v>
+      </c>
+      <c r="T19" s="12">
+        <v>46</v>
+      </c>
+      <c r="U19" s="12">
+        <v>31</v>
+      </c>
+      <c r="V19" s="12">
+        <v>35</v>
+      </c>
+      <c r="W19" s="12">
+        <v>41</v>
+      </c>
+      <c r="X19" s="12">
+        <v>32</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>40</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>30</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>34</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>35</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>41</v>
+      </c>
+      <c r="AD19" s="56"/>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="2">
+        <v>16</v>
+      </c>
+      <c r="C20" s="12">
+        <v>13</v>
+      </c>
+      <c r="D20" s="12">
+        <v>17</v>
+      </c>
+      <c r="E20" s="12">
+        <v>17</v>
+      </c>
+      <c r="F20" s="12">
+        <v>17</v>
+      </c>
+      <c r="G20" s="12">
+        <v>14</v>
+      </c>
+      <c r="H20" s="12">
+        <v>15</v>
+      </c>
+      <c r="I20" s="12">
+        <v>21</v>
+      </c>
+      <c r="J20" s="12">
+        <v>22</v>
+      </c>
+      <c r="K20" s="12">
+        <v>14</v>
+      </c>
+      <c r="L20" s="12">
+        <v>13</v>
+      </c>
+      <c r="M20" s="12">
+        <v>18</v>
+      </c>
+      <c r="N20" s="12">
+        <v>29</v>
+      </c>
+      <c r="O20" s="12">
+        <v>15</v>
+      </c>
+      <c r="P20" s="12">
+        <v>21</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>17</v>
+      </c>
+      <c r="R20" s="12">
+        <v>18</v>
+      </c>
+      <c r="S20" s="12">
+        <v>23</v>
+      </c>
+      <c r="T20" s="12">
+        <v>26</v>
+      </c>
+      <c r="U20" s="12">
+        <v>16</v>
+      </c>
+      <c r="V20" s="12">
+        <v>13</v>
+      </c>
+      <c r="W20" s="12">
+        <v>19</v>
+      </c>
+      <c r="X20" s="12">
+        <v>23</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>25</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>17</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>21</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>20</v>
+      </c>
+      <c r="AD20" s="56"/>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="2">
+        <v>19</v>
+      </c>
+      <c r="C21" s="12">
+        <v>14</v>
+      </c>
+      <c r="D21" s="12">
+        <v>18</v>
+      </c>
+      <c r="E21" s="12">
+        <v>16</v>
+      </c>
+      <c r="F21" s="12">
+        <v>13</v>
+      </c>
+      <c r="G21" s="12">
+        <v>12</v>
+      </c>
+      <c r="H21" s="12">
+        <v>11</v>
+      </c>
+      <c r="I21" s="12">
+        <v>11</v>
+      </c>
+      <c r="J21" s="12">
+        <v>14</v>
+      </c>
+      <c r="K21" s="12">
+        <v>16</v>
+      </c>
+      <c r="L21" s="12">
+        <v>20</v>
+      </c>
+      <c r="M21" s="12">
+        <v>18</v>
+      </c>
+      <c r="N21" s="12">
+        <v>18</v>
+      </c>
+      <c r="O21" s="12">
+        <v>18</v>
+      </c>
+      <c r="P21" s="12">
+        <v>10</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>11</v>
+      </c>
+      <c r="R21" s="12">
+        <v>10</v>
+      </c>
+      <c r="S21" s="12">
+        <v>15</v>
+      </c>
+      <c r="T21" s="12">
+        <v>15</v>
+      </c>
+      <c r="U21" s="12">
+        <v>16</v>
+      </c>
+      <c r="V21" s="12">
+        <v>14</v>
+      </c>
+      <c r="W21" s="12">
+        <v>23</v>
+      </c>
+      <c r="X21" s="12">
+        <v>16</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>22</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>15</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>21</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="56"/>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A22" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="12">
+        <v>27</v>
+      </c>
+      <c r="C22" s="12">
+        <v>24</v>
+      </c>
+      <c r="D22" s="12">
+        <v>16</v>
+      </c>
+      <c r="E22" s="12">
+        <v>20</v>
+      </c>
+      <c r="F22" s="12">
+        <v>21</v>
+      </c>
+      <c r="G22" s="12">
+        <v>28</v>
+      </c>
+      <c r="H22" s="12">
+        <v>31</v>
+      </c>
+      <c r="I22" s="12">
+        <v>24</v>
+      </c>
+      <c r="J22" s="12">
+        <v>22</v>
+      </c>
+      <c r="K22" s="12">
+        <v>24</v>
+      </c>
+      <c r="L22" s="12">
+        <v>19</v>
+      </c>
+      <c r="M22" s="12">
+        <v>28</v>
+      </c>
+      <c r="N22" s="12">
+        <v>25</v>
+      </c>
+      <c r="O22" s="12">
+        <v>19</v>
+      </c>
+      <c r="P22" s="12">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>29</v>
+      </c>
+      <c r="R22" s="12">
+        <v>24</v>
+      </c>
+      <c r="S22" s="12">
+        <v>32</v>
+      </c>
+      <c r="T22" s="12">
+        <v>26</v>
+      </c>
+      <c r="U22" s="12">
+        <v>24</v>
+      </c>
+      <c r="V22" s="12">
+        <v>30</v>
+      </c>
+      <c r="W22" s="12">
+        <v>34</v>
+      </c>
+      <c r="X22" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>34</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>21</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>36</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>17</v>
+      </c>
+      <c r="AD22" s="56"/>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A23" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="12">
+        <v>25</v>
+      </c>
+      <c r="C23" s="12">
+        <v>25</v>
+      </c>
+      <c r="D23" s="12">
+        <v>20</v>
+      </c>
+      <c r="E23" s="12">
+        <v>27</v>
+      </c>
+      <c r="F23" s="12">
+        <v>28</v>
+      </c>
+      <c r="G23" s="12">
+        <v>13</v>
+      </c>
+      <c r="H23" s="12">
+        <v>28</v>
+      </c>
+      <c r="I23" s="12">
+        <v>20</v>
+      </c>
+      <c r="J23" s="12">
+        <v>14</v>
+      </c>
+      <c r="K23" s="12">
+        <v>33</v>
+      </c>
+      <c r="L23" s="12">
+        <v>26</v>
+      </c>
+      <c r="M23" s="12">
+        <v>16</v>
+      </c>
+      <c r="N23" s="12">
+        <v>24</v>
+      </c>
+      <c r="O23" s="12">
+        <v>26</v>
+      </c>
+      <c r="P23" s="12">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>17</v>
+      </c>
+      <c r="R23" s="12">
+        <v>27</v>
+      </c>
+      <c r="S23" s="12">
+        <v>26</v>
+      </c>
+      <c r="T23" s="12">
+        <v>24</v>
+      </c>
+      <c r="U23" s="12">
+        <v>20</v>
+      </c>
+      <c r="V23" s="12">
+        <v>28</v>
+      </c>
+      <c r="W23" s="12">
+        <v>29</v>
+      </c>
+      <c r="X23" s="12">
+        <v>20</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>29</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>22</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>22</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>28</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>24</v>
+      </c>
+      <c r="AD23" s="56"/>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="43"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+      <c r="W24" s="43"/>
+      <c r="X24" s="43"/>
+      <c r="Y24" s="43"/>
+      <c r="Z24" s="43"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="43"/>
+      <c r="AC24" s="43"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="12">
+        <v>888</v>
+      </c>
+      <c r="C25" s="12">
+        <v>679</v>
+      </c>
+      <c r="D25" s="12">
+        <v>707</v>
+      </c>
+      <c r="E25" s="12">
+        <v>762</v>
+      </c>
+      <c r="F25" s="12">
+        <v>723</v>
+      </c>
+      <c r="G25" s="12">
+        <v>714</v>
+      </c>
+      <c r="H25" s="12">
+        <v>778</v>
+      </c>
+      <c r="I25" s="12">
+        <v>699</v>
+      </c>
+      <c r="J25" s="12">
+        <v>795</v>
+      </c>
+      <c r="K25" s="12">
+        <v>731</v>
+      </c>
+      <c r="L25" s="12">
+        <v>692</v>
+      </c>
+      <c r="M25" s="12">
+        <v>736</v>
+      </c>
+      <c r="N25" s="12">
+        <v>734</v>
+      </c>
+      <c r="O25" s="12">
+        <v>710</v>
+      </c>
+      <c r="P25" s="12">
+        <v>691</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>804</v>
+      </c>
+      <c r="R25" s="12">
+        <v>687</v>
+      </c>
+      <c r="S25" s="12">
+        <v>733</v>
+      </c>
+      <c r="T25" s="12">
+        <v>738</v>
+      </c>
+      <c r="U25" s="12">
+        <v>687</v>
+      </c>
+      <c r="V25" s="12">
+        <v>754</v>
+      </c>
+      <c r="W25" s="12">
+        <v>759</v>
+      </c>
+      <c r="X25" s="12">
+        <v>702</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>835</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>681</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>653</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>809</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>711</v>
+      </c>
+      <c r="AD25" s="56"/>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A26" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="12">
+        <v>450</v>
+      </c>
+      <c r="C26" s="12">
+        <v>356</v>
+      </c>
+      <c r="D26" s="12">
+        <v>362</v>
+      </c>
+      <c r="E26" s="12">
+        <v>387</v>
+      </c>
+      <c r="F26" s="12">
+        <v>378</v>
+      </c>
+      <c r="G26" s="12">
+        <v>350</v>
+      </c>
+      <c r="H26" s="12">
+        <v>404</v>
+      </c>
+      <c r="I26" s="12">
+        <v>351</v>
+      </c>
+      <c r="J26" s="12">
+        <v>423</v>
+      </c>
+      <c r="K26" s="12">
+        <v>370</v>
+      </c>
+      <c r="L26" s="12">
+        <v>364</v>
+      </c>
+      <c r="M26" s="12">
+        <v>403</v>
+      </c>
+      <c r="N26" s="12">
+        <v>418</v>
+      </c>
+      <c r="O26" s="12">
+        <v>373</v>
+      </c>
+      <c r="P26" s="12">
+        <v>367</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>433</v>
+      </c>
+      <c r="R26" s="12">
+        <v>362</v>
+      </c>
+      <c r="S26" s="12">
+        <v>375</v>
+      </c>
+      <c r="T26" s="12">
+        <v>378</v>
+      </c>
+      <c r="U26" s="12">
+        <v>357</v>
+      </c>
+      <c r="V26" s="12">
+        <v>389</v>
+      </c>
+      <c r="W26" s="12">
+        <v>398</v>
+      </c>
+      <c r="X26" s="12">
+        <v>380</v>
+      </c>
+      <c r="Y26" s="12">
+        <v>423</v>
+      </c>
+      <c r="Z26" s="12">
+        <v>378</v>
+      </c>
+      <c r="AA26" s="12">
+        <v>350</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>428</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>356</v>
+      </c>
+      <c r="AD26" s="56"/>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A27" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="12">
+        <v>92</v>
+      </c>
+      <c r="C27" s="12">
+        <v>54</v>
+      </c>
+      <c r="D27" s="12">
+        <v>59</v>
+      </c>
+      <c r="E27" s="12">
+        <v>62</v>
+      </c>
+      <c r="F27" s="12">
+        <v>67</v>
+      </c>
+      <c r="G27" s="12">
+        <v>64</v>
+      </c>
+      <c r="H27" s="12">
+        <v>77</v>
+      </c>
+      <c r="I27" s="12">
+        <v>58</v>
+      </c>
+      <c r="J27" s="12">
+        <v>58</v>
+      </c>
+      <c r="K27" s="12">
+        <v>65</v>
+      </c>
+      <c r="L27" s="12">
+        <v>48</v>
+      </c>
+      <c r="M27" s="12">
+        <v>67</v>
+      </c>
+      <c r="N27" s="12">
+        <v>57</v>
+      </c>
+      <c r="O27" s="12">
+        <v>54</v>
+      </c>
+      <c r="P27" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>58</v>
+      </c>
+      <c r="R27" s="12">
+        <v>48</v>
+      </c>
+      <c r="S27" s="12">
+        <v>66</v>
+      </c>
+      <c r="T27" s="12">
+        <v>69</v>
+      </c>
+      <c r="U27" s="12">
+        <v>56</v>
+      </c>
+      <c r="V27" s="12">
+        <v>55</v>
+      </c>
+      <c r="W27" s="12">
+        <v>59</v>
+      </c>
+      <c r="X27" s="12">
+        <v>39</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>70</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>52</v>
+      </c>
+      <c r="AA27" s="12">
+        <v>43</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>52</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>59</v>
+      </c>
+      <c r="AD27" s="56"/>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A28" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="12">
+        <v>4</v>
+      </c>
+      <c r="C28" s="12">
+        <v>2</v>
+      </c>
+      <c r="D28" s="12">
+        <v>3</v>
+      </c>
+      <c r="E28" s="12">
+        <v>5</v>
+      </c>
+      <c r="F28" s="12">
+        <v>2</v>
+      </c>
+      <c r="G28" s="12">
         <v>6</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="H28" s="12">
+        <v>6</v>
+      </c>
+      <c r="I28" s="12">
+        <v>8</v>
+      </c>
+      <c r="J28" s="12">
+        <v>4</v>
+      </c>
+      <c r="K28" s="12">
+        <v>4</v>
+      </c>
+      <c r="L28" s="12">
+        <v>5</v>
+      </c>
+      <c r="M28" s="12">
+        <v>1</v>
+      </c>
+      <c r="N28" s="12">
+        <v>4</v>
+      </c>
+      <c r="O28" s="12">
+        <v>3</v>
+      </c>
+      <c r="P28" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>3</v>
+      </c>
+      <c r="R28" s="12">
+        <v>6</v>
+      </c>
+      <c r="S28" s="12">
+        <v>4</v>
+      </c>
+      <c r="T28" s="12">
         <v>7</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="U28" s="12">
+        <v>3</v>
+      </c>
+      <c r="V28" s="12">
+        <v>4</v>
+      </c>
+      <c r="W28" s="12">
+        <v>9</v>
+      </c>
+      <c r="X28" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y28" s="12">
         <v>8</v>
       </c>
-      <c r="F7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="15" t="s">
+      <c r="Z28" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA28" s="12">
+        <v>5</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>4</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>4</v>
+      </c>
+      <c r="AD28" s="56"/>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A29" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="12">
+        <v>53</v>
+      </c>
+      <c r="C29" s="12">
+        <v>29</v>
+      </c>
+      <c r="D29" s="12">
+        <v>40</v>
+      </c>
+      <c r="E29" s="12">
+        <v>37</v>
+      </c>
+      <c r="F29" s="12">
+        <v>35</v>
+      </c>
+      <c r="G29" s="12">
+        <v>42</v>
+      </c>
+      <c r="H29" s="12">
+        <v>43</v>
+      </c>
+      <c r="I29" s="12">
+        <v>39</v>
+      </c>
+      <c r="J29" s="12">
+        <v>30</v>
+      </c>
+      <c r="K29" s="12">
+        <v>38</v>
+      </c>
+      <c r="L29" s="12">
+        <v>39</v>
+      </c>
+      <c r="M29" s="12">
+        <v>50</v>
+      </c>
+      <c r="N29" s="12">
+        <v>32</v>
+      </c>
+      <c r="O29" s="12">
+        <v>41</v>
+      </c>
+      <c r="P29" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>47</v>
+      </c>
+      <c r="R29" s="12">
+        <v>37</v>
+      </c>
+      <c r="S29" s="12">
+        <v>39</v>
+      </c>
+      <c r="T29" s="12">
+        <v>47</v>
+      </c>
+      <c r="U29" s="12">
+        <v>49</v>
+      </c>
+      <c r="V29" s="12">
+        <v>34</v>
+      </c>
+      <c r="W29" s="12">
+        <v>45</v>
+      </c>
+      <c r="X29" s="12">
+        <v>41</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>43</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>42</v>
+      </c>
+      <c r="AA29" s="12">
+        <v>33</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>39</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>38</v>
+      </c>
+      <c r="AD29" s="56"/>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="12">
+        <v>175</v>
+      </c>
+      <c r="C30" s="12">
+        <v>151</v>
+      </c>
+      <c r="D30" s="12">
+        <v>143</v>
+      </c>
+      <c r="E30" s="12">
+        <v>171</v>
+      </c>
+      <c r="F30" s="12">
+        <v>158</v>
+      </c>
+      <c r="G30" s="12">
+        <v>149</v>
+      </c>
+      <c r="H30" s="12">
+        <v>171</v>
+      </c>
+      <c r="I30" s="12">
+        <v>155</v>
+      </c>
+      <c r="J30" s="12">
+        <v>185</v>
+      </c>
+      <c r="K30" s="12">
+        <v>160</v>
+      </c>
+      <c r="L30" s="12">
+        <v>143</v>
+      </c>
+      <c r="M30" s="12">
+        <v>125</v>
+      </c>
+      <c r="N30" s="12">
+        <v>131</v>
+      </c>
+      <c r="O30" s="12">
+        <v>153</v>
+      </c>
+      <c r="P30" s="12">
+        <v>146</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>171</v>
+      </c>
+      <c r="R30" s="12">
+        <v>145</v>
+      </c>
+      <c r="S30" s="12">
+        <v>155</v>
+      </c>
+      <c r="T30" s="12">
+        <v>157</v>
+      </c>
+      <c r="U30" s="12">
+        <v>138</v>
+      </c>
+      <c r="V30" s="12">
+        <v>170</v>
+      </c>
+      <c r="W30" s="12">
+        <v>158</v>
+      </c>
+      <c r="X30" s="12">
+        <v>138</v>
+      </c>
+      <c r="Y30" s="12">
+        <v>181</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>134</v>
+      </c>
+      <c r="AA30" s="12">
+        <v>143</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>181</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>164</v>
+      </c>
+      <c r="AD30" s="56"/>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A31" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="12">
+        <v>75</v>
+      </c>
+      <c r="C31" s="12">
+        <v>55</v>
+      </c>
+      <c r="D31" s="12">
+        <v>57</v>
+      </c>
+      <c r="E31" s="12">
+        <v>62</v>
+      </c>
+      <c r="F31" s="12">
+        <v>50</v>
+      </c>
+      <c r="G31" s="12">
+        <v>69</v>
+      </c>
+      <c r="H31" s="12">
+        <v>44</v>
+      </c>
+      <c r="I31" s="12">
+        <v>62</v>
+      </c>
+      <c r="J31" s="12">
+        <v>59</v>
+      </c>
+      <c r="K31" s="12">
+        <v>59</v>
+      </c>
+      <c r="L31" s="12">
+        <v>67</v>
+      </c>
+      <c r="M31" s="12">
+        <v>52</v>
+      </c>
+      <c r="N31" s="12">
+        <v>46</v>
+      </c>
+      <c r="O31" s="12">
+        <v>51</v>
+      </c>
+      <c r="P31" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>57</v>
+      </c>
+      <c r="R31" s="12">
+        <v>51</v>
+      </c>
+      <c r="S31" s="12">
+        <v>41</v>
+      </c>
+      <c r="T31" s="12">
+        <v>44</v>
+      </c>
+      <c r="U31" s="12">
+        <v>58</v>
+      </c>
+      <c r="V31" s="12">
+        <v>64</v>
+      </c>
+      <c r="W31" s="12">
+        <v>56</v>
+      </c>
+      <c r="X31" s="12">
+        <v>63</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>65</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>46</v>
+      </c>
+      <c r="AA31" s="12">
+        <v>43</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>71</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>56</v>
+      </c>
+      <c r="AD31" s="56"/>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="12"/>
+      <c r="Z32" s="12"/>
+      <c r="AA32" s="12"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A33" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="12">
+        <v>35</v>
+      </c>
+      <c r="C33" s="12">
+        <v>26</v>
+      </c>
+      <c r="D33" s="12">
+        <v>37</v>
+      </c>
+      <c r="E33" s="12">
+        <v>34</v>
+      </c>
+      <c r="F33" s="12">
+        <v>29</v>
+      </c>
+      <c r="G33" s="12">
+        <v>31</v>
+      </c>
+      <c r="H33" s="12">
+        <v>27</v>
+      </c>
+      <c r="I33" s="12">
+        <v>22</v>
+      </c>
+      <c r="J33" s="12">
+        <v>27</v>
+      </c>
+      <c r="K33" s="12">
+        <v>29</v>
+      </c>
+      <c r="L33" s="12">
+        <v>25</v>
+      </c>
+      <c r="M33" s="12">
+        <v>34</v>
+      </c>
+      <c r="N33" s="12">
+        <v>37</v>
+      </c>
+      <c r="O33" s="12">
+        <v>30</v>
+      </c>
+      <c r="P33" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>31</v>
+      </c>
+      <c r="R33" s="12">
+        <v>32</v>
+      </c>
+      <c r="S33" s="12">
+        <v>46</v>
+      </c>
+      <c r="T33" s="12">
+        <v>28</v>
+      </c>
+      <c r="U33" s="12">
+        <v>23</v>
+      </c>
+      <c r="V33" s="12">
+        <v>34</v>
+      </c>
+      <c r="W33" s="12">
+        <v>28</v>
+      </c>
+      <c r="X33" s="12">
+        <v>28</v>
+      </c>
+      <c r="Y33" s="12">
+        <v>37</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>21</v>
+      </c>
+      <c r="AA33" s="12">
+        <v>28</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>26</v>
+      </c>
+      <c r="AD33" s="56"/>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A34" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="12">
+        <v>4</v>
+      </c>
+      <c r="C34" s="12">
+        <v>6</v>
+      </c>
+      <c r="D34" s="12">
+        <v>6</v>
+      </c>
+      <c r="E34" s="12">
+        <v>4</v>
+      </c>
+      <c r="F34" s="12">
+        <v>4</v>
+      </c>
+      <c r="G34" s="12">
+        <v>3</v>
+      </c>
+      <c r="H34" s="12">
+        <v>6</v>
+      </c>
+      <c r="I34" s="12">
+        <v>4</v>
+      </c>
+      <c r="J34" s="12">
+        <v>9</v>
+      </c>
+      <c r="K34" s="12">
+        <v>6</v>
+      </c>
+      <c r="L34" s="12">
         <v>1</v>
       </c>
-      <c r="H7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="15" t="s">
+      <c r="M34" s="12">
+        <v>4</v>
+      </c>
+      <c r="N34" s="12">
+        <v>9</v>
+      </c>
+      <c r="O34" s="12">
+        <v>5</v>
+      </c>
+      <c r="P34" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>4</v>
+      </c>
+      <c r="R34" s="12">
+        <v>6</v>
+      </c>
+      <c r="S34" s="12">
+        <v>7</v>
+      </c>
+      <c r="T34" s="12">
+        <v>8</v>
+      </c>
+      <c r="U34" s="12">
         <v>3</v>
       </c>
-      <c r="J7" s="15" t="s">
+      <c r="V34" s="12">
         <v>4</v>
       </c>
-      <c r="K7" s="15" t="s">
+      <c r="W34" s="12">
+        <v>6</v>
+      </c>
+      <c r="X34" s="12">
+        <v>8</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>8</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA34" s="12">
+        <v>8</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>7</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>8</v>
+      </c>
+      <c r="AD34" s="56"/>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A35" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="43"/>
+      <c r="AA35" s="43"/>
+      <c r="AB35" s="43"/>
+      <c r="AC35" s="43"/>
+    </row>
+    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="12">
+        <v>162</v>
+      </c>
+      <c r="C36" s="12">
+        <v>141</v>
+      </c>
+      <c r="D36" s="12">
+        <v>119</v>
+      </c>
+      <c r="E36" s="12">
+        <v>139</v>
+      </c>
+      <c r="F36" s="12">
+        <v>169</v>
+      </c>
+      <c r="G36" s="12">
+        <v>131</v>
+      </c>
+      <c r="H36" s="12">
+        <v>149</v>
+      </c>
+      <c r="I36" s="12">
+        <v>136</v>
+      </c>
+      <c r="J36" s="12">
+        <v>139</v>
+      </c>
+      <c r="K36" s="12">
+        <v>154</v>
+      </c>
+      <c r="L36" s="12">
+        <v>155</v>
+      </c>
+      <c r="M36" s="12">
+        <v>156</v>
+      </c>
+      <c r="N36" s="12">
+        <v>159</v>
+      </c>
+      <c r="O36" s="12">
+        <v>145</v>
+      </c>
+      <c r="P36" s="12">
+        <v>132</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>143</v>
+      </c>
+      <c r="R36" s="12">
+        <v>151</v>
+      </c>
+      <c r="S36" s="12">
+        <v>150</v>
+      </c>
+      <c r="T36" s="12">
+        <v>163</v>
+      </c>
+      <c r="U36" s="12">
+        <v>136</v>
+      </c>
+      <c r="V36" s="12">
+        <v>150</v>
+      </c>
+      <c r="W36" s="12">
+        <v>173</v>
+      </c>
+      <c r="X36" s="12">
+        <v>123</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>179</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>138</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>134</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>165</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>155</v>
+      </c>
+      <c r="AD36" s="56"/>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A37" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="12"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="12"/>
+      <c r="AC37" s="12"/>
+      <c r="AD37" s="56"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A38" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="12">
+        <v>18</v>
+      </c>
+      <c r="C38" s="12">
+        <v>21</v>
+      </c>
+      <c r="D38" s="12">
+        <v>19</v>
+      </c>
+      <c r="E38" s="12">
+        <v>28</v>
+      </c>
+      <c r="F38" s="12">
+        <v>30</v>
+      </c>
+      <c r="G38" s="12">
+        <v>18</v>
+      </c>
+      <c r="H38" s="12">
+        <v>21</v>
+      </c>
+      <c r="I38" s="12">
+        <v>25</v>
+      </c>
+      <c r="J38" s="12">
+        <v>37</v>
+      </c>
+      <c r="K38" s="12">
+        <v>24</v>
+      </c>
+      <c r="L38" s="12">
+        <v>27</v>
+      </c>
+      <c r="M38" s="12">
+        <v>25</v>
+      </c>
+      <c r="N38" s="12">
+        <v>27</v>
+      </c>
+      <c r="O38" s="12">
+        <v>20</v>
+      </c>
+      <c r="P38" s="12">
+        <v>22</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>24</v>
+      </c>
+      <c r="R38" s="12">
+        <v>24</v>
+      </c>
+      <c r="S38" s="12">
+        <v>16</v>
+      </c>
+      <c r="T38" s="12">
+        <v>26</v>
+      </c>
+      <c r="U38" s="12">
         <v>23</v>
       </c>
-      <c r="L7" s="15" t="s">
+      <c r="V38" s="12">
+        <v>26</v>
+      </c>
+      <c r="W38" s="12">
+        <v>23</v>
+      </c>
+      <c r="X38" s="12">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="12">
+        <v>26</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>17</v>
+      </c>
+      <c r="AA38" s="12">
         <v>24</v>
       </c>
-      <c r="M7" s="15" t="s">
+      <c r="AB38" s="12">
+        <v>28</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>31</v>
+      </c>
+      <c r="AD38" s="56"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="2">
+        <v>12</v>
+      </c>
+      <c r="C39" s="12">
+        <v>8</v>
+      </c>
+      <c r="D39" s="12">
+        <v>6</v>
+      </c>
+      <c r="E39" s="12">
+        <v>6</v>
+      </c>
+      <c r="F39" s="12">
+        <v>15</v>
+      </c>
+      <c r="G39" s="12">
+        <v>6</v>
+      </c>
+      <c r="H39" s="12">
+        <v>11</v>
+      </c>
+      <c r="I39" s="12">
+        <v>12</v>
+      </c>
+      <c r="J39" s="12">
+        <v>11</v>
+      </c>
+      <c r="K39" s="12">
+        <v>4</v>
+      </c>
+      <c r="L39" s="12">
+        <v>15</v>
+      </c>
+      <c r="M39" s="12">
+        <v>12</v>
+      </c>
+      <c r="N39" s="12">
+        <v>8</v>
+      </c>
+      <c r="O39" s="12">
+        <v>9</v>
+      </c>
+      <c r="P39" s="12">
+        <v>8</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>17</v>
+      </c>
+      <c r="R39" s="12">
+        <v>14</v>
+      </c>
+      <c r="S39" s="12">
+        <v>8</v>
+      </c>
+      <c r="T39" s="12">
+        <v>8</v>
+      </c>
+      <c r="U39" s="12">
+        <v>9</v>
+      </c>
+      <c r="V39" s="12">
+        <v>8</v>
+      </c>
+      <c r="W39" s="12">
+        <v>10</v>
+      </c>
+      <c r="X39" s="12">
+        <v>9</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>7</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>10</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>5</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>11</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>14</v>
+      </c>
+      <c r="AD39" s="56"/>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="2">
+        <v>49</v>
+      </c>
+      <c r="C40" s="12">
+        <v>42</v>
+      </c>
+      <c r="D40" s="12">
+        <v>29</v>
+      </c>
+      <c r="E40" s="12">
+        <v>29</v>
+      </c>
+      <c r="F40" s="12">
+        <v>49</v>
+      </c>
+      <c r="G40" s="12">
+        <v>43</v>
+      </c>
+      <c r="H40" s="12">
+        <v>38</v>
+      </c>
+      <c r="I40" s="12">
+        <v>27</v>
+      </c>
+      <c r="J40" s="12">
+        <v>28</v>
+      </c>
+      <c r="K40" s="12">
+        <v>45</v>
+      </c>
+      <c r="L40" s="12">
+        <v>36</v>
+      </c>
+      <c r="M40" s="12">
+        <v>43</v>
+      </c>
+      <c r="N40" s="12">
+        <v>37</v>
+      </c>
+      <c r="O40" s="12">
+        <v>43</v>
+      </c>
+      <c r="P40" s="12">
+        <v>38</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>32</v>
+      </c>
+      <c r="R40" s="12">
+        <v>40</v>
+      </c>
+      <c r="S40" s="12">
+        <v>37</v>
+      </c>
+      <c r="T40" s="12">
+        <v>46</v>
+      </c>
+      <c r="U40" s="12">
+        <v>31</v>
+      </c>
+      <c r="V40" s="12">
+        <v>35</v>
+      </c>
+      <c r="W40" s="12">
+        <v>41</v>
+      </c>
+      <c r="X40" s="12">
+        <v>32</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>40</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>30</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>34</v>
+      </c>
+      <c r="AB40" s="12">
+        <v>35</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>41</v>
+      </c>
+      <c r="AD40" s="56"/>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="2">
+        <v>12</v>
+      </c>
+      <c r="C41" s="12">
+        <v>7</v>
+      </c>
+      <c r="D41" s="12">
+        <v>11</v>
+      </c>
+      <c r="E41" s="12">
+        <v>13</v>
+      </c>
+      <c r="F41" s="12">
+        <v>13</v>
+      </c>
+      <c r="G41" s="12">
+        <v>11</v>
+      </c>
+      <c r="H41" s="12">
+        <v>9</v>
+      </c>
+      <c r="I41" s="12">
+        <v>17</v>
+      </c>
+      <c r="J41" s="12">
+        <v>13</v>
+      </c>
+      <c r="K41" s="12">
+        <v>8</v>
+      </c>
+      <c r="L41" s="12">
+        <v>12</v>
+      </c>
+      <c r="M41" s="12">
+        <v>14</v>
+      </c>
+      <c r="N41" s="12">
+        <v>20</v>
+      </c>
+      <c r="O41" s="12">
+        <v>10</v>
+      </c>
+      <c r="P41" s="12">
+        <v>15</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>13</v>
+      </c>
+      <c r="R41" s="12">
+        <v>12</v>
+      </c>
+      <c r="S41" s="12">
+        <v>16</v>
+      </c>
+      <c r="T41" s="12">
+        <v>18</v>
+      </c>
+      <c r="U41" s="12">
+        <v>13</v>
+      </c>
+      <c r="V41" s="12">
+        <v>9</v>
+      </c>
+      <c r="W41" s="12">
+        <v>13</v>
+      </c>
+      <c r="X41" s="12">
+        <v>15</v>
+      </c>
+      <c r="Y41" s="12">
+        <v>17</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>12</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="12">
+        <v>6</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>12</v>
+      </c>
+      <c r="AD41" s="56"/>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="2">
+        <v>19</v>
+      </c>
+      <c r="C42" s="12">
+        <v>14</v>
+      </c>
+      <c r="D42" s="12">
+        <v>18</v>
+      </c>
+      <c r="E42" s="12">
+        <v>16</v>
+      </c>
+      <c r="F42" s="12">
+        <v>13</v>
+      </c>
+      <c r="G42" s="12">
+        <v>12</v>
+      </c>
+      <c r="H42" s="12">
+        <v>11</v>
+      </c>
+      <c r="I42" s="12">
+        <v>11</v>
+      </c>
+      <c r="J42" s="12">
+        <v>14</v>
+      </c>
+      <c r="K42" s="12">
+        <v>16</v>
+      </c>
+      <c r="L42" s="12">
+        <v>20</v>
+      </c>
+      <c r="M42" s="12">
+        <v>18</v>
+      </c>
+      <c r="N42" s="12">
+        <v>18</v>
+      </c>
+      <c r="O42" s="12">
+        <v>18</v>
+      </c>
+      <c r="P42" s="12">
+        <v>10</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>11</v>
+      </c>
+      <c r="R42" s="12">
+        <v>10</v>
+      </c>
+      <c r="S42" s="12">
+        <v>15</v>
+      </c>
+      <c r="T42" s="12">
+        <v>15</v>
+      </c>
+      <c r="U42" s="12">
+        <v>16</v>
+      </c>
+      <c r="V42" s="12">
+        <v>14</v>
+      </c>
+      <c r="W42" s="12">
+        <v>23</v>
+      </c>
+      <c r="X42" s="12">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>22</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>15</v>
+      </c>
+      <c r="AB42" s="12">
+        <v>21</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>16</v>
+      </c>
+      <c r="AD42" s="56"/>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A43" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="2">
+        <v>27</v>
+      </c>
+      <c r="C43" s="12">
+        <v>24</v>
+      </c>
+      <c r="D43" s="12">
+        <v>16</v>
+      </c>
+      <c r="E43" s="12">
+        <v>20</v>
+      </c>
+      <c r="F43" s="12">
+        <v>21</v>
+      </c>
+      <c r="G43" s="12">
+        <v>28</v>
+      </c>
+      <c r="H43" s="12">
+        <v>31</v>
+      </c>
+      <c r="I43" s="12">
+        <v>24</v>
+      </c>
+      <c r="J43" s="12">
+        <v>22</v>
+      </c>
+      <c r="K43" s="12">
+        <v>24</v>
+      </c>
+      <c r="L43" s="12">
+        <v>19</v>
+      </c>
+      <c r="M43" s="12">
+        <v>28</v>
+      </c>
+      <c r="N43" s="12">
         <v>25</v>
       </c>
-      <c r="N7" s="57" t="s">
-[...26 lines deleted...]
-      <c r="W7" s="15" t="s">
+      <c r="O43" s="12">
+        <v>19</v>
+      </c>
+      <c r="P43" s="12">
         <v>23</v>
       </c>
-      <c r="X7" s="15" t="s">
+      <c r="Q43" s="12">
+        <v>29</v>
+      </c>
+      <c r="R43" s="12">
         <v>24</v>
       </c>
-      <c r="Y7" s="15" t="s">
+      <c r="S43" s="12">
+        <v>32</v>
+      </c>
+      <c r="T43" s="12">
+        <v>26</v>
+      </c>
+      <c r="U43" s="12">
+        <v>24</v>
+      </c>
+      <c r="V43" s="12">
+        <v>30</v>
+      </c>
+      <c r="W43" s="12">
+        <v>34</v>
+      </c>
+      <c r="X43" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y43" s="12">
+        <v>38</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>34</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>21</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>36</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>17</v>
+      </c>
+      <c r="AD43" s="56"/>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="18">
         <v>25</v>
       </c>
-      <c r="Z7" s="57" t="s">
-[...29 lines deleted...]
-      <c r="AJ7" s="15" t="s">
+      <c r="C44" s="18">
+        <v>25</v>
+      </c>
+      <c r="D44" s="18">
+        <v>20</v>
+      </c>
+      <c r="E44" s="18">
+        <v>27</v>
+      </c>
+      <c r="F44" s="18">
+        <v>28</v>
+      </c>
+      <c r="G44" s="18">
+        <v>13</v>
+      </c>
+      <c r="H44" s="18">
+        <v>28</v>
+      </c>
+      <c r="I44" s="18">
+        <v>20</v>
+      </c>
+      <c r="J44" s="18">
+        <v>14</v>
+      </c>
+      <c r="K44" s="18">
+        <v>33</v>
+      </c>
+      <c r="L44" s="18">
+        <v>26</v>
+      </c>
+      <c r="M44" s="18">
+        <v>16</v>
+      </c>
+      <c r="N44" s="18">
         <v>24</v>
       </c>
-      <c r="AK7" s="39" t="s">
-[...32 lines deleted...]
-      <c r="AV7" s="15" t="s">
+      <c r="O44" s="18">
+        <v>26</v>
+      </c>
+      <c r="P44" s="18">
+        <v>16</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>17</v>
+      </c>
+      <c r="R44" s="18">
+        <v>27</v>
+      </c>
+      <c r="S44" s="18">
+        <v>26</v>
+      </c>
+      <c r="T44" s="18">
         <v>24</v>
       </c>
-      <c r="AW7" s="39" t="s">
-[...551 lines deleted...]
-      <c r="F13" s="2">
+      <c r="U44" s="18">
+        <v>20</v>
+      </c>
+      <c r="V44" s="18">
+        <v>28</v>
+      </c>
+      <c r="W44" s="18">
         <v>29</v>
       </c>
-      <c r="G13" s="17">
-[...23 lines deleted...]
-      <c r="O13" s="18">
+      <c r="X44" s="18">
+        <v>20</v>
+      </c>
+      <c r="Y44" s="18">
         <v>29</v>
       </c>
-      <c r="P13" s="18">
-[...667 lines deleted...]
-      <c r="U19" s="18">
+      <c r="Z44" s="18">
+        <v>22</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>28</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="V19" s="18">
-[...3103 lines deleted...]
-      <c r="E95" s="6"/>
+      <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW49"/>
+  <dimension ref="A2:AK49"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="25" width="8.28515625" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
-[...70 lines deleted...]
-      <c r="AW5" s="61" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+    </row>
+    <row r="5" spans="1:37" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="33"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="33"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="21"/>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="33"/>
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41"/>
+      <c r="AK5" s="38" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="86">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="57">
         <v>2024</v>
       </c>
-      <c r="O6" s="87"/>
-[...10 lines deleted...]
-      <c r="Z6" s="86">
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
         <v>2025</v>
       </c>
-      <c r="AA6" s="87"/>
-[...10 lines deleted...]
-      <c r="AL6" s="86">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
         <v>2026</v>
       </c>
-      <c r="AM6" s="87"/>
-[...13 lines deleted...]
-      <c r="B7" s="31" t="s">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+    </row>
+    <row r="7" spans="1:37" ht="24.6" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="32" t="s">
+      <c r="C7" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="33" t="s">
+      <c r="D7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="34" t="s">
+      <c r="E7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="49" t="s">
+      <c r="F7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="H7" s="35" t="s">
+      <c r="H7" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="35" t="s">
+      <c r="I7" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="35" t="s">
+      <c r="J7" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="35" t="s">
+      <c r="K7" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="35" t="s">
+      <c r="L7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="31" t="s">
+      <c r="M7" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="32" t="s">
+      <c r="N7" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="32" t="s">
+      <c r="O7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="P7" s="49" t="s">
+      <c r="P7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="49" t="s">
+      <c r="Q7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="S7" s="49" t="s">
+      <c r="R7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="T7" s="49" t="s">
+      <c r="T7" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="U7" s="49" t="s">
+      <c r="U7" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="V7" s="35" t="s">
+      <c r="V7" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="W7" s="35" t="s">
+      <c r="W7" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="35" t="s">
+      <c r="X7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="60" t="s">
+      <c r="Y7" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="63" t="s">
+      <c r="Z7" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="63" t="s">
+      <c r="AA7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="AB7" s="49" t="s">
+      <c r="AB7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AE7" s="49" t="s">
+      <c r="AD7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE7" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AF7" s="49" t="s">
+      <c r="AF7" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="AG7" s="49" t="s">
+      <c r="AG7" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AH7" s="35" t="s">
+      <c r="AH7" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AI7" s="35" t="s">
+      <c r="AI7" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="35" t="s">
+      <c r="AJ7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="62" t="s">
+      <c r="AK7" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="63" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="66" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="66"/>
-[...40 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="61"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="4">
+        <v>10.94</v>
+      </c>
+      <c r="C9" s="24">
+        <v>10.06</v>
+      </c>
+      <c r="D9" s="24">
+        <v>9.56</v>
+      </c>
+      <c r="E9" s="24">
+        <v>9.59</v>
+      </c>
+      <c r="F9" s="24">
+        <v>9.52</v>
+      </c>
+      <c r="G9" s="24">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="H9" s="24">
+        <v>9.48</v>
+      </c>
+      <c r="I9" s="24">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="J9" s="24">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="K9" s="24">
+        <v>9.43</v>
+      </c>
+      <c r="L9" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="M9" s="24">
+        <v>9.39</v>
+      </c>
+      <c r="N9" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="O9" s="24">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="P9" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>9.44</v>
+      </c>
+      <c r="R9" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="S9" s="24">
+        <v>9.33</v>
+      </c>
+      <c r="T9" s="24">
+        <v>9.33</v>
+      </c>
+      <c r="U9" s="24">
+        <v>9.23</v>
+      </c>
+      <c r="V9" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="W9" s="24">
+        <v>9.33</v>
+      </c>
+      <c r="X9" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>9.39</v>
+      </c>
+      <c r="Z9" s="24">
+        <v>8.52</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>9.25</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>9.27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="5">
-[...17 lines deleted...]
-      <c r="H9" s="5">
+      <c r="B10" s="4">
+        <v>10.16</v>
+      </c>
+      <c r="C10" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="D10" s="24">
+        <v>8.98</v>
+      </c>
+      <c r="E10" s="24">
+        <v>8.99</v>
+      </c>
+      <c r="F10" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="G10" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="H10" s="24">
+        <v>8.83</v>
+      </c>
+      <c r="I10" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="J10" s="24">
+        <v>8.84</v>
+      </c>
+      <c r="K10" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="L10" s="24">
+        <v>8.76</v>
+      </c>
+      <c r="M10" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="N10" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="O10" s="24">
+        <v>9.23</v>
+      </c>
+      <c r="P10" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>9.14</v>
+      </c>
+      <c r="R10" s="24">
+        <v>8.91</v>
+      </c>
+      <c r="S10" s="24">
+        <v>8.86</v>
+      </c>
+      <c r="T10" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="U10" s="24">
+        <v>8.68</v>
+      </c>
+      <c r="V10" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="W10" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="X10" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Z10" s="24">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>8.39</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>8.74</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>8.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="4">
+        <v>14.03</v>
+      </c>
+      <c r="C11" s="24">
+        <v>11.51</v>
+      </c>
+      <c r="D11" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="E11" s="24">
+        <v>10.44</v>
+      </c>
+      <c r="F11" s="24">
+        <v>10.39</v>
+      </c>
+      <c r="G11" s="24">
+        <v>10.35</v>
+      </c>
+      <c r="H11" s="24">
+        <v>10.52</v>
+      </c>
+      <c r="I11" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="J11" s="24">
+        <v>10.18</v>
+      </c>
+      <c r="K11" s="24">
+        <v>10.15</v>
+      </c>
+      <c r="L11" s="24">
+        <v>9.92</v>
+      </c>
+      <c r="M11" s="24">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="N11" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="O11" s="24">
+        <v>8.91</v>
+      </c>
+      <c r="P11" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>8.74</v>
+      </c>
+      <c r="R11" s="24">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="S11" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="T11" s="24">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="U11" s="24">
+        <v>8.99</v>
+      </c>
+      <c r="V11" s="24">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="W11" s="24">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="X11" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="Z11" s="24">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AA11" s="24">
+        <v>7.69</v>
+      </c>
+      <c r="AB11" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="AC11" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="4">
+        <v>4.22</v>
+      </c>
+      <c r="C12" s="24">
+        <v>3.28</v>
+      </c>
+      <c r="D12" s="24">
+        <v>3.27</v>
+      </c>
+      <c r="E12" s="24">
+        <v>3.83</v>
+      </c>
+      <c r="F12" s="24">
+        <v>3.48</v>
+      </c>
+      <c r="G12" s="24">
+        <v>4</v>
+      </c>
+      <c r="H12" s="24">
+        <v>4.34</v>
+      </c>
+      <c r="I12" s="24">
+        <v>4.87</v>
+      </c>
+      <c r="J12" s="24">
+        <v>4.82</v>
+      </c>
+      <c r="K12" s="24">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="L12" s="24">
+        <v>4.84</v>
+      </c>
+      <c r="M12" s="24">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="N12" s="24">
+        <v>4.38</v>
+      </c>
+      <c r="O12" s="24">
+        <v>4</v>
+      </c>
+      <c r="P12" s="24">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>3.95</v>
+      </c>
+      <c r="R12" s="24">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="S12" s="24">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T12" s="24">
+        <v>4.96</v>
+      </c>
+      <c r="U12" s="24">
+        <v>4.75</v>
+      </c>
+      <c r="V12" s="24">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="W12" s="24">
+        <v>5.25</v>
+      </c>
+      <c r="X12" s="24">
+        <v>5.28</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>5.56</v>
+      </c>
+      <c r="Z12" s="24">
+        <v>3.39</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB12" s="24">
+        <v>4.59</v>
+      </c>
+      <c r="AC12" s="24">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="4">
+        <v>14.36</v>
+      </c>
+      <c r="C13" s="24">
+        <v>11.45</v>
+      </c>
+      <c r="D13" s="24">
+        <v>11.23</v>
+      </c>
+      <c r="E13" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="F13" s="24">
+        <v>10.71</v>
+      </c>
+      <c r="G13" s="24">
+        <v>10.89</v>
+      </c>
+      <c r="H13" s="24">
+        <v>10.99</v>
+      </c>
+      <c r="I13" s="24">
+        <v>10.94</v>
+      </c>
+      <c r="J13" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="K13" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="L13" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="M13" s="24">
+        <v>10.88</v>
+      </c>
+      <c r="N13" s="24">
+        <v>8.69</v>
+      </c>
+      <c r="O13" s="24">
+        <v>10.4</v>
+      </c>
+      <c r="P13" s="24">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>10.56</v>
+      </c>
+      <c r="R13" s="24">
+        <v>10.45</v>
+      </c>
+      <c r="S13" s="24">
+        <v>10.54</v>
+      </c>
+      <c r="T13" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="U13" s="24">
+        <v>11.19</v>
+      </c>
+      <c r="V13" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="W13" s="24">
+        <v>11.13</v>
+      </c>
+      <c r="X13" s="24">
+        <v>11.17</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="Z13" s="24">
+        <v>11.48</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>10.76</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>10.74</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>10.73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="4">
+        <v>11.7</v>
+      </c>
+      <c r="C14" s="24">
+        <v>11.24</v>
+      </c>
+      <c r="D14" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="E14" s="24">
+        <v>10.94</v>
+      </c>
+      <c r="F14" s="24">
+        <v>10.85</v>
+      </c>
+      <c r="G14" s="24">
+        <v>10.76</v>
+      </c>
+      <c r="H14" s="24">
+        <v>10.85</v>
+      </c>
+      <c r="I14" s="24">
+        <v>10.79</v>
+      </c>
+      <c r="J14" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="K14" s="24">
+        <v>10.97</v>
+      </c>
+      <c r="L14" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="M14" s="24">
+        <v>10.65</v>
+      </c>
+      <c r="N14" s="24">
+        <v>8.75</v>
+      </c>
+      <c r="O14" s="24">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="P14" s="24">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>10.36</v>
+      </c>
+      <c r="R14" s="24">
+        <v>10.23</v>
+      </c>
+      <c r="S14" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="T14" s="24">
+        <v>10.34</v>
+      </c>
+      <c r="U14" s="24">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="V14" s="24">
+        <v>10.37</v>
+      </c>
+      <c r="W14" s="24">
+        <v>10.39</v>
+      </c>
+      <c r="X14" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>10.46</v>
+      </c>
+      <c r="Z14" s="24">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>9.75</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>10.78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="4">
+        <v>15.32</v>
+      </c>
+      <c r="C15" s="24">
+        <v>13.71</v>
+      </c>
+      <c r="D15" s="24">
+        <v>12.98</v>
+      </c>
+      <c r="E15" s="24">
+        <v>12.99</v>
+      </c>
+      <c r="F15" s="24">
+        <v>12.42</v>
+      </c>
+      <c r="G15" s="24">
+        <v>12.78</v>
+      </c>
+      <c r="H15" s="24">
+        <v>12.23</v>
+      </c>
+      <c r="I15" s="24">
+        <v>12.28</v>
+      </c>
+      <c r="J15" s="24">
+        <v>12.3</v>
+      </c>
+      <c r="K15" s="24">
+        <v>12.27</v>
+      </c>
+      <c r="L15" s="24">
+        <v>12.44</v>
+      </c>
+      <c r="M15" s="24">
+        <v>12.28</v>
+      </c>
+      <c r="N15" s="24">
+        <v>9.44</v>
+      </c>
+      <c r="O15" s="24">
+        <v>10.48</v>
+      </c>
+      <c r="P15" s="24">
+        <v>10.63</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="R15" s="24">
+        <v>10.9</v>
+      </c>
+      <c r="S15" s="24">
+        <v>10.55</v>
+      </c>
+      <c r="T15" s="24">
+        <v>10.32</v>
+      </c>
+      <c r="U15" s="24">
+        <v>10.52</v>
+      </c>
+      <c r="V15" s="24">
+        <v>10.86</v>
+      </c>
+      <c r="W15" s="24">
+        <v>10.92</v>
+      </c>
+      <c r="X15" s="24">
+        <v>11.15</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>11.33</v>
+      </c>
+      <c r="Z15" s="24">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>11.47</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+      <c r="T16" s="24"/>
+      <c r="U16" s="24"/>
+      <c r="V16" s="24"/>
+      <c r="W16" s="24"/>
+      <c r="X16" s="24"/>
+      <c r="Y16" s="24"/>
+      <c r="Z16" s="24"/>
+      <c r="AA16" s="24"/>
+      <c r="AB16" s="24"/>
+      <c r="AC16" s="24"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4">
+        <v>10.67</v>
+      </c>
+      <c r="C17" s="24">
+        <v>10.42</v>
+      </c>
+      <c r="D17" s="24">
+        <v>10.73</v>
+      </c>
+      <c r="E17" s="24">
+        <v>11.26</v>
+      </c>
+      <c r="F17" s="24">
+        <v>11.42</v>
+      </c>
+      <c r="G17" s="24">
+        <v>11.23</v>
+      </c>
+      <c r="H17" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="I17" s="24">
+        <v>10.82</v>
+      </c>
+      <c r="J17" s="24">
+        <v>11.1</v>
+      </c>
+      <c r="K17" s="24">
+        <v>11.06</v>
+      </c>
+      <c r="L17" s="24">
+        <v>11.05</v>
+      </c>
+      <c r="M17" s="24">
+        <v>11.13</v>
+      </c>
+      <c r="N17" s="24">
+        <v>13.17</v>
+      </c>
+      <c r="O17" s="24">
+        <v>12.32</v>
+      </c>
+      <c r="P17" s="24">
+        <v>11.79</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="R17" s="24">
+        <v>11.69</v>
+      </c>
+      <c r="S17" s="24">
+        <v>11.95</v>
+      </c>
+      <c r="T17" s="24">
+        <v>11.83</v>
+      </c>
+      <c r="U17" s="24">
+        <v>11.53</v>
+      </c>
+      <c r="V17" s="24">
+        <v>11.66</v>
+      </c>
+      <c r="W17" s="24">
+        <v>11.53</v>
+      </c>
+      <c r="X17" s="24">
+        <v>11.28</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>11.42</v>
+      </c>
+      <c r="Z17" s="24">
+        <v>7.92</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>9.86</v>
+      </c>
+      <c r="AB17" s="24">
+        <v>10.43</v>
+      </c>
+      <c r="AC17" s="24">
+        <v>10.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="4">
+        <v>8.98</v>
+      </c>
+      <c r="C18" s="24">
+        <v>7.76</v>
+      </c>
+      <c r="D18" s="24">
+        <v>6.66</v>
+      </c>
+      <c r="E18" s="24">
+        <v>6.16</v>
+      </c>
+      <c r="F18" s="24">
+        <v>7.19</v>
+      </c>
+      <c r="G18" s="24">
+        <v>6.76</v>
+      </c>
+      <c r="H18" s="24">
+        <v>7.11</v>
+      </c>
+      <c r="I18" s="24">
+        <v>7.38</v>
+      </c>
+      <c r="J18" s="24">
+        <v>7.53</v>
+      </c>
+      <c r="K18" s="24">
+        <v>7.08</v>
+      </c>
+      <c r="L18" s="24">
+        <v>7.51</v>
+      </c>
+      <c r="M18" s="24">
+        <v>7.65</v>
+      </c>
+      <c r="N18" s="24">
+        <v>6.19</v>
+      </c>
+      <c r="O18" s="24">
+        <v>7</v>
+      </c>
+      <c r="P18" s="24">
+        <v>6.71</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="R18" s="24">
+        <v>9.01</v>
+      </c>
+      <c r="S18" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="T18" s="24">
+        <v>8.23</v>
+      </c>
+      <c r="U18" s="24">
+        <v>8.07</v>
+      </c>
+      <c r="V18" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="W18" s="24">
+        <v>7.88</v>
+      </c>
+      <c r="X18" s="24">
+        <v>7.82</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>7.62</v>
+      </c>
+      <c r="Z18" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>6.28</v>
+      </c>
+      <c r="AB18" s="24">
+        <v>7.11</v>
+      </c>
+      <c r="AC18" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="4">
+        <v>11.12</v>
+      </c>
+      <c r="C19" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="D19" s="24">
+        <v>9.23</v>
+      </c>
+      <c r="E19" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="F19" s="24">
+        <v>9.08</v>
+      </c>
+      <c r="G19" s="24">
+        <v>9.24</v>
+      </c>
+      <c r="H19" s="24">
+        <v>9.1</v>
+      </c>
+      <c r="I19" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="J19" s="24">
+        <v>8.48</v>
+      </c>
+      <c r="K19" s="24">
+        <v>8.65</v>
+      </c>
+      <c r="L19" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="M19" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="N19" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="O19" s="24">
+        <v>9.65</v>
+      </c>
+      <c r="P19" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="R19" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="S19" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="T19" s="24">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="U19" s="24">
+        <v>8.86</v>
+      </c>
+      <c r="V19" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="W19" s="24">
+        <v>8.85</v>
+      </c>
+      <c r="X19" s="24">
+        <v>8.73</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>8.75</v>
+      </c>
+      <c r="Z19" s="24">
+        <v>6.98</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="24">
+        <v>6.34</v>
+      </c>
+      <c r="C20" s="24">
+        <v>5.89</v>
+      </c>
+      <c r="D20" s="24">
+        <v>6.16</v>
+      </c>
+      <c r="E20" s="24">
+        <v>6.34</v>
+      </c>
+      <c r="F20" s="24">
+        <v>6.41</v>
+      </c>
+      <c r="G20" s="24">
+        <v>6.28</v>
+      </c>
+      <c r="H20" s="24">
+        <v>6.23</v>
+      </c>
+      <c r="I20" s="24">
+        <v>6.49</v>
+      </c>
+      <c r="J20" s="24">
+        <v>6.78</v>
+      </c>
+      <c r="K20" s="24">
+        <v>6.66</v>
+      </c>
+      <c r="L20" s="24">
+        <v>6.53</v>
+      </c>
+      <c r="M20" s="24">
+        <v>6.58</v>
+      </c>
+      <c r="N20" s="24">
+        <v>11.87</v>
+      </c>
+      <c r="O20" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="P20" s="24">
+        <v>9.08</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>8.57</v>
+      </c>
+      <c r="R20" s="24">
+        <v>8.31</v>
+      </c>
+      <c r="S20" s="24">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="T20" s="24">
+        <v>8.85</v>
+      </c>
+      <c r="U20" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="V20" s="24">
+        <v>8.23</v>
+      </c>
+      <c r="W20" s="24">
+        <v>8.19</v>
+      </c>
+      <c r="X20" s="24">
+        <v>8.32</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Z20" s="24">
+        <v>7.13</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>7.37</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>7.72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="24">
+        <v>10.41</v>
+      </c>
+      <c r="C21" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D21" s="24">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="E21" s="24">
+        <v>9.35</v>
+      </c>
+      <c r="F21" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="G21" s="24">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="H21" s="24">
+        <v>8.17</v>
+      </c>
+      <c r="I21" s="24">
+        <v>7.9</v>
+      </c>
+      <c r="J21" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="K21" s="24">
+        <v>7.98</v>
+      </c>
+      <c r="L21" s="24">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="M21" s="24">
+        <v>8.42</v>
+      </c>
+      <c r="N21" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="O21" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="P21" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>8.24</v>
+      </c>
+      <c r="R21" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="S21" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="T21" s="24">
+        <v>7.96</v>
+      </c>
+      <c r="U21" s="24">
+        <v>8.1</v>
+      </c>
+      <c r="V21" s="24">
+        <v>8.11</v>
+      </c>
+      <c r="W21" s="24">
+        <v>8.61</v>
+      </c>
+      <c r="X21" s="24">
+        <v>8.67</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>8.98</v>
+      </c>
+      <c r="Z21" s="24">
+        <v>7.64</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>9.83</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>9.7899999999999991</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="24">
+        <v>10.88</v>
+      </c>
+      <c r="C22" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="D22" s="24">
+        <v>9.14</v>
+      </c>
+      <c r="E22" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="F22" s="24">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G22" s="24">
+        <v>9.27</v>
+      </c>
+      <c r="H22" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I22" s="24">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="J22" s="24">
+        <v>9.64</v>
+      </c>
+      <c r="K22" s="24">
+        <v>9.65</v>
+      </c>
+      <c r="L22" s="24">
+        <v>9.49</v>
+      </c>
+      <c r="M22" s="24">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="N22" s="24">
+        <v>10.25</v>
+      </c>
+      <c r="O22" s="24">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="P22" s="24">
+        <v>9.41</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="R22" s="24">
+        <v>10.07</v>
+      </c>
+      <c r="S22" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="T22" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="U22" s="24">
+        <v>10.54</v>
+      </c>
+      <c r="V22" s="24">
+        <v>10.78</v>
+      </c>
+      <c r="W22" s="24">
+        <v>11.1</v>
+      </c>
+      <c r="X22" s="24">
+        <v>10.79</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="Z22" s="24">
+        <v>14.25</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>13.19</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="24">
+        <v>8</v>
+      </c>
+      <c r="C23" s="24">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="D23" s="24">
+        <v>7.64</v>
+      </c>
+      <c r="E23" s="24">
+        <v>7.95</v>
+      </c>
+      <c r="F23" s="24">
+        <v>8.17</v>
+      </c>
+      <c r="G23" s="24">
+        <v>7.53</v>
+      </c>
+      <c r="H23" s="24">
+        <v>7.75</v>
+      </c>
+      <c r="I23" s="24">
+        <v>7.58</v>
+      </c>
+      <c r="J23" s="24">
+        <v>7.26</v>
+      </c>
+      <c r="K23" s="24">
+        <v>7.61</v>
+      </c>
+      <c r="L23" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="M23" s="24">
+        <v>7.49</v>
+      </c>
+      <c r="N23" s="24">
+        <v>8</v>
+      </c>
+      <c r="O23" s="24">
+        <v>8.74</v>
+      </c>
+      <c r="P23" s="24">
+        <v>7.54</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>7.11</v>
+      </c>
+      <c r="R23" s="24">
+        <v>7.49</v>
+      </c>
+      <c r="S23" s="24">
+        <v>7.72</v>
+      </c>
+      <c r="T23" s="24">
+        <v>7.77</v>
+      </c>
+      <c r="U23" s="24">
+        <v>7.63</v>
+      </c>
+      <c r="V23" s="24">
+        <v>7.85</v>
+      </c>
+      <c r="W23" s="24">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="X23" s="24">
+        <v>7.92</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>8.07</v>
+      </c>
+      <c r="Z23" s="24">
+        <v>7.55</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>7.95</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>8.51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="43"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+      <c r="W24" s="43"/>
+      <c r="X24" s="43"/>
+      <c r="Y24" s="43"/>
+      <c r="Z24" s="43"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="43"/>
+      <c r="AC24" s="43"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="24">
+        <v>11.31</v>
+      </c>
+      <c r="C25" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="D25" s="24">
+        <v>9.86</v>
+      </c>
+      <c r="E25" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="F25" s="24">
+        <v>9.76</v>
+      </c>
+      <c r="G25" s="24">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H25" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I25" s="24">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="J25" s="24">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="K25" s="24">
+        <v>9.67</v>
+      </c>
+      <c r="L25" s="24">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="M25" s="24">
+        <v>9.59</v>
+      </c>
+      <c r="N25" s="24">
+        <v>9.27</v>
+      </c>
+      <c r="O25" s="24">
+        <v>9.58</v>
+      </c>
+      <c r="P25" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>9.59</v>
+      </c>
+      <c r="R25" s="24">
+        <v>9.41</v>
+      </c>
+      <c r="S25" s="24">
+        <v>9.44</v>
+      </c>
+      <c r="T25" s="24">
+        <v>9.42</v>
+      </c>
+      <c r="U25" s="24">
         <v>9.32</v>
       </c>
-      <c r="I9" s="5">
+      <c r="V25" s="24">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="W25" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="X25" s="24">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>9.48</v>
+      </c>
+      <c r="Z25" s="24">
+        <v>8.56</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>8.81</v>
+      </c>
+      <c r="AB25" s="24">
         <v>9.2899999999999991</v>
       </c>
-      <c r="J9" s="5">
+      <c r="AC25" s="24">
+        <v>9.2799999999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="24">
+        <v>10.17</v>
+      </c>
+      <c r="C26" s="24">
+        <v>9.41</v>
+      </c>
+      <c r="D26" s="24">
+        <v>8.99</v>
+      </c>
+      <c r="E26" s="24">
+        <v>8.99</v>
+      </c>
+      <c r="F26" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="G26" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="H26" s="24">
+        <v>8.83</v>
+      </c>
+      <c r="I26" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="J26" s="24">
+        <v>8.84</v>
+      </c>
+      <c r="K26" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="L26" s="24">
+        <v>8.76</v>
+      </c>
+      <c r="M26" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="N26" s="24">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="O26" s="24">
+        <v>9.23</v>
+      </c>
+      <c r="P26" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>9.14</v>
+      </c>
+      <c r="R26" s="24">
+        <v>8.91</v>
+      </c>
+      <c r="S26" s="24">
+        <v>8.86</v>
+      </c>
+      <c r="T26" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="U26" s="24">
+        <v>8.68</v>
+      </c>
+      <c r="V26" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="W26" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="X26" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y26" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="Z26" s="24">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>8.39</v>
+      </c>
+      <c r="AB26" s="24">
+        <v>8.74</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>8.57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="24">
+        <v>14.03</v>
+      </c>
+      <c r="C27" s="24">
+        <v>11.51</v>
+      </c>
+      <c r="D27" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="E27" s="24">
+        <v>10.44</v>
+      </c>
+      <c r="F27" s="24">
+        <v>10.39</v>
+      </c>
+      <c r="G27" s="24">
+        <v>10.35</v>
+      </c>
+      <c r="H27" s="24">
+        <v>10.52</v>
+      </c>
+      <c r="I27" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="J27" s="24">
+        <v>10.18</v>
+      </c>
+      <c r="K27" s="24">
+        <v>10.15</v>
+      </c>
+      <c r="L27" s="24">
+        <v>9.92</v>
+      </c>
+      <c r="M27" s="24">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="N27" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="O27" s="24">
+        <v>8.91</v>
+      </c>
+      <c r="P27" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>8.74</v>
+      </c>
+      <c r="R27" s="24">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="S27" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="T27" s="24">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="U27" s="24">
+        <v>8.99</v>
+      </c>
+      <c r="V27" s="24">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="W27" s="24">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="X27" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Y27" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="Z27" s="24">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>7.69</v>
+      </c>
+      <c r="AB27" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="24">
+        <v>4.22</v>
+      </c>
+      <c r="C28" s="24">
+        <v>3.28</v>
+      </c>
+      <c r="D28" s="24">
+        <v>3.27</v>
+      </c>
+      <c r="E28" s="24">
+        <v>3.83</v>
+      </c>
+      <c r="F28" s="24">
+        <v>3.48</v>
+      </c>
+      <c r="G28" s="24">
+        <v>4</v>
+      </c>
+      <c r="H28" s="24">
+        <v>4.34</v>
+      </c>
+      <c r="I28" s="24">
+        <v>4.87</v>
+      </c>
+      <c r="J28" s="24">
+        <v>4.82</v>
+      </c>
+      <c r="K28" s="24">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="L28" s="24">
+        <v>4.84</v>
+      </c>
+      <c r="M28" s="24">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="N28" s="24">
+        <v>4.38</v>
+      </c>
+      <c r="O28" s="24">
+        <v>4</v>
+      </c>
+      <c r="P28" s="24">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>3.95</v>
+      </c>
+      <c r="R28" s="24">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="S28" s="24">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T28" s="24">
+        <v>4.96</v>
+      </c>
+      <c r="U28" s="24">
+        <v>4.75</v>
+      </c>
+      <c r="V28" s="24">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="W28" s="24">
+        <v>5.25</v>
+      </c>
+      <c r="X28" s="24">
+        <v>5.28</v>
+      </c>
+      <c r="Y28" s="24">
+        <v>5.56</v>
+      </c>
+      <c r="Z28" s="24">
+        <v>3.39</v>
+      </c>
+      <c r="AA28" s="24">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB28" s="24">
+        <v>4.59</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="24">
+        <v>14.36</v>
+      </c>
+      <c r="C29" s="24">
+        <v>11.45</v>
+      </c>
+      <c r="D29" s="24">
+        <v>11.23</v>
+      </c>
+      <c r="E29" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="F29" s="24">
+        <v>10.71</v>
+      </c>
+      <c r="G29" s="24">
+        <v>10.89</v>
+      </c>
+      <c r="H29" s="24">
+        <v>10.99</v>
+      </c>
+      <c r="I29" s="24">
+        <v>10.94</v>
+      </c>
+      <c r="J29" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="K29" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="L29" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="M29" s="24">
+        <v>10.88</v>
+      </c>
+      <c r="N29" s="24">
+        <v>8.69</v>
+      </c>
+      <c r="O29" s="24">
+        <v>10.4</v>
+      </c>
+      <c r="P29" s="24">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>10.56</v>
+      </c>
+      <c r="R29" s="24">
+        <v>10.45</v>
+      </c>
+      <c r="S29" s="24">
+        <v>10.54</v>
+      </c>
+      <c r="T29" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="U29" s="24">
+        <v>11.19</v>
+      </c>
+      <c r="V29" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="W29" s="24">
+        <v>11.13</v>
+      </c>
+      <c r="X29" s="24">
+        <v>11.17</v>
+      </c>
+      <c r="Y29" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="Z29" s="24">
+        <v>11.48</v>
+      </c>
+      <c r="AA29" s="24">
+        <v>10.76</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>10.74</v>
+      </c>
+      <c r="AC29" s="24">
+        <v>10.73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="24">
+        <v>11.7</v>
+      </c>
+      <c r="C30" s="24">
+        <v>11.24</v>
+      </c>
+      <c r="D30" s="24">
+        <v>10.66</v>
+      </c>
+      <c r="E30" s="24">
+        <v>10.94</v>
+      </c>
+      <c r="F30" s="24">
+        <v>10.85</v>
+      </c>
+      <c r="G30" s="24">
+        <v>10.76</v>
+      </c>
+      <c r="H30" s="24">
+        <v>10.85</v>
+      </c>
+      <c r="I30" s="24">
+        <v>10.79</v>
+      </c>
+      <c r="J30" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="K30" s="24">
+        <v>10.97</v>
+      </c>
+      <c r="L30" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="M30" s="24">
+        <v>10.65</v>
+      </c>
+      <c r="N30" s="24">
+        <v>8.75</v>
+      </c>
+      <c r="O30" s="24">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="P30" s="24">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="Q30" s="24">
+        <v>10.36</v>
+      </c>
+      <c r="R30" s="24">
+        <v>10.23</v>
+      </c>
+      <c r="S30" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="T30" s="24">
+        <v>10.34</v>
+      </c>
+      <c r="U30" s="24">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="V30" s="24">
+        <v>10.37</v>
+      </c>
+      <c r="W30" s="24">
+        <v>10.39</v>
+      </c>
+      <c r="X30" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="Y30" s="24">
+        <v>10.46</v>
+      </c>
+      <c r="Z30" s="24">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AA30" s="24">
+        <v>9.75</v>
+      </c>
+      <c r="AB30" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="AC30" s="24">
+        <v>10.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="24">
+        <v>15.32</v>
+      </c>
+      <c r="C31" s="24">
+        <v>13.71</v>
+      </c>
+      <c r="D31" s="24">
+        <v>12.98</v>
+      </c>
+      <c r="E31" s="24">
+        <v>12.99</v>
+      </c>
+      <c r="F31" s="24">
+        <v>12.42</v>
+      </c>
+      <c r="G31" s="24">
+        <v>12.78</v>
+      </c>
+      <c r="H31" s="24">
+        <v>12.23</v>
+      </c>
+      <c r="I31" s="24">
+        <v>12.28</v>
+      </c>
+      <c r="J31" s="24">
+        <v>12.3</v>
+      </c>
+      <c r="K31" s="24">
+        <v>12.27</v>
+      </c>
+      <c r="L31" s="24">
+        <v>12.44</v>
+      </c>
+      <c r="M31" s="24">
+        <v>12.28</v>
+      </c>
+      <c r="N31" s="24">
+        <v>9.44</v>
+      </c>
+      <c r="O31" s="24">
+        <v>10.48</v>
+      </c>
+      <c r="P31" s="24">
+        <v>10.63</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>11.01</v>
+      </c>
+      <c r="R31" s="24">
+        <v>10.9</v>
+      </c>
+      <c r="S31" s="24">
+        <v>10.55</v>
+      </c>
+      <c r="T31" s="24">
+        <v>10.32</v>
+      </c>
+      <c r="U31" s="24">
+        <v>10.52</v>
+      </c>
+      <c r="V31" s="24">
+        <v>10.86</v>
+      </c>
+      <c r="W31" s="24">
+        <v>10.92</v>
+      </c>
+      <c r="X31" s="24">
+        <v>11.15</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>11.33</v>
+      </c>
+      <c r="Z31" s="24">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AA31" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>11.47</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="24"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="24"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="24"/>
+      <c r="U32" s="24"/>
+      <c r="V32" s="24"/>
+      <c r="W32" s="24"/>
+      <c r="X32" s="24"/>
+      <c r="Y32" s="24"/>
+      <c r="Z32" s="24"/>
+      <c r="AA32" s="24"/>
+      <c r="AB32" s="24"/>
+      <c r="AC32" s="24"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="24">
+        <v>14.44</v>
+      </c>
+      <c r="C33" s="24">
+        <v>12.98</v>
+      </c>
+      <c r="D33" s="24">
+        <v>13.77</v>
+      </c>
+      <c r="E33" s="24">
+        <v>13.96</v>
+      </c>
+      <c r="F33" s="24">
+        <v>13.59</v>
+      </c>
+      <c r="G33" s="24">
+        <v>13.52</v>
+      </c>
+      <c r="H33" s="24">
+        <v>13.18</v>
+      </c>
+      <c r="I33" s="24">
+        <v>12.66</v>
+      </c>
+      <c r="J33" s="24">
+        <v>12.54</v>
+      </c>
+      <c r="K33" s="24">
+        <v>12.49</v>
+      </c>
+      <c r="L33" s="24">
+        <v>12.32</v>
+      </c>
+      <c r="M33" s="24">
+        <v>12.47</v>
+      </c>
+      <c r="N33" s="24">
+        <v>15.33</v>
+      </c>
+      <c r="O33" s="24">
+        <v>14.63</v>
+      </c>
+      <c r="P33" s="24">
+        <v>14.01</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>13.84</v>
+      </c>
+      <c r="R33" s="24">
+        <v>13.73</v>
+      </c>
+      <c r="S33" s="24">
+        <v>14.78</v>
+      </c>
+      <c r="T33" s="24">
+        <v>14.35</v>
+      </c>
+      <c r="U33" s="24">
+        <v>13.73</v>
+      </c>
+      <c r="V33" s="24">
+        <v>13.82</v>
+      </c>
+      <c r="W33" s="24">
+        <v>13.59</v>
+      </c>
+      <c r="X33" s="24">
+        <v>13.46</v>
+      </c>
+      <c r="Y33" s="24">
+        <v>13.63</v>
+      </c>
+      <c r="Z33" s="24">
+        <v>8.81</v>
+      </c>
+      <c r="AA33" s="24">
+        <v>10.78</v>
+      </c>
+      <c r="AB33" s="24">
+        <v>10.98</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="24">
+        <v>5.21</v>
+      </c>
+      <c r="C34" s="24">
+        <v>6.68</v>
+      </c>
+      <c r="D34" s="24">
+        <v>7.06</v>
+      </c>
+      <c r="E34" s="24">
+        <v>6.63</v>
+      </c>
+      <c r="F34" s="24">
+        <v>6.34</v>
+      </c>
+      <c r="G34" s="24">
+        <v>5.96</v>
+      </c>
+      <c r="H34" s="24">
+        <v>6.22</v>
+      </c>
+      <c r="I34" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="J34" s="24">
+        <v>6.78</v>
+      </c>
+      <c r="K34" s="24">
+        <v>6.91</v>
+      </c>
+      <c r="L34" s="24">
+        <v>6.41</v>
+      </c>
+      <c r="M34" s="24">
+        <v>6.3</v>
+      </c>
+      <c r="N34" s="24">
+        <v>12.24</v>
+      </c>
+      <c r="O34" s="24">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="P34" s="24">
+        <v>9.15</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="R34" s="24">
+        <v>8.16</v>
+      </c>
+      <c r="S34" s="24">
+        <v>8.39</v>
+      </c>
+      <c r="T34" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="U34" s="24">
+        <v>8.15</v>
+      </c>
+      <c r="V34" s="24">
+        <v>7.85</v>
+      </c>
+      <c r="W34" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="X34" s="24">
+        <v>8.16</v>
+      </c>
+      <c r="Y34" s="24">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="Z34" s="24">
+        <v>6.78</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>9.26</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>9.8699999999999992</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="49"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="43"/>
+      <c r="AA35" s="43"/>
+      <c r="AB35" s="43"/>
+      <c r="AC35" s="43"/>
+    </row>
+    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="24">
+        <v>9.26</v>
+      </c>
+      <c r="C36" s="24">
+        <v>8.94</v>
+      </c>
+      <c r="D36" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E36" s="24">
+        <v>8.19</v>
+      </c>
+      <c r="F36" s="24">
+        <v>8.48</v>
+      </c>
+      <c r="G36" s="24">
+        <v>8.35</v>
+      </c>
+      <c r="H36" s="24">
+        <v>8.39</v>
+      </c>
+      <c r="I36" s="24">
+        <v>8.31</v>
+      </c>
+      <c r="J36" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K36" s="24">
+        <v>8.36</v>
+      </c>
+      <c r="L36" s="24">
+        <v>8.43</v>
+      </c>
+      <c r="M36" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="N36" s="24">
+        <v>9.34</v>
+      </c>
+      <c r="O36" s="24">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="P36" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>8.76</v>
+      </c>
+      <c r="R36" s="24">
+        <v>8.77</v>
+      </c>
+      <c r="S36" s="24">
+        <v>8.82</v>
+      </c>
+      <c r="T36" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="U36" s="24">
+        <v>8.81</v>
+      </c>
+      <c r="V36" s="24">
+        <v>8.84</v>
+      </c>
+      <c r="W36" s="24">
+        <v>8.98</v>
+      </c>
+      <c r="X36" s="24">
+        <v>8.84</v>
+      </c>
+      <c r="Y36" s="24">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="Z36" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AA36" s="24">
+        <v>8.59</v>
+      </c>
+      <c r="AB36" s="24">
+        <v>9.06</v>
+      </c>
+      <c r="AC36" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="24"/>
+      <c r="T37" s="24"/>
+      <c r="U37" s="24"/>
+      <c r="V37" s="24"/>
+      <c r="W37" s="24"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="24"/>
+      <c r="Z37" s="24"/>
+      <c r="AA37" s="24"/>
+      <c r="AB37" s="24"/>
+      <c r="AC37" s="24"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="24">
+        <v>7.08</v>
+      </c>
+      <c r="C38" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="D38" s="24">
+        <v>7.81</v>
+      </c>
+      <c r="E38" s="24">
+        <v>8.69</v>
+      </c>
+      <c r="F38" s="24">
+        <v>9.34</v>
+      </c>
+      <c r="G38" s="24">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="H38" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="I38" s="24">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="J38" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="K38" s="24">
+        <v>9.69</v>
+      </c>
+      <c r="L38" s="24">
+        <v>9.82</v>
+      </c>
+      <c r="M38" s="24">
+        <v>9.84</v>
+      </c>
+      <c r="N38" s="24">
+        <v>11.03</v>
+      </c>
+      <c r="O38" s="24">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="P38" s="24">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="Q38" s="24">
+        <v>9.73</v>
+      </c>
+      <c r="R38" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="S38" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="T38" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="U38" s="24">
+        <v>9.4</v>
+      </c>
+      <c r="V38" s="24">
+        <v>9.56</v>
+      </c>
+      <c r="W38" s="24">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="X38" s="24">
+        <v>9.16</v>
+      </c>
+      <c r="Y38" s="24">
         <v>9.27</v>
       </c>
-      <c r="K9" s="5">
-[...50 lines deleted...]
-      <c r="AB9" s="36">
+      <c r="Z38" s="24">
+        <v>7.04</v>
+      </c>
+      <c r="AA38" s="24">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="AB38" s="24">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="AC38" s="24">
+        <v>10.72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="4">
+        <v>8.98</v>
+      </c>
+      <c r="C39" s="24">
+        <v>7.76</v>
+      </c>
+      <c r="D39" s="24">
+        <v>6.66</v>
+      </c>
+      <c r="E39" s="24">
+        <v>6.16</v>
+      </c>
+      <c r="F39" s="24">
+        <v>7.19</v>
+      </c>
+      <c r="G39" s="24">
+        <v>6.76</v>
+      </c>
+      <c r="H39" s="24">
+        <v>7.11</v>
+      </c>
+      <c r="I39" s="24">
+        <v>7.38</v>
+      </c>
+      <c r="J39" s="24">
+        <v>7.53</v>
+      </c>
+      <c r="K39" s="24">
+        <v>7.08</v>
+      </c>
+      <c r="L39" s="24">
+        <v>7.51</v>
+      </c>
+      <c r="M39" s="24">
+        <v>7.65</v>
+      </c>
+      <c r="N39" s="24">
+        <v>6.19</v>
+      </c>
+      <c r="O39" s="24">
+        <v>7</v>
+      </c>
+      <c r="P39" s="24">
+        <v>6.71</v>
+      </c>
+      <c r="Q39" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="R39" s="24">
+        <v>9.01</v>
+      </c>
+      <c r="S39" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="T39" s="24">
+        <v>8.23</v>
+      </c>
+      <c r="U39" s="24">
+        <v>8.07</v>
+      </c>
+      <c r="V39" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="W39" s="24">
+        <v>7.88</v>
+      </c>
+      <c r="X39" s="24">
+        <v>7.82</v>
+      </c>
+      <c r="Y39" s="24">
+        <v>7.62</v>
+      </c>
+      <c r="Z39" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="AA39" s="24">
+        <v>6.28</v>
+      </c>
+      <c r="AB39" s="24">
+        <v>7.11</v>
+      </c>
+      <c r="AC39" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="4">
+        <v>11.12</v>
+      </c>
+      <c r="C40" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="D40" s="24">
+        <v>9.23</v>
+      </c>
+      <c r="E40" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="F40" s="24">
+        <v>9.08</v>
+      </c>
+      <c r="G40" s="24">
+        <v>9.24</v>
+      </c>
+      <c r="H40" s="24">
+        <v>9.1</v>
+      </c>
+      <c r="I40" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="J40" s="24">
+        <v>8.48</v>
+      </c>
+      <c r="K40" s="24">
+        <v>8.65</v>
+      </c>
+      <c r="L40" s="24">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="M40" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="N40" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="O40" s="24">
+        <v>9.65</v>
+      </c>
+      <c r="P40" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q40" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="R40" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="S40" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="T40" s="24">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="U40" s="24">
+        <v>8.86</v>
+      </c>
+      <c r="V40" s="24">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="W40" s="24">
+        <v>8.85</v>
+      </c>
+      <c r="X40" s="24">
+        <v>8.73</v>
+      </c>
+      <c r="Y40" s="24">
+        <v>8.75</v>
+      </c>
+      <c r="Z40" s="24">
+        <v>6.98</v>
+      </c>
+      <c r="AA40" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="AB40" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="AC40" s="24">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="4">
+        <v>6.83</v>
+      </c>
+      <c r="C41" s="24">
+        <v>5.55</v>
+      </c>
+      <c r="D41" s="24">
+        <v>5.77</v>
+      </c>
+      <c r="E41" s="24">
+        <v>6.22</v>
+      </c>
+      <c r="F41" s="24">
+        <v>6.44</v>
+      </c>
+      <c r="G41" s="24">
+        <v>6.42</v>
+      </c>
+      <c r="H41" s="24">
+        <v>6.24</v>
+      </c>
+      <c r="I41" s="24">
+        <v>6.66</v>
+      </c>
+      <c r="J41" s="24">
+        <v>6.78</v>
+      </c>
+      <c r="K41" s="24">
+        <v>6.55</v>
+      </c>
+      <c r="L41" s="24">
+        <v>6.59</v>
+      </c>
+      <c r="M41" s="24">
+        <v>6.71</v>
+      </c>
+      <c r="N41" s="24">
+        <v>11.71</v>
+      </c>
+      <c r="O41" s="24">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AC9" s="36">
-[...82 lines deleted...]
-      <c r="P10" s="36">
+      <c r="P41" s="24">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>8.73</v>
+      </c>
+      <c r="R41" s="24">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="S41" s="24">
+        <v>8.6</v>
+      </c>
+      <c r="T41" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="U41" s="24">
+        <v>8.76</v>
+      </c>
+      <c r="V41" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="W41" s="24">
+        <v>8.32</v>
+      </c>
+      <c r="X41" s="24">
+        <v>8.39</v>
+      </c>
+      <c r="Y41" s="24">
+        <v>8.51</v>
+      </c>
+      <c r="Z41" s="24">
+        <v>7.29</v>
+      </c>
+      <c r="AA41" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="AB41" s="24">
+        <v>6.47</v>
+      </c>
+      <c r="AC41" s="24">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="4">
+        <v>10.41</v>
+      </c>
+      <c r="C42" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D42" s="24">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="E42" s="24">
+        <v>9.35</v>
+      </c>
+      <c r="F42" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="G42" s="24">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="H42" s="24">
+        <v>8.17</v>
+      </c>
+      <c r="I42" s="24">
+        <v>7.9</v>
+      </c>
+      <c r="J42" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="K42" s="24">
+        <v>7.98</v>
+      </c>
+      <c r="L42" s="24">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="M42" s="24">
+        <v>8.42</v>
+      </c>
+      <c r="N42" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="O42" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="P42" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="Q42" s="24">
+        <v>8.24</v>
+      </c>
+      <c r="R42" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="S42" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="T42" s="24">
+        <v>7.96</v>
+      </c>
+      <c r="U42" s="24">
+        <v>8.1</v>
+      </c>
+      <c r="V42" s="24">
+        <v>8.11</v>
+      </c>
+      <c r="W42" s="24">
+        <v>8.61</v>
+      </c>
+      <c r="X42" s="24">
+        <v>8.67</v>
+      </c>
+      <c r="Y42" s="24">
         <v>8.98</v>
       </c>
-      <c r="Q10" s="36">
-[...35 lines deleted...]
-      <c r="AC10" s="36">
+      <c r="Z42" s="24">
+        <v>7.64</v>
+      </c>
+      <c r="AA42" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="AB42" s="24">
+        <v>9.83</v>
+      </c>
+      <c r="AC42" s="24">
+        <v>9.7899999999999991</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="4">
+        <v>10.88</v>
+      </c>
+      <c r="C43" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="D43" s="24">
         <v>9.14</v>
       </c>
-      <c r="AD10" s="36">
-[...29 lines deleted...]
-      <c r="AN10" s="36">
+      <c r="E43" s="24">
+        <v>8.93</v>
+      </c>
+      <c r="F43" s="24">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G43" s="24">
+        <v>9.27</v>
+      </c>
+      <c r="H43" s="24">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I43" s="24">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="J43" s="24">
+        <v>9.64</v>
+      </c>
+      <c r="K43" s="24">
+        <v>9.65</v>
+      </c>
+      <c r="L43" s="24">
+        <v>9.49</v>
+      </c>
+      <c r="M43" s="24">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="N43" s="24">
+        <v>10.25</v>
+      </c>
+      <c r="O43" s="24">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="P43" s="24">
+        <v>9.41</v>
+      </c>
+      <c r="Q43" s="24">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="R43" s="24">
+        <v>10.07</v>
+      </c>
+      <c r="S43" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="T43" s="24">
+        <v>10.64</v>
+      </c>
+      <c r="U43" s="24">
+        <v>10.54</v>
+      </c>
+      <c r="V43" s="24">
+        <v>10.78</v>
+      </c>
+      <c r="W43" s="24">
+        <v>11.1</v>
+      </c>
+      <c r="X43" s="24">
+        <v>10.79</v>
+      </c>
+      <c r="Y43" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="Z43" s="24">
+        <v>14.25</v>
+      </c>
+      <c r="AA43" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="AB43" s="24">
+        <v>13.19</v>
+      </c>
+      <c r="AC43" s="24">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="25">
+        <v>8</v>
+      </c>
+      <c r="C44" s="25">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="D44" s="25">
+        <v>7.64</v>
+      </c>
+      <c r="E44" s="25">
+        <v>7.95</v>
+      </c>
+      <c r="F44" s="25">
+        <v>8.17</v>
+      </c>
+      <c r="G44" s="25">
+        <v>7.53</v>
+      </c>
+      <c r="H44" s="25">
+        <v>7.75</v>
+      </c>
+      <c r="I44" s="25">
+        <v>7.58</v>
+      </c>
+      <c r="J44" s="25">
+        <v>7.26</v>
+      </c>
+      <c r="K44" s="25">
+        <v>7.61</v>
+      </c>
+      <c r="L44" s="25">
+        <v>7.7</v>
+      </c>
+      <c r="M44" s="25">
+        <v>7.49</v>
+      </c>
+      <c r="N44" s="25">
+        <v>8</v>
+      </c>
+      <c r="O44" s="25">
         <v>8.74</v>
       </c>
-    </row>
-[...760 lines deleted...]
-      <c r="AL17" s="36">
+      <c r="P44" s="25">
+        <v>7.54</v>
+      </c>
+      <c r="Q44" s="25">
+        <v>7.11</v>
+      </c>
+      <c r="R44" s="25">
+        <v>7.49</v>
+      </c>
+      <c r="S44" s="25">
+        <v>7.72</v>
+      </c>
+      <c r="T44" s="25">
+        <v>7.77</v>
+      </c>
+      <c r="U44" s="25">
+        <v>7.63</v>
+      </c>
+      <c r="V44" s="25">
+        <v>7.85</v>
+      </c>
+      <c r="W44" s="25">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="X44" s="25">
         <v>7.92</v>
       </c>
-      <c r="AM17" s="36">
-[...91 lines deleted...]
-      <c r="AC18" s="36">
+      <c r="Y44" s="25">
+        <v>8.07</v>
+      </c>
+      <c r="Z44" s="25">
+        <v>7.55</v>
+      </c>
+      <c r="AA44" s="25">
+        <v>7.95</v>
+      </c>
+      <c r="AB44" s="25">
         <v>8.5</v>
       </c>
-      <c r="AD18" s="36">
-[...2514 lines deleted...]
-      <c r="AK41" s="36">
+      <c r="AC44" s="25">
         <v>8.51</v>
       </c>
-      <c r="AL41" s="36">
-[...376 lines deleted...]
-      <c r="A45" s="27" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="R45" s="36"/>
-[...11 lines deleted...]
-      <c r="R49" s="36"/>
+      <c r="F45" s="24"/>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="F46" s="24"/>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="F47" s="24"/>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="F48" s="24"/>
+    </row>
+    <row r="49" spans="6:6" ht="13.9" customHeight="1">
+      <c r="F49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW347"/>
+  <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="25" width="8" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="13.9" customHeight="1">
-[...3 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+    </row>
+    <row r="5" spans="1:37" s="8" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33"/>
+      <c r="AE5" s="33"/>
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41"/>
+      <c r="AK5" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="57">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK7" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="11">
+        <v>1050</v>
+      </c>
+      <c r="C9" s="27">
+        <v>820</v>
+      </c>
+      <c r="D9" s="27">
+        <v>826</v>
+      </c>
+      <c r="E9" s="27">
+        <v>901</v>
+      </c>
+      <c r="F9" s="27">
+        <v>892</v>
+      </c>
+      <c r="G9" s="27">
+        <v>845</v>
+      </c>
+      <c r="H9" s="27">
+        <v>927</v>
+      </c>
+      <c r="I9" s="27">
+        <v>835</v>
+      </c>
+      <c r="J9" s="27">
+        <v>934</v>
+      </c>
+      <c r="K9" s="27">
+        <v>885</v>
+      </c>
+      <c r="L9" s="27">
+        <v>847</v>
+      </c>
+      <c r="M9" s="27">
+        <v>892</v>
+      </c>
+      <c r="N9" s="27">
+        <v>893</v>
+      </c>
+      <c r="O9" s="27">
+        <v>855</v>
+      </c>
+      <c r="P9" s="27">
+        <v>823</v>
+      </c>
+      <c r="Q9" s="27">
+        <v>947</v>
+      </c>
+      <c r="R9" s="12">
+        <v>838</v>
+      </c>
+      <c r="S9" s="12">
+        <v>883</v>
+      </c>
+      <c r="T9" s="12">
+        <v>901</v>
+      </c>
+      <c r="U9" s="12">
+        <v>823</v>
+      </c>
+      <c r="V9" s="12">
+        <v>904</v>
+      </c>
+      <c r="W9" s="12">
+        <v>932</v>
+      </c>
+      <c r="X9" s="12">
+        <v>825</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>1014</v>
+      </c>
+      <c r="Z9" s="27">
+        <v>819</v>
+      </c>
+      <c r="AA9" s="27">
+        <v>787</v>
+      </c>
+      <c r="AB9" s="27">
+        <v>974</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="11">
+        <v>450</v>
+      </c>
+      <c r="C10" s="27">
+        <v>356</v>
+      </c>
+      <c r="D10" s="27">
+        <v>362</v>
+      </c>
+      <c r="E10" s="27">
+        <v>387</v>
+      </c>
+      <c r="F10" s="27">
+        <v>378</v>
+      </c>
+      <c r="G10" s="27">
+        <v>350</v>
+      </c>
+      <c r="H10" s="27">
+        <v>404</v>
+      </c>
+      <c r="I10" s="27">
+        <v>351</v>
+      </c>
+      <c r="J10" s="27">
+        <v>423</v>
+      </c>
+      <c r="K10" s="27">
+        <v>370</v>
+      </c>
+      <c r="L10" s="27">
+        <v>364</v>
+      </c>
+      <c r="M10" s="27">
+        <v>403</v>
+      </c>
+      <c r="N10" s="27">
+        <v>418</v>
+      </c>
+      <c r="O10" s="27">
+        <v>373</v>
+      </c>
+      <c r="P10" s="27">
+        <v>367</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>433</v>
+      </c>
+      <c r="R10" s="12">
+        <v>362</v>
+      </c>
+      <c r="S10" s="12">
+        <v>375</v>
+      </c>
+      <c r="T10" s="12">
+        <v>378</v>
+      </c>
+      <c r="U10" s="12">
+        <v>357</v>
+      </c>
+      <c r="V10" s="12">
+        <v>389</v>
+      </c>
+      <c r="W10" s="12">
+        <v>398</v>
+      </c>
+      <c r="X10" s="12">
+        <v>380</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>423</v>
+      </c>
+      <c r="Z10" s="27">
+        <v>378</v>
+      </c>
+      <c r="AA10" s="27">
+        <v>350</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>428</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="11">
+        <v>92</v>
+      </c>
+      <c r="C11" s="27">
+        <v>54</v>
+      </c>
+      <c r="D11" s="27">
+        <v>59</v>
+      </c>
+      <c r="E11" s="27">
+        <v>62</v>
+      </c>
+      <c r="F11" s="27">
+        <v>67</v>
+      </c>
+      <c r="G11" s="27">
+        <v>64</v>
+      </c>
+      <c r="H11" s="27">
+        <v>77</v>
+      </c>
+      <c r="I11" s="27">
+        <v>58</v>
+      </c>
+      <c r="J11" s="27">
+        <v>58</v>
+      </c>
+      <c r="K11" s="27">
+        <v>64</v>
+      </c>
+      <c r="L11" s="27">
+        <v>48</v>
+      </c>
+      <c r="M11" s="27">
+        <v>67</v>
+      </c>
+      <c r="N11" s="27">
+        <v>57</v>
+      </c>
+      <c r="O11" s="27">
+        <v>54</v>
+      </c>
+      <c r="P11" s="27">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>58</v>
+      </c>
+      <c r="R11" s="12">
+        <v>48</v>
+      </c>
+      <c r="S11" s="12">
+        <v>66</v>
+      </c>
+      <c r="T11" s="12">
+        <v>69</v>
+      </c>
+      <c r="U11" s="12">
+        <v>56</v>
+      </c>
+      <c r="V11" s="12">
+        <v>55</v>
+      </c>
+      <c r="W11" s="12">
+        <v>59</v>
+      </c>
+      <c r="X11" s="12">
+        <v>39</v>
+      </c>
+      <c r="Y11" s="27">
+        <v>70</v>
+      </c>
+      <c r="Z11" s="27">
+        <v>52</v>
+      </c>
+      <c r="AA11" s="27">
+        <v>43</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>52</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="11">
+        <v>4</v>
+      </c>
+      <c r="C12" s="27">
+        <v>2</v>
+      </c>
+      <c r="D12" s="27">
+        <v>3</v>
+      </c>
+      <c r="E12" s="27">
+        <v>5</v>
+      </c>
+      <c r="F12" s="27">
+        <v>2</v>
+      </c>
+      <c r="G12" s="27">
+        <v>6</v>
+      </c>
+      <c r="H12" s="27">
+        <v>6</v>
+      </c>
+      <c r="I12" s="27">
+        <v>8</v>
+      </c>
+      <c r="J12" s="27">
+        <v>4</v>
+      </c>
+      <c r="K12" s="27">
+        <v>4</v>
+      </c>
+      <c r="L12" s="27">
+        <v>5</v>
+      </c>
+      <c r="M12" s="27">
+        <v>1</v>
+      </c>
+      <c r="N12" s="27">
+        <v>4</v>
+      </c>
+      <c r="O12" s="27">
+        <v>3</v>
+      </c>
+      <c r="P12" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>3</v>
+      </c>
+      <c r="R12" s="12">
+        <v>6</v>
+      </c>
+      <c r="S12" s="12">
+        <v>4</v>
+      </c>
+      <c r="T12" s="12">
+        <v>7</v>
+      </c>
+      <c r="U12" s="12">
+        <v>3</v>
+      </c>
+      <c r="V12" s="12">
+        <v>4</v>
+      </c>
+      <c r="W12" s="12">
+        <v>9</v>
+      </c>
+      <c r="X12" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="27">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="27">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>4</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>53</v>
+      </c>
+      <c r="C13" s="27">
+        <v>29</v>
+      </c>
+      <c r="D13" s="27">
+        <v>40</v>
+      </c>
+      <c r="E13" s="27">
+        <v>37</v>
+      </c>
+      <c r="F13" s="27">
+        <v>35</v>
+      </c>
+      <c r="G13" s="27">
+        <v>42</v>
+      </c>
+      <c r="H13" s="27">
+        <v>43</v>
+      </c>
+      <c r="I13" s="27">
+        <v>39</v>
+      </c>
+      <c r="J13" s="27">
+        <v>30</v>
+      </c>
+      <c r="K13" s="27">
+        <v>27</v>
+      </c>
+      <c r="L13" s="27">
+        <v>39</v>
+      </c>
+      <c r="M13" s="27">
         <v>50</v>
       </c>
-      <c r="B2" s="50"/>
-[...73 lines deleted...]
-      <c r="AW5" s="61" t="s">
+      <c r="N13" s="27">
+        <v>32</v>
+      </c>
+      <c r="O13" s="27">
+        <v>41</v>
+      </c>
+      <c r="P13" s="27">
+        <v>31</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>47</v>
+      </c>
+      <c r="R13" s="12">
+        <v>37</v>
+      </c>
+      <c r="S13" s="12">
+        <v>39</v>
+      </c>
+      <c r="T13" s="12">
+        <v>47</v>
+      </c>
+      <c r="U13" s="12">
+        <v>49</v>
+      </c>
+      <c r="V13" s="12">
+        <v>34</v>
+      </c>
+      <c r="W13" s="12">
+        <v>45</v>
+      </c>
+      <c r="X13" s="12">
+        <v>41</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>43</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>42</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>33</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>39</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="11">
+        <v>175</v>
+      </c>
+      <c r="C14" s="27">
+        <v>151</v>
+      </c>
+      <c r="D14" s="27">
+        <v>143</v>
+      </c>
+      <c r="E14" s="27">
+        <v>171</v>
+      </c>
+      <c r="F14" s="27">
+        <v>158</v>
+      </c>
+      <c r="G14" s="27">
+        <v>149</v>
+      </c>
+      <c r="H14" s="27">
+        <v>171</v>
+      </c>
+      <c r="I14" s="27">
+        <v>155</v>
+      </c>
+      <c r="J14" s="27">
+        <v>185</v>
+      </c>
+      <c r="K14" s="27">
+        <v>154</v>
+      </c>
+      <c r="L14" s="27">
+        <v>143</v>
+      </c>
+      <c r="M14" s="27">
+        <v>125</v>
+      </c>
+      <c r="N14" s="27">
+        <v>131</v>
+      </c>
+      <c r="O14" s="27">
+        <v>153</v>
+      </c>
+      <c r="P14" s="27">
+        <v>146</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>171</v>
+      </c>
+      <c r="R14" s="12">
+        <v>145</v>
+      </c>
+      <c r="S14" s="12">
+        <v>155</v>
+      </c>
+      <c r="T14" s="12">
+        <v>157</v>
+      </c>
+      <c r="U14" s="12">
+        <v>138</v>
+      </c>
+      <c r="V14" s="12">
+        <v>170</v>
+      </c>
+      <c r="W14" s="12">
+        <v>158</v>
+      </c>
+      <c r="X14" s="12">
+        <v>138</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>181</v>
+      </c>
+      <c r="Z14" s="27">
+        <v>134</v>
+      </c>
+      <c r="AA14" s="27">
+        <v>143</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>181</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="11">
+        <v>75</v>
+      </c>
+      <c r="C15" s="27">
+        <v>55</v>
+      </c>
+      <c r="D15" s="27">
+        <v>57</v>
+      </c>
+      <c r="E15" s="27">
+        <v>62</v>
+      </c>
+      <c r="F15" s="27">
+        <v>50</v>
+      </c>
+      <c r="G15" s="27">
+        <v>69</v>
+      </c>
+      <c r="H15" s="27">
+        <v>44</v>
+      </c>
+      <c r="I15" s="27">
+        <v>62</v>
+      </c>
+      <c r="J15" s="27">
+        <v>59</v>
+      </c>
+      <c r="K15" s="27">
+        <v>37</v>
+      </c>
+      <c r="L15" s="27">
+        <v>67</v>
+      </c>
+      <c r="M15" s="27">
+        <v>52</v>
+      </c>
+      <c r="N15" s="27">
+        <v>46</v>
+      </c>
+      <c r="O15" s="27">
+        <v>51</v>
+      </c>
+      <c r="P15" s="27">
+        <v>53</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>57</v>
+      </c>
+      <c r="R15" s="12">
+        <v>51</v>
+      </c>
+      <c r="S15" s="12">
+        <v>41</v>
+      </c>
+      <c r="T15" s="12">
+        <v>44</v>
+      </c>
+      <c r="U15" s="12">
+        <v>58</v>
+      </c>
+      <c r="V15" s="12">
+        <v>64</v>
+      </c>
+      <c r="W15" s="12">
+        <v>56</v>
+      </c>
+      <c r="X15" s="12">
+        <v>63</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>65</v>
+      </c>
+      <c r="Z15" s="27">
+        <v>46</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>43</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="12"/>
+      <c r="Y16" s="27"/>
+      <c r="Z16" s="27"/>
+      <c r="AA16" s="27"/>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="27"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="11">
+        <v>53</v>
+      </c>
+      <c r="C17" s="27">
+        <v>47</v>
+      </c>
+      <c r="D17" s="27">
+        <v>56</v>
+      </c>
+      <c r="E17" s="27">
+        <v>62</v>
+      </c>
+      <c r="F17" s="27">
+        <v>59</v>
+      </c>
+      <c r="G17" s="27">
+        <v>49</v>
+      </c>
+      <c r="H17" s="27">
+        <v>48</v>
+      </c>
+      <c r="I17" s="27">
+        <v>47</v>
+      </c>
+      <c r="J17" s="27">
+        <v>64</v>
+      </c>
+      <c r="K17" s="27">
+        <v>53</v>
+      </c>
+      <c r="L17" s="27">
+        <v>52</v>
+      </c>
+      <c r="M17" s="27">
+        <v>59</v>
+      </c>
+      <c r="N17" s="27">
+        <v>64</v>
+      </c>
+      <c r="O17" s="27">
+        <v>50</v>
+      </c>
+      <c r="P17" s="27">
+        <v>53</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>55</v>
+      </c>
+      <c r="R17" s="12">
+        <v>56</v>
+      </c>
+      <c r="S17" s="12">
+        <v>62</v>
+      </c>
+      <c r="T17" s="12">
+        <v>54</v>
+      </c>
+      <c r="U17" s="12">
+        <v>46</v>
+      </c>
+      <c r="V17" s="12">
+        <v>60</v>
+      </c>
+      <c r="W17" s="12">
+        <v>51</v>
+      </c>
+      <c r="X17" s="12">
+        <v>41</v>
+      </c>
+      <c r="Y17" s="27">
+        <v>63</v>
+      </c>
+      <c r="Z17" s="27">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="27">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="27">
+        <v>55</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="11">
+        <v>12</v>
+      </c>
+      <c r="C18" s="27">
+        <v>8</v>
+      </c>
+      <c r="D18" s="27">
+        <v>6</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6</v>
+      </c>
+      <c r="F18" s="27">
+        <v>15</v>
+      </c>
+      <c r="G18" s="27">
+        <v>6</v>
+      </c>
+      <c r="H18" s="27">
+        <v>11</v>
+      </c>
+      <c r="I18" s="27">
+        <v>12</v>
+      </c>
+      <c r="J18" s="27">
+        <v>11</v>
+      </c>
+      <c r="K18" s="27">
+        <v>4</v>
+      </c>
+      <c r="L18" s="27">
+        <v>15</v>
+      </c>
+      <c r="M18" s="27">
+        <v>12</v>
+      </c>
+      <c r="N18" s="27">
+        <v>8</v>
+      </c>
+      <c r="O18" s="27">
+        <v>9</v>
+      </c>
+      <c r="P18" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>17</v>
+      </c>
+      <c r="R18" s="12">
+        <v>14</v>
+      </c>
+      <c r="S18" s="12">
+        <v>8</v>
+      </c>
+      <c r="T18" s="12">
+        <v>8</v>
+      </c>
+      <c r="U18" s="12">
+        <v>9</v>
+      </c>
+      <c r="V18" s="12">
+        <v>8</v>
+      </c>
+      <c r="W18" s="12">
         <v>10</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B7" s="42" t="s">
+      <c r="X18" s="12">
+        <v>9</v>
+      </c>
+      <c r="Y18" s="27">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="27">
+        <v>10</v>
+      </c>
+      <c r="AA18" s="27">
         <v>5</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="AB18" s="27">
+        <v>11</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="11">
+        <v>49</v>
+      </c>
+      <c r="C19" s="27">
+        <v>42</v>
+      </c>
+      <c r="D19" s="27">
+        <v>29</v>
+      </c>
+      <c r="E19" s="27">
+        <v>29</v>
+      </c>
+      <c r="F19" s="27">
+        <v>49</v>
+      </c>
+      <c r="G19" s="27">
+        <v>43</v>
+      </c>
+      <c r="H19" s="27">
+        <v>38</v>
+      </c>
+      <c r="I19" s="27">
+        <v>27</v>
+      </c>
+      <c r="J19" s="27">
+        <v>28</v>
+      </c>
+      <c r="K19" s="27">
+        <v>45</v>
+      </c>
+      <c r="L19" s="27">
+        <v>36</v>
+      </c>
+      <c r="M19" s="27">
+        <v>43</v>
+      </c>
+      <c r="N19" s="27">
+        <v>37</v>
+      </c>
+      <c r="O19" s="27">
+        <v>43</v>
+      </c>
+      <c r="P19" s="27">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>32</v>
+      </c>
+      <c r="R19" s="12">
+        <v>40</v>
+      </c>
+      <c r="S19" s="12">
+        <v>37</v>
+      </c>
+      <c r="T19" s="12">
+        <v>46</v>
+      </c>
+      <c r="U19" s="12">
+        <v>31</v>
+      </c>
+      <c r="V19" s="12">
+        <v>35</v>
+      </c>
+      <c r="W19" s="12">
+        <v>41</v>
+      </c>
+      <c r="X19" s="12">
+        <v>32</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>40</v>
+      </c>
+      <c r="Z19" s="27">
+        <v>30</v>
+      </c>
+      <c r="AA19" s="27">
+        <v>34</v>
+      </c>
+      <c r="AB19" s="27">
+        <v>35</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="11">
+        <v>16</v>
+      </c>
+      <c r="C20" s="27">
+        <v>13</v>
+      </c>
+      <c r="D20" s="27">
+        <v>17</v>
+      </c>
+      <c r="E20" s="27">
+        <v>17</v>
+      </c>
+      <c r="F20" s="27">
+        <v>17</v>
+      </c>
+      <c r="G20" s="27">
+        <v>14</v>
+      </c>
+      <c r="H20" s="27">
+        <v>15</v>
+      </c>
+      <c r="I20" s="27">
+        <v>21</v>
+      </c>
+      <c r="J20" s="27">
+        <v>22</v>
+      </c>
+      <c r="K20" s="27">
+        <v>14</v>
+      </c>
+      <c r="L20" s="27">
+        <v>13</v>
+      </c>
+      <c r="M20" s="27">
+        <v>18</v>
+      </c>
+      <c r="N20" s="27">
+        <v>29</v>
+      </c>
+      <c r="O20" s="27">
+        <v>15</v>
+      </c>
+      <c r="P20" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>17</v>
+      </c>
+      <c r="R20" s="12">
+        <v>18</v>
+      </c>
+      <c r="S20" s="12">
+        <v>23</v>
+      </c>
+      <c r="T20" s="12">
+        <v>26</v>
+      </c>
+      <c r="U20" s="12">
+        <v>16</v>
+      </c>
+      <c r="V20" s="12">
+        <v>13</v>
+      </c>
+      <c r="W20" s="12">
+        <v>19</v>
+      </c>
+      <c r="X20" s="12">
+        <v>23</v>
+      </c>
+      <c r="Y20" s="27">
+        <v>25</v>
+      </c>
+      <c r="Z20" s="27">
+        <v>17</v>
+      </c>
+      <c r="AA20" s="27">
+        <v>21</v>
+      </c>
+      <c r="AB20" s="27">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="11">
+        <v>19</v>
+      </c>
+      <c r="C21" s="27">
+        <v>14</v>
+      </c>
+      <c r="D21" s="27">
+        <v>18</v>
+      </c>
+      <c r="E21" s="27">
+        <v>16</v>
+      </c>
+      <c r="F21" s="27">
+        <v>13</v>
+      </c>
+      <c r="G21" s="27">
+        <v>12</v>
+      </c>
+      <c r="H21" s="27">
+        <v>11</v>
+      </c>
+      <c r="I21" s="27">
+        <v>11</v>
+      </c>
+      <c r="J21" s="27">
+        <v>14</v>
+      </c>
+      <c r="K21" s="27">
+        <v>16</v>
+      </c>
+      <c r="L21" s="27">
+        <v>20</v>
+      </c>
+      <c r="M21" s="27">
+        <v>18</v>
+      </c>
+      <c r="N21" s="27">
+        <v>18</v>
+      </c>
+      <c r="O21" s="27">
+        <v>18</v>
+      </c>
+      <c r="P21" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>11</v>
+      </c>
+      <c r="R21" s="12">
+        <v>10</v>
+      </c>
+      <c r="S21" s="12">
+        <v>15</v>
+      </c>
+      <c r="T21" s="12">
+        <v>15</v>
+      </c>
+      <c r="U21" s="12">
+        <v>16</v>
+      </c>
+      <c r="V21" s="12">
+        <v>14</v>
+      </c>
+      <c r="W21" s="12">
+        <v>23</v>
+      </c>
+      <c r="X21" s="12">
+        <v>16</v>
+      </c>
+      <c r="Y21" s="27">
+        <v>22</v>
+      </c>
+      <c r="Z21" s="27">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="27">
+        <v>15</v>
+      </c>
+      <c r="AB21" s="27">
+        <v>21</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="27">
+        <v>27</v>
+      </c>
+      <c r="C22" s="27">
+        <v>24</v>
+      </c>
+      <c r="D22" s="27">
+        <v>16</v>
+      </c>
+      <c r="E22" s="27">
+        <v>20</v>
+      </c>
+      <c r="F22" s="27">
+        <v>21</v>
+      </c>
+      <c r="G22" s="27">
+        <v>28</v>
+      </c>
+      <c r="H22" s="27">
+        <v>31</v>
+      </c>
+      <c r="I22" s="27">
+        <v>24</v>
+      </c>
+      <c r="J22" s="27">
+        <v>22</v>
+      </c>
+      <c r="K22" s="27">
+        <v>24</v>
+      </c>
+      <c r="L22" s="27">
+        <v>19</v>
+      </c>
+      <c r="M22" s="27">
+        <v>28</v>
+      </c>
+      <c r="N22" s="27">
+        <v>25</v>
+      </c>
+      <c r="O22" s="27">
+        <v>19</v>
+      </c>
+      <c r="P22" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>29</v>
+      </c>
+      <c r="R22" s="12">
+        <v>24</v>
+      </c>
+      <c r="S22" s="12">
+        <v>32</v>
+      </c>
+      <c r="T22" s="12">
+        <v>26</v>
+      </c>
+      <c r="U22" s="12">
+        <v>24</v>
+      </c>
+      <c r="V22" s="12">
+        <v>30</v>
+      </c>
+      <c r="W22" s="12">
+        <v>34</v>
+      </c>
+      <c r="X22" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y22" s="27">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="27">
+        <v>34</v>
+      </c>
+      <c r="AA22" s="27">
+        <v>21</v>
+      </c>
+      <c r="AB22" s="27">
+        <v>36</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="27">
+        <v>25</v>
+      </c>
+      <c r="C23" s="27">
+        <v>25</v>
+      </c>
+      <c r="D23" s="27">
+        <v>20</v>
+      </c>
+      <c r="E23" s="27">
+        <v>27</v>
+      </c>
+      <c r="F23" s="27">
+        <v>28</v>
+      </c>
+      <c r="G23" s="27">
+        <v>13</v>
+      </c>
+      <c r="H23" s="27">
+        <v>28</v>
+      </c>
+      <c r="I23" s="27">
+        <v>20</v>
+      </c>
+      <c r="J23" s="27">
+        <v>14</v>
+      </c>
+      <c r="K23" s="27">
+        <v>33</v>
+      </c>
+      <c r="L23" s="27">
+        <v>26</v>
+      </c>
+      <c r="M23" s="27">
+        <v>16</v>
+      </c>
+      <c r="N23" s="27">
+        <v>24</v>
+      </c>
+      <c r="O23" s="27">
+        <v>26</v>
+      </c>
+      <c r="P23" s="27">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="27">
+        <v>17</v>
+      </c>
+      <c r="R23" s="12">
+        <v>27</v>
+      </c>
+      <c r="S23" s="12">
+        <v>26</v>
+      </c>
+      <c r="T23" s="12">
+        <v>24</v>
+      </c>
+      <c r="U23" s="12">
+        <v>20</v>
+      </c>
+      <c r="V23" s="12">
+        <v>28</v>
+      </c>
+      <c r="W23" s="12">
+        <v>29</v>
+      </c>
+      <c r="X23" s="12">
+        <v>20</v>
+      </c>
+      <c r="Y23" s="27">
+        <v>29</v>
+      </c>
+      <c r="Z23" s="27">
+        <v>22</v>
+      </c>
+      <c r="AA23" s="27">
+        <v>22</v>
+      </c>
+      <c r="AB23" s="27">
+        <v>28</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="43"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+      <c r="W24" s="43"/>
+      <c r="X24" s="43"/>
+      <c r="Y24" s="43"/>
+      <c r="Z24" s="43"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="43"/>
+      <c r="AC24" s="27"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="27">
+        <v>540</v>
+      </c>
+      <c r="C25" s="27">
+        <v>413</v>
+      </c>
+      <c r="D25" s="27">
+        <v>421</v>
+      </c>
+      <c r="E25" s="27">
+        <v>484</v>
+      </c>
+      <c r="F25" s="27">
+        <v>463</v>
+      </c>
+      <c r="G25" s="27">
+        <v>431</v>
+      </c>
+      <c r="H25" s="27">
+        <v>495</v>
+      </c>
+      <c r="I25" s="27">
+        <v>462</v>
+      </c>
+      <c r="J25" s="27">
+        <v>495</v>
+      </c>
+      <c r="K25" s="27">
+        <v>483</v>
+      </c>
+      <c r="L25" s="27">
+        <v>437</v>
+      </c>
+      <c r="M25" s="27">
+        <v>467</v>
+      </c>
+      <c r="N25" s="27">
+        <v>456</v>
+      </c>
+      <c r="O25" s="27">
+        <v>435</v>
+      </c>
+      <c r="P25" s="27">
+        <v>417</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>484</v>
+      </c>
+      <c r="R25" s="12">
+        <v>432</v>
+      </c>
+      <c r="S25" s="12">
+        <v>453</v>
+      </c>
+      <c r="T25" s="12">
+        <v>470</v>
+      </c>
+      <c r="U25" s="12">
+        <v>431</v>
+      </c>
+      <c r="V25" s="12">
+        <v>478</v>
+      </c>
+      <c r="W25" s="12">
+        <v>446</v>
+      </c>
+      <c r="X25" s="12">
+        <v>431</v>
+      </c>
+      <c r="Y25" s="27">
+        <v>543</v>
+      </c>
+      <c r="Z25" s="27">
+        <v>438</v>
+      </c>
+      <c r="AA25" s="27">
+        <v>402</v>
+      </c>
+      <c r="AB25" s="27">
+        <v>496</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="27">
+        <v>215</v>
+      </c>
+      <c r="C26" s="27">
+        <v>194</v>
+      </c>
+      <c r="D26" s="27">
+        <v>171</v>
+      </c>
+      <c r="E26" s="27">
+        <v>189</v>
+      </c>
+      <c r="F26" s="27">
+        <v>193</v>
+      </c>
+      <c r="G26" s="27">
+        <v>173</v>
+      </c>
+      <c r="H26" s="27">
+        <v>220</v>
+      </c>
+      <c r="I26" s="27">
+        <v>181</v>
+      </c>
+      <c r="J26" s="27">
+        <v>216</v>
+      </c>
+      <c r="K26" s="27">
+        <v>207</v>
+      </c>
+      <c r="L26" s="27">
+        <v>188</v>
+      </c>
+      <c r="M26" s="27">
+        <v>201</v>
+      </c>
+      <c r="N26" s="27">
+        <v>211</v>
+      </c>
+      <c r="O26" s="27">
+        <v>192</v>
+      </c>
+      <c r="P26" s="27">
+        <v>183</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>216</v>
+      </c>
+      <c r="R26" s="12">
+        <v>168</v>
+      </c>
+      <c r="S26" s="12">
+        <v>202</v>
+      </c>
+      <c r="T26" s="12">
+        <v>193</v>
+      </c>
+      <c r="U26" s="12">
+        <v>188</v>
+      </c>
+      <c r="V26" s="12">
+        <v>199</v>
+      </c>
+      <c r="W26" s="12">
+        <v>179</v>
+      </c>
+      <c r="X26" s="12">
+        <v>187</v>
+      </c>
+      <c r="Y26" s="27">
+        <v>216</v>
+      </c>
+      <c r="Z26" s="27">
+        <v>195</v>
+      </c>
+      <c r="AA26" s="27">
+        <v>186</v>
+      </c>
+      <c r="AB26" s="27">
+        <v>196</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="27">
+        <v>53</v>
+      </c>
+      <c r="C27" s="27">
+        <v>20</v>
+      </c>
+      <c r="D27" s="27">
+        <v>30</v>
+      </c>
+      <c r="E27" s="27">
+        <v>33</v>
+      </c>
+      <c r="F27" s="27">
+        <v>30</v>
+      </c>
+      <c r="G27" s="27">
+        <v>25</v>
+      </c>
+      <c r="H27" s="27">
+        <v>42</v>
+      </c>
+      <c r="I27" s="27">
+        <v>42</v>
+      </c>
+      <c r="J27" s="27">
+        <v>35</v>
+      </c>
+      <c r="K27" s="27">
+        <v>36</v>
+      </c>
+      <c r="L27" s="27">
+        <v>33</v>
+      </c>
+      <c r="M27" s="27">
+        <v>35</v>
+      </c>
+      <c r="N27" s="27">
+        <v>30</v>
+      </c>
+      <c r="O27" s="27">
+        <v>29</v>
+      </c>
+      <c r="P27" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q27" s="27">
+        <v>31</v>
+      </c>
+      <c r="R27" s="12">
+        <v>25</v>
+      </c>
+      <c r="S27" s="12">
+        <v>33</v>
+      </c>
+      <c r="T27" s="12">
+        <v>37</v>
+      </c>
+      <c r="U27" s="12">
+        <v>32</v>
+      </c>
+      <c r="V27" s="12">
+        <v>27</v>
+      </c>
+      <c r="W27" s="12">
+        <v>30</v>
+      </c>
+      <c r="X27" s="12">
+        <v>23</v>
+      </c>
+      <c r="Y27" s="27">
+        <v>38</v>
+      </c>
+      <c r="Z27" s="27">
+        <v>35</v>
+      </c>
+      <c r="AA27" s="27">
+        <v>18</v>
+      </c>
+      <c r="AB27" s="27">
+        <v>25</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="27">
+        <v>4</v>
+      </c>
+      <c r="C28" s="27">
+        <v>1</v>
+      </c>
+      <c r="D28" s="27">
+        <v>1</v>
+      </c>
+      <c r="E28" s="27">
+        <v>4</v>
+      </c>
+      <c r="F28" s="27">
+        <v>1</v>
+      </c>
+      <c r="G28" s="27">
+        <v>3</v>
+      </c>
+      <c r="H28" s="27">
+        <v>2</v>
+      </c>
+      <c r="I28" s="27">
+        <v>5</v>
+      </c>
+      <c r="J28" s="27">
+        <v>3</v>
+      </c>
+      <c r="K28" s="27">
+        <v>4</v>
+      </c>
+      <c r="L28" s="27">
+        <v>2</v>
+      </c>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27">
+        <v>1</v>
+      </c>
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="27"/>
+      <c r="R28" s="12">
+        <v>3</v>
+      </c>
+      <c r="S28" s="12">
+        <v>3</v>
+      </c>
+      <c r="T28" s="12">
+        <v>2</v>
+      </c>
+      <c r="U28" s="12">
+        <v>1</v>
+      </c>
+      <c r="V28" s="12">
+        <v>1</v>
+      </c>
+      <c r="W28" s="12">
+        <v>5</v>
+      </c>
+      <c r="X28" s="12">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="27">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="27"/>
+      <c r="AA28" s="27">
+        <v>3</v>
+      </c>
+      <c r="AB28" s="27">
+        <v>2</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="27">
+        <v>28</v>
+      </c>
+      <c r="C29" s="27">
+        <v>11</v>
+      </c>
+      <c r="D29" s="27">
+        <v>30</v>
+      </c>
+      <c r="E29" s="27">
+        <v>20</v>
+      </c>
+      <c r="F29" s="27">
+        <v>19</v>
+      </c>
+      <c r="G29" s="27">
+        <v>23</v>
+      </c>
+      <c r="H29" s="27">
+        <v>23</v>
+      </c>
+      <c r="I29" s="27">
+        <v>17</v>
+      </c>
+      <c r="J29" s="27">
+        <v>15</v>
+      </c>
+      <c r="K29" s="27">
+        <v>12</v>
+      </c>
+      <c r="L29" s="27">
+        <v>22</v>
+      </c>
+      <c r="M29" s="27">
+        <v>22</v>
+      </c>
+      <c r="N29" s="27">
+        <v>12</v>
+      </c>
+      <c r="O29" s="27">
+        <v>16</v>
+      </c>
+      <c r="P29" s="27">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>25</v>
+      </c>
+      <c r="R29" s="12">
+        <v>23</v>
+      </c>
+      <c r="S29" s="12">
+        <v>22</v>
+      </c>
+      <c r="T29" s="12">
+        <v>21</v>
+      </c>
+      <c r="U29" s="12">
+        <v>24</v>
+      </c>
+      <c r="V29" s="12">
+        <v>17</v>
+      </c>
+      <c r="W29" s="12">
+        <v>21</v>
+      </c>
+      <c r="X29" s="52">
+        <v>18</v>
+      </c>
+      <c r="Y29" s="27">
+        <v>26</v>
+      </c>
+      <c r="Z29" s="27">
+        <v>21</v>
+      </c>
+      <c r="AA29" s="27">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="27">
+        <v>22</v>
+      </c>
+      <c r="AC29" s="27">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="27">
+        <v>93</v>
+      </c>
+      <c r="C30" s="27">
+        <v>68</v>
+      </c>
+      <c r="D30" s="27">
+        <v>70</v>
+      </c>
+      <c r="E30" s="27">
+        <v>99</v>
+      </c>
+      <c r="F30" s="27">
+        <v>82</v>
+      </c>
+      <c r="G30" s="27">
+        <v>73</v>
+      </c>
+      <c r="H30" s="27">
+        <v>88</v>
+      </c>
+      <c r="I30" s="27">
+        <v>77</v>
+      </c>
+      <c r="J30" s="27">
+        <v>90</v>
+      </c>
+      <c r="K30" s="27">
+        <v>85</v>
+      </c>
+      <c r="L30" s="27">
+        <v>58</v>
+      </c>
+      <c r="M30" s="27">
+        <v>66</v>
+      </c>
+      <c r="N30" s="27">
+        <v>62</v>
+      </c>
+      <c r="O30" s="27">
+        <v>75</v>
+      </c>
+      <c r="P30" s="27">
+        <v>73</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>83</v>
+      </c>
+      <c r="R30" s="12">
+        <v>79</v>
+      </c>
+      <c r="S30" s="12">
+        <v>76</v>
+      </c>
+      <c r="T30" s="12">
+        <v>81</v>
+      </c>
+      <c r="U30" s="12">
+        <v>64</v>
+      </c>
+      <c r="V30" s="12">
+        <v>91</v>
+      </c>
+      <c r="W30" s="12">
+        <v>68</v>
+      </c>
+      <c r="X30" s="12">
+        <v>74</v>
+      </c>
+      <c r="Y30" s="27">
+        <v>102</v>
+      </c>
+      <c r="Z30" s="27">
+        <v>75</v>
+      </c>
+      <c r="AA30" s="27">
+        <v>61</v>
+      </c>
+      <c r="AB30" s="27">
+        <v>103</v>
+      </c>
+      <c r="AC30" s="27">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="27">
+        <v>35</v>
+      </c>
+      <c r="C31" s="27">
+        <v>28</v>
+      </c>
+      <c r="D31" s="27">
+        <v>33</v>
+      </c>
+      <c r="E31" s="27">
+        <v>35</v>
+      </c>
+      <c r="F31" s="27">
+        <v>30</v>
+      </c>
+      <c r="G31" s="27">
+        <v>36</v>
+      </c>
+      <c r="H31" s="27">
+        <v>22</v>
+      </c>
+      <c r="I31" s="27">
+        <v>37</v>
+      </c>
+      <c r="J31" s="27">
+        <v>37</v>
+      </c>
+      <c r="K31" s="27">
+        <v>17</v>
+      </c>
+      <c r="L31" s="27">
+        <v>44</v>
+      </c>
+      <c r="M31" s="27">
+        <v>29</v>
+      </c>
+      <c r="N31" s="27">
+        <v>28</v>
+      </c>
+      <c r="O31" s="27">
+        <v>20</v>
+      </c>
+      <c r="P31" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>32</v>
+      </c>
+      <c r="R31" s="12">
+        <v>24</v>
+      </c>
+      <c r="S31" s="12">
+        <v>16</v>
+      </c>
+      <c r="T31" s="12">
+        <v>18</v>
+      </c>
+      <c r="U31" s="12">
+        <v>29</v>
+      </c>
+      <c r="V31" s="12">
+        <v>39</v>
+      </c>
+      <c r="W31" s="12">
+        <v>25</v>
+      </c>
+      <c r="X31" s="12">
+        <v>30</v>
+      </c>
+      <c r="Y31" s="27">
+        <v>30</v>
+      </c>
+      <c r="Z31" s="27">
+        <v>23</v>
+      </c>
+      <c r="AA31" s="27">
+        <v>20</v>
+      </c>
+      <c r="AB31" s="27">
+        <v>43</v>
+      </c>
+      <c r="AC31" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="27"/>
+      <c r="Z32" s="27"/>
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="27"/>
+      <c r="AC32" s="27"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="27">
+        <v>25</v>
+      </c>
+      <c r="C33" s="27">
+        <v>25</v>
+      </c>
+      <c r="D33" s="27">
+        <v>30</v>
+      </c>
+      <c r="E33" s="27">
+        <v>30</v>
+      </c>
+      <c r="F33" s="27">
+        <v>42</v>
+      </c>
+      <c r="G33" s="27">
+        <v>30</v>
+      </c>
+      <c r="H33" s="27">
+        <v>23</v>
+      </c>
+      <c r="I33" s="27">
+        <v>25</v>
+      </c>
+      <c r="J33" s="27">
+        <v>34</v>
+      </c>
+      <c r="K33" s="27">
+        <v>27</v>
+      </c>
+      <c r="L33" s="27">
+        <v>24</v>
+      </c>
+      <c r="M33" s="27">
+        <v>34</v>
+      </c>
+      <c r="N33" s="27">
+        <v>30</v>
+      </c>
+      <c r="O33" s="27">
+        <v>29</v>
+      </c>
+      <c r="P33" s="27">
+        <v>29</v>
+      </c>
+      <c r="Q33" s="27">
+        <v>25</v>
+      </c>
+      <c r="R33" s="12">
+        <v>28</v>
+      </c>
+      <c r="S33" s="12">
+        <v>30</v>
+      </c>
+      <c r="T33" s="12">
+        <v>32</v>
+      </c>
+      <c r="U33" s="12">
+        <v>23</v>
+      </c>
+      <c r="V33" s="12">
+        <v>32</v>
+      </c>
+      <c r="W33" s="12">
+        <v>26</v>
+      </c>
+      <c r="X33" s="12">
+        <v>24</v>
+      </c>
+      <c r="Y33" s="27">
+        <v>31</v>
+      </c>
+      <c r="Z33" s="27">
+        <v>18</v>
+      </c>
+      <c r="AA33" s="27">
+        <v>24</v>
+      </c>
+      <c r="AB33" s="27">
+        <v>26</v>
+      </c>
+      <c r="AC33" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="27">
+        <v>7</v>
+      </c>
+      <c r="C34" s="27">
+        <v>4</v>
+      </c>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27">
+        <v>5</v>
+      </c>
+      <c r="F34" s="27">
+        <v>9</v>
+      </c>
+      <c r="G34" s="27">
+        <v>5</v>
+      </c>
+      <c r="H34" s="27">
+        <v>5</v>
+      </c>
+      <c r="I34" s="27">
+        <v>9</v>
+      </c>
+      <c r="J34" s="27">
+        <v>7</v>
+      </c>
+      <c r="K34" s="27">
+        <v>2</v>
+      </c>
+      <c r="L34" s="27">
+        <v>7</v>
+      </c>
+      <c r="M34" s="27">
         <v>6</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="N34" s="27">
+        <v>4</v>
+      </c>
+      <c r="O34" s="27">
         <v>7</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="P34" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>11</v>
+      </c>
+      <c r="R34" s="12">
+        <v>7</v>
+      </c>
+      <c r="S34" s="12">
+        <v>5</v>
+      </c>
+      <c r="T34" s="12">
+        <v>5</v>
+      </c>
+      <c r="U34" s="12">
+        <v>7</v>
+      </c>
+      <c r="V34" s="12">
+        <v>6</v>
+      </c>
+      <c r="W34" s="12">
+        <v>7</v>
+      </c>
+      <c r="X34" s="12">
+        <v>7</v>
+      </c>
+      <c r="Y34" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="27">
+        <v>5</v>
+      </c>
+      <c r="AA34" s="27">
+        <v>4</v>
+      </c>
+      <c r="AB34" s="27">
         <v>8</v>
       </c>
-      <c r="F7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="43" t="s">
+      <c r="AC34" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="27">
+        <v>28</v>
+      </c>
+      <c r="C35" s="27">
+        <v>19</v>
+      </c>
+      <c r="D35" s="27">
+        <v>17</v>
+      </c>
+      <c r="E35" s="27">
+        <v>20</v>
+      </c>
+      <c r="F35" s="27">
+        <v>21</v>
+      </c>
+      <c r="G35" s="27">
+        <v>25</v>
+      </c>
+      <c r="H35" s="27">
+        <v>20</v>
+      </c>
+      <c r="I35" s="27">
+        <v>20</v>
+      </c>
+      <c r="J35" s="27">
+        <v>16</v>
+      </c>
+      <c r="K35" s="27">
+        <v>24</v>
+      </c>
+      <c r="L35" s="27">
+        <v>18</v>
+      </c>
+      <c r="M35" s="27">
+        <v>21</v>
+      </c>
+      <c r="N35" s="27">
+        <v>21</v>
+      </c>
+      <c r="O35" s="27">
+        <v>25</v>
+      </c>
+      <c r="P35" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q35" s="27">
+        <v>15</v>
+      </c>
+      <c r="R35" s="12">
+        <v>24</v>
+      </c>
+      <c r="S35" s="12">
+        <v>16</v>
+      </c>
+      <c r="T35" s="12">
+        <v>30</v>
+      </c>
+      <c r="U35" s="12">
+        <v>17</v>
+      </c>
+      <c r="V35" s="12">
+        <v>16</v>
+      </c>
+      <c r="W35" s="12">
+        <v>19</v>
+      </c>
+      <c r="X35" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y35" s="54">
+        <v>27</v>
+      </c>
+      <c r="Z35" s="27">
+        <v>17</v>
+      </c>
+      <c r="AA35" s="27">
+        <v>22</v>
+      </c>
+      <c r="AB35" s="27">
+        <v>18</v>
+      </c>
+      <c r="AC35" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="27">
+        <v>12</v>
+      </c>
+      <c r="C36" s="27">
+        <v>8</v>
+      </c>
+      <c r="D36" s="27">
+        <v>11</v>
+      </c>
+      <c r="E36" s="27">
+        <v>8</v>
+      </c>
+      <c r="F36" s="27">
+        <v>12</v>
+      </c>
+      <c r="G36" s="27">
+        <v>8</v>
+      </c>
+      <c r="H36" s="27">
+        <v>6</v>
+      </c>
+      <c r="I36" s="27">
+        <v>14</v>
+      </c>
+      <c r="J36" s="27">
+        <v>11</v>
+      </c>
+      <c r="K36" s="27">
+        <v>8</v>
+      </c>
+      <c r="L36" s="27">
+        <v>8</v>
+      </c>
+      <c r="M36" s="27">
+        <v>10</v>
+      </c>
+      <c r="N36" s="27">
+        <v>18</v>
+      </c>
+      <c r="O36" s="27">
+        <v>10</v>
+      </c>
+      <c r="P36" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>13</v>
+      </c>
+      <c r="R36" s="12">
+        <v>8</v>
+      </c>
+      <c r="S36" s="12">
+        <v>13</v>
+      </c>
+      <c r="T36" s="12">
+        <v>16</v>
+      </c>
+      <c r="U36" s="12">
+        <v>9</v>
+      </c>
+      <c r="V36" s="12">
+        <v>6</v>
+      </c>
+      <c r="W36" s="12">
+        <v>10</v>
+      </c>
+      <c r="X36" s="12">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="27">
+        <v>15</v>
+      </c>
+      <c r="Z36" s="27">
+        <v>8</v>
+      </c>
+      <c r="AA36" s="27">
+        <v>10</v>
+      </c>
+      <c r="AB36" s="27">
+        <v>5</v>
+      </c>
+      <c r="AC36" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="27">
+        <v>12</v>
+      </c>
+      <c r="C37" s="27">
+        <v>8</v>
+      </c>
+      <c r="D37" s="27">
+        <v>11</v>
+      </c>
+      <c r="E37" s="27">
+        <v>11</v>
+      </c>
+      <c r="F37" s="27">
+        <v>3</v>
+      </c>
+      <c r="G37" s="27">
+        <v>9</v>
+      </c>
+      <c r="H37" s="27">
+        <v>9</v>
+      </c>
+      <c r="I37" s="27">
+        <v>6</v>
+      </c>
+      <c r="J37" s="27">
+        <v>10</v>
+      </c>
+      <c r="K37" s="27">
+        <v>8</v>
+      </c>
+      <c r="L37" s="27">
+        <v>10</v>
+      </c>
+      <c r="M37" s="27">
+        <v>12</v>
+      </c>
+      <c r="N37" s="27">
+        <v>11</v>
+      </c>
+      <c r="O37" s="27">
+        <v>10</v>
+      </c>
+      <c r="P37" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>8</v>
+      </c>
+      <c r="R37" s="12">
+        <v>5</v>
+      </c>
+      <c r="S37" s="12">
+        <v>11</v>
+      </c>
+      <c r="T37" s="12">
+        <v>8</v>
+      </c>
+      <c r="U37" s="12">
+        <v>8</v>
+      </c>
+      <c r="V37" s="12">
+        <v>8</v>
+      </c>
+      <c r="W37" s="12">
+        <v>13</v>
+      </c>
+      <c r="X37" s="12">
+        <v>9</v>
+      </c>
+      <c r="Y37" s="27">
+        <v>11</v>
+      </c>
+      <c r="Z37" s="27">
+        <v>11</v>
+      </c>
+      <c r="AA37" s="27">
+        <v>12</v>
+      </c>
+      <c r="AB37" s="27">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="27">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="27">
+        <v>17</v>
+      </c>
+      <c r="C38" s="27">
+        <v>15</v>
+      </c>
+      <c r="D38" s="27">
+        <v>7</v>
+      </c>
+      <c r="E38" s="27">
+        <v>14</v>
+      </c>
+      <c r="F38" s="27">
+        <v>8</v>
+      </c>
+      <c r="G38" s="27">
+        <v>12</v>
+      </c>
+      <c r="H38" s="27">
+        <v>17</v>
+      </c>
+      <c r="I38" s="27">
+        <v>13</v>
+      </c>
+      <c r="J38" s="27">
+        <v>8</v>
+      </c>
+      <c r="K38" s="27">
+        <v>14</v>
+      </c>
+      <c r="L38" s="27">
+        <v>8</v>
+      </c>
+      <c r="M38" s="27">
+        <v>21</v>
+      </c>
+      <c r="N38" s="27">
+        <v>14</v>
+      </c>
+      <c r="O38" s="27">
+        <v>11</v>
+      </c>
+      <c r="P38" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>17</v>
+      </c>
+      <c r="R38" s="12">
+        <v>18</v>
+      </c>
+      <c r="S38" s="12">
+        <v>11</v>
+      </c>
+      <c r="T38" s="12">
+        <v>14</v>
+      </c>
+      <c r="U38" s="12">
+        <v>17</v>
+      </c>
+      <c r="V38" s="12">
+        <v>18</v>
+      </c>
+      <c r="W38" s="12">
+        <v>22</v>
+      </c>
+      <c r="X38" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y38" s="27">
+        <v>22</v>
+      </c>
+      <c r="Z38" s="27">
+        <v>18</v>
+      </c>
+      <c r="AA38" s="27">
+        <v>10</v>
+      </c>
+      <c r="AB38" s="27">
+        <v>19</v>
+      </c>
+      <c r="AC38" s="27">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="27">
+        <v>11</v>
+      </c>
+      <c r="C39" s="27">
+        <v>12</v>
+      </c>
+      <c r="D39" s="27">
+        <v>10</v>
+      </c>
+      <c r="E39" s="27">
+        <v>16</v>
+      </c>
+      <c r="F39" s="27">
+        <v>13</v>
+      </c>
+      <c r="G39" s="27">
+        <v>9</v>
+      </c>
+      <c r="H39" s="27">
+        <v>18</v>
+      </c>
+      <c r="I39" s="27">
+        <v>16</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>17</v>
+      </c>
+      <c r="L39" s="27">
+        <v>15</v>
+      </c>
+      <c r="M39" s="27">
+        <v>10</v>
+      </c>
+      <c r="N39" s="27">
+        <v>14</v>
+      </c>
+      <c r="O39" s="27">
+        <v>9</v>
+      </c>
+      <c r="P39" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q39" s="27">
+        <v>8</v>
+      </c>
+      <c r="R39" s="12">
+        <v>20</v>
+      </c>
+      <c r="S39" s="12">
+        <v>15</v>
+      </c>
+      <c r="T39" s="12">
+        <v>13</v>
+      </c>
+      <c r="U39" s="12">
+        <v>12</v>
+      </c>
+      <c r="V39" s="12">
+        <v>18</v>
+      </c>
+      <c r="W39" s="12">
+        <v>21</v>
+      </c>
+      <c r="X39" s="12">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="27">
+        <v>20</v>
+      </c>
+      <c r="Z39" s="27">
+        <v>12</v>
+      </c>
+      <c r="AA39" s="27">
+        <v>16</v>
+      </c>
+      <c r="AB39" s="27">
+        <v>16</v>
+      </c>
+      <c r="AC39" s="27">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="43"/>
+      <c r="S40" s="43"/>
+      <c r="T40" s="43"/>
+      <c r="U40" s="43"/>
+      <c r="V40" s="43"/>
+      <c r="W40" s="43"/>
+      <c r="X40" s="43"/>
+      <c r="Y40" s="43"/>
+      <c r="Z40" s="43"/>
+      <c r="AA40" s="43"/>
+      <c r="AB40" s="43"/>
+      <c r="AC40" s="27"/>
+    </row>
+    <row r="41" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="27">
+        <v>510</v>
+      </c>
+      <c r="C41" s="27">
+        <v>407</v>
+      </c>
+      <c r="D41" s="27">
+        <v>405</v>
+      </c>
+      <c r="E41" s="27">
+        <v>417</v>
+      </c>
+      <c r="F41" s="27">
+        <v>429</v>
+      </c>
+      <c r="G41" s="27">
+        <v>414</v>
+      </c>
+      <c r="H41" s="27">
+        <v>432</v>
+      </c>
+      <c r="I41" s="27">
+        <v>373</v>
+      </c>
+      <c r="J41" s="27">
+        <v>439</v>
+      </c>
+      <c r="K41" s="27">
+        <v>402</v>
+      </c>
+      <c r="L41" s="27">
+        <v>410</v>
+      </c>
+      <c r="M41" s="27">
+        <v>425</v>
+      </c>
+      <c r="N41" s="27">
+        <v>437</v>
+      </c>
+      <c r="O41" s="27">
+        <v>420</v>
+      </c>
+      <c r="P41" s="27">
+        <v>406</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>463</v>
+      </c>
+      <c r="R41" s="12">
+        <v>406</v>
+      </c>
+      <c r="S41" s="12">
+        <v>430</v>
+      </c>
+      <c r="T41" s="12">
+        <v>431</v>
+      </c>
+      <c r="U41" s="12">
+        <v>392</v>
+      </c>
+      <c r="V41" s="12">
+        <v>426</v>
+      </c>
+      <c r="W41" s="12">
+        <v>486</v>
+      </c>
+      <c r="X41" s="12">
+        <v>394</v>
+      </c>
+      <c r="Y41" s="27">
+        <v>471</v>
+      </c>
+      <c r="Z41" s="27">
+        <v>381</v>
+      </c>
+      <c r="AA41" s="27">
+        <v>385</v>
+      </c>
+      <c r="AB41" s="27">
+        <v>478</v>
+      </c>
+      <c r="AC41" s="27">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="27">
+        <v>235</v>
+      </c>
+      <c r="C42" s="27">
+        <v>162</v>
+      </c>
+      <c r="D42" s="27">
+        <v>191</v>
+      </c>
+      <c r="E42" s="27">
+        <v>198</v>
+      </c>
+      <c r="F42" s="27">
+        <v>185</v>
+      </c>
+      <c r="G42" s="27">
+        <v>177</v>
+      </c>
+      <c r="H42" s="27">
+        <v>184</v>
+      </c>
+      <c r="I42" s="27">
+        <v>170</v>
+      </c>
+      <c r="J42" s="27">
+        <v>207</v>
+      </c>
+      <c r="K42" s="27">
+        <v>163</v>
+      </c>
+      <c r="L42" s="27">
+        <v>176</v>
+      </c>
+      <c r="M42" s="27">
+        <v>202</v>
+      </c>
+      <c r="N42" s="27">
+        <v>207</v>
+      </c>
+      <c r="O42" s="27">
+        <v>181</v>
+      </c>
+      <c r="P42" s="27">
+        <v>184</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>217</v>
+      </c>
+      <c r="R42" s="12">
+        <v>194</v>
+      </c>
+      <c r="S42" s="12">
+        <v>173</v>
+      </c>
+      <c r="T42" s="12">
+        <v>185</v>
+      </c>
+      <c r="U42" s="12">
+        <v>169</v>
+      </c>
+      <c r="V42" s="12">
+        <v>190</v>
+      </c>
+      <c r="W42" s="12">
+        <v>219</v>
+      </c>
+      <c r="X42" s="12">
+        <v>193</v>
+      </c>
+      <c r="Y42" s="27">
+        <v>207</v>
+      </c>
+      <c r="Z42" s="27">
+        <v>183</v>
+      </c>
+      <c r="AA42" s="27">
+        <v>164</v>
+      </c>
+      <c r="AB42" s="27">
+        <v>232</v>
+      </c>
+      <c r="AC42" s="27">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="27">
+        <v>39</v>
+      </c>
+      <c r="C43" s="27">
+        <v>34</v>
+      </c>
+      <c r="D43" s="27">
+        <v>29</v>
+      </c>
+      <c r="E43" s="27">
+        <v>29</v>
+      </c>
+      <c r="F43" s="27">
+        <v>37</v>
+      </c>
+      <c r="G43" s="27">
+        <v>39</v>
+      </c>
+      <c r="H43" s="27">
+        <v>35</v>
+      </c>
+      <c r="I43" s="27">
+        <v>16</v>
+      </c>
+      <c r="J43" s="27">
+        <v>23</v>
+      </c>
+      <c r="K43" s="27">
+        <v>28</v>
+      </c>
+      <c r="L43" s="27">
+        <v>15</v>
+      </c>
+      <c r="M43" s="27">
+        <v>32</v>
+      </c>
+      <c r="N43" s="27">
+        <v>27</v>
+      </c>
+      <c r="O43" s="27">
+        <v>25</v>
+      </c>
+      <c r="P43" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q43" s="27">
+        <v>27</v>
+      </c>
+      <c r="R43" s="12">
+        <v>23</v>
+      </c>
+      <c r="S43" s="12">
+        <v>33</v>
+      </c>
+      <c r="T43" s="12">
+        <v>32</v>
+      </c>
+      <c r="U43" s="12">
+        <v>24</v>
+      </c>
+      <c r="V43" s="12">
+        <v>28</v>
+      </c>
+      <c r="W43" s="12">
+        <v>29</v>
+      </c>
+      <c r="X43" s="12">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="27">
+        <v>32</v>
+      </c>
+      <c r="Z43" s="27">
+        <v>17</v>
+      </c>
+      <c r="AA43" s="27">
+        <v>25</v>
+      </c>
+      <c r="AB43" s="27">
+        <v>27</v>
+      </c>
+      <c r="AC43" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="27">
         <v>1</v>
       </c>
-      <c r="H7" s="43" t="s">
+      <c r="D44" s="27">
         <v>2</v>
       </c>
-      <c r="I7" s="43" t="s">
+      <c r="E44" s="27">
+        <v>1</v>
+      </c>
+      <c r="F44" s="27">
+        <v>1</v>
+      </c>
+      <c r="G44" s="27">
         <v>3</v>
       </c>
-      <c r="J7" s="43" t="s">
+      <c r="H44" s="27">
         <v>4</v>
       </c>
-      <c r="K7" s="43" t="s">
+      <c r="I44" s="27">
+        <v>3</v>
+      </c>
+      <c r="J44" s="27">
+        <v>1</v>
+      </c>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27">
+        <v>3</v>
+      </c>
+      <c r="M44" s="27">
+        <v>1</v>
+      </c>
+      <c r="N44" s="27">
+        <v>3</v>
+      </c>
+      <c r="O44" s="27">
+        <v>1</v>
+      </c>
+      <c r="P44" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>3</v>
+      </c>
+      <c r="R44" s="12">
+        <v>3</v>
+      </c>
+      <c r="S44" s="12">
+        <v>1</v>
+      </c>
+      <c r="T44" s="12">
+        <v>5</v>
+      </c>
+      <c r="U44" s="12">
+        <v>2</v>
+      </c>
+      <c r="V44" s="12">
+        <v>3</v>
+      </c>
+      <c r="W44" s="12">
+        <v>4</v>
+      </c>
+      <c r="X44" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y44" s="27">
+        <v>5</v>
+      </c>
+      <c r="Z44" s="27">
+        <v>3</v>
+      </c>
+      <c r="AA44" s="27">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="27">
+        <v>2</v>
+      </c>
+      <c r="AC44" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="11">
+        <v>25</v>
+      </c>
+      <c r="C45" s="27">
+        <v>18</v>
+      </c>
+      <c r="D45" s="27">
+        <v>10</v>
+      </c>
+      <c r="E45" s="27">
+        <v>17</v>
+      </c>
+      <c r="F45" s="27">
+        <v>16</v>
+      </c>
+      <c r="G45" s="27">
+        <v>19</v>
+      </c>
+      <c r="H45" s="27">
+        <v>20</v>
+      </c>
+      <c r="I45" s="27">
+        <v>22</v>
+      </c>
+      <c r="J45" s="27">
+        <v>15</v>
+      </c>
+      <c r="K45" s="27">
+        <v>15</v>
+      </c>
+      <c r="L45" s="27">
+        <v>17</v>
+      </c>
+      <c r="M45" s="27">
+        <v>28</v>
+      </c>
+      <c r="N45" s="27">
+        <v>20</v>
+      </c>
+      <c r="O45" s="27">
+        <v>25</v>
+      </c>
+      <c r="P45" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q45" s="27">
+        <v>22</v>
+      </c>
+      <c r="R45" s="12">
+        <v>14</v>
+      </c>
+      <c r="S45" s="12">
+        <v>17</v>
+      </c>
+      <c r="T45" s="12">
+        <v>26</v>
+      </c>
+      <c r="U45" s="12">
+        <v>25</v>
+      </c>
+      <c r="V45" s="12">
+        <v>17</v>
+      </c>
+      <c r="W45" s="12">
+        <v>24</v>
+      </c>
+      <c r="X45" s="12">
         <v>23</v>
       </c>
-      <c r="L7" s="43" t="s">
+      <c r="Y45" s="27">
+        <v>17</v>
+      </c>
+      <c r="Z45" s="27">
+        <v>21</v>
+      </c>
+      <c r="AA45" s="27">
+        <v>17</v>
+      </c>
+      <c r="AB45" s="27">
+        <v>17</v>
+      </c>
+      <c r="AC45" s="27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A46" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B46" s="11">
+        <v>82</v>
+      </c>
+      <c r="C46" s="27">
+        <v>83</v>
+      </c>
+      <c r="D46" s="27">
+        <v>73</v>
+      </c>
+      <c r="E46" s="27">
+        <v>72</v>
+      </c>
+      <c r="F46" s="27">
+        <v>76</v>
+      </c>
+      <c r="G46" s="27">
+        <v>76</v>
+      </c>
+      <c r="H46" s="27">
+        <v>83</v>
+      </c>
+      <c r="I46" s="27">
+        <v>78</v>
+      </c>
+      <c r="J46" s="27">
+        <v>95</v>
+      </c>
+      <c r="K46" s="27">
+        <v>69</v>
+      </c>
+      <c r="L46" s="27">
+        <v>85</v>
+      </c>
+      <c r="M46" s="27">
+        <v>59</v>
+      </c>
+      <c r="N46" s="27">
+        <v>69</v>
+      </c>
+      <c r="O46" s="27">
+        <v>78</v>
+      </c>
+      <c r="P46" s="27">
+        <v>73</v>
+      </c>
+      <c r="Q46" s="27">
+        <v>88</v>
+      </c>
+      <c r="R46" s="12">
+        <v>66</v>
+      </c>
+      <c r="S46" s="12">
+        <v>79</v>
+      </c>
+      <c r="T46" s="12">
+        <v>76</v>
+      </c>
+      <c r="U46" s="12">
+        <v>74</v>
+      </c>
+      <c r="V46" s="12">
+        <v>79</v>
+      </c>
+      <c r="W46" s="12">
+        <v>90</v>
+      </c>
+      <c r="X46" s="12">
+        <v>64</v>
+      </c>
+      <c r="Y46" s="27">
+        <v>79</v>
+      </c>
+      <c r="Z46" s="27">
+        <v>59</v>
+      </c>
+      <c r="AA46" s="27">
+        <v>82</v>
+      </c>
+      <c r="AB46" s="27">
+        <v>78</v>
+      </c>
+      <c r="AC46" s="27">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A47" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B47" s="11">
+        <v>40</v>
+      </c>
+      <c r="C47" s="27">
+        <v>27</v>
+      </c>
+      <c r="D47" s="27">
         <v>24</v>
       </c>
-      <c r="M7" s="39" t="s">
+      <c r="E47" s="27">
+        <v>27</v>
+      </c>
+      <c r="F47" s="27">
+        <v>20</v>
+      </c>
+      <c r="G47" s="27">
+        <v>33</v>
+      </c>
+      <c r="H47" s="27">
+        <v>22</v>
+      </c>
+      <c r="I47" s="27">
         <v>25</v>
       </c>
-      <c r="N7" s="57" t="s">
+      <c r="J47" s="27">
+        <v>22</v>
+      </c>
+      <c r="K47" s="27">
+        <v>20</v>
+      </c>
+      <c r="L47" s="27">
+        <v>23</v>
+      </c>
+      <c r="M47" s="27">
+        <v>23</v>
+      </c>
+      <c r="N47" s="27">
+        <v>18</v>
+      </c>
+      <c r="O47" s="27">
+        <v>31</v>
+      </c>
+      <c r="P47" s="27">
+        <v>28</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>25</v>
+      </c>
+      <c r="R47" s="12">
+        <v>27</v>
+      </c>
+      <c r="S47" s="12">
+        <v>25</v>
+      </c>
+      <c r="T47" s="12">
+        <v>26</v>
+      </c>
+      <c r="U47" s="12">
+        <v>29</v>
+      </c>
+      <c r="V47" s="12">
+        <v>25</v>
+      </c>
+      <c r="W47" s="12">
+        <v>31</v>
+      </c>
+      <c r="X47" s="12">
+        <v>33</v>
+      </c>
+      <c r="Y47" s="27">
+        <v>35</v>
+      </c>
+      <c r="Z47" s="27">
+        <v>23</v>
+      </c>
+      <c r="AA47" s="27">
+        <v>23</v>
+      </c>
+      <c r="AB47" s="27">
+        <v>28</v>
+      </c>
+      <c r="AC47" s="27">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A48" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="27"/>
+      <c r="E48" s="27"/>
+      <c r="F48" s="27"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="27"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="27"/>
+      <c r="O48" s="27"/>
+      <c r="P48" s="27"/>
+      <c r="Q48" s="27"/>
+      <c r="R48" s="12"/>
+      <c r="S48" s="12"/>
+      <c r="T48" s="12"/>
+      <c r="U48" s="12"/>
+      <c r="V48" s="12"/>
+      <c r="W48" s="12"/>
+      <c r="X48" s="12"/>
+      <c r="Y48" s="27"/>
+      <c r="Z48" s="27"/>
+      <c r="AA48" s="27"/>
+      <c r="AB48" s="27"/>
+      <c r="AC48" s="27"/>
+    </row>
+    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A49" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B49" s="11">
+        <v>28</v>
+      </c>
+      <c r="C49" s="27">
+        <v>22</v>
+      </c>
+      <c r="D49" s="27">
+        <v>26</v>
+      </c>
+      <c r="E49" s="27">
+        <v>32</v>
+      </c>
+      <c r="F49" s="27">
+        <v>17</v>
+      </c>
+      <c r="G49" s="27">
+        <v>19</v>
+      </c>
+      <c r="H49" s="27">
+        <v>25</v>
+      </c>
+      <c r="I49" s="27">
+        <v>22</v>
+      </c>
+      <c r="J49" s="27">
+        <v>30</v>
+      </c>
+      <c r="K49" s="27">
+        <v>26</v>
+      </c>
+      <c r="L49" s="27">
+        <v>28</v>
+      </c>
+      <c r="M49" s="27">
+        <v>25</v>
+      </c>
+      <c r="N49" s="27">
+        <v>34</v>
+      </c>
+      <c r="O49" s="27">
+        <v>21</v>
+      </c>
+      <c r="P49" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>30</v>
+      </c>
+      <c r="R49" s="12">
+        <v>28</v>
+      </c>
+      <c r="S49" s="12">
+        <v>32</v>
+      </c>
+      <c r="T49" s="12">
+        <v>22</v>
+      </c>
+      <c r="U49" s="12">
+        <v>23</v>
+      </c>
+      <c r="V49" s="12">
+        <v>28</v>
+      </c>
+      <c r="W49" s="12">
+        <v>25</v>
+      </c>
+      <c r="X49" s="12">
+        <v>17</v>
+      </c>
+      <c r="Y49" s="27">
+        <v>32</v>
+      </c>
+      <c r="Z49" s="27">
+        <v>20</v>
+      </c>
+      <c r="AA49" s="27">
+        <v>28</v>
+      </c>
+      <c r="AB49" s="27">
+        <v>29</v>
+      </c>
+      <c r="AC49" s="27">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A50" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="11">
         <v>5</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="C50" s="27">
+        <v>4</v>
+      </c>
+      <c r="D50" s="27">
         <v>6</v>
       </c>
-      <c r="P7" s="58" t="s">
+      <c r="E50" s="27">
+        <v>1</v>
+      </c>
+      <c r="F50" s="27">
+        <v>6</v>
+      </c>
+      <c r="G50" s="27">
+        <v>1</v>
+      </c>
+      <c r="H50" s="27">
+        <v>6</v>
+      </c>
+      <c r="I50" s="27">
+        <v>3</v>
+      </c>
+      <c r="J50" s="27">
+        <v>4</v>
+      </c>
+      <c r="K50" s="27">
+        <v>2</v>
+      </c>
+      <c r="L50" s="27">
+        <v>8</v>
+      </c>
+      <c r="M50" s="27">
+        <v>6</v>
+      </c>
+      <c r="N50" s="27">
+        <v>4</v>
+      </c>
+      <c r="O50" s="27">
+        <v>2</v>
+      </c>
+      <c r="P50" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q50" s="27">
+        <v>6</v>
+      </c>
+      <c r="R50" s="12">
         <v>7</v>
       </c>
-      <c r="Q7" s="59" t="s">
+      <c r="S50" s="12">
+        <v>3</v>
+      </c>
+      <c r="T50" s="12">
+        <v>3</v>
+      </c>
+      <c r="U50" s="12">
+        <v>2</v>
+      </c>
+      <c r="V50" s="12">
+        <v>2</v>
+      </c>
+      <c r="W50" s="12">
+        <v>3</v>
+      </c>
+      <c r="X50" s="12">
+        <v>2</v>
+      </c>
+      <c r="Y50" s="27">
+        <v>5</v>
+      </c>
+      <c r="Z50" s="27">
+        <v>5</v>
+      </c>
+      <c r="AA50" s="27">
+        <v>1</v>
+      </c>
+      <c r="AB50" s="27">
+        <v>3</v>
+      </c>
+      <c r="AC50" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A51" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="11">
+        <v>21</v>
+      </c>
+      <c r="C51" s="27">
+        <v>23</v>
+      </c>
+      <c r="D51" s="27">
+        <v>12</v>
+      </c>
+      <c r="E51" s="27">
+        <v>9</v>
+      </c>
+      <c r="F51" s="27">
+        <v>28</v>
+      </c>
+      <c r="G51" s="27">
+        <v>18</v>
+      </c>
+      <c r="H51" s="27">
+        <v>18</v>
+      </c>
+      <c r="I51" s="27">
+        <v>7</v>
+      </c>
+      <c r="J51" s="27">
+        <v>12</v>
+      </c>
+      <c r="K51" s="27">
+        <v>21</v>
+      </c>
+      <c r="L51" s="27">
+        <v>18</v>
+      </c>
+      <c r="M51" s="27">
+        <v>22</v>
+      </c>
+      <c r="N51" s="27">
+        <v>16</v>
+      </c>
+      <c r="O51" s="27">
+        <v>18</v>
+      </c>
+      <c r="P51" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>17</v>
+      </c>
+      <c r="R51" s="12">
+        <v>16</v>
+      </c>
+      <c r="S51" s="12">
+        <v>21</v>
+      </c>
+      <c r="T51" s="12">
+        <v>16</v>
+      </c>
+      <c r="U51" s="12">
+        <v>14</v>
+      </c>
+      <c r="V51" s="12">
+        <v>19</v>
+      </c>
+      <c r="W51" s="12">
+        <v>22</v>
+      </c>
+      <c r="X51" s="12">
+        <v>14</v>
+      </c>
+      <c r="Y51" s="27">
+        <v>13</v>
+      </c>
+      <c r="Z51" s="27">
+        <v>13</v>
+      </c>
+      <c r="AA51" s="27">
+        <v>12</v>
+      </c>
+      <c r="AB51" s="27">
+        <v>17</v>
+      </c>
+      <c r="AC51" s="27">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A52" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B52" s="11">
+        <v>4</v>
+      </c>
+      <c r="C52" s="27">
+        <v>5</v>
+      </c>
+      <c r="D52" s="27">
+        <v>6</v>
+      </c>
+      <c r="E52" s="27">
+        <v>9</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>6</v>
+      </c>
+      <c r="H52" s="27">
+        <v>9</v>
+      </c>
+      <c r="I52" s="27">
+        <v>7</v>
+      </c>
+      <c r="J52" s="27">
+        <v>11</v>
+      </c>
+      <c r="K52" s="27">
+        <v>6</v>
+      </c>
+      <c r="L52" s="27">
+        <v>5</v>
+      </c>
+      <c r="M52" s="27">
         <v>8</v>
       </c>
-      <c r="R7" s="57" t="s">
-[...2 lines deleted...]
-      <c r="S7" s="15" t="s">
+      <c r="N52" s="27">
+        <v>11</v>
+      </c>
+      <c r="O52" s="27">
+        <v>5</v>
+      </c>
+      <c r="P52" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>4</v>
+      </c>
+      <c r="R52" s="12">
+        <v>10</v>
+      </c>
+      <c r="S52" s="12">
+        <v>10</v>
+      </c>
+      <c r="T52" s="12">
+        <v>10</v>
+      </c>
+      <c r="U52" s="12">
+        <v>7</v>
+      </c>
+      <c r="V52" s="12">
+        <v>7</v>
+      </c>
+      <c r="W52" s="12">
+        <v>9</v>
+      </c>
+      <c r="X52" s="12">
+        <v>7</v>
+      </c>
+      <c r="Y52" s="27">
+        <v>10</v>
+      </c>
+      <c r="Z52" s="27">
+        <v>9</v>
+      </c>
+      <c r="AA52" s="27">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="27">
+        <v>8</v>
+      </c>
+      <c r="AC52" s="27">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A53" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="11">
+        <v>7</v>
+      </c>
+      <c r="C53" s="27">
+        <v>6</v>
+      </c>
+      <c r="D53" s="27">
+        <v>7</v>
+      </c>
+      <c r="E53" s="27">
+        <v>5</v>
+      </c>
+      <c r="F53" s="27">
+        <v>10</v>
+      </c>
+      <c r="G53" s="27">
+        <v>3</v>
+      </c>
+      <c r="H53" s="27">
+        <v>2</v>
+      </c>
+      <c r="I53" s="27">
+        <v>5</v>
+      </c>
+      <c r="J53" s="27">
+        <v>4</v>
+      </c>
+      <c r="K53" s="27">
+        <v>8</v>
+      </c>
+      <c r="L53" s="27">
+        <v>10</v>
+      </c>
+      <c r="M53" s="27">
+        <v>6</v>
+      </c>
+      <c r="N53" s="27">
+        <v>7</v>
+      </c>
+      <c r="O53" s="27">
+        <v>8</v>
+      </c>
+      <c r="P53" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q53" s="27">
+        <v>3</v>
+      </c>
+      <c r="R53" s="12">
+        <v>5</v>
+      </c>
+      <c r="S53" s="12">
+        <v>4</v>
+      </c>
+      <c r="T53" s="12">
+        <v>7</v>
+      </c>
+      <c r="U53" s="12">
+        <v>8</v>
+      </c>
+      <c r="V53" s="12">
+        <v>6</v>
+      </c>
+      <c r="W53" s="12">
+        <v>10</v>
+      </c>
+      <c r="X53" s="12">
+        <v>7</v>
+      </c>
+      <c r="Y53" s="27">
+        <v>11</v>
+      </c>
+      <c r="Z53" s="27">
+        <v>2</v>
+      </c>
+      <c r="AA53" s="27">
+        <v>3</v>
+      </c>
+      <c r="AB53" s="27">
+        <v>8</v>
+      </c>
+      <c r="AC53" s="27">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A54" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="11">
+        <v>10</v>
+      </c>
+      <c r="C54" s="27">
+        <v>9</v>
+      </c>
+      <c r="D54" s="27">
+        <v>9</v>
+      </c>
+      <c r="E54" s="27">
+        <v>6</v>
+      </c>
+      <c r="F54" s="27">
+        <v>13</v>
+      </c>
+      <c r="G54" s="27">
+        <v>16</v>
+      </c>
+      <c r="H54" s="27">
+        <v>14</v>
+      </c>
+      <c r="I54" s="27">
+        <v>11</v>
+      </c>
+      <c r="J54" s="27">
+        <v>14</v>
+      </c>
+      <c r="K54" s="27">
+        <v>10</v>
+      </c>
+      <c r="L54" s="27">
+        <v>11</v>
+      </c>
+      <c r="M54" s="27">
+        <v>7</v>
+      </c>
+      <c r="N54" s="27">
+        <v>11</v>
+      </c>
+      <c r="O54" s="27">
+        <v>8</v>
+      </c>
+      <c r="P54" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>12</v>
+      </c>
+      <c r="R54" s="12">
+        <v>6</v>
+      </c>
+      <c r="S54" s="12">
+        <v>21</v>
+      </c>
+      <c r="T54" s="12">
+        <v>12</v>
+      </c>
+      <c r="U54" s="12">
+        <v>7</v>
+      </c>
+      <c r="V54" s="12">
+        <v>12</v>
+      </c>
+      <c r="W54" s="12">
+        <v>12</v>
+      </c>
+      <c r="X54" s="12">
+        <v>8</v>
+      </c>
+      <c r="Y54" s="27">
+        <v>16</v>
+      </c>
+      <c r="Z54" s="27">
+        <v>16</v>
+      </c>
+      <c r="AA54" s="27">
+        <v>11</v>
+      </c>
+      <c r="AB54" s="27">
+        <v>17</v>
+      </c>
+      <c r="AC54" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A55" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="19">
+        <v>14</v>
+      </c>
+      <c r="C55" s="19">
+        <v>13</v>
+      </c>
+      <c r="D55" s="19">
+        <v>10</v>
+      </c>
+      <c r="E55" s="19">
+        <v>11</v>
+      </c>
+      <c r="F55" s="19">
+        <v>15</v>
+      </c>
+      <c r="G55" s="19">
+        <v>4</v>
+      </c>
+      <c r="H55" s="19">
+        <v>10</v>
+      </c>
+      <c r="I55" s="19">
+        <v>4</v>
+      </c>
+      <c r="J55" s="19">
         <v>1</v>
       </c>
-      <c r="T7" s="39" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="15" t="s">
+      <c r="K55" s="19">
+        <v>16</v>
+      </c>
+      <c r="L55" s="19">
+        <v>11</v>
+      </c>
+      <c r="M55" s="19">
+        <v>6</v>
+      </c>
+      <c r="N55" s="19">
+        <v>10</v>
+      </c>
+      <c r="O55" s="19">
+        <v>17</v>
+      </c>
+      <c r="P55" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q55" s="19">
+        <v>9</v>
+      </c>
+      <c r="R55" s="19">
+        <v>7</v>
+      </c>
+      <c r="S55" s="18">
+        <v>11</v>
+      </c>
+      <c r="T55" s="18">
+        <v>11</v>
+      </c>
+      <c r="U55" s="18">
+        <v>8</v>
+      </c>
+      <c r="V55" s="18">
+        <v>10</v>
+      </c>
+      <c r="W55" s="18">
+        <v>8</v>
+      </c>
+      <c r="X55" s="18">
+        <v>7</v>
+      </c>
+      <c r="Y55" s="19">
+        <v>9</v>
+      </c>
+      <c r="Z55" s="19">
+        <v>10</v>
+      </c>
+      <c r="AA55" s="19">
+        <v>6</v>
+      </c>
+      <c r="AB55" s="19">
+        <v>12</v>
+      </c>
+      <c r="AC55" s="19">
         <v>3</v>
       </c>
-      <c r="V7" s="39" t="s">
-[...683 lines deleted...]
-      <c r="W13" s="45">
+    </row>
+    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A56" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="45">
-[...5641 lines deleted...]
-      <c r="D347" s="6"/>
+      <c r="F56" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW45"/>
+  <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="25" width="7.85546875" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="13.9" customHeight="1">
-[...65 lines deleted...]
-      <c r="E5" s="1"/>
+    <row r="1" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A1" s="15"/>
+    </row>
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+    </row>
+    <row r="3" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A3" s="15"/>
+    </row>
+    <row r="4" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A4" s="15"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="8"/>
       <c r="F5" s="8"/>
-      <c r="G5" s="8"/>
+      <c r="G5" s="33"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
-      <c r="K5" s="8"/>
-[...37 lines deleted...]
-      <c r="AW5" s="61" t="s">
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="8"/>
+      <c r="AG5" s="8"/>
+      <c r="AH5" s="8"/>
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41"/>
+      <c r="AK5" s="38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="86">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="57">
         <v>2024</v>
       </c>
-      <c r="O6" s="87"/>
-[...10 lines deleted...]
-      <c r="Z6" s="86">
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
         <v>2025</v>
       </c>
-      <c r="AA6" s="87"/>
-[...10 lines deleted...]
-      <c r="AL6" s="86">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
         <v>2026</v>
       </c>
-      <c r="AM6" s="87"/>
-[...13 lines deleted...]
-      <c r="B7" s="13" t="s">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="E7" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="F7" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="39" t="s">
+      <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="39" t="s">
+      <c r="H7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="L7" s="39" t="s">
+      <c r="L7" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="M7" s="39" t="s">
+      <c r="M7" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="N7" s="57" t="s">
+      <c r="N7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="O7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="58" t="s">
+      <c r="P7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="59" t="s">
+      <c r="Q7" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="57" t="s">
+      <c r="R7" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="15" t="s">
+      <c r="S7" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="39" t="s">
+      <c r="T7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="15" t="s">
+      <c r="U7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="39" t="s">
+      <c r="V7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="15" t="s">
+      <c r="W7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="X7" s="15" t="s">
+      <c r="X7" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="Y7" s="15" t="s">
+      <c r="Y7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="Z7" s="57" t="s">
+      <c r="Z7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="58" t="s">
+      <c r="AA7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="58" t="s">
+      <c r="AB7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="59" t="s">
+      <c r="AC7" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="57" t="s">
+      <c r="AD7" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="15" t="s">
+      <c r="AE7" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="39" t="s">
+      <c r="AF7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="15" t="s">
+      <c r="AG7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="39" t="s">
+      <c r="AH7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="15" t="s">
+      <c r="AI7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AJ7" s="15" t="s">
+      <c r="AJ7" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AK7" s="39" t="s">
+      <c r="AK7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="AL7" s="57" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="61"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="2">
+        <v>9</v>
+      </c>
+      <c r="C9" s="12">
+        <v>9</v>
+      </c>
+      <c r="D9" s="12">
+        <v>6</v>
+      </c>
+      <c r="E9" s="12">
         <v>5</v>
       </c>
-      <c r="AM7" s="58" t="s">
+      <c r="F9" s="12">
+        <v>9</v>
+      </c>
+      <c r="G9" s="12">
+        <v>10</v>
+      </c>
+      <c r="H9" s="12">
+        <v>9</v>
+      </c>
+      <c r="I9" s="12">
+        <v>10</v>
+      </c>
+      <c r="J9" s="12">
+        <v>7</v>
+      </c>
+      <c r="K9" s="12">
+        <v>11</v>
+      </c>
+      <c r="L9" s="12">
+        <v>3</v>
+      </c>
+      <c r="M9" s="12">
+        <v>8</v>
+      </c>
+      <c r="N9" s="12">
+        <v>4</v>
+      </c>
+      <c r="O9" s="12">
+        <v>8</v>
+      </c>
+      <c r="P9" s="12">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>5</v>
+      </c>
+      <c r="R9" s="12">
         <v>6</v>
       </c>
-      <c r="AN7" s="58" t="s">
+      <c r="S9" s="12">
+        <v>2</v>
+      </c>
+      <c r="T9" s="12">
+        <v>5</v>
+      </c>
+      <c r="U9" s="12">
+        <v>9</v>
+      </c>
+      <c r="V9" s="12">
+        <v>5</v>
+      </c>
+      <c r="W9" s="12">
         <v>7</v>
       </c>
-      <c r="AO7" s="59" t="s">
+      <c r="X9" s="12">
+        <v>6</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>6</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="2">
+        <v>5</v>
+      </c>
+      <c r="C10" s="12">
+        <v>5</v>
+      </c>
+      <c r="D10" s="12">
+        <v>2</v>
+      </c>
+      <c r="E10" s="12">
+        <v>4</v>
+      </c>
+      <c r="F10" s="12">
+        <v>5</v>
+      </c>
+      <c r="G10" s="12">
+        <v>4</v>
+      </c>
+      <c r="H10" s="12">
+        <v>3</v>
+      </c>
+      <c r="I10" s="12">
+        <v>3</v>
+      </c>
+      <c r="J10" s="12">
+        <v>2</v>
+      </c>
+      <c r="K10" s="12">
+        <v>5</v>
+      </c>
+      <c r="L10" s="12">
+        <v>2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>2</v>
+      </c>
+      <c r="N10" s="12">
+        <v>1</v>
+      </c>
+      <c r="O10" s="12">
+        <v>2</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>3</v>
+      </c>
+      <c r="R10" s="12">
+        <v>2</v>
+      </c>
+      <c r="S10" s="12">
+        <v>1</v>
+      </c>
+      <c r="T10" s="12">
+        <v>3</v>
+      </c>
+      <c r="U10" s="12">
+        <v>2</v>
+      </c>
+      <c r="V10" s="12">
+        <v>4</v>
+      </c>
+      <c r="W10" s="12">
+        <v>2</v>
+      </c>
+      <c r="X10" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y10" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z10" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="12">
+        <v>2</v>
+      </c>
+      <c r="D11" s="12">
+        <v>3</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="12">
+        <v>1</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="12">
+        <v>3</v>
+      </c>
+      <c r="J11" s="12">
+        <v>1</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="12">
+        <v>1</v>
+      </c>
+      <c r="N11" s="12">
+        <v>1</v>
+      </c>
+      <c r="O11" s="12">
+        <v>1</v>
+      </c>
+      <c r="P11" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>1</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U11" s="12">
+        <v>1</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W11" s="12">
+        <v>2</v>
+      </c>
+      <c r="X11" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y11" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB11" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC11" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="12">
+        <v>1</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="12">
+        <v>1</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W12" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="X12" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y12" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC12" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="12">
+        <v>1</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="12">
+        <v>1</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U13" s="12">
+        <v>2</v>
+      </c>
+      <c r="V13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W13" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="X13" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y13" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC13" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2">
+        <v>2</v>
+      </c>
+      <c r="C14" s="12">
+        <v>1</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="12">
+        <v>1</v>
+      </c>
+      <c r="G14" s="12">
+        <v>2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>2</v>
+      </c>
+      <c r="I14" s="12">
+        <v>3</v>
+      </c>
+      <c r="J14" s="12">
+        <v>1</v>
+      </c>
+      <c r="K14" s="12">
+        <v>1</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="12">
+        <v>1</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>1</v>
+      </c>
+      <c r="R14" s="12">
+        <v>2</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T14" s="12">
+        <v>1</v>
+      </c>
+      <c r="U14" s="12">
+        <v>2</v>
+      </c>
+      <c r="V14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W14" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="X14" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="2">
+        <v>1</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="12">
+        <v>1</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W15" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="X15" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y15" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC15" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="12"/>
+      <c r="Y16" s="12"/>
+      <c r="Z16" s="12"/>
+      <c r="AA16" s="12"/>
+      <c r="AB16" s="12"/>
+      <c r="AC16" s="12"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="2">
+        <v>1</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1</v>
+      </c>
+      <c r="G17" s="12">
+        <v>2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>1</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" s="12">
+        <v>1</v>
+      </c>
+      <c r="O17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U17" s="12">
+        <v>1</v>
+      </c>
+      <c r="V17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W17" s="12">
+        <v>1</v>
+      </c>
+      <c r="X17" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y17" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC17" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K18" s="12">
+        <v>1</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M18" s="12">
+        <v>2</v>
+      </c>
+      <c r="N18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R18" s="12">
+        <v>1</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X18" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y18" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB18" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC18" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="12">
+        <v>2</v>
+      </c>
+      <c r="G19" s="12">
+        <v>1</v>
+      </c>
+      <c r="H19" s="12">
+        <v>2</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19" s="12">
+        <v>2</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O19" s="12">
+        <v>1</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R19" s="12">
+        <v>1</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T19" s="12">
+        <v>1</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W19" s="12">
+        <v>1</v>
+      </c>
+      <c r="X19" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y19" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC19" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="12">
+        <v>1</v>
+      </c>
+      <c r="D20" s="12">
+        <v>1</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" s="12">
+        <v>1</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" s="12">
+        <v>1</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W20" s="12">
+        <v>1</v>
+      </c>
+      <c r="X20" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y20" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" s="12">
+        <v>2</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" s="12">
+        <v>1</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" s="12">
+        <v>2</v>
+      </c>
+      <c r="P21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X21" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y21" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O22" s="12">
+        <v>1</v>
+      </c>
+      <c r="P22" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U22" s="12">
+        <v>1</v>
+      </c>
+      <c r="V22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X22" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y22" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC22" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23" s="12">
+        <v>2</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S23" s="12">
+        <v>1</v>
+      </c>
+      <c r="T23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V23" s="12">
+        <v>1</v>
+      </c>
+      <c r="W23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X23" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB23" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="43"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+      <c r="W24" s="43"/>
+      <c r="X24" s="43"/>
+      <c r="Y24" s="43"/>
+      <c r="Z24" s="43"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="43"/>
+      <c r="AC24" s="43"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="12">
         <v>8</v>
       </c>
-      <c r="AP7" s="57" t="s">
-[...2 lines deleted...]
-      <c r="AQ7" s="15" t="s">
+      <c r="C25" s="12">
+        <v>8</v>
+      </c>
+      <c r="D25" s="12">
+        <v>6</v>
+      </c>
+      <c r="E25" s="12">
+        <v>5</v>
+      </c>
+      <c r="F25" s="12">
+        <v>6</v>
+      </c>
+      <c r="G25" s="12">
+        <v>9</v>
+      </c>
+      <c r="H25" s="12">
+        <v>6</v>
+      </c>
+      <c r="I25" s="12">
+        <v>10</v>
+      </c>
+      <c r="J25" s="12">
+        <v>4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>6</v>
+      </c>
+      <c r="L25" s="12">
+        <v>3</v>
+      </c>
+      <c r="M25" s="12">
+        <v>5</v>
+      </c>
+      <c r="N25" s="12">
+        <v>4</v>
+      </c>
+      <c r="O25" s="12">
+        <v>3</v>
+      </c>
+      <c r="P25" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>5</v>
+      </c>
+      <c r="R25" s="12">
+        <v>4</v>
+      </c>
+      <c r="S25" s="12">
         <v>1</v>
       </c>
-      <c r="AR7" s="39" t="s">
+      <c r="T25" s="12">
+        <v>4</v>
+      </c>
+      <c r="U25" s="12">
+        <v>8</v>
+      </c>
+      <c r="V25" s="12">
+        <v>4</v>
+      </c>
+      <c r="W25" s="12">
+        <v>5</v>
+      </c>
+      <c r="X25" s="12">
+        <v>6</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>6</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="12">
         <v>2</v>
       </c>
-      <c r="AS7" s="15" t="s">
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="12">
+        <v>5</v>
+      </c>
+      <c r="C26" s="12">
+        <v>5</v>
+      </c>
+      <c r="D26" s="12">
+        <v>2</v>
+      </c>
+      <c r="E26" s="12">
+        <v>4</v>
+      </c>
+      <c r="F26" s="12">
+        <v>5</v>
+      </c>
+      <c r="G26" s="12">
+        <v>4</v>
+      </c>
+      <c r="H26" s="12">
         <v>3</v>
       </c>
-      <c r="AT7" s="39" t="s">
+      <c r="I26" s="12">
+        <v>3</v>
+      </c>
+      <c r="J26" s="12">
+        <v>2</v>
+      </c>
+      <c r="K26" s="12">
+        <v>5</v>
+      </c>
+      <c r="L26" s="12">
+        <v>2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>2</v>
+      </c>
+      <c r="N26" s="12">
+        <v>1</v>
+      </c>
+      <c r="O26" s="12">
+        <v>2</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>3</v>
+      </c>
+      <c r="R26" s="12">
+        <v>2</v>
+      </c>
+      <c r="S26" s="12">
+        <v>1</v>
+      </c>
+      <c r="T26" s="12">
+        <v>3</v>
+      </c>
+      <c r="U26" s="12">
+        <v>2</v>
+      </c>
+      <c r="V26" s="12">
         <v>4</v>
       </c>
-      <c r="AU7" s="15" t="s">
-[...102 lines deleted...]
-      <c r="Q9" s="18">
+      <c r="W26" s="12">
+        <v>2</v>
+      </c>
+      <c r="X26" s="12">
         <v>5</v>
       </c>
-      <c r="R9" s="18">
-[...17 lines deleted...]
-      <c r="X9" s="18">
+      <c r="Y26" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z26" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA26" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="12">
+        <v>2</v>
+      </c>
+      <c r="D27" s="12">
         <v>3</v>
       </c>
-      <c r="Y9" s="18">
-[...11 lines deleted...]
-      <c r="AC9" s="18">
+      <c r="E27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="12">
+        <v>1</v>
+      </c>
+      <c r="H27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" s="12">
+        <v>3</v>
+      </c>
+      <c r="J27" s="12">
+        <v>1</v>
+      </c>
+      <c r="K27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="12">
+        <v>1</v>
+      </c>
+      <c r="N27" s="12">
+        <v>1</v>
+      </c>
+      <c r="O27" s="12">
+        <v>1</v>
+      </c>
+      <c r="P27" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>1</v>
+      </c>
+      <c r="R27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U27" s="12">
+        <v>1</v>
+      </c>
+      <c r="V27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W27" s="12">
+        <v>2</v>
+      </c>
+      <c r="X27" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y27" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB27" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC27" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" s="12">
+        <v>1</v>
+      </c>
+      <c r="M28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N28" s="12">
+        <v>1</v>
+      </c>
+      <c r="O28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P28" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X28" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y28" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="12">
+        <v>1</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="12">
+        <v>1</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U29" s="12">
+        <v>2</v>
+      </c>
+      <c r="V29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X29" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y29" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="12">
+        <v>2</v>
+      </c>
+      <c r="C30" s="12">
+        <v>1</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="12">
+        <v>1</v>
+      </c>
+      <c r="G30" s="12">
+        <v>2</v>
+      </c>
+      <c r="H30" s="12">
+        <v>2</v>
+      </c>
+      <c r="I30" s="12">
+        <v>3</v>
+      </c>
+      <c r="J30" s="12">
+        <v>1</v>
+      </c>
+      <c r="K30" s="12">
+        <v>1</v>
+      </c>
+      <c r="L30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" s="12">
+        <v>1</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P30" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>1</v>
+      </c>
+      <c r="R30" s="12">
+        <v>2</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T30" s="12">
+        <v>1</v>
+      </c>
+      <c r="U30" s="12">
+        <v>2</v>
+      </c>
+      <c r="V30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X30" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA30" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="12">
+        <v>1</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="12">
+        <v>1</v>
+      </c>
+      <c r="N31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y31" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA31" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC31" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="12"/>
+      <c r="Z32" s="12"/>
+      <c r="AA32" s="12"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="12">
+        <v>2</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" s="12">
+        <v>1</v>
+      </c>
+      <c r="O33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U33" s="12">
+        <v>1</v>
+      </c>
+      <c r="V33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W33" s="12">
+        <v>1</v>
+      </c>
+      <c r="X33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y33" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="12">
+        <v>1</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y34" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA34" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC34" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="43"/>
+      <c r="AA35" s="43"/>
+      <c r="AB35" s="43"/>
+      <c r="AC35" s="43"/>
+    </row>
+    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="12">
+        <v>1</v>
+      </c>
+      <c r="C36" s="12">
+        <v>1</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="12">
+        <v>3</v>
+      </c>
+      <c r="G36" s="12">
+        <v>1</v>
+      </c>
+      <c r="H36" s="12">
+        <v>3</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J36" s="12">
+        <v>3</v>
+      </c>
+      <c r="K36" s="12">
         <v>5</v>
       </c>
-      <c r="AD9" s="18">
-[...2 lines deleted...]
-      <c r="AE9" s="18">
+      <c r="L36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M36" s="12">
+        <v>3</v>
+      </c>
+      <c r="N36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O36" s="12">
+        <v>5</v>
+      </c>
+      <c r="P36" s="12">
         <v>2</v>
       </c>
-      <c r="AF9" s="18">
-[...17 lines deleted...]
-      <c r="AL9" s="18">
+      <c r="Q36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R36" s="12">
+        <v>2</v>
+      </c>
+      <c r="S36" s="12">
+        <v>1</v>
+      </c>
+      <c r="T36" s="12">
+        <v>1</v>
+      </c>
+      <c r="U36" s="12">
+        <v>1</v>
+      </c>
+      <c r="V36" s="12">
+        <v>1</v>
+      </c>
+      <c r="W36" s="12">
+        <v>2</v>
+      </c>
+      <c r="X36" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>2</v>
+      </c>
+      <c r="AA36" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC36" s="12">
         <v>3</v>
       </c>
-      <c r="AM9" s="18">
-[...37 lines deleted...]
-      <c r="K10" s="2">
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="12"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="12"/>
+      <c r="AC37" s="12"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="12">
+        <v>1</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="12">
+        <v>1</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="12">
+        <v>1</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB38" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC38" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K39" s="12">
+        <v>1</v>
+      </c>
+      <c r="L39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M39" s="12">
         <v>2</v>
       </c>
-      <c r="L10" s="2">
-[...11 lines deleted...]
-      <c r="P10" s="18">
+      <c r="N39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="P39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R39" s="12">
+        <v>1</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB39" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC39" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="12">
         <v>2</v>
       </c>
-      <c r="Q10" s="18">
-[...14 lines deleted...]
-      <c r="V10" s="18">
+      <c r="G40" s="12">
+        <v>1</v>
+      </c>
+      <c r="H40" s="12">
         <v>2</v>
       </c>
-      <c r="W10" s="18">
-[...2 lines deleted...]
-      <c r="X10" s="18">
+      <c r="I40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40" s="12">
         <v>2</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="L40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" s="12">
+        <v>1</v>
+      </c>
+      <c r="P40" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R40" s="12">
+        <v>1</v>
+      </c>
+      <c r="S40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T40" s="12">
+        <v>1</v>
+      </c>
+      <c r="U40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W40" s="12">
+        <v>1</v>
+      </c>
+      <c r="X40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB40" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="12">
+        <v>1</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J41" s="12">
+        <v>1</v>
+      </c>
+      <c r="K41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" s="12">
+        <v>1</v>
+      </c>
+      <c r="P41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W41" s="12">
+        <v>1</v>
+      </c>
+      <c r="X41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB41" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J42" s="12">
         <v>2</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="K42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" s="12">
         <v>1</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="N42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O42" s="12">
         <v>2</v>
       </c>
-      <c r="AB10" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AD10" s="18">
+      <c r="P42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="V42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA42" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB42" s="12">
         <v>2</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AC42" s="12">
         <v>1</v>
       </c>
-      <c r="AF10" s="18">
-[...2 lines deleted...]
-      <c r="AG10" s="18">
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="J43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="K43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O43" s="12">
+        <v>1</v>
+      </c>
+      <c r="P43" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="S43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U43" s="12">
+        <v>1</v>
+      </c>
+      <c r="V43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="W43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB43" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC43" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="H44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="J44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44" s="18">
         <v>2</v>
       </c>
-      <c r="AH10" s="18">
-[...17 lines deleted...]
-      <c r="AN10" s="18">
+      <c r="L44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="M44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="N44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="O44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="P44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="R44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="S44" s="18">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="2">
+      <c r="T44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="U44" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="V44" s="18">
         <v>1</v>
       </c>
-      <c r="C11" s="2">
-[...5 lines deleted...]
-      <c r="E11" s="2">
+      <c r="W44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="X44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y44" s="18">
         <v>1</v>
       </c>
-      <c r="F11" s="2">
+      <c r="Z44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB44" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC44" s="18">
         <v>1</v>
       </c>
-      <c r="G11" s="2">
-[...3733 lines deleted...]
-      <c r="A45" s="27" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="R45" s="18"/>
+      <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
+    <col min="2" max="25" width="7.85546875" style="5" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+    </row>
+    <row r="4" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:37" ht="13.9" customHeight="1">
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="21"/>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="33"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+      <c r="AG5" s="8"/>
+      <c r="AH5" s="8"/>
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41"/>
+      <c r="AK5" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="57">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+    </row>
+    <row r="7" spans="1:37" ht="24.6" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="50"/>
-[...166 lines deleted...]
-      <c r="B7" s="31" t="s">
+      <c r="G7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="32" t="s">
+      <c r="O7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="33" t="s">
+      <c r="P7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="34" t="s">
+      <c r="Q7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="35" t="s">
+      <c r="R7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="U7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="AJ7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK7" s="55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="4">
+        <v>6.96</v>
+      </c>
+      <c r="C9" s="4">
+        <v>7.08</v>
+      </c>
+      <c r="D9" s="24">
+        <v>6.38</v>
+      </c>
+      <c r="E9" s="24">
+        <v>5.67</v>
+      </c>
+      <c r="F9" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="G9" s="24">
+        <v>6.21</v>
+      </c>
+      <c r="H9" s="24">
+        <v>6.22</v>
+      </c>
+      <c r="I9" s="24">
+        <v>6.42</v>
+      </c>
+      <c r="J9" s="24">
+        <v>6.27</v>
+      </c>
+      <c r="K9" s="24">
+        <v>6.51</v>
+      </c>
+      <c r="L9" s="24">
+        <v>6.18</v>
+      </c>
+      <c r="M9" s="24">
+        <v>6.21</v>
+      </c>
+      <c r="N9" s="24">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="O9" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="P9" s="24">
+        <v>7.31</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>6.39</v>
+      </c>
+      <c r="R9" s="24">
+        <v>6.12</v>
+      </c>
+      <c r="S9" s="24">
+        <v>5.38</v>
+      </c>
+      <c r="T9" s="24">
+        <v>5.12</v>
+      </c>
+      <c r="U9" s="24">
+        <v>5.45</v>
+      </c>
+      <c r="V9" s="24">
+        <v>5.28</v>
+      </c>
+      <c r="W9" s="24">
+        <v>5.36</v>
+      </c>
+      <c r="X9" s="24">
+        <v>5.42</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>5.26</v>
+      </c>
+      <c r="Z9" s="24">
+        <v>2.81</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>4.38</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>3.88</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>4.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="4">
+        <v>8.43</v>
+      </c>
+      <c r="C10" s="4">
+        <v>8.31</v>
+      </c>
+      <c r="D10" s="24">
+        <v>6.75</v>
+      </c>
+      <c r="E10" s="24">
+        <v>6.58</v>
+      </c>
+      <c r="F10" s="24">
+        <v>6.95</v>
+      </c>
+      <c r="G10" s="24">
+        <v>6.88</v>
+      </c>
+      <c r="H10" s="24">
+        <v>6.49</v>
+      </c>
+      <c r="I10" s="24">
+        <v>6.3</v>
+      </c>
+      <c r="J10" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="K10" s="24">
+        <v>6.18</v>
+      </c>
+      <c r="L10" s="24">
+        <v>5.98</v>
+      </c>
+      <c r="M10" s="24">
+        <v>5.79</v>
+      </c>
+      <c r="N10" s="24">
+        <v>2.19</v>
+      </c>
+      <c r="O10" s="24">
+        <v>3.02</v>
+      </c>
+      <c r="P10" s="24">
+        <v>1.94</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>2.82</v>
+      </c>
+      <c r="R10" s="24">
+        <v>3</v>
+      </c>
+      <c r="S10" s="24">
+        <v>2.82</v>
+      </c>
+      <c r="T10" s="24">
+        <v>3.11</v>
+      </c>
+      <c r="U10" s="24">
+        <v>3.16</v>
+      </c>
+      <c r="V10" s="24">
+        <v>3.59</v>
+      </c>
+      <c r="W10" s="24">
+        <v>3.59</v>
+      </c>
+      <c r="X10" s="24">
+        <v>4.12</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>3.8</v>
+      </c>
+      <c r="Z10" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>2.11</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="4">
+        <v>9.43</v>
+      </c>
+      <c r="D11" s="24">
+        <v>16.29</v>
+      </c>
+      <c r="E11" s="24">
+        <v>11.71</v>
+      </c>
+      <c r="F11" s="24">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="G11" s="24">
+        <v>9.09</v>
+      </c>
+      <c r="H11" s="24">
+        <v>7.62</v>
+      </c>
+      <c r="I11" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="J11" s="24">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="K11" s="24">
+        <v>8.92</v>
+      </c>
+      <c r="L11" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M11" s="24">
+        <v>8.35</v>
+      </c>
+      <c r="N11" s="24">
+        <v>10.75</v>
+      </c>
+      <c r="O11" s="24">
+        <v>12.42</v>
+      </c>
+      <c r="P11" s="24">
+        <v>15.81</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>14.01</v>
+      </c>
+      <c r="R11" s="24">
+        <v>10.78</v>
+      </c>
+      <c r="S11" s="24">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="T11" s="24">
+        <v>7.59</v>
+      </c>
+      <c r="U11" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="V11" s="24">
+        <v>7.01</v>
+      </c>
+      <c r="W11" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="X11" s="24">
+        <v>7.73</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>7.09</v>
+      </c>
+      <c r="Z11" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="AA11" s="24">
+        <v>5.99</v>
+      </c>
+      <c r="AB11" s="24">
+        <v>4.08</v>
+      </c>
+      <c r="AC11" s="24">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="24">
+        <v>8.06</v>
+      </c>
+      <c r="J12" s="24">
+        <v>7.41</v>
+      </c>
+      <c r="K12" s="24">
+        <v>6.33</v>
+      </c>
+      <c r="L12" s="24">
+        <v>11.7</v>
+      </c>
+      <c r="M12" s="24">
+        <v>11.17</v>
+      </c>
+      <c r="N12" s="24">
+        <v>76.92</v>
+      </c>
+      <c r="O12" s="24">
+        <v>35.71</v>
+      </c>
+      <c r="P12" s="24">
+        <v>55.56</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>39.22</v>
+      </c>
+      <c r="R12" s="24">
+        <v>32.79</v>
+      </c>
+      <c r="S12" s="24">
+        <v>25.97</v>
+      </c>
+      <c r="T12" s="24">
+        <v>22.22</v>
+      </c>
+      <c r="U12" s="24">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="V12" s="24">
+        <v>17.39</v>
+      </c>
+      <c r="W12" s="24">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="X12" s="24">
+        <v>14.71</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>13.25</v>
+      </c>
+      <c r="Z12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC12" s="24"/>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="F13" s="24">
+        <v>5.08</v>
+      </c>
+      <c r="G13" s="24">
+        <v>4.17</v>
+      </c>
+      <c r="H13" s="24">
+        <v>6.9</v>
+      </c>
+      <c r="I13" s="24">
+        <v>6.08</v>
+      </c>
+      <c r="J13" s="24">
+        <v>5.32</v>
+      </c>
+      <c r="K13" s="24">
+        <v>4.83</v>
+      </c>
+      <c r="L13" s="24">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="M13" s="24">
+        <v>3.97</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="24">
+        <v>30.61</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>21.58</v>
+      </c>
+      <c r="R13" s="24">
+        <v>17.14</v>
+      </c>
+      <c r="S13" s="24">
+        <v>14.22</v>
+      </c>
+      <c r="T13" s="24">
+        <v>12.3</v>
+      </c>
+      <c r="U13" s="24">
+        <v>17.61</v>
+      </c>
+      <c r="V13" s="24">
+        <v>15.63</v>
+      </c>
+      <c r="W13" s="24">
+        <v>14.49</v>
+      </c>
+      <c r="X13" s="24">
+        <v>13.19</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>11.74</v>
+      </c>
+      <c r="Z13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>13.51</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>9.52</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="4">
+        <v>11.83</v>
+      </c>
+      <c r="C14" s="4">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D14" s="24">
+        <v>6.07</v>
+      </c>
+      <c r="E14" s="24">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F14" s="24">
+        <v>4.83</v>
+      </c>
+      <c r="G14" s="24">
+        <v>5.88</v>
+      </c>
+      <c r="H14" s="24">
+        <v>6.71</v>
+      </c>
+      <c r="I14" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="J14" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="K14" s="24">
+        <v>7.49</v>
+      </c>
+      <c r="L14" s="24">
+        <v>6.85</v>
+      </c>
+      <c r="M14" s="24">
+        <v>6.75</v>
+      </c>
+      <c r="N14" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="24">
+        <v>7.73</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>7.04</v>
+      </c>
+      <c r="R14" s="24">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="S14" s="24">
+        <v>6.76</v>
+      </c>
+      <c r="T14" s="24">
+        <v>6.77</v>
+      </c>
+      <c r="U14" s="24">
+        <v>7.63</v>
+      </c>
+      <c r="V14" s="24">
+        <v>6.62</v>
+      </c>
+      <c r="W14" s="24">
+        <v>5.89</v>
+      </c>
+      <c r="X14" s="24">
+        <v>6.02</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>7.17</v>
+      </c>
+      <c r="Z14" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>3.34</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="4">
+        <v>16.95</v>
+      </c>
+      <c r="C15" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="D15" s="24">
+        <v>6.54</v>
+      </c>
+      <c r="E15" s="24">
+        <v>4.72</v>
+      </c>
+      <c r="F15" s="24">
+        <v>3.72</v>
+      </c>
+      <c r="G15" s="24">
+        <v>3.12</v>
+      </c>
+      <c r="H15" s="24">
+        <v>2.64</v>
+      </c>
+      <c r="I15" s="24">
+        <v>2.36</v>
+      </c>
+      <c r="J15" s="24">
+        <v>2.13</v>
+      </c>
+      <c r="K15" s="24">
+        <v>1.86</v>
+      </c>
+      <c r="L15" s="24">
+        <v>1.7</v>
+      </c>
+      <c r="M15" s="24">
+        <v>3.16</v>
+      </c>
+      <c r="N15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="T15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="U15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="V15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="W15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="X15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y15" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="G7" s="35" t="s">
-[...17 lines deleted...]
-      <c r="M7" s="31" t="s">
+      <c r="Z15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+      <c r="T16" s="24"/>
+      <c r="U16" s="24"/>
+      <c r="V16" s="24"/>
+      <c r="W16" s="24"/>
+      <c r="X16" s="24"/>
+      <c r="Y16" s="24"/>
+      <c r="Z16" s="24"/>
+      <c r="AA16" s="24"/>
+      <c r="AB16" s="24"/>
+      <c r="AC16" s="24"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="C17" s="4">
+        <v>7.63</v>
+      </c>
+      <c r="D17" s="24">
+        <v>5.15</v>
+      </c>
+      <c r="E17" s="24">
+        <v>3.91</v>
+      </c>
+      <c r="F17" s="24">
+        <v>6.51</v>
+      </c>
+      <c r="G17" s="24">
+        <v>11.43</v>
+      </c>
+      <c r="H17" s="24">
+        <v>12.05</v>
+      </c>
+      <c r="I17" s="24">
+        <v>10.92</v>
+      </c>
+      <c r="J17" s="24">
+        <v>9.82</v>
+      </c>
+      <c r="K17" s="24">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="L17" s="24">
+        <v>8.16</v>
+      </c>
+      <c r="M17" s="24">
+        <v>7.52</v>
+      </c>
+      <c r="N17" s="24">
+        <v>25</v>
+      </c>
+      <c r="O17" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="P17" s="24">
+        <v>7.04</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>5.08</v>
+      </c>
+      <c r="R17" s="24">
+        <v>3.89</v>
+      </c>
+      <c r="S17" s="24">
+        <v>3.21</v>
+      </c>
+      <c r="T17" s="24">
+        <v>2.77</v>
+      </c>
+      <c r="U17" s="24">
+        <v>4.93</v>
+      </c>
+      <c r="V17" s="24">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W17" s="24">
+        <v>5.83</v>
+      </c>
+      <c r="X17" s="24">
+        <v>5.43</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>4.83</v>
+      </c>
+      <c r="Z17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC17" s="24"/>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24">
+        <v>3.97</v>
+      </c>
+      <c r="L18" s="24">
+        <v>3.6</v>
+      </c>
+      <c r="M18" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="N18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R18" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="S18" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="T18" s="24">
+        <v>6.85</v>
+      </c>
+      <c r="U18" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="V18" s="24">
+        <v>5.24</v>
+      </c>
+      <c r="W18" s="24">
+        <v>4.46</v>
+      </c>
+      <c r="X18" s="24">
+        <v>4.17</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>3.92</v>
+      </c>
+      <c r="Z18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC18" s="24"/>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="G19" s="24">
+        <v>7.61</v>
+      </c>
+      <c r="H19" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="I19" s="24">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="J19" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="K19" s="24">
+        <v>10.82</v>
+      </c>
+      <c r="L19" s="24">
+        <v>9.86</v>
+      </c>
+      <c r="M19" s="24">
+        <v>9.07</v>
+      </c>
+      <c r="N19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O19" s="24">
+        <v>9.52</v>
+      </c>
+      <c r="P19" s="24">
+        <v>12.82</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="R19" s="24">
+        <v>11.86</v>
+      </c>
+      <c r="S19" s="24">
+        <v>9.58</v>
+      </c>
+      <c r="T19" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="U19" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="V19" s="24">
+        <v>8.23</v>
+      </c>
+      <c r="W19" s="24">
+        <v>9.33</v>
+      </c>
+      <c r="X19" s="24">
+        <v>8.68</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>7.91</v>
+      </c>
+      <c r="Z19" s="24">
+        <v>22.73</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>10.99</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>7.52</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>5.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="D20" s="24">
+        <v>15.5</v>
+      </c>
+      <c r="E20" s="24">
+        <v>11.98</v>
+      </c>
+      <c r="F20" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G20" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="H20" s="24">
+        <v>6.69</v>
+      </c>
+      <c r="I20" s="24">
+        <v>5.95</v>
+      </c>
+      <c r="J20" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="K20" s="24">
+        <v>7.13</v>
+      </c>
+      <c r="L20" s="24">
+        <v>6.55</v>
+      </c>
+      <c r="M20" s="24">
+        <v>6.17</v>
+      </c>
+      <c r="N20" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" s="24">
+        <v>16.39</v>
+      </c>
+      <c r="P20" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>7.75</v>
+      </c>
+      <c r="R20" s="24">
+        <v>5.81</v>
+      </c>
+      <c r="S20" s="24">
+        <v>4.72</v>
+      </c>
+      <c r="T20" s="24">
+        <v>4.05</v>
+      </c>
+      <c r="U20" s="24">
+        <v>3.56</v>
+      </c>
+      <c r="V20" s="24">
+        <v>3.03</v>
+      </c>
+      <c r="W20" s="24">
+        <v>5.56</v>
+      </c>
+      <c r="X20" s="24">
+        <v>5.17</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>4.8</v>
+      </c>
+      <c r="Z20" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>18.52</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>10.53</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>17.09</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="K21" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="L21" s="24">
+        <v>7.43</v>
+      </c>
+      <c r="M21" s="24">
+        <v>10.24</v>
+      </c>
+      <c r="N21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" s="24">
+        <v>50</v>
+      </c>
+      <c r="P21" s="24">
+        <v>31.75</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>21.28</v>
+      </c>
+      <c r="R21" s="24">
+        <v>16.53</v>
+      </c>
+      <c r="S21" s="24">
+        <v>14.39</v>
+      </c>
+      <c r="T21" s="24">
+        <v>12.05</v>
+      </c>
+      <c r="U21" s="24">
+        <v>10.75</v>
+      </c>
+      <c r="V21" s="24">
+        <v>9.26</v>
+      </c>
+      <c r="W21" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="X21" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>7.52</v>
+      </c>
+      <c r="Z21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA21" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>32.26</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="N22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O22" s="24">
+        <v>23.81</v>
+      </c>
+      <c r="P22" s="24">
+        <v>30.77</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>22.73</v>
+      </c>
+      <c r="R22" s="24">
+        <v>18.52</v>
+      </c>
+      <c r="S22" s="24">
+        <v>14.6</v>
+      </c>
+      <c r="T22" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="U22" s="24">
+        <v>15.31</v>
+      </c>
+      <c r="V22" s="24">
+        <v>12.99</v>
+      </c>
+      <c r="W22" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="X22" s="24">
+        <v>11.15</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="Z22" s="24">
+        <v>40</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>18.87</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>12.5</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23" s="24">
+        <v>3.88</v>
+      </c>
+      <c r="L23" s="24">
+        <v>3.45</v>
+      </c>
+      <c r="M23" s="24">
+        <v>3.16</v>
+      </c>
+      <c r="N23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S23" s="24">
+        <v>3.64</v>
+      </c>
+      <c r="T23" s="24">
+        <v>3.02</v>
+      </c>
+      <c r="U23" s="24">
+        <v>2.6</v>
+      </c>
+      <c r="V23" s="24">
+        <v>4.58</v>
+      </c>
+      <c r="W23" s="24">
+        <v>4.09</v>
+      </c>
+      <c r="X23" s="24">
+        <v>3.82</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>5.26</v>
+      </c>
+      <c r="Z23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB23" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="45"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="45"/>
+      <c r="S24" s="45"/>
+      <c r="T24" s="45"/>
+      <c r="U24" s="48"/>
+      <c r="V24" s="48"/>
+      <c r="W24" s="48"/>
+      <c r="X24" s="43"/>
+      <c r="Y24" s="43"/>
+      <c r="Z24" s="43"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="49"/>
+      <c r="AC24" s="24"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="N7" s="63" t="s">
+      <c r="B25" s="4">
+        <v>7.68</v>
+      </c>
+      <c r="C25" s="4">
+        <v>7.81</v>
+      </c>
+      <c r="D25" s="24">
+        <v>7.3</v>
+      </c>
+      <c r="E25" s="24">
+        <v>6.55</v>
+      </c>
+      <c r="F25" s="24">
+        <v>6.42</v>
+      </c>
+      <c r="G25" s="24">
+        <v>6.78</v>
+      </c>
+      <c r="H25" s="24">
+        <v>6.53</v>
+      </c>
+      <c r="I25" s="24">
+        <v>6.92</v>
+      </c>
+      <c r="J25" s="24">
+        <v>6.54</v>
+      </c>
+      <c r="K25" s="24">
+        <v>6.47</v>
+      </c>
+      <c r="L25" s="24">
+        <v>6.2</v>
+      </c>
+      <c r="M25" s="24">
+        <v>6.11</v>
+      </c>
+      <c r="N25" s="24">
+        <v>5.08</v>
+      </c>
+      <c r="O25" s="24">
+        <v>4.22</v>
+      </c>
+      <c r="P25" s="24">
+        <v>6.24</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="R25" s="24">
+        <v>5.56</v>
+      </c>
+      <c r="S25" s="24">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="T25" s="24">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="U25" s="24">
+        <v>5.13</v>
+      </c>
+      <c r="V25" s="24">
         <v>5</v>
       </c>
-      <c r="O7" s="63" t="s">
-[...8 lines deleted...]
-      <c r="R7" s="49" t="s">
+      <c r="W25" s="24">
+        <v>5.04</v>
+      </c>
+      <c r="X25" s="24">
+        <v>5.23</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z25" s="24">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>4.2</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>3.2</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>2.97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="4">
+        <v>8.43</v>
+      </c>
+      <c r="C26" s="4">
+        <v>8.31</v>
+      </c>
+      <c r="D26" s="24">
+        <v>6.75</v>
+      </c>
+      <c r="E26" s="24">
+        <v>6.58</v>
+      </c>
+      <c r="F26" s="24">
+        <v>6.95</v>
+      </c>
+      <c r="G26" s="24">
+        <v>6.88</v>
+      </c>
+      <c r="H26" s="24">
+        <v>6.49</v>
+      </c>
+      <c r="I26" s="24">
+        <v>6.3</v>
+      </c>
+      <c r="J26" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="K26" s="24">
+        <v>6.18</v>
+      </c>
+      <c r="L26" s="24">
+        <v>5.98</v>
+      </c>
+      <c r="M26" s="24">
+        <v>5.79</v>
+      </c>
+      <c r="N26" s="24">
+        <v>2.19</v>
+      </c>
+      <c r="O26" s="24">
+        <v>3.02</v>
+      </c>
+      <c r="P26" s="24">
+        <v>1.94</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>2.82</v>
+      </c>
+      <c r="R26" s="24">
+        <v>3</v>
+      </c>
+      <c r="S26" s="24">
+        <v>2.82</v>
+      </c>
+      <c r="T26" s="24">
+        <v>3.11</v>
+      </c>
+      <c r="U26" s="24">
+        <v>3.16</v>
+      </c>
+      <c r="V26" s="24">
+        <v>3.59</v>
+      </c>
+      <c r="W26" s="24">
+        <v>3.59</v>
+      </c>
+      <c r="X26" s="24">
+        <v>4.12</v>
+      </c>
+      <c r="Y26" s="24">
+        <v>3.8</v>
+      </c>
+      <c r="Z26" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>2.11</v>
+      </c>
+      <c r="AB26" s="24">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="4">
+        <v>9.43</v>
+      </c>
+      <c r="D27" s="24">
+        <v>16.29</v>
+      </c>
+      <c r="E27" s="24">
+        <v>11.71</v>
+      </c>
+      <c r="F27" s="24">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="G27" s="24">
+        <v>9.09</v>
+      </c>
+      <c r="H27" s="24">
+        <v>7.62</v>
+      </c>
+      <c r="I27" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="J27" s="24">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="K27" s="24">
+        <v>8.92</v>
+      </c>
+      <c r="L27" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M27" s="24">
+        <v>8.35</v>
+      </c>
+      <c r="N27" s="24">
+        <v>10.75</v>
+      </c>
+      <c r="O27" s="24">
+        <v>12.42</v>
+      </c>
+      <c r="P27" s="24">
+        <v>15.81</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>14.01</v>
+      </c>
+      <c r="R27" s="24">
+        <v>10.78</v>
+      </c>
+      <c r="S27" s="24">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="T27" s="24">
+        <v>7.59</v>
+      </c>
+      <c r="U27" s="24">
+        <v>7.89</v>
+      </c>
+      <c r="V27" s="24">
+        <v>7.01</v>
+      </c>
+      <c r="W27" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="X27" s="24">
+        <v>7.73</v>
+      </c>
+      <c r="Y27" s="24">
+        <v>7.09</v>
+      </c>
+      <c r="Z27" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>5.99</v>
+      </c>
+      <c r="AB27" s="24">
+        <v>4.08</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28" s="24">
+        <v>8.06</v>
+      </c>
+      <c r="J28" s="24">
+        <v>7.41</v>
+      </c>
+      <c r="K28" s="24">
+        <v>6.33</v>
+      </c>
+      <c r="L28" s="24">
+        <v>11.7</v>
+      </c>
+      <c r="M28" s="24">
+        <v>11.17</v>
+      </c>
+      <c r="N28" s="24">
+        <v>76.92</v>
+      </c>
+      <c r="O28" s="24">
+        <v>35.71</v>
+      </c>
+      <c r="P28" s="24">
+        <v>55.56</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>39.22</v>
+      </c>
+      <c r="R28" s="24">
+        <v>32.79</v>
+      </c>
+      <c r="S28" s="24">
+        <v>25.97</v>
+      </c>
+      <c r="T28" s="24">
+        <v>22.22</v>
+      </c>
+      <c r="U28" s="24">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="V28" s="24">
+        <v>17.39</v>
+      </c>
+      <c r="W28" s="24">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="X28" s="24">
+        <v>14.71</v>
+      </c>
+      <c r="Y28" s="24">
+        <v>13.25</v>
+      </c>
+      <c r="Z28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA28" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="S7" s="49" t="s">
-[...32 lines deleted...]
-      <c r="AD7" s="49" t="s">
+      <c r="AB28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC28" s="24"/>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="F29" s="24">
+        <v>5.08</v>
+      </c>
+      <c r="G29" s="24">
+        <v>4.17</v>
+      </c>
+      <c r="H29" s="24">
+        <v>6.9</v>
+      </c>
+      <c r="I29" s="24">
+        <v>6.08</v>
+      </c>
+      <c r="J29" s="24">
+        <v>5.32</v>
+      </c>
+      <c r="K29" s="24">
+        <v>4.83</v>
+      </c>
+      <c r="L29" s="24">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="M29" s="24">
+        <v>3.97</v>
+      </c>
+      <c r="N29" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" s="24">
+        <v>30.61</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>21.58</v>
+      </c>
+      <c r="R29" s="24">
+        <v>17.14</v>
+      </c>
+      <c r="S29" s="24">
+        <v>14.22</v>
+      </c>
+      <c r="T29" s="24">
+        <v>12.3</v>
+      </c>
+      <c r="U29" s="24">
+        <v>17.61</v>
+      </c>
+      <c r="V29" s="24">
+        <v>15.63</v>
+      </c>
+      <c r="W29" s="24">
+        <v>14.49</v>
+      </c>
+      <c r="X29" s="24">
+        <v>13.19</v>
+      </c>
+      <c r="Y29" s="24">
+        <v>11.74</v>
+      </c>
+      <c r="Z29" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="24">
+        <v>13.51</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>9.52</v>
+      </c>
+      <c r="AC29" s="24">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="4">
+        <v>11.83</v>
+      </c>
+      <c r="C30" s="4">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D30" s="24">
+        <v>6.07</v>
+      </c>
+      <c r="E30" s="24">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F30" s="24">
+        <v>4.83</v>
+      </c>
+      <c r="G30" s="24">
+        <v>5.88</v>
+      </c>
+      <c r="H30" s="24">
+        <v>6.71</v>
+      </c>
+      <c r="I30" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="J30" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="K30" s="24">
+        <v>7.49</v>
+      </c>
+      <c r="L30" s="24">
+        <v>6.85</v>
+      </c>
+      <c r="M30" s="24">
+        <v>6.75</v>
+      </c>
+      <c r="N30" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P30" s="24">
+        <v>7.73</v>
+      </c>
+      <c r="Q30" s="24">
+        <v>7.04</v>
+      </c>
+      <c r="R30" s="24">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="S30" s="24">
+        <v>6.76</v>
+      </c>
+      <c r="T30" s="24">
+        <v>6.77</v>
+      </c>
+      <c r="U30" s="24">
+        <v>7.63</v>
+      </c>
+      <c r="V30" s="24">
+        <v>6.62</v>
+      </c>
+      <c r="W30" s="24">
+        <v>5.89</v>
+      </c>
+      <c r="X30" s="24">
+        <v>6.02</v>
+      </c>
+      <c r="Y30" s="24">
+        <v>7.17</v>
+      </c>
+      <c r="Z30" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA30" s="24">
+        <v>3.34</v>
+      </c>
+      <c r="AB30" s="24">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC30" s="24">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="4">
+        <v>16.95</v>
+      </c>
+      <c r="C31" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="D31" s="24">
+        <v>6.54</v>
+      </c>
+      <c r="E31" s="24">
+        <v>4.72</v>
+      </c>
+      <c r="F31" s="24">
+        <v>3.72</v>
+      </c>
+      <c r="G31" s="24">
+        <v>3.12</v>
+      </c>
+      <c r="H31" s="24">
+        <v>2.64</v>
+      </c>
+      <c r="I31" s="24">
+        <v>2.36</v>
+      </c>
+      <c r="J31" s="24">
+        <v>2.13</v>
+      </c>
+      <c r="K31" s="24">
+        <v>1.86</v>
+      </c>
+      <c r="L31" s="24">
+        <v>1.7</v>
+      </c>
+      <c r="M31" s="24">
+        <v>3.16</v>
+      </c>
+      <c r="N31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="T31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="U31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="V31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="W31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="X31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y31" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="AE7" s="49" t="s">
-[...32 lines deleted...]
-      <c r="AP7" s="49" t="s">
+      <c r="Z31" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA31" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="24"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="24"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="24"/>
+      <c r="U32" s="24"/>
+      <c r="V32" s="24"/>
+      <c r="W32" s="24"/>
+      <c r="X32" s="24"/>
+      <c r="Y32" s="24"/>
+      <c r="Z32" s="24"/>
+      <c r="AA32" s="24"/>
+      <c r="AB32" s="24"/>
+      <c r="AC32" s="24"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="24">
+        <v>12.9</v>
+      </c>
+      <c r="H33" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="I33" s="24">
+        <v>10.1</v>
+      </c>
+      <c r="J33" s="24">
+        <v>8.89</v>
+      </c>
+      <c r="K33" s="24">
+        <v>7.78</v>
+      </c>
+      <c r="L33" s="24">
+        <v>7.14</v>
+      </c>
+      <c r="M33" s="24">
+        <v>6.43</v>
+      </c>
+      <c r="N33" s="24">
+        <v>43.48</v>
+      </c>
+      <c r="O33" s="24">
+        <v>22.22</v>
+      </c>
+      <c r="P33" s="24">
+        <v>14.29</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>10.87</v>
+      </c>
+      <c r="R33" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="S33" s="24">
+        <v>6.76</v>
+      </c>
+      <c r="T33" s="24">
+        <v>5.68</v>
+      </c>
+      <c r="U33" s="24">
+        <v>10.15</v>
+      </c>
+      <c r="V33" s="24">
+        <v>9.09</v>
+      </c>
+      <c r="W33" s="24">
+        <v>12.24</v>
+      </c>
+      <c r="X33" s="24">
+        <v>11.72</v>
+      </c>
+      <c r="Y33" s="24">
+        <v>10.42</v>
+      </c>
+      <c r="Z33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA33" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="AQ7" s="49" t="s">
-[...84 lines deleted...]
-      <c r="G9" s="5">
+      <c r="AB33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC33" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="24">
+        <v>25</v>
+      </c>
+      <c r="E34" s="24">
+        <v>17.86</v>
+      </c>
+      <c r="F34" s="24">
+        <v>13.51</v>
+      </c>
+      <c r="G34" s="24">
+        <v>11.63</v>
+      </c>
+      <c r="H34" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="I34" s="24">
+        <v>8.85</v>
+      </c>
+      <c r="J34" s="24">
+        <v>7.81</v>
+      </c>
+      <c r="K34" s="24">
+        <v>7.35</v>
+      </c>
+      <c r="L34" s="24">
+        <v>6.62</v>
+      </c>
+      <c r="M34" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="N34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="T34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="U34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="V34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="W34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="X34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y34" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z34" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>66.67</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>37.04</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>28.57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="45"/>
+      <c r="S35" s="45"/>
+      <c r="T35" s="45"/>
+      <c r="U35" s="48"/>
+      <c r="V35" s="48"/>
+      <c r="W35" s="48"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="43"/>
+      <c r="AA35" s="43"/>
+      <c r="AB35" s="49"/>
+      <c r="AC35" s="24"/>
+    </row>
+    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="4">
+        <v>3.97</v>
+      </c>
+      <c r="C36" s="4">
+        <v>4.05</v>
+      </c>
+      <c r="D36" s="24">
+        <v>2.68</v>
+      </c>
+      <c r="E36" s="24">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="F36" s="24">
+        <v>3.92</v>
+      </c>
+      <c r="G36" s="24">
+        <v>3.91</v>
+      </c>
+      <c r="H36" s="24">
+        <v>4.96</v>
+      </c>
+      <c r="I36" s="24">
+        <v>4.37</v>
+      </c>
+      <c r="J36" s="24">
+        <v>5.18</v>
+      </c>
+      <c r="K36" s="24">
+        <v>6.68</v>
+      </c>
+      <c r="L36" s="24">
+        <v>6.08</v>
+      </c>
+      <c r="M36" s="24">
+        <v>6.6</v>
+      </c>
+      <c r="N36" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O36" s="24">
+        <v>13.55</v>
+      </c>
+      <c r="P36" s="24">
+        <v>12.05</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="R36" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="S36" s="24">
+        <v>7.78</v>
+      </c>
+      <c r="T36" s="24">
+        <v>7.14</v>
+      </c>
+      <c r="U36" s="24">
+        <v>6.79</v>
+      </c>
+      <c r="V36" s="24">
+        <v>6.45</v>
+      </c>
+      <c r="W36" s="24">
+        <v>6.7</v>
+      </c>
+      <c r="X36" s="24">
+        <v>6.22</v>
+      </c>
+      <c r="Y36" s="24">
+        <v>6.09</v>
+      </c>
+      <c r="Z36" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="AA36" s="24">
+        <v>5.12</v>
+      </c>
+      <c r="AB36" s="24">
         <v>6.71</v>
       </c>
-      <c r="H9" s="5">
-[...14 lines deleted...]
-      <c r="M9" s="5">
+      <c r="AC36" s="24">
+        <v>8.81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="24"/>
+      <c r="T37" s="24"/>
+      <c r="U37" s="24"/>
+      <c r="V37" s="24"/>
+      <c r="W37" s="24"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="24"/>
+      <c r="Z37" s="24"/>
+      <c r="AA37" s="24"/>
+      <c r="AB37" s="24"/>
+      <c r="AC37" s="24"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="4">
+        <v>30.3</v>
+      </c>
+      <c r="C38" s="4">
+        <v>13.89</v>
+      </c>
+      <c r="D38" s="24">
+        <v>9.17</v>
+      </c>
+      <c r="E38" s="24">
+        <v>7.14</v>
+      </c>
+      <c r="F38" s="24">
+        <v>11.63</v>
+      </c>
+      <c r="G38" s="24">
+        <v>10.26</v>
+      </c>
+      <c r="H38" s="24">
+        <v>12.99</v>
+      </c>
+      <c r="I38" s="24">
+        <v>11.54</v>
+      </c>
+      <c r="J38" s="24">
+        <v>10.56</v>
+      </c>
+      <c r="K38" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L38" s="24">
+        <v>9.01</v>
+      </c>
+      <c r="M38" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="N38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="U38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="V38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="W38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="X38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC38" s="24"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K39" s="24">
+        <v>3.97</v>
+      </c>
+      <c r="L39" s="24">
+        <v>3.6</v>
+      </c>
+      <c r="M39" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="N39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R39" s="24">
+        <v>10.31</v>
+      </c>
+      <c r="S39" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="T39" s="24">
+        <v>6.85</v>
+      </c>
+      <c r="U39" s="24">
+        <v>5.92</v>
+      </c>
+      <c r="V39" s="24">
+        <v>5.24</v>
+      </c>
+      <c r="W39" s="24">
+        <v>4.46</v>
+      </c>
+      <c r="X39" s="24">
+        <v>4.17</v>
+      </c>
+      <c r="Y39" s="24">
+        <v>3.92</v>
+      </c>
+      <c r="Z39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC39" s="24"/>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="24">
         <v>6.1</v>
       </c>
-      <c r="N9" s="5">
-[...14 lines deleted...]
-      <c r="S9" s="36">
+      <c r="G40" s="24">
+        <v>7.61</v>
+      </c>
+      <c r="H40" s="24">
+        <v>10.62</v>
+      </c>
+      <c r="I40" s="24">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="J40" s="24">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="K40" s="24">
+        <v>10.82</v>
+      </c>
+      <c r="L40" s="24">
+        <v>9.86</v>
+      </c>
+      <c r="M40" s="24">
+        <v>9.07</v>
+      </c>
+      <c r="N40" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" s="24">
+        <v>9.52</v>
+      </c>
+      <c r="P40" s="24">
+        <v>12.82</v>
+      </c>
+      <c r="Q40" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="R40" s="24">
+        <v>11.86</v>
+      </c>
+      <c r="S40" s="24">
+        <v>9.58</v>
+      </c>
+      <c r="T40" s="24">
+        <v>10.58</v>
+      </c>
+      <c r="U40" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="V40" s="24">
+        <v>8.23</v>
+      </c>
+      <c r="W40" s="24">
+        <v>9.33</v>
+      </c>
+      <c r="X40" s="24">
+        <v>8.68</v>
+      </c>
+      <c r="Y40" s="24">
+        <v>7.91</v>
+      </c>
+      <c r="Z40" s="24">
+        <v>22.73</v>
+      </c>
+      <c r="AA40" s="24">
+        <v>10.99</v>
+      </c>
+      <c r="AB40" s="24">
+        <v>7.52</v>
+      </c>
+      <c r="AC40" s="24">
+        <v>5.32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="4">
+        <v>18.87</v>
+      </c>
+      <c r="D41" s="24">
+        <v>11.24</v>
+      </c>
+      <c r="E41" s="24">
+        <v>9.01</v>
+      </c>
+      <c r="F41" s="24">
+        <v>7.09</v>
+      </c>
+      <c r="G41" s="24">
+        <v>5.95</v>
+      </c>
+      <c r="H41" s="24">
+        <v>5.05</v>
+      </c>
+      <c r="I41" s="24">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="J41" s="24">
+        <v>7.91</v>
+      </c>
+      <c r="K41" s="24">
+        <v>7.02</v>
+      </c>
+      <c r="L41" s="24">
+        <v>6.51</v>
+      </c>
+      <c r="M41" s="24">
         <v>6.21</v>
       </c>
-      <c r="T9" s="36">
-[...50 lines deleted...]
-      <c r="AK9" s="36">
+      <c r="N41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" s="24">
+        <v>30.3</v>
+      </c>
+      <c r="P41" s="24">
+        <v>18.87</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>12.05</v>
+      </c>
+      <c r="R41" s="24">
+        <v>8.85</v>
+      </c>
+      <c r="S41" s="24">
+        <v>7.19</v>
+      </c>
+      <c r="T41" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="U41" s="24">
+        <v>5.35</v>
+      </c>
+      <c r="V41" s="24">
+        <v>4.63</v>
+      </c>
+      <c r="W41" s="24">
+        <v>8.44</v>
+      </c>
+      <c r="X41" s="24">
+        <v>7.87</v>
+      </c>
+      <c r="Y41" s="24">
+        <v>7.27</v>
+      </c>
+      <c r="Z41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB41" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC41" s="24">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J42" s="24">
+        <v>8.58</v>
+      </c>
+      <c r="K42" s="24">
+        <v>7.97</v>
+      </c>
+      <c r="L42" s="24">
+        <v>7.43</v>
+      </c>
+      <c r="M42" s="24">
+        <v>10.24</v>
+      </c>
+      <c r="N42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O42" s="24">
+        <v>50</v>
+      </c>
+      <c r="P42" s="24">
+        <v>31.75</v>
+      </c>
+      <c r="Q42" s="24">
+        <v>21.28</v>
+      </c>
+      <c r="R42" s="24">
+        <v>16.53</v>
+      </c>
+      <c r="S42" s="24">
+        <v>14.39</v>
+      </c>
+      <c r="T42" s="24">
+        <v>12.05</v>
+      </c>
+      <c r="U42" s="24">
+        <v>10.75</v>
+      </c>
+      <c r="V42" s="24">
+        <v>9.26</v>
+      </c>
+      <c r="W42" s="24">
+        <v>8.4</v>
+      </c>
+      <c r="X42" s="24">
+        <v>7.94</v>
+      </c>
+      <c r="Y42" s="24">
+        <v>7.52</v>
+      </c>
+      <c r="Z42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA42" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB42" s="24">
+        <v>32.26</v>
+      </c>
+      <c r="AC42" s="24">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="J43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="L43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O43" s="24">
+        <v>23.81</v>
+      </c>
+      <c r="P43" s="24">
+        <v>30.77</v>
+      </c>
+      <c r="Q43" s="24">
+        <v>22.73</v>
+      </c>
+      <c r="R43" s="24">
+        <v>18.52</v>
+      </c>
+      <c r="S43" s="24">
+        <v>14.6</v>
+      </c>
+      <c r="T43" s="24">
+        <v>11.76</v>
+      </c>
+      <c r="U43" s="24">
+        <v>15.31</v>
+      </c>
+      <c r="V43" s="24">
+        <v>12.99</v>
+      </c>
+      <c r="W43" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="X43" s="24">
+        <v>11.15</v>
+      </c>
+      <c r="Y43" s="24">
+        <v>10.14</v>
+      </c>
+      <c r="Z43" s="24">
+        <v>40</v>
+      </c>
+      <c r="AA43" s="24">
+        <v>18.87</v>
+      </c>
+      <c r="AB43" s="24">
+        <v>12.5</v>
+      </c>
+      <c r="AC43" s="24">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="G44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="J44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44" s="25">
+        <v>3.88</v>
+      </c>
+      <c r="L44" s="25">
+        <v>3.45</v>
+      </c>
+      <c r="M44" s="25">
+        <v>3.16</v>
+      </c>
+      <c r="N44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="O44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="R44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="S44" s="25">
+        <v>3.64</v>
+      </c>
+      <c r="T44" s="25">
+        <v>3.02</v>
+      </c>
+      <c r="U44" s="47">
+        <v>2.6</v>
+      </c>
+      <c r="V44" s="25">
+        <v>4.58</v>
+      </c>
+      <c r="W44" s="25">
+        <v>4.09</v>
+      </c>
+      <c r="X44" s="25">
+        <v>3.82</v>
+      </c>
+      <c r="Y44" s="25">
         <v>5.26</v>
       </c>
-      <c r="AL9" s="36">
-[...603 lines deleted...]
-      <c r="AJ14" s="36">
+      <c r="Z44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB44" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC44" s="25">
         <v>6.02</v>
       </c>
-      <c r="AK14" s="36">
-[...3279 lines deleted...]
-      <c r="A45" s="27" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="R45" s="36"/>
+      <c r="F45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>