--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1050" yWindow="-435" windowWidth="23790" windowHeight="11295" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Число умерших по полу'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Младенческая смертность'!$A$1:$J$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Число умерших'!$A$1:$J$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1206" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="55">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -199,51 +199,51 @@
   </si>
   <si>
     <t>Число умерших младенцев до 1 года*</t>
   </si>
   <si>
     <t>Коэффициент младенческой смертности*</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -277,56 +277,50 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -420,51 +414,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -567,67 +561,64 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1166,51 +1157,51 @@
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
       <c r="N8" s="42"/>
       <c r="O8" s="43"/>
       <c r="P8" s="43"/>
       <c r="Q8" s="43"/>
       <c r="R8" s="43"/>
       <c r="S8" s="43"/>
       <c r="T8" s="43"/>
       <c r="U8" s="43"/>
       <c r="V8" s="43"/>
       <c r="W8" s="43"/>
       <c r="X8" s="43"/>
       <c r="Y8" s="43"/>
       <c r="Z8" s="43"/>
       <c r="AA8" s="43"/>
       <c r="AB8" s="43"/>
-      <c r="AC8" s="61"/>
+      <c r="AC8" s="56"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2">
         <v>1050</v>
       </c>
       <c r="C9" s="12">
         <v>820</v>
       </c>
       <c r="D9" s="12">
         <v>826</v>
       </c>
       <c r="E9" s="12">
         <v>901</v>
       </c>
       <c r="F9" s="12">
         <v>892</v>
       </c>
       <c r="G9" s="12">
         <v>845</v>
       </c>
       <c r="H9" s="12">
         <v>927</v>
@@ -1256,51 +1247,53 @@
       </c>
       <c r="V9" s="12">
         <v>904</v>
       </c>
       <c r="W9" s="12">
         <v>932</v>
       </c>
       <c r="X9" s="12">
         <v>825</v>
       </c>
       <c r="Y9" s="12">
         <v>1014</v>
       </c>
       <c r="Z9" s="12">
         <v>819</v>
       </c>
       <c r="AA9" s="12">
         <v>787</v>
       </c>
       <c r="AB9" s="12">
         <v>974</v>
       </c>
       <c r="AC9" s="12">
         <v>866</v>
       </c>
-      <c r="AD9" s="56"/>
+      <c r="AD9" s="12">
+        <v>907</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>450</v>
       </c>
       <c r="C10" s="12">
         <v>356</v>
       </c>
       <c r="D10" s="12">
         <v>362</v>
       </c>
       <c r="E10" s="12">
         <v>387</v>
       </c>
       <c r="F10" s="12">
         <v>378</v>
       </c>
       <c r="G10" s="12">
         <v>350</v>
       </c>
       <c r="H10" s="12">
         <v>404</v>
@@ -1346,51 +1339,53 @@
       </c>
       <c r="V10" s="12">
         <v>389</v>
       </c>
       <c r="W10" s="12">
         <v>398</v>
       </c>
       <c r="X10" s="12">
         <v>380</v>
       </c>
       <c r="Y10" s="12">
         <v>423</v>
       </c>
       <c r="Z10" s="12">
         <v>378</v>
       </c>
       <c r="AA10" s="12">
         <v>350</v>
       </c>
       <c r="AB10" s="12">
         <v>428</v>
       </c>
       <c r="AC10" s="12">
         <v>356</v>
       </c>
-      <c r="AD10" s="56"/>
+      <c r="AD10" s="12">
+        <v>409</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2">
         <v>92</v>
       </c>
       <c r="C11" s="12">
         <v>54</v>
       </c>
       <c r="D11" s="12">
         <v>59</v>
       </c>
       <c r="E11" s="12">
         <v>62</v>
       </c>
       <c r="F11" s="12">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>64</v>
       </c>
       <c r="H11" s="12">
         <v>77</v>
@@ -1436,51 +1431,53 @@
       </c>
       <c r="V11" s="12">
         <v>55</v>
       </c>
       <c r="W11" s="12">
         <v>59</v>
       </c>
       <c r="X11" s="12">
         <v>39</v>
       </c>
       <c r="Y11" s="12">
         <v>70</v>
       </c>
       <c r="Z11" s="12">
         <v>52</v>
       </c>
       <c r="AA11" s="12">
         <v>43</v>
       </c>
       <c r="AB11" s="12">
         <v>52</v>
       </c>
       <c r="AC11" s="12">
         <v>59</v>
       </c>
-      <c r="AD11" s="56"/>
+      <c r="AD11" s="12">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="2">
         <v>4</v>
       </c>
       <c r="C12" s="12">
         <v>2</v>
       </c>
       <c r="D12" s="12">
         <v>3</v>
       </c>
       <c r="E12" s="12">
         <v>5</v>
       </c>
       <c r="F12" s="12">
         <v>2</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
@@ -1526,51 +1523,53 @@
       </c>
       <c r="V12" s="12">
         <v>4</v>
       </c>
       <c r="W12" s="12">
         <v>9</v>
       </c>
       <c r="X12" s="12">
         <v>5</v>
       </c>
       <c r="Y12" s="12">
         <v>8</v>
       </c>
       <c r="Z12" s="12">
         <v>3</v>
       </c>
       <c r="AA12" s="12">
         <v>5</v>
       </c>
       <c r="AB12" s="12">
         <v>4</v>
       </c>
       <c r="AC12" s="12">
         <v>4</v>
       </c>
-      <c r="AD12" s="56"/>
+      <c r="AD12" s="12">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2">
         <v>53</v>
       </c>
       <c r="C13" s="12">
         <v>29</v>
       </c>
       <c r="D13" s="12">
         <v>40</v>
       </c>
       <c r="E13" s="12">
         <v>37</v>
       </c>
       <c r="F13" s="12">
         <v>35</v>
       </c>
       <c r="G13" s="12">
         <v>42</v>
       </c>
       <c r="H13" s="12">
         <v>43</v>
@@ -1616,51 +1615,53 @@
       </c>
       <c r="V13" s="12">
         <v>34</v>
       </c>
       <c r="W13" s="12">
         <v>45</v>
       </c>
       <c r="X13" s="12">
         <v>41</v>
       </c>
       <c r="Y13" s="12">
         <v>43</v>
       </c>
       <c r="Z13" s="12">
         <v>42</v>
       </c>
       <c r="AA13" s="12">
         <v>33</v>
       </c>
       <c r="AB13" s="12">
         <v>39</v>
       </c>
       <c r="AC13" s="12">
         <v>38</v>
       </c>
-      <c r="AD13" s="56"/>
+      <c r="AD13" s="12">
+        <v>44</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2">
         <v>175</v>
       </c>
       <c r="C14" s="12">
         <v>151</v>
       </c>
       <c r="D14" s="12">
         <v>143</v>
       </c>
       <c r="E14" s="12">
         <v>171</v>
       </c>
       <c r="F14" s="12">
         <v>158</v>
       </c>
       <c r="G14" s="12">
         <v>149</v>
       </c>
       <c r="H14" s="12">
         <v>171</v>
@@ -1706,51 +1707,53 @@
       </c>
       <c r="V14" s="12">
         <v>170</v>
       </c>
       <c r="W14" s="12">
         <v>158</v>
       </c>
       <c r="X14" s="12">
         <v>138</v>
       </c>
       <c r="Y14" s="12">
         <v>181</v>
       </c>
       <c r="Z14" s="12">
         <v>134</v>
       </c>
       <c r="AA14" s="12">
         <v>143</v>
       </c>
       <c r="AB14" s="12">
         <v>181</v>
       </c>
       <c r="AC14" s="12">
         <v>164</v>
       </c>
-      <c r="AD14" s="56"/>
+      <c r="AD14" s="12">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="2">
         <v>75</v>
       </c>
       <c r="C15" s="12">
         <v>55</v>
       </c>
       <c r="D15" s="12">
         <v>57</v>
       </c>
       <c r="E15" s="12">
         <v>62</v>
       </c>
       <c r="F15" s="12">
         <v>50</v>
       </c>
       <c r="G15" s="12">
         <v>69</v>
       </c>
       <c r="H15" s="12">
         <v>44</v>
@@ -1796,84 +1799,87 @@
       </c>
       <c r="V15" s="12">
         <v>64</v>
       </c>
       <c r="W15" s="12">
         <v>56</v>
       </c>
       <c r="X15" s="12">
         <v>63</v>
       </c>
       <c r="Y15" s="12">
         <v>65</v>
       </c>
       <c r="Z15" s="12">
         <v>46</v>
       </c>
       <c r="AA15" s="12">
         <v>43</v>
       </c>
       <c r="AB15" s="12">
         <v>71</v>
       </c>
       <c r="AC15" s="12">
         <v>56</v>
       </c>
-      <c r="AD15" s="56"/>
+      <c r="AD15" s="12">
+        <v>56</v>
+      </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
+      <c r="AD16" s="12"/>
     </row>
     <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="2">
         <v>53</v>
       </c>
       <c r="C17" s="12">
         <v>47</v>
       </c>
       <c r="D17" s="12">
         <v>56</v>
       </c>
       <c r="E17" s="12">
         <v>62</v>
       </c>
       <c r="F17" s="12">
         <v>59</v>
       </c>
       <c r="G17" s="12">
         <v>49</v>
       </c>
       <c r="H17" s="12">
         <v>48</v>
@@ -1919,51 +1925,53 @@
       </c>
       <c r="V17" s="12">
         <v>60</v>
       </c>
       <c r="W17" s="12">
         <v>51</v>
       </c>
       <c r="X17" s="12">
         <v>41</v>
       </c>
       <c r="Y17" s="12">
         <v>63</v>
       </c>
       <c r="Z17" s="12">
         <v>38</v>
       </c>
       <c r="AA17" s="12">
         <v>52</v>
       </c>
       <c r="AB17" s="12">
         <v>55</v>
       </c>
       <c r="AC17" s="12">
         <v>57</v>
       </c>
-      <c r="AD17" s="56"/>
+      <c r="AD17" s="12">
+        <v>61</v>
+      </c>
     </row>
     <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2">
         <v>12</v>
       </c>
       <c r="C18" s="12">
         <v>8</v>
       </c>
       <c r="D18" s="12">
         <v>6</v>
       </c>
       <c r="E18" s="12">
         <v>6</v>
       </c>
       <c r="F18" s="12">
         <v>15</v>
       </c>
       <c r="G18" s="12">
         <v>6</v>
       </c>
       <c r="H18" s="12">
         <v>11</v>
@@ -2009,51 +2017,53 @@
       </c>
       <c r="V18" s="12">
         <v>8</v>
       </c>
       <c r="W18" s="12">
         <v>10</v>
       </c>
       <c r="X18" s="12">
         <v>9</v>
       </c>
       <c r="Y18" s="12">
         <v>7</v>
       </c>
       <c r="Z18" s="12">
         <v>10</v>
       </c>
       <c r="AA18" s="12">
         <v>5</v>
       </c>
       <c r="AB18" s="12">
         <v>11</v>
       </c>
       <c r="AC18" s="12">
         <v>14</v>
       </c>
-      <c r="AD18" s="56"/>
+      <c r="AD18" s="12">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="2">
         <v>49</v>
       </c>
       <c r="C19" s="12">
         <v>42</v>
       </c>
       <c r="D19" s="12">
         <v>29</v>
       </c>
       <c r="E19" s="12">
         <v>29</v>
       </c>
       <c r="F19" s="12">
         <v>49</v>
       </c>
       <c r="G19" s="12">
         <v>43</v>
       </c>
       <c r="H19" s="12">
         <v>38</v>
@@ -2099,51 +2109,53 @@
       </c>
       <c r="V19" s="12">
         <v>35</v>
       </c>
       <c r="W19" s="12">
         <v>41</v>
       </c>
       <c r="X19" s="12">
         <v>32</v>
       </c>
       <c r="Y19" s="12">
         <v>40</v>
       </c>
       <c r="Z19" s="12">
         <v>30</v>
       </c>
       <c r="AA19" s="12">
         <v>34</v>
       </c>
       <c r="AB19" s="12">
         <v>35</v>
       </c>
       <c r="AC19" s="12">
         <v>41</v>
       </c>
-      <c r="AD19" s="56"/>
+      <c r="AD19" s="12">
+        <v>47</v>
+      </c>
     </row>
     <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2">
         <v>16</v>
       </c>
       <c r="C20" s="12">
         <v>13</v>
       </c>
       <c r="D20" s="12">
         <v>17</v>
       </c>
       <c r="E20" s="12">
         <v>17</v>
       </c>
       <c r="F20" s="12">
         <v>17</v>
       </c>
       <c r="G20" s="12">
         <v>14</v>
       </c>
       <c r="H20" s="12">
         <v>15</v>
@@ -2189,51 +2201,53 @@
       </c>
       <c r="V20" s="12">
         <v>13</v>
       </c>
       <c r="W20" s="12">
         <v>19</v>
       </c>
       <c r="X20" s="12">
         <v>23</v>
       </c>
       <c r="Y20" s="12">
         <v>25</v>
       </c>
       <c r="Z20" s="12">
         <v>17</v>
       </c>
       <c r="AA20" s="12">
         <v>21</v>
       </c>
       <c r="AB20" s="12">
         <v>13</v>
       </c>
       <c r="AC20" s="12">
         <v>20</v>
       </c>
-      <c r="AD20" s="56"/>
+      <c r="AD20" s="12">
+        <v>11</v>
+      </c>
     </row>
     <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2">
         <v>19</v>
       </c>
       <c r="C21" s="12">
         <v>14</v>
       </c>
       <c r="D21" s="12">
         <v>18</v>
       </c>
       <c r="E21" s="12">
         <v>16</v>
       </c>
       <c r="F21" s="12">
         <v>13</v>
       </c>
       <c r="G21" s="12">
         <v>12</v>
       </c>
       <c r="H21" s="12">
         <v>11</v>
@@ -2279,51 +2293,53 @@
       </c>
       <c r="V21" s="12">
         <v>14</v>
       </c>
       <c r="W21" s="12">
         <v>23</v>
       </c>
       <c r="X21" s="12">
         <v>16</v>
       </c>
       <c r="Y21" s="12">
         <v>22</v>
       </c>
       <c r="Z21" s="12">
         <v>13</v>
       </c>
       <c r="AA21" s="12">
         <v>15</v>
       </c>
       <c r="AB21" s="12">
         <v>21</v>
       </c>
       <c r="AC21" s="12">
         <v>16</v>
       </c>
-      <c r="AD21" s="56"/>
+      <c r="AD21" s="12">
+        <v>12</v>
+      </c>
     </row>
     <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="12">
         <v>27</v>
       </c>
       <c r="C22" s="12">
         <v>24</v>
       </c>
       <c r="D22" s="12">
         <v>16</v>
       </c>
       <c r="E22" s="12">
         <v>20</v>
       </c>
       <c r="F22" s="12">
         <v>21</v>
       </c>
       <c r="G22" s="12">
         <v>28</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
@@ -2369,51 +2385,53 @@
       </c>
       <c r="V22" s="12">
         <v>30</v>
       </c>
       <c r="W22" s="12">
         <v>34</v>
       </c>
       <c r="X22" s="12">
         <v>18</v>
       </c>
       <c r="Y22" s="12">
         <v>38</v>
       </c>
       <c r="Z22" s="12">
         <v>34</v>
       </c>
       <c r="AA22" s="12">
         <v>21</v>
       </c>
       <c r="AB22" s="12">
         <v>36</v>
       </c>
       <c r="AC22" s="12">
         <v>17</v>
       </c>
-      <c r="AD22" s="56"/>
+      <c r="AD22" s="12">
+        <v>26</v>
+      </c>
     </row>
     <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="12">
         <v>25</v>
       </c>
       <c r="C23" s="12">
         <v>25</v>
       </c>
       <c r="D23" s="12">
         <v>20</v>
       </c>
       <c r="E23" s="12">
         <v>27</v>
       </c>
       <c r="F23" s="12">
         <v>28</v>
       </c>
       <c r="G23" s="12">
         <v>13</v>
       </c>
       <c r="H23" s="12">
         <v>28</v>
@@ -2459,84 +2477,87 @@
       </c>
       <c r="V23" s="12">
         <v>28</v>
       </c>
       <c r="W23" s="12">
         <v>29</v>
       </c>
       <c r="X23" s="12">
         <v>20</v>
       </c>
       <c r="Y23" s="12">
         <v>29</v>
       </c>
       <c r="Z23" s="12">
         <v>22</v>
       </c>
       <c r="AA23" s="12">
         <v>22</v>
       </c>
       <c r="AB23" s="12">
         <v>28</v>
       </c>
       <c r="AC23" s="12">
         <v>24</v>
       </c>
-      <c r="AD23" s="56"/>
+      <c r="AD23" s="12">
+        <v>18</v>
+      </c>
     </row>
     <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
+      <c r="AD24" s="12"/>
     </row>
     <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="12">
         <v>888</v>
       </c>
       <c r="C25" s="12">
         <v>679</v>
       </c>
       <c r="D25" s="12">
         <v>707</v>
       </c>
       <c r="E25" s="12">
         <v>762</v>
       </c>
       <c r="F25" s="12">
         <v>723</v>
       </c>
       <c r="G25" s="12">
         <v>714</v>
       </c>
       <c r="H25" s="12">
         <v>778</v>
@@ -2582,51 +2603,53 @@
       </c>
       <c r="V25" s="12">
         <v>754</v>
       </c>
       <c r="W25" s="12">
         <v>759</v>
       </c>
       <c r="X25" s="12">
         <v>702</v>
       </c>
       <c r="Y25" s="12">
         <v>835</v>
       </c>
       <c r="Z25" s="12">
         <v>681</v>
       </c>
       <c r="AA25" s="12">
         <v>653</v>
       </c>
       <c r="AB25" s="12">
         <v>809</v>
       </c>
       <c r="AC25" s="12">
         <v>711</v>
       </c>
-      <c r="AD25" s="56"/>
+      <c r="AD25" s="12">
+        <v>765</v>
+      </c>
     </row>
     <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="12">
         <v>450</v>
       </c>
       <c r="C26" s="12">
         <v>356</v>
       </c>
       <c r="D26" s="12">
         <v>362</v>
       </c>
       <c r="E26" s="12">
         <v>387</v>
       </c>
       <c r="F26" s="12">
         <v>378</v>
       </c>
       <c r="G26" s="12">
         <v>350</v>
       </c>
       <c r="H26" s="12">
         <v>404</v>
@@ -2672,51 +2695,53 @@
       </c>
       <c r="V26" s="12">
         <v>389</v>
       </c>
       <c r="W26" s="12">
         <v>398</v>
       </c>
       <c r="X26" s="12">
         <v>380</v>
       </c>
       <c r="Y26" s="12">
         <v>423</v>
       </c>
       <c r="Z26" s="12">
         <v>378</v>
       </c>
       <c r="AA26" s="12">
         <v>350</v>
       </c>
       <c r="AB26" s="12">
         <v>428</v>
       </c>
       <c r="AC26" s="12">
         <v>356</v>
       </c>
-      <c r="AD26" s="56"/>
+      <c r="AD26" s="12">
+        <v>409</v>
+      </c>
     </row>
     <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="12">
         <v>92</v>
       </c>
       <c r="C27" s="12">
         <v>54</v>
       </c>
       <c r="D27" s="12">
         <v>59</v>
       </c>
       <c r="E27" s="12">
         <v>62</v>
       </c>
       <c r="F27" s="12">
         <v>67</v>
       </c>
       <c r="G27" s="12">
         <v>64</v>
       </c>
       <c r="H27" s="12">
         <v>77</v>
@@ -2762,51 +2787,53 @@
       </c>
       <c r="V27" s="12">
         <v>55</v>
       </c>
       <c r="W27" s="12">
         <v>59</v>
       </c>
       <c r="X27" s="12">
         <v>39</v>
       </c>
       <c r="Y27" s="12">
         <v>70</v>
       </c>
       <c r="Z27" s="12">
         <v>52</v>
       </c>
       <c r="AA27" s="12">
         <v>43</v>
       </c>
       <c r="AB27" s="12">
         <v>52</v>
       </c>
       <c r="AC27" s="12">
         <v>59</v>
       </c>
-      <c r="AD27" s="56"/>
+      <c r="AD27" s="12">
+        <v>62</v>
+      </c>
     </row>
     <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="12">
         <v>4</v>
       </c>
       <c r="C28" s="12">
         <v>2</v>
       </c>
       <c r="D28" s="12">
         <v>3</v>
       </c>
       <c r="E28" s="12">
         <v>5</v>
       </c>
       <c r="F28" s="12">
         <v>2</v>
       </c>
       <c r="G28" s="12">
         <v>6</v>
       </c>
       <c r="H28" s="12">
         <v>6</v>
@@ -2852,51 +2879,53 @@
       </c>
       <c r="V28" s="12">
         <v>4</v>
       </c>
       <c r="W28" s="12">
         <v>9</v>
       </c>
       <c r="X28" s="12">
         <v>5</v>
       </c>
       <c r="Y28" s="12">
         <v>8</v>
       </c>
       <c r="Z28" s="12">
         <v>3</v>
       </c>
       <c r="AA28" s="12">
         <v>5</v>
       </c>
       <c r="AB28" s="12">
         <v>4</v>
       </c>
       <c r="AC28" s="12">
         <v>4</v>
       </c>
-      <c r="AD28" s="56"/>
+      <c r="AD28" s="12">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="12">
         <v>53</v>
       </c>
       <c r="C29" s="12">
         <v>29</v>
       </c>
       <c r="D29" s="12">
         <v>40</v>
       </c>
       <c r="E29" s="12">
         <v>37</v>
       </c>
       <c r="F29" s="12">
         <v>35</v>
       </c>
       <c r="G29" s="12">
         <v>42</v>
       </c>
       <c r="H29" s="12">
         <v>43</v>
@@ -2942,51 +2971,53 @@
       </c>
       <c r="V29" s="12">
         <v>34</v>
       </c>
       <c r="W29" s="12">
         <v>45</v>
       </c>
       <c r="X29" s="12">
         <v>41</v>
       </c>
       <c r="Y29" s="12">
         <v>43</v>
       </c>
       <c r="Z29" s="12">
         <v>42</v>
       </c>
       <c r="AA29" s="12">
         <v>33</v>
       </c>
       <c r="AB29" s="12">
         <v>39</v>
       </c>
       <c r="AC29" s="12">
         <v>38</v>
       </c>
-      <c r="AD29" s="56"/>
+      <c r="AD29" s="12">
+        <v>44</v>
+      </c>
     </row>
     <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="12">
         <v>175</v>
       </c>
       <c r="C30" s="12">
         <v>151</v>
       </c>
       <c r="D30" s="12">
         <v>143</v>
       </c>
       <c r="E30" s="12">
         <v>171</v>
       </c>
       <c r="F30" s="12">
         <v>158</v>
       </c>
       <c r="G30" s="12">
         <v>149</v>
       </c>
       <c r="H30" s="12">
         <v>171</v>
@@ -3032,51 +3063,53 @@
       </c>
       <c r="V30" s="12">
         <v>170</v>
       </c>
       <c r="W30" s="12">
         <v>158</v>
       </c>
       <c r="X30" s="12">
         <v>138</v>
       </c>
       <c r="Y30" s="12">
         <v>181</v>
       </c>
       <c r="Z30" s="12">
         <v>134</v>
       </c>
       <c r="AA30" s="12">
         <v>143</v>
       </c>
       <c r="AB30" s="12">
         <v>181</v>
       </c>
       <c r="AC30" s="12">
         <v>164</v>
       </c>
-      <c r="AD30" s="56"/>
+      <c r="AD30" s="12">
+        <v>152</v>
+      </c>
     </row>
     <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="12">
         <v>75</v>
       </c>
       <c r="C31" s="12">
         <v>55</v>
       </c>
       <c r="D31" s="12">
         <v>57</v>
       </c>
       <c r="E31" s="12">
         <v>62</v>
       </c>
       <c r="F31" s="12">
         <v>50</v>
       </c>
       <c r="G31" s="12">
         <v>69</v>
       </c>
       <c r="H31" s="12">
         <v>44</v>
@@ -3122,51 +3155,53 @@
       </c>
       <c r="V31" s="12">
         <v>64</v>
       </c>
       <c r="W31" s="12">
         <v>56</v>
       </c>
       <c r="X31" s="12">
         <v>63</v>
       </c>
       <c r="Y31" s="12">
         <v>65</v>
       </c>
       <c r="Z31" s="12">
         <v>46</v>
       </c>
       <c r="AA31" s="12">
         <v>43</v>
       </c>
       <c r="AB31" s="12">
         <v>71</v>
       </c>
       <c r="AC31" s="12">
         <v>56</v>
       </c>
-      <c r="AD31" s="56"/>
+      <c r="AD31" s="12">
+        <v>56</v>
+      </c>
     </row>
     <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
@@ -3245,51 +3280,53 @@
       </c>
       <c r="V33" s="12">
         <v>34</v>
       </c>
       <c r="W33" s="12">
         <v>28</v>
       </c>
       <c r="X33" s="12">
         <v>28</v>
       </c>
       <c r="Y33" s="12">
         <v>37</v>
       </c>
       <c r="Z33" s="12">
         <v>21</v>
       </c>
       <c r="AA33" s="12">
         <v>28</v>
       </c>
       <c r="AB33" s="12">
         <v>27</v>
       </c>
       <c r="AC33" s="12">
         <v>26</v>
       </c>
-      <c r="AD33" s="56"/>
+      <c r="AD33" s="12">
+        <v>35</v>
+      </c>
     </row>
     <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="12">
         <v>4</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>4</v>
       </c>
       <c r="G34" s="12">
         <v>3</v>
       </c>
       <c r="H34" s="12">
         <v>6</v>
@@ -3335,84 +3372,87 @@
       </c>
       <c r="V34" s="12">
         <v>4</v>
       </c>
       <c r="W34" s="12">
         <v>6</v>
       </c>
       <c r="X34" s="12">
         <v>8</v>
       </c>
       <c r="Y34" s="12">
         <v>8</v>
       </c>
       <c r="Z34" s="12">
         <v>5</v>
       </c>
       <c r="AA34" s="12">
         <v>8</v>
       </c>
       <c r="AB34" s="12">
         <v>7</v>
       </c>
       <c r="AC34" s="12">
         <v>8</v>
       </c>
-      <c r="AD34" s="56"/>
+      <c r="AD34" s="12">
+        <v>3</v>
+      </c>
     </row>
     <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="43"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
+      <c r="AD35" s="12"/>
     </row>
     <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="12">
         <v>162</v>
       </c>
       <c r="C36" s="12">
         <v>141</v>
       </c>
       <c r="D36" s="12">
         <v>119</v>
       </c>
       <c r="E36" s="12">
         <v>139</v>
       </c>
       <c r="F36" s="12">
         <v>169</v>
       </c>
       <c r="G36" s="12">
         <v>131</v>
       </c>
       <c r="H36" s="12">
         <v>149</v>
@@ -3458,85 +3498,87 @@
       </c>
       <c r="V36" s="12">
         <v>150</v>
       </c>
       <c r="W36" s="12">
         <v>173</v>
       </c>
       <c r="X36" s="12">
         <v>123</v>
       </c>
       <c r="Y36" s="12">
         <v>179</v>
       </c>
       <c r="Z36" s="12">
         <v>138</v>
       </c>
       <c r="AA36" s="12">
         <v>134</v>
       </c>
       <c r="AB36" s="12">
         <v>165</v>
       </c>
       <c r="AC36" s="12">
         <v>155</v>
       </c>
-      <c r="AD36" s="56"/>
+      <c r="AD36" s="12">
+        <v>142</v>
+      </c>
     </row>
     <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
-      <c r="AD37" s="56"/>
+      <c r="AD37" s="12"/>
     </row>
     <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="12">
         <v>18</v>
       </c>
       <c r="C38" s="12">
         <v>21</v>
       </c>
       <c r="D38" s="12">
         <v>19</v>
       </c>
       <c r="E38" s="12">
         <v>28</v>
       </c>
       <c r="F38" s="12">
         <v>30</v>
       </c>
       <c r="G38" s="12">
         <v>18</v>
       </c>
       <c r="H38" s="12">
         <v>21</v>
@@ -3582,51 +3624,53 @@
       </c>
       <c r="V38" s="12">
         <v>26</v>
       </c>
       <c r="W38" s="12">
         <v>23</v>
       </c>
       <c r="X38" s="12">
         <v>13</v>
       </c>
       <c r="Y38" s="12">
         <v>26</v>
       </c>
       <c r="Z38" s="12">
         <v>17</v>
       </c>
       <c r="AA38" s="12">
         <v>24</v>
       </c>
       <c r="AB38" s="12">
         <v>28</v>
       </c>
       <c r="AC38" s="12">
         <v>31</v>
       </c>
-      <c r="AD38" s="56"/>
+      <c r="AD38" s="12">
+        <v>26</v>
+      </c>
     </row>
     <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="2">
         <v>12</v>
       </c>
       <c r="C39" s="12">
         <v>8</v>
       </c>
       <c r="D39" s="12">
         <v>6</v>
       </c>
       <c r="E39" s="12">
         <v>6</v>
       </c>
       <c r="F39" s="12">
         <v>15</v>
       </c>
       <c r="G39" s="12">
         <v>6</v>
       </c>
       <c r="H39" s="12">
         <v>11</v>
@@ -3672,51 +3716,53 @@
       </c>
       <c r="V39" s="12">
         <v>8</v>
       </c>
       <c r="W39" s="12">
         <v>10</v>
       </c>
       <c r="X39" s="12">
         <v>9</v>
       </c>
       <c r="Y39" s="12">
         <v>7</v>
       </c>
       <c r="Z39" s="12">
         <v>10</v>
       </c>
       <c r="AA39" s="12">
         <v>5</v>
       </c>
       <c r="AB39" s="12">
         <v>11</v>
       </c>
       <c r="AC39" s="12">
         <v>14</v>
       </c>
-      <c r="AD39" s="56"/>
+      <c r="AD39" s="12">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="2">
         <v>49</v>
       </c>
       <c r="C40" s="12">
         <v>42</v>
       </c>
       <c r="D40" s="12">
         <v>29</v>
       </c>
       <c r="E40" s="12">
         <v>29</v>
       </c>
       <c r="F40" s="12">
         <v>49</v>
       </c>
       <c r="G40" s="12">
         <v>43</v>
       </c>
       <c r="H40" s="12">
         <v>38</v>
@@ -3762,51 +3808,53 @@
       </c>
       <c r="V40" s="12">
         <v>35</v>
       </c>
       <c r="W40" s="12">
         <v>41</v>
       </c>
       <c r="X40" s="12">
         <v>32</v>
       </c>
       <c r="Y40" s="12">
         <v>40</v>
       </c>
       <c r="Z40" s="12">
         <v>30</v>
       </c>
       <c r="AA40" s="12">
         <v>34</v>
       </c>
       <c r="AB40" s="12">
         <v>35</v>
       </c>
       <c r="AC40" s="12">
         <v>41</v>
       </c>
-      <c r="AD40" s="56"/>
+      <c r="AD40" s="12">
+        <v>47</v>
+      </c>
     </row>
     <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="2">
         <v>12</v>
       </c>
       <c r="C41" s="12">
         <v>7</v>
       </c>
       <c r="D41" s="12">
         <v>11</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>13</v>
       </c>
       <c r="G41" s="12">
         <v>11</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
@@ -3852,51 +3900,53 @@
       </c>
       <c r="V41" s="12">
         <v>9</v>
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>15</v>
       </c>
       <c r="Y41" s="12">
         <v>17</v>
       </c>
       <c r="Z41" s="12">
         <v>12</v>
       </c>
       <c r="AA41" s="12">
         <v>13</v>
       </c>
       <c r="AB41" s="12">
         <v>6</v>
       </c>
       <c r="AC41" s="12">
         <v>12</v>
       </c>
-      <c r="AD41" s="56"/>
+      <c r="AD41" s="12">
+        <v>8</v>
+      </c>
     </row>
     <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="2">
         <v>19</v>
       </c>
       <c r="C42" s="12">
         <v>14</v>
       </c>
       <c r="D42" s="12">
         <v>18</v>
       </c>
       <c r="E42" s="12">
         <v>16</v>
       </c>
       <c r="F42" s="12">
         <v>13</v>
       </c>
       <c r="G42" s="12">
         <v>12</v>
       </c>
       <c r="H42" s="12">
         <v>11</v>
@@ -3942,51 +3992,53 @@
       </c>
       <c r="V42" s="12">
         <v>14</v>
       </c>
       <c r="W42" s="12">
         <v>23</v>
       </c>
       <c r="X42" s="12">
         <v>16</v>
       </c>
       <c r="Y42" s="12">
         <v>22</v>
       </c>
       <c r="Z42" s="12">
         <v>13</v>
       </c>
       <c r="AA42" s="12">
         <v>15</v>
       </c>
       <c r="AB42" s="12">
         <v>21</v>
       </c>
       <c r="AC42" s="12">
         <v>16</v>
       </c>
-      <c r="AD42" s="56"/>
+      <c r="AD42" s="12">
+        <v>12</v>
+      </c>
     </row>
     <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="2">
         <v>27</v>
       </c>
       <c r="C43" s="12">
         <v>24</v>
       </c>
       <c r="D43" s="12">
         <v>16</v>
       </c>
       <c r="E43" s="12">
         <v>20</v>
       </c>
       <c r="F43" s="12">
         <v>21</v>
       </c>
       <c r="G43" s="12">
         <v>28</v>
       </c>
       <c r="H43" s="12">
         <v>31</v>
@@ -4032,51 +4084,53 @@
       </c>
       <c r="V43" s="12">
         <v>30</v>
       </c>
       <c r="W43" s="12">
         <v>34</v>
       </c>
       <c r="X43" s="12">
         <v>18</v>
       </c>
       <c r="Y43" s="12">
         <v>38</v>
       </c>
       <c r="Z43" s="12">
         <v>34</v>
       </c>
       <c r="AA43" s="12">
         <v>21</v>
       </c>
       <c r="AB43" s="12">
         <v>36</v>
       </c>
       <c r="AC43" s="12">
         <v>17</v>
       </c>
-      <c r="AD43" s="56"/>
+      <c r="AD43" s="12">
+        <v>26</v>
+      </c>
     </row>
     <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="18">
         <v>25</v>
       </c>
       <c r="C44" s="18">
         <v>25</v>
       </c>
       <c r="D44" s="18">
         <v>20</v>
       </c>
       <c r="E44" s="18">
         <v>27</v>
       </c>
       <c r="F44" s="18">
         <v>28</v>
       </c>
       <c r="G44" s="18">
         <v>13</v>
       </c>
       <c r="H44" s="18">
         <v>28</v>
@@ -4121,50 +4175,53 @@
         <v>20</v>
       </c>
       <c r="V44" s="18">
         <v>28</v>
       </c>
       <c r="W44" s="18">
         <v>29</v>
       </c>
       <c r="X44" s="18">
         <v>20</v>
       </c>
       <c r="Y44" s="18">
         <v>29</v>
       </c>
       <c r="Z44" s="18">
         <v>22</v>
       </c>
       <c r="AA44" s="18">
         <v>22</v>
       </c>
       <c r="AB44" s="18">
         <v>28</v>
       </c>
       <c r="AC44" s="18">
         <v>24</v>
+      </c>
+      <c r="AD44" s="18">
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK49"/>
   <sheetViews>
@@ -4398,51 +4455,51 @@
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
       <c r="N8" s="42"/>
       <c r="O8" s="43"/>
       <c r="P8" s="43"/>
       <c r="Q8" s="43"/>
       <c r="R8" s="43"/>
       <c r="S8" s="43"/>
       <c r="T8" s="43"/>
       <c r="U8" s="43"/>
       <c r="V8" s="43"/>
       <c r="W8" s="43"/>
       <c r="X8" s="43"/>
       <c r="Y8" s="43"/>
       <c r="Z8" s="43"/>
       <c r="AA8" s="43"/>
       <c r="AB8" s="43"/>
-      <c r="AC8" s="61"/>
+      <c r="AC8" s="56"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="4">
         <v>10.94</v>
       </c>
       <c r="C9" s="24">
         <v>10.06</v>
       </c>
       <c r="D9" s="24">
         <v>9.56</v>
       </c>
       <c r="E9" s="24">
         <v>9.59</v>
       </c>
       <c r="F9" s="24">
         <v>9.52</v>
       </c>
       <c r="G9" s="24">
         <v>9.4499999999999993</v>
       </c>
       <c r="H9" s="24">
         <v>9.48</v>
@@ -4488,50 +4545,53 @@
       </c>
       <c r="V9" s="24">
         <v>9.2899999999999991</v>
       </c>
       <c r="W9" s="24">
         <v>9.33</v>
       </c>
       <c r="X9" s="24">
         <v>9.2899999999999991</v>
       </c>
       <c r="Y9" s="24">
         <v>9.39</v>
       </c>
       <c r="Z9" s="24">
         <v>8.52</v>
       </c>
       <c r="AA9" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="AB9" s="24">
         <v>9.25</v>
       </c>
       <c r="AC9" s="24">
         <v>9.27</v>
       </c>
+      <c r="AD9" s="24">
+        <v>9.31</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>10.16</v>
       </c>
       <c r="C10" s="24">
         <v>9.4</v>
       </c>
       <c r="D10" s="24">
         <v>8.98</v>
       </c>
       <c r="E10" s="24">
         <v>8.99</v>
       </c>
       <c r="F10" s="24">
         <v>8.9</v>
       </c>
       <c r="G10" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="H10" s="24">
         <v>8.83</v>
@@ -4577,50 +4637,53 @@
       </c>
       <c r="V10" s="24">
         <v>8.7100000000000009</v>
       </c>
       <c r="W10" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="X10" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y10" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="Z10" s="24">
         <v>8.2899999999999991</v>
       </c>
       <c r="AA10" s="24">
         <v>8.39</v>
       </c>
       <c r="AB10" s="24">
         <v>8.74</v>
       </c>
       <c r="AC10" s="24">
         <v>8.57</v>
       </c>
+      <c r="AD10" s="24">
+        <v>8.66</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>14.03</v>
       </c>
       <c r="C11" s="24">
         <v>11.51</v>
       </c>
       <c r="D11" s="24">
         <v>10.66</v>
       </c>
       <c r="E11" s="24">
         <v>10.44</v>
       </c>
       <c r="F11" s="24">
         <v>10.39</v>
       </c>
       <c r="G11" s="24">
         <v>10.35</v>
       </c>
       <c r="H11" s="24">
         <v>10.52</v>
@@ -4666,50 +4729,53 @@
       </c>
       <c r="V11" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="W11" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="X11" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y11" s="24">
         <v>8.89</v>
       </c>
       <c r="Z11" s="24">
         <v>8.0399999999999991</v>
       </c>
       <c r="AA11" s="24">
         <v>7.69</v>
       </c>
       <c r="AB11" s="24">
         <v>7.8</v>
       </c>
       <c r="AC11" s="24">
         <v>8.1999999999999993</v>
       </c>
+      <c r="AD11" s="24">
+        <v>8.48</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>4.22</v>
       </c>
       <c r="C12" s="24">
         <v>3.28</v>
       </c>
       <c r="D12" s="24">
         <v>3.27</v>
       </c>
       <c r="E12" s="24">
         <v>3.83</v>
       </c>
       <c r="F12" s="24">
         <v>3.48</v>
       </c>
       <c r="G12" s="24">
         <v>4</v>
       </c>
       <c r="H12" s="24">
         <v>4.34</v>
@@ -4755,50 +4821,53 @@
       </c>
       <c r="V12" s="24">
         <v>4.7300000000000004</v>
       </c>
       <c r="W12" s="24">
         <v>5.25</v>
       </c>
       <c r="X12" s="24">
         <v>5.28</v>
       </c>
       <c r="Y12" s="24">
         <v>5.56</v>
       </c>
       <c r="Z12" s="24">
         <v>3.39</v>
       </c>
       <c r="AA12" s="24">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="24">
         <v>4.59</v>
       </c>
       <c r="AC12" s="24">
         <v>4.57</v>
       </c>
+      <c r="AD12" s="24">
+        <v>4.53</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4">
         <v>14.36</v>
       </c>
       <c r="C13" s="24">
         <v>11.45</v>
       </c>
       <c r="D13" s="24">
         <v>11.23</v>
       </c>
       <c r="E13" s="24">
         <v>11.01</v>
       </c>
       <c r="F13" s="24">
         <v>10.71</v>
       </c>
       <c r="G13" s="24">
         <v>10.89</v>
       </c>
       <c r="H13" s="24">
         <v>10.99</v>
@@ -4844,50 +4913,53 @@
       </c>
       <c r="V13" s="24">
         <v>11.01</v>
       </c>
       <c r="W13" s="24">
         <v>11.13</v>
       </c>
       <c r="X13" s="24">
         <v>11.17</v>
       </c>
       <c r="Y13" s="24">
         <v>11.2</v>
       </c>
       <c r="Z13" s="24">
         <v>11.48</v>
       </c>
       <c r="AA13" s="24">
         <v>10.76</v>
       </c>
       <c r="AB13" s="24">
         <v>10.74</v>
       </c>
       <c r="AC13" s="24">
         <v>10.73</v>
       </c>
+      <c r="AD13" s="24">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>11.7</v>
       </c>
       <c r="C14" s="24">
         <v>11.24</v>
       </c>
       <c r="D14" s="24">
         <v>10.66</v>
       </c>
       <c r="E14" s="24">
         <v>10.94</v>
       </c>
       <c r="F14" s="24">
         <v>10.85</v>
       </c>
       <c r="G14" s="24">
         <v>10.76</v>
       </c>
       <c r="H14" s="24">
         <v>10.85</v>
@@ -4933,50 +5005,53 @@
       </c>
       <c r="V14" s="24">
         <v>10.37</v>
       </c>
       <c r="W14" s="24">
         <v>10.39</v>
       </c>
       <c r="X14" s="24">
         <v>10.31</v>
       </c>
       <c r="Y14" s="24">
         <v>10.46</v>
       </c>
       <c r="Z14" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA14" s="24">
         <v>9.75</v>
       </c>
       <c r="AB14" s="24">
         <v>10.58</v>
       </c>
       <c r="AC14" s="24">
         <v>10.78</v>
       </c>
+      <c r="AD14" s="24">
+        <v>10.67</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>15.32</v>
       </c>
       <c r="C15" s="24">
         <v>13.71</v>
       </c>
       <c r="D15" s="24">
         <v>12.98</v>
       </c>
       <c r="E15" s="24">
         <v>12.99</v>
       </c>
       <c r="F15" s="24">
         <v>12.42</v>
       </c>
       <c r="G15" s="24">
         <v>12.78</v>
       </c>
       <c r="H15" s="24">
         <v>12.23</v>
@@ -5021,86 +5096,90 @@
         <v>10.52</v>
       </c>
       <c r="V15" s="24">
         <v>10.86</v>
       </c>
       <c r="W15" s="24">
         <v>10.92</v>
       </c>
       <c r="X15" s="24">
         <v>11.15</v>
       </c>
       <c r="Y15" s="24">
         <v>11.33</v>
       </c>
       <c r="Z15" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="AA15" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AB15" s="24">
         <v>11.47</v>
       </c>
       <c r="AC15" s="24">
         <v>11.6</v>
+      </c>
+      <c r="AD15" s="24">
+        <v>11.61</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="24"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>10.67</v>
       </c>
       <c r="C17" s="24">
         <v>10.42</v>
       </c>
       <c r="D17" s="24">
         <v>10.73</v>
       </c>
       <c r="E17" s="24">
         <v>11.26</v>
       </c>
       <c r="F17" s="24">
         <v>11.42</v>
       </c>
       <c r="G17" s="24">
         <v>11.23</v>
       </c>
       <c r="H17" s="24">
         <v>11.01</v>
       </c>
       <c r="I17" s="24">
@@ -5144,52 +5223,55 @@
       </c>
       <c r="V17" s="24">
         <v>11.66</v>
       </c>
       <c r="W17" s="24">
         <v>11.53</v>
       </c>
       <c r="X17" s="24">
         <v>11.28</v>
       </c>
       <c r="Y17" s="24">
         <v>11.42</v>
       </c>
       <c r="Z17" s="24">
         <v>7.92</v>
       </c>
       <c r="AA17" s="24">
         <v>9.86</v>
       </c>
       <c r="AB17" s="24">
         <v>10.43</v>
       </c>
       <c r="AC17" s="24">
         <v>10.89</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="24">
+        <v>11.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="4">
         <v>8.98</v>
       </c>
       <c r="C18" s="24">
         <v>7.76</v>
       </c>
       <c r="D18" s="24">
         <v>6.66</v>
       </c>
       <c r="E18" s="24">
         <v>6.16</v>
       </c>
       <c r="F18" s="24">
         <v>7.19</v>
       </c>
       <c r="G18" s="24">
         <v>6.76</v>
       </c>
       <c r="H18" s="24">
         <v>7.11</v>
       </c>
       <c r="I18" s="24">
@@ -5233,52 +5315,55 @@
       </c>
       <c r="V18" s="24">
         <v>7.89</v>
       </c>
       <c r="W18" s="24">
         <v>7.88</v>
       </c>
       <c r="X18" s="24">
         <v>7.82</v>
       </c>
       <c r="Y18" s="24">
         <v>7.62</v>
       </c>
       <c r="Z18" s="24">
         <v>7.97</v>
       </c>
       <c r="AA18" s="24">
         <v>6.28</v>
       </c>
       <c r="AB18" s="24">
         <v>7.11</v>
       </c>
       <c r="AC18" s="24">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="24">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="4">
         <v>11.12</v>
       </c>
       <c r="C19" s="24">
         <v>10.62</v>
       </c>
       <c r="D19" s="24">
         <v>9.23</v>
       </c>
       <c r="E19" s="24">
         <v>8.6199999999999992</v>
       </c>
       <c r="F19" s="24">
         <v>9.08</v>
       </c>
       <c r="G19" s="24">
         <v>9.24</v>
       </c>
       <c r="H19" s="24">
         <v>9.1</v>
       </c>
       <c r="I19" s="24">
@@ -5322,52 +5407,55 @@
       </c>
       <c r="V19" s="24">
         <v>8.7899999999999991</v>
       </c>
       <c r="W19" s="24">
         <v>8.85</v>
       </c>
       <c r="X19" s="24">
         <v>8.73</v>
       </c>
       <c r="Y19" s="24">
         <v>8.75</v>
       </c>
       <c r="Z19" s="24">
         <v>6.98</v>
       </c>
       <c r="AA19" s="24">
         <v>7.8</v>
       </c>
       <c r="AB19" s="24">
         <v>7.94</v>
       </c>
       <c r="AC19" s="24">
         <v>8.43</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="24">
+        <v>8.94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="24">
         <v>6.34</v>
       </c>
       <c r="C20" s="24">
         <v>5.89</v>
       </c>
       <c r="D20" s="24">
         <v>6.16</v>
       </c>
       <c r="E20" s="24">
         <v>6.34</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="24">
         <v>6.28</v>
       </c>
       <c r="H20" s="24">
         <v>6.23</v>
       </c>
       <c r="I20" s="24">
@@ -5411,52 +5499,55 @@
       </c>
       <c r="V20" s="24">
         <v>8.23</v>
       </c>
       <c r="W20" s="24">
         <v>8.19</v>
       </c>
       <c r="X20" s="24">
         <v>8.32</v>
       </c>
       <c r="Y20" s="24">
         <v>8.4700000000000006</v>
       </c>
       <c r="Z20" s="24">
         <v>7.13</v>
       </c>
       <c r="AA20" s="24">
         <v>8.3699999999999992</v>
       </c>
       <c r="AB20" s="24">
         <v>7.37</v>
       </c>
       <c r="AC20" s="24">
         <v>7.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="24">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="24">
         <v>10.41</v>
       </c>
       <c r="C21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="D21" s="24">
         <v>9.4700000000000006</v>
       </c>
       <c r="E21" s="24">
         <v>9.35</v>
       </c>
       <c r="F21" s="24">
         <v>8.89</v>
       </c>
       <c r="G21" s="24">
         <v>8.5399999999999991</v>
       </c>
       <c r="H21" s="24">
         <v>8.17</v>
       </c>
       <c r="I21" s="24">
@@ -5500,52 +5591,55 @@
       </c>
       <c r="V21" s="24">
         <v>8.11</v>
       </c>
       <c r="W21" s="24">
         <v>8.61</v>
       </c>
       <c r="X21" s="24">
         <v>8.67</v>
       </c>
       <c r="Y21" s="24">
         <v>8.98</v>
       </c>
       <c r="Z21" s="24">
         <v>7.64</v>
       </c>
       <c r="AA21" s="24">
         <v>8.58</v>
       </c>
       <c r="AB21" s="24">
         <v>9.83</v>
       </c>
       <c r="AC21" s="24">
         <v>9.7899999999999991</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="24">
         <v>10.88</v>
       </c>
       <c r="C22" s="24">
         <v>10.58</v>
       </c>
       <c r="D22" s="24">
         <v>9.14</v>
       </c>
       <c r="E22" s="24">
         <v>8.93</v>
       </c>
       <c r="F22" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="G22" s="24">
         <v>9.27</v>
       </c>
       <c r="H22" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I22" s="24">
@@ -5589,52 +5683,55 @@
       </c>
       <c r="V22" s="24">
         <v>10.78</v>
       </c>
       <c r="W22" s="24">
         <v>11.1</v>
       </c>
       <c r="X22" s="24">
         <v>10.79</v>
       </c>
       <c r="Y22" s="24">
         <v>11.2</v>
       </c>
       <c r="Z22" s="24">
         <v>14.25</v>
       </c>
       <c r="AA22" s="24">
         <v>12.1</v>
       </c>
       <c r="AB22" s="24">
         <v>13.19</v>
       </c>
       <c r="AC22" s="24">
         <v>11.73</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="24">
+        <v>11.56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>8</v>
       </c>
       <c r="C23" s="24">
         <v>8.2799999999999994</v>
       </c>
       <c r="D23" s="24">
         <v>7.64</v>
       </c>
       <c r="E23" s="24">
         <v>7.95</v>
       </c>
       <c r="F23" s="24">
         <v>8.17</v>
       </c>
       <c r="G23" s="24">
         <v>7.53</v>
       </c>
       <c r="H23" s="24">
         <v>7.75</v>
       </c>
       <c r="I23" s="24">
@@ -5678,85 +5775,89 @@
       </c>
       <c r="V23" s="24">
         <v>7.85</v>
       </c>
       <c r="W23" s="24">
         <v>8.0299999999999994</v>
       </c>
       <c r="X23" s="24">
         <v>7.92</v>
       </c>
       <c r="Y23" s="24">
         <v>8.07</v>
       </c>
       <c r="Z23" s="24">
         <v>7.55</v>
       </c>
       <c r="AA23" s="24">
         <v>7.95</v>
       </c>
       <c r="AB23" s="24">
         <v>8.5</v>
       </c>
       <c r="AC23" s="24">
         <v>8.51</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="24">
+        <v>8.02</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="24"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="24">
         <v>11.31</v>
       </c>
       <c r="C25" s="24">
         <v>10.31</v>
       </c>
       <c r="D25" s="24">
         <v>9.86</v>
       </c>
       <c r="E25" s="24">
         <v>9.9</v>
       </c>
       <c r="F25" s="24">
         <v>9.76</v>
       </c>
       <c r="G25" s="24">
         <v>9.6999999999999993</v>
       </c>
       <c r="H25" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I25" s="24">
@@ -5800,52 +5901,55 @@
       </c>
       <c r="V25" s="24">
         <v>9.3800000000000008</v>
       </c>
       <c r="W25" s="24">
         <v>9.4</v>
       </c>
       <c r="X25" s="24">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y25" s="24">
         <v>9.48</v>
       </c>
       <c r="Z25" s="24">
         <v>8.56</v>
       </c>
       <c r="AA25" s="24">
         <v>8.81</v>
       </c>
       <c r="AB25" s="24">
         <v>9.2899999999999991</v>
       </c>
       <c r="AC25" s="24">
         <v>9.2799999999999994</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="24">
+        <v>9.36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="24">
         <v>10.17</v>
       </c>
       <c r="C26" s="24">
         <v>9.41</v>
       </c>
       <c r="D26" s="24">
         <v>8.99</v>
       </c>
       <c r="E26" s="24">
         <v>8.99</v>
       </c>
       <c r="F26" s="24">
         <v>8.9</v>
       </c>
       <c r="G26" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="H26" s="24">
         <v>8.83</v>
       </c>
       <c r="I26" s="24">
@@ -5889,52 +5993,55 @@
       </c>
       <c r="V26" s="24">
         <v>8.7100000000000009</v>
       </c>
       <c r="W26" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="X26" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y26" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="Z26" s="24">
         <v>8.2899999999999991</v>
       </c>
       <c r="AA26" s="24">
         <v>8.39</v>
       </c>
       <c r="AB26" s="24">
         <v>8.74</v>
       </c>
       <c r="AC26" s="24">
         <v>8.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="24">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="24">
         <v>14.03</v>
       </c>
       <c r="C27" s="24">
         <v>11.51</v>
       </c>
       <c r="D27" s="24">
         <v>10.66</v>
       </c>
       <c r="E27" s="24">
         <v>10.44</v>
       </c>
       <c r="F27" s="24">
         <v>10.39</v>
       </c>
       <c r="G27" s="24">
         <v>10.35</v>
       </c>
       <c r="H27" s="24">
         <v>10.52</v>
       </c>
       <c r="I27" s="24">
@@ -5978,52 +6085,55 @@
       </c>
       <c r="V27" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="W27" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="X27" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y27" s="24">
         <v>8.89</v>
       </c>
       <c r="Z27" s="24">
         <v>8.0399999999999991</v>
       </c>
       <c r="AA27" s="24">
         <v>7.69</v>
       </c>
       <c r="AB27" s="24">
         <v>7.8</v>
       </c>
       <c r="AC27" s="24">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="24">
+        <v>8.48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="24">
         <v>4.22</v>
       </c>
       <c r="C28" s="24">
         <v>3.28</v>
       </c>
       <c r="D28" s="24">
         <v>3.27</v>
       </c>
       <c r="E28" s="24">
         <v>3.83</v>
       </c>
       <c r="F28" s="24">
         <v>3.48</v>
       </c>
       <c r="G28" s="24">
         <v>4</v>
       </c>
       <c r="H28" s="24">
         <v>4.34</v>
       </c>
       <c r="I28" s="24">
@@ -6067,52 +6177,55 @@
       </c>
       <c r="V28" s="24">
         <v>4.7300000000000004</v>
       </c>
       <c r="W28" s="24">
         <v>5.25</v>
       </c>
       <c r="X28" s="24">
         <v>5.28</v>
       </c>
       <c r="Y28" s="24">
         <v>5.56</v>
       </c>
       <c r="Z28" s="24">
         <v>3.39</v>
       </c>
       <c r="AA28" s="24">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="24">
         <v>4.59</v>
       </c>
       <c r="AC28" s="24">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="24">
+        <v>4.53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="24">
         <v>14.36</v>
       </c>
       <c r="C29" s="24">
         <v>11.45</v>
       </c>
       <c r="D29" s="24">
         <v>11.23</v>
       </c>
       <c r="E29" s="24">
         <v>11.01</v>
       </c>
       <c r="F29" s="24">
         <v>10.71</v>
       </c>
       <c r="G29" s="24">
         <v>10.89</v>
       </c>
       <c r="H29" s="24">
         <v>10.99</v>
       </c>
       <c r="I29" s="24">
@@ -6156,52 +6269,55 @@
       </c>
       <c r="V29" s="24">
         <v>11.01</v>
       </c>
       <c r="W29" s="24">
         <v>11.13</v>
       </c>
       <c r="X29" s="24">
         <v>11.17</v>
       </c>
       <c r="Y29" s="24">
         <v>11.2</v>
       </c>
       <c r="Z29" s="24">
         <v>11.48</v>
       </c>
       <c r="AA29" s="24">
         <v>10.76</v>
       </c>
       <c r="AB29" s="24">
         <v>10.74</v>
       </c>
       <c r="AC29" s="24">
         <v>10.73</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="24">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="24">
         <v>11.7</v>
       </c>
       <c r="C30" s="24">
         <v>11.24</v>
       </c>
       <c r="D30" s="24">
         <v>10.66</v>
       </c>
       <c r="E30" s="24">
         <v>10.94</v>
       </c>
       <c r="F30" s="24">
         <v>10.85</v>
       </c>
       <c r="G30" s="24">
         <v>10.76</v>
       </c>
       <c r="H30" s="24">
         <v>10.85</v>
       </c>
       <c r="I30" s="24">
@@ -6245,52 +6361,55 @@
       </c>
       <c r="V30" s="24">
         <v>10.37</v>
       </c>
       <c r="W30" s="24">
         <v>10.39</v>
       </c>
       <c r="X30" s="24">
         <v>10.31</v>
       </c>
       <c r="Y30" s="24">
         <v>10.46</v>
       </c>
       <c r="Z30" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA30" s="24">
         <v>9.75</v>
       </c>
       <c r="AB30" s="24">
         <v>10.58</v>
       </c>
       <c r="AC30" s="24">
         <v>10.78</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="24">
+        <v>10.67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="24">
         <v>15.32</v>
       </c>
       <c r="C31" s="24">
         <v>13.71</v>
       </c>
       <c r="D31" s="24">
         <v>12.98</v>
       </c>
       <c r="E31" s="24">
         <v>12.99</v>
       </c>
       <c r="F31" s="24">
         <v>12.42</v>
       </c>
       <c r="G31" s="24">
         <v>12.78</v>
       </c>
       <c r="H31" s="24">
         <v>12.23</v>
       </c>
       <c r="I31" s="24">
@@ -6334,85 +6453,89 @@
       </c>
       <c r="V31" s="24">
         <v>10.86</v>
       </c>
       <c r="W31" s="24">
         <v>10.92</v>
       </c>
       <c r="X31" s="24">
         <v>11.15</v>
       </c>
       <c r="Y31" s="24">
         <v>11.33</v>
       </c>
       <c r="Z31" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="AA31" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AB31" s="24">
         <v>11.47</v>
       </c>
       <c r="AC31" s="24">
         <v>11.6</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="24">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="24"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="24">
         <v>14.44</v>
       </c>
       <c r="C33" s="24">
         <v>12.98</v>
       </c>
       <c r="D33" s="24">
         <v>13.77</v>
       </c>
       <c r="E33" s="24">
         <v>13.96</v>
       </c>
       <c r="F33" s="24">
         <v>13.59</v>
       </c>
       <c r="G33" s="24">
         <v>13.52</v>
       </c>
       <c r="H33" s="24">
         <v>13.18</v>
       </c>
       <c r="I33" s="24">
@@ -6456,52 +6579,55 @@
       </c>
       <c r="V33" s="24">
         <v>13.82</v>
       </c>
       <c r="W33" s="24">
         <v>13.59</v>
       </c>
       <c r="X33" s="24">
         <v>13.46</v>
       </c>
       <c r="Y33" s="24">
         <v>13.63</v>
       </c>
       <c r="Z33" s="24">
         <v>8.81</v>
       </c>
       <c r="AA33" s="24">
         <v>10.78</v>
       </c>
       <c r="AB33" s="24">
         <v>10.98</v>
       </c>
       <c r="AC33" s="24">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="24">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="24">
         <v>5.21</v>
       </c>
       <c r="C34" s="24">
         <v>6.68</v>
       </c>
       <c r="D34" s="24">
         <v>7.06</v>
       </c>
       <c r="E34" s="24">
         <v>6.63</v>
       </c>
       <c r="F34" s="24">
         <v>6.34</v>
       </c>
       <c r="G34" s="24">
         <v>5.96</v>
       </c>
       <c r="H34" s="24">
         <v>6.22</v>
       </c>
       <c r="I34" s="24">
@@ -6545,85 +6671,89 @@
       </c>
       <c r="V34" s="24">
         <v>7.85</v>
       </c>
       <c r="W34" s="24">
         <v>7.87</v>
       </c>
       <c r="X34" s="24">
         <v>8.16</v>
       </c>
       <c r="Y34" s="24">
         <v>8.3699999999999992</v>
       </c>
       <c r="Z34" s="24">
         <v>6.78</v>
       </c>
       <c r="AA34" s="24">
         <v>9.26</v>
       </c>
       <c r="AB34" s="24">
         <v>9.3800000000000008</v>
       </c>
       <c r="AC34" s="24">
         <v>9.8699999999999992</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="24">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
-    </row>
-    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="24"/>
+    </row>
+    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="24">
         <v>9.26</v>
       </c>
       <c r="C36" s="24">
         <v>8.94</v>
       </c>
       <c r="D36" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="E36" s="24">
         <v>8.19</v>
       </c>
       <c r="F36" s="24">
         <v>8.48</v>
       </c>
       <c r="G36" s="24">
         <v>8.35</v>
       </c>
       <c r="H36" s="24">
         <v>8.39</v>
       </c>
       <c r="I36" s="24">
@@ -6667,85 +6797,89 @@
       </c>
       <c r="V36" s="24">
         <v>8.84</v>
       </c>
       <c r="W36" s="24">
         <v>8.98</v>
       </c>
       <c r="X36" s="24">
         <v>8.84</v>
       </c>
       <c r="Y36" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="Z36" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="AA36" s="24">
         <v>8.59</v>
       </c>
       <c r="AB36" s="24">
         <v>9.06</v>
       </c>
       <c r="AC36" s="24">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="24">
+        <v>9.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="24"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="24">
         <v>7.08</v>
       </c>
       <c r="C38" s="24">
         <v>7.97</v>
       </c>
       <c r="D38" s="24">
         <v>7.81</v>
       </c>
       <c r="E38" s="24">
         <v>8.69</v>
       </c>
       <c r="F38" s="24">
         <v>9.34</v>
       </c>
       <c r="G38" s="24">
         <v>9.0299999999999994</v>
       </c>
       <c r="H38" s="24">
         <v>8.93</v>
       </c>
       <c r="I38" s="24">
@@ -6789,52 +6923,55 @@
       </c>
       <c r="V38" s="24">
         <v>9.56</v>
       </c>
       <c r="W38" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="X38" s="24">
         <v>9.16</v>
       </c>
       <c r="Y38" s="24">
         <v>9.27</v>
       </c>
       <c r="Z38" s="24">
         <v>7.04</v>
       </c>
       <c r="AA38" s="24">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB38" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="AC38" s="24">
         <v>10.72</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="24">
+        <v>10.72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="4">
         <v>8.98</v>
       </c>
       <c r="C39" s="24">
         <v>7.76</v>
       </c>
       <c r="D39" s="24">
         <v>6.66</v>
       </c>
       <c r="E39" s="24">
         <v>6.16</v>
       </c>
       <c r="F39" s="24">
         <v>7.19</v>
       </c>
       <c r="G39" s="24">
         <v>6.76</v>
       </c>
       <c r="H39" s="24">
         <v>7.11</v>
       </c>
       <c r="I39" s="24">
@@ -6878,52 +7015,55 @@
       </c>
       <c r="V39" s="24">
         <v>7.89</v>
       </c>
       <c r="W39" s="24">
         <v>7.88</v>
       </c>
       <c r="X39" s="24">
         <v>7.82</v>
       </c>
       <c r="Y39" s="24">
         <v>7.62</v>
       </c>
       <c r="Z39" s="24">
         <v>7.97</v>
       </c>
       <c r="AA39" s="24">
         <v>6.28</v>
       </c>
       <c r="AB39" s="24">
         <v>7.11</v>
       </c>
       <c r="AC39" s="24">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="24">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4">
         <v>11.12</v>
       </c>
       <c r="C40" s="24">
         <v>10.62</v>
       </c>
       <c r="D40" s="24">
         <v>9.23</v>
       </c>
       <c r="E40" s="24">
         <v>8.6199999999999992</v>
       </c>
       <c r="F40" s="24">
         <v>9.08</v>
       </c>
       <c r="G40" s="24">
         <v>9.24</v>
       </c>
       <c r="H40" s="24">
         <v>9.1</v>
       </c>
       <c r="I40" s="24">
@@ -6967,52 +7107,55 @@
       </c>
       <c r="V40" s="24">
         <v>8.7899999999999991</v>
       </c>
       <c r="W40" s="24">
         <v>8.85</v>
       </c>
       <c r="X40" s="24">
         <v>8.73</v>
       </c>
       <c r="Y40" s="24">
         <v>8.75</v>
       </c>
       <c r="Z40" s="24">
         <v>6.98</v>
       </c>
       <c r="AA40" s="24">
         <v>7.8</v>
       </c>
       <c r="AB40" s="24">
         <v>7.94</v>
       </c>
       <c r="AC40" s="24">
         <v>8.43</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="24">
+        <v>8.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="4">
         <v>6.83</v>
       </c>
       <c r="C41" s="24">
         <v>5.55</v>
       </c>
       <c r="D41" s="24">
         <v>5.77</v>
       </c>
       <c r="E41" s="24">
         <v>6.22</v>
       </c>
       <c r="F41" s="24">
         <v>6.44</v>
       </c>
       <c r="G41" s="24">
         <v>6.42</v>
       </c>
       <c r="H41" s="24">
         <v>6.24</v>
       </c>
       <c r="I41" s="24">
@@ -7056,52 +7199,55 @@
       </c>
       <c r="V41" s="24">
         <v>8.4</v>
       </c>
       <c r="W41" s="24">
         <v>8.32</v>
       </c>
       <c r="X41" s="24">
         <v>8.39</v>
       </c>
       <c r="Y41" s="24">
         <v>8.51</v>
       </c>
       <c r="Z41" s="24">
         <v>7.29</v>
       </c>
       <c r="AA41" s="24">
         <v>7.97</v>
       </c>
       <c r="AB41" s="24">
         <v>6.47</v>
       </c>
       <c r="AC41" s="24">
         <v>6.76</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="24">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4">
         <v>10.41</v>
       </c>
       <c r="C42" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="D42" s="24">
         <v>9.4700000000000006</v>
       </c>
       <c r="E42" s="24">
         <v>9.35</v>
       </c>
       <c r="F42" s="24">
         <v>8.89</v>
       </c>
       <c r="G42" s="24">
         <v>8.5399999999999991</v>
       </c>
       <c r="H42" s="24">
         <v>8.17</v>
       </c>
       <c r="I42" s="24">
@@ -7145,52 +7291,55 @@
       </c>
       <c r="V42" s="24">
         <v>8.11</v>
       </c>
       <c r="W42" s="24">
         <v>8.61</v>
       </c>
       <c r="X42" s="24">
         <v>8.67</v>
       </c>
       <c r="Y42" s="24">
         <v>8.98</v>
       </c>
       <c r="Z42" s="24">
         <v>7.64</v>
       </c>
       <c r="AA42" s="24">
         <v>8.58</v>
       </c>
       <c r="AB42" s="24">
         <v>9.83</v>
       </c>
       <c r="AC42" s="24">
         <v>9.7899999999999991</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="24">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4">
         <v>10.88</v>
       </c>
       <c r="C43" s="24">
         <v>10.58</v>
       </c>
       <c r="D43" s="24">
         <v>9.14</v>
       </c>
       <c r="E43" s="24">
         <v>8.93</v>
       </c>
       <c r="F43" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="G43" s="24">
         <v>9.27</v>
       </c>
       <c r="H43" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I43" s="24">
@@ -7234,52 +7383,55 @@
       </c>
       <c r="V43" s="24">
         <v>10.78</v>
       </c>
       <c r="W43" s="24">
         <v>11.1</v>
       </c>
       <c r="X43" s="24">
         <v>10.79</v>
       </c>
       <c r="Y43" s="24">
         <v>11.2</v>
       </c>
       <c r="Z43" s="24">
         <v>14.25</v>
       </c>
       <c r="AA43" s="24">
         <v>12.1</v>
       </c>
       <c r="AB43" s="24">
         <v>13.19</v>
       </c>
       <c r="AC43" s="24">
         <v>11.73</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="24">
+        <v>11.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="25">
         <v>8</v>
       </c>
       <c r="C44" s="25">
         <v>8.2799999999999994</v>
       </c>
       <c r="D44" s="25">
         <v>7.64</v>
       </c>
       <c r="E44" s="25">
         <v>7.95</v>
       </c>
       <c r="F44" s="25">
         <v>8.17</v>
       </c>
       <c r="G44" s="25">
         <v>7.53</v>
       </c>
       <c r="H44" s="25">
         <v>7.75</v>
       </c>
       <c r="I44" s="25">
@@ -7323,64 +7475,67 @@
       </c>
       <c r="V44" s="25">
         <v>7.85</v>
       </c>
       <c r="W44" s="25">
         <v>8.0299999999999994</v>
       </c>
       <c r="X44" s="25">
         <v>7.92</v>
       </c>
       <c r="Y44" s="25">
         <v>8.07</v>
       </c>
       <c r="Z44" s="25">
         <v>7.55</v>
       </c>
       <c r="AA44" s="25">
         <v>7.95</v>
       </c>
       <c r="AB44" s="25">
         <v>8.5</v>
       </c>
       <c r="AC44" s="25">
         <v>8.51</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="25">
+        <v>8.02</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="24"/>
     </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="F46" s="24"/>
     </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="F47" s="24"/>
     </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="F48" s="24"/>
     </row>
     <row r="49" spans="6:6" ht="13.9" customHeight="1">
       <c r="F49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
@@ -7702,50 +7857,53 @@
       </c>
       <c r="V9" s="12">
         <v>904</v>
       </c>
       <c r="W9" s="12">
         <v>932</v>
       </c>
       <c r="X9" s="12">
         <v>825</v>
       </c>
       <c r="Y9" s="27">
         <v>1014</v>
       </c>
       <c r="Z9" s="27">
         <v>819</v>
       </c>
       <c r="AA9" s="27">
         <v>787</v>
       </c>
       <c r="AB9" s="27">
         <v>974</v>
       </c>
       <c r="AC9" s="27">
         <v>866</v>
       </c>
+      <c r="AD9" s="27">
+        <v>907</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="11">
         <v>450</v>
       </c>
       <c r="C10" s="27">
         <v>356</v>
       </c>
       <c r="D10" s="27">
         <v>362</v>
       </c>
       <c r="E10" s="27">
         <v>387</v>
       </c>
       <c r="F10" s="27">
         <v>378</v>
       </c>
       <c r="G10" s="27">
         <v>350</v>
       </c>
       <c r="H10" s="27">
         <v>404</v>
@@ -7791,50 +7949,53 @@
       </c>
       <c r="V10" s="12">
         <v>389</v>
       </c>
       <c r="W10" s="12">
         <v>398</v>
       </c>
       <c r="X10" s="12">
         <v>380</v>
       </c>
       <c r="Y10" s="27">
         <v>423</v>
       </c>
       <c r="Z10" s="27">
         <v>378</v>
       </c>
       <c r="AA10" s="27">
         <v>350</v>
       </c>
       <c r="AB10" s="27">
         <v>428</v>
       </c>
       <c r="AC10" s="27">
         <v>356</v>
       </c>
+      <c r="AD10" s="27">
+        <v>409</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="11">
         <v>92</v>
       </c>
       <c r="C11" s="27">
         <v>54</v>
       </c>
       <c r="D11" s="27">
         <v>59</v>
       </c>
       <c r="E11" s="27">
         <v>62</v>
       </c>
       <c r="F11" s="27">
         <v>67</v>
       </c>
       <c r="G11" s="27">
         <v>64</v>
       </c>
       <c r="H11" s="27">
         <v>77</v>
@@ -7880,50 +8041,53 @@
       </c>
       <c r="V11" s="12">
         <v>55</v>
       </c>
       <c r="W11" s="12">
         <v>59</v>
       </c>
       <c r="X11" s="12">
         <v>39</v>
       </c>
       <c r="Y11" s="27">
         <v>70</v>
       </c>
       <c r="Z11" s="27">
         <v>52</v>
       </c>
       <c r="AA11" s="27">
         <v>43</v>
       </c>
       <c r="AB11" s="27">
         <v>52</v>
       </c>
       <c r="AC11" s="27">
         <v>59</v>
       </c>
+      <c r="AD11" s="27">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="11">
         <v>4</v>
       </c>
       <c r="C12" s="27">
         <v>2</v>
       </c>
       <c r="D12" s="27">
         <v>3</v>
       </c>
       <c r="E12" s="27">
         <v>5</v>
       </c>
       <c r="F12" s="27">
         <v>2</v>
       </c>
       <c r="G12" s="27">
         <v>6</v>
       </c>
       <c r="H12" s="27">
         <v>6</v>
@@ -7969,50 +8133,53 @@
       </c>
       <c r="V12" s="12">
         <v>4</v>
       </c>
       <c r="W12" s="12">
         <v>9</v>
       </c>
       <c r="X12" s="12">
         <v>5</v>
       </c>
       <c r="Y12" s="27">
         <v>8</v>
       </c>
       <c r="Z12" s="27">
         <v>3</v>
       </c>
       <c r="AA12" s="27">
         <v>5</v>
       </c>
       <c r="AB12" s="27">
         <v>4</v>
       </c>
       <c r="AC12" s="27">
         <v>4</v>
       </c>
+      <c r="AD12" s="27">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>53</v>
       </c>
       <c r="C13" s="27">
         <v>29</v>
       </c>
       <c r="D13" s="27">
         <v>40</v>
       </c>
       <c r="E13" s="27">
         <v>37</v>
       </c>
       <c r="F13" s="27">
         <v>35</v>
       </c>
       <c r="G13" s="27">
         <v>42</v>
       </c>
       <c r="H13" s="27">
         <v>43</v>
@@ -8058,50 +8225,53 @@
       </c>
       <c r="V13" s="12">
         <v>34</v>
       </c>
       <c r="W13" s="12">
         <v>45</v>
       </c>
       <c r="X13" s="12">
         <v>41</v>
       </c>
       <c r="Y13" s="27">
         <v>43</v>
       </c>
       <c r="Z13" s="27">
         <v>42</v>
       </c>
       <c r="AA13" s="27">
         <v>33</v>
       </c>
       <c r="AB13" s="27">
         <v>39</v>
       </c>
       <c r="AC13" s="27">
         <v>38</v>
       </c>
+      <c r="AD13" s="27">
+        <v>44</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="11">
         <v>175</v>
       </c>
       <c r="C14" s="27">
         <v>151</v>
       </c>
       <c r="D14" s="27">
         <v>143</v>
       </c>
       <c r="E14" s="27">
         <v>171</v>
       </c>
       <c r="F14" s="27">
         <v>158</v>
       </c>
       <c r="G14" s="27">
         <v>149</v>
       </c>
       <c r="H14" s="27">
         <v>171</v>
@@ -8147,50 +8317,53 @@
       </c>
       <c r="V14" s="12">
         <v>170</v>
       </c>
       <c r="W14" s="12">
         <v>158</v>
       </c>
       <c r="X14" s="12">
         <v>138</v>
       </c>
       <c r="Y14" s="27">
         <v>181</v>
       </c>
       <c r="Z14" s="27">
         <v>134</v>
       </c>
       <c r="AA14" s="27">
         <v>143</v>
       </c>
       <c r="AB14" s="27">
         <v>181</v>
       </c>
       <c r="AC14" s="27">
         <v>164</v>
       </c>
+      <c r="AD14" s="27">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="11">
         <v>75</v>
       </c>
       <c r="C15" s="27">
         <v>55</v>
       </c>
       <c r="D15" s="27">
         <v>57</v>
       </c>
       <c r="E15" s="27">
         <v>62</v>
       </c>
       <c r="F15" s="27">
         <v>50</v>
       </c>
       <c r="G15" s="27">
         <v>69</v>
       </c>
       <c r="H15" s="27">
         <v>44</v>
@@ -8234,87 +8407,91 @@
       <c r="U15" s="12">
         <v>58</v>
       </c>
       <c r="V15" s="12">
         <v>64</v>
       </c>
       <c r="W15" s="12">
         <v>56</v>
       </c>
       <c r="X15" s="12">
         <v>63</v>
       </c>
       <c r="Y15" s="27">
         <v>65</v>
       </c>
       <c r="Z15" s="27">
         <v>46</v>
       </c>
       <c r="AA15" s="27">
         <v>43</v>
       </c>
       <c r="AB15" s="27">
         <v>71</v>
       </c>
       <c r="AC15" s="27">
+        <v>56</v>
+      </c>
+      <c r="AD15" s="27">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="27"/>
       <c r="Z16" s="27"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="27"/>
       <c r="AC16" s="27"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="27"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="11">
         <v>53</v>
       </c>
       <c r="C17" s="27">
         <v>47</v>
       </c>
       <c r="D17" s="27">
         <v>56</v>
       </c>
       <c r="E17" s="27">
         <v>62</v>
       </c>
       <c r="F17" s="27">
         <v>59</v>
       </c>
       <c r="G17" s="27">
         <v>49</v>
       </c>
       <c r="H17" s="27">
         <v>48</v>
       </c>
       <c r="I17" s="27">
@@ -8358,52 +8535,55 @@
       </c>
       <c r="V17" s="12">
         <v>60</v>
       </c>
       <c r="W17" s="12">
         <v>51</v>
       </c>
       <c r="X17" s="12">
         <v>41</v>
       </c>
       <c r="Y17" s="27">
         <v>63</v>
       </c>
       <c r="Z17" s="27">
         <v>38</v>
       </c>
       <c r="AA17" s="27">
         <v>52</v>
       </c>
       <c r="AB17" s="27">
         <v>55</v>
       </c>
       <c r="AC17" s="27">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="27">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="11">
         <v>12</v>
       </c>
       <c r="C18" s="27">
         <v>8</v>
       </c>
       <c r="D18" s="27">
         <v>6</v>
       </c>
       <c r="E18" s="27">
         <v>6</v>
       </c>
       <c r="F18" s="27">
         <v>15</v>
       </c>
       <c r="G18" s="27">
         <v>6</v>
       </c>
       <c r="H18" s="27">
         <v>11</v>
       </c>
       <c r="I18" s="27">
@@ -8447,52 +8627,55 @@
       </c>
       <c r="V18" s="12">
         <v>8</v>
       </c>
       <c r="W18" s="12">
         <v>10</v>
       </c>
       <c r="X18" s="12">
         <v>9</v>
       </c>
       <c r="Y18" s="27">
         <v>7</v>
       </c>
       <c r="Z18" s="27">
         <v>10</v>
       </c>
       <c r="AA18" s="27">
         <v>5</v>
       </c>
       <c r="AB18" s="27">
         <v>11</v>
       </c>
       <c r="AC18" s="27">
         <v>14</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="27">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="11">
         <v>49</v>
       </c>
       <c r="C19" s="27">
         <v>42</v>
       </c>
       <c r="D19" s="27">
         <v>29</v>
       </c>
       <c r="E19" s="27">
         <v>29</v>
       </c>
       <c r="F19" s="27">
         <v>49</v>
       </c>
       <c r="G19" s="27">
         <v>43</v>
       </c>
       <c r="H19" s="27">
         <v>38</v>
       </c>
       <c r="I19" s="27">
@@ -8536,52 +8719,55 @@
       </c>
       <c r="V19" s="12">
         <v>35</v>
       </c>
       <c r="W19" s="12">
         <v>41</v>
       </c>
       <c r="X19" s="12">
         <v>32</v>
       </c>
       <c r="Y19" s="54">
         <v>40</v>
       </c>
       <c r="Z19" s="27">
         <v>30</v>
       </c>
       <c r="AA19" s="27">
         <v>34</v>
       </c>
       <c r="AB19" s="27">
         <v>35</v>
       </c>
       <c r="AC19" s="27">
         <v>41</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="27">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="11">
         <v>16</v>
       </c>
       <c r="C20" s="27">
         <v>13</v>
       </c>
       <c r="D20" s="27">
         <v>17</v>
       </c>
       <c r="E20" s="27">
         <v>17</v>
       </c>
       <c r="F20" s="27">
         <v>17</v>
       </c>
       <c r="G20" s="27">
         <v>14</v>
       </c>
       <c r="H20" s="27">
         <v>15</v>
       </c>
       <c r="I20" s="27">
@@ -8625,52 +8811,55 @@
       </c>
       <c r="V20" s="12">
         <v>13</v>
       </c>
       <c r="W20" s="12">
         <v>19</v>
       </c>
       <c r="X20" s="12">
         <v>23</v>
       </c>
       <c r="Y20" s="27">
         <v>25</v>
       </c>
       <c r="Z20" s="27">
         <v>17</v>
       </c>
       <c r="AA20" s="27">
         <v>21</v>
       </c>
       <c r="AB20" s="27">
         <v>13</v>
       </c>
       <c r="AC20" s="27">
         <v>20</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="11">
         <v>19</v>
       </c>
       <c r="C21" s="27">
         <v>14</v>
       </c>
       <c r="D21" s="27">
         <v>18</v>
       </c>
       <c r="E21" s="27">
         <v>16</v>
       </c>
       <c r="F21" s="27">
         <v>13</v>
       </c>
       <c r="G21" s="27">
         <v>12</v>
       </c>
       <c r="H21" s="27">
         <v>11</v>
       </c>
       <c r="I21" s="27">
@@ -8714,52 +8903,55 @@
       </c>
       <c r="V21" s="12">
         <v>14</v>
       </c>
       <c r="W21" s="12">
         <v>23</v>
       </c>
       <c r="X21" s="12">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>22</v>
       </c>
       <c r="Z21" s="27">
         <v>13</v>
       </c>
       <c r="AA21" s="27">
         <v>15</v>
       </c>
       <c r="AB21" s="27">
         <v>21</v>
       </c>
       <c r="AC21" s="27">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="27">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="27">
         <v>27</v>
       </c>
       <c r="C22" s="27">
         <v>24</v>
       </c>
       <c r="D22" s="27">
         <v>16</v>
       </c>
       <c r="E22" s="27">
         <v>20</v>
       </c>
       <c r="F22" s="27">
         <v>21</v>
       </c>
       <c r="G22" s="27">
         <v>28</v>
       </c>
       <c r="H22" s="27">
         <v>31</v>
       </c>
       <c r="I22" s="27">
@@ -8803,52 +8995,55 @@
       </c>
       <c r="V22" s="12">
         <v>30</v>
       </c>
       <c r="W22" s="12">
         <v>34</v>
       </c>
       <c r="X22" s="12">
         <v>18</v>
       </c>
       <c r="Y22" s="27">
         <v>38</v>
       </c>
       <c r="Z22" s="27">
         <v>34</v>
       </c>
       <c r="AA22" s="27">
         <v>21</v>
       </c>
       <c r="AB22" s="27">
         <v>36</v>
       </c>
       <c r="AC22" s="27">
         <v>17</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="27">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="27">
         <v>25</v>
       </c>
       <c r="C23" s="27">
         <v>25</v>
       </c>
       <c r="D23" s="27">
         <v>20</v>
       </c>
       <c r="E23" s="27">
         <v>27</v>
       </c>
       <c r="F23" s="27">
         <v>28</v>
       </c>
       <c r="G23" s="27">
         <v>13</v>
       </c>
       <c r="H23" s="27">
         <v>28</v>
       </c>
       <c r="I23" s="27">
@@ -8892,85 +9087,89 @@
       </c>
       <c r="V23" s="12">
         <v>28</v>
       </c>
       <c r="W23" s="12">
         <v>29</v>
       </c>
       <c r="X23" s="12">
         <v>20</v>
       </c>
       <c r="Y23" s="27">
         <v>29</v>
       </c>
       <c r="Z23" s="27">
         <v>22</v>
       </c>
       <c r="AA23" s="27">
         <v>22</v>
       </c>
       <c r="AB23" s="27">
         <v>28</v>
       </c>
       <c r="AC23" s="27">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="27">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="27"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="27"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="27">
         <v>540</v>
       </c>
       <c r="C25" s="27">
         <v>413</v>
       </c>
       <c r="D25" s="27">
         <v>421</v>
       </c>
       <c r="E25" s="27">
         <v>484</v>
       </c>
       <c r="F25" s="27">
         <v>463</v>
       </c>
       <c r="G25" s="27">
         <v>431</v>
       </c>
       <c r="H25" s="27">
         <v>495</v>
       </c>
       <c r="I25" s="27">
@@ -9014,52 +9213,55 @@
       </c>
       <c r="V25" s="12">
         <v>478</v>
       </c>
       <c r="W25" s="12">
         <v>446</v>
       </c>
       <c r="X25" s="12">
         <v>431</v>
       </c>
       <c r="Y25" s="27">
         <v>543</v>
       </c>
       <c r="Z25" s="27">
         <v>438</v>
       </c>
       <c r="AA25" s="27">
         <v>402</v>
       </c>
       <c r="AB25" s="27">
         <v>496</v>
       </c>
       <c r="AC25" s="27">
         <v>462</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="27">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="27">
         <v>215</v>
       </c>
       <c r="C26" s="27">
         <v>194</v>
       </c>
       <c r="D26" s="27">
         <v>171</v>
       </c>
       <c r="E26" s="27">
         <v>189</v>
       </c>
       <c r="F26" s="27">
         <v>193</v>
       </c>
       <c r="G26" s="27">
         <v>173</v>
       </c>
       <c r="H26" s="27">
         <v>220</v>
       </c>
       <c r="I26" s="27">
@@ -9103,52 +9305,55 @@
       </c>
       <c r="V26" s="12">
         <v>199</v>
       </c>
       <c r="W26" s="12">
         <v>179</v>
       </c>
       <c r="X26" s="12">
         <v>187</v>
       </c>
       <c r="Y26" s="27">
         <v>216</v>
       </c>
       <c r="Z26" s="27">
         <v>195</v>
       </c>
       <c r="AA26" s="27">
         <v>186</v>
       </c>
       <c r="AB26" s="27">
         <v>196</v>
       </c>
       <c r="AC26" s="27">
         <v>186</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="27">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="27">
         <v>53</v>
       </c>
       <c r="C27" s="27">
         <v>20</v>
       </c>
       <c r="D27" s="27">
         <v>30</v>
       </c>
       <c r="E27" s="27">
         <v>33</v>
       </c>
       <c r="F27" s="27">
         <v>30</v>
       </c>
       <c r="G27" s="27">
         <v>25</v>
       </c>
       <c r="H27" s="27">
         <v>42</v>
       </c>
       <c r="I27" s="27">
@@ -9192,52 +9397,55 @@
       </c>
       <c r="V27" s="12">
         <v>27</v>
       </c>
       <c r="W27" s="12">
         <v>30</v>
       </c>
       <c r="X27" s="12">
         <v>23</v>
       </c>
       <c r="Y27" s="27">
         <v>38</v>
       </c>
       <c r="Z27" s="27">
         <v>35</v>
       </c>
       <c r="AA27" s="27">
         <v>18</v>
       </c>
       <c r="AB27" s="27">
         <v>25</v>
       </c>
       <c r="AC27" s="27">
         <v>29</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="27">
         <v>4</v>
       </c>
       <c r="C28" s="27">
         <v>1</v>
       </c>
       <c r="D28" s="27">
         <v>1</v>
       </c>
       <c r="E28" s="27">
         <v>4</v>
       </c>
       <c r="F28" s="27">
         <v>1</v>
       </c>
       <c r="G28" s="27">
         <v>3</v>
       </c>
       <c r="H28" s="27">
         <v>2</v>
       </c>
       <c r="I28" s="27">
@@ -9275,52 +9483,55 @@
       <c r="U28" s="12">
         <v>1</v>
       </c>
       <c r="V28" s="12">
         <v>1</v>
       </c>
       <c r="W28" s="12">
         <v>5</v>
       </c>
       <c r="X28" s="12">
         <v>2</v>
       </c>
       <c r="Y28" s="27">
         <v>3</v>
       </c>
       <c r="Z28" s="27"/>
       <c r="AA28" s="27">
         <v>3</v>
       </c>
       <c r="AB28" s="27">
         <v>2</v>
       </c>
       <c r="AC28" s="27">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="27">
         <v>28</v>
       </c>
       <c r="C29" s="27">
         <v>11</v>
       </c>
       <c r="D29" s="27">
         <v>30</v>
       </c>
       <c r="E29" s="27">
         <v>20</v>
       </c>
       <c r="F29" s="27">
         <v>19</v>
       </c>
       <c r="G29" s="27">
         <v>23</v>
       </c>
       <c r="H29" s="27">
         <v>23</v>
       </c>
       <c r="I29" s="27">
@@ -9364,52 +9575,55 @@
       </c>
       <c r="V29" s="12">
         <v>17</v>
       </c>
       <c r="W29" s="12">
         <v>21</v>
       </c>
       <c r="X29" s="52">
         <v>18</v>
       </c>
       <c r="Y29" s="27">
         <v>26</v>
       </c>
       <c r="Z29" s="27">
         <v>21</v>
       </c>
       <c r="AA29" s="27">
         <v>16</v>
       </c>
       <c r="AB29" s="27">
         <v>22</v>
       </c>
       <c r="AC29" s="27">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="27">
         <v>93</v>
       </c>
       <c r="C30" s="27">
         <v>68</v>
       </c>
       <c r="D30" s="27">
         <v>70</v>
       </c>
       <c r="E30" s="27">
         <v>99</v>
       </c>
       <c r="F30" s="27">
         <v>82</v>
       </c>
       <c r="G30" s="27">
         <v>73</v>
       </c>
       <c r="H30" s="27">
         <v>88</v>
       </c>
       <c r="I30" s="27">
@@ -9453,52 +9667,55 @@
       </c>
       <c r="V30" s="12">
         <v>91</v>
       </c>
       <c r="W30" s="12">
         <v>68</v>
       </c>
       <c r="X30" s="12">
         <v>74</v>
       </c>
       <c r="Y30" s="27">
         <v>102</v>
       </c>
       <c r="Z30" s="27">
         <v>75</v>
       </c>
       <c r="AA30" s="27">
         <v>61</v>
       </c>
       <c r="AB30" s="27">
         <v>103</v>
       </c>
       <c r="AC30" s="27">
         <v>81</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="27">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="27">
         <v>35</v>
       </c>
       <c r="C31" s="27">
         <v>28</v>
       </c>
       <c r="D31" s="27">
         <v>33</v>
       </c>
       <c r="E31" s="27">
         <v>35</v>
       </c>
       <c r="F31" s="27">
         <v>30</v>
       </c>
       <c r="G31" s="27">
         <v>36</v>
       </c>
       <c r="H31" s="27">
         <v>22</v>
       </c>
       <c r="I31" s="27">
@@ -9542,85 +9759,89 @@
       </c>
       <c r="V31" s="12">
         <v>39</v>
       </c>
       <c r="W31" s="12">
         <v>25</v>
       </c>
       <c r="X31" s="12">
         <v>30</v>
       </c>
       <c r="Y31" s="27">
         <v>30</v>
       </c>
       <c r="Z31" s="27">
         <v>23</v>
       </c>
       <c r="AA31" s="27">
         <v>20</v>
       </c>
       <c r="AB31" s="27">
         <v>43</v>
       </c>
       <c r="AC31" s="27">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="27">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
       <c r="O32" s="27"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="27"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="27"/>
       <c r="Z32" s="27"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="27"/>
       <c r="AC32" s="27"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="27"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="27">
         <v>25</v>
       </c>
       <c r="C33" s="27">
         <v>25</v>
       </c>
       <c r="D33" s="27">
         <v>30</v>
       </c>
       <c r="E33" s="27">
         <v>30</v>
       </c>
       <c r="F33" s="27">
         <v>42</v>
       </c>
       <c r="G33" s="27">
         <v>30</v>
       </c>
       <c r="H33" s="27">
         <v>23</v>
       </c>
       <c r="I33" s="27">
@@ -9664,52 +9885,55 @@
       </c>
       <c r="V33" s="12">
         <v>32</v>
       </c>
       <c r="W33" s="12">
         <v>26</v>
       </c>
       <c r="X33" s="12">
         <v>24</v>
       </c>
       <c r="Y33" s="27">
         <v>31</v>
       </c>
       <c r="Z33" s="27">
         <v>18</v>
       </c>
       <c r="AA33" s="27">
         <v>24</v>
       </c>
       <c r="AB33" s="27">
         <v>26</v>
       </c>
       <c r="AC33" s="27">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="27">
         <v>7</v>
       </c>
       <c r="C34" s="27">
         <v>4</v>
       </c>
       <c r="D34" s="27"/>
       <c r="E34" s="27">
         <v>5</v>
       </c>
       <c r="F34" s="27">
         <v>9</v>
       </c>
       <c r="G34" s="27">
         <v>5</v>
       </c>
       <c r="H34" s="27">
         <v>5</v>
       </c>
       <c r="I34" s="27">
         <v>9</v>
       </c>
@@ -9751,52 +9975,55 @@
       </c>
       <c r="V34" s="12">
         <v>6</v>
       </c>
       <c r="W34" s="12">
         <v>7</v>
       </c>
       <c r="X34" s="12">
         <v>7</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27">
         <v>5</v>
       </c>
       <c r="AA34" s="27">
         <v>4</v>
       </c>
       <c r="AB34" s="27">
         <v>8</v>
       </c>
       <c r="AC34" s="27">
         <v>7</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="27">
         <v>28</v>
       </c>
       <c r="C35" s="27">
         <v>19</v>
       </c>
       <c r="D35" s="27">
         <v>17</v>
       </c>
       <c r="E35" s="27">
         <v>20</v>
       </c>
       <c r="F35" s="27">
         <v>21</v>
       </c>
       <c r="G35" s="27">
         <v>25</v>
       </c>
       <c r="H35" s="27">
         <v>20</v>
       </c>
       <c r="I35" s="27">
@@ -9840,52 +10067,55 @@
       </c>
       <c r="V35" s="12">
         <v>16</v>
       </c>
       <c r="W35" s="12">
         <v>19</v>
       </c>
       <c r="X35" s="12">
         <v>18</v>
       </c>
       <c r="Y35" s="54">
         <v>27</v>
       </c>
       <c r="Z35" s="27">
         <v>17</v>
       </c>
       <c r="AA35" s="27">
         <v>22</v>
       </c>
       <c r="AB35" s="27">
         <v>18</v>
       </c>
       <c r="AC35" s="27">
         <v>29</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="27">
         <v>12</v>
       </c>
       <c r="C36" s="27">
         <v>8</v>
       </c>
       <c r="D36" s="27">
         <v>11</v>
       </c>
       <c r="E36" s="27">
         <v>8</v>
       </c>
       <c r="F36" s="27">
         <v>12</v>
       </c>
       <c r="G36" s="27">
         <v>8</v>
       </c>
       <c r="H36" s="27">
         <v>6</v>
       </c>
       <c r="I36" s="27">
@@ -9929,52 +10159,55 @@
       </c>
       <c r="V36" s="12">
         <v>6</v>
       </c>
       <c r="W36" s="12">
         <v>10</v>
       </c>
       <c r="X36" s="12">
         <v>16</v>
       </c>
       <c r="Y36" s="27">
         <v>15</v>
       </c>
       <c r="Z36" s="27">
         <v>8</v>
       </c>
       <c r="AA36" s="27">
         <v>10</v>
       </c>
       <c r="AB36" s="27">
         <v>5</v>
       </c>
       <c r="AC36" s="27">
         <v>11</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="27">
         <v>12</v>
       </c>
       <c r="C37" s="27">
         <v>8</v>
       </c>
       <c r="D37" s="27">
         <v>11</v>
       </c>
       <c r="E37" s="27">
         <v>11</v>
       </c>
       <c r="F37" s="27">
         <v>3</v>
       </c>
       <c r="G37" s="27">
         <v>9</v>
       </c>
       <c r="H37" s="27">
         <v>9</v>
       </c>
       <c r="I37" s="27">
@@ -10018,52 +10251,55 @@
       </c>
       <c r="V37" s="12">
         <v>8</v>
       </c>
       <c r="W37" s="12">
         <v>13</v>
       </c>
       <c r="X37" s="12">
         <v>9</v>
       </c>
       <c r="Y37" s="27">
         <v>11</v>
       </c>
       <c r="Z37" s="27">
         <v>11</v>
       </c>
       <c r="AA37" s="27">
         <v>12</v>
       </c>
       <c r="AB37" s="27">
         <v>13</v>
       </c>
       <c r="AC37" s="27">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="27">
         <v>17</v>
       </c>
       <c r="C38" s="27">
         <v>15</v>
       </c>
       <c r="D38" s="27">
         <v>7</v>
       </c>
       <c r="E38" s="27">
         <v>14</v>
       </c>
       <c r="F38" s="27">
         <v>8</v>
       </c>
       <c r="G38" s="27">
         <v>12</v>
       </c>
       <c r="H38" s="27">
         <v>17</v>
       </c>
       <c r="I38" s="27">
@@ -10107,52 +10343,55 @@
       </c>
       <c r="V38" s="12">
         <v>18</v>
       </c>
       <c r="W38" s="12">
         <v>22</v>
       </c>
       <c r="X38" s="12">
         <v>10</v>
       </c>
       <c r="Y38" s="27">
         <v>22</v>
       </c>
       <c r="Z38" s="27">
         <v>18</v>
       </c>
       <c r="AA38" s="27">
         <v>10</v>
       </c>
       <c r="AB38" s="27">
         <v>19</v>
       </c>
       <c r="AC38" s="27">
         <v>10</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="27">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="27">
         <v>11</v>
       </c>
       <c r="C39" s="27">
         <v>12</v>
       </c>
       <c r="D39" s="27">
         <v>10</v>
       </c>
       <c r="E39" s="27">
         <v>16</v>
       </c>
       <c r="F39" s="27">
         <v>13</v>
       </c>
       <c r="G39" s="27">
         <v>9</v>
       </c>
       <c r="H39" s="27">
         <v>18</v>
       </c>
       <c r="I39" s="27">
@@ -10196,85 +10435,89 @@
       </c>
       <c r="V39" s="12">
         <v>18</v>
       </c>
       <c r="W39" s="12">
         <v>21</v>
       </c>
       <c r="X39" s="12">
         <v>13</v>
       </c>
       <c r="Y39" s="27">
         <v>20</v>
       </c>
       <c r="Z39" s="27">
         <v>12</v>
       </c>
       <c r="AA39" s="27">
         <v>16</v>
       </c>
       <c r="AB39" s="27">
         <v>16</v>
       </c>
       <c r="AC39" s="27">
         <v>21</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="27">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
       <c r="D40" s="44"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
       <c r="N40" s="44"/>
       <c r="O40" s="49"/>
       <c r="P40" s="43"/>
       <c r="Q40" s="43"/>
       <c r="R40" s="43"/>
       <c r="S40" s="43"/>
       <c r="T40" s="43"/>
       <c r="U40" s="43"/>
       <c r="V40" s="43"/>
       <c r="W40" s="43"/>
       <c r="X40" s="43"/>
       <c r="Y40" s="43"/>
       <c r="Z40" s="43"/>
       <c r="AA40" s="43"/>
       <c r="AB40" s="43"/>
       <c r="AC40" s="27"/>
-    </row>
-    <row r="41" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="27"/>
+    </row>
+    <row r="41" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="27">
         <v>510</v>
       </c>
       <c r="C41" s="27">
         <v>407</v>
       </c>
       <c r="D41" s="27">
         <v>405</v>
       </c>
       <c r="E41" s="27">
         <v>417</v>
       </c>
       <c r="F41" s="27">
         <v>429</v>
       </c>
       <c r="G41" s="27">
         <v>414</v>
       </c>
       <c r="H41" s="27">
         <v>432</v>
       </c>
       <c r="I41" s="27">
@@ -10318,52 +10561,55 @@
       </c>
       <c r="V41" s="12">
         <v>426</v>
       </c>
       <c r="W41" s="12">
         <v>486</v>
       </c>
       <c r="X41" s="12">
         <v>394</v>
       </c>
       <c r="Y41" s="27">
         <v>471</v>
       </c>
       <c r="Z41" s="27">
         <v>381</v>
       </c>
       <c r="AA41" s="27">
         <v>385</v>
       </c>
       <c r="AB41" s="27">
         <v>478</v>
       </c>
       <c r="AC41" s="27">
         <v>404</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="27">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="27">
         <v>235</v>
       </c>
       <c r="C42" s="27">
         <v>162</v>
       </c>
       <c r="D42" s="27">
         <v>191</v>
       </c>
       <c r="E42" s="27">
         <v>198</v>
       </c>
       <c r="F42" s="27">
         <v>185</v>
       </c>
       <c r="G42" s="27">
         <v>177</v>
       </c>
       <c r="H42" s="27">
         <v>184</v>
       </c>
       <c r="I42" s="27">
@@ -10407,52 +10653,55 @@
       </c>
       <c r="V42" s="12">
         <v>190</v>
       </c>
       <c r="W42" s="12">
         <v>219</v>
       </c>
       <c r="X42" s="12">
         <v>193</v>
       </c>
       <c r="Y42" s="27">
         <v>207</v>
       </c>
       <c r="Z42" s="27">
         <v>183</v>
       </c>
       <c r="AA42" s="27">
         <v>164</v>
       </c>
       <c r="AB42" s="27">
         <v>232</v>
       </c>
       <c r="AC42" s="27">
         <v>170</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="27">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="27">
         <v>39</v>
       </c>
       <c r="C43" s="27">
         <v>34</v>
       </c>
       <c r="D43" s="27">
         <v>29</v>
       </c>
       <c r="E43" s="27">
         <v>29</v>
       </c>
       <c r="F43" s="27">
         <v>37</v>
       </c>
       <c r="G43" s="27">
         <v>39</v>
       </c>
       <c r="H43" s="27">
         <v>35</v>
       </c>
       <c r="I43" s="27">
@@ -10496,52 +10745,55 @@
       </c>
       <c r="V43" s="12">
         <v>28</v>
       </c>
       <c r="W43" s="12">
         <v>29</v>
       </c>
       <c r="X43" s="12">
         <v>16</v>
       </c>
       <c r="Y43" s="27">
         <v>32</v>
       </c>
       <c r="Z43" s="27">
         <v>17</v>
       </c>
       <c r="AA43" s="27">
         <v>25</v>
       </c>
       <c r="AB43" s="27">
         <v>27</v>
       </c>
       <c r="AC43" s="27">
         <v>30</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="27">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="27">
         <v>1</v>
       </c>
       <c r="D44" s="27">
         <v>2</v>
       </c>
       <c r="E44" s="27">
         <v>1</v>
       </c>
       <c r="F44" s="27">
         <v>1</v>
       </c>
       <c r="G44" s="27">
         <v>3</v>
       </c>
       <c r="H44" s="27">
         <v>4</v>
       </c>
       <c r="I44" s="27">
         <v>3</v>
       </c>
@@ -10581,52 +10833,55 @@
       </c>
       <c r="V44" s="12">
         <v>3</v>
       </c>
       <c r="W44" s="12">
         <v>4</v>
       </c>
       <c r="X44" s="12">
         <v>3</v>
       </c>
       <c r="Y44" s="27">
         <v>5</v>
       </c>
       <c r="Z44" s="27">
         <v>3</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27">
         <v>2</v>
       </c>
       <c r="AC44" s="27">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="11">
         <v>25</v>
       </c>
       <c r="C45" s="27">
         <v>18</v>
       </c>
       <c r="D45" s="27">
         <v>10</v>
       </c>
       <c r="E45" s="27">
         <v>17</v>
       </c>
       <c r="F45" s="27">
         <v>16</v>
       </c>
       <c r="G45" s="27">
         <v>19</v>
       </c>
       <c r="H45" s="27">
         <v>20</v>
       </c>
       <c r="I45" s="27">
@@ -10670,52 +10925,55 @@
       </c>
       <c r="V45" s="12">
         <v>17</v>
       </c>
       <c r="W45" s="12">
         <v>24</v>
       </c>
       <c r="X45" s="12">
         <v>23</v>
       </c>
       <c r="Y45" s="27">
         <v>17</v>
       </c>
       <c r="Z45" s="27">
         <v>21</v>
       </c>
       <c r="AA45" s="27">
         <v>17</v>
       </c>
       <c r="AB45" s="27">
         <v>17</v>
       </c>
       <c r="AC45" s="27">
         <v>23</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD45" s="27">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="A46" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="11">
         <v>82</v>
       </c>
       <c r="C46" s="27">
         <v>83</v>
       </c>
       <c r="D46" s="27">
         <v>73</v>
       </c>
       <c r="E46" s="27">
         <v>72</v>
       </c>
       <c r="F46" s="27">
         <v>76</v>
       </c>
       <c r="G46" s="27">
         <v>76</v>
       </c>
       <c r="H46" s="27">
         <v>83</v>
       </c>
       <c r="I46" s="27">
@@ -10759,52 +11017,55 @@
       </c>
       <c r="V46" s="12">
         <v>79</v>
       </c>
       <c r="W46" s="12">
         <v>90</v>
       </c>
       <c r="X46" s="12">
         <v>64</v>
       </c>
       <c r="Y46" s="27">
         <v>79</v>
       </c>
       <c r="Z46" s="27">
         <v>59</v>
       </c>
       <c r="AA46" s="27">
         <v>82</v>
       </c>
       <c r="AB46" s="27">
         <v>78</v>
       </c>
       <c r="AC46" s="27">
         <v>83</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD46" s="27">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="11">
         <v>40</v>
       </c>
       <c r="C47" s="27">
         <v>27</v>
       </c>
       <c r="D47" s="27">
         <v>24</v>
       </c>
       <c r="E47" s="27">
         <v>27</v>
       </c>
       <c r="F47" s="27">
         <v>20</v>
       </c>
       <c r="G47" s="27">
         <v>33</v>
       </c>
       <c r="H47" s="27">
         <v>22</v>
       </c>
       <c r="I47" s="27">
@@ -10848,85 +11109,89 @@
       </c>
       <c r="V47" s="12">
         <v>25</v>
       </c>
       <c r="W47" s="12">
         <v>31</v>
       </c>
       <c r="X47" s="12">
         <v>33</v>
       </c>
       <c r="Y47" s="27">
         <v>35</v>
       </c>
       <c r="Z47" s="27">
         <v>23</v>
       </c>
       <c r="AA47" s="27">
         <v>23</v>
       </c>
       <c r="AB47" s="27">
         <v>28</v>
       </c>
       <c r="AC47" s="27">
         <v>26</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD47" s="27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="A48" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="27"/>
       <c r="D48" s="27"/>
       <c r="E48" s="27"/>
       <c r="F48" s="27"/>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="27"/>
       <c r="J48" s="27"/>
       <c r="K48" s="27"/>
       <c r="L48" s="27"/>
       <c r="M48" s="27"/>
       <c r="N48" s="27"/>
       <c r="O48" s="27"/>
       <c r="P48" s="27"/>
       <c r="Q48" s="27"/>
       <c r="R48" s="12"/>
       <c r="S48" s="12"/>
       <c r="T48" s="12"/>
       <c r="U48" s="12"/>
       <c r="V48" s="12"/>
       <c r="W48" s="12"/>
       <c r="X48" s="12"/>
       <c r="Y48" s="27"/>
       <c r="Z48" s="27"/>
       <c r="AA48" s="27"/>
       <c r="AB48" s="27"/>
       <c r="AC48" s="27"/>
-    </row>
-    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD48" s="27"/>
+    </row>
+    <row r="49" spans="1:30" ht="13.9" customHeight="1">
       <c r="A49" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="11">
         <v>28</v>
       </c>
       <c r="C49" s="27">
         <v>22</v>
       </c>
       <c r="D49" s="27">
         <v>26</v>
       </c>
       <c r="E49" s="27">
         <v>32</v>
       </c>
       <c r="F49" s="27">
         <v>17</v>
       </c>
       <c r="G49" s="27">
         <v>19</v>
       </c>
       <c r="H49" s="27">
         <v>25</v>
       </c>
       <c r="I49" s="27">
@@ -10970,52 +11235,55 @@
       </c>
       <c r="V49" s="12">
         <v>28</v>
       </c>
       <c r="W49" s="12">
         <v>25</v>
       </c>
       <c r="X49" s="12">
         <v>17</v>
       </c>
       <c r="Y49" s="27">
         <v>32</v>
       </c>
       <c r="Z49" s="27">
         <v>20</v>
       </c>
       <c r="AA49" s="27">
         <v>28</v>
       </c>
       <c r="AB49" s="27">
         <v>29</v>
       </c>
       <c r="AC49" s="27">
         <v>27</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD49" s="27">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" ht="13.9" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="11">
         <v>5</v>
       </c>
       <c r="C50" s="27">
         <v>4</v>
       </c>
       <c r="D50" s="27">
         <v>6</v>
       </c>
       <c r="E50" s="27">
         <v>1</v>
       </c>
       <c r="F50" s="27">
         <v>6</v>
       </c>
       <c r="G50" s="27">
         <v>1</v>
       </c>
       <c r="H50" s="27">
         <v>6</v>
       </c>
       <c r="I50" s="27">
@@ -11059,52 +11327,55 @@
       </c>
       <c r="V50" s="12">
         <v>2</v>
       </c>
       <c r="W50" s="12">
         <v>3</v>
       </c>
       <c r="X50" s="12">
         <v>2</v>
       </c>
       <c r="Y50" s="27">
         <v>5</v>
       </c>
       <c r="Z50" s="27">
         <v>5</v>
       </c>
       <c r="AA50" s="27">
         <v>1</v>
       </c>
       <c r="AB50" s="27">
         <v>3</v>
       </c>
       <c r="AC50" s="27">
         <v>7</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD50" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" ht="13.9" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="11">
         <v>21</v>
       </c>
       <c r="C51" s="27">
         <v>23</v>
       </c>
       <c r="D51" s="27">
         <v>12</v>
       </c>
       <c r="E51" s="27">
         <v>9</v>
       </c>
       <c r="F51" s="27">
         <v>28</v>
       </c>
       <c r="G51" s="27">
         <v>18</v>
       </c>
       <c r="H51" s="27">
         <v>18</v>
       </c>
       <c r="I51" s="27">
@@ -11148,52 +11419,55 @@
       </c>
       <c r="V51" s="12">
         <v>19</v>
       </c>
       <c r="W51" s="12">
         <v>22</v>
       </c>
       <c r="X51" s="12">
         <v>14</v>
       </c>
       <c r="Y51" s="27">
         <v>13</v>
       </c>
       <c r="Z51" s="27">
         <v>13</v>
       </c>
       <c r="AA51" s="27">
         <v>12</v>
       </c>
       <c r="AB51" s="27">
         <v>17</v>
       </c>
       <c r="AC51" s="27">
         <v>12</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD51" s="27">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" ht="13.9" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="11">
         <v>4</v>
       </c>
       <c r="C52" s="27">
         <v>5</v>
       </c>
       <c r="D52" s="27">
         <v>6</v>
       </c>
       <c r="E52" s="27">
         <v>9</v>
       </c>
       <c r="F52" s="27">
         <v>5</v>
       </c>
       <c r="G52" s="27">
         <v>6</v>
       </c>
       <c r="H52" s="27">
         <v>9</v>
       </c>
       <c r="I52" s="27">
@@ -11237,52 +11511,55 @@
       </c>
       <c r="V52" s="12">
         <v>7</v>
       </c>
       <c r="W52" s="12">
         <v>9</v>
       </c>
       <c r="X52" s="12">
         <v>7</v>
       </c>
       <c r="Y52" s="27">
         <v>10</v>
       </c>
       <c r="Z52" s="27">
         <v>9</v>
       </c>
       <c r="AA52" s="27">
         <v>11</v>
       </c>
       <c r="AB52" s="27">
         <v>8</v>
       </c>
       <c r="AC52" s="27">
         <v>9</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD52" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="13.9" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="11">
         <v>7</v>
       </c>
       <c r="C53" s="27">
         <v>6</v>
       </c>
       <c r="D53" s="27">
         <v>7</v>
       </c>
       <c r="E53" s="27">
         <v>5</v>
       </c>
       <c r="F53" s="27">
         <v>10</v>
       </c>
       <c r="G53" s="27">
         <v>3</v>
       </c>
       <c r="H53" s="27">
         <v>2</v>
       </c>
       <c r="I53" s="27">
@@ -11326,52 +11603,55 @@
       </c>
       <c r="V53" s="12">
         <v>6</v>
       </c>
       <c r="W53" s="12">
         <v>10</v>
       </c>
       <c r="X53" s="12">
         <v>7</v>
       </c>
       <c r="Y53" s="27">
         <v>11</v>
       </c>
       <c r="Z53" s="27">
         <v>2</v>
       </c>
       <c r="AA53" s="27">
         <v>3</v>
       </c>
       <c r="AB53" s="27">
         <v>8</v>
       </c>
       <c r="AC53" s="27">
         <v>6</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD53" s="27">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="13.9" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="11">
         <v>10</v>
       </c>
       <c r="C54" s="27">
         <v>9</v>
       </c>
       <c r="D54" s="27">
         <v>9</v>
       </c>
       <c r="E54" s="27">
         <v>6</v>
       </c>
       <c r="F54" s="27">
         <v>13</v>
       </c>
       <c r="G54" s="27">
         <v>16</v>
       </c>
       <c r="H54" s="27">
         <v>14</v>
       </c>
       <c r="I54" s="27">
@@ -11415,52 +11695,55 @@
       </c>
       <c r="V54" s="12">
         <v>12</v>
       </c>
       <c r="W54" s="12">
         <v>12</v>
       </c>
       <c r="X54" s="12">
         <v>8</v>
       </c>
       <c r="Y54" s="27">
         <v>16</v>
       </c>
       <c r="Z54" s="27">
         <v>16</v>
       </c>
       <c r="AA54" s="27">
         <v>11</v>
       </c>
       <c r="AB54" s="27">
         <v>17</v>
       </c>
       <c r="AC54" s="27">
         <v>7</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD54" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" ht="13.9" customHeight="1">
       <c r="A55" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="19">
         <v>14</v>
       </c>
       <c r="C55" s="19">
         <v>13</v>
       </c>
       <c r="D55" s="19">
         <v>10</v>
       </c>
       <c r="E55" s="19">
         <v>11</v>
       </c>
       <c r="F55" s="19">
         <v>15</v>
       </c>
       <c r="G55" s="19">
         <v>4</v>
       </c>
       <c r="H55" s="19">
         <v>10</v>
       </c>
       <c r="I55" s="19">
@@ -11504,52 +11787,55 @@
       </c>
       <c r="V55" s="18">
         <v>10</v>
       </c>
       <c r="W55" s="18">
         <v>8</v>
       </c>
       <c r="X55" s="18">
         <v>7</v>
       </c>
       <c r="Y55" s="19">
         <v>9</v>
       </c>
       <c r="Z55" s="19">
         <v>10</v>
       </c>
       <c r="AA55" s="19">
         <v>6</v>
       </c>
       <c r="AB55" s="19">
         <v>12</v>
       </c>
       <c r="AC55" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD55" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" ht="13.9" customHeight="1">
       <c r="A56" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F56" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -11807,51 +12093,51 @@
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
       <c r="N8" s="42"/>
       <c r="O8" s="43"/>
       <c r="P8" s="43"/>
       <c r="Q8" s="43"/>
       <c r="R8" s="43"/>
       <c r="S8" s="43"/>
       <c r="T8" s="43"/>
       <c r="U8" s="43"/>
       <c r="V8" s="43"/>
       <c r="W8" s="43"/>
       <c r="X8" s="43"/>
       <c r="Y8" s="43"/>
       <c r="Z8" s="43"/>
       <c r="AA8" s="43"/>
       <c r="AB8" s="43"/>
-      <c r="AC8" s="61"/>
+      <c r="AC8" s="56"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2">
         <v>9</v>
       </c>
       <c r="C9" s="12">
         <v>9</v>
       </c>
       <c r="D9" s="12">
         <v>6</v>
       </c>
       <c r="E9" s="12">
         <v>5</v>
       </c>
       <c r="F9" s="12">
         <v>9</v>
       </c>
       <c r="G9" s="12">
         <v>10</v>
       </c>
       <c r="H9" s="12">
         <v>9</v>
@@ -11897,50 +12183,53 @@
       </c>
       <c r="V9" s="12">
         <v>5</v>
       </c>
       <c r="W9" s="12">
         <v>7</v>
       </c>
       <c r="X9" s="12">
         <v>6</v>
       </c>
       <c r="Y9" s="12">
         <v>4</v>
       </c>
       <c r="Z9" s="12">
         <v>3</v>
       </c>
       <c r="AA9" s="12">
         <v>6</v>
       </c>
       <c r="AB9" s="12">
         <v>3</v>
       </c>
       <c r="AC9" s="12">
         <v>5</v>
       </c>
+      <c r="AD9" s="12">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>5</v>
       </c>
       <c r="C10" s="12">
         <v>5</v>
       </c>
       <c r="D10" s="12">
         <v>2</v>
       </c>
       <c r="E10" s="12">
         <v>4</v>
       </c>
       <c r="F10" s="12">
         <v>5</v>
       </c>
       <c r="G10" s="12">
         <v>4</v>
       </c>
       <c r="H10" s="12">
         <v>3</v>
@@ -11986,50 +12275,53 @@
       </c>
       <c r="V10" s="12">
         <v>4</v>
       </c>
       <c r="W10" s="12">
         <v>2</v>
       </c>
       <c r="X10" s="12">
         <v>5</v>
       </c>
       <c r="Y10" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="12">
         <v>2</v>
       </c>
       <c r="AB10" s="12">
         <v>1</v>
       </c>
       <c r="AC10" s="12">
         <v>1</v>
       </c>
+      <c r="AD10" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12">
         <v>3</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="12">
         <v>1</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>30</v>
@@ -12075,50 +12367,53 @@
       </c>
       <c r="V11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W11" s="12">
         <v>2</v>
       </c>
       <c r="X11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z11" s="12">
         <v>1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC11" s="12" t="s">
         <v>30</v>
       </c>
+      <c r="AD11" s="12" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>30</v>
@@ -12164,50 +12459,53 @@
       </c>
       <c r="V12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="X12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC12" s="12" t="s">
         <v>30</v>
       </c>
+      <c r="AD12" s="12" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="12">
         <v>1</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="12">
         <v>1</v>
@@ -12253,50 +12551,53 @@
       </c>
       <c r="V13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W13" s="12" t="s">
         <v>54</v>
       </c>
       <c r="X13" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="12">
         <v>1</v>
       </c>
       <c r="AB13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC13" s="12" t="s">
         <v>30</v>
       </c>
+      <c r="AD13" s="12" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2">
         <v>2</v>
       </c>
       <c r="C14" s="12">
         <v>1</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>2</v>
       </c>
       <c r="H14" s="12">
         <v>2</v>
@@ -12342,50 +12643,53 @@
       </c>
       <c r="V14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W14" s="12" t="s">
         <v>53</v>
       </c>
       <c r="X14" s="12">
         <v>1</v>
       </c>
       <c r="Y14" s="12">
         <v>3</v>
       </c>
       <c r="Z14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="12">
         <v>1</v>
       </c>
       <c r="AB14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC14" s="12">
         <v>1</v>
       </c>
+      <c r="AD14" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="2">
         <v>1</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>30</v>
@@ -12429,87 +12733,91 @@
       <c r="U15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W15" s="12" t="s">
         <v>54</v>
       </c>
       <c r="X15" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y15" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
       <c r="AB15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC15" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD15" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="12"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="2">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12">
         <v>1</v>
       </c>
       <c r="G17" s="12">
         <v>2</v>
       </c>
       <c r="H17" s="12">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -12553,52 +12861,55 @@
       </c>
       <c r="V17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W17" s="12">
         <v>1</v>
       </c>
       <c r="X17" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC17" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -12642,52 +12953,55 @@
       </c>
       <c r="V18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X18" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y18" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC18" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="12">
         <v>2</v>
       </c>
       <c r="G19" s="12">
         <v>1</v>
       </c>
       <c r="H19" s="12">
         <v>2</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -12731,52 +13045,55 @@
       </c>
       <c r="V19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W19" s="12">
         <v>1</v>
       </c>
       <c r="X19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z19" s="12">
         <v>1</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC19" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="12">
         <v>1</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -12820,52 +13137,55 @@
       </c>
       <c r="V20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="12">
         <v>1</v>
       </c>
       <c r="AB20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC20" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="12" t="s">
@@ -12909,52 +13229,55 @@
       </c>
       <c r="V21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X21" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB21" s="12">
         <v>2</v>
       </c>
       <c r="AC21" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -12998,52 +13321,55 @@
       </c>
       <c r="V22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z22" s="12">
         <v>1</v>
       </c>
       <c r="AA22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC22" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -13087,85 +13413,89 @@
       </c>
       <c r="V23" s="12">
         <v>1</v>
       </c>
       <c r="W23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X23" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y23" s="12">
         <v>1</v>
       </c>
       <c r="Z23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC23" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="12"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="12">
         <v>8</v>
       </c>
       <c r="C25" s="12">
         <v>8</v>
       </c>
       <c r="D25" s="12">
         <v>6</v>
       </c>
       <c r="E25" s="12">
         <v>5</v>
       </c>
       <c r="F25" s="12">
         <v>6</v>
       </c>
       <c r="G25" s="12">
         <v>9</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="12">
@@ -13209,52 +13539,55 @@
       </c>
       <c r="V25" s="12">
         <v>4</v>
       </c>
       <c r="W25" s="12">
         <v>5</v>
       </c>
       <c r="X25" s="12">
         <v>6</v>
       </c>
       <c r="Y25" s="12">
         <v>3</v>
       </c>
       <c r="Z25" s="12">
         <v>1</v>
       </c>
       <c r="AA25" s="12">
         <v>6</v>
       </c>
       <c r="AB25" s="12">
         <v>1</v>
       </c>
       <c r="AC25" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="12">
         <v>5</v>
       </c>
       <c r="C26" s="12">
         <v>5</v>
       </c>
       <c r="D26" s="12">
         <v>2</v>
       </c>
       <c r="E26" s="12">
         <v>4</v>
       </c>
       <c r="F26" s="12">
         <v>5</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="12">
         <v>3</v>
       </c>
       <c r="I26" s="12">
@@ -13298,52 +13631,55 @@
       </c>
       <c r="V26" s="12">
         <v>4</v>
       </c>
       <c r="W26" s="12">
         <v>2</v>
       </c>
       <c r="X26" s="12">
         <v>5</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="12">
         <v>2</v>
       </c>
       <c r="AB26" s="12">
         <v>1</v>
       </c>
       <c r="AC26" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>2</v>
       </c>
       <c r="D27" s="12">
         <v>3</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="12">
@@ -13387,52 +13723,55 @@
       </c>
       <c r="V27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W27" s="12">
         <v>2</v>
       </c>
       <c r="X27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z27" s="12">
         <v>1</v>
       </c>
       <c r="AA27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AB27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC27" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="12">
@@ -13476,52 +13815,55 @@
       </c>
       <c r="V28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X28" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y28" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -13565,52 +13907,55 @@
       </c>
       <c r="V29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="12">
         <v>1</v>
       </c>
       <c r="AB29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="12">
         <v>2</v>
       </c>
       <c r="C30" s="12">
         <v>1</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F30" s="12">
         <v>1</v>
       </c>
       <c r="G30" s="12">
         <v>2</v>
       </c>
       <c r="H30" s="12">
         <v>2</v>
       </c>
       <c r="I30" s="12">
@@ -13654,52 +13999,55 @@
       </c>
       <c r="V30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X30" s="12">
         <v>1</v>
       </c>
       <c r="Y30" s="12">
         <v>3</v>
       </c>
       <c r="Z30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="12">
         <v>1</v>
       </c>
       <c r="AB30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC30" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="12" t="s">
@@ -13743,85 +14091,89 @@
       </c>
       <c r="V31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="12">
         <v>1</v>
       </c>
       <c r="AB31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="12"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="12">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="12" t="s">
@@ -13865,52 +14217,55 @@
       </c>
       <c r="V33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W33" s="12">
         <v>1</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="12">
         <v>1</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="12" t="s">
@@ -13954,85 +14309,89 @@
       </c>
       <c r="V34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="12">
         <v>1</v>
       </c>
       <c r="AB34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC34" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="43"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
-    </row>
-    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="12"/>
+    </row>
+    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="12">
         <v>1</v>
       </c>
       <c r="C36" s="12">
         <v>1</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12">
         <v>3</v>
       </c>
       <c r="G36" s="12">
         <v>1</v>
       </c>
       <c r="H36" s="12">
         <v>3</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -14076,85 +14435,89 @@
       </c>
       <c r="V36" s="12">
         <v>1</v>
       </c>
       <c r="W36" s="12">
         <v>2</v>
       </c>
       <c r="X36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>1</v>
       </c>
       <c r="Z36" s="12">
         <v>2</v>
       </c>
       <c r="AA36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AB36" s="12">
         <v>2</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="12"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="12">
         <v>1</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F38" s="12">
         <v>1</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="12">
         <v>1</v>
       </c>
       <c r="I38" s="12" t="s">
@@ -14198,52 +14561,55 @@
       </c>
       <c r="V38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC38" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="12" t="s">
@@ -14287,52 +14653,55 @@
       </c>
       <c r="V39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC39" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="12">
         <v>2</v>
       </c>
       <c r="G40" s="12">
         <v>1</v>
       </c>
       <c r="H40" s="12">
         <v>2</v>
       </c>
       <c r="I40" s="12" t="s">
@@ -14376,52 +14745,55 @@
       </c>
       <c r="V40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W40" s="12">
         <v>1</v>
       </c>
       <c r="X40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z40" s="12">
         <v>1</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="12">
         <v>1</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="12" t="s">
@@ -14465,52 +14837,55 @@
       </c>
       <c r="V41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC41" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="12" t="s">
@@ -14554,52 +14929,55 @@
       </c>
       <c r="V42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB42" s="12">
         <v>2</v>
       </c>
       <c r="AC42" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="12" t="s">
@@ -14643,52 +15021,55 @@
       </c>
       <c r="V43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z43" s="12">
         <v>1</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC43" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="18" t="s">
@@ -14732,52 +15113,55 @@
       </c>
       <c r="V44" s="18">
         <v>1</v>
       </c>
       <c r="W44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="X44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="Y44" s="18">
         <v>1</v>
       </c>
       <c r="Z44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AA44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AB44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AC44" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
@@ -15120,50 +15504,53 @@
       </c>
       <c r="V9" s="24">
         <v>5.28</v>
       </c>
       <c r="W9" s="24">
         <v>5.36</v>
       </c>
       <c r="X9" s="24">
         <v>5.42</v>
       </c>
       <c r="Y9" s="24">
         <v>5.26</v>
       </c>
       <c r="Z9" s="24">
         <v>2.81</v>
       </c>
       <c r="AA9" s="24">
         <v>4.38</v>
       </c>
       <c r="AB9" s="24">
         <v>3.88</v>
       </c>
       <c r="AC9" s="24">
         <v>4.09</v>
       </c>
+      <c r="AD9" s="24">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>8.43</v>
       </c>
       <c r="C10" s="4">
         <v>8.31</v>
       </c>
       <c r="D10" s="24">
         <v>6.75</v>
       </c>
       <c r="E10" s="24">
         <v>6.58</v>
       </c>
       <c r="F10" s="24">
         <v>6.95</v>
       </c>
       <c r="G10" s="24">
         <v>6.88</v>
       </c>
       <c r="H10" s="24">
         <v>6.49</v>
@@ -15209,50 +15596,53 @@
       </c>
       <c r="V10" s="24">
         <v>3.59</v>
       </c>
       <c r="W10" s="24">
         <v>3.59</v>
       </c>
       <c r="X10" s="24">
         <v>4.12</v>
       </c>
       <c r="Y10" s="24">
         <v>3.8</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="24">
         <v>2.11</v>
       </c>
       <c r="AB10" s="24">
         <v>2.0699999999999998</v>
       </c>
       <c r="AC10" s="24">
         <v>2.04</v>
       </c>
+      <c r="AD10" s="24">
+        <v>2.0699999999999998</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="4">
         <v>9.43</v>
       </c>
       <c r="D11" s="24">
         <v>16.29</v>
       </c>
       <c r="E11" s="24">
         <v>11.71</v>
       </c>
       <c r="F11" s="24">
         <v>9.2100000000000009</v>
       </c>
       <c r="G11" s="24">
         <v>9.09</v>
       </c>
       <c r="H11" s="24">
         <v>7.62</v>
@@ -15298,50 +15688,53 @@
       </c>
       <c r="V11" s="24">
         <v>7.01</v>
       </c>
       <c r="W11" s="24">
         <v>8.4</v>
       </c>
       <c r="X11" s="24">
         <v>7.73</v>
       </c>
       <c r="Y11" s="24">
         <v>7.09</v>
       </c>
       <c r="Z11" s="24">
         <v>12.2</v>
       </c>
       <c r="AA11" s="24">
         <v>5.99</v>
       </c>
       <c r="AB11" s="24">
         <v>4.08</v>
       </c>
       <c r="AC11" s="24">
         <v>3.11</v>
       </c>
+      <c r="AD11" s="24">
+        <v>2.39</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>30</v>
@@ -15384,51 +15777,56 @@
       </c>
       <c r="U12" s="24">
         <v>18.690000000000001</v>
       </c>
       <c r="V12" s="24">
         <v>17.39</v>
       </c>
       <c r="W12" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="X12" s="24">
         <v>14.71</v>
       </c>
       <c r="Y12" s="24">
         <v>13.25</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC12" s="24"/>
+      <c r="AC12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD12" s="24" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="24">
         <v>6.1</v>
       </c>
       <c r="F13" s="24">
         <v>5.08</v>
       </c>
       <c r="G13" s="24">
         <v>4.17</v>
       </c>
       <c r="H13" s="24">
         <v>6.9</v>
@@ -15474,50 +15872,53 @@
       </c>
       <c r="V13" s="24">
         <v>15.63</v>
       </c>
       <c r="W13" s="24">
         <v>14.49</v>
       </c>
       <c r="X13" s="24">
         <v>13.19</v>
       </c>
       <c r="Y13" s="24">
         <v>11.74</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="24">
         <v>13.51</v>
       </c>
       <c r="AB13" s="24">
         <v>9.52</v>
       </c>
       <c r="AC13" s="24">
         <v>6.9</v>
       </c>
+      <c r="AD13" s="24">
+        <v>5.92</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>11.83</v>
       </c>
       <c r="C14" s="4">
         <v>8.8000000000000007</v>
       </c>
       <c r="D14" s="24">
         <v>6.07</v>
       </c>
       <c r="E14" s="24">
         <v>4.5599999999999996</v>
       </c>
       <c r="F14" s="24">
         <v>4.83</v>
       </c>
       <c r="G14" s="24">
         <v>5.88</v>
       </c>
       <c r="H14" s="24">
         <v>6.71</v>
@@ -15563,50 +15964,53 @@
       </c>
       <c r="V14" s="24">
         <v>6.62</v>
       </c>
       <c r="W14" s="24">
         <v>5.89</v>
       </c>
       <c r="X14" s="24">
         <v>6.02</v>
       </c>
       <c r="Y14" s="24">
         <v>7.17</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="24">
         <v>3.34</v>
       </c>
       <c r="AB14" s="24">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC14" s="24">
         <v>3.44</v>
       </c>
+      <c r="AD14" s="24">
+        <v>4.18</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>16.95</v>
       </c>
       <c r="C15" s="4">
         <v>9.9</v>
       </c>
       <c r="D15" s="24">
         <v>6.54</v>
       </c>
       <c r="E15" s="24">
         <v>4.72</v>
       </c>
       <c r="F15" s="24">
         <v>3.72</v>
       </c>
       <c r="G15" s="24">
         <v>3.12</v>
       </c>
       <c r="H15" s="24">
         <v>2.64</v>
@@ -15651,86 +16055,90 @@
         <v>30</v>
       </c>
       <c r="V15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="24">
         <v>11.76</v>
       </c>
       <c r="AB15" s="24">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC15" s="24">
         <v>6.02</v>
+      </c>
+      <c r="AD15" s="24">
+        <v>4.76</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="4"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="24"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>15.38</v>
       </c>
       <c r="C17" s="4">
         <v>7.63</v>
       </c>
       <c r="D17" s="24">
         <v>5.15</v>
       </c>
       <c r="E17" s="24">
         <v>3.91</v>
       </c>
       <c r="F17" s="24">
         <v>6.51</v>
       </c>
       <c r="G17" s="24">
         <v>11.43</v>
       </c>
       <c r="H17" s="24">
         <v>12.05</v>
       </c>
       <c r="I17" s="24">
@@ -15771,53 +16179,58 @@
       </c>
       <c r="U17" s="24">
         <v>4.93</v>
       </c>
       <c r="V17" s="24">
         <v>4.3600000000000003</v>
       </c>
       <c r="W17" s="24">
         <v>5.83</v>
       </c>
       <c r="X17" s="24">
         <v>5.43</v>
       </c>
       <c r="Y17" s="24">
         <v>4.83</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC17" s="24"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="24"/>
@@ -15854,53 +16267,58 @@
       </c>
       <c r="U18" s="24">
         <v>5.92</v>
       </c>
       <c r="V18" s="24">
         <v>5.24</v>
       </c>
       <c r="W18" s="24">
         <v>4.46</v>
       </c>
       <c r="X18" s="24">
         <v>4.17</v>
       </c>
       <c r="Y18" s="24">
         <v>3.92</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB18" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC18" s="24"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD18" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="24">
         <v>6.1</v>
       </c>
       <c r="G19" s="24">
         <v>7.61</v>
       </c>
       <c r="H19" s="24">
         <v>10.62</v>
       </c>
       <c r="I19" s="24">
@@ -15944,52 +16362,55 @@
       </c>
       <c r="V19" s="24">
         <v>8.23</v>
       </c>
       <c r="W19" s="24">
         <v>9.33</v>
       </c>
       <c r="X19" s="24">
         <v>8.68</v>
       </c>
       <c r="Y19" s="24">
         <v>7.91</v>
       </c>
       <c r="Z19" s="24">
         <v>22.73</v>
       </c>
       <c r="AA19" s="24">
         <v>10.99</v>
       </c>
       <c r="AB19" s="24">
         <v>7.52</v>
       </c>
       <c r="AC19" s="24">
         <v>5.32</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="24">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4">
         <v>12.5</v>
       </c>
       <c r="D20" s="24">
         <v>15.5</v>
       </c>
       <c r="E20" s="24">
         <v>11.98</v>
       </c>
       <c r="F20" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G20" s="24">
         <v>7.87</v>
       </c>
       <c r="H20" s="24">
         <v>6.69</v>
       </c>
       <c r="I20" s="24">
@@ -16033,52 +16454,55 @@
       </c>
       <c r="V20" s="24">
         <v>3.03</v>
       </c>
       <c r="W20" s="24">
         <v>5.56</v>
       </c>
       <c r="X20" s="24">
         <v>5.17</v>
       </c>
       <c r="Y20" s="24">
         <v>4.8</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="24">
         <v>18.52</v>
       </c>
       <c r="AB20" s="24">
         <v>10.53</v>
       </c>
       <c r="AC20" s="24">
         <v>17.09</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="24">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="24" t="s">
@@ -16122,52 +16546,55 @@
       </c>
       <c r="V21" s="24">
         <v>9.26</v>
       </c>
       <c r="W21" s="24">
         <v>8.4</v>
       </c>
       <c r="X21" s="24">
         <v>7.94</v>
       </c>
       <c r="Y21" s="24">
         <v>7.52</v>
       </c>
       <c r="Z21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB21" s="24">
         <v>32.26</v>
       </c>
       <c r="AC21" s="24">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="24">
+        <v>30.93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
@@ -16211,52 +16638,55 @@
       </c>
       <c r="V22" s="24">
         <v>12.99</v>
       </c>
       <c r="W22" s="24">
         <v>12.2</v>
       </c>
       <c r="X22" s="24">
         <v>11.15</v>
       </c>
       <c r="Y22" s="24">
         <v>10.14</v>
       </c>
       <c r="Z22" s="24">
         <v>40</v>
       </c>
       <c r="AA22" s="24">
         <v>18.87</v>
       </c>
       <c r="AB22" s="24">
         <v>12.5</v>
       </c>
       <c r="AC22" s="24">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="24" t="s">
@@ -16300,85 +16730,89 @@
       </c>
       <c r="V23" s="24">
         <v>4.58</v>
       </c>
       <c r="W23" s="24">
         <v>4.09</v>
       </c>
       <c r="X23" s="24">
         <v>3.82</v>
       </c>
       <c r="Y23" s="24">
         <v>5.26</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC23" s="24">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="24">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="45"/>
       <c r="P24" s="45"/>
       <c r="Q24" s="45"/>
       <c r="R24" s="45"/>
       <c r="S24" s="45"/>
       <c r="T24" s="45"/>
       <c r="U24" s="48"/>
       <c r="V24" s="48"/>
       <c r="W24" s="48"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="49"/>
       <c r="AC24" s="24"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="24"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="4">
         <v>7.68</v>
       </c>
       <c r="C25" s="4">
         <v>7.81</v>
       </c>
       <c r="D25" s="24">
         <v>7.3</v>
       </c>
       <c r="E25" s="24">
         <v>6.55</v>
       </c>
       <c r="F25" s="24">
         <v>6.42</v>
       </c>
       <c r="G25" s="24">
         <v>6.78</v>
       </c>
       <c r="H25" s="24">
         <v>6.53</v>
       </c>
       <c r="I25" s="24">
@@ -16422,52 +16856,55 @@
       </c>
       <c r="V25" s="24">
         <v>5</v>
       </c>
       <c r="W25" s="24">
         <v>5.04</v>
       </c>
       <c r="X25" s="24">
         <v>5.23</v>
       </c>
       <c r="Y25" s="24">
         <v>5.0599999999999996</v>
       </c>
       <c r="Z25" s="24">
         <v>1.1599999999999999</v>
       </c>
       <c r="AA25" s="24">
         <v>4.2</v>
       </c>
       <c r="AB25" s="24">
         <v>3.2</v>
       </c>
       <c r="AC25" s="24">
         <v>2.97</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="24">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="4">
         <v>8.43</v>
       </c>
       <c r="C26" s="4">
         <v>8.31</v>
       </c>
       <c r="D26" s="24">
         <v>6.75</v>
       </c>
       <c r="E26" s="24">
         <v>6.58</v>
       </c>
       <c r="F26" s="24">
         <v>6.95</v>
       </c>
       <c r="G26" s="24">
         <v>6.88</v>
       </c>
       <c r="H26" s="24">
         <v>6.49</v>
       </c>
       <c r="I26" s="24">
@@ -16511,52 +16948,55 @@
       </c>
       <c r="V26" s="24">
         <v>3.59</v>
       </c>
       <c r="W26" s="24">
         <v>3.59</v>
       </c>
       <c r="X26" s="24">
         <v>4.12</v>
       </c>
       <c r="Y26" s="24">
         <v>3.8</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="24">
         <v>2.11</v>
       </c>
       <c r="AB26" s="24">
         <v>2.0699999999999998</v>
       </c>
       <c r="AC26" s="24">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="24">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="4">
         <v>9.43</v>
       </c>
       <c r="D27" s="24">
         <v>16.29</v>
       </c>
       <c r="E27" s="24">
         <v>11.71</v>
       </c>
       <c r="F27" s="24">
         <v>9.2100000000000009</v>
       </c>
       <c r="G27" s="24">
         <v>9.09</v>
       </c>
       <c r="H27" s="24">
         <v>7.62</v>
       </c>
       <c r="I27" s="24">
@@ -16600,52 +17040,55 @@
       </c>
       <c r="V27" s="24">
         <v>7.01</v>
       </c>
       <c r="W27" s="24">
         <v>8.4</v>
       </c>
       <c r="X27" s="24">
         <v>7.73</v>
       </c>
       <c r="Y27" s="24">
         <v>7.09</v>
       </c>
       <c r="Z27" s="24">
         <v>12.2</v>
       </c>
       <c r="AA27" s="24">
         <v>5.99</v>
       </c>
       <c r="AB27" s="24">
         <v>4.08</v>
       </c>
       <c r="AC27" s="24">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="24">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="24">
@@ -16686,53 +17129,58 @@
       </c>
       <c r="U28" s="24">
         <v>18.690000000000001</v>
       </c>
       <c r="V28" s="24">
         <v>17.39</v>
       </c>
       <c r="W28" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="X28" s="24">
         <v>14.71</v>
       </c>
       <c r="Y28" s="24">
         <v>13.25</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC28" s="24"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC28" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD28" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="24">
         <v>6.1</v>
       </c>
       <c r="F29" s="24">
         <v>5.08</v>
       </c>
       <c r="G29" s="24">
         <v>4.17</v>
       </c>
       <c r="H29" s="24">
         <v>6.9</v>
       </c>
       <c r="I29" s="24">
@@ -16776,52 +17224,55 @@
       </c>
       <c r="V29" s="24">
         <v>15.63</v>
       </c>
       <c r="W29" s="24">
         <v>14.49</v>
       </c>
       <c r="X29" s="24">
         <v>13.19</v>
       </c>
       <c r="Y29" s="24">
         <v>11.74</v>
       </c>
       <c r="Z29" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="24">
         <v>13.51</v>
       </c>
       <c r="AB29" s="24">
         <v>9.52</v>
       </c>
       <c r="AC29" s="24">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="24">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="4">
         <v>11.83</v>
       </c>
       <c r="C30" s="4">
         <v>8.8000000000000007</v>
       </c>
       <c r="D30" s="24">
         <v>6.07</v>
       </c>
       <c r="E30" s="24">
         <v>4.5599999999999996</v>
       </c>
       <c r="F30" s="24">
         <v>4.83</v>
       </c>
       <c r="G30" s="24">
         <v>5.88</v>
       </c>
       <c r="H30" s="24">
         <v>6.71</v>
       </c>
       <c r="I30" s="24">
@@ -16865,52 +17316,55 @@
       </c>
       <c r="V30" s="24">
         <v>6.62</v>
       </c>
       <c r="W30" s="24">
         <v>5.89</v>
       </c>
       <c r="X30" s="24">
         <v>6.02</v>
       </c>
       <c r="Y30" s="24">
         <v>7.17</v>
       </c>
       <c r="Z30" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="24">
         <v>3.34</v>
       </c>
       <c r="AB30" s="24">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC30" s="24">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="24">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="4">
         <v>16.95</v>
       </c>
       <c r="C31" s="4">
         <v>9.9</v>
       </c>
       <c r="D31" s="24">
         <v>6.54</v>
       </c>
       <c r="E31" s="24">
         <v>4.72</v>
       </c>
       <c r="F31" s="24">
         <v>3.72</v>
       </c>
       <c r="G31" s="24">
         <v>3.12</v>
       </c>
       <c r="H31" s="24">
         <v>2.64</v>
       </c>
       <c r="I31" s="24">
@@ -16954,85 +17408,89 @@
       </c>
       <c r="V31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="W31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="24">
         <v>11.76</v>
       </c>
       <c r="AB31" s="24">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC31" s="24">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="24">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="24"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="24">
         <v>12.9</v>
       </c>
       <c r="H33" s="24">
         <v>10.87</v>
       </c>
       <c r="I33" s="24">
@@ -17076,52 +17534,55 @@
       </c>
       <c r="V33" s="24">
         <v>9.09</v>
       </c>
       <c r="W33" s="24">
         <v>12.24</v>
       </c>
       <c r="X33" s="24">
         <v>11.72</v>
       </c>
       <c r="Y33" s="24">
         <v>10.42</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC33" s="24" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="24">
         <v>25</v>
       </c>
       <c r="E34" s="24">
         <v>17.86</v>
       </c>
       <c r="F34" s="24">
         <v>13.51</v>
       </c>
       <c r="G34" s="24">
         <v>11.63</v>
       </c>
       <c r="H34" s="24">
         <v>9.9</v>
       </c>
       <c r="I34" s="24">
@@ -17165,85 +17626,89 @@
       </c>
       <c r="V34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="W34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="24">
         <v>66.67</v>
       </c>
       <c r="AB34" s="24">
         <v>37.04</v>
       </c>
       <c r="AC34" s="24">
         <v>28.57</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="24">
+        <v>22.73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="43"/>
       <c r="P35" s="45"/>
       <c r="Q35" s="45"/>
       <c r="R35" s="45"/>
       <c r="S35" s="45"/>
       <c r="T35" s="45"/>
       <c r="U35" s="48"/>
       <c r="V35" s="48"/>
       <c r="W35" s="48"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="49"/>
       <c r="AC35" s="24"/>
-    </row>
-    <row r="36" spans="1:29" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="24"/>
+    </row>
+    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="4">
         <v>3.97</v>
       </c>
       <c r="C36" s="4">
         <v>4.05</v>
       </c>
       <c r="D36" s="24">
         <v>2.68</v>
       </c>
       <c r="E36" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="F36" s="24">
         <v>3.92</v>
       </c>
       <c r="G36" s="24">
         <v>3.91</v>
       </c>
       <c r="H36" s="24">
         <v>4.96</v>
       </c>
       <c r="I36" s="24">
@@ -17287,85 +17752,89 @@
       </c>
       <c r="V36" s="24">
         <v>6.45</v>
       </c>
       <c r="W36" s="24">
         <v>6.7</v>
       </c>
       <c r="X36" s="24">
         <v>6.22</v>
       </c>
       <c r="Y36" s="24">
         <v>6.09</v>
       </c>
       <c r="Z36" s="24">
         <v>9.9</v>
       </c>
       <c r="AA36" s="24">
         <v>5.12</v>
       </c>
       <c r="AB36" s="24">
         <v>6.71</v>
       </c>
       <c r="AC36" s="24">
         <v>8.81</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="24"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="4">
         <v>30.3</v>
       </c>
       <c r="C38" s="4">
         <v>13.89</v>
       </c>
       <c r="D38" s="24">
         <v>9.17</v>
       </c>
       <c r="E38" s="24">
         <v>7.14</v>
       </c>
       <c r="F38" s="24">
         <v>11.63</v>
       </c>
       <c r="G38" s="24">
         <v>10.26</v>
       </c>
       <c r="H38" s="24">
         <v>12.99</v>
       </c>
       <c r="I38" s="24">
@@ -17406,53 +17875,58 @@
       </c>
       <c r="U38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="V38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="W38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC38" s="24"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC38" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD38" s="24">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="24" t="s">
@@ -17493,53 +17967,58 @@
       </c>
       <c r="U39" s="24">
         <v>5.92</v>
       </c>
       <c r="V39" s="24">
         <v>5.24</v>
       </c>
       <c r="W39" s="24">
         <v>4.46</v>
       </c>
       <c r="X39" s="24">
         <v>4.17</v>
       </c>
       <c r="Y39" s="24">
         <v>3.92</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AC39" s="24"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AC39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD39" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="24">
         <v>6.1</v>
       </c>
       <c r="G40" s="24">
         <v>7.61</v>
       </c>
       <c r="H40" s="24">
         <v>10.62</v>
       </c>
       <c r="I40" s="24">
@@ -17583,52 +18062,55 @@
       </c>
       <c r="V40" s="24">
         <v>8.23</v>
       </c>
       <c r="W40" s="24">
         <v>9.33</v>
       </c>
       <c r="X40" s="24">
         <v>8.68</v>
       </c>
       <c r="Y40" s="24">
         <v>7.91</v>
       </c>
       <c r="Z40" s="24">
         <v>22.73</v>
       </c>
       <c r="AA40" s="24">
         <v>10.99</v>
       </c>
       <c r="AB40" s="24">
         <v>7.52</v>
       </c>
       <c r="AC40" s="24">
         <v>5.32</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="24">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="4">
         <v>18.87</v>
       </c>
       <c r="D41" s="24">
         <v>11.24</v>
       </c>
       <c r="E41" s="24">
         <v>9.01</v>
       </c>
       <c r="F41" s="24">
         <v>7.09</v>
       </c>
       <c r="G41" s="24">
         <v>5.95</v>
       </c>
       <c r="H41" s="24">
         <v>5.05</v>
       </c>
       <c r="I41" s="24">
@@ -17672,52 +18154,55 @@
       </c>
       <c r="V41" s="24">
         <v>4.63</v>
       </c>
       <c r="W41" s="24">
         <v>8.44</v>
       </c>
       <c r="X41" s="24">
         <v>7.87</v>
       </c>
       <c r="Y41" s="24">
         <v>7.27</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC41" s="24">
         <v>12.2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="24">
+        <v>10.31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="24" t="s">
@@ -17761,52 +18246,55 @@
       </c>
       <c r="V42" s="24">
         <v>9.26</v>
       </c>
       <c r="W42" s="24">
         <v>8.4</v>
       </c>
       <c r="X42" s="24">
         <v>7.94</v>
       </c>
       <c r="Y42" s="24">
         <v>7.52</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB42" s="24">
         <v>32.26</v>
       </c>
       <c r="AC42" s="24">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="24">
+        <v>30.93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="24" t="s">
@@ -17850,52 +18338,55 @@
       </c>
       <c r="V43" s="24">
         <v>12.99</v>
       </c>
       <c r="W43" s="24">
         <v>12.2</v>
       </c>
       <c r="X43" s="24">
         <v>11.15</v>
       </c>
       <c r="Y43" s="24">
         <v>10.14</v>
       </c>
       <c r="Z43" s="24">
         <v>40</v>
       </c>
       <c r="AA43" s="24">
         <v>18.87</v>
       </c>
       <c r="AB43" s="24">
         <v>12.5</v>
       </c>
       <c r="AC43" s="24">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -17939,52 +18430,55 @@
       </c>
       <c r="V44" s="25">
         <v>4.58</v>
       </c>
       <c r="W44" s="25">
         <v>4.09</v>
       </c>
       <c r="X44" s="25">
         <v>3.82</v>
       </c>
       <c r="Y44" s="25">
         <v>5.26</v>
       </c>
       <c r="Z44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AA44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AC44" s="25">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="25">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>