--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1050" yWindow="-435" windowWidth="23790" windowHeight="11295" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Число умерших по полу'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Младенческая смертность'!$A$1:$J$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Число умерших'!$A$1:$J$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1268" uniqueCount="55">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -1250,50 +1250,53 @@
       </c>
       <c r="W9" s="12">
         <v>932</v>
       </c>
       <c r="X9" s="12">
         <v>825</v>
       </c>
       <c r="Y9" s="12">
         <v>1014</v>
       </c>
       <c r="Z9" s="12">
         <v>819</v>
       </c>
       <c r="AA9" s="12">
         <v>787</v>
       </c>
       <c r="AB9" s="12">
         <v>974</v>
       </c>
       <c r="AC9" s="12">
         <v>866</v>
       </c>
       <c r="AD9" s="12">
         <v>907</v>
       </c>
+      <c r="AE9" s="12">
+        <v>973</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>450</v>
       </c>
       <c r="C10" s="12">
         <v>356</v>
       </c>
       <c r="D10" s="12">
         <v>362</v>
       </c>
       <c r="E10" s="12">
         <v>387</v>
       </c>
       <c r="F10" s="12">
         <v>378</v>
       </c>
       <c r="G10" s="12">
         <v>350</v>
       </c>
       <c r="H10" s="12">
         <v>404</v>
@@ -1342,50 +1345,53 @@
       </c>
       <c r="W10" s="12">
         <v>398</v>
       </c>
       <c r="X10" s="12">
         <v>380</v>
       </c>
       <c r="Y10" s="12">
         <v>423</v>
       </c>
       <c r="Z10" s="12">
         <v>378</v>
       </c>
       <c r="AA10" s="12">
         <v>350</v>
       </c>
       <c r="AB10" s="12">
         <v>428</v>
       </c>
       <c r="AC10" s="12">
         <v>356</v>
       </c>
       <c r="AD10" s="12">
         <v>409</v>
       </c>
+      <c r="AE10" s="12">
+        <v>423</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2">
         <v>92</v>
       </c>
       <c r="C11" s="12">
         <v>54</v>
       </c>
       <c r="D11" s="12">
         <v>59</v>
       </c>
       <c r="E11" s="12">
         <v>62</v>
       </c>
       <c r="F11" s="12">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>64</v>
       </c>
       <c r="H11" s="12">
         <v>77</v>
@@ -1434,50 +1440,53 @@
       </c>
       <c r="W11" s="12">
         <v>59</v>
       </c>
       <c r="X11" s="12">
         <v>39</v>
       </c>
       <c r="Y11" s="12">
         <v>70</v>
       </c>
       <c r="Z11" s="12">
         <v>52</v>
       </c>
       <c r="AA11" s="12">
         <v>43</v>
       </c>
       <c r="AB11" s="12">
         <v>52</v>
       </c>
       <c r="AC11" s="12">
         <v>59</v>
       </c>
       <c r="AD11" s="12">
         <v>62</v>
       </c>
+      <c r="AE11" s="12">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="2">
         <v>4</v>
       </c>
       <c r="C12" s="12">
         <v>2</v>
       </c>
       <c r="D12" s="12">
         <v>3</v>
       </c>
       <c r="E12" s="12">
         <v>5</v>
       </c>
       <c r="F12" s="12">
         <v>2</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
@@ -1526,50 +1535,53 @@
       </c>
       <c r="W12" s="12">
         <v>9</v>
       </c>
       <c r="X12" s="12">
         <v>5</v>
       </c>
       <c r="Y12" s="12">
         <v>8</v>
       </c>
       <c r="Z12" s="12">
         <v>3</v>
       </c>
       <c r="AA12" s="12">
         <v>5</v>
       </c>
       <c r="AB12" s="12">
         <v>4</v>
       </c>
       <c r="AC12" s="12">
         <v>4</v>
       </c>
       <c r="AD12" s="12">
         <v>4</v>
       </c>
+      <c r="AE12" s="12">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2">
         <v>53</v>
       </c>
       <c r="C13" s="12">
         <v>29</v>
       </c>
       <c r="D13" s="12">
         <v>40</v>
       </c>
       <c r="E13" s="12">
         <v>37</v>
       </c>
       <c r="F13" s="12">
         <v>35</v>
       </c>
       <c r="G13" s="12">
         <v>42</v>
       </c>
       <c r="H13" s="12">
         <v>43</v>
@@ -1618,50 +1630,53 @@
       </c>
       <c r="W13" s="12">
         <v>45</v>
       </c>
       <c r="X13" s="12">
         <v>41</v>
       </c>
       <c r="Y13" s="12">
         <v>43</v>
       </c>
       <c r="Z13" s="12">
         <v>42</v>
       </c>
       <c r="AA13" s="12">
         <v>33</v>
       </c>
       <c r="AB13" s="12">
         <v>39</v>
       </c>
       <c r="AC13" s="12">
         <v>38</v>
       </c>
       <c r="AD13" s="12">
         <v>44</v>
       </c>
+      <c r="AE13" s="12">
+        <v>44</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2">
         <v>175</v>
       </c>
       <c r="C14" s="12">
         <v>151</v>
       </c>
       <c r="D14" s="12">
         <v>143</v>
       </c>
       <c r="E14" s="12">
         <v>171</v>
       </c>
       <c r="F14" s="12">
         <v>158</v>
       </c>
       <c r="G14" s="12">
         <v>149</v>
       </c>
       <c r="H14" s="12">
         <v>171</v>
@@ -1710,50 +1725,53 @@
       </c>
       <c r="W14" s="12">
         <v>158</v>
       </c>
       <c r="X14" s="12">
         <v>138</v>
       </c>
       <c r="Y14" s="12">
         <v>181</v>
       </c>
       <c r="Z14" s="12">
         <v>134</v>
       </c>
       <c r="AA14" s="12">
         <v>143</v>
       </c>
       <c r="AB14" s="12">
         <v>181</v>
       </c>
       <c r="AC14" s="12">
         <v>164</v>
       </c>
       <c r="AD14" s="12">
         <v>152</v>
       </c>
+      <c r="AE14" s="12">
+        <v>175</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="2">
         <v>75</v>
       </c>
       <c r="C15" s="12">
         <v>55</v>
       </c>
       <c r="D15" s="12">
         <v>57</v>
       </c>
       <c r="E15" s="12">
         <v>62</v>
       </c>
       <c r="F15" s="12">
         <v>50</v>
       </c>
       <c r="G15" s="12">
         <v>69</v>
       </c>
       <c r="H15" s="12">
         <v>44</v>
@@ -1800,88 +1818,92 @@
       <c r="V15" s="12">
         <v>64</v>
       </c>
       <c r="W15" s="12">
         <v>56</v>
       </c>
       <c r="X15" s="12">
         <v>63</v>
       </c>
       <c r="Y15" s="12">
         <v>65</v>
       </c>
       <c r="Z15" s="12">
         <v>46</v>
       </c>
       <c r="AA15" s="12">
         <v>43</v>
       </c>
       <c r="AB15" s="12">
         <v>71</v>
       </c>
       <c r="AC15" s="12">
         <v>56</v>
       </c>
       <c r="AD15" s="12">
+        <v>56</v>
+      </c>
+      <c r="AE15" s="12">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="12"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="2">
         <v>53</v>
       </c>
       <c r="C17" s="12">
         <v>47</v>
       </c>
       <c r="D17" s="12">
         <v>56</v>
       </c>
       <c r="E17" s="12">
         <v>62</v>
       </c>
       <c r="F17" s="12">
         <v>59</v>
       </c>
       <c r="G17" s="12">
         <v>49</v>
       </c>
       <c r="H17" s="12">
         <v>48</v>
       </c>
       <c r="I17" s="12">
@@ -1928,52 +1950,55 @@
       </c>
       <c r="W17" s="12">
         <v>51</v>
       </c>
       <c r="X17" s="12">
         <v>41</v>
       </c>
       <c r="Y17" s="12">
         <v>63</v>
       </c>
       <c r="Z17" s="12">
         <v>38</v>
       </c>
       <c r="AA17" s="12">
         <v>52</v>
       </c>
       <c r="AB17" s="12">
         <v>55</v>
       </c>
       <c r="AC17" s="12">
         <v>57</v>
       </c>
       <c r="AD17" s="12">
         <v>61</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="12">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2">
         <v>12</v>
       </c>
       <c r="C18" s="12">
         <v>8</v>
       </c>
       <c r="D18" s="12">
         <v>6</v>
       </c>
       <c r="E18" s="12">
         <v>6</v>
       </c>
       <c r="F18" s="12">
         <v>15</v>
       </c>
       <c r="G18" s="12">
         <v>6</v>
       </c>
       <c r="H18" s="12">
         <v>11</v>
       </c>
       <c r="I18" s="12">
@@ -2020,52 +2045,55 @@
       </c>
       <c r="W18" s="12">
         <v>10</v>
       </c>
       <c r="X18" s="12">
         <v>9</v>
       </c>
       <c r="Y18" s="12">
         <v>7</v>
       </c>
       <c r="Z18" s="12">
         <v>10</v>
       </c>
       <c r="AA18" s="12">
         <v>5</v>
       </c>
       <c r="AB18" s="12">
         <v>11</v>
       </c>
       <c r="AC18" s="12">
         <v>14</v>
       </c>
       <c r="AD18" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="2">
         <v>49</v>
       </c>
       <c r="C19" s="12">
         <v>42</v>
       </c>
       <c r="D19" s="12">
         <v>29</v>
       </c>
       <c r="E19" s="12">
         <v>29</v>
       </c>
       <c r="F19" s="12">
         <v>49</v>
       </c>
       <c r="G19" s="12">
         <v>43</v>
       </c>
       <c r="H19" s="12">
         <v>38</v>
       </c>
       <c r="I19" s="12">
@@ -2112,52 +2140,55 @@
       </c>
       <c r="W19" s="12">
         <v>41</v>
       </c>
       <c r="X19" s="12">
         <v>32</v>
       </c>
       <c r="Y19" s="12">
         <v>40</v>
       </c>
       <c r="Z19" s="12">
         <v>30</v>
       </c>
       <c r="AA19" s="12">
         <v>34</v>
       </c>
       <c r="AB19" s="12">
         <v>35</v>
       </c>
       <c r="AC19" s="12">
         <v>41</v>
       </c>
       <c r="AD19" s="12">
         <v>47</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2">
         <v>16</v>
       </c>
       <c r="C20" s="12">
         <v>13</v>
       </c>
       <c r="D20" s="12">
         <v>17</v>
       </c>
       <c r="E20" s="12">
         <v>17</v>
       </c>
       <c r="F20" s="12">
         <v>17</v>
       </c>
       <c r="G20" s="12">
         <v>14</v>
       </c>
       <c r="H20" s="12">
         <v>15</v>
       </c>
       <c r="I20" s="12">
@@ -2204,52 +2235,55 @@
       </c>
       <c r="W20" s="12">
         <v>19</v>
       </c>
       <c r="X20" s="12">
         <v>23</v>
       </c>
       <c r="Y20" s="12">
         <v>25</v>
       </c>
       <c r="Z20" s="12">
         <v>17</v>
       </c>
       <c r="AA20" s="12">
         <v>21</v>
       </c>
       <c r="AB20" s="12">
         <v>13</v>
       </c>
       <c r="AC20" s="12">
         <v>20</v>
       </c>
       <c r="AD20" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="12">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2">
         <v>19</v>
       </c>
       <c r="C21" s="12">
         <v>14</v>
       </c>
       <c r="D21" s="12">
         <v>18</v>
       </c>
       <c r="E21" s="12">
         <v>16</v>
       </c>
       <c r="F21" s="12">
         <v>13</v>
       </c>
       <c r="G21" s="12">
         <v>12</v>
       </c>
       <c r="H21" s="12">
         <v>11</v>
       </c>
       <c r="I21" s="12">
@@ -2296,52 +2330,55 @@
       </c>
       <c r="W21" s="12">
         <v>23</v>
       </c>
       <c r="X21" s="12">
         <v>16</v>
       </c>
       <c r="Y21" s="12">
         <v>22</v>
       </c>
       <c r="Z21" s="12">
         <v>13</v>
       </c>
       <c r="AA21" s="12">
         <v>15</v>
       </c>
       <c r="AB21" s="12">
         <v>21</v>
       </c>
       <c r="AC21" s="12">
         <v>16</v>
       </c>
       <c r="AD21" s="12">
         <v>12</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="12">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="12">
         <v>27</v>
       </c>
       <c r="C22" s="12">
         <v>24</v>
       </c>
       <c r="D22" s="12">
         <v>16</v>
       </c>
       <c r="E22" s="12">
         <v>20</v>
       </c>
       <c r="F22" s="12">
         <v>21</v>
       </c>
       <c r="G22" s="12">
         <v>28</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
       </c>
       <c r="I22" s="12">
@@ -2388,52 +2425,55 @@
       </c>
       <c r="W22" s="12">
         <v>34</v>
       </c>
       <c r="X22" s="12">
         <v>18</v>
       </c>
       <c r="Y22" s="12">
         <v>38</v>
       </c>
       <c r="Z22" s="12">
         <v>34</v>
       </c>
       <c r="AA22" s="12">
         <v>21</v>
       </c>
       <c r="AB22" s="12">
         <v>36</v>
       </c>
       <c r="AC22" s="12">
         <v>17</v>
       </c>
       <c r="AD22" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="12">
         <v>25</v>
       </c>
       <c r="C23" s="12">
         <v>25</v>
       </c>
       <c r="D23" s="12">
         <v>20</v>
       </c>
       <c r="E23" s="12">
         <v>27</v>
       </c>
       <c r="F23" s="12">
         <v>28</v>
       </c>
       <c r="G23" s="12">
         <v>13</v>
       </c>
       <c r="H23" s="12">
         <v>28</v>
       </c>
       <c r="I23" s="12">
@@ -2480,86 +2520,90 @@
       </c>
       <c r="W23" s="12">
         <v>29</v>
       </c>
       <c r="X23" s="12">
         <v>20</v>
       </c>
       <c r="Y23" s="12">
         <v>29</v>
       </c>
       <c r="Z23" s="12">
         <v>22</v>
       </c>
       <c r="AA23" s="12">
         <v>22</v>
       </c>
       <c r="AB23" s="12">
         <v>28</v>
       </c>
       <c r="AC23" s="12">
         <v>24</v>
       </c>
       <c r="AD23" s="12">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="12">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
       <c r="AD24" s="12"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="12"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="12">
         <v>888</v>
       </c>
       <c r="C25" s="12">
         <v>679</v>
       </c>
       <c r="D25" s="12">
         <v>707</v>
       </c>
       <c r="E25" s="12">
         <v>762</v>
       </c>
       <c r="F25" s="12">
         <v>723</v>
       </c>
       <c r="G25" s="12">
         <v>714</v>
       </c>
       <c r="H25" s="12">
         <v>778</v>
       </c>
       <c r="I25" s="12">
@@ -2606,52 +2650,55 @@
       </c>
       <c r="W25" s="12">
         <v>759</v>
       </c>
       <c r="X25" s="12">
         <v>702</v>
       </c>
       <c r="Y25" s="12">
         <v>835</v>
       </c>
       <c r="Z25" s="12">
         <v>681</v>
       </c>
       <c r="AA25" s="12">
         <v>653</v>
       </c>
       <c r="AB25" s="12">
         <v>809</v>
       </c>
       <c r="AC25" s="12">
         <v>711</v>
       </c>
       <c r="AD25" s="12">
         <v>765</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="12">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="12">
         <v>450</v>
       </c>
       <c r="C26" s="12">
         <v>356</v>
       </c>
       <c r="D26" s="12">
         <v>362</v>
       </c>
       <c r="E26" s="12">
         <v>387</v>
       </c>
       <c r="F26" s="12">
         <v>378</v>
       </c>
       <c r="G26" s="12">
         <v>350</v>
       </c>
       <c r="H26" s="12">
         <v>404</v>
       </c>
       <c r="I26" s="12">
@@ -2698,52 +2745,55 @@
       </c>
       <c r="W26" s="12">
         <v>398</v>
       </c>
       <c r="X26" s="12">
         <v>380</v>
       </c>
       <c r="Y26" s="12">
         <v>423</v>
       </c>
       <c r="Z26" s="12">
         <v>378</v>
       </c>
       <c r="AA26" s="12">
         <v>350</v>
       </c>
       <c r="AB26" s="12">
         <v>428</v>
       </c>
       <c r="AC26" s="12">
         <v>356</v>
       </c>
       <c r="AD26" s="12">
         <v>409</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="12">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="12">
         <v>92</v>
       </c>
       <c r="C27" s="12">
         <v>54</v>
       </c>
       <c r="D27" s="12">
         <v>59</v>
       </c>
       <c r="E27" s="12">
         <v>62</v>
       </c>
       <c r="F27" s="12">
         <v>67</v>
       </c>
       <c r="G27" s="12">
         <v>64</v>
       </c>
       <c r="H27" s="12">
         <v>77</v>
       </c>
       <c r="I27" s="12">
@@ -2790,52 +2840,55 @@
       </c>
       <c r="W27" s="12">
         <v>59</v>
       </c>
       <c r="X27" s="12">
         <v>39</v>
       </c>
       <c r="Y27" s="12">
         <v>70</v>
       </c>
       <c r="Z27" s="12">
         <v>52</v>
       </c>
       <c r="AA27" s="12">
         <v>43</v>
       </c>
       <c r="AB27" s="12">
         <v>52</v>
       </c>
       <c r="AC27" s="12">
         <v>59</v>
       </c>
       <c r="AD27" s="12">
         <v>62</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="12">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="12">
         <v>4</v>
       </c>
       <c r="C28" s="12">
         <v>2</v>
       </c>
       <c r="D28" s="12">
         <v>3</v>
       </c>
       <c r="E28" s="12">
         <v>5</v>
       </c>
       <c r="F28" s="12">
         <v>2</v>
       </c>
       <c r="G28" s="12">
         <v>6</v>
       </c>
       <c r="H28" s="12">
         <v>6</v>
       </c>
       <c r="I28" s="12">
@@ -2882,52 +2935,55 @@
       </c>
       <c r="W28" s="12">
         <v>9</v>
       </c>
       <c r="X28" s="12">
         <v>5</v>
       </c>
       <c r="Y28" s="12">
         <v>8</v>
       </c>
       <c r="Z28" s="12">
         <v>3</v>
       </c>
       <c r="AA28" s="12">
         <v>5</v>
       </c>
       <c r="AB28" s="12">
         <v>4</v>
       </c>
       <c r="AC28" s="12">
         <v>4</v>
       </c>
       <c r="AD28" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="12">
         <v>53</v>
       </c>
       <c r="C29" s="12">
         <v>29</v>
       </c>
       <c r="D29" s="12">
         <v>40</v>
       </c>
       <c r="E29" s="12">
         <v>37</v>
       </c>
       <c r="F29" s="12">
         <v>35</v>
       </c>
       <c r="G29" s="12">
         <v>42</v>
       </c>
       <c r="H29" s="12">
         <v>43</v>
       </c>
       <c r="I29" s="12">
@@ -2974,52 +3030,55 @@
       </c>
       <c r="W29" s="12">
         <v>45</v>
       </c>
       <c r="X29" s="12">
         <v>41</v>
       </c>
       <c r="Y29" s="12">
         <v>43</v>
       </c>
       <c r="Z29" s="12">
         <v>42</v>
       </c>
       <c r="AA29" s="12">
         <v>33</v>
       </c>
       <c r="AB29" s="12">
         <v>39</v>
       </c>
       <c r="AC29" s="12">
         <v>38</v>
       </c>
       <c r="AD29" s="12">
         <v>44</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="12">
         <v>175</v>
       </c>
       <c r="C30" s="12">
         <v>151</v>
       </c>
       <c r="D30" s="12">
         <v>143</v>
       </c>
       <c r="E30" s="12">
         <v>171</v>
       </c>
       <c r="F30" s="12">
         <v>158</v>
       </c>
       <c r="G30" s="12">
         <v>149</v>
       </c>
       <c r="H30" s="12">
         <v>171</v>
       </c>
       <c r="I30" s="12">
@@ -3066,52 +3125,55 @@
       </c>
       <c r="W30" s="12">
         <v>158</v>
       </c>
       <c r="X30" s="12">
         <v>138</v>
       </c>
       <c r="Y30" s="12">
         <v>181</v>
       </c>
       <c r="Z30" s="12">
         <v>134</v>
       </c>
       <c r="AA30" s="12">
         <v>143</v>
       </c>
       <c r="AB30" s="12">
         <v>181</v>
       </c>
       <c r="AC30" s="12">
         <v>164</v>
       </c>
       <c r="AD30" s="12">
         <v>152</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="12">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="12">
         <v>75</v>
       </c>
       <c r="C31" s="12">
         <v>55</v>
       </c>
       <c r="D31" s="12">
         <v>57</v>
       </c>
       <c r="E31" s="12">
         <v>62</v>
       </c>
       <c r="F31" s="12">
         <v>50</v>
       </c>
       <c r="G31" s="12">
         <v>69</v>
       </c>
       <c r="H31" s="12">
         <v>44</v>
       </c>
       <c r="I31" s="12">
@@ -3158,85 +3220,88 @@
       </c>
       <c r="W31" s="12">
         <v>56</v>
       </c>
       <c r="X31" s="12">
         <v>63</v>
       </c>
       <c r="Y31" s="12">
         <v>65</v>
       </c>
       <c r="Z31" s="12">
         <v>46</v>
       </c>
       <c r="AA31" s="12">
         <v>43</v>
       </c>
       <c r="AB31" s="12">
         <v>71</v>
       </c>
       <c r="AC31" s="12">
         <v>56</v>
       </c>
       <c r="AD31" s="12">
         <v>56</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="12">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="12">
         <v>35</v>
       </c>
       <c r="C33" s="12">
         <v>26</v>
       </c>
       <c r="D33" s="12">
         <v>37</v>
       </c>
       <c r="E33" s="12">
         <v>34</v>
       </c>
       <c r="F33" s="12">
         <v>29</v>
       </c>
       <c r="G33" s="12">
         <v>31</v>
       </c>
       <c r="H33" s="12">
         <v>27</v>
       </c>
       <c r="I33" s="12">
@@ -3283,52 +3348,55 @@
       </c>
       <c r="W33" s="12">
         <v>28</v>
       </c>
       <c r="X33" s="12">
         <v>28</v>
       </c>
       <c r="Y33" s="12">
         <v>37</v>
       </c>
       <c r="Z33" s="12">
         <v>21</v>
       </c>
       <c r="AA33" s="12">
         <v>28</v>
       </c>
       <c r="AB33" s="12">
         <v>27</v>
       </c>
       <c r="AC33" s="12">
         <v>26</v>
       </c>
       <c r="AD33" s="12">
         <v>35</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="12">
         <v>4</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>4</v>
       </c>
       <c r="G34" s="12">
         <v>3</v>
       </c>
       <c r="H34" s="12">
         <v>6</v>
       </c>
       <c r="I34" s="12">
@@ -3375,86 +3443,90 @@
       </c>
       <c r="W34" s="12">
         <v>6</v>
       </c>
       <c r="X34" s="12">
         <v>8</v>
       </c>
       <c r="Y34" s="12">
         <v>8</v>
       </c>
       <c r="Z34" s="12">
         <v>5</v>
       </c>
       <c r="AA34" s="12">
         <v>8</v>
       </c>
       <c r="AB34" s="12">
         <v>7</v>
       </c>
       <c r="AC34" s="12">
         <v>8</v>
       </c>
       <c r="AD34" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="43"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
       <c r="AD35" s="12"/>
-    </row>
-    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="12"/>
+    </row>
+    <row r="36" spans="1:31" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="12">
         <v>162</v>
       </c>
       <c r="C36" s="12">
         <v>141</v>
       </c>
       <c r="D36" s="12">
         <v>119</v>
       </c>
       <c r="E36" s="12">
         <v>139</v>
       </c>
       <c r="F36" s="12">
         <v>169</v>
       </c>
       <c r="G36" s="12">
         <v>131</v>
       </c>
       <c r="H36" s="12">
         <v>149</v>
       </c>
       <c r="I36" s="12">
@@ -3501,86 +3573,90 @@
       </c>
       <c r="W36" s="12">
         <v>173</v>
       </c>
       <c r="X36" s="12">
         <v>123</v>
       </c>
       <c r="Y36" s="12">
         <v>179</v>
       </c>
       <c r="Z36" s="12">
         <v>138</v>
       </c>
       <c r="AA36" s="12">
         <v>134</v>
       </c>
       <c r="AB36" s="12">
         <v>165</v>
       </c>
       <c r="AC36" s="12">
         <v>155</v>
       </c>
       <c r="AD36" s="12">
         <v>142</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="12">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="12"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="12"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="12">
         <v>18</v>
       </c>
       <c r="C38" s="12">
         <v>21</v>
       </c>
       <c r="D38" s="12">
         <v>19</v>
       </c>
       <c r="E38" s="12">
         <v>28</v>
       </c>
       <c r="F38" s="12">
         <v>30</v>
       </c>
       <c r="G38" s="12">
         <v>18</v>
       </c>
       <c r="H38" s="12">
         <v>21</v>
       </c>
       <c r="I38" s="12">
@@ -3627,52 +3703,55 @@
       </c>
       <c r="W38" s="12">
         <v>23</v>
       </c>
       <c r="X38" s="12">
         <v>13</v>
       </c>
       <c r="Y38" s="12">
         <v>26</v>
       </c>
       <c r="Z38" s="12">
         <v>17</v>
       </c>
       <c r="AA38" s="12">
         <v>24</v>
       </c>
       <c r="AB38" s="12">
         <v>28</v>
       </c>
       <c r="AC38" s="12">
         <v>31</v>
       </c>
       <c r="AD38" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="12">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="2">
         <v>12</v>
       </c>
       <c r="C39" s="12">
         <v>8</v>
       </c>
       <c r="D39" s="12">
         <v>6</v>
       </c>
       <c r="E39" s="12">
         <v>6</v>
       </c>
       <c r="F39" s="12">
         <v>15</v>
       </c>
       <c r="G39" s="12">
         <v>6</v>
       </c>
       <c r="H39" s="12">
         <v>11</v>
       </c>
       <c r="I39" s="12">
@@ -3719,52 +3798,55 @@
       </c>
       <c r="W39" s="12">
         <v>10</v>
       </c>
       <c r="X39" s="12">
         <v>9</v>
       </c>
       <c r="Y39" s="12">
         <v>7</v>
       </c>
       <c r="Z39" s="12">
         <v>10</v>
       </c>
       <c r="AA39" s="12">
         <v>5</v>
       </c>
       <c r="AB39" s="12">
         <v>11</v>
       </c>
       <c r="AC39" s="12">
         <v>14</v>
       </c>
       <c r="AD39" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="2">
         <v>49</v>
       </c>
       <c r="C40" s="12">
         <v>42</v>
       </c>
       <c r="D40" s="12">
         <v>29</v>
       </c>
       <c r="E40" s="12">
         <v>29</v>
       </c>
       <c r="F40" s="12">
         <v>49</v>
       </c>
       <c r="G40" s="12">
         <v>43</v>
       </c>
       <c r="H40" s="12">
         <v>38</v>
       </c>
       <c r="I40" s="12">
@@ -3811,52 +3893,55 @@
       </c>
       <c r="W40" s="12">
         <v>41</v>
       </c>
       <c r="X40" s="12">
         <v>32</v>
       </c>
       <c r="Y40" s="12">
         <v>40</v>
       </c>
       <c r="Z40" s="12">
         <v>30</v>
       </c>
       <c r="AA40" s="12">
         <v>34</v>
       </c>
       <c r="AB40" s="12">
         <v>35</v>
       </c>
       <c r="AC40" s="12">
         <v>41</v>
       </c>
       <c r="AD40" s="12">
         <v>47</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="2">
         <v>12</v>
       </c>
       <c r="C41" s="12">
         <v>7</v>
       </c>
       <c r="D41" s="12">
         <v>11</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>13</v>
       </c>
       <c r="G41" s="12">
         <v>11</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
       </c>
       <c r="I41" s="12">
@@ -3903,52 +3988,55 @@
       </c>
       <c r="W41" s="12">
         <v>13</v>
       </c>
       <c r="X41" s="12">
         <v>15</v>
       </c>
       <c r="Y41" s="12">
         <v>17</v>
       </c>
       <c r="Z41" s="12">
         <v>12</v>
       </c>
       <c r="AA41" s="12">
         <v>13</v>
       </c>
       <c r="AB41" s="12">
         <v>6</v>
       </c>
       <c r="AC41" s="12">
         <v>12</v>
       </c>
       <c r="AD41" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="2">
         <v>19</v>
       </c>
       <c r="C42" s="12">
         <v>14</v>
       </c>
       <c r="D42" s="12">
         <v>18</v>
       </c>
       <c r="E42" s="12">
         <v>16</v>
       </c>
       <c r="F42" s="12">
         <v>13</v>
       </c>
       <c r="G42" s="12">
         <v>12</v>
       </c>
       <c r="H42" s="12">
         <v>11</v>
       </c>
       <c r="I42" s="12">
@@ -3995,52 +4083,55 @@
       </c>
       <c r="W42" s="12">
         <v>23</v>
       </c>
       <c r="X42" s="12">
         <v>16</v>
       </c>
       <c r="Y42" s="12">
         <v>22</v>
       </c>
       <c r="Z42" s="12">
         <v>13</v>
       </c>
       <c r="AA42" s="12">
         <v>15</v>
       </c>
       <c r="AB42" s="12">
         <v>21</v>
       </c>
       <c r="AC42" s="12">
         <v>16</v>
       </c>
       <c r="AD42" s="12">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="12">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="2">
         <v>27</v>
       </c>
       <c r="C43" s="12">
         <v>24</v>
       </c>
       <c r="D43" s="12">
         <v>16</v>
       </c>
       <c r="E43" s="12">
         <v>20</v>
       </c>
       <c r="F43" s="12">
         <v>21</v>
       </c>
       <c r="G43" s="12">
         <v>28</v>
       </c>
       <c r="H43" s="12">
         <v>31</v>
       </c>
       <c r="I43" s="12">
@@ -4087,52 +4178,55 @@
       </c>
       <c r="W43" s="12">
         <v>34</v>
       </c>
       <c r="X43" s="12">
         <v>18</v>
       </c>
       <c r="Y43" s="12">
         <v>38</v>
       </c>
       <c r="Z43" s="12">
         <v>34</v>
       </c>
       <c r="AA43" s="12">
         <v>21</v>
       </c>
       <c r="AB43" s="12">
         <v>36</v>
       </c>
       <c r="AC43" s="12">
         <v>17</v>
       </c>
       <c r="AD43" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="18">
         <v>25</v>
       </c>
       <c r="C44" s="18">
         <v>25</v>
       </c>
       <c r="D44" s="18">
         <v>20</v>
       </c>
       <c r="E44" s="18">
         <v>27</v>
       </c>
       <c r="F44" s="18">
         <v>28</v>
       </c>
       <c r="G44" s="18">
         <v>13</v>
       </c>
       <c r="H44" s="18">
         <v>28</v>
       </c>
       <c r="I44" s="18">
@@ -4179,52 +4273,55 @@
       </c>
       <c r="W44" s="18">
         <v>29</v>
       </c>
       <c r="X44" s="18">
         <v>20</v>
       </c>
       <c r="Y44" s="18">
         <v>29</v>
       </c>
       <c r="Z44" s="18">
         <v>22</v>
       </c>
       <c r="AA44" s="18">
         <v>22</v>
       </c>
       <c r="AB44" s="18">
         <v>28</v>
       </c>
       <c r="AC44" s="18">
         <v>24</v>
       </c>
       <c r="AD44" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK49"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -4548,50 +4645,53 @@
       </c>
       <c r="W9" s="24">
         <v>9.33</v>
       </c>
       <c r="X9" s="24">
         <v>9.2899999999999991</v>
       </c>
       <c r="Y9" s="24">
         <v>9.39</v>
       </c>
       <c r="Z9" s="24">
         <v>8.52</v>
       </c>
       <c r="AA9" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="AB9" s="24">
         <v>9.25</v>
       </c>
       <c r="AC9" s="24">
         <v>9.27</v>
       </c>
       <c r="AD9" s="24">
         <v>9.31</v>
       </c>
+      <c r="AE9" s="24">
+        <v>9.5</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>10.16</v>
       </c>
       <c r="C10" s="24">
         <v>9.4</v>
       </c>
       <c r="D10" s="24">
         <v>8.98</v>
       </c>
       <c r="E10" s="24">
         <v>8.99</v>
       </c>
       <c r="F10" s="24">
         <v>8.9</v>
       </c>
       <c r="G10" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="H10" s="24">
         <v>8.83</v>
@@ -4640,50 +4740,53 @@
       </c>
       <c r="W10" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="X10" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y10" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="Z10" s="24">
         <v>8.2899999999999991</v>
       </c>
       <c r="AA10" s="24">
         <v>8.39</v>
       </c>
       <c r="AB10" s="24">
         <v>8.74</v>
       </c>
       <c r="AC10" s="24">
         <v>8.57</v>
       </c>
       <c r="AD10" s="24">
         <v>8.66</v>
       </c>
+      <c r="AE10" s="24">
+        <v>8.81</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>14.03</v>
       </c>
       <c r="C11" s="24">
         <v>11.51</v>
       </c>
       <c r="D11" s="24">
         <v>10.66</v>
       </c>
       <c r="E11" s="24">
         <v>10.44</v>
       </c>
       <c r="F11" s="24">
         <v>10.39</v>
       </c>
       <c r="G11" s="24">
         <v>10.35</v>
       </c>
       <c r="H11" s="24">
         <v>10.52</v>
@@ -4732,50 +4835,53 @@
       </c>
       <c r="W11" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="X11" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y11" s="24">
         <v>8.89</v>
       </c>
       <c r="Z11" s="24">
         <v>8.0399999999999991</v>
       </c>
       <c r="AA11" s="24">
         <v>7.69</v>
       </c>
       <c r="AB11" s="24">
         <v>7.8</v>
       </c>
       <c r="AC11" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="AD11" s="24">
         <v>8.48</v>
       </c>
+      <c r="AE11" s="24">
+        <v>8.7200000000000006</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>4.22</v>
       </c>
       <c r="C12" s="24">
         <v>3.28</v>
       </c>
       <c r="D12" s="24">
         <v>3.27</v>
       </c>
       <c r="E12" s="24">
         <v>3.83</v>
       </c>
       <c r="F12" s="24">
         <v>3.48</v>
       </c>
       <c r="G12" s="24">
         <v>4</v>
       </c>
       <c r="H12" s="24">
         <v>4.34</v>
@@ -4824,50 +4930,53 @@
       </c>
       <c r="W12" s="24">
         <v>5.25</v>
       </c>
       <c r="X12" s="24">
         <v>5.28</v>
       </c>
       <c r="Y12" s="24">
         <v>5.56</v>
       </c>
       <c r="Z12" s="24">
         <v>3.39</v>
       </c>
       <c r="AA12" s="24">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="24">
         <v>4.59</v>
       </c>
       <c r="AC12" s="24">
         <v>4.57</v>
       </c>
       <c r="AD12" s="24">
         <v>4.53</v>
       </c>
+      <c r="AE12" s="24">
+        <v>4.75</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4">
         <v>14.36</v>
       </c>
       <c r="C13" s="24">
         <v>11.45</v>
       </c>
       <c r="D13" s="24">
         <v>11.23</v>
       </c>
       <c r="E13" s="24">
         <v>11.01</v>
       </c>
       <c r="F13" s="24">
         <v>10.71</v>
       </c>
       <c r="G13" s="24">
         <v>10.89</v>
       </c>
       <c r="H13" s="24">
         <v>10.99</v>
@@ -4916,50 +5025,53 @@
       </c>
       <c r="W13" s="24">
         <v>11.13</v>
       </c>
       <c r="X13" s="24">
         <v>11.17</v>
       </c>
       <c r="Y13" s="24">
         <v>11.2</v>
       </c>
       <c r="Z13" s="24">
         <v>11.48</v>
       </c>
       <c r="AA13" s="24">
         <v>10.76</v>
       </c>
       <c r="AB13" s="24">
         <v>10.74</v>
       </c>
       <c r="AC13" s="24">
         <v>10.73</v>
       </c>
       <c r="AD13" s="24">
         <v>11</v>
       </c>
+      <c r="AE13" s="24">
+        <v>11.25</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>11.7</v>
       </c>
       <c r="C14" s="24">
         <v>11.24</v>
       </c>
       <c r="D14" s="24">
         <v>10.66</v>
       </c>
       <c r="E14" s="24">
         <v>10.94</v>
       </c>
       <c r="F14" s="24">
         <v>10.85</v>
       </c>
       <c r="G14" s="24">
         <v>10.76</v>
       </c>
       <c r="H14" s="24">
         <v>10.85</v>
@@ -5008,50 +5120,53 @@
       </c>
       <c r="W14" s="24">
         <v>10.39</v>
       </c>
       <c r="X14" s="24">
         <v>10.31</v>
       </c>
       <c r="Y14" s="24">
         <v>10.46</v>
       </c>
       <c r="Z14" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA14" s="24">
         <v>9.75</v>
       </c>
       <c r="AB14" s="24">
         <v>10.58</v>
       </c>
       <c r="AC14" s="24">
         <v>10.78</v>
       </c>
       <c r="AD14" s="24">
         <v>10.67</v>
       </c>
+      <c r="AE14" s="24">
+        <v>10.92</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>15.32</v>
       </c>
       <c r="C15" s="24">
         <v>13.71</v>
       </c>
       <c r="D15" s="24">
         <v>12.98</v>
       </c>
       <c r="E15" s="24">
         <v>12.99</v>
       </c>
       <c r="F15" s="24">
         <v>12.42</v>
       </c>
       <c r="G15" s="24">
         <v>12.78</v>
       </c>
       <c r="H15" s="24">
         <v>12.23</v>
@@ -5099,87 +5214,91 @@
         <v>10.86</v>
       </c>
       <c r="W15" s="24">
         <v>10.92</v>
       </c>
       <c r="X15" s="24">
         <v>11.15</v>
       </c>
       <c r="Y15" s="24">
         <v>11.33</v>
       </c>
       <c r="Z15" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="AA15" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AB15" s="24">
         <v>11.47</v>
       </c>
       <c r="AC15" s="24">
         <v>11.6</v>
       </c>
       <c r="AD15" s="24">
         <v>11.61</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>11.68</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
       <c r="AD16" s="24"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="24"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>10.67</v>
       </c>
       <c r="C17" s="24">
         <v>10.42</v>
       </c>
       <c r="D17" s="24">
         <v>10.73</v>
       </c>
       <c r="E17" s="24">
         <v>11.26</v>
       </c>
       <c r="F17" s="24">
         <v>11.42</v>
       </c>
       <c r="G17" s="24">
         <v>11.23</v>
       </c>
       <c r="H17" s="24">
         <v>11.01</v>
       </c>
       <c r="I17" s="24">
@@ -5226,52 +5345,55 @@
       </c>
       <c r="W17" s="24">
         <v>11.53</v>
       </c>
       <c r="X17" s="24">
         <v>11.28</v>
       </c>
       <c r="Y17" s="24">
         <v>11.42</v>
       </c>
       <c r="Z17" s="24">
         <v>7.92</v>
       </c>
       <c r="AA17" s="24">
         <v>9.86</v>
       </c>
       <c r="AB17" s="24">
         <v>10.43</v>
       </c>
       <c r="AC17" s="24">
         <v>10.89</v>
       </c>
       <c r="AD17" s="24">
         <v>11.26</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="24">
+        <v>11.69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="4">
         <v>8.98</v>
       </c>
       <c r="C18" s="24">
         <v>7.76</v>
       </c>
       <c r="D18" s="24">
         <v>6.66</v>
       </c>
       <c r="E18" s="24">
         <v>6.16</v>
       </c>
       <c r="F18" s="24">
         <v>7.19</v>
       </c>
       <c r="G18" s="24">
         <v>6.76</v>
       </c>
       <c r="H18" s="24">
         <v>7.11</v>
       </c>
       <c r="I18" s="24">
@@ -5318,52 +5440,55 @@
       </c>
       <c r="W18" s="24">
         <v>7.88</v>
       </c>
       <c r="X18" s="24">
         <v>7.82</v>
       </c>
       <c r="Y18" s="24">
         <v>7.62</v>
       </c>
       <c r="Z18" s="24">
         <v>7.97</v>
       </c>
       <c r="AA18" s="24">
         <v>6.28</v>
       </c>
       <c r="AB18" s="24">
         <v>7.11</v>
       </c>
       <c r="AC18" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="AD18" s="24">
         <v>7.32</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="24">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="4">
         <v>11.12</v>
       </c>
       <c r="C19" s="24">
         <v>10.62</v>
       </c>
       <c r="D19" s="24">
         <v>9.23</v>
       </c>
       <c r="E19" s="24">
         <v>8.6199999999999992</v>
       </c>
       <c r="F19" s="24">
         <v>9.08</v>
       </c>
       <c r="G19" s="24">
         <v>9.24</v>
       </c>
       <c r="H19" s="24">
         <v>9.1</v>
       </c>
       <c r="I19" s="24">
@@ -5410,52 +5535,55 @@
       </c>
       <c r="W19" s="24">
         <v>8.85</v>
       </c>
       <c r="X19" s="24">
         <v>8.73</v>
       </c>
       <c r="Y19" s="24">
         <v>8.75</v>
       </c>
       <c r="Z19" s="24">
         <v>6.98</v>
       </c>
       <c r="AA19" s="24">
         <v>7.8</v>
       </c>
       <c r="AB19" s="24">
         <v>7.94</v>
       </c>
       <c r="AC19" s="24">
         <v>8.43</v>
       </c>
       <c r="AD19" s="24">
         <v>8.94</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="24">
         <v>6.34</v>
       </c>
       <c r="C20" s="24">
         <v>5.89</v>
       </c>
       <c r="D20" s="24">
         <v>6.16</v>
       </c>
       <c r="E20" s="24">
         <v>6.34</v>
       </c>
       <c r="F20" s="24">
         <v>6.41</v>
       </c>
       <c r="G20" s="24">
         <v>6.28</v>
       </c>
       <c r="H20" s="24">
         <v>6.23</v>
       </c>
       <c r="I20" s="24">
@@ -5502,52 +5630,55 @@
       </c>
       <c r="W20" s="24">
         <v>8.19</v>
       </c>
       <c r="X20" s="24">
         <v>8.32</v>
       </c>
       <c r="Y20" s="24">
         <v>8.4700000000000006</v>
       </c>
       <c r="Z20" s="24">
         <v>7.13</v>
       </c>
       <c r="AA20" s="24">
         <v>8.3699999999999992</v>
       </c>
       <c r="AB20" s="24">
         <v>7.37</v>
       </c>
       <c r="AC20" s="24">
         <v>7.72</v>
       </c>
       <c r="AD20" s="24">
         <v>7.08</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="24">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="24">
         <v>10.41</v>
       </c>
       <c r="C21" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="D21" s="24">
         <v>9.4700000000000006</v>
       </c>
       <c r="E21" s="24">
         <v>9.35</v>
       </c>
       <c r="F21" s="24">
         <v>8.89</v>
       </c>
       <c r="G21" s="24">
         <v>8.5399999999999991</v>
       </c>
       <c r="H21" s="24">
         <v>8.17</v>
       </c>
       <c r="I21" s="24">
@@ -5594,52 +5725,55 @@
       </c>
       <c r="W21" s="24">
         <v>8.61</v>
       </c>
       <c r="X21" s="24">
         <v>8.67</v>
       </c>
       <c r="Y21" s="24">
         <v>8.98</v>
       </c>
       <c r="Z21" s="24">
         <v>7.64</v>
       </c>
       <c r="AA21" s="24">
         <v>8.58</v>
       </c>
       <c r="AB21" s="24">
         <v>9.83</v>
       </c>
       <c r="AC21" s="24">
         <v>9.7899999999999991</v>
       </c>
       <c r="AD21" s="24">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="24">
+        <v>9.98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="24">
         <v>10.88</v>
       </c>
       <c r="C22" s="24">
         <v>10.58</v>
       </c>
       <c r="D22" s="24">
         <v>9.14</v>
       </c>
       <c r="E22" s="24">
         <v>8.93</v>
       </c>
       <c r="F22" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="G22" s="24">
         <v>9.27</v>
       </c>
       <c r="H22" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I22" s="24">
@@ -5686,52 +5820,55 @@
       </c>
       <c r="W22" s="24">
         <v>11.1</v>
       </c>
       <c r="X22" s="24">
         <v>10.79</v>
       </c>
       <c r="Y22" s="24">
         <v>11.2</v>
       </c>
       <c r="Z22" s="24">
         <v>14.25</v>
       </c>
       <c r="AA22" s="24">
         <v>12.1</v>
       </c>
       <c r="AB22" s="24">
         <v>13.19</v>
       </c>
       <c r="AC22" s="24">
         <v>11.73</v>
       </c>
       <c r="AD22" s="24">
         <v>11.56</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="24">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="24">
         <v>8</v>
       </c>
       <c r="C23" s="24">
         <v>8.2799999999999994</v>
       </c>
       <c r="D23" s="24">
         <v>7.64</v>
       </c>
       <c r="E23" s="24">
         <v>7.95</v>
       </c>
       <c r="F23" s="24">
         <v>8.17</v>
       </c>
       <c r="G23" s="24">
         <v>7.53</v>
       </c>
       <c r="H23" s="24">
         <v>7.75</v>
       </c>
       <c r="I23" s="24">
@@ -5778,86 +5915,90 @@
       </c>
       <c r="W23" s="24">
         <v>8.0299999999999994</v>
       </c>
       <c r="X23" s="24">
         <v>7.92</v>
       </c>
       <c r="Y23" s="24">
         <v>8.07</v>
       </c>
       <c r="Z23" s="24">
         <v>7.55</v>
       </c>
       <c r="AA23" s="24">
         <v>7.95</v>
       </c>
       <c r="AB23" s="24">
         <v>8.5</v>
       </c>
       <c r="AC23" s="24">
         <v>8.51</v>
       </c>
       <c r="AD23" s="24">
         <v>8.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="24">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
       <c r="AD24" s="24"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="24"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="24">
         <v>11.31</v>
       </c>
       <c r="C25" s="24">
         <v>10.31</v>
       </c>
       <c r="D25" s="24">
         <v>9.86</v>
       </c>
       <c r="E25" s="24">
         <v>9.9</v>
       </c>
       <c r="F25" s="24">
         <v>9.76</v>
       </c>
       <c r="G25" s="24">
         <v>9.6999999999999993</v>
       </c>
       <c r="H25" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I25" s="24">
@@ -5904,52 +6045,55 @@
       </c>
       <c r="W25" s="24">
         <v>9.4</v>
       </c>
       <c r="X25" s="24">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y25" s="24">
         <v>9.48</v>
       </c>
       <c r="Z25" s="24">
         <v>8.56</v>
       </c>
       <c r="AA25" s="24">
         <v>8.81</v>
       </c>
       <c r="AB25" s="24">
         <v>9.2899999999999991</v>
       </c>
       <c r="AC25" s="24">
         <v>9.2799999999999994</v>
       </c>
       <c r="AD25" s="24">
         <v>9.36</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="24">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="24">
         <v>10.17</v>
       </c>
       <c r="C26" s="24">
         <v>9.41</v>
       </c>
       <c r="D26" s="24">
         <v>8.99</v>
       </c>
       <c r="E26" s="24">
         <v>8.99</v>
       </c>
       <c r="F26" s="24">
         <v>8.9</v>
       </c>
       <c r="G26" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="H26" s="24">
         <v>8.83</v>
       </c>
       <c r="I26" s="24">
@@ -5996,52 +6140,55 @@
       </c>
       <c r="W26" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="X26" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y26" s="24">
         <v>8.7799999999999994</v>
       </c>
       <c r="Z26" s="24">
         <v>8.2899999999999991</v>
       </c>
       <c r="AA26" s="24">
         <v>8.39</v>
       </c>
       <c r="AB26" s="24">
         <v>8.74</v>
       </c>
       <c r="AC26" s="24">
         <v>8.57</v>
       </c>
       <c r="AD26" s="24">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="24">
+        <v>8.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="24">
         <v>14.03</v>
       </c>
       <c r="C27" s="24">
         <v>11.51</v>
       </c>
       <c r="D27" s="24">
         <v>10.66</v>
       </c>
       <c r="E27" s="24">
         <v>10.44</v>
       </c>
       <c r="F27" s="24">
         <v>10.39</v>
       </c>
       <c r="G27" s="24">
         <v>10.35</v>
       </c>
       <c r="H27" s="24">
         <v>10.52</v>
       </c>
       <c r="I27" s="24">
@@ -6088,52 +6235,55 @@
       </c>
       <c r="W27" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="X27" s="24">
         <v>8.7200000000000006</v>
       </c>
       <c r="Y27" s="24">
         <v>8.89</v>
       </c>
       <c r="Z27" s="24">
         <v>8.0399999999999991</v>
       </c>
       <c r="AA27" s="24">
         <v>7.69</v>
       </c>
       <c r="AB27" s="24">
         <v>7.8</v>
       </c>
       <c r="AC27" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="AD27" s="24">
         <v>8.48</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="24">
+        <v>8.7200000000000006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="24">
         <v>4.22</v>
       </c>
       <c r="C28" s="24">
         <v>3.28</v>
       </c>
       <c r="D28" s="24">
         <v>3.27</v>
       </c>
       <c r="E28" s="24">
         <v>3.83</v>
       </c>
       <c r="F28" s="24">
         <v>3.48</v>
       </c>
       <c r="G28" s="24">
         <v>4</v>
       </c>
       <c r="H28" s="24">
         <v>4.34</v>
       </c>
       <c r="I28" s="24">
@@ -6180,52 +6330,55 @@
       </c>
       <c r="W28" s="24">
         <v>5.25</v>
       </c>
       <c r="X28" s="24">
         <v>5.28</v>
       </c>
       <c r="Y28" s="24">
         <v>5.56</v>
       </c>
       <c r="Z28" s="24">
         <v>3.39</v>
       </c>
       <c r="AA28" s="24">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="24">
         <v>4.59</v>
       </c>
       <c r="AC28" s="24">
         <v>4.57</v>
       </c>
       <c r="AD28" s="24">
         <v>4.53</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="24">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="24">
         <v>14.36</v>
       </c>
       <c r="C29" s="24">
         <v>11.45</v>
       </c>
       <c r="D29" s="24">
         <v>11.23</v>
       </c>
       <c r="E29" s="24">
         <v>11.01</v>
       </c>
       <c r="F29" s="24">
         <v>10.71</v>
       </c>
       <c r="G29" s="24">
         <v>10.89</v>
       </c>
       <c r="H29" s="24">
         <v>10.99</v>
       </c>
       <c r="I29" s="24">
@@ -6272,52 +6425,55 @@
       </c>
       <c r="W29" s="24">
         <v>11.13</v>
       </c>
       <c r="X29" s="24">
         <v>11.17</v>
       </c>
       <c r="Y29" s="24">
         <v>11.2</v>
       </c>
       <c r="Z29" s="24">
         <v>11.48</v>
       </c>
       <c r="AA29" s="24">
         <v>10.76</v>
       </c>
       <c r="AB29" s="24">
         <v>10.74</v>
       </c>
       <c r="AC29" s="24">
         <v>10.73</v>
       </c>
       <c r="AD29" s="24">
         <v>11</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="24">
+        <v>11.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="24">
         <v>11.7</v>
       </c>
       <c r="C30" s="24">
         <v>11.24</v>
       </c>
       <c r="D30" s="24">
         <v>10.66</v>
       </c>
       <c r="E30" s="24">
         <v>10.94</v>
       </c>
       <c r="F30" s="24">
         <v>10.85</v>
       </c>
       <c r="G30" s="24">
         <v>10.76</v>
       </c>
       <c r="H30" s="24">
         <v>10.85</v>
       </c>
       <c r="I30" s="24">
@@ -6364,52 +6520,55 @@
       </c>
       <c r="W30" s="24">
         <v>10.39</v>
       </c>
       <c r="X30" s="24">
         <v>10.31</v>
       </c>
       <c r="Y30" s="24">
         <v>10.46</v>
       </c>
       <c r="Z30" s="24">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA30" s="24">
         <v>9.75</v>
       </c>
       <c r="AB30" s="24">
         <v>10.58</v>
       </c>
       <c r="AC30" s="24">
         <v>10.78</v>
       </c>
       <c r="AD30" s="24">
         <v>10.67</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="24">
+        <v>10.92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="24">
         <v>15.32</v>
       </c>
       <c r="C31" s="24">
         <v>13.71</v>
       </c>
       <c r="D31" s="24">
         <v>12.98</v>
       </c>
       <c r="E31" s="24">
         <v>12.99</v>
       </c>
       <c r="F31" s="24">
         <v>12.42</v>
       </c>
       <c r="G31" s="24">
         <v>12.78</v>
       </c>
       <c r="H31" s="24">
         <v>12.23</v>
       </c>
       <c r="I31" s="24">
@@ -6456,86 +6615,90 @@
       </c>
       <c r="W31" s="24">
         <v>10.92</v>
       </c>
       <c r="X31" s="24">
         <v>11.15</v>
       </c>
       <c r="Y31" s="24">
         <v>11.33</v>
       </c>
       <c r="Z31" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="AA31" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AB31" s="24">
         <v>11.47</v>
       </c>
       <c r="AC31" s="24">
         <v>11.6</v>
       </c>
       <c r="AD31" s="24">
         <v>11.61</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="24">
+        <v>11.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="24"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="24">
         <v>14.44</v>
       </c>
       <c r="C33" s="24">
         <v>12.98</v>
       </c>
       <c r="D33" s="24">
         <v>13.77</v>
       </c>
       <c r="E33" s="24">
         <v>13.96</v>
       </c>
       <c r="F33" s="24">
         <v>13.59</v>
       </c>
       <c r="G33" s="24">
         <v>13.52</v>
       </c>
       <c r="H33" s="24">
         <v>13.18</v>
       </c>
       <c r="I33" s="24">
@@ -6582,52 +6745,55 @@
       </c>
       <c r="W33" s="24">
         <v>13.59</v>
       </c>
       <c r="X33" s="24">
         <v>13.46</v>
       </c>
       <c r="Y33" s="24">
         <v>13.63</v>
       </c>
       <c r="Z33" s="24">
         <v>8.81</v>
       </c>
       <c r="AA33" s="24">
         <v>10.78</v>
       </c>
       <c r="AB33" s="24">
         <v>10.98</v>
       </c>
       <c r="AC33" s="24">
         <v>11.06</v>
       </c>
       <c r="AD33" s="24">
         <v>11.82</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="24">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="24">
         <v>5.21</v>
       </c>
       <c r="C34" s="24">
         <v>6.68</v>
       </c>
       <c r="D34" s="24">
         <v>7.06</v>
       </c>
       <c r="E34" s="24">
         <v>6.63</v>
       </c>
       <c r="F34" s="24">
         <v>6.34</v>
       </c>
       <c r="G34" s="24">
         <v>5.96</v>
       </c>
       <c r="H34" s="24">
         <v>6.22</v>
       </c>
       <c r="I34" s="24">
@@ -6674,86 +6840,90 @@
       </c>
       <c r="W34" s="24">
         <v>7.87</v>
       </c>
       <c r="X34" s="24">
         <v>8.16</v>
       </c>
       <c r="Y34" s="24">
         <v>8.3699999999999992</v>
       </c>
       <c r="Z34" s="24">
         <v>6.78</v>
       </c>
       <c r="AA34" s="24">
         <v>9.26</v>
       </c>
       <c r="AB34" s="24">
         <v>9.3800000000000008</v>
       </c>
       <c r="AC34" s="24">
         <v>9.8699999999999992</v>
       </c>
       <c r="AD34" s="24">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="24">
+        <v>10.029999999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
       <c r="AD35" s="24"/>
-    </row>
-    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="24"/>
+    </row>
+    <row r="36" spans="1:31" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="24">
         <v>9.26</v>
       </c>
       <c r="C36" s="24">
         <v>8.94</v>
       </c>
       <c r="D36" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="E36" s="24">
         <v>8.19</v>
       </c>
       <c r="F36" s="24">
         <v>8.48</v>
       </c>
       <c r="G36" s="24">
         <v>8.35</v>
       </c>
       <c r="H36" s="24">
         <v>8.39</v>
       </c>
       <c r="I36" s="24">
@@ -6800,86 +6970,90 @@
       </c>
       <c r="W36" s="24">
         <v>8.98</v>
       </c>
       <c r="X36" s="24">
         <v>8.84</v>
       </c>
       <c r="Y36" s="24">
         <v>8.9700000000000006</v>
       </c>
       <c r="Z36" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="AA36" s="24">
         <v>8.59</v>
       </c>
       <c r="AB36" s="24">
         <v>9.06</v>
       </c>
       <c r="AC36" s="24">
         <v>9.1999999999999993</v>
       </c>
       <c r="AD36" s="24">
         <v>9.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="24">
+        <v>9.24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="24"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="24">
         <v>7.08</v>
       </c>
       <c r="C38" s="24">
         <v>7.97</v>
       </c>
       <c r="D38" s="24">
         <v>7.81</v>
       </c>
       <c r="E38" s="24">
         <v>8.69</v>
       </c>
       <c r="F38" s="24">
         <v>9.34</v>
       </c>
       <c r="G38" s="24">
         <v>9.0299999999999994</v>
       </c>
       <c r="H38" s="24">
         <v>8.93</v>
       </c>
       <c r="I38" s="24">
@@ -6926,52 +7100,55 @@
       </c>
       <c r="W38" s="24">
         <v>9.5299999999999994</v>
       </c>
       <c r="X38" s="24">
         <v>9.16</v>
       </c>
       <c r="Y38" s="24">
         <v>9.27</v>
       </c>
       <c r="Z38" s="24">
         <v>7.04</v>
       </c>
       <c r="AA38" s="24">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB38" s="24">
         <v>9.8800000000000008</v>
       </c>
       <c r="AC38" s="24">
         <v>10.72</v>
       </c>
       <c r="AD38" s="24">
         <v>10.72</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="24">
+        <v>11.08</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="4">
         <v>8.98</v>
       </c>
       <c r="C39" s="24">
         <v>7.76</v>
       </c>
       <c r="D39" s="24">
         <v>6.66</v>
       </c>
       <c r="E39" s="24">
         <v>6.16</v>
       </c>
       <c r="F39" s="24">
         <v>7.19</v>
       </c>
       <c r="G39" s="24">
         <v>6.76</v>
       </c>
       <c r="H39" s="24">
         <v>7.11</v>
       </c>
       <c r="I39" s="24">
@@ -7018,52 +7195,55 @@
       </c>
       <c r="W39" s="24">
         <v>7.88</v>
       </c>
       <c r="X39" s="24">
         <v>7.82</v>
       </c>
       <c r="Y39" s="24">
         <v>7.62</v>
       </c>
       <c r="Z39" s="24">
         <v>7.97</v>
       </c>
       <c r="AA39" s="24">
         <v>6.28</v>
       </c>
       <c r="AB39" s="24">
         <v>7.11</v>
       </c>
       <c r="AC39" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="AD39" s="24">
         <v>7.32</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="24">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4">
         <v>11.12</v>
       </c>
       <c r="C40" s="24">
         <v>10.62</v>
       </c>
       <c r="D40" s="24">
         <v>9.23</v>
       </c>
       <c r="E40" s="24">
         <v>8.6199999999999992</v>
       </c>
       <c r="F40" s="24">
         <v>9.08</v>
       </c>
       <c r="G40" s="24">
         <v>9.24</v>
       </c>
       <c r="H40" s="24">
         <v>9.1</v>
       </c>
       <c r="I40" s="24">
@@ -7110,52 +7290,55 @@
       </c>
       <c r="W40" s="24">
         <v>8.85</v>
       </c>
       <c r="X40" s="24">
         <v>8.73</v>
       </c>
       <c r="Y40" s="24">
         <v>8.75</v>
       </c>
       <c r="Z40" s="24">
         <v>6.98</v>
       </c>
       <c r="AA40" s="24">
         <v>7.8</v>
       </c>
       <c r="AB40" s="24">
         <v>7.94</v>
       </c>
       <c r="AC40" s="24">
         <v>8.43</v>
       </c>
       <c r="AD40" s="24">
         <v>8.94</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="24">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="4">
         <v>6.83</v>
       </c>
       <c r="C41" s="24">
         <v>5.55</v>
       </c>
       <c r="D41" s="24">
         <v>5.77</v>
       </c>
       <c r="E41" s="24">
         <v>6.22</v>
       </c>
       <c r="F41" s="24">
         <v>6.44</v>
       </c>
       <c r="G41" s="24">
         <v>6.42</v>
       </c>
       <c r="H41" s="24">
         <v>6.24</v>
       </c>
       <c r="I41" s="24">
@@ -7202,52 +7385,55 @@
       </c>
       <c r="W41" s="24">
         <v>8.32</v>
       </c>
       <c r="X41" s="24">
         <v>8.39</v>
       </c>
       <c r="Y41" s="24">
         <v>8.51</v>
       </c>
       <c r="Z41" s="24">
         <v>7.29</v>
       </c>
       <c r="AA41" s="24">
         <v>7.97</v>
       </c>
       <c r="AB41" s="24">
         <v>6.47</v>
       </c>
       <c r="AC41" s="24">
         <v>6.76</v>
       </c>
       <c r="AD41" s="24">
         <v>6.37</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="24">
+        <v>6.27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4">
         <v>10.41</v>
       </c>
       <c r="C42" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="D42" s="24">
         <v>9.4700000000000006</v>
       </c>
       <c r="E42" s="24">
         <v>9.35</v>
       </c>
       <c r="F42" s="24">
         <v>8.89</v>
       </c>
       <c r="G42" s="24">
         <v>8.5399999999999991</v>
       </c>
       <c r="H42" s="24">
         <v>8.17</v>
       </c>
       <c r="I42" s="24">
@@ -7294,52 +7480,55 @@
       </c>
       <c r="W42" s="24">
         <v>8.61</v>
       </c>
       <c r="X42" s="24">
         <v>8.67</v>
       </c>
       <c r="Y42" s="24">
         <v>8.98</v>
       </c>
       <c r="Z42" s="24">
         <v>7.64</v>
       </c>
       <c r="AA42" s="24">
         <v>8.58</v>
       </c>
       <c r="AB42" s="24">
         <v>9.83</v>
       </c>
       <c r="AC42" s="24">
         <v>9.7899999999999991</v>
       </c>
       <c r="AD42" s="24">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="24">
+        <v>9.98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4">
         <v>10.88</v>
       </c>
       <c r="C43" s="24">
         <v>10.58</v>
       </c>
       <c r="D43" s="24">
         <v>9.14</v>
       </c>
       <c r="E43" s="24">
         <v>8.93</v>
       </c>
       <c r="F43" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="G43" s="24">
         <v>9.27</v>
       </c>
       <c r="H43" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="I43" s="24">
@@ -7386,52 +7575,55 @@
       </c>
       <c r="W43" s="24">
         <v>11.1</v>
       </c>
       <c r="X43" s="24">
         <v>10.79</v>
       </c>
       <c r="Y43" s="24">
         <v>11.2</v>
       </c>
       <c r="Z43" s="24">
         <v>14.25</v>
       </c>
       <c r="AA43" s="24">
         <v>12.1</v>
       </c>
       <c r="AB43" s="24">
         <v>13.19</v>
       </c>
       <c r="AC43" s="24">
         <v>11.73</v>
       </c>
       <c r="AD43" s="24">
         <v>11.56</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="24">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="25">
         <v>8</v>
       </c>
       <c r="C44" s="25">
         <v>8.2799999999999994</v>
       </c>
       <c r="D44" s="25">
         <v>7.64</v>
       </c>
       <c r="E44" s="25">
         <v>7.95</v>
       </c>
       <c r="F44" s="25">
         <v>8.17</v>
       </c>
       <c r="G44" s="25">
         <v>7.53</v>
       </c>
       <c r="H44" s="25">
         <v>7.75</v>
       </c>
       <c r="I44" s="25">
@@ -7478,64 +7670,67 @@
       </c>
       <c r="W44" s="25">
         <v>8.0299999999999994</v>
       </c>
       <c r="X44" s="25">
         <v>7.92</v>
       </c>
       <c r="Y44" s="25">
         <v>8.07</v>
       </c>
       <c r="Z44" s="25">
         <v>7.55</v>
       </c>
       <c r="AA44" s="25">
         <v>7.95</v>
       </c>
       <c r="AB44" s="25">
         <v>8.5</v>
       </c>
       <c r="AC44" s="25">
         <v>8.51</v>
       </c>
       <c r="AD44" s="25">
         <v>8.02</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="25">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="24"/>
     </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="F46" s="24"/>
     </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="F47" s="24"/>
     </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="F48" s="24"/>
     </row>
     <row r="49" spans="6:6" ht="13.9" customHeight="1">
       <c r="F49" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
@@ -7860,50 +8055,53 @@
       </c>
       <c r="W9" s="12">
         <v>932</v>
       </c>
       <c r="X9" s="12">
         <v>825</v>
       </c>
       <c r="Y9" s="27">
         <v>1014</v>
       </c>
       <c r="Z9" s="27">
         <v>819</v>
       </c>
       <c r="AA9" s="27">
         <v>787</v>
       </c>
       <c r="AB9" s="27">
         <v>974</v>
       </c>
       <c r="AC9" s="27">
         <v>866</v>
       </c>
       <c r="AD9" s="27">
         <v>907</v>
       </c>
+      <c r="AE9" s="27">
+        <v>973</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="11">
         <v>450</v>
       </c>
       <c r="C10" s="27">
         <v>356</v>
       </c>
       <c r="D10" s="27">
         <v>362</v>
       </c>
       <c r="E10" s="27">
         <v>387</v>
       </c>
       <c r="F10" s="27">
         <v>378</v>
       </c>
       <c r="G10" s="27">
         <v>350</v>
       </c>
       <c r="H10" s="27">
         <v>404</v>
@@ -7952,50 +8150,53 @@
       </c>
       <c r="W10" s="12">
         <v>398</v>
       </c>
       <c r="X10" s="12">
         <v>380</v>
       </c>
       <c r="Y10" s="27">
         <v>423</v>
       </c>
       <c r="Z10" s="27">
         <v>378</v>
       </c>
       <c r="AA10" s="27">
         <v>350</v>
       </c>
       <c r="AB10" s="27">
         <v>428</v>
       </c>
       <c r="AC10" s="27">
         <v>356</v>
       </c>
       <c r="AD10" s="27">
         <v>409</v>
       </c>
+      <c r="AE10" s="27">
+        <v>423</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="11">
         <v>92</v>
       </c>
       <c r="C11" s="27">
         <v>54</v>
       </c>
       <c r="D11" s="27">
         <v>59</v>
       </c>
       <c r="E11" s="27">
         <v>62</v>
       </c>
       <c r="F11" s="27">
         <v>67</v>
       </c>
       <c r="G11" s="27">
         <v>64</v>
       </c>
       <c r="H11" s="27">
         <v>77</v>
@@ -8044,50 +8245,53 @@
       </c>
       <c r="W11" s="12">
         <v>59</v>
       </c>
       <c r="X11" s="12">
         <v>39</v>
       </c>
       <c r="Y11" s="27">
         <v>70</v>
       </c>
       <c r="Z11" s="27">
         <v>52</v>
       </c>
       <c r="AA11" s="27">
         <v>43</v>
       </c>
       <c r="AB11" s="27">
         <v>52</v>
       </c>
       <c r="AC11" s="27">
         <v>59</v>
       </c>
       <c r="AD11" s="27">
         <v>62</v>
       </c>
+      <c r="AE11" s="27">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="11">
         <v>4</v>
       </c>
       <c r="C12" s="27">
         <v>2</v>
       </c>
       <c r="D12" s="27">
         <v>3</v>
       </c>
       <c r="E12" s="27">
         <v>5</v>
       </c>
       <c r="F12" s="27">
         <v>2</v>
       </c>
       <c r="G12" s="27">
         <v>6</v>
       </c>
       <c r="H12" s="27">
         <v>6</v>
@@ -8136,50 +8340,53 @@
       </c>
       <c r="W12" s="12">
         <v>9</v>
       </c>
       <c r="X12" s="12">
         <v>5</v>
       </c>
       <c r="Y12" s="27">
         <v>8</v>
       </c>
       <c r="Z12" s="27">
         <v>3</v>
       </c>
       <c r="AA12" s="27">
         <v>5</v>
       </c>
       <c r="AB12" s="27">
         <v>4</v>
       </c>
       <c r="AC12" s="27">
         <v>4</v>
       </c>
       <c r="AD12" s="27">
         <v>4</v>
       </c>
+      <c r="AE12" s="27">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>53</v>
       </c>
       <c r="C13" s="27">
         <v>29</v>
       </c>
       <c r="D13" s="27">
         <v>40</v>
       </c>
       <c r="E13" s="27">
         <v>37</v>
       </c>
       <c r="F13" s="27">
         <v>35</v>
       </c>
       <c r="G13" s="27">
         <v>42</v>
       </c>
       <c r="H13" s="27">
         <v>43</v>
@@ -8228,50 +8435,53 @@
       </c>
       <c r="W13" s="12">
         <v>45</v>
       </c>
       <c r="X13" s="12">
         <v>41</v>
       </c>
       <c r="Y13" s="27">
         <v>43</v>
       </c>
       <c r="Z13" s="27">
         <v>42</v>
       </c>
       <c r="AA13" s="27">
         <v>33</v>
       </c>
       <c r="AB13" s="27">
         <v>39</v>
       </c>
       <c r="AC13" s="27">
         <v>38</v>
       </c>
       <c r="AD13" s="27">
         <v>44</v>
       </c>
+      <c r="AE13" s="27">
+        <v>44</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="11">
         <v>175</v>
       </c>
       <c r="C14" s="27">
         <v>151</v>
       </c>
       <c r="D14" s="27">
         <v>143</v>
       </c>
       <c r="E14" s="27">
         <v>171</v>
       </c>
       <c r="F14" s="27">
         <v>158</v>
       </c>
       <c r="G14" s="27">
         <v>149</v>
       </c>
       <c r="H14" s="27">
         <v>171</v>
@@ -8320,50 +8530,53 @@
       </c>
       <c r="W14" s="12">
         <v>158</v>
       </c>
       <c r="X14" s="12">
         <v>138</v>
       </c>
       <c r="Y14" s="27">
         <v>181</v>
       </c>
       <c r="Z14" s="27">
         <v>134</v>
       </c>
       <c r="AA14" s="27">
         <v>143</v>
       </c>
       <c r="AB14" s="27">
         <v>181</v>
       </c>
       <c r="AC14" s="27">
         <v>164</v>
       </c>
       <c r="AD14" s="27">
         <v>152</v>
       </c>
+      <c r="AE14" s="27">
+        <v>175</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="11">
         <v>75</v>
       </c>
       <c r="C15" s="27">
         <v>55</v>
       </c>
       <c r="D15" s="27">
         <v>57</v>
       </c>
       <c r="E15" s="27">
         <v>62</v>
       </c>
       <c r="F15" s="27">
         <v>50</v>
       </c>
       <c r="G15" s="27">
         <v>69</v>
       </c>
       <c r="H15" s="27">
         <v>44</v>
@@ -8410,88 +8623,92 @@
       <c r="V15" s="12">
         <v>64</v>
       </c>
       <c r="W15" s="12">
         <v>56</v>
       </c>
       <c r="X15" s="12">
         <v>63</v>
       </c>
       <c r="Y15" s="27">
         <v>65</v>
       </c>
       <c r="Z15" s="27">
         <v>46</v>
       </c>
       <c r="AA15" s="27">
         <v>43</v>
       </c>
       <c r="AB15" s="27">
         <v>71</v>
       </c>
       <c r="AC15" s="27">
         <v>56</v>
       </c>
       <c r="AD15" s="27">
+        <v>56</v>
+      </c>
+      <c r="AE15" s="27">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="27"/>
       <c r="Z16" s="27"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="27"/>
       <c r="AC16" s="27"/>
       <c r="AD16" s="27"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="27"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="11">
         <v>53</v>
       </c>
       <c r="C17" s="27">
         <v>47</v>
       </c>
       <c r="D17" s="27">
         <v>56</v>
       </c>
       <c r="E17" s="27">
         <v>62</v>
       </c>
       <c r="F17" s="27">
         <v>59</v>
       </c>
       <c r="G17" s="27">
         <v>49</v>
       </c>
       <c r="H17" s="27">
         <v>48</v>
       </c>
       <c r="I17" s="27">
@@ -8538,52 +8755,55 @@
       </c>
       <c r="W17" s="12">
         <v>51</v>
       </c>
       <c r="X17" s="12">
         <v>41</v>
       </c>
       <c r="Y17" s="27">
         <v>63</v>
       </c>
       <c r="Z17" s="27">
         <v>38</v>
       </c>
       <c r="AA17" s="27">
         <v>52</v>
       </c>
       <c r="AB17" s="27">
         <v>55</v>
       </c>
       <c r="AC17" s="27">
         <v>57</v>
       </c>
       <c r="AD17" s="27">
         <v>61</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="27">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="11">
         <v>12</v>
       </c>
       <c r="C18" s="27">
         <v>8</v>
       </c>
       <c r="D18" s="27">
         <v>6</v>
       </c>
       <c r="E18" s="27">
         <v>6</v>
       </c>
       <c r="F18" s="27">
         <v>15</v>
       </c>
       <c r="G18" s="27">
         <v>6</v>
       </c>
       <c r="H18" s="27">
         <v>11</v>
       </c>
       <c r="I18" s="27">
@@ -8630,52 +8850,55 @@
       </c>
       <c r="W18" s="12">
         <v>10</v>
       </c>
       <c r="X18" s="12">
         <v>9</v>
       </c>
       <c r="Y18" s="27">
         <v>7</v>
       </c>
       <c r="Z18" s="27">
         <v>10</v>
       </c>
       <c r="AA18" s="27">
         <v>5</v>
       </c>
       <c r="AB18" s="27">
         <v>11</v>
       </c>
       <c r="AC18" s="27">
         <v>14</v>
       </c>
       <c r="AD18" s="27">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="27">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="11">
         <v>49</v>
       </c>
       <c r="C19" s="27">
         <v>42</v>
       </c>
       <c r="D19" s="27">
         <v>29</v>
       </c>
       <c r="E19" s="27">
         <v>29</v>
       </c>
       <c r="F19" s="27">
         <v>49</v>
       </c>
       <c r="G19" s="27">
         <v>43</v>
       </c>
       <c r="H19" s="27">
         <v>38</v>
       </c>
       <c r="I19" s="27">
@@ -8722,52 +8945,55 @@
       </c>
       <c r="W19" s="12">
         <v>41</v>
       </c>
       <c r="X19" s="12">
         <v>32</v>
       </c>
       <c r="Y19" s="54">
         <v>40</v>
       </c>
       <c r="Z19" s="27">
         <v>30</v>
       </c>
       <c r="AA19" s="27">
         <v>34</v>
       </c>
       <c r="AB19" s="27">
         <v>35</v>
       </c>
       <c r="AC19" s="27">
         <v>41</v>
       </c>
       <c r="AD19" s="27">
         <v>47</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="11">
         <v>16</v>
       </c>
       <c r="C20" s="27">
         <v>13</v>
       </c>
       <c r="D20" s="27">
         <v>17</v>
       </c>
       <c r="E20" s="27">
         <v>17</v>
       </c>
       <c r="F20" s="27">
         <v>17</v>
       </c>
       <c r="G20" s="27">
         <v>14</v>
       </c>
       <c r="H20" s="27">
         <v>15</v>
       </c>
       <c r="I20" s="27">
@@ -8814,52 +9040,55 @@
       </c>
       <c r="W20" s="12">
         <v>19</v>
       </c>
       <c r="X20" s="12">
         <v>23</v>
       </c>
       <c r="Y20" s="27">
         <v>25</v>
       </c>
       <c r="Z20" s="27">
         <v>17</v>
       </c>
       <c r="AA20" s="27">
         <v>21</v>
       </c>
       <c r="AB20" s="27">
         <v>13</v>
       </c>
       <c r="AC20" s="27">
         <v>20</v>
       </c>
       <c r="AD20" s="27">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="27">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="11">
         <v>19</v>
       </c>
       <c r="C21" s="27">
         <v>14</v>
       </c>
       <c r="D21" s="27">
         <v>18</v>
       </c>
       <c r="E21" s="27">
         <v>16</v>
       </c>
       <c r="F21" s="27">
         <v>13</v>
       </c>
       <c r="G21" s="27">
         <v>12</v>
       </c>
       <c r="H21" s="27">
         <v>11</v>
       </c>
       <c r="I21" s="27">
@@ -8906,52 +9135,55 @@
       </c>
       <c r="W21" s="12">
         <v>23</v>
       </c>
       <c r="X21" s="12">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>22</v>
       </c>
       <c r="Z21" s="27">
         <v>13</v>
       </c>
       <c r="AA21" s="27">
         <v>15</v>
       </c>
       <c r="AB21" s="27">
         <v>21</v>
       </c>
       <c r="AC21" s="27">
         <v>16</v>
       </c>
       <c r="AD21" s="27">
         <v>12</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="27">
         <v>27</v>
       </c>
       <c r="C22" s="27">
         <v>24</v>
       </c>
       <c r="D22" s="27">
         <v>16</v>
       </c>
       <c r="E22" s="27">
         <v>20</v>
       </c>
       <c r="F22" s="27">
         <v>21</v>
       </c>
       <c r="G22" s="27">
         <v>28</v>
       </c>
       <c r="H22" s="27">
         <v>31</v>
       </c>
       <c r="I22" s="27">
@@ -8998,52 +9230,55 @@
       </c>
       <c r="W22" s="12">
         <v>34</v>
       </c>
       <c r="X22" s="12">
         <v>18</v>
       </c>
       <c r="Y22" s="27">
         <v>38</v>
       </c>
       <c r="Z22" s="27">
         <v>34</v>
       </c>
       <c r="AA22" s="27">
         <v>21</v>
       </c>
       <c r="AB22" s="27">
         <v>36</v>
       </c>
       <c r="AC22" s="27">
         <v>17</v>
       </c>
       <c r="AD22" s="27">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="27">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="27">
         <v>25</v>
       </c>
       <c r="C23" s="27">
         <v>25</v>
       </c>
       <c r="D23" s="27">
         <v>20</v>
       </c>
       <c r="E23" s="27">
         <v>27</v>
       </c>
       <c r="F23" s="27">
         <v>28</v>
       </c>
       <c r="G23" s="27">
         <v>13</v>
       </c>
       <c r="H23" s="27">
         <v>28</v>
       </c>
       <c r="I23" s="27">
@@ -9090,86 +9325,90 @@
       </c>
       <c r="W23" s="12">
         <v>29</v>
       </c>
       <c r="X23" s="12">
         <v>20</v>
       </c>
       <c r="Y23" s="27">
         <v>29</v>
       </c>
       <c r="Z23" s="27">
         <v>22</v>
       </c>
       <c r="AA23" s="27">
         <v>22</v>
       </c>
       <c r="AB23" s="27">
         <v>28</v>
       </c>
       <c r="AC23" s="27">
         <v>24</v>
       </c>
       <c r="AD23" s="27">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="27"/>
       <c r="AD24" s="27"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="27"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="27">
         <v>540</v>
       </c>
       <c r="C25" s="27">
         <v>413</v>
       </c>
       <c r="D25" s="27">
         <v>421</v>
       </c>
       <c r="E25" s="27">
         <v>484</v>
       </c>
       <c r="F25" s="27">
         <v>463</v>
       </c>
       <c r="G25" s="27">
         <v>431</v>
       </c>
       <c r="H25" s="27">
         <v>495</v>
       </c>
       <c r="I25" s="27">
@@ -9216,52 +9455,55 @@
       </c>
       <c r="W25" s="12">
         <v>446</v>
       </c>
       <c r="X25" s="12">
         <v>431</v>
       </c>
       <c r="Y25" s="27">
         <v>543</v>
       </c>
       <c r="Z25" s="27">
         <v>438</v>
       </c>
       <c r="AA25" s="27">
         <v>402</v>
       </c>
       <c r="AB25" s="27">
         <v>496</v>
       </c>
       <c r="AC25" s="27">
         <v>462</v>
       </c>
       <c r="AD25" s="27">
         <v>464</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="27">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="27">
         <v>215</v>
       </c>
       <c r="C26" s="27">
         <v>194</v>
       </c>
       <c r="D26" s="27">
         <v>171</v>
       </c>
       <c r="E26" s="27">
         <v>189</v>
       </c>
       <c r="F26" s="27">
         <v>193</v>
       </c>
       <c r="G26" s="27">
         <v>173</v>
       </c>
       <c r="H26" s="27">
         <v>220</v>
       </c>
       <c r="I26" s="27">
@@ -9308,52 +9550,55 @@
       </c>
       <c r="W26" s="12">
         <v>179</v>
       </c>
       <c r="X26" s="12">
         <v>187</v>
       </c>
       <c r="Y26" s="27">
         <v>216</v>
       </c>
       <c r="Z26" s="27">
         <v>195</v>
       </c>
       <c r="AA26" s="27">
         <v>186</v>
       </c>
       <c r="AB26" s="27">
         <v>196</v>
       </c>
       <c r="AC26" s="27">
         <v>186</v>
       </c>
       <c r="AD26" s="27">
         <v>203</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="27">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="27">
         <v>53</v>
       </c>
       <c r="C27" s="27">
         <v>20</v>
       </c>
       <c r="D27" s="27">
         <v>30</v>
       </c>
       <c r="E27" s="27">
         <v>33</v>
       </c>
       <c r="F27" s="27">
         <v>30</v>
       </c>
       <c r="G27" s="27">
         <v>25</v>
       </c>
       <c r="H27" s="27">
         <v>42</v>
       </c>
       <c r="I27" s="27">
@@ -9400,52 +9645,55 @@
       </c>
       <c r="W27" s="12">
         <v>30</v>
       </c>
       <c r="X27" s="12">
         <v>23</v>
       </c>
       <c r="Y27" s="27">
         <v>38</v>
       </c>
       <c r="Z27" s="27">
         <v>35</v>
       </c>
       <c r="AA27" s="27">
         <v>18</v>
       </c>
       <c r="AB27" s="27">
         <v>25</v>
       </c>
       <c r="AC27" s="27">
         <v>29</v>
       </c>
       <c r="AD27" s="27">
         <v>29</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="27">
         <v>4</v>
       </c>
       <c r="C28" s="27">
         <v>1</v>
       </c>
       <c r="D28" s="27">
         <v>1</v>
       </c>
       <c r="E28" s="27">
         <v>4</v>
       </c>
       <c r="F28" s="27">
         <v>1</v>
       </c>
       <c r="G28" s="27">
         <v>3</v>
       </c>
       <c r="H28" s="27">
         <v>2</v>
       </c>
       <c r="I28" s="27">
@@ -9486,52 +9734,55 @@
       <c r="V28" s="12">
         <v>1</v>
       </c>
       <c r="W28" s="12">
         <v>5</v>
       </c>
       <c r="X28" s="12">
         <v>2</v>
       </c>
       <c r="Y28" s="27">
         <v>3</v>
       </c>
       <c r="Z28" s="27"/>
       <c r="AA28" s="27">
         <v>3</v>
       </c>
       <c r="AB28" s="27">
         <v>2</v>
       </c>
       <c r="AC28" s="27">
         <v>3</v>
       </c>
       <c r="AD28" s="27">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="27">
         <v>28</v>
       </c>
       <c r="C29" s="27">
         <v>11</v>
       </c>
       <c r="D29" s="27">
         <v>30</v>
       </c>
       <c r="E29" s="27">
         <v>20</v>
       </c>
       <c r="F29" s="27">
         <v>19</v>
       </c>
       <c r="G29" s="27">
         <v>23</v>
       </c>
       <c r="H29" s="27">
         <v>23</v>
       </c>
       <c r="I29" s="27">
@@ -9578,52 +9829,55 @@
       </c>
       <c r="W29" s="12">
         <v>21</v>
       </c>
       <c r="X29" s="52">
         <v>18</v>
       </c>
       <c r="Y29" s="27">
         <v>26</v>
       </c>
       <c r="Z29" s="27">
         <v>21</v>
       </c>
       <c r="AA29" s="27">
         <v>16</v>
       </c>
       <c r="AB29" s="27">
         <v>22</v>
       </c>
       <c r="AC29" s="27">
         <v>15</v>
       </c>
       <c r="AD29" s="27">
         <v>23</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="27">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="27">
         <v>93</v>
       </c>
       <c r="C30" s="27">
         <v>68</v>
       </c>
       <c r="D30" s="27">
         <v>70</v>
       </c>
       <c r="E30" s="27">
         <v>99</v>
       </c>
       <c r="F30" s="27">
         <v>82</v>
       </c>
       <c r="G30" s="27">
         <v>73</v>
       </c>
       <c r="H30" s="27">
         <v>88</v>
       </c>
       <c r="I30" s="27">
@@ -9670,52 +9924,55 @@
       </c>
       <c r="W30" s="12">
         <v>68</v>
       </c>
       <c r="X30" s="12">
         <v>74</v>
       </c>
       <c r="Y30" s="27">
         <v>102</v>
       </c>
       <c r="Z30" s="27">
         <v>75</v>
       </c>
       <c r="AA30" s="27">
         <v>61</v>
       </c>
       <c r="AB30" s="27">
         <v>103</v>
       </c>
       <c r="AC30" s="27">
         <v>81</v>
       </c>
       <c r="AD30" s="27">
         <v>80</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="27">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="27">
         <v>35</v>
       </c>
       <c r="C31" s="27">
         <v>28</v>
       </c>
       <c r="D31" s="27">
         <v>33</v>
       </c>
       <c r="E31" s="27">
         <v>35</v>
       </c>
       <c r="F31" s="27">
         <v>30</v>
       </c>
       <c r="G31" s="27">
         <v>36</v>
       </c>
       <c r="H31" s="27">
         <v>22</v>
       </c>
       <c r="I31" s="27">
@@ -9762,86 +10019,90 @@
       </c>
       <c r="W31" s="12">
         <v>25</v>
       </c>
       <c r="X31" s="12">
         <v>30</v>
       </c>
       <c r="Y31" s="27">
         <v>30</v>
       </c>
       <c r="Z31" s="27">
         <v>23</v>
       </c>
       <c r="AA31" s="27">
         <v>20</v>
       </c>
       <c r="AB31" s="27">
         <v>43</v>
       </c>
       <c r="AC31" s="27">
         <v>30</v>
       </c>
       <c r="AD31" s="27">
         <v>33</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="27">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
       <c r="O32" s="27"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="27"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="27"/>
       <c r="Z32" s="27"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="27"/>
       <c r="AC32" s="27"/>
       <c r="AD32" s="27"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="27"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="27">
         <v>25</v>
       </c>
       <c r="C33" s="27">
         <v>25</v>
       </c>
       <c r="D33" s="27">
         <v>30</v>
       </c>
       <c r="E33" s="27">
         <v>30</v>
       </c>
       <c r="F33" s="27">
         <v>42</v>
       </c>
       <c r="G33" s="27">
         <v>30</v>
       </c>
       <c r="H33" s="27">
         <v>23</v>
       </c>
       <c r="I33" s="27">
@@ -9888,52 +10149,55 @@
       </c>
       <c r="W33" s="12">
         <v>26</v>
       </c>
       <c r="X33" s="12">
         <v>24</v>
       </c>
       <c r="Y33" s="27">
         <v>31</v>
       </c>
       <c r="Z33" s="27">
         <v>18</v>
       </c>
       <c r="AA33" s="27">
         <v>24</v>
       </c>
       <c r="AB33" s="27">
         <v>26</v>
       </c>
       <c r="AC33" s="27">
         <v>30</v>
       </c>
       <c r="AD33" s="27">
         <v>29</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="27">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="27">
         <v>7</v>
       </c>
       <c r="C34" s="27">
         <v>4</v>
       </c>
       <c r="D34" s="27"/>
       <c r="E34" s="27">
         <v>5</v>
       </c>
       <c r="F34" s="27">
         <v>9</v>
       </c>
       <c r="G34" s="27">
         <v>5</v>
       </c>
       <c r="H34" s="27">
         <v>5</v>
       </c>
       <c r="I34" s="27">
         <v>9</v>
       </c>
@@ -9978,52 +10242,55 @@
       </c>
       <c r="W34" s="12">
         <v>7</v>
       </c>
       <c r="X34" s="12">
         <v>7</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27">
         <v>5</v>
       </c>
       <c r="AA34" s="27">
         <v>4</v>
       </c>
       <c r="AB34" s="27">
         <v>8</v>
       </c>
       <c r="AC34" s="27">
         <v>7</v>
       </c>
       <c r="AD34" s="27">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="27">
         <v>28</v>
       </c>
       <c r="C35" s="27">
         <v>19</v>
       </c>
       <c r="D35" s="27">
         <v>17</v>
       </c>
       <c r="E35" s="27">
         <v>20</v>
       </c>
       <c r="F35" s="27">
         <v>21</v>
       </c>
       <c r="G35" s="27">
         <v>25</v>
       </c>
       <c r="H35" s="27">
         <v>20</v>
       </c>
       <c r="I35" s="27">
@@ -10070,52 +10337,55 @@
       </c>
       <c r="W35" s="12">
         <v>19</v>
       </c>
       <c r="X35" s="12">
         <v>18</v>
       </c>
       <c r="Y35" s="54">
         <v>27</v>
       </c>
       <c r="Z35" s="27">
         <v>17</v>
       </c>
       <c r="AA35" s="27">
         <v>22</v>
       </c>
       <c r="AB35" s="27">
         <v>18</v>
       </c>
       <c r="AC35" s="27">
         <v>29</v>
       </c>
       <c r="AD35" s="27">
         <v>25</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="27">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="27">
         <v>12</v>
       </c>
       <c r="C36" s="27">
         <v>8</v>
       </c>
       <c r="D36" s="27">
         <v>11</v>
       </c>
       <c r="E36" s="27">
         <v>8</v>
       </c>
       <c r="F36" s="27">
         <v>12</v>
       </c>
       <c r="G36" s="27">
         <v>8</v>
       </c>
       <c r="H36" s="27">
         <v>6</v>
       </c>
       <c r="I36" s="27">
@@ -10162,52 +10432,55 @@
       </c>
       <c r="W36" s="12">
         <v>10</v>
       </c>
       <c r="X36" s="12">
         <v>16</v>
       </c>
       <c r="Y36" s="27">
         <v>15</v>
       </c>
       <c r="Z36" s="27">
         <v>8</v>
       </c>
       <c r="AA36" s="27">
         <v>10</v>
       </c>
       <c r="AB36" s="27">
         <v>5</v>
       </c>
       <c r="AC36" s="27">
         <v>11</v>
       </c>
       <c r="AD36" s="27">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="27">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="27">
         <v>12</v>
       </c>
       <c r="C37" s="27">
         <v>8</v>
       </c>
       <c r="D37" s="27">
         <v>11</v>
       </c>
       <c r="E37" s="27">
         <v>11</v>
       </c>
       <c r="F37" s="27">
         <v>3</v>
       </c>
       <c r="G37" s="27">
         <v>9</v>
       </c>
       <c r="H37" s="27">
         <v>9</v>
       </c>
       <c r="I37" s="27">
@@ -10254,52 +10527,55 @@
       </c>
       <c r="W37" s="12">
         <v>13</v>
       </c>
       <c r="X37" s="12">
         <v>9</v>
       </c>
       <c r="Y37" s="27">
         <v>11</v>
       </c>
       <c r="Z37" s="27">
         <v>11</v>
       </c>
       <c r="AA37" s="27">
         <v>12</v>
       </c>
       <c r="AB37" s="27">
         <v>13</v>
       </c>
       <c r="AC37" s="27">
         <v>10</v>
       </c>
       <c r="AD37" s="27">
         <v>7</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="27">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="27">
         <v>17</v>
       </c>
       <c r="C38" s="27">
         <v>15</v>
       </c>
       <c r="D38" s="27">
         <v>7</v>
       </c>
       <c r="E38" s="27">
         <v>14</v>
       </c>
       <c r="F38" s="27">
         <v>8</v>
       </c>
       <c r="G38" s="27">
         <v>12</v>
       </c>
       <c r="H38" s="27">
         <v>17</v>
       </c>
       <c r="I38" s="27">
@@ -10346,52 +10622,55 @@
       </c>
       <c r="W38" s="12">
         <v>22</v>
       </c>
       <c r="X38" s="12">
         <v>10</v>
       </c>
       <c r="Y38" s="27">
         <v>22</v>
       </c>
       <c r="Z38" s="27">
         <v>18</v>
       </c>
       <c r="AA38" s="27">
         <v>10</v>
       </c>
       <c r="AB38" s="27">
         <v>19</v>
       </c>
       <c r="AC38" s="27">
         <v>10</v>
       </c>
       <c r="AD38" s="27">
         <v>15</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="27">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="27">
         <v>11</v>
       </c>
       <c r="C39" s="27">
         <v>12</v>
       </c>
       <c r="D39" s="27">
         <v>10</v>
       </c>
       <c r="E39" s="27">
         <v>16</v>
       </c>
       <c r="F39" s="27">
         <v>13</v>
       </c>
       <c r="G39" s="27">
         <v>9</v>
       </c>
       <c r="H39" s="27">
         <v>18</v>
       </c>
       <c r="I39" s="27">
@@ -10438,86 +10717,90 @@
       </c>
       <c r="W39" s="12">
         <v>21</v>
       </c>
       <c r="X39" s="12">
         <v>13</v>
       </c>
       <c r="Y39" s="27">
         <v>20</v>
       </c>
       <c r="Z39" s="27">
         <v>12</v>
       </c>
       <c r="AA39" s="27">
         <v>16</v>
       </c>
       <c r="AB39" s="27">
         <v>16</v>
       </c>
       <c r="AC39" s="27">
         <v>21</v>
       </c>
       <c r="AD39" s="27">
         <v>9</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="27">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
       <c r="D40" s="44"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
       <c r="N40" s="44"/>
       <c r="O40" s="49"/>
       <c r="P40" s="43"/>
       <c r="Q40" s="43"/>
       <c r="R40" s="43"/>
       <c r="S40" s="43"/>
       <c r="T40" s="43"/>
       <c r="U40" s="43"/>
       <c r="V40" s="43"/>
       <c r="W40" s="43"/>
       <c r="X40" s="43"/>
       <c r="Y40" s="43"/>
       <c r="Z40" s="43"/>
       <c r="AA40" s="43"/>
       <c r="AB40" s="43"/>
       <c r="AC40" s="27"/>
       <c r="AD40" s="27"/>
-    </row>
-    <row r="41" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="27"/>
+    </row>
+    <row r="41" spans="1:31" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="27">
         <v>510</v>
       </c>
       <c r="C41" s="27">
         <v>407</v>
       </c>
       <c r="D41" s="27">
         <v>405</v>
       </c>
       <c r="E41" s="27">
         <v>417</v>
       </c>
       <c r="F41" s="27">
         <v>429</v>
       </c>
       <c r="G41" s="27">
         <v>414</v>
       </c>
       <c r="H41" s="27">
         <v>432</v>
       </c>
       <c r="I41" s="27">
@@ -10564,52 +10847,55 @@
       </c>
       <c r="W41" s="12">
         <v>486</v>
       </c>
       <c r="X41" s="12">
         <v>394</v>
       </c>
       <c r="Y41" s="27">
         <v>471</v>
       </c>
       <c r="Z41" s="27">
         <v>381</v>
       </c>
       <c r="AA41" s="27">
         <v>385</v>
       </c>
       <c r="AB41" s="27">
         <v>478</v>
       </c>
       <c r="AC41" s="27">
         <v>404</v>
       </c>
       <c r="AD41" s="27">
         <v>443</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="27">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="27">
         <v>235</v>
       </c>
       <c r="C42" s="27">
         <v>162</v>
       </c>
       <c r="D42" s="27">
         <v>191</v>
       </c>
       <c r="E42" s="27">
         <v>198</v>
       </c>
       <c r="F42" s="27">
         <v>185</v>
       </c>
       <c r="G42" s="27">
         <v>177</v>
       </c>
       <c r="H42" s="27">
         <v>184</v>
       </c>
       <c r="I42" s="27">
@@ -10656,52 +10942,55 @@
       </c>
       <c r="W42" s="12">
         <v>219</v>
       </c>
       <c r="X42" s="12">
         <v>193</v>
       </c>
       <c r="Y42" s="27">
         <v>207</v>
       </c>
       <c r="Z42" s="27">
         <v>183</v>
       </c>
       <c r="AA42" s="27">
         <v>164</v>
       </c>
       <c r="AB42" s="27">
         <v>232</v>
       </c>
       <c r="AC42" s="27">
         <v>170</v>
       </c>
       <c r="AD42" s="27">
         <v>206</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="27">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="27">
         <v>39</v>
       </c>
       <c r="C43" s="27">
         <v>34</v>
       </c>
       <c r="D43" s="27">
         <v>29</v>
       </c>
       <c r="E43" s="27">
         <v>29</v>
       </c>
       <c r="F43" s="27">
         <v>37</v>
       </c>
       <c r="G43" s="27">
         <v>39</v>
       </c>
       <c r="H43" s="27">
         <v>35</v>
       </c>
       <c r="I43" s="27">
@@ -10748,52 +11037,55 @@
       </c>
       <c r="W43" s="12">
         <v>29</v>
       </c>
       <c r="X43" s="12">
         <v>16</v>
       </c>
       <c r="Y43" s="27">
         <v>32</v>
       </c>
       <c r="Z43" s="27">
         <v>17</v>
       </c>
       <c r="AA43" s="27">
         <v>25</v>
       </c>
       <c r="AB43" s="27">
         <v>27</v>
       </c>
       <c r="AC43" s="27">
         <v>30</v>
       </c>
       <c r="AD43" s="27">
         <v>33</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="27">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="27">
         <v>1</v>
       </c>
       <c r="D44" s="27">
         <v>2</v>
       </c>
       <c r="E44" s="27">
         <v>1</v>
       </c>
       <c r="F44" s="27">
         <v>1</v>
       </c>
       <c r="G44" s="27">
         <v>3</v>
       </c>
       <c r="H44" s="27">
         <v>4</v>
       </c>
       <c r="I44" s="27">
         <v>3</v>
       </c>
@@ -10836,52 +11128,55 @@
       </c>
       <c r="W44" s="12">
         <v>4</v>
       </c>
       <c r="X44" s="12">
         <v>3</v>
       </c>
       <c r="Y44" s="27">
         <v>5</v>
       </c>
       <c r="Z44" s="27">
         <v>3</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27">
         <v>2</v>
       </c>
       <c r="AC44" s="27">
         <v>1</v>
       </c>
       <c r="AD44" s="27">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="11">
         <v>25</v>
       </c>
       <c r="C45" s="27">
         <v>18</v>
       </c>
       <c r="D45" s="27">
         <v>10</v>
       </c>
       <c r="E45" s="27">
         <v>17</v>
       </c>
       <c r="F45" s="27">
         <v>16</v>
       </c>
       <c r="G45" s="27">
         <v>19</v>
       </c>
       <c r="H45" s="27">
         <v>20</v>
       </c>
       <c r="I45" s="27">
@@ -10928,52 +11223,55 @@
       </c>
       <c r="W45" s="12">
         <v>24</v>
       </c>
       <c r="X45" s="12">
         <v>23</v>
       </c>
       <c r="Y45" s="27">
         <v>17</v>
       </c>
       <c r="Z45" s="27">
         <v>21</v>
       </c>
       <c r="AA45" s="27">
         <v>17</v>
       </c>
       <c r="AB45" s="27">
         <v>17</v>
       </c>
       <c r="AC45" s="27">
         <v>23</v>
       </c>
       <c r="AD45" s="27">
         <v>21</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE45" s="27">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="A46" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="11">
         <v>82</v>
       </c>
       <c r="C46" s="27">
         <v>83</v>
       </c>
       <c r="D46" s="27">
         <v>73</v>
       </c>
       <c r="E46" s="27">
         <v>72</v>
       </c>
       <c r="F46" s="27">
         <v>76</v>
       </c>
       <c r="G46" s="27">
         <v>76</v>
       </c>
       <c r="H46" s="27">
         <v>83</v>
       </c>
       <c r="I46" s="27">
@@ -11020,52 +11318,55 @@
       </c>
       <c r="W46" s="12">
         <v>90</v>
       </c>
       <c r="X46" s="12">
         <v>64</v>
       </c>
       <c r="Y46" s="27">
         <v>79</v>
       </c>
       <c r="Z46" s="27">
         <v>59</v>
       </c>
       <c r="AA46" s="27">
         <v>82</v>
       </c>
       <c r="AB46" s="27">
         <v>78</v>
       </c>
       <c r="AC46" s="27">
         <v>83</v>
       </c>
       <c r="AD46" s="27">
         <v>72</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE46" s="27">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="11">
         <v>40</v>
       </c>
       <c r="C47" s="27">
         <v>27</v>
       </c>
       <c r="D47" s="27">
         <v>24</v>
       </c>
       <c r="E47" s="27">
         <v>27</v>
       </c>
       <c r="F47" s="27">
         <v>20</v>
       </c>
       <c r="G47" s="27">
         <v>33</v>
       </c>
       <c r="H47" s="27">
         <v>22</v>
       </c>
       <c r="I47" s="27">
@@ -11112,86 +11413,90 @@
       </c>
       <c r="W47" s="12">
         <v>31</v>
       </c>
       <c r="X47" s="12">
         <v>33</v>
       </c>
       <c r="Y47" s="27">
         <v>35</v>
       </c>
       <c r="Z47" s="27">
         <v>23</v>
       </c>
       <c r="AA47" s="27">
         <v>23</v>
       </c>
       <c r="AB47" s="27">
         <v>28</v>
       </c>
       <c r="AC47" s="27">
         <v>26</v>
       </c>
       <c r="AD47" s="27">
         <v>23</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE47" s="27">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="A48" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="27"/>
       <c r="D48" s="27"/>
       <c r="E48" s="27"/>
       <c r="F48" s="27"/>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="27"/>
       <c r="J48" s="27"/>
       <c r="K48" s="27"/>
       <c r="L48" s="27"/>
       <c r="M48" s="27"/>
       <c r="N48" s="27"/>
       <c r="O48" s="27"/>
       <c r="P48" s="27"/>
       <c r="Q48" s="27"/>
       <c r="R48" s="12"/>
       <c r="S48" s="12"/>
       <c r="T48" s="12"/>
       <c r="U48" s="12"/>
       <c r="V48" s="12"/>
       <c r="W48" s="12"/>
       <c r="X48" s="12"/>
       <c r="Y48" s="27"/>
       <c r="Z48" s="27"/>
       <c r="AA48" s="27"/>
       <c r="AB48" s="27"/>
       <c r="AC48" s="27"/>
       <c r="AD48" s="27"/>
-    </row>
-    <row r="49" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE48" s="27"/>
+    </row>
+    <row r="49" spans="1:31" ht="13.9" customHeight="1">
       <c r="A49" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="11">
         <v>28</v>
       </c>
       <c r="C49" s="27">
         <v>22</v>
       </c>
       <c r="D49" s="27">
         <v>26</v>
       </c>
       <c r="E49" s="27">
         <v>32</v>
       </c>
       <c r="F49" s="27">
         <v>17</v>
       </c>
       <c r="G49" s="27">
         <v>19</v>
       </c>
       <c r="H49" s="27">
         <v>25</v>
       </c>
       <c r="I49" s="27">
@@ -11238,52 +11543,55 @@
       </c>
       <c r="W49" s="12">
         <v>25</v>
       </c>
       <c r="X49" s="12">
         <v>17</v>
       </c>
       <c r="Y49" s="27">
         <v>32</v>
       </c>
       <c r="Z49" s="27">
         <v>20</v>
       </c>
       <c r="AA49" s="27">
         <v>28</v>
       </c>
       <c r="AB49" s="27">
         <v>29</v>
       </c>
       <c r="AC49" s="27">
         <v>27</v>
       </c>
       <c r="AD49" s="27">
         <v>32</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE49" s="27">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" ht="13.9" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="11">
         <v>5</v>
       </c>
       <c r="C50" s="27">
         <v>4</v>
       </c>
       <c r="D50" s="27">
         <v>6</v>
       </c>
       <c r="E50" s="27">
         <v>1</v>
       </c>
       <c r="F50" s="27">
         <v>6</v>
       </c>
       <c r="G50" s="27">
         <v>1</v>
       </c>
       <c r="H50" s="27">
         <v>6</v>
       </c>
       <c r="I50" s="27">
@@ -11330,52 +11638,55 @@
       </c>
       <c r="W50" s="12">
         <v>3</v>
       </c>
       <c r="X50" s="12">
         <v>2</v>
       </c>
       <c r="Y50" s="27">
         <v>5</v>
       </c>
       <c r="Z50" s="27">
         <v>5</v>
       </c>
       <c r="AA50" s="27">
         <v>1</v>
       </c>
       <c r="AB50" s="27">
         <v>3</v>
       </c>
       <c r="AC50" s="27">
         <v>7</v>
       </c>
       <c r="AD50" s="27">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE50" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" ht="13.9" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="11">
         <v>21</v>
       </c>
       <c r="C51" s="27">
         <v>23</v>
       </c>
       <c r="D51" s="27">
         <v>12</v>
       </c>
       <c r="E51" s="27">
         <v>9</v>
       </c>
       <c r="F51" s="27">
         <v>28</v>
       </c>
       <c r="G51" s="27">
         <v>18</v>
       </c>
       <c r="H51" s="27">
         <v>18</v>
       </c>
       <c r="I51" s="27">
@@ -11422,52 +11733,55 @@
       </c>
       <c r="W51" s="12">
         <v>22</v>
       </c>
       <c r="X51" s="12">
         <v>14</v>
       </c>
       <c r="Y51" s="27">
         <v>13</v>
       </c>
       <c r="Z51" s="27">
         <v>13</v>
       </c>
       <c r="AA51" s="27">
         <v>12</v>
       </c>
       <c r="AB51" s="27">
         <v>17</v>
       </c>
       <c r="AC51" s="27">
         <v>12</v>
       </c>
       <c r="AD51" s="27">
         <v>22</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE51" s="27">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" ht="13.9" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="11">
         <v>4</v>
       </c>
       <c r="C52" s="27">
         <v>5</v>
       </c>
       <c r="D52" s="27">
         <v>6</v>
       </c>
       <c r="E52" s="27">
         <v>9</v>
       </c>
       <c r="F52" s="27">
         <v>5</v>
       </c>
       <c r="G52" s="27">
         <v>6</v>
       </c>
       <c r="H52" s="27">
         <v>9</v>
       </c>
       <c r="I52" s="27">
@@ -11514,52 +11828,55 @@
       </c>
       <c r="W52" s="12">
         <v>9</v>
       </c>
       <c r="X52" s="12">
         <v>7</v>
       </c>
       <c r="Y52" s="27">
         <v>10</v>
       </c>
       <c r="Z52" s="27">
         <v>9</v>
       </c>
       <c r="AA52" s="27">
         <v>11</v>
       </c>
       <c r="AB52" s="27">
         <v>8</v>
       </c>
       <c r="AC52" s="27">
         <v>9</v>
       </c>
       <c r="AD52" s="27">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE52" s="27">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" ht="13.9" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="11">
         <v>7</v>
       </c>
       <c r="C53" s="27">
         <v>6</v>
       </c>
       <c r="D53" s="27">
         <v>7</v>
       </c>
       <c r="E53" s="27">
         <v>5</v>
       </c>
       <c r="F53" s="27">
         <v>10</v>
       </c>
       <c r="G53" s="27">
         <v>3</v>
       </c>
       <c r="H53" s="27">
         <v>2</v>
       </c>
       <c r="I53" s="27">
@@ -11606,52 +11923,55 @@
       </c>
       <c r="W53" s="12">
         <v>10</v>
       </c>
       <c r="X53" s="12">
         <v>7</v>
       </c>
       <c r="Y53" s="27">
         <v>11</v>
       </c>
       <c r="Z53" s="27">
         <v>2</v>
       </c>
       <c r="AA53" s="27">
         <v>3</v>
       </c>
       <c r="AB53" s="27">
         <v>8</v>
       </c>
       <c r="AC53" s="27">
         <v>6</v>
       </c>
       <c r="AD53" s="27">
         <v>5</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE53" s="27">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" ht="13.9" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="11">
         <v>10</v>
       </c>
       <c r="C54" s="27">
         <v>9</v>
       </c>
       <c r="D54" s="27">
         <v>9</v>
       </c>
       <c r="E54" s="27">
         <v>6</v>
       </c>
       <c r="F54" s="27">
         <v>13</v>
       </c>
       <c r="G54" s="27">
         <v>16</v>
       </c>
       <c r="H54" s="27">
         <v>14</v>
       </c>
       <c r="I54" s="27">
@@ -11698,52 +12018,55 @@
       </c>
       <c r="W54" s="12">
         <v>12</v>
       </c>
       <c r="X54" s="12">
         <v>8</v>
       </c>
       <c r="Y54" s="27">
         <v>16</v>
       </c>
       <c r="Z54" s="27">
         <v>16</v>
       </c>
       <c r="AA54" s="27">
         <v>11</v>
       </c>
       <c r="AB54" s="27">
         <v>17</v>
       </c>
       <c r="AC54" s="27">
         <v>7</v>
       </c>
       <c r="AD54" s="27">
         <v>11</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE54" s="27">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" ht="13.9" customHeight="1">
       <c r="A55" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="19">
         <v>14</v>
       </c>
       <c r="C55" s="19">
         <v>13</v>
       </c>
       <c r="D55" s="19">
         <v>10</v>
       </c>
       <c r="E55" s="19">
         <v>11</v>
       </c>
       <c r="F55" s="19">
         <v>15</v>
       </c>
       <c r="G55" s="19">
         <v>4</v>
       </c>
       <c r="H55" s="19">
         <v>10</v>
       </c>
       <c r="I55" s="19">
@@ -11790,52 +12113,55 @@
       </c>
       <c r="W55" s="18">
         <v>8</v>
       </c>
       <c r="X55" s="18">
         <v>7</v>
       </c>
       <c r="Y55" s="19">
         <v>9</v>
       </c>
       <c r="Z55" s="19">
         <v>10</v>
       </c>
       <c r="AA55" s="19">
         <v>6</v>
       </c>
       <c r="AB55" s="19">
         <v>12</v>
       </c>
       <c r="AC55" s="19">
         <v>3</v>
       </c>
       <c r="AD55" s="19">
         <v>9</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE55" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" ht="13.9" customHeight="1">
       <c r="A56" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F56" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -12186,50 +12512,53 @@
       </c>
       <c r="W9" s="12">
         <v>7</v>
       </c>
       <c r="X9" s="12">
         <v>6</v>
       </c>
       <c r="Y9" s="12">
         <v>4</v>
       </c>
       <c r="Z9" s="12">
         <v>3</v>
       </c>
       <c r="AA9" s="12">
         <v>6</v>
       </c>
       <c r="AB9" s="12">
         <v>3</v>
       </c>
       <c r="AC9" s="12">
         <v>5</v>
       </c>
       <c r="AD9" s="12">
         <v>3</v>
       </c>
+      <c r="AE9" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>5</v>
       </c>
       <c r="C10" s="12">
         <v>5</v>
       </c>
       <c r="D10" s="12">
         <v>2</v>
       </c>
       <c r="E10" s="12">
         <v>4</v>
       </c>
       <c r="F10" s="12">
         <v>5</v>
       </c>
       <c r="G10" s="12">
         <v>4</v>
       </c>
       <c r="H10" s="12">
         <v>3</v>
@@ -12278,50 +12607,53 @@
       </c>
       <c r="W10" s="12">
         <v>2</v>
       </c>
       <c r="X10" s="12">
         <v>5</v>
       </c>
       <c r="Y10" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="12">
         <v>2</v>
       </c>
       <c r="AB10" s="12">
         <v>1</v>
       </c>
       <c r="AC10" s="12">
         <v>1</v>
       </c>
       <c r="AD10" s="12">
         <v>1</v>
       </c>
+      <c r="AE10" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12">
         <v>3</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="12">
         <v>1</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>30</v>
@@ -12370,50 +12702,53 @@
       </c>
       <c r="W11" s="12">
         <v>2</v>
       </c>
       <c r="X11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z11" s="12">
         <v>1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD11" s="12" t="s">
         <v>53</v>
       </c>
+      <c r="AE11" s="12" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>30</v>
@@ -12462,50 +12797,53 @@
       </c>
       <c r="W12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="X12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD12" s="12" t="s">
         <v>53</v>
       </c>
+      <c r="AE12" s="12" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="12">
         <v>1</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="12">
         <v>1</v>
@@ -12554,50 +12892,53 @@
       </c>
       <c r="W13" s="12" t="s">
         <v>54</v>
       </c>
       <c r="X13" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="12">
         <v>1</v>
       </c>
       <c r="AB13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD13" s="12" t="s">
         <v>53</v>
       </c>
+      <c r="AE13" s="12" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2">
         <v>2</v>
       </c>
       <c r="C14" s="12">
         <v>1</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>2</v>
       </c>
       <c r="H14" s="12">
         <v>2</v>
@@ -12646,50 +12987,53 @@
       </c>
       <c r="W14" s="12" t="s">
         <v>53</v>
       </c>
       <c r="X14" s="12">
         <v>1</v>
       </c>
       <c r="Y14" s="12">
         <v>3</v>
       </c>
       <c r="Z14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="12">
         <v>1</v>
       </c>
       <c r="AB14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC14" s="12">
         <v>1</v>
       </c>
       <c r="AD14" s="12">
         <v>1</v>
       </c>
+      <c r="AE14" s="12" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="2">
         <v>1</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>30</v>
@@ -12737,87 +13081,91 @@
         <v>30</v>
       </c>
       <c r="W15" s="12" t="s">
         <v>54</v>
       </c>
       <c r="X15" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y15" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
       <c r="AB15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC15" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AD15" s="12" t="s">
         <v>53</v>
+      </c>
+      <c r="AE15" s="12" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="12"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="12"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="2">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12">
         <v>1</v>
       </c>
       <c r="G17" s="12">
         <v>2</v>
       </c>
       <c r="H17" s="12">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -12864,52 +13212,55 @@
       </c>
       <c r="W17" s="12">
         <v>1</v>
       </c>
       <c r="X17" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD17" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -12956,52 +13307,55 @@
       </c>
       <c r="W18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X18" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y18" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD18" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="12">
         <v>2</v>
       </c>
       <c r="G19" s="12">
         <v>1</v>
       </c>
       <c r="H19" s="12">
         <v>2</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -13048,52 +13402,55 @@
       </c>
       <c r="W19" s="12">
         <v>1</v>
       </c>
       <c r="X19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z19" s="12">
         <v>1</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC19" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD19" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="12">
         <v>1</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -13140,52 +13497,55 @@
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="12">
         <v>1</v>
       </c>
       <c r="AB20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC20" s="12">
         <v>1</v>
       </c>
       <c r="AD20" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="12" t="s">
@@ -13232,52 +13592,55 @@
       </c>
       <c r="W21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X21" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB21" s="12">
         <v>2</v>
       </c>
       <c r="AC21" s="12">
         <v>1</v>
       </c>
       <c r="AD21" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -13324,52 +13687,55 @@
       </c>
       <c r="W22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z22" s="12">
         <v>1</v>
       </c>
       <c r="AA22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AD22" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -13416,86 +13782,90 @@
       </c>
       <c r="W23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X23" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y23" s="12">
         <v>1</v>
       </c>
       <c r="Z23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC23" s="12">
         <v>1</v>
       </c>
       <c r="AD23" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="49"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
       <c r="AD24" s="12"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="12"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="12">
         <v>8</v>
       </c>
       <c r="C25" s="12">
         <v>8</v>
       </c>
       <c r="D25" s="12">
         <v>6</v>
       </c>
       <c r="E25" s="12">
         <v>5</v>
       </c>
       <c r="F25" s="12">
         <v>6</v>
       </c>
       <c r="G25" s="12">
         <v>9</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="12">
@@ -13542,52 +13912,55 @@
       </c>
       <c r="W25" s="12">
         <v>5</v>
       </c>
       <c r="X25" s="12">
         <v>6</v>
       </c>
       <c r="Y25" s="12">
         <v>3</v>
       </c>
       <c r="Z25" s="12">
         <v>1</v>
       </c>
       <c r="AA25" s="12">
         <v>6</v>
       </c>
       <c r="AB25" s="12">
         <v>1</v>
       </c>
       <c r="AC25" s="12">
         <v>2</v>
       </c>
       <c r="AD25" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="12">
         <v>5</v>
       </c>
       <c r="C26" s="12">
         <v>5</v>
       </c>
       <c r="D26" s="12">
         <v>2</v>
       </c>
       <c r="E26" s="12">
         <v>4</v>
       </c>
       <c r="F26" s="12">
         <v>5</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="12">
         <v>3</v>
       </c>
       <c r="I26" s="12">
@@ -13634,52 +14007,55 @@
       </c>
       <c r="W26" s="12">
         <v>2</v>
       </c>
       <c r="X26" s="12">
         <v>5</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="12">
         <v>2</v>
       </c>
       <c r="AB26" s="12">
         <v>1</v>
       </c>
       <c r="AC26" s="12">
         <v>1</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="12">
         <v>2</v>
       </c>
       <c r="D27" s="12">
         <v>3</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="12">
@@ -13726,52 +14102,55 @@
       </c>
       <c r="W27" s="12">
         <v>2</v>
       </c>
       <c r="X27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z27" s="12">
         <v>1</v>
       </c>
       <c r="AA27" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AB27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC27" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD27" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="12">
@@ -13818,52 +14197,55 @@
       </c>
       <c r="W28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X28" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y28" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -13910,52 +14292,55 @@
       </c>
       <c r="W29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="12">
         <v>1</v>
       </c>
       <c r="AB29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="12">
         <v>2</v>
       </c>
       <c r="C30" s="12">
         <v>1</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F30" s="12">
         <v>1</v>
       </c>
       <c r="G30" s="12">
         <v>2</v>
       </c>
       <c r="H30" s="12">
         <v>2</v>
       </c>
       <c r="I30" s="12">
@@ -14002,52 +14387,55 @@
       </c>
       <c r="W30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X30" s="12">
         <v>1</v>
       </c>
       <c r="Y30" s="12">
         <v>3</v>
       </c>
       <c r="Z30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="12">
         <v>1</v>
       </c>
       <c r="AB30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC30" s="12">
         <v>1</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="12" t="s">
@@ -14094,86 +14482,90 @@
       </c>
       <c r="W31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="12">
         <v>1</v>
       </c>
       <c r="AB31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AD31" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="12"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="12">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="12" t="s">
@@ -14220,52 +14612,55 @@
       </c>
       <c r="W33" s="12">
         <v>1</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="12">
         <v>1</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="12" t="s">
@@ -14312,86 +14707,90 @@
       </c>
       <c r="W34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="12">
         <v>1</v>
       </c>
       <c r="AB34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD34" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="49"/>
       <c r="P35" s="43"/>
       <c r="Q35" s="43"/>
       <c r="R35" s="43"/>
       <c r="S35" s="43"/>
       <c r="T35" s="43"/>
       <c r="U35" s="43"/>
       <c r="V35" s="43"/>
       <c r="W35" s="43"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="43"/>
       <c r="AD35" s="12"/>
-    </row>
-    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="12"/>
+    </row>
+    <row r="36" spans="1:31" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="12">
         <v>1</v>
       </c>
       <c r="C36" s="12">
         <v>1</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12">
         <v>3</v>
       </c>
       <c r="G36" s="12">
         <v>1</v>
       </c>
       <c r="H36" s="12">
         <v>3</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -14438,86 +14837,90 @@
       </c>
       <c r="W36" s="12">
         <v>2</v>
       </c>
       <c r="X36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y36" s="12">
         <v>1</v>
       </c>
       <c r="Z36" s="12">
         <v>2</v>
       </c>
       <c r="AA36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AB36" s="12">
         <v>2</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
       <c r="AD36" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="12"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="12"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="12">
         <v>1</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F38" s="12">
         <v>1</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="12">
         <v>1</v>
       </c>
       <c r="I38" s="12" t="s">
@@ -14564,52 +14967,55 @@
       </c>
       <c r="W38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC38" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD38" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="12" t="s">
@@ -14656,52 +15062,55 @@
       </c>
       <c r="W39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC39" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD39" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="12">
         <v>2</v>
       </c>
       <c r="G40" s="12">
         <v>1</v>
       </c>
       <c r="H40" s="12">
         <v>2</v>
       </c>
       <c r="I40" s="12" t="s">
@@ -14748,52 +15157,55 @@
       </c>
       <c r="W40" s="12">
         <v>1</v>
       </c>
       <c r="X40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z40" s="12">
         <v>1</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="12">
         <v>1</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="12" t="s">
@@ -14840,52 +15252,55 @@
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB41" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC41" s="12">
         <v>1</v>
       </c>
       <c r="AD41" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="12" t="s">
@@ -14932,52 +15347,55 @@
       </c>
       <c r="W42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB42" s="12">
         <v>2</v>
       </c>
       <c r="AC42" s="12">
         <v>1</v>
       </c>
       <c r="AD42" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="12" t="s">
@@ -15024,52 +15442,55 @@
       </c>
       <c r="W43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="X43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Y43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="Z43" s="12">
         <v>1</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AB43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AC43" s="12" t="s">
         <v>53</v>
       </c>
       <c r="AD43" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="18" t="s">
@@ -15116,52 +15537,55 @@
       </c>
       <c r="W44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="X44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="Y44" s="18">
         <v>1</v>
       </c>
       <c r="Z44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AA44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AB44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AC44" s="18">
         <v>1</v>
       </c>
       <c r="AD44" s="18" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
@@ -15507,50 +15931,53 @@
       </c>
       <c r="W9" s="24">
         <v>5.36</v>
       </c>
       <c r="X9" s="24">
         <v>5.42</v>
       </c>
       <c r="Y9" s="24">
         <v>5.26</v>
       </c>
       <c r="Z9" s="24">
         <v>2.81</v>
       </c>
       <c r="AA9" s="24">
         <v>4.38</v>
       </c>
       <c r="AB9" s="24">
         <v>3.88</v>
       </c>
       <c r="AC9" s="24">
         <v>4.09</v>
       </c>
       <c r="AD9" s="24">
         <v>3.9</v>
       </c>
+      <c r="AE9" s="24">
+        <v>3.52</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>8.43</v>
       </c>
       <c r="C10" s="4">
         <v>8.31</v>
       </c>
       <c r="D10" s="24">
         <v>6.75</v>
       </c>
       <c r="E10" s="24">
         <v>6.58</v>
       </c>
       <c r="F10" s="24">
         <v>6.95</v>
       </c>
       <c r="G10" s="24">
         <v>6.88</v>
       </c>
       <c r="H10" s="24">
         <v>6.49</v>
@@ -15599,50 +16026,53 @@
       </c>
       <c r="W10" s="24">
         <v>3.59</v>
       </c>
       <c r="X10" s="24">
         <v>4.12</v>
       </c>
       <c r="Y10" s="24">
         <v>3.8</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="24">
         <v>2.11</v>
       </c>
       <c r="AB10" s="24">
         <v>2.0699999999999998</v>
       </c>
       <c r="AC10" s="24">
         <v>2.04</v>
       </c>
       <c r="AD10" s="24">
         <v>2.0699999999999998</v>
       </c>
+      <c r="AE10" s="24">
+        <v>2.02</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="4">
         <v>9.43</v>
       </c>
       <c r="D11" s="24">
         <v>16.29</v>
       </c>
       <c r="E11" s="24">
         <v>11.71</v>
       </c>
       <c r="F11" s="24">
         <v>9.2100000000000009</v>
       </c>
       <c r="G11" s="24">
         <v>9.09</v>
       </c>
       <c r="H11" s="24">
         <v>7.62</v>
@@ -15691,50 +16121,53 @@
       </c>
       <c r="W11" s="24">
         <v>8.4</v>
       </c>
       <c r="X11" s="24">
         <v>7.73</v>
       </c>
       <c r="Y11" s="24">
         <v>7.09</v>
       </c>
       <c r="Z11" s="24">
         <v>12.2</v>
       </c>
       <c r="AA11" s="24">
         <v>5.99</v>
       </c>
       <c r="AB11" s="24">
         <v>4.08</v>
       </c>
       <c r="AC11" s="24">
         <v>3.11</v>
       </c>
       <c r="AD11" s="24">
         <v>2.39</v>
       </c>
+      <c r="AE11" s="24">
+        <v>1.93</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>30</v>
@@ -15783,50 +16216,53 @@
       </c>
       <c r="W12" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="X12" s="24">
         <v>14.71</v>
       </c>
       <c r="Y12" s="24">
         <v>13.25</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC12" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD12" s="24" t="s">
         <v>30</v>
       </c>
+      <c r="AE12" s="24" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="24">
         <v>6.1</v>
       </c>
       <c r="F13" s="24">
         <v>5.08</v>
       </c>
       <c r="G13" s="24">
         <v>4.17</v>
       </c>
       <c r="H13" s="24">
         <v>6.9</v>
@@ -15875,50 +16311,53 @@
       </c>
       <c r="W13" s="24">
         <v>14.49</v>
       </c>
       <c r="X13" s="24">
         <v>13.19</v>
       </c>
       <c r="Y13" s="24">
         <v>11.74</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="24">
         <v>13.51</v>
       </c>
       <c r="AB13" s="24">
         <v>9.52</v>
       </c>
       <c r="AC13" s="24">
         <v>6.9</v>
       </c>
       <c r="AD13" s="24">
         <v>5.92</v>
       </c>
+      <c r="AE13" s="24">
+        <v>5.24</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>11.83</v>
       </c>
       <c r="C14" s="4">
         <v>8.8000000000000007</v>
       </c>
       <c r="D14" s="24">
         <v>6.07</v>
       </c>
       <c r="E14" s="24">
         <v>4.5599999999999996</v>
       </c>
       <c r="F14" s="24">
         <v>4.83</v>
       </c>
       <c r="G14" s="24">
         <v>5.88</v>
       </c>
       <c r="H14" s="24">
         <v>6.71</v>
@@ -15967,50 +16406,53 @@
       </c>
       <c r="W14" s="24">
         <v>5.89</v>
       </c>
       <c r="X14" s="24">
         <v>6.02</v>
       </c>
       <c r="Y14" s="24">
         <v>7.17</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="24">
         <v>3.34</v>
       </c>
       <c r="AB14" s="24">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC14" s="24">
         <v>3.44</v>
       </c>
       <c r="AD14" s="24">
         <v>4.18</v>
       </c>
+      <c r="AE14" s="24">
+        <v>3.45</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>16.95</v>
       </c>
       <c r="C15" s="4">
         <v>9.9</v>
       </c>
       <c r="D15" s="24">
         <v>6.54</v>
       </c>
       <c r="E15" s="24">
         <v>4.72</v>
       </c>
       <c r="F15" s="24">
         <v>3.72</v>
       </c>
       <c r="G15" s="24">
         <v>3.12</v>
       </c>
       <c r="H15" s="24">
         <v>2.64</v>
@@ -16058,87 +16500,91 @@
         <v>30</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="24">
         <v>11.76</v>
       </c>
       <c r="AB15" s="24">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC15" s="24">
         <v>6.02</v>
       </c>
       <c r="AD15" s="24">
         <v>4.76</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>3.97</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="4"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
       <c r="AD16" s="24"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="24"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>15.38</v>
       </c>
       <c r="C17" s="4">
         <v>7.63</v>
       </c>
       <c r="D17" s="24">
         <v>5.15</v>
       </c>
       <c r="E17" s="24">
         <v>3.91</v>
       </c>
       <c r="F17" s="24">
         <v>6.51</v>
       </c>
       <c r="G17" s="24">
         <v>11.43</v>
       </c>
       <c r="H17" s="24">
         <v>12.05</v>
       </c>
       <c r="I17" s="24">
@@ -16185,52 +16631,55 @@
       </c>
       <c r="W17" s="24">
         <v>5.83</v>
       </c>
       <c r="X17" s="24">
         <v>5.43</v>
       </c>
       <c r="Y17" s="24">
         <v>4.83</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC17" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD17" s="24">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="24">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="24"/>
@@ -16273,52 +16722,55 @@
       </c>
       <c r="W18" s="24">
         <v>4.46</v>
       </c>
       <c r="X18" s="24">
         <v>4.17</v>
       </c>
       <c r="Y18" s="24">
         <v>3.92</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD18" s="24" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="24">
         <v>6.1</v>
       </c>
       <c r="G19" s="24">
         <v>7.61</v>
       </c>
       <c r="H19" s="24">
         <v>10.62</v>
       </c>
       <c r="I19" s="24">
@@ -16365,52 +16817,55 @@
       </c>
       <c r="W19" s="24">
         <v>9.33</v>
       </c>
       <c r="X19" s="24">
         <v>8.68</v>
       </c>
       <c r="Y19" s="24">
         <v>7.91</v>
       </c>
       <c r="Z19" s="24">
         <v>22.73</v>
       </c>
       <c r="AA19" s="24">
         <v>10.99</v>
       </c>
       <c r="AB19" s="24">
         <v>7.52</v>
       </c>
       <c r="AC19" s="24">
         <v>5.32</v>
       </c>
       <c r="AD19" s="24">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="24">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4">
         <v>12.5</v>
       </c>
       <c r="D20" s="24">
         <v>15.5</v>
       </c>
       <c r="E20" s="24">
         <v>11.98</v>
       </c>
       <c r="F20" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="G20" s="24">
         <v>7.87</v>
       </c>
       <c r="H20" s="24">
         <v>6.69</v>
       </c>
       <c r="I20" s="24">
@@ -16457,52 +16912,55 @@
       </c>
       <c r="W20" s="24">
         <v>5.56</v>
       </c>
       <c r="X20" s="24">
         <v>5.17</v>
       </c>
       <c r="Y20" s="24">
         <v>4.8</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="24">
         <v>18.52</v>
       </c>
       <c r="AB20" s="24">
         <v>10.53</v>
       </c>
       <c r="AC20" s="24">
         <v>17.09</v>
       </c>
       <c r="AD20" s="24">
         <v>14.18</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="24">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="24" t="s">
@@ -16549,52 +17007,55 @@
       </c>
       <c r="W21" s="24">
         <v>8.4</v>
       </c>
       <c r="X21" s="24">
         <v>7.94</v>
       </c>
       <c r="Y21" s="24">
         <v>7.52</v>
       </c>
       <c r="Z21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB21" s="24">
         <v>32.26</v>
       </c>
       <c r="AC21" s="24">
         <v>35.71</v>
       </c>
       <c r="AD21" s="24">
         <v>30.93</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="24">
+        <v>25.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
@@ -16641,52 +17102,55 @@
       </c>
       <c r="W22" s="24">
         <v>12.2</v>
       </c>
       <c r="X22" s="24">
         <v>11.15</v>
       </c>
       <c r="Y22" s="24">
         <v>10.14</v>
       </c>
       <c r="Z22" s="24">
         <v>40</v>
       </c>
       <c r="AA22" s="24">
         <v>18.87</v>
       </c>
       <c r="AB22" s="24">
         <v>12.5</v>
       </c>
       <c r="AC22" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="AD22" s="24">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="24">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="24" t="s">
@@ -16733,86 +17197,90 @@
       </c>
       <c r="W23" s="24">
         <v>4.09</v>
       </c>
       <c r="X23" s="24">
         <v>3.82</v>
       </c>
       <c r="Y23" s="24">
         <v>5.26</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC23" s="24">
         <v>6.02</v>
       </c>
       <c r="AD23" s="24">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="24">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="44"/>
       <c r="C24" s="44"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="44"/>
       <c r="G24" s="44"/>
       <c r="H24" s="44"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="45"/>
       <c r="P24" s="45"/>
       <c r="Q24" s="45"/>
       <c r="R24" s="45"/>
       <c r="S24" s="45"/>
       <c r="T24" s="45"/>
       <c r="U24" s="48"/>
       <c r="V24" s="48"/>
       <c r="W24" s="48"/>
       <c r="X24" s="43"/>
       <c r="Y24" s="43"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="49"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="24"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="4">
         <v>7.68</v>
       </c>
       <c r="C25" s="4">
         <v>7.81</v>
       </c>
       <c r="D25" s="24">
         <v>7.3</v>
       </c>
       <c r="E25" s="24">
         <v>6.55</v>
       </c>
       <c r="F25" s="24">
         <v>6.42</v>
       </c>
       <c r="G25" s="24">
         <v>6.78</v>
       </c>
       <c r="H25" s="24">
         <v>6.53</v>
       </c>
       <c r="I25" s="24">
@@ -16859,52 +17327,55 @@
       </c>
       <c r="W25" s="24">
         <v>5.04</v>
       </c>
       <c r="X25" s="24">
         <v>5.23</v>
       </c>
       <c r="Y25" s="24">
         <v>5.0599999999999996</v>
       </c>
       <c r="Z25" s="24">
         <v>1.1599999999999999</v>
       </c>
       <c r="AA25" s="24">
         <v>4.2</v>
       </c>
       <c r="AB25" s="24">
         <v>3.2</v>
       </c>
       <c r="AC25" s="24">
         <v>2.97</v>
       </c>
       <c r="AD25" s="24">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="24">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="4">
         <v>8.43</v>
       </c>
       <c r="C26" s="4">
         <v>8.31</v>
       </c>
       <c r="D26" s="24">
         <v>6.75</v>
       </c>
       <c r="E26" s="24">
         <v>6.58</v>
       </c>
       <c r="F26" s="24">
         <v>6.95</v>
       </c>
       <c r="G26" s="24">
         <v>6.88</v>
       </c>
       <c r="H26" s="24">
         <v>6.49</v>
       </c>
       <c r="I26" s="24">
@@ -16951,52 +17422,55 @@
       </c>
       <c r="W26" s="24">
         <v>3.59</v>
       </c>
       <c r="X26" s="24">
         <v>4.12</v>
       </c>
       <c r="Y26" s="24">
         <v>3.8</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="24">
         <v>2.11</v>
       </c>
       <c r="AB26" s="24">
         <v>2.0699999999999998</v>
       </c>
       <c r="AC26" s="24">
         <v>2.04</v>
       </c>
       <c r="AD26" s="24">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="24">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="4">
         <v>9.43</v>
       </c>
       <c r="D27" s="24">
         <v>16.29</v>
       </c>
       <c r="E27" s="24">
         <v>11.71</v>
       </c>
       <c r="F27" s="24">
         <v>9.2100000000000009</v>
       </c>
       <c r="G27" s="24">
         <v>9.09</v>
       </c>
       <c r="H27" s="24">
         <v>7.62</v>
       </c>
       <c r="I27" s="24">
@@ -17043,52 +17517,55 @@
       </c>
       <c r="W27" s="24">
         <v>8.4</v>
       </c>
       <c r="X27" s="24">
         <v>7.73</v>
       </c>
       <c r="Y27" s="24">
         <v>7.09</v>
       </c>
       <c r="Z27" s="24">
         <v>12.2</v>
       </c>
       <c r="AA27" s="24">
         <v>5.99</v>
       </c>
       <c r="AB27" s="24">
         <v>4.08</v>
       </c>
       <c r="AC27" s="24">
         <v>3.11</v>
       </c>
       <c r="AD27" s="24">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="24">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="24">
@@ -17135,52 +17612,55 @@
       </c>
       <c r="W28" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="X28" s="24">
         <v>14.71</v>
       </c>
       <c r="Y28" s="24">
         <v>13.25</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD28" s="24" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="24">
         <v>6.1</v>
       </c>
       <c r="F29" s="24">
         <v>5.08</v>
       </c>
       <c r="G29" s="24">
         <v>4.17</v>
       </c>
       <c r="H29" s="24">
         <v>6.9</v>
       </c>
       <c r="I29" s="24">
@@ -17227,52 +17707,55 @@
       </c>
       <c r="W29" s="24">
         <v>14.49</v>
       </c>
       <c r="X29" s="24">
         <v>13.19</v>
       </c>
       <c r="Y29" s="24">
         <v>11.74</v>
       </c>
       <c r="Z29" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="24">
         <v>13.51</v>
       </c>
       <c r="AB29" s="24">
         <v>9.52</v>
       </c>
       <c r="AC29" s="24">
         <v>6.9</v>
       </c>
       <c r="AD29" s="24">
         <v>5.92</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="24">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="4">
         <v>11.83</v>
       </c>
       <c r="C30" s="4">
         <v>8.8000000000000007</v>
       </c>
       <c r="D30" s="24">
         <v>6.07</v>
       </c>
       <c r="E30" s="24">
         <v>4.5599999999999996</v>
       </c>
       <c r="F30" s="24">
         <v>4.83</v>
       </c>
       <c r="G30" s="24">
         <v>5.88</v>
       </c>
       <c r="H30" s="24">
         <v>6.71</v>
       </c>
       <c r="I30" s="24">
@@ -17319,52 +17802,55 @@
       </c>
       <c r="W30" s="24">
         <v>5.89</v>
       </c>
       <c r="X30" s="24">
         <v>6.02</v>
       </c>
       <c r="Y30" s="24">
         <v>7.17</v>
       </c>
       <c r="Z30" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="24">
         <v>3.34</v>
       </c>
       <c r="AB30" s="24">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC30" s="24">
         <v>3.44</v>
       </c>
       <c r="AD30" s="24">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="24">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="4">
         <v>16.95</v>
       </c>
       <c r="C31" s="4">
         <v>9.9</v>
       </c>
       <c r="D31" s="24">
         <v>6.54</v>
       </c>
       <c r="E31" s="24">
         <v>4.72</v>
       </c>
       <c r="F31" s="24">
         <v>3.72</v>
       </c>
       <c r="G31" s="24">
         <v>3.12</v>
       </c>
       <c r="H31" s="24">
         <v>2.64</v>
       </c>
       <c r="I31" s="24">
@@ -17411,86 +17897,90 @@
       </c>
       <c r="W31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="24">
         <v>11.76</v>
       </c>
       <c r="AB31" s="24">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC31" s="24">
         <v>6.02</v>
       </c>
       <c r="AD31" s="24">
         <v>4.76</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="24">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="24"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="24">
         <v>12.9</v>
       </c>
       <c r="H33" s="24">
         <v>10.87</v>
       </c>
       <c r="I33" s="24">
@@ -17537,52 +18027,55 @@
       </c>
       <c r="W33" s="24">
         <v>12.24</v>
       </c>
       <c r="X33" s="24">
         <v>11.72</v>
       </c>
       <c r="Y33" s="24">
         <v>10.42</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC33" s="24" t="s">
         <v>53</v>
       </c>
       <c r="AD33" s="24" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="24">
         <v>25</v>
       </c>
       <c r="E34" s="24">
         <v>17.86</v>
       </c>
       <c r="F34" s="24">
         <v>13.51</v>
       </c>
       <c r="G34" s="24">
         <v>11.63</v>
       </c>
       <c r="H34" s="24">
         <v>9.9</v>
       </c>
       <c r="I34" s="24">
@@ -17629,86 +18122,90 @@
       </c>
       <c r="W34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>53</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="24">
         <v>66.67</v>
       </c>
       <c r="AB34" s="24">
         <v>37.04</v>
       </c>
       <c r="AC34" s="24">
         <v>28.57</v>
       </c>
       <c r="AD34" s="24">
         <v>22.73</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="24">
+        <v>19.23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="43"/>
       <c r="P35" s="45"/>
       <c r="Q35" s="45"/>
       <c r="R35" s="45"/>
       <c r="S35" s="45"/>
       <c r="T35" s="45"/>
       <c r="U35" s="48"/>
       <c r="V35" s="48"/>
       <c r="W35" s="48"/>
       <c r="X35" s="43"/>
       <c r="Y35" s="43"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="49"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
-    </row>
-    <row r="36" spans="1:30" s="16" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="24"/>
+    </row>
+    <row r="36" spans="1:31" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="4">
         <v>3.97</v>
       </c>
       <c r="C36" s="4">
         <v>4.05</v>
       </c>
       <c r="D36" s="24">
         <v>2.68</v>
       </c>
       <c r="E36" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="F36" s="24">
         <v>3.92</v>
       </c>
       <c r="G36" s="24">
         <v>3.91</v>
       </c>
       <c r="H36" s="24">
         <v>4.96</v>
       </c>
       <c r="I36" s="24">
@@ -17755,86 +18252,90 @@
       </c>
       <c r="W36" s="24">
         <v>6.7</v>
       </c>
       <c r="X36" s="24">
         <v>6.22</v>
       </c>
       <c r="Y36" s="24">
         <v>6.09</v>
       </c>
       <c r="Z36" s="24">
         <v>9.9</v>
       </c>
       <c r="AA36" s="24">
         <v>5.12</v>
       </c>
       <c r="AB36" s="24">
         <v>6.71</v>
       </c>
       <c r="AC36" s="24">
         <v>8.81</v>
       </c>
       <c r="AD36" s="24">
         <v>8.3000000000000007</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="24">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="24"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="4">
         <v>30.3</v>
       </c>
       <c r="C38" s="4">
         <v>13.89</v>
       </c>
       <c r="D38" s="24">
         <v>9.17</v>
       </c>
       <c r="E38" s="24">
         <v>7.14</v>
       </c>
       <c r="F38" s="24">
         <v>11.63</v>
       </c>
       <c r="G38" s="24">
         <v>10.26</v>
       </c>
       <c r="H38" s="24">
         <v>12.99</v>
       </c>
       <c r="I38" s="24">
@@ -17881,52 +18382,55 @@
       </c>
       <c r="W38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC38" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD38" s="24">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="24">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="24" t="s">
@@ -17973,52 +18477,55 @@
       </c>
       <c r="W39" s="24">
         <v>4.46</v>
       </c>
       <c r="X39" s="24">
         <v>4.17</v>
       </c>
       <c r="Y39" s="24">
         <v>3.92</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC39" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD39" s="24" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="24">
         <v>6.1</v>
       </c>
       <c r="G40" s="24">
         <v>7.61</v>
       </c>
       <c r="H40" s="24">
         <v>10.62</v>
       </c>
       <c r="I40" s="24">
@@ -18065,52 +18572,55 @@
       </c>
       <c r="W40" s="24">
         <v>9.33</v>
       </c>
       <c r="X40" s="24">
         <v>8.68</v>
       </c>
       <c r="Y40" s="24">
         <v>7.91</v>
       </c>
       <c r="Z40" s="24">
         <v>22.73</v>
       </c>
       <c r="AA40" s="24">
         <v>10.99</v>
       </c>
       <c r="AB40" s="24">
         <v>7.52</v>
       </c>
       <c r="AC40" s="24">
         <v>5.32</v>
       </c>
       <c r="AD40" s="24">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="24">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="4">
         <v>18.87</v>
       </c>
       <c r="D41" s="24">
         <v>11.24</v>
       </c>
       <c r="E41" s="24">
         <v>9.01</v>
       </c>
       <c r="F41" s="24">
         <v>7.09</v>
       </c>
       <c r="G41" s="24">
         <v>5.95</v>
       </c>
       <c r="H41" s="24">
         <v>5.05</v>
       </c>
       <c r="I41" s="24">
@@ -18157,52 +18667,55 @@
       </c>
       <c r="W41" s="24">
         <v>8.44</v>
       </c>
       <c r="X41" s="24">
         <v>7.87</v>
       </c>
       <c r="Y41" s="24">
         <v>7.27</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB41" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AC41" s="24">
         <v>12.2</v>
       </c>
       <c r="AD41" s="24">
         <v>10.31</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="24">
+        <v>8.1300000000000008</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="24" t="s">
@@ -18249,52 +18762,55 @@
       </c>
       <c r="W42" s="24">
         <v>8.4</v>
       </c>
       <c r="X42" s="24">
         <v>7.94</v>
       </c>
       <c r="Y42" s="24">
         <v>7.52</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AA42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AB42" s="24">
         <v>32.26</v>
       </c>
       <c r="AC42" s="24">
         <v>35.71</v>
       </c>
       <c r="AD42" s="24">
         <v>30.93</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="24">
+        <v>25.86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="24" t="s">
@@ -18341,52 +18857,55 @@
       </c>
       <c r="W43" s="24">
         <v>12.2</v>
       </c>
       <c r="X43" s="24">
         <v>11.15</v>
       </c>
       <c r="Y43" s="24">
         <v>10.14</v>
       </c>
       <c r="Z43" s="24">
         <v>40</v>
       </c>
       <c r="AA43" s="24">
         <v>18.87</v>
       </c>
       <c r="AB43" s="24">
         <v>12.5</v>
       </c>
       <c r="AC43" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="AD43" s="24">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="24">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -18433,52 +18952,55 @@
       </c>
       <c r="W44" s="25">
         <v>4.09</v>
       </c>
       <c r="X44" s="25">
         <v>3.82</v>
       </c>
       <c r="Y44" s="25">
         <v>5.26</v>
       </c>
       <c r="Z44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AA44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB44" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AC44" s="25">
         <v>6.02</v>
       </c>
       <c r="AD44" s="25">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="25">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>