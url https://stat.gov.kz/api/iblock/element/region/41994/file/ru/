--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="-345" windowWidth="29040" windowHeight="12465"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -123,51 +123,51 @@
     <t>Бухар-Жырауский</t>
   </si>
   <si>
     <t>Каркаралинский</t>
   </si>
   <si>
     <t>Нуринский</t>
   </si>
   <si>
     <t>Осакаровский</t>
   </si>
   <si>
     <t>Шетский</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов Республики Казахстан</t>
   </si>
   <si>
     <t>Число выбывших за пределы Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -214,55 +214,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="MS Sans Serif"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -367,51 +362,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -475,50 +470,57 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -790,51 +792,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EU46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="8" style="3" customWidth="1"/>
     <col min="3" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:151">
       <c r="A2" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
@@ -876,103 +878,104 @@
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="29"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="30"/>
       <c r="T5" s="6"/>
       <c r="U5" s="30"/>
       <c r="X5" s="33"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="30"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="30"/>
       <c r="AJ5" s="33"/>
-      <c r="AL5" s="33"/>
-      <c r="AM5" s="32" t="s">
+      <c r="AL5" s="47"/>
+      <c r="AN5" s="29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:151">
       <c r="A6" s="41"/>
       <c r="B6" s="39">
         <v>2023</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="39">
         <v>2024</v>
       </c>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="40"/>
       <c r="Z6" s="39">
         <v>2025</v>
       </c>
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="43">
+      <c r="AL6" s="45">
         <v>2026</v>
       </c>
-      <c r="AM6" s="44"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
     </row>
     <row r="7" spans="1:151">
       <c r="A7" s="42"/>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -1046,51 +1049,54 @@
       </c>
       <c r="AF7" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="4"/>
+      <c r="AN7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="4"/>
     </row>
     <row r="8" spans="1:151">
       <c r="A8" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="34"/>
       <c r="U8" s="34"/>
@@ -1320,51 +1326,53 @@
       </c>
       <c r="AF9" s="17">
         <v>101</v>
       </c>
       <c r="AG9" s="17">
         <v>112</v>
       </c>
       <c r="AH9" s="17">
         <v>43</v>
       </c>
       <c r="AI9" s="17">
         <v>117</v>
       </c>
       <c r="AJ9" s="13">
         <v>132</v>
       </c>
       <c r="AK9" s="13">
         <v>133</v>
       </c>
       <c r="AL9" s="13">
         <v>108</v>
       </c>
       <c r="AM9" s="13">
         <v>69</v>
       </c>
-      <c r="AN9" s="4"/>
+      <c r="AN9" s="17">
+        <v>113</v>
+      </c>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
       <c r="BF9" s="4"/>
       <c r="BG9" s="4"/>
       <c r="BH9" s="4"/>
       <c r="BI9" s="4"/>
       <c r="BJ9" s="4"/>
       <c r="BK9" s="4"/>
       <c r="BL9" s="4"/>
       <c r="BM9" s="4"/>
@@ -1551,51 +1559,53 @@
       </c>
       <c r="AF10" s="17">
         <v>50</v>
       </c>
       <c r="AG10" s="17">
         <v>74</v>
       </c>
       <c r="AH10" s="17">
         <v>24</v>
       </c>
       <c r="AI10" s="17">
         <v>67</v>
       </c>
       <c r="AJ10" s="13">
         <v>85</v>
       </c>
       <c r="AK10" s="13">
         <v>78</v>
       </c>
       <c r="AL10" s="13">
         <v>69</v>
       </c>
       <c r="AM10" s="13">
         <v>34</v>
       </c>
-      <c r="AN10" s="4"/>
+      <c r="AN10" s="17">
+        <v>63</v>
+      </c>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="4"/>
       <c r="BF10" s="4"/>
       <c r="BG10" s="4"/>
       <c r="BH10" s="4"/>
       <c r="BI10" s="4"/>
       <c r="BJ10" s="4"/>
       <c r="BK10" s="4"/>
       <c r="BL10" s="4"/>
       <c r="BM10" s="4"/>
@@ -1782,50 +1792,53 @@
       </c>
       <c r="AF11" s="17">
         <v>4</v>
       </c>
       <c r="AG11" s="17">
         <v>5</v>
       </c>
       <c r="AH11" s="17">
         <v>0</v>
       </c>
       <c r="AI11" s="17">
         <v>3</v>
       </c>
       <c r="AJ11" s="13">
         <v>1</v>
       </c>
       <c r="AK11" s="13">
         <v>6</v>
       </c>
       <c r="AL11" s="13">
         <v>2</v>
       </c>
       <c r="AM11" s="13">
         <v>3</v>
       </c>
+      <c r="AN11" s="17">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:151">
       <c r="A12" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="13">
         <v>0</v>
       </c>
       <c r="C12" s="13">
         <v>1</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
@@ -1901,50 +1914,53 @@
       </c>
       <c r="AF12" s="17">
         <v>0</v>
       </c>
       <c r="AG12" s="17">
         <v>0</v>
       </c>
       <c r="AH12" s="17">
         <v>2</v>
       </c>
       <c r="AI12" s="17">
         <v>1</v>
       </c>
       <c r="AJ12" s="13">
         <v>2</v>
       </c>
       <c r="AK12" s="13">
         <v>1</v>
       </c>
       <c r="AL12" s="13">
         <v>1</v>
       </c>
       <c r="AM12" s="13">
         <v>4</v>
       </c>
+      <c r="AN12" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:151">
       <c r="A13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="13">
         <v>5</v>
       </c>
       <c r="C13" s="13">
         <v>5</v>
       </c>
       <c r="D13" s="13">
         <v>2</v>
       </c>
       <c r="E13" s="13">
         <v>3</v>
       </c>
       <c r="F13" s="13">
         <v>2</v>
       </c>
       <c r="G13" s="13">
         <v>1</v>
       </c>
       <c r="H13" s="13">
         <v>6</v>
@@ -2020,50 +2036,53 @@
       </c>
       <c r="AF13" s="17">
         <v>0</v>
       </c>
       <c r="AG13" s="17">
         <v>4</v>
       </c>
       <c r="AH13" s="17">
         <v>1</v>
       </c>
       <c r="AI13" s="17">
         <v>3</v>
       </c>
       <c r="AJ13" s="13">
         <v>1</v>
       </c>
       <c r="AK13" s="13">
         <v>5</v>
       </c>
       <c r="AL13" s="13">
         <v>3</v>
       </c>
       <c r="AM13" s="13">
         <v>4</v>
       </c>
+      <c r="AN13" s="17">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:151">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="13">
         <v>47</v>
       </c>
       <c r="C14" s="13">
         <v>39</v>
       </c>
       <c r="D14" s="13">
         <v>49</v>
       </c>
       <c r="E14" s="13">
         <v>33</v>
       </c>
       <c r="F14" s="13">
         <v>21</v>
       </c>
       <c r="G14" s="13">
         <v>26</v>
       </c>
       <c r="H14" s="13">
         <v>19</v>
@@ -2139,50 +2158,53 @@
       </c>
       <c r="AF14" s="17">
         <v>18</v>
       </c>
       <c r="AG14" s="17">
         <v>11</v>
       </c>
       <c r="AH14" s="17">
         <v>5</v>
       </c>
       <c r="AI14" s="17">
         <v>13</v>
       </c>
       <c r="AJ14" s="13">
         <v>33</v>
       </c>
       <c r="AK14" s="13">
         <v>24</v>
       </c>
       <c r="AL14" s="13">
         <v>22</v>
       </c>
       <c r="AM14" s="13">
         <v>16</v>
       </c>
+      <c r="AN14" s="17">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:151">
       <c r="A15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="13">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>6</v>
       </c>
       <c r="E15" s="13">
         <v>8</v>
       </c>
       <c r="F15" s="13">
         <v>8</v>
       </c>
       <c r="G15" s="13">
         <v>8</v>
       </c>
       <c r="H15" s="13">
         <v>1</v>
@@ -2257,96 +2279,100 @@
         <v>6</v>
       </c>
       <c r="AF15" s="17">
         <v>11</v>
       </c>
       <c r="AG15" s="17">
         <v>12</v>
       </c>
       <c r="AH15" s="17">
         <v>4</v>
       </c>
       <c r="AI15" s="17">
         <v>11</v>
       </c>
       <c r="AJ15" s="13">
         <v>3</v>
       </c>
       <c r="AK15" s="13">
         <v>7</v>
       </c>
       <c r="AL15" s="13">
         <v>7</v>
       </c>
       <c r="AM15" s="13">
         <v>0</v>
+      </c>
+      <c r="AN15" s="17">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:151">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="16"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="16"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="16"/>
       <c r="N16" s="13"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="17"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>10</v>
       </c>
       <c r="D17" s="13">
         <v>10</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>15</v>
       </c>
       <c r="G17" s="13">
         <v>12</v>
       </c>
       <c r="H17" s="13">
         <v>7</v>
       </c>
       <c r="I17" s="13">
@@ -2420,52 +2446,55 @@
       </c>
       <c r="AF17" s="17">
         <v>12</v>
       </c>
       <c r="AG17" s="17">
         <v>5</v>
       </c>
       <c r="AH17" s="17">
         <v>2</v>
       </c>
       <c r="AI17" s="17">
         <v>12</v>
       </c>
       <c r="AJ17" s="13">
         <v>5</v>
       </c>
       <c r="AK17" s="13">
         <v>6</v>
       </c>
       <c r="AL17" s="13">
         <v>4</v>
       </c>
       <c r="AM17" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="17">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="13">
         <v>0</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="13">
         <v>0</v>
       </c>
       <c r="E18" s="13">
         <v>0</v>
       </c>
       <c r="F18" s="13">
         <v>0</v>
       </c>
       <c r="G18" s="13">
         <v>0</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="13">
@@ -2539,52 +2568,55 @@
       </c>
       <c r="AF18" s="17">
         <v>0</v>
       </c>
       <c r="AG18" s="17">
         <v>0</v>
       </c>
       <c r="AH18" s="17">
         <v>0</v>
       </c>
       <c r="AI18" s="17">
         <v>0</v>
       </c>
       <c r="AJ18" s="13">
         <v>0</v>
       </c>
       <c r="AK18" s="13">
         <v>0</v>
       </c>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
       <c r="AM18" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="13">
         <v>0</v>
       </c>
       <c r="C19" s="13">
         <v>3</v>
       </c>
       <c r="D19" s="13">
         <v>1</v>
       </c>
       <c r="E19" s="13">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>1</v>
       </c>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="13">
         <v>0</v>
       </c>
       <c r="I19" s="13">
@@ -2658,52 +2690,55 @@
       </c>
       <c r="AF19" s="17">
         <v>1</v>
       </c>
       <c r="AG19" s="17">
         <v>1</v>
       </c>
       <c r="AH19" s="17">
         <v>0</v>
       </c>
       <c r="AI19" s="17">
         <v>4</v>
       </c>
       <c r="AJ19" s="13">
         <v>2</v>
       </c>
       <c r="AK19" s="13">
         <v>3</v>
       </c>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
       <c r="AM19" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="13">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>0</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
@@ -2777,52 +2812,55 @@
       </c>
       <c r="AF20" s="17">
         <v>0</v>
       </c>
       <c r="AG20" s="17">
         <v>0</v>
       </c>
       <c r="AH20" s="17">
         <v>0</v>
       </c>
       <c r="AI20" s="17">
         <v>1</v>
       </c>
       <c r="AJ20" s="13">
         <v>0</v>
       </c>
       <c r="AK20" s="13">
         <v>0</v>
       </c>
       <c r="AL20" s="13">
         <v>0</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>0</v>
       </c>
       <c r="D21" s="13">
         <v>1</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" s="13">
         <v>0</v>
       </c>
       <c r="G21" s="13">
         <v>0</v>
       </c>
       <c r="H21" s="13">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -2896,52 +2934,55 @@
       </c>
       <c r="AF21" s="17">
         <v>1</v>
       </c>
       <c r="AG21" s="17">
         <v>0</v>
       </c>
       <c r="AH21" s="17">
         <v>0</v>
       </c>
       <c r="AI21" s="17">
         <v>0</v>
       </c>
       <c r="AJ21" s="13">
         <v>0</v>
       </c>
       <c r="AK21" s="13">
         <v>0</v>
       </c>
       <c r="AL21" s="13">
         <v>0</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13">
         <v>1</v>
       </c>
       <c r="C22" s="13">
         <v>1</v>
       </c>
       <c r="D22" s="13">
         <v>0</v>
       </c>
       <c r="E22" s="13">
         <v>2</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" s="13">
         <v>0</v>
       </c>
       <c r="H22" s="13">
         <v>3</v>
       </c>
       <c r="I22" s="13">
@@ -3015,52 +3056,55 @@
       </c>
       <c r="AF22" s="17">
         <v>3</v>
       </c>
       <c r="AG22" s="17">
         <v>0</v>
       </c>
       <c r="AH22" s="17">
         <v>5</v>
       </c>
       <c r="AI22" s="17">
         <v>0</v>
       </c>
       <c r="AJ22" s="13">
         <v>0</v>
       </c>
       <c r="AK22" s="13">
         <v>3</v>
       </c>
       <c r="AL22" s="13">
         <v>0</v>
       </c>
       <c r="AM22" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="13">
         <v>0</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
       <c r="E23" s="13">
         <v>0</v>
       </c>
       <c r="F23" s="13">
         <v>0</v>
       </c>
       <c r="G23" s="13">
         <v>0</v>
       </c>
       <c r="H23" s="13">
         <v>0</v>
       </c>
       <c r="I23" s="13">
@@ -3134,93 +3178,97 @@
       </c>
       <c r="AF23" s="17">
         <v>1</v>
       </c>
       <c r="AG23" s="17">
         <v>0</v>
       </c>
       <c r="AH23" s="17">
         <v>0</v>
       </c>
       <c r="AI23" s="17">
         <v>2</v>
       </c>
       <c r="AJ23" s="13">
         <v>0</v>
       </c>
       <c r="AK23" s="13">
         <v>0</v>
       </c>
       <c r="AL23" s="13">
         <v>0</v>
       </c>
       <c r="AM23" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="35"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="36"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="36"/>
       <c r="AE24" s="26"/>
       <c r="AF24" s="36"/>
       <c r="AG24" s="36"/>
       <c r="AH24" s="36"/>
       <c r="AI24" s="36"/>
       <c r="AJ24" s="26"/>
       <c r="AK24" s="26"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24" s="17"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="13">
         <v>135</v>
       </c>
       <c r="C25" s="13">
         <v>112</v>
       </c>
       <c r="D25" s="13">
         <v>124</v>
       </c>
       <c r="E25" s="13">
         <v>83</v>
       </c>
       <c r="F25" s="13">
         <v>76</v>
       </c>
       <c r="G25" s="13">
         <v>91</v>
       </c>
       <c r="H25" s="13">
         <v>67</v>
       </c>
       <c r="I25" s="13">
@@ -3294,52 +3342,55 @@
       </c>
       <c r="AF25" s="17">
         <v>90</v>
       </c>
       <c r="AG25" s="17">
         <v>110</v>
       </c>
       <c r="AH25" s="17">
         <v>38</v>
       </c>
       <c r="AI25" s="17">
         <v>109</v>
       </c>
       <c r="AJ25" s="13">
         <v>128</v>
       </c>
       <c r="AK25" s="13">
         <v>127</v>
       </c>
       <c r="AL25" s="13">
         <v>108</v>
       </c>
       <c r="AM25" s="13">
         <v>66</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25" s="17">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13">
         <v>55</v>
       </c>
       <c r="C26" s="13">
         <v>47</v>
       </c>
       <c r="D26" s="13">
         <v>56</v>
       </c>
       <c r="E26" s="13">
         <v>39</v>
       </c>
       <c r="F26" s="13">
         <v>31</v>
       </c>
       <c r="G26" s="13">
         <v>45</v>
       </c>
       <c r="H26" s="13">
         <v>32</v>
       </c>
       <c r="I26" s="13">
@@ -3413,52 +3464,55 @@
       </c>
       <c r="AF26" s="17">
         <v>50</v>
       </c>
       <c r="AG26" s="17">
         <v>74</v>
       </c>
       <c r="AH26" s="17">
         <v>24</v>
       </c>
       <c r="AI26" s="17">
         <v>67</v>
       </c>
       <c r="AJ26" s="13">
         <v>85</v>
       </c>
       <c r="AK26" s="13">
         <v>78</v>
       </c>
       <c r="AL26" s="13">
         <v>69</v>
       </c>
       <c r="AM26" s="13">
         <v>34</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26" s="17">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13">
         <v>3</v>
       </c>
       <c r="C27" s="13">
         <v>2</v>
       </c>
       <c r="D27" s="13">
         <v>2</v>
       </c>
       <c r="E27" s="13">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13">
         <v>7</v>
       </c>
       <c r="H27" s="13">
         <v>4</v>
       </c>
       <c r="I27" s="13">
@@ -3532,52 +3586,55 @@
       </c>
       <c r="AF27" s="17">
         <v>4</v>
       </c>
       <c r="AG27" s="17">
         <v>5</v>
       </c>
       <c r="AH27" s="17">
         <v>0</v>
       </c>
       <c r="AI27" s="17">
         <v>3</v>
       </c>
       <c r="AJ27" s="13">
         <v>1</v>
       </c>
       <c r="AK27" s="13">
         <v>6</v>
       </c>
       <c r="AL27" s="13">
         <v>2</v>
       </c>
       <c r="AM27" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="13">
         <v>0</v>
       </c>
       <c r="C28" s="13">
         <v>1</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
@@ -3651,52 +3708,55 @@
       </c>
       <c r="AF28" s="17">
         <v>0</v>
       </c>
       <c r="AG28" s="17">
         <v>0</v>
       </c>
       <c r="AH28" s="17">
         <v>2</v>
       </c>
       <c r="AI28" s="17">
         <v>1</v>
       </c>
       <c r="AJ28" s="13">
         <v>2</v>
       </c>
       <c r="AK28" s="13">
         <v>1</v>
       </c>
       <c r="AL28" s="13">
         <v>1</v>
       </c>
       <c r="AM28" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13">
         <v>5</v>
       </c>
       <c r="C29" s="13">
         <v>5</v>
       </c>
       <c r="D29" s="13">
         <v>2</v>
       </c>
       <c r="E29" s="13">
         <v>3</v>
       </c>
       <c r="F29" s="13">
         <v>2</v>
       </c>
       <c r="G29" s="13">
         <v>1</v>
       </c>
       <c r="H29" s="13">
         <v>6</v>
       </c>
       <c r="I29" s="13">
@@ -3770,52 +3830,55 @@
       </c>
       <c r="AF29" s="17">
         <v>0</v>
       </c>
       <c r="AG29" s="17">
         <v>4</v>
       </c>
       <c r="AH29" s="17">
         <v>1</v>
       </c>
       <c r="AI29" s="17">
         <v>3</v>
       </c>
       <c r="AJ29" s="13">
         <v>1</v>
       </c>
       <c r="AK29" s="13">
         <v>5</v>
       </c>
       <c r="AL29" s="13">
         <v>3</v>
       </c>
       <c r="AM29" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13">
         <v>47</v>
       </c>
       <c r="C30" s="13">
         <v>39</v>
       </c>
       <c r="D30" s="13">
         <v>49</v>
       </c>
       <c r="E30" s="13">
         <v>33</v>
       </c>
       <c r="F30" s="13">
         <v>21</v>
       </c>
       <c r="G30" s="13">
         <v>26</v>
       </c>
       <c r="H30" s="13">
         <v>19</v>
       </c>
       <c r="I30" s="13">
@@ -3889,52 +3952,55 @@
       </c>
       <c r="AF30" s="17">
         <v>18</v>
       </c>
       <c r="AG30" s="17">
         <v>11</v>
       </c>
       <c r="AH30" s="17">
         <v>5</v>
       </c>
       <c r="AI30" s="17">
         <v>13</v>
       </c>
       <c r="AJ30" s="13">
         <v>33</v>
       </c>
       <c r="AK30" s="13">
         <v>24</v>
       </c>
       <c r="AL30" s="13">
         <v>22</v>
       </c>
       <c r="AM30" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30" s="17">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13">
         <v>19</v>
       </c>
       <c r="C31" s="13">
         <v>11</v>
       </c>
       <c r="D31" s="13">
         <v>6</v>
       </c>
       <c r="E31" s="13">
         <v>8</v>
       </c>
       <c r="F31" s="13">
         <v>8</v>
       </c>
       <c r="G31" s="13">
         <v>8</v>
       </c>
       <c r="H31" s="13">
         <v>1</v>
       </c>
       <c r="I31" s="13">
@@ -4008,94 +4074,98 @@
       </c>
       <c r="AF31" s="17">
         <v>11</v>
       </c>
       <c r="AG31" s="17">
         <v>12</v>
       </c>
       <c r="AH31" s="17">
         <v>4</v>
       </c>
       <c r="AI31" s="17">
         <v>11</v>
       </c>
       <c r="AJ31" s="13">
         <v>3</v>
       </c>
       <c r="AK31" s="13">
         <v>7</v>
       </c>
       <c r="AL31" s="13">
         <v>7</v>
       </c>
       <c r="AM31" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="16"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="16"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="16"/>
       <c r="N32" s="13"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32" s="17"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="13">
         <v>6</v>
       </c>
       <c r="C33" s="13">
         <v>7</v>
       </c>
       <c r="D33" s="13">
         <v>9</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>14</v>
       </c>
       <c r="G33" s="13">
         <v>4</v>
       </c>
       <c r="H33" s="13">
         <v>5</v>
       </c>
       <c r="I33" s="13">
@@ -4169,52 +4239,55 @@
       </c>
       <c r="AF33" s="17">
         <v>7</v>
       </c>
       <c r="AG33" s="17">
         <v>4</v>
       </c>
       <c r="AH33" s="17">
         <v>2</v>
       </c>
       <c r="AI33" s="17">
         <v>11</v>
       </c>
       <c r="AJ33" s="13">
         <v>3</v>
       </c>
       <c r="AK33" s="13">
         <v>6</v>
       </c>
       <c r="AL33" s="13">
         <v>4</v>
       </c>
       <c r="AM33" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33" s="17">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
@@ -4288,93 +4361,97 @@
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="13">
         <v>0</v>
       </c>
       <c r="AK34" s="13">
         <v>0</v>
       </c>
       <c r="AL34" s="13">
         <v>0</v>
       </c>
       <c r="AM34" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="36"/>
       <c r="AC35" s="36"/>
       <c r="AD35" s="36"/>
       <c r="AE35" s="26"/>
       <c r="AF35" s="36"/>
       <c r="AG35" s="36"/>
       <c r="AH35" s="36"/>
       <c r="AI35" s="36"/>
       <c r="AJ35" s="26"/>
       <c r="AK35" s="26"/>
-    </row>
-    <row r="36" spans="1:39" s="4" customFormat="1">
+      <c r="AN35" s="17"/>
+    </row>
+    <row r="36" spans="1:40" s="4" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="13">
         <v>2</v>
       </c>
       <c r="C36" s="13">
         <v>7</v>
       </c>
       <c r="D36" s="13">
         <v>3</v>
       </c>
       <c r="E36" s="13">
         <v>2</v>
       </c>
       <c r="F36" s="13">
         <v>2</v>
       </c>
       <c r="G36" s="13">
         <v>9</v>
       </c>
       <c r="H36" s="13">
         <v>5</v>
       </c>
       <c r="I36" s="13">
@@ -4448,93 +4525,97 @@
       </c>
       <c r="AF36" s="17">
         <v>11</v>
       </c>
       <c r="AG36" s="17">
         <v>2</v>
       </c>
       <c r="AH36" s="17">
         <v>5</v>
       </c>
       <c r="AI36" s="17">
         <v>8</v>
       </c>
       <c r="AJ36" s="13">
         <v>4</v>
       </c>
       <c r="AK36" s="13">
         <v>6</v>
       </c>
       <c r="AL36" s="17">
         <v>0</v>
       </c>
       <c r="AM36" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="13"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="16"/>
       <c r="N37" s="13"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37" s="17"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
         <v>0</v>
       </c>
       <c r="C38" s="13">
         <v>3</v>
       </c>
       <c r="D38" s="13">
         <v>1</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>1</v>
       </c>
       <c r="G38" s="13">
         <v>8</v>
       </c>
       <c r="H38" s="13">
         <v>2</v>
       </c>
       <c r="I38" s="13">
@@ -4608,52 +4689,55 @@
       </c>
       <c r="AF38" s="17">
         <v>5</v>
       </c>
       <c r="AG38" s="17">
         <v>1</v>
       </c>
       <c r="AH38" s="17">
         <v>0</v>
       </c>
       <c r="AI38" s="17">
         <v>1</v>
       </c>
       <c r="AJ38" s="17">
         <v>2</v>
       </c>
       <c r="AK38" s="17">
         <v>0</v>
       </c>
       <c r="AL38" s="17">
         <v>0</v>
       </c>
       <c r="AM38" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="13">
         <v>0</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="17">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -4727,52 +4811,55 @@
       </c>
       <c r="AF39" s="17">
         <v>0</v>
       </c>
       <c r="AG39" s="17">
         <v>0</v>
       </c>
       <c r="AH39" s="17">
         <v>0</v>
       </c>
       <c r="AI39" s="17">
         <v>0</v>
       </c>
       <c r="AJ39" s="17">
         <v>0</v>
       </c>
       <c r="AK39" s="17">
         <v>0</v>
       </c>
       <c r="AL39" s="17">
         <v>0</v>
       </c>
       <c r="AM39" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="13">
         <v>0</v>
       </c>
       <c r="C40" s="13">
         <v>3</v>
       </c>
       <c r="D40" s="13">
         <v>1</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>1</v>
       </c>
       <c r="G40" s="13">
         <v>1</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="13">
@@ -4846,52 +4933,55 @@
       </c>
       <c r="AF40" s="17">
         <v>1</v>
       </c>
       <c r="AG40" s="17">
         <v>1</v>
       </c>
       <c r="AH40" s="17">
         <v>0</v>
       </c>
       <c r="AI40" s="17">
         <v>4</v>
       </c>
       <c r="AJ40" s="17">
         <v>2</v>
       </c>
       <c r="AK40" s="17">
         <v>3</v>
       </c>
       <c r="AL40" s="17">
         <v>0</v>
       </c>
       <c r="AM40" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="13">
         <v>0</v>
       </c>
       <c r="C41" s="13">
         <v>0</v>
       </c>
       <c r="D41" s="13">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -4965,52 +5055,55 @@
       </c>
       <c r="AF41" s="17">
         <v>0</v>
       </c>
       <c r="AG41" s="17">
         <v>0</v>
       </c>
       <c r="AH41" s="17">
         <v>0</v>
       </c>
       <c r="AI41" s="17">
         <v>1</v>
       </c>
       <c r="AJ41" s="17">
         <v>0</v>
       </c>
       <c r="AK41" s="17">
         <v>0</v>
       </c>
       <c r="AL41" s="17">
         <v>0</v>
       </c>
       <c r="AM41" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="13">
         <v>1</v>
       </c>
       <c r="C42" s="13">
         <v>0</v>
       </c>
       <c r="D42" s="13">
         <v>1</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>0</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="13">
@@ -5084,52 +5177,55 @@
       </c>
       <c r="AF42" s="17">
         <v>1</v>
       </c>
       <c r="AG42" s="17">
         <v>0</v>
       </c>
       <c r="AH42" s="17">
         <v>0</v>
       </c>
       <c r="AI42" s="17">
         <v>0</v>
       </c>
       <c r="AJ42" s="17">
         <v>0</v>
       </c>
       <c r="AK42" s="17">
         <v>0</v>
       </c>
       <c r="AL42" s="17">
         <v>0</v>
       </c>
       <c r="AM42" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="13">
         <v>1</v>
       </c>
       <c r="C43" s="13">
         <v>1</v>
       </c>
       <c r="D43" s="13">
         <v>0</v>
       </c>
       <c r="E43" s="13">
         <v>2</v>
       </c>
       <c r="F43" s="13">
         <v>0</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
         <v>3</v>
       </c>
       <c r="I43" s="13">
@@ -5203,52 +5299,55 @@
       </c>
       <c r="AF43" s="17">
         <v>3</v>
       </c>
       <c r="AG43" s="17">
         <v>0</v>
       </c>
       <c r="AH43" s="17">
         <v>5</v>
       </c>
       <c r="AI43" s="17">
         <v>0</v>
       </c>
       <c r="AJ43" s="17">
         <v>0</v>
       </c>
       <c r="AK43" s="17">
         <v>3</v>
       </c>
       <c r="AL43" s="17">
         <v>0</v>
       </c>
       <c r="AM43" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="19">
         <v>0</v>
       </c>
       <c r="C44" s="19">
         <v>0</v>
       </c>
       <c r="D44" s="19">
         <v>0</v>
       </c>
       <c r="E44" s="19">
         <v>0</v>
       </c>
       <c r="F44" s="19">
         <v>0</v>
       </c>
       <c r="G44" s="19">
         <v>0</v>
       </c>
       <c r="H44" s="19">
         <v>0</v>
       </c>
       <c r="I44" s="19">
@@ -5322,203 +5421,208 @@
       </c>
       <c r="AF44" s="19">
         <v>1</v>
       </c>
       <c r="AG44" s="19">
         <v>0</v>
       </c>
       <c r="AH44" s="19">
         <v>0</v>
       </c>
       <c r="AI44" s="19">
         <v>2</v>
       </c>
       <c r="AJ44" s="19">
         <v>0</v>
       </c>
       <c r="AK44" s="19">
         <v>0</v>
       </c>
       <c r="AL44" s="19">
         <v>0</v>
       </c>
       <c r="AM44" s="19">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
       <c r="AE45" s="17"/>
     </row>
-    <row r="46" spans="1:39">
+    <row r="46" spans="1:40">
       <c r="AE46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AN79"/>
+  <dimension ref="A2:AO79"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="22" customWidth="1"/>
     <col min="3" max="37" width="7.85546875" style="16" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:40">
+    <row r="2" spans="1:41">
       <c r="A2" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="25"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
     </row>
-    <row r="5" spans="1:40" s="6" customFormat="1" ht="15">
+    <row r="5" spans="1:41" s="6" customFormat="1">
       <c r="A5" s="5"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="O5" s="29"/>
       <c r="S5" s="30"/>
       <c r="U5" s="30"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="33"/>
       <c r="Y5" s="1"/>
       <c r="AA5" s="29"/>
       <c r="AE5" s="30"/>
       <c r="AG5" s="30"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="33"/>
       <c r="AL5" s="7"/>
-      <c r="AM5" s="32" t="s">
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="32" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" s="41"/>
       <c r="B6" s="39">
         <v>2023</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="39">
         <v>2024</v>
       </c>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="40"/>
       <c r="Z6" s="39">
         <v>2025</v>
       </c>
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="43">
         <v>2026</v>
       </c>
       <c r="AM6" s="44"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AN6" s="44"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" s="42"/>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>3</v>
       </c>
@@ -5590,94 +5694,97 @@
       </c>
       <c r="AF7" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="21"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:40">
+      <c r="AN7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="21"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="34"/>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
       <c r="X8" s="34"/>
       <c r="Y8" s="34"/>
       <c r="Z8" s="34"/>
       <c r="AA8" s="34"/>
       <c r="AB8" s="25"/>
       <c r="AC8" s="25"/>
       <c r="AD8" s="25"/>
       <c r="AE8" s="25"/>
       <c r="AF8" s="25"/>
       <c r="AG8" s="25"/>
       <c r="AH8" s="25"/>
       <c r="AI8" s="25"/>
       <c r="AJ8" s="25"/>
       <c r="AK8" s="25"/>
     </row>
-    <row r="9" spans="1:40">
+    <row r="9" spans="1:41">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="17">
         <v>111</v>
       </c>
       <c r="C9" s="17">
         <v>60</v>
       </c>
       <c r="D9" s="17">
         <v>92</v>
       </c>
       <c r="E9" s="17">
         <v>136</v>
       </c>
       <c r="F9" s="13">
         <v>128</v>
       </c>
       <c r="G9" s="13">
         <v>293</v>
       </c>
       <c r="H9" s="13">
         <v>249</v>
       </c>
       <c r="I9" s="13">
@@ -5751,52 +5858,55 @@
       </c>
       <c r="AF9" s="17">
         <v>229</v>
       </c>
       <c r="AG9" s="17">
         <v>146</v>
       </c>
       <c r="AH9" s="17">
         <v>121</v>
       </c>
       <c r="AI9" s="17">
         <v>87</v>
       </c>
       <c r="AJ9" s="13">
         <v>55</v>
       </c>
       <c r="AK9" s="13">
         <v>98</v>
       </c>
       <c r="AL9" s="13">
         <v>35</v>
       </c>
       <c r="AM9" s="13">
         <v>47</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AN9" s="17">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="17">
         <v>62</v>
       </c>
       <c r="C10" s="17">
         <v>36</v>
       </c>
       <c r="D10" s="17">
         <v>52</v>
       </c>
       <c r="E10" s="17">
         <v>71</v>
       </c>
       <c r="F10" s="13">
         <v>60</v>
       </c>
       <c r="G10" s="13">
         <v>164</v>
       </c>
       <c r="H10" s="13">
         <v>96</v>
       </c>
       <c r="I10" s="13">
@@ -5870,52 +5980,55 @@
       </c>
       <c r="AF10" s="17">
         <v>109</v>
       </c>
       <c r="AG10" s="17">
         <v>56</v>
       </c>
       <c r="AH10" s="17">
         <v>63</v>
       </c>
       <c r="AI10" s="17">
         <v>35</v>
       </c>
       <c r="AJ10" s="13">
         <v>33</v>
       </c>
       <c r="AK10" s="13">
         <v>60</v>
       </c>
       <c r="AL10" s="13">
         <v>25</v>
       </c>
       <c r="AM10" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AN10" s="17">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="17">
         <v>0</v>
       </c>
       <c r="C11" s="17">
         <v>1</v>
       </c>
       <c r="D11" s="17">
         <v>3</v>
       </c>
       <c r="E11" s="17">
         <v>6</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>10</v>
       </c>
       <c r="H11" s="13">
         <v>14</v>
       </c>
       <c r="I11" s="13">
@@ -5989,52 +6102,55 @@
       </c>
       <c r="AF11" s="17">
         <v>4</v>
       </c>
       <c r="AG11" s="17">
         <v>8</v>
       </c>
       <c r="AH11" s="17">
         <v>3</v>
       </c>
       <c r="AI11" s="17">
         <v>1</v>
       </c>
       <c r="AJ11" s="13">
         <v>1</v>
       </c>
       <c r="AK11" s="13">
         <v>2</v>
       </c>
       <c r="AL11" s="13">
         <v>0</v>
       </c>
       <c r="AM11" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AN11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="17">
         <v>0</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>1</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="13">
@@ -6108,52 +6224,55 @@
       </c>
       <c r="AF12" s="17">
         <v>2</v>
       </c>
       <c r="AG12" s="17">
         <v>0</v>
       </c>
       <c r="AH12" s="17">
         <v>1</v>
       </c>
       <c r="AI12" s="17">
         <v>0</v>
       </c>
       <c r="AJ12" s="13">
         <v>0</v>
       </c>
       <c r="AK12" s="13">
         <v>0</v>
       </c>
       <c r="AL12" s="13">
         <v>0</v>
       </c>
       <c r="AM12" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AN12" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="17">
         <v>10</v>
       </c>
       <c r="C13" s="17">
         <v>7</v>
       </c>
       <c r="D13" s="17">
         <v>9</v>
       </c>
       <c r="E13" s="17">
         <v>8</v>
       </c>
       <c r="F13" s="13">
         <v>6</v>
       </c>
       <c r="G13" s="13">
         <v>5</v>
       </c>
       <c r="H13" s="13">
         <v>13</v>
       </c>
       <c r="I13" s="13">
@@ -6227,52 +6346,55 @@
       </c>
       <c r="AF13" s="17">
         <v>24</v>
       </c>
       <c r="AG13" s="17">
         <v>8</v>
       </c>
       <c r="AH13" s="17">
         <v>0</v>
       </c>
       <c r="AI13" s="17">
         <v>9</v>
       </c>
       <c r="AJ13" s="13">
         <v>5</v>
       </c>
       <c r="AK13" s="13">
         <v>8</v>
       </c>
       <c r="AL13" s="13">
         <v>1</v>
       </c>
       <c r="AM13" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AN13" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="17">
         <v>29</v>
       </c>
       <c r="C14" s="17">
         <v>10</v>
       </c>
       <c r="D14" s="17">
         <v>15</v>
       </c>
       <c r="E14" s="17">
         <v>26</v>
       </c>
       <c r="F14" s="13">
         <v>32</v>
       </c>
       <c r="G14" s="13">
         <v>70</v>
       </c>
       <c r="H14" s="13">
         <v>85</v>
       </c>
       <c r="I14" s="13">
@@ -6346,52 +6468,55 @@
       </c>
       <c r="AF14" s="17">
         <v>46</v>
       </c>
       <c r="AG14" s="17">
         <v>44</v>
       </c>
       <c r="AH14" s="17">
         <v>38</v>
       </c>
       <c r="AI14" s="17">
         <v>17</v>
       </c>
       <c r="AJ14" s="13">
         <v>9</v>
       </c>
       <c r="AK14" s="13">
         <v>17</v>
       </c>
       <c r="AL14" s="13">
         <v>5</v>
       </c>
       <c r="AM14" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AN14" s="17">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="17">
         <v>2</v>
       </c>
       <c r="C15" s="17">
         <v>1</v>
       </c>
       <c r="D15" s="17">
         <v>9</v>
       </c>
       <c r="E15" s="17">
         <v>17</v>
       </c>
       <c r="F15" s="13">
         <v>10</v>
       </c>
       <c r="G15" s="13">
         <v>14</v>
       </c>
       <c r="H15" s="13">
         <v>13</v>
       </c>
       <c r="I15" s="13">
@@ -6465,92 +6590,96 @@
       </c>
       <c r="AF15" s="17">
         <v>17</v>
       </c>
       <c r="AG15" s="17">
         <v>21</v>
       </c>
       <c r="AH15" s="17">
         <v>11</v>
       </c>
       <c r="AI15" s="17">
         <v>9</v>
       </c>
       <c r="AJ15" s="13">
         <v>4</v>
       </c>
       <c r="AK15" s="13">
         <v>7</v>
       </c>
       <c r="AL15" s="13">
         <v>0</v>
       </c>
       <c r="AM15" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AN15" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="17"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="17">
         <v>7</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>1</v>
       </c>
       <c r="E17" s="17">
         <v>7</v>
       </c>
       <c r="F17" s="13">
         <v>7</v>
       </c>
       <c r="G17" s="13">
         <v>8</v>
       </c>
       <c r="H17" s="13">
         <v>9</v>
       </c>
       <c r="I17" s="13">
@@ -6624,52 +6753,55 @@
       </c>
       <c r="AF17" s="17">
         <v>8</v>
       </c>
       <c r="AG17" s="17">
         <v>2</v>
       </c>
       <c r="AH17" s="17">
         <v>1</v>
       </c>
       <c r="AI17" s="17">
         <v>9</v>
       </c>
       <c r="AJ17" s="13">
         <v>3</v>
       </c>
       <c r="AK17" s="13">
         <v>2</v>
       </c>
       <c r="AL17" s="13">
         <v>4</v>
       </c>
       <c r="AM17" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="17">
         <v>0</v>
       </c>
       <c r="C18" s="17">
         <v>0</v>
       </c>
       <c r="D18" s="17">
         <v>0</v>
       </c>
       <c r="E18" s="17">
         <v>0</v>
       </c>
       <c r="F18" s="13">
         <v>0</v>
       </c>
       <c r="G18" s="13">
         <v>0</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="13">
@@ -6743,52 +6875,55 @@
       </c>
       <c r="AF18" s="17">
         <v>0</v>
       </c>
       <c r="AG18" s="17">
         <v>0</v>
       </c>
       <c r="AH18" s="17">
         <v>4</v>
       </c>
       <c r="AI18" s="17">
         <v>0</v>
       </c>
       <c r="AJ18" s="13">
         <v>0</v>
       </c>
       <c r="AK18" s="13">
         <v>0</v>
       </c>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
       <c r="AM18" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="17">
         <v>1</v>
       </c>
       <c r="C19" s="17">
         <v>1</v>
       </c>
       <c r="D19" s="17">
         <v>3</v>
       </c>
       <c r="E19" s="17">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>5</v>
       </c>
       <c r="G19" s="13">
         <v>17</v>
       </c>
       <c r="H19" s="13">
         <v>9</v>
       </c>
       <c r="I19" s="13">
@@ -6862,52 +6997,55 @@
       </c>
       <c r="AF19" s="17">
         <v>11</v>
       </c>
       <c r="AG19" s="17">
         <v>5</v>
       </c>
       <c r="AH19" s="17">
         <v>0</v>
       </c>
       <c r="AI19" s="17">
         <v>2</v>
       </c>
       <c r="AJ19" s="13">
         <v>0</v>
       </c>
       <c r="AK19" s="13">
         <v>0</v>
       </c>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
       <c r="AM19" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="17">
         <v>0</v>
       </c>
       <c r="C20" s="17">
         <v>0</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="17">
         <v>0</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
@@ -6981,52 +7119,55 @@
       </c>
       <c r="AF20" s="17">
         <v>0</v>
       </c>
       <c r="AG20" s="17">
         <v>0</v>
       </c>
       <c r="AH20" s="17">
         <v>0</v>
       </c>
       <c r="AI20" s="17">
         <v>0</v>
       </c>
       <c r="AJ20" s="13">
         <v>0</v>
       </c>
       <c r="AK20" s="13">
         <v>0</v>
       </c>
       <c r="AL20" s="13">
         <v>0</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17">
         <v>0</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="13">
         <v>1</v>
       </c>
       <c r="G21" s="13">
         <v>0</v>
       </c>
       <c r="H21" s="13">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -7100,52 +7241,55 @@
       </c>
       <c r="AF21" s="17">
         <v>1</v>
       </c>
       <c r="AG21" s="17">
         <v>0</v>
       </c>
       <c r="AH21" s="17">
         <v>0</v>
       </c>
       <c r="AI21" s="17">
         <v>0</v>
       </c>
       <c r="AJ21" s="13">
         <v>0</v>
       </c>
       <c r="AK21" s="13">
         <v>0</v>
       </c>
       <c r="AL21" s="13">
         <v>0</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="17">
         <v>0</v>
       </c>
       <c r="C22" s="17">
         <v>4</v>
       </c>
       <c r="D22" s="17">
         <v>0</v>
       </c>
       <c r="E22" s="17">
         <v>1</v>
       </c>
       <c r="F22" s="13">
         <v>3</v>
       </c>
       <c r="G22" s="13">
         <v>4</v>
       </c>
       <c r="H22" s="13">
         <v>10</v>
       </c>
       <c r="I22" s="13">
@@ -7219,52 +7363,55 @@
       </c>
       <c r="AF22" s="17">
         <v>7</v>
       </c>
       <c r="AG22" s="17">
         <v>2</v>
       </c>
       <c r="AH22" s="17">
         <v>0</v>
       </c>
       <c r="AI22" s="17">
         <v>2</v>
       </c>
       <c r="AJ22" s="13">
         <v>0</v>
       </c>
       <c r="AK22" s="13">
         <v>2</v>
       </c>
       <c r="AL22" s="13">
         <v>0</v>
       </c>
       <c r="AM22" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="17">
         <v>0</v>
       </c>
       <c r="C23" s="17">
         <v>0</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="17">
         <v>0</v>
       </c>
       <c r="F23" s="13">
         <v>0</v>
       </c>
       <c r="G23" s="13">
         <v>1</v>
       </c>
       <c r="H23" s="13">
         <v>0</v>
       </c>
       <c r="I23" s="13">
@@ -7338,93 +7485,97 @@
       </c>
       <c r="AF23" s="17">
         <v>0</v>
       </c>
       <c r="AG23" s="17">
         <v>0</v>
       </c>
       <c r="AH23" s="17">
         <v>0</v>
       </c>
       <c r="AI23" s="17">
         <v>3</v>
       </c>
       <c r="AJ23" s="13">
         <v>0</v>
       </c>
       <c r="AK23" s="13">
         <v>0</v>
       </c>
       <c r="AL23" s="13">
         <v>0</v>
       </c>
       <c r="AM23" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="35"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="36"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="36"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="36"/>
       <c r="AG24" s="36"/>
       <c r="AH24" s="36"/>
       <c r="AI24" s="36"/>
       <c r="AJ24" s="25"/>
       <c r="AK24" s="25"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24" s="17"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="17">
         <v>107</v>
       </c>
       <c r="C25" s="17">
         <v>55</v>
       </c>
       <c r="D25" s="17">
         <v>88</v>
       </c>
       <c r="E25" s="17">
         <v>135</v>
       </c>
       <c r="F25" s="13">
         <v>117</v>
       </c>
       <c r="G25" s="13">
         <v>265</v>
       </c>
       <c r="H25" s="13">
         <v>228</v>
       </c>
       <c r="I25" s="13">
@@ -7498,52 +7649,55 @@
       </c>
       <c r="AF25" s="17">
         <v>202</v>
       </c>
       <c r="AG25" s="17">
         <v>137</v>
       </c>
       <c r="AH25" s="17">
         <v>117</v>
       </c>
       <c r="AI25" s="17">
         <v>73</v>
       </c>
       <c r="AJ25" s="13">
         <v>54</v>
       </c>
       <c r="AK25" s="13">
         <v>96</v>
       </c>
       <c r="AL25" s="13">
         <v>35</v>
       </c>
       <c r="AM25" s="13">
         <v>47</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25" s="17">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="17">
         <v>62</v>
       </c>
       <c r="C26" s="17">
         <v>36</v>
       </c>
       <c r="D26" s="17">
         <v>52</v>
       </c>
       <c r="E26" s="17">
         <v>71</v>
       </c>
       <c r="F26" s="13">
         <v>60</v>
       </c>
       <c r="G26" s="13">
         <v>164</v>
       </c>
       <c r="H26" s="13">
         <v>96</v>
       </c>
       <c r="I26" s="13">
@@ -7617,52 +7771,55 @@
       </c>
       <c r="AF26" s="17">
         <v>109</v>
       </c>
       <c r="AG26" s="17">
         <v>56</v>
       </c>
       <c r="AH26" s="17">
         <v>63</v>
       </c>
       <c r="AI26" s="17">
         <v>35</v>
       </c>
       <c r="AJ26" s="13">
         <v>33</v>
       </c>
       <c r="AK26" s="13">
         <v>60</v>
       </c>
       <c r="AL26" s="13">
         <v>25</v>
       </c>
       <c r="AM26" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26" s="17">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="17">
         <v>0</v>
       </c>
       <c r="C27" s="17">
         <v>1</v>
       </c>
       <c r="D27" s="17">
         <v>3</v>
       </c>
       <c r="E27" s="17">
         <v>6</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>10</v>
       </c>
       <c r="H27" s="13">
         <v>14</v>
       </c>
       <c r="I27" s="13">
@@ -7736,52 +7893,55 @@
       </c>
       <c r="AF27" s="17">
         <v>4</v>
       </c>
       <c r="AG27" s="17">
         <v>8</v>
       </c>
       <c r="AH27" s="17">
         <v>3</v>
       </c>
       <c r="AI27" s="17">
         <v>1</v>
       </c>
       <c r="AJ27" s="13">
         <v>1</v>
       </c>
       <c r="AK27" s="13">
         <v>2</v>
       </c>
       <c r="AL27" s="13">
         <v>0</v>
       </c>
       <c r="AM27" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="17">
         <v>0</v>
       </c>
       <c r="C28" s="17">
         <v>0</v>
       </c>
       <c r="D28" s="17">
         <v>0</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>1</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
@@ -7855,52 +8015,55 @@
       </c>
       <c r="AF28" s="17">
         <v>2</v>
       </c>
       <c r="AG28" s="17">
         <v>0</v>
       </c>
       <c r="AH28" s="17">
         <v>1</v>
       </c>
       <c r="AI28" s="17">
         <v>0</v>
       </c>
       <c r="AJ28" s="13">
         <v>0</v>
       </c>
       <c r="AK28" s="13">
         <v>0</v>
       </c>
       <c r="AL28" s="13">
         <v>0</v>
       </c>
       <c r="AM28" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="17">
         <v>10</v>
       </c>
       <c r="C29" s="17">
         <v>7</v>
       </c>
       <c r="D29" s="17">
         <v>9</v>
       </c>
       <c r="E29" s="17">
         <v>8</v>
       </c>
       <c r="F29" s="13">
         <v>6</v>
       </c>
       <c r="G29" s="13">
         <v>5</v>
       </c>
       <c r="H29" s="13">
         <v>13</v>
       </c>
       <c r="I29" s="13">
@@ -7974,52 +8137,55 @@
       </c>
       <c r="AF29" s="17">
         <v>24</v>
       </c>
       <c r="AG29" s="17">
         <v>8</v>
       </c>
       <c r="AH29" s="17">
         <v>0</v>
       </c>
       <c r="AI29" s="17">
         <v>9</v>
       </c>
       <c r="AJ29" s="13">
         <v>5</v>
       </c>
       <c r="AK29" s="13">
         <v>8</v>
       </c>
       <c r="AL29" s="13">
         <v>1</v>
       </c>
       <c r="AM29" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="17">
         <v>29</v>
       </c>
       <c r="C30" s="17">
         <v>10</v>
       </c>
       <c r="D30" s="17">
         <v>15</v>
       </c>
       <c r="E30" s="17">
         <v>26</v>
       </c>
       <c r="F30" s="13">
         <v>32</v>
       </c>
       <c r="G30" s="13">
         <v>70</v>
       </c>
       <c r="H30" s="13">
         <v>85</v>
       </c>
       <c r="I30" s="13">
@@ -8093,52 +8259,55 @@
       </c>
       <c r="AF30" s="17">
         <v>46</v>
       </c>
       <c r="AG30" s="17">
         <v>44</v>
       </c>
       <c r="AH30" s="17">
         <v>38</v>
       </c>
       <c r="AI30" s="17">
         <v>17</v>
       </c>
       <c r="AJ30" s="13">
         <v>9</v>
       </c>
       <c r="AK30" s="13">
         <v>17</v>
       </c>
       <c r="AL30" s="13">
         <v>5</v>
       </c>
       <c r="AM30" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30" s="17">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="17">
         <v>2</v>
       </c>
       <c r="C31" s="17">
         <v>1</v>
       </c>
       <c r="D31" s="17">
         <v>9</v>
       </c>
       <c r="E31" s="17">
         <v>17</v>
       </c>
       <c r="F31" s="13">
         <v>10</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>13</v>
       </c>
       <c r="I31" s="13">
@@ -8212,92 +8381,96 @@
       </c>
       <c r="AF31" s="17">
         <v>17</v>
       </c>
       <c r="AG31" s="17">
         <v>21</v>
       </c>
       <c r="AH31" s="17">
         <v>11</v>
       </c>
       <c r="AI31" s="17">
         <v>9</v>
       </c>
       <c r="AJ31" s="13">
         <v>4</v>
       </c>
       <c r="AK31" s="13">
         <v>7</v>
       </c>
       <c r="AL31" s="13">
         <v>0</v>
       </c>
       <c r="AM31" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32" s="17"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="17">
         <v>4</v>
       </c>
       <c r="C33" s="17">
         <v>0</v>
       </c>
       <c r="D33" s="17">
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <v>7</v>
       </c>
       <c r="F33" s="13">
         <v>5</v>
       </c>
       <c r="G33" s="13">
         <v>2</v>
       </c>
       <c r="H33" s="13">
         <v>7</v>
       </c>
       <c r="I33" s="13">
@@ -8371,52 +8544,55 @@
       </c>
       <c r="AF33" s="17">
         <v>0</v>
       </c>
       <c r="AG33" s="17">
         <v>0</v>
       </c>
       <c r="AH33" s="17">
         <v>1</v>
       </c>
       <c r="AI33" s="17">
         <v>2</v>
       </c>
       <c r="AJ33" s="13">
         <v>2</v>
       </c>
       <c r="AK33" s="13">
         <v>2</v>
       </c>
       <c r="AL33" s="13">
         <v>4</v>
       </c>
       <c r="AM33" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="17">
         <v>0</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
@@ -8490,93 +8666,97 @@
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="13">
         <v>0</v>
       </c>
       <c r="AK34" s="13">
         <v>0</v>
       </c>
       <c r="AL34" s="13">
         <v>0</v>
       </c>
       <c r="AM34" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="36"/>
       <c r="AC35" s="36"/>
       <c r="AD35" s="36"/>
       <c r="AE35" s="36"/>
       <c r="AF35" s="36"/>
       <c r="AG35" s="36"/>
       <c r="AH35" s="36"/>
       <c r="AI35" s="36"/>
       <c r="AJ35" s="25"/>
       <c r="AK35" s="25"/>
-    </row>
-    <row r="36" spans="1:39" s="21" customFormat="1">
+      <c r="AN35" s="17"/>
+    </row>
+    <row r="36" spans="1:40" s="21" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="17">
         <v>4</v>
       </c>
       <c r="C36" s="17">
         <v>5</v>
       </c>
       <c r="D36" s="17">
         <v>4</v>
       </c>
       <c r="E36" s="17">
         <v>1</v>
       </c>
       <c r="F36" s="13">
         <v>11</v>
       </c>
       <c r="G36" s="13">
         <v>28</v>
       </c>
       <c r="H36" s="13">
         <v>21</v>
       </c>
       <c r="I36" s="13">
@@ -8650,90 +8830,94 @@
       </c>
       <c r="AF36" s="17">
         <v>27</v>
       </c>
       <c r="AG36" s="17">
         <v>9</v>
       </c>
       <c r="AH36" s="17">
         <v>4</v>
       </c>
       <c r="AI36" s="17">
         <v>14</v>
       </c>
       <c r="AJ36" s="17">
         <v>1</v>
       </c>
       <c r="AK36" s="17">
         <v>2</v>
       </c>
       <c r="AL36" s="17">
         <v>0</v>
       </c>
       <c r="AM36" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="H37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37" s="17"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="17">
         <v>3</v>
       </c>
       <c r="C38" s="17">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>1</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>2</v>
       </c>
       <c r="G38" s="13">
         <v>6</v>
       </c>
       <c r="H38" s="13">
         <v>2</v>
       </c>
       <c r="I38" s="13">
@@ -8807,52 +8991,55 @@
       </c>
       <c r="AF38" s="17">
         <v>8</v>
       </c>
       <c r="AG38" s="17">
         <v>2</v>
       </c>
       <c r="AH38" s="17">
         <v>0</v>
       </c>
       <c r="AI38" s="17">
         <v>7</v>
       </c>
       <c r="AJ38" s="17">
         <v>1</v>
       </c>
       <c r="AK38" s="17">
         <v>0</v>
       </c>
       <c r="AL38" s="17">
         <v>0</v>
       </c>
       <c r="AM38" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="17">
         <v>0</v>
       </c>
       <c r="C39" s="17">
         <v>0</v>
       </c>
       <c r="D39" s="17">
         <v>0</v>
       </c>
       <c r="E39" s="17">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -8926,52 +9113,55 @@
       </c>
       <c r="AF39" s="17">
         <v>0</v>
       </c>
       <c r="AG39" s="17">
         <v>0</v>
       </c>
       <c r="AH39" s="17">
         <v>4</v>
       </c>
       <c r="AI39" s="17">
         <v>0</v>
       </c>
       <c r="AJ39" s="17">
         <v>0</v>
       </c>
       <c r="AK39" s="17">
         <v>0</v>
       </c>
       <c r="AL39" s="17">
         <v>0</v>
       </c>
       <c r="AM39" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="17">
         <v>1</v>
       </c>
       <c r="C40" s="17">
         <v>1</v>
       </c>
       <c r="D40" s="17">
         <v>3</v>
       </c>
       <c r="E40" s="17">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>5</v>
       </c>
       <c r="G40" s="13">
         <v>17</v>
       </c>
       <c r="H40" s="13">
         <v>9</v>
       </c>
       <c r="I40" s="13">
@@ -9045,52 +9235,55 @@
       </c>
       <c r="AF40" s="17">
         <v>11</v>
       </c>
       <c r="AG40" s="17">
         <v>5</v>
       </c>
       <c r="AH40" s="17">
         <v>0</v>
       </c>
       <c r="AI40" s="17">
         <v>2</v>
       </c>
       <c r="AJ40" s="17">
         <v>0</v>
       </c>
       <c r="AK40" s="17">
         <v>0</v>
       </c>
       <c r="AL40" s="17">
         <v>0</v>
       </c>
       <c r="AM40" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="17">
         <v>0</v>
       </c>
       <c r="C41" s="17">
         <v>0</v>
       </c>
       <c r="D41" s="17">
         <v>0</v>
       </c>
       <c r="E41" s="17">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -9164,52 +9357,55 @@
       </c>
       <c r="AF41" s="17">
         <v>0</v>
       </c>
       <c r="AG41" s="17">
         <v>0</v>
       </c>
       <c r="AH41" s="17">
         <v>0</v>
       </c>
       <c r="AI41" s="17">
         <v>0</v>
       </c>
       <c r="AJ41" s="17">
         <v>0</v>
       </c>
       <c r="AK41" s="17">
         <v>0</v>
       </c>
       <c r="AL41" s="17">
         <v>0</v>
       </c>
       <c r="AM41" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="17">
         <v>0</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>0</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>1</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="13">
@@ -9283,52 +9479,55 @@
       </c>
       <c r="AF42" s="17">
         <v>1</v>
       </c>
       <c r="AG42" s="17">
         <v>0</v>
       </c>
       <c r="AH42" s="17">
         <v>0</v>
       </c>
       <c r="AI42" s="17">
         <v>0</v>
       </c>
       <c r="AJ42" s="17">
         <v>0</v>
       </c>
       <c r="AK42" s="17">
         <v>0</v>
       </c>
       <c r="AL42" s="17">
         <v>0</v>
       </c>
       <c r="AM42" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="17">
         <v>0</v>
       </c>
       <c r="C43" s="17">
         <v>4</v>
       </c>
       <c r="D43" s="17">
         <v>0</v>
       </c>
       <c r="E43" s="17">
         <v>1</v>
       </c>
       <c r="F43" s="13">
         <v>3</v>
       </c>
       <c r="G43" s="13">
         <v>4</v>
       </c>
       <c r="H43" s="13">
         <v>10</v>
       </c>
       <c r="I43" s="13">
@@ -9402,52 +9601,55 @@
       </c>
       <c r="AF43" s="17">
         <v>7</v>
       </c>
       <c r="AG43" s="17">
         <v>2</v>
       </c>
       <c r="AH43" s="17">
         <v>0</v>
       </c>
       <c r="AI43" s="17">
         <v>2</v>
       </c>
       <c r="AJ43" s="17">
         <v>0</v>
       </c>
       <c r="AK43" s="17">
         <v>2</v>
       </c>
       <c r="AL43" s="17">
         <v>0</v>
       </c>
       <c r="AM43" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="19">
         <v>0</v>
       </c>
       <c r="C44" s="19">
         <v>0</v>
       </c>
       <c r="D44" s="19">
         <v>0</v>
       </c>
       <c r="E44" s="19">
         <v>0</v>
       </c>
       <c r="F44" s="19">
         <v>0</v>
       </c>
       <c r="G44" s="19">
         <v>1</v>
       </c>
       <c r="H44" s="19">
         <v>0</v>
       </c>
       <c r="I44" s="19">
@@ -9521,65 +9723,68 @@
       </c>
       <c r="AF44" s="19">
         <v>0</v>
       </c>
       <c r="AG44" s="19">
         <v>0</v>
       </c>
       <c r="AH44" s="19">
         <v>0</v>
       </c>
       <c r="AI44" s="19">
         <v>3</v>
       </c>
       <c r="AJ44" s="19">
         <v>0</v>
       </c>
       <c r="AK44" s="19">
         <v>0</v>
       </c>
       <c r="AL44" s="19">
         <v>0</v>
       </c>
       <c r="AM44" s="19">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
       <c r="O45" s="23"/>
       <c r="T45" s="23"/>
       <c r="X45" s="17"/>
       <c r="AE45" s="17"/>
     </row>
-    <row r="46" spans="1:39">
+    <row r="46" spans="1:40">
       <c r="X46" s="17"/>
       <c r="AE46" s="21"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
       <c r="X47" s="17"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="17"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="17"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="17"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="17"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="17"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="17"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="17"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="17"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="17"/>
@@ -9637,203 +9842,204 @@
     </row>
     <row r="74" spans="24:24">
       <c r="X74" s="17"/>
     </row>
     <row r="75" spans="24:24">
       <c r="X75" s="17"/>
     </row>
     <row r="76" spans="24:24">
       <c r="X76" s="17"/>
     </row>
     <row r="77" spans="24:24">
       <c r="X77" s="17"/>
     </row>
     <row r="78" spans="24:24">
       <c r="X78" s="17"/>
     </row>
     <row r="79" spans="24:24">
       <c r="X79" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AN44"/>
+  <dimension ref="A2:AO44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="G9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="8" style="2" customWidth="1"/>
     <col min="3" max="37" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:40">
+    <row r="2" spans="1:41">
       <c r="A2" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
       <c r="V2" s="37"/>
       <c r="W2" s="37"/>
       <c r="X2" s="37"/>
       <c r="Y2" s="37"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AB2" s="37"/>
       <c r="AC2" s="37"/>
       <c r="AD2" s="37"/>
       <c r="AE2" s="37"/>
       <c r="AF2" s="37"/>
       <c r="AG2" s="37"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="37"/>
     </row>
-    <row r="5" spans="1:40" s="1" customFormat="1">
+    <row r="5" spans="1:41" s="1" customFormat="1">
       <c r="A5" s="5"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="29"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="30"/>
       <c r="T5" s="6"/>
       <c r="U5" s="30"/>
       <c r="X5" s="33"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="30"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="30"/>
       <c r="AJ5" s="33"/>
-      <c r="AL5" s="33"/>
-      <c r="AM5" s="32" t="s">
+      <c r="AL5" s="47"/>
+      <c r="AN5" s="29" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" s="41"/>
       <c r="B6" s="39">
         <v>2023</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="39">
         <v>2024</v>
       </c>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="40"/>
       <c r="Z6" s="39">
         <v>2025</v>
       </c>
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="43">
+      <c r="AL6" s="45">
         <v>2026</v>
       </c>
-      <c r="AM6" s="44"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:40">
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" s="42"/>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>3</v>
       </c>
@@ -9905,94 +10111,97 @@
       </c>
       <c r="AF7" s="31" t="s">
         <v>2</v>
       </c>
       <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="4"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:40">
+      <c r="AN7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="4"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="34"/>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
       <c r="X8" s="34"/>
       <c r="Y8" s="34"/>
       <c r="Z8" s="34"/>
       <c r="AA8" s="34"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="26"/>
       <c r="AK8" s="26"/>
     </row>
-    <row r="9" spans="1:40">
+    <row r="9" spans="1:41">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="17">
         <v>26</v>
       </c>
       <c r="C9" s="17">
         <v>59</v>
       </c>
       <c r="D9" s="17">
         <v>35</v>
       </c>
       <c r="E9" s="17">
         <v>-51</v>
       </c>
       <c r="F9" s="13">
         <v>-50</v>
       </c>
       <c r="G9" s="13">
         <v>-193</v>
       </c>
       <c r="H9" s="13">
         <v>-177</v>
       </c>
       <c r="I9" s="13">
@@ -10066,52 +10275,55 @@
       </c>
       <c r="AF9" s="17">
         <v>-128</v>
       </c>
       <c r="AG9" s="17">
         <v>-34</v>
       </c>
       <c r="AH9" s="17">
         <v>-78</v>
       </c>
       <c r="AI9" s="17">
         <v>30</v>
       </c>
       <c r="AJ9" s="13">
         <v>77</v>
       </c>
       <c r="AK9" s="13">
         <v>35</v>
       </c>
       <c r="AL9" s="13">
         <v>73</v>
       </c>
       <c r="AM9" s="13">
         <v>22</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AN9" s="17">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="17">
         <v>-7</v>
       </c>
       <c r="C10" s="17">
         <v>11</v>
       </c>
       <c r="D10" s="17">
         <v>4</v>
       </c>
       <c r="E10" s="17">
         <v>-32</v>
       </c>
       <c r="F10" s="13">
         <v>-29</v>
       </c>
       <c r="G10" s="13">
         <v>-119</v>
       </c>
       <c r="H10" s="13">
         <v>-64</v>
       </c>
       <c r="I10" s="13">
@@ -10185,52 +10397,55 @@
       </c>
       <c r="AF10" s="17">
         <v>-59</v>
       </c>
       <c r="AG10" s="17">
         <v>18</v>
       </c>
       <c r="AH10" s="17">
         <v>-39</v>
       </c>
       <c r="AI10" s="17">
         <v>32</v>
       </c>
       <c r="AJ10" s="13">
         <v>52</v>
       </c>
       <c r="AK10" s="13">
         <v>18</v>
       </c>
       <c r="AL10" s="13">
         <v>44</v>
       </c>
       <c r="AM10" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AN10" s="17">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="17">
         <v>3</v>
       </c>
       <c r="C11" s="17">
         <v>1</v>
       </c>
       <c r="D11" s="17">
         <v>-1</v>
       </c>
       <c r="E11" s="17">
         <v>-6</v>
       </c>
       <c r="F11" s="13">
         <v>-3</v>
       </c>
       <c r="G11" s="13">
         <v>-3</v>
       </c>
       <c r="H11" s="13">
         <v>-10</v>
       </c>
       <c r="I11" s="13">
@@ -10304,52 +10519,55 @@
       </c>
       <c r="AF11" s="17">
         <v>0</v>
       </c>
       <c r="AG11" s="17">
         <v>-3</v>
       </c>
       <c r="AH11" s="17">
         <v>-3</v>
       </c>
       <c r="AI11" s="17">
         <v>2</v>
       </c>
       <c r="AJ11" s="13">
         <v>0</v>
       </c>
       <c r="AK11" s="13">
         <v>4</v>
       </c>
       <c r="AL11" s="13">
         <v>2</v>
       </c>
       <c r="AM11" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AN11" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="17">
         <v>0</v>
       </c>
       <c r="C12" s="17">
         <v>1</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>-1</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="13">
@@ -10423,52 +10641,55 @@
       </c>
       <c r="AF12" s="17">
         <v>-2</v>
       </c>
       <c r="AG12" s="17">
         <v>0</v>
       </c>
       <c r="AH12" s="17">
         <v>1</v>
       </c>
       <c r="AI12" s="17">
         <v>1</v>
       </c>
       <c r="AJ12" s="13">
         <v>2</v>
       </c>
       <c r="AK12" s="13">
         <v>1</v>
       </c>
       <c r="AL12" s="13">
         <v>1</v>
       </c>
       <c r="AM12" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AN12" s="17">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="17">
         <v>-5</v>
       </c>
       <c r="C13" s="17">
         <v>-2</v>
       </c>
       <c r="D13" s="17">
         <v>-7</v>
       </c>
       <c r="E13" s="17">
         <v>-5</v>
       </c>
       <c r="F13" s="13">
         <v>-4</v>
       </c>
       <c r="G13" s="13">
         <v>-4</v>
       </c>
       <c r="H13" s="13">
         <v>-7</v>
       </c>
       <c r="I13" s="13">
@@ -10542,52 +10763,55 @@
       </c>
       <c r="AF13" s="17">
         <v>-24</v>
       </c>
       <c r="AG13" s="17">
         <v>-4</v>
       </c>
       <c r="AH13" s="17">
         <v>1</v>
       </c>
       <c r="AI13" s="17">
         <v>-6</v>
       </c>
       <c r="AJ13" s="13">
         <v>-4</v>
       </c>
       <c r="AK13" s="13">
         <v>-3</v>
       </c>
       <c r="AL13" s="13">
         <v>2</v>
       </c>
       <c r="AM13" s="13">
         <v>-6</v>
       </c>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AN13" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="17">
         <v>18</v>
       </c>
       <c r="C14" s="17">
         <v>29</v>
       </c>
       <c r="D14" s="17">
         <v>34</v>
       </c>
       <c r="E14" s="17">
         <v>7</v>
       </c>
       <c r="F14" s="13">
         <v>-11</v>
       </c>
       <c r="G14" s="13">
         <v>-44</v>
       </c>
       <c r="H14" s="13">
         <v>-66</v>
       </c>
       <c r="I14" s="13">
@@ -10661,52 +10885,55 @@
       </c>
       <c r="AF14" s="17">
         <v>-28</v>
       </c>
       <c r="AG14" s="17">
         <v>-33</v>
       </c>
       <c r="AH14" s="17">
         <v>-33</v>
       </c>
       <c r="AI14" s="17">
         <v>-4</v>
       </c>
       <c r="AJ14" s="13">
         <v>24</v>
       </c>
       <c r="AK14" s="13">
         <v>7</v>
       </c>
       <c r="AL14" s="13">
         <v>17</v>
       </c>
       <c r="AM14" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AN14" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="17">
         <v>17</v>
       </c>
       <c r="C15" s="17">
         <v>10</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-9</v>
       </c>
       <c r="F15" s="13">
         <v>-2</v>
       </c>
       <c r="G15" s="13">
         <v>-6</v>
       </c>
       <c r="H15" s="13">
         <v>-12</v>
       </c>
       <c r="I15" s="13">
@@ -10780,95 +11007,99 @@
       </c>
       <c r="AF15" s="17">
         <v>-6</v>
       </c>
       <c r="AG15" s="17">
         <v>-9</v>
       </c>
       <c r="AH15" s="17">
         <v>-7</v>
       </c>
       <c r="AI15" s="17">
         <v>2</v>
       </c>
       <c r="AJ15" s="13">
         <v>-1</v>
       </c>
       <c r="AK15" s="13">
         <v>0</v>
       </c>
       <c r="AL15" s="13">
         <v>7</v>
       </c>
       <c r="AM15" s="13">
         <v>-8</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AN15" s="17">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="16"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="16"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="16"/>
       <c r="N16" s="13"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="17"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="17">
         <v>-1</v>
       </c>
       <c r="C17" s="17">
         <v>10</v>
       </c>
       <c r="D17" s="17">
         <v>9</v>
       </c>
       <c r="E17" s="17">
         <v>-7</v>
       </c>
       <c r="F17" s="13">
         <v>8</v>
       </c>
       <c r="G17" s="13">
         <v>4</v>
       </c>
       <c r="H17" s="13">
         <v>-2</v>
       </c>
       <c r="I17" s="13">
@@ -10942,52 +11173,55 @@
       </c>
       <c r="AF17" s="17">
         <v>4</v>
       </c>
       <c r="AG17" s="17">
         <v>3</v>
       </c>
       <c r="AH17" s="17">
         <v>1</v>
       </c>
       <c r="AI17" s="17">
         <v>3</v>
       </c>
       <c r="AJ17" s="13">
         <v>2</v>
       </c>
       <c r="AK17" s="13">
         <v>4</v>
       </c>
       <c r="AL17" s="13">
         <v>0</v>
       </c>
       <c r="AM17" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="17">
         <v>0</v>
       </c>
       <c r="C18" s="17">
         <v>0</v>
       </c>
       <c r="D18" s="17">
         <v>0</v>
       </c>
       <c r="E18" s="17">
         <v>0</v>
       </c>
       <c r="F18" s="13">
         <v>0</v>
       </c>
       <c r="G18" s="13">
         <v>0</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="13">
@@ -11061,52 +11295,55 @@
       </c>
       <c r="AF18" s="17">
         <v>0</v>
       </c>
       <c r="AG18" s="17">
         <v>0</v>
       </c>
       <c r="AH18" s="17">
         <v>-4</v>
       </c>
       <c r="AI18" s="17">
         <v>0</v>
       </c>
       <c r="AJ18" s="13">
         <v>0</v>
       </c>
       <c r="AK18" s="13">
         <v>0</v>
       </c>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
       <c r="AM18" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="17">
         <v>-1</v>
       </c>
       <c r="C19" s="17">
         <v>2</v>
       </c>
       <c r="D19" s="17">
         <v>-2</v>
       </c>
       <c r="E19" s="17">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>-4</v>
       </c>
       <c r="G19" s="13">
         <v>-16</v>
       </c>
       <c r="H19" s="13">
         <v>-9</v>
       </c>
       <c r="I19" s="13">
@@ -11180,52 +11417,55 @@
       </c>
       <c r="AF19" s="17">
         <v>-10</v>
       </c>
       <c r="AG19" s="17">
         <v>-4</v>
       </c>
       <c r="AH19" s="17">
         <v>0</v>
       </c>
       <c r="AI19" s="17">
         <v>2</v>
       </c>
       <c r="AJ19" s="13">
         <v>2</v>
       </c>
       <c r="AK19" s="13">
         <v>3</v>
       </c>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
       <c r="AM19" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="17">
         <v>0</v>
       </c>
       <c r="C20" s="17">
         <v>0</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="17">
         <v>0</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
@@ -11299,52 +11539,55 @@
       </c>
       <c r="AF20" s="17">
         <v>0</v>
       </c>
       <c r="AG20" s="17">
         <v>0</v>
       </c>
       <c r="AH20" s="17">
         <v>0</v>
       </c>
       <c r="AI20" s="17">
         <v>1</v>
       </c>
       <c r="AJ20" s="13">
         <v>0</v>
       </c>
       <c r="AK20" s="13">
         <v>0</v>
       </c>
       <c r="AL20" s="13">
         <v>0</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17">
         <v>1</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>1</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="13">
         <v>-1</v>
       </c>
       <c r="G21" s="13">
         <v>0</v>
       </c>
       <c r="H21" s="13">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -11418,52 +11661,55 @@
       </c>
       <c r="AF21" s="17">
         <v>0</v>
       </c>
       <c r="AG21" s="17">
         <v>0</v>
       </c>
       <c r="AH21" s="17">
         <v>0</v>
       </c>
       <c r="AI21" s="17">
         <v>0</v>
       </c>
       <c r="AJ21" s="13">
         <v>0</v>
       </c>
       <c r="AK21" s="13">
         <v>0</v>
       </c>
       <c r="AL21" s="13">
         <v>0</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="17">
         <v>1</v>
       </c>
       <c r="C22" s="17">
         <v>-3</v>
       </c>
       <c r="D22" s="17">
         <v>0</v>
       </c>
       <c r="E22" s="17">
         <v>1</v>
       </c>
       <c r="F22" s="13">
         <v>-3</v>
       </c>
       <c r="G22" s="13">
         <v>-4</v>
       </c>
       <c r="H22" s="13">
         <v>-7</v>
       </c>
       <c r="I22" s="13">
@@ -11537,52 +11783,55 @@
       </c>
       <c r="AF22" s="17">
         <v>-4</v>
       </c>
       <c r="AG22" s="17">
         <v>-2</v>
       </c>
       <c r="AH22" s="17">
         <v>5</v>
       </c>
       <c r="AI22" s="17">
         <v>-2</v>
       </c>
       <c r="AJ22" s="13">
         <v>0</v>
       </c>
       <c r="AK22" s="13">
         <v>1</v>
       </c>
       <c r="AL22" s="13">
         <v>0</v>
       </c>
       <c r="AM22" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22" s="17">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="17">
         <v>0</v>
       </c>
       <c r="C23" s="17">
         <v>0</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="17">
         <v>0</v>
       </c>
       <c r="F23" s="17">
         <v>0</v>
       </c>
       <c r="G23" s="17">
         <v>-1</v>
       </c>
       <c r="H23" s="17">
         <v>0</v>
       </c>
       <c r="I23" s="17">
@@ -11656,93 +11905,97 @@
       </c>
       <c r="AF23" s="17">
         <v>1</v>
       </c>
       <c r="AG23" s="17">
         <v>0</v>
       </c>
       <c r="AH23" s="17">
         <v>0</v>
       </c>
       <c r="AI23" s="17">
         <v>-1</v>
       </c>
       <c r="AJ23" s="13">
         <v>0</v>
       </c>
       <c r="AK23" s="13">
         <v>0</v>
       </c>
       <c r="AL23" s="13">
         <v>0</v>
       </c>
       <c r="AM23" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="35"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="36"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="36"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="35"/>
       <c r="AG24" s="35"/>
       <c r="AH24" s="35"/>
       <c r="AI24" s="35"/>
       <c r="AJ24" s="26"/>
       <c r="AK24" s="13"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24" s="17"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="17">
         <v>28</v>
       </c>
       <c r="C25" s="17">
         <v>57</v>
       </c>
       <c r="D25" s="17">
         <v>36</v>
       </c>
       <c r="E25" s="17">
         <v>-52</v>
       </c>
       <c r="F25" s="17">
         <v>-41</v>
       </c>
       <c r="G25" s="17">
         <v>-174</v>
       </c>
       <c r="H25" s="17">
         <v>-161</v>
       </c>
       <c r="I25" s="17">
@@ -11816,52 +12069,55 @@
       </c>
       <c r="AF25" s="17">
         <v>-112</v>
       </c>
       <c r="AG25" s="17">
         <v>-27</v>
       </c>
       <c r="AH25" s="17">
         <v>-79</v>
       </c>
       <c r="AI25" s="17">
         <v>36</v>
       </c>
       <c r="AJ25" s="13">
         <v>74</v>
       </c>
       <c r="AK25" s="13">
         <v>31</v>
       </c>
       <c r="AL25" s="13">
         <v>73</v>
       </c>
       <c r="AM25" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25" s="17">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="17">
         <v>-7</v>
       </c>
       <c r="C26" s="17">
         <v>11</v>
       </c>
       <c r="D26" s="17">
         <v>4</v>
       </c>
       <c r="E26" s="17">
         <v>-32</v>
       </c>
       <c r="F26" s="17">
         <v>-29</v>
       </c>
       <c r="G26" s="17">
         <v>-119</v>
       </c>
       <c r="H26" s="17">
         <v>-64</v>
       </c>
       <c r="I26" s="17">
@@ -11935,52 +12191,55 @@
       </c>
       <c r="AF26" s="17">
         <v>-59</v>
       </c>
       <c r="AG26" s="17">
         <v>18</v>
       </c>
       <c r="AH26" s="17">
         <v>-39</v>
       </c>
       <c r="AI26" s="17">
         <v>32</v>
       </c>
       <c r="AJ26" s="13">
         <v>52</v>
       </c>
       <c r="AK26" s="13">
         <v>18</v>
       </c>
       <c r="AL26" s="13">
         <v>44</v>
       </c>
       <c r="AM26" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26" s="17">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="17">
         <v>3</v>
       </c>
       <c r="C27" s="17">
         <v>1</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-6</v>
       </c>
       <c r="F27" s="17">
         <v>-3</v>
       </c>
       <c r="G27" s="17">
         <v>-3</v>
       </c>
       <c r="H27" s="17">
         <v>-10</v>
       </c>
       <c r="I27" s="17">
@@ -12054,52 +12313,55 @@
       </c>
       <c r="AF27" s="17">
         <v>0</v>
       </c>
       <c r="AG27" s="17">
         <v>-3</v>
       </c>
       <c r="AH27" s="17">
         <v>-3</v>
       </c>
       <c r="AI27" s="17">
         <v>2</v>
       </c>
       <c r="AJ27" s="13">
         <v>0</v>
       </c>
       <c r="AK27" s="13">
         <v>4</v>
       </c>
       <c r="AL27" s="13">
         <v>2</v>
       </c>
       <c r="AM27" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="17">
         <v>0</v>
       </c>
       <c r="C28" s="17">
         <v>1</v>
       </c>
       <c r="D28" s="17">
         <v>0</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="17">
         <v>-1</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
         <v>0</v>
       </c>
       <c r="I28" s="17">
@@ -12173,52 +12435,55 @@
       </c>
       <c r="AF28" s="17">
         <v>-2</v>
       </c>
       <c r="AG28" s="17">
         <v>0</v>
       </c>
       <c r="AH28" s="17">
         <v>1</v>
       </c>
       <c r="AI28" s="17">
         <v>1</v>
       </c>
       <c r="AJ28" s="13">
         <v>2</v>
       </c>
       <c r="AK28" s="13">
         <v>1</v>
       </c>
       <c r="AL28" s="13">
         <v>1</v>
       </c>
       <c r="AM28" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28" s="17">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="17">
         <v>-5</v>
       </c>
       <c r="C29" s="17">
         <v>-2</v>
       </c>
       <c r="D29" s="17">
         <v>-7</v>
       </c>
       <c r="E29" s="17">
         <v>-5</v>
       </c>
       <c r="F29" s="17">
         <v>-4</v>
       </c>
       <c r="G29" s="17">
         <v>-4</v>
       </c>
       <c r="H29" s="17">
         <v>-7</v>
       </c>
       <c r="I29" s="17">
@@ -12292,52 +12557,55 @@
       </c>
       <c r="AF29" s="17">
         <v>-24</v>
       </c>
       <c r="AG29" s="17">
         <v>-4</v>
       </c>
       <c r="AH29" s="17">
         <v>1</v>
       </c>
       <c r="AI29" s="17">
         <v>-6</v>
       </c>
       <c r="AJ29" s="13">
         <v>-4</v>
       </c>
       <c r="AK29" s="13">
         <v>-3</v>
       </c>
       <c r="AL29" s="13">
         <v>2</v>
       </c>
       <c r="AM29" s="13">
         <v>-6</v>
       </c>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="17">
         <v>18</v>
       </c>
       <c r="C30" s="17">
         <v>29</v>
       </c>
       <c r="D30" s="17">
         <v>34</v>
       </c>
       <c r="E30" s="17">
         <v>7</v>
       </c>
       <c r="F30" s="17">
         <v>-11</v>
       </c>
       <c r="G30" s="17">
         <v>-44</v>
       </c>
       <c r="H30" s="17">
         <v>-66</v>
       </c>
       <c r="I30" s="17">
@@ -12411,52 +12679,55 @@
       </c>
       <c r="AF30" s="17">
         <v>-28</v>
       </c>
       <c r="AG30" s="17">
         <v>-33</v>
       </c>
       <c r="AH30" s="17">
         <v>-33</v>
       </c>
       <c r="AI30" s="17">
         <v>-4</v>
       </c>
       <c r="AJ30" s="13">
         <v>24</v>
       </c>
       <c r="AK30" s="13">
         <v>7</v>
       </c>
       <c r="AL30" s="13">
         <v>17</v>
       </c>
       <c r="AM30" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="17">
         <v>17</v>
       </c>
       <c r="C31" s="17">
         <v>10</v>
       </c>
       <c r="D31" s="17">
         <v>-3</v>
       </c>
       <c r="E31" s="17">
         <v>-9</v>
       </c>
       <c r="F31" s="17">
         <v>-2</v>
       </c>
       <c r="G31" s="17">
         <v>-6</v>
       </c>
       <c r="H31" s="17">
         <v>-12</v>
       </c>
       <c r="I31" s="17">
@@ -12530,95 +12801,99 @@
       </c>
       <c r="AF31" s="17">
         <v>-6</v>
       </c>
       <c r="AG31" s="17">
         <v>-9</v>
       </c>
       <c r="AH31" s="17">
         <v>-7</v>
       </c>
       <c r="AI31" s="17">
         <v>2</v>
       </c>
       <c r="AJ31" s="13">
         <v>-1</v>
       </c>
       <c r="AK31" s="13">
         <v>0</v>
       </c>
       <c r="AL31" s="13">
         <v>7</v>
       </c>
       <c r="AM31" s="13">
         <v>-8</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31" s="17">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="21"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="21"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="21"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32" s="17"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="17">
         <v>2</v>
       </c>
       <c r="C33" s="17">
         <v>7</v>
       </c>
       <c r="D33" s="17">
         <v>9</v>
       </c>
       <c r="E33" s="17">
         <v>-7</v>
       </c>
       <c r="F33" s="17">
         <v>9</v>
       </c>
       <c r="G33" s="17">
         <v>2</v>
       </c>
       <c r="H33" s="17">
         <v>-2</v>
       </c>
       <c r="I33" s="17">
@@ -12692,52 +12967,55 @@
       </c>
       <c r="AF33" s="17">
         <v>7</v>
       </c>
       <c r="AG33" s="17">
         <v>4</v>
       </c>
       <c r="AH33" s="17">
         <v>1</v>
       </c>
       <c r="AI33" s="17">
         <v>9</v>
       </c>
       <c r="AJ33" s="13">
         <v>1</v>
       </c>
       <c r="AK33" s="13">
         <v>4</v>
       </c>
       <c r="AL33" s="13">
         <v>0</v>
       </c>
       <c r="AM33" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="17">
         <v>0</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>0</v>
       </c>
       <c r="I34" s="17">
@@ -12811,93 +13089,97 @@
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="13">
         <v>0</v>
       </c>
       <c r="AK34" s="13">
         <v>0</v>
       </c>
       <c r="AL34" s="13">
         <v>0</v>
       </c>
       <c r="AM34" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="36"/>
       <c r="AC35" s="36"/>
       <c r="AD35" s="36"/>
       <c r="AE35" s="36"/>
       <c r="AF35" s="36"/>
       <c r="AG35" s="36"/>
       <c r="AH35" s="36"/>
       <c r="AI35" s="36"/>
       <c r="AJ35" s="26"/>
       <c r="AK35" s="13"/>
-    </row>
-    <row r="36" spans="1:39" s="4" customFormat="1">
+      <c r="AN35" s="17"/>
+    </row>
+    <row r="36" spans="1:40" s="4" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="17">
         <v>-2</v>
       </c>
       <c r="C36" s="17">
         <v>2</v>
       </c>
       <c r="D36" s="17">
         <v>-1</v>
       </c>
       <c r="E36" s="17">
         <v>1</v>
       </c>
       <c r="F36" s="17">
         <v>-9</v>
       </c>
       <c r="G36" s="17">
         <v>-19</v>
       </c>
       <c r="H36" s="17">
         <v>-16</v>
       </c>
       <c r="I36" s="17">
@@ -12971,94 +13253,98 @@
       </c>
       <c r="AF36" s="17">
         <v>-16</v>
       </c>
       <c r="AG36" s="17">
         <v>-7</v>
       </c>
       <c r="AH36" s="17">
         <v>1</v>
       </c>
       <c r="AI36" s="17">
         <v>-6</v>
       </c>
       <c r="AJ36" s="17">
         <v>3</v>
       </c>
       <c r="AK36" s="13">
         <v>4</v>
       </c>
       <c r="AL36" s="17">
         <v>0</v>
       </c>
       <c r="AM36" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36" s="17">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="13"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="16"/>
       <c r="N37" s="13"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37" s="17"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="17">
         <v>-3</v>
       </c>
       <c r="C38" s="17">
         <v>3</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>-1</v>
       </c>
       <c r="G38" s="13">
         <v>2</v>
       </c>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="13">
@@ -13132,52 +13418,55 @@
       </c>
       <c r="AF38" s="17">
         <v>-3</v>
       </c>
       <c r="AG38" s="17">
         <v>-1</v>
       </c>
       <c r="AH38" s="17">
         <v>0</v>
       </c>
       <c r="AI38" s="17">
         <v>-6</v>
       </c>
       <c r="AJ38" s="17">
         <v>1</v>
       </c>
       <c r="AK38" s="13">
         <v>0</v>
       </c>
       <c r="AL38" s="17">
         <v>0</v>
       </c>
       <c r="AM38" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="17">
         <v>0</v>
       </c>
       <c r="C39" s="17">
         <v>0</v>
       </c>
       <c r="D39" s="17">
         <v>0</v>
       </c>
       <c r="E39" s="17">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -13251,52 +13540,55 @@
       </c>
       <c r="AF39" s="17">
         <v>0</v>
       </c>
       <c r="AG39" s="17">
         <v>0</v>
       </c>
       <c r="AH39" s="17">
         <v>-4</v>
       </c>
       <c r="AI39" s="17">
         <v>0</v>
       </c>
       <c r="AJ39" s="17">
         <v>0</v>
       </c>
       <c r="AK39" s="13">
         <v>0</v>
       </c>
       <c r="AL39" s="17">
         <v>0</v>
       </c>
       <c r="AM39" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="17">
         <v>-1</v>
       </c>
       <c r="C40" s="17">
         <v>2</v>
       </c>
       <c r="D40" s="17">
         <v>-2</v>
       </c>
       <c r="E40" s="17">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>-4</v>
       </c>
       <c r="G40" s="13">
         <v>-16</v>
       </c>
       <c r="H40" s="13">
         <v>-9</v>
       </c>
       <c r="I40" s="13">
@@ -13370,52 +13662,55 @@
       </c>
       <c r="AF40" s="17">
         <v>-10</v>
       </c>
       <c r="AG40" s="17">
         <v>-4</v>
       </c>
       <c r="AH40" s="17">
         <v>0</v>
       </c>
       <c r="AI40" s="17">
         <v>2</v>
       </c>
       <c r="AJ40" s="17">
         <v>2</v>
       </c>
       <c r="AK40" s="13">
         <v>3</v>
       </c>
       <c r="AL40" s="17">
         <v>0</v>
       </c>
       <c r="AM40" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="17">
         <v>0</v>
       </c>
       <c r="C41" s="17">
         <v>0</v>
       </c>
       <c r="D41" s="17">
         <v>0</v>
       </c>
       <c r="E41" s="17">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -13489,52 +13784,55 @@
       </c>
       <c r="AF41" s="17">
         <v>0</v>
       </c>
       <c r="AG41" s="17">
         <v>0</v>
       </c>
       <c r="AH41" s="17">
         <v>0</v>
       </c>
       <c r="AI41" s="17">
         <v>1</v>
       </c>
       <c r="AJ41" s="17">
         <v>0</v>
       </c>
       <c r="AK41" s="13">
         <v>0</v>
       </c>
       <c r="AL41" s="17">
         <v>0</v>
       </c>
       <c r="AM41" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="17">
         <v>1</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>1</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>-1</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="13">
@@ -13608,52 +13906,55 @@
       </c>
       <c r="AF42" s="17">
         <v>0</v>
       </c>
       <c r="AG42" s="17">
         <v>0</v>
       </c>
       <c r="AH42" s="17">
         <v>0</v>
       </c>
       <c r="AI42" s="17">
         <v>0</v>
       </c>
       <c r="AJ42" s="17">
         <v>0</v>
       </c>
       <c r="AK42" s="13">
         <v>0</v>
       </c>
       <c r="AL42" s="17">
         <v>0</v>
       </c>
       <c r="AM42" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="17">
         <v>1</v>
       </c>
       <c r="C43" s="17">
         <v>-3</v>
       </c>
       <c r="D43" s="17">
         <v>0</v>
       </c>
       <c r="E43" s="17">
         <v>1</v>
       </c>
       <c r="F43" s="13">
         <v>-3</v>
       </c>
       <c r="G43" s="13">
         <v>-4</v>
       </c>
       <c r="H43" s="13">
         <v>-7</v>
       </c>
       <c r="I43" s="13">
@@ -13727,52 +14028,55 @@
       </c>
       <c r="AF43" s="17">
         <v>-4</v>
       </c>
       <c r="AG43" s="17">
         <v>-2</v>
       </c>
       <c r="AH43" s="17">
         <v>5</v>
       </c>
       <c r="AI43" s="17">
         <v>-2</v>
       </c>
       <c r="AJ43" s="17">
         <v>0</v>
       </c>
       <c r="AK43" s="13">
         <v>1</v>
       </c>
       <c r="AL43" s="17">
         <v>0</v>
       </c>
       <c r="AM43" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43" s="17">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="19">
         <v>0</v>
       </c>
       <c r="C44" s="19">
         <v>0</v>
       </c>
       <c r="D44" s="19">
         <v>0</v>
       </c>
       <c r="E44" s="19">
         <v>0</v>
       </c>
       <c r="F44" s="19">
         <v>0</v>
       </c>
       <c r="G44" s="19">
         <v>-1</v>
       </c>
       <c r="H44" s="19">
         <v>0</v>
       </c>
       <c r="I44" s="19">
@@ -13844,60 +14148,63 @@
       <c r="AE44" s="19">
         <v>0</v>
       </c>
       <c r="AF44" s="19">
         <v>1</v>
       </c>
       <c r="AG44" s="19">
         <v>0</v>
       </c>
       <c r="AH44" s="19">
         <v>0</v>
       </c>
       <c r="AI44" s="19">
         <v>-1</v>
       </c>
       <c r="AJ44" s="19">
         <v>0</v>
       </c>
       <c r="AK44" s="19">
         <v>0</v>
       </c>
       <c r="AL44" s="19">
         <v>0</v>
       </c>
       <c r="AM44" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="19">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>