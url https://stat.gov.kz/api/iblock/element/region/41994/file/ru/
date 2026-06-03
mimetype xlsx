--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="-345" windowWidth="29040" windowHeight="12465"/>
+    <workbookView xWindow="4200" yWindow="-270" windowWidth="16215" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -117,50 +117,53 @@
     <t>Абайский</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Бухар-Жырауский</t>
   </si>
   <si>
     <t>Каркаралинский</t>
   </si>
   <si>
     <t>Нуринский</t>
   </si>
   <si>
     <t>Осакаровский</t>
   </si>
   <si>
     <t>Шетский</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов Республики Казахстан</t>
   </si>
   <si>
     <t>Число выбывших за пределы Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">апрель </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -225,51 +228,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -312,215 +315,166 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...31 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -789,13422 +743,9954 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:EU46"/>
+  <dimension ref="A2:EI46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
-    <col min="2" max="2" width="8" style="3" customWidth="1"/>
-    <col min="3" max="37" width="8" customWidth="1"/>
+    <col min="2" max="25" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:151">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:139">
+      <c r="A2" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="24"/>
-[...69 lines deleted...]
-      <c r="AN5" s="29" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+    </row>
+    <row r="5" spans="1:139" s="1" customFormat="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="23"/>
+      <c r="L5" s="25"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="23"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="23"/>
+      <c r="X5" s="25"/>
+      <c r="Z5" s="32"/>
+      <c r="AB5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:151">
-[...15 lines deleted...]
-      <c r="N6" s="39">
+    <row r="6" spans="1:139">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="O6" s="40"/>
-[...10 lines deleted...]
-      <c r="Z6" s="39">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="AA6" s="40"/>
-[...10 lines deleted...]
-      <c r="AL6" s="45">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AM6" s="46"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+    </row>
+    <row r="7" spans="1:139">
+      <c r="A7" s="37"/>
+      <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="11" t="s">
+      <c r="F7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="9" t="s">
+      <c r="K7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="9" t="s">
+      <c r="L7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="31" t="s">
+      <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="31" t="s">
+      <c r="O7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="31" t="s">
+      <c r="P7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="31" t="s">
+      <c r="Q7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="31" t="s">
+      <c r="R7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="31" t="s">
+      <c r="Z7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="31" t="s">
+      <c r="AA7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="31" t="s">
+      <c r="AB7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:139">
+      <c r="A8" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="19"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+      <c r="W8" s="19"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="19"/>
+      <c r="AA8" s="2"/>
+      <c r="AB8" s="2"/>
+      <c r="AC8" s="2"/>
+      <c r="AD8" s="2"/>
+      <c r="AE8" s="2"/>
+      <c r="AF8" s="2"/>
+      <c r="AG8" s="2"/>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+      <c r="AL8" s="2"/>
+      <c r="AM8" s="2"/>
+      <c r="AN8" s="2"/>
+      <c r="AO8" s="2"/>
+      <c r="AP8" s="2"/>
+      <c r="AQ8" s="2"/>
+      <c r="AR8" s="2"/>
+      <c r="AS8" s="2"/>
+      <c r="AT8" s="2"/>
+      <c r="AU8" s="2"/>
+      <c r="AV8" s="2"/>
+      <c r="AW8" s="2"/>
+      <c r="AX8" s="2"/>
+      <c r="AY8" s="2"/>
+      <c r="AZ8" s="2"/>
+      <c r="BA8" s="2"/>
+      <c r="BB8" s="2"/>
+      <c r="BC8" s="2"/>
+      <c r="BD8" s="2"/>
+      <c r="BE8" s="2"/>
+      <c r="BF8" s="2"/>
+      <c r="BG8" s="2"/>
+      <c r="BH8" s="2"/>
+      <c r="BI8" s="2"/>
+      <c r="BJ8" s="2"/>
+      <c r="BK8" s="2"/>
+      <c r="BL8" s="2"/>
+      <c r="BM8" s="2"/>
+      <c r="BN8" s="2"/>
+      <c r="BO8" s="2"/>
+      <c r="BP8" s="2"/>
+      <c r="BQ8" s="2"/>
+      <c r="BR8" s="2"/>
+      <c r="BS8" s="2"/>
+      <c r="BT8" s="2"/>
+      <c r="BU8" s="2"/>
+      <c r="BV8" s="2"/>
+      <c r="BW8" s="2"/>
+      <c r="BX8" s="2"/>
+      <c r="BY8" s="2"/>
+      <c r="BZ8" s="2"/>
+      <c r="CA8" s="2"/>
+      <c r="CB8" s="2"/>
+      <c r="CC8" s="2"/>
+      <c r="CD8" s="2"/>
+      <c r="CE8" s="2"/>
+      <c r="CF8" s="2"/>
+      <c r="CG8" s="2"/>
+      <c r="CH8" s="2"/>
+      <c r="CI8" s="2"/>
+      <c r="CJ8" s="2"/>
+      <c r="CK8" s="2"/>
+      <c r="CL8" s="2"/>
+      <c r="CM8" s="2"/>
+      <c r="CN8" s="2"/>
+      <c r="CO8" s="2"/>
+      <c r="CP8" s="2"/>
+      <c r="CQ8" s="2"/>
+      <c r="CR8" s="2"/>
+      <c r="CS8" s="2"/>
+      <c r="CT8" s="2"/>
+      <c r="CU8" s="2"/>
+      <c r="CV8" s="2"/>
+      <c r="CW8" s="2"/>
+      <c r="CX8" s="2"/>
+      <c r="CY8" s="2"/>
+      <c r="CZ8" s="2"/>
+      <c r="DA8" s="2"/>
+      <c r="DB8" s="2"/>
+      <c r="DC8" s="2"/>
+      <c r="DD8" s="2"/>
+      <c r="DE8" s="2"/>
+      <c r="DF8" s="2"/>
+      <c r="DG8" s="2"/>
+      <c r="DH8" s="2"/>
+      <c r="DI8" s="2"/>
+      <c r="DJ8" s="2"/>
+      <c r="DK8" s="2"/>
+      <c r="DL8" s="2"/>
+      <c r="DM8" s="2"/>
+      <c r="DN8" s="2"/>
+      <c r="DO8" s="2"/>
+      <c r="DP8" s="2"/>
+      <c r="DQ8" s="2"/>
+      <c r="DR8" s="2"/>
+      <c r="DS8" s="2"/>
+      <c r="DT8" s="2"/>
+      <c r="DU8" s="2"/>
+      <c r="DV8" s="2"/>
+      <c r="DW8" s="2"/>
+      <c r="DX8" s="2"/>
+      <c r="DY8" s="2"/>
+      <c r="DZ8" s="2"/>
+      <c r="EA8" s="2"/>
+      <c r="EB8" s="2"/>
+      <c r="EC8" s="2"/>
+      <c r="ED8" s="2"/>
+      <c r="EE8" s="2"/>
+      <c r="EF8" s="2"/>
+      <c r="EG8" s="2"/>
+      <c r="EH8" s="2"/>
+      <c r="EI8" s="2"/>
+    </row>
+    <row r="9" spans="1:139">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8">
+        <v>18</v>
+      </c>
+      <c r="C9" s="12">
+        <v>131</v>
+      </c>
+      <c r="D9" s="12">
+        <v>92</v>
+      </c>
+      <c r="E9" s="12">
+        <v>114</v>
+      </c>
+      <c r="F9" s="12">
+        <v>72</v>
+      </c>
+      <c r="G9" s="12">
+        <v>64</v>
+      </c>
+      <c r="H9" s="12">
+        <v>48</v>
+      </c>
+      <c r="I9" s="12">
+        <v>50</v>
+      </c>
+      <c r="J9" s="12">
+        <v>116</v>
+      </c>
+      <c r="K9" s="12">
+        <v>142</v>
+      </c>
+      <c r="L9" s="12">
+        <v>140</v>
+      </c>
+      <c r="M9" s="12">
+        <v>116</v>
+      </c>
+      <c r="N9" s="12">
+        <v>24</v>
+      </c>
+      <c r="O9" s="12">
+        <v>98</v>
+      </c>
+      <c r="P9" s="12">
+        <v>81</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>153</v>
+      </c>
+      <c r="R9" s="12">
+        <v>66</v>
+      </c>
+      <c r="S9" s="12">
+        <v>81</v>
+      </c>
+      <c r="T9" s="12">
+        <v>101</v>
+      </c>
+      <c r="U9" s="12">
+        <v>112</v>
+      </c>
+      <c r="V9" s="12">
+        <v>43</v>
+      </c>
+      <c r="W9" s="12">
+        <v>117</v>
+      </c>
+      <c r="X9" s="8">
+        <v>132</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>133</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>108</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>69</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>113</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>32</v>
+      </c>
+      <c r="AD9" s="2"/>
+      <c r="AE9" s="2"/>
+      <c r="AF9" s="2"/>
+      <c r="AG9" s="2"/>
+      <c r="AH9" s="2"/>
+      <c r="AI9" s="2"/>
+      <c r="AJ9" s="2"/>
+      <c r="AK9" s="2"/>
+      <c r="AL9" s="2"/>
+      <c r="AM9" s="2"/>
+      <c r="AN9" s="2"/>
+      <c r="AO9" s="2"/>
+      <c r="AP9" s="2"/>
+      <c r="AQ9" s="2"/>
+      <c r="AR9" s="2"/>
+      <c r="AS9" s="2"/>
+      <c r="AT9" s="2"/>
+      <c r="AU9" s="2"/>
+      <c r="AV9" s="2"/>
+      <c r="AW9" s="2"/>
+      <c r="AX9" s="2"/>
+      <c r="AY9" s="2"/>
+      <c r="AZ9" s="2"/>
+      <c r="BA9" s="2"/>
+      <c r="BB9" s="2"/>
+      <c r="BC9" s="2"/>
+      <c r="BD9" s="2"/>
+      <c r="BE9" s="2"/>
+      <c r="BF9" s="2"/>
+      <c r="BG9" s="2"/>
+      <c r="BH9" s="2"/>
+      <c r="BI9" s="2"/>
+      <c r="BJ9" s="2"/>
+      <c r="BK9" s="2"/>
+      <c r="BL9" s="2"/>
+      <c r="BM9" s="2"/>
+      <c r="BN9" s="2"/>
+      <c r="BO9" s="2"/>
+      <c r="BP9" s="2"/>
+      <c r="BQ9" s="2"/>
+      <c r="BR9" s="2"/>
+      <c r="BS9" s="2"/>
+      <c r="BT9" s="2"/>
+      <c r="BU9" s="2"/>
+      <c r="BV9" s="2"/>
+      <c r="BW9" s="2"/>
+      <c r="BX9" s="2"/>
+      <c r="BY9" s="2"/>
+      <c r="BZ9" s="2"/>
+      <c r="CA9" s="2"/>
+      <c r="CB9" s="2"/>
+      <c r="CC9" s="2"/>
+      <c r="CD9" s="2"/>
+      <c r="CE9" s="2"/>
+      <c r="CF9" s="2"/>
+      <c r="CG9" s="2"/>
+      <c r="CH9" s="2"/>
+      <c r="CI9" s="2"/>
+      <c r="CJ9" s="2"/>
+      <c r="CK9" s="2"/>
+      <c r="CL9" s="2"/>
+      <c r="CM9" s="2"/>
+      <c r="CN9" s="2"/>
+      <c r="CO9" s="2"/>
+      <c r="CP9" s="2"/>
+      <c r="CQ9" s="2"/>
+      <c r="CR9" s="2"/>
+      <c r="CS9" s="2"/>
+      <c r="CT9" s="2"/>
+      <c r="CU9" s="2"/>
+      <c r="CV9" s="2"/>
+      <c r="CW9" s="2"/>
+      <c r="CX9" s="2"/>
+      <c r="CY9" s="2"/>
+      <c r="CZ9" s="2"/>
+      <c r="DA9" s="2"/>
+      <c r="DB9" s="2"/>
+      <c r="DC9" s="2"/>
+      <c r="DD9" s="2"/>
+      <c r="DE9" s="2"/>
+      <c r="DF9" s="2"/>
+      <c r="DG9" s="2"/>
+      <c r="DH9" s="2"/>
+      <c r="DI9" s="2"/>
+      <c r="DJ9" s="2"/>
+      <c r="DK9" s="2"/>
+      <c r="DL9" s="2"/>
+      <c r="DM9" s="2"/>
+      <c r="DN9" s="2"/>
+      <c r="DO9" s="2"/>
+      <c r="DP9" s="2"/>
+      <c r="DQ9" s="2"/>
+      <c r="DR9" s="2"/>
+      <c r="DS9" s="2"/>
+      <c r="DT9" s="2"/>
+      <c r="DU9" s="2"/>
+      <c r="DV9" s="2"/>
+      <c r="DW9" s="2"/>
+      <c r="DX9" s="2"/>
+      <c r="DY9" s="2"/>
+      <c r="DZ9" s="2"/>
+      <c r="EA9" s="2"/>
+      <c r="EB9" s="2"/>
+      <c r="EC9" s="2"/>
+      <c r="ED9" s="2"/>
+      <c r="EE9" s="2"/>
+      <c r="EF9" s="2"/>
+      <c r="EG9" s="2"/>
+      <c r="EH9" s="2"/>
+      <c r="EI9" s="2"/>
+    </row>
+    <row r="10" spans="1:139">
+      <c r="A10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="8">
+        <v>6</v>
+      </c>
+      <c r="C10" s="12">
+        <v>69</v>
+      </c>
+      <c r="D10" s="12">
+        <v>46</v>
+      </c>
+      <c r="E10" s="12">
+        <v>64</v>
+      </c>
+      <c r="F10" s="12">
+        <v>34</v>
+      </c>
+      <c r="G10" s="12">
+        <v>30</v>
+      </c>
+      <c r="H10" s="12">
+        <v>24</v>
+      </c>
+      <c r="I10" s="12">
+        <v>40</v>
+      </c>
+      <c r="J10" s="12">
+        <v>66</v>
+      </c>
+      <c r="K10" s="12">
+        <v>74</v>
+      </c>
+      <c r="L10" s="12">
+        <v>71</v>
+      </c>
+      <c r="M10" s="12">
+        <v>59</v>
+      </c>
+      <c r="N10" s="12">
+        <v>16</v>
+      </c>
+      <c r="O10" s="12">
+        <v>72</v>
+      </c>
+      <c r="P10" s="12">
+        <v>38</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>91</v>
+      </c>
+      <c r="R10" s="12">
+        <v>37</v>
+      </c>
+      <c r="S10" s="12">
+        <v>53</v>
+      </c>
+      <c r="T10" s="12">
+        <v>50</v>
+      </c>
+      <c r="U10" s="12">
+        <v>74</v>
+      </c>
+      <c r="V10" s="12">
+        <v>24</v>
+      </c>
+      <c r="W10" s="12">
+        <v>67</v>
+      </c>
+      <c r="X10" s="8">
+        <v>85</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>69</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>34</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>63</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>18</v>
+      </c>
+      <c r="AD10" s="2"/>
+      <c r="AE10" s="2"/>
+      <c r="AF10" s="2"/>
+      <c r="AG10" s="2"/>
+      <c r="AH10" s="2"/>
+      <c r="AI10" s="2"/>
+      <c r="AJ10" s="2"/>
+      <c r="AK10" s="2"/>
+      <c r="AL10" s="2"/>
+      <c r="AM10" s="2"/>
+      <c r="AN10" s="2"/>
+      <c r="AO10" s="2"/>
+      <c r="AP10" s="2"/>
+      <c r="AQ10" s="2"/>
+      <c r="AR10" s="2"/>
+      <c r="AS10" s="2"/>
+      <c r="AT10" s="2"/>
+      <c r="AU10" s="2"/>
+      <c r="AV10" s="2"/>
+      <c r="AW10" s="2"/>
+      <c r="AX10" s="2"/>
+      <c r="AY10" s="2"/>
+      <c r="AZ10" s="2"/>
+      <c r="BA10" s="2"/>
+      <c r="BB10" s="2"/>
+      <c r="BC10" s="2"/>
+      <c r="BD10" s="2"/>
+      <c r="BE10" s="2"/>
+      <c r="BF10" s="2"/>
+      <c r="BG10" s="2"/>
+      <c r="BH10" s="2"/>
+      <c r="BI10" s="2"/>
+      <c r="BJ10" s="2"/>
+      <c r="BK10" s="2"/>
+      <c r="BL10" s="2"/>
+      <c r="BM10" s="2"/>
+      <c r="BN10" s="2"/>
+      <c r="BO10" s="2"/>
+      <c r="BP10" s="2"/>
+      <c r="BQ10" s="2"/>
+      <c r="BR10" s="2"/>
+      <c r="BS10" s="2"/>
+      <c r="BT10" s="2"/>
+      <c r="BU10" s="2"/>
+      <c r="BV10" s="2"/>
+      <c r="BW10" s="2"/>
+      <c r="BX10" s="2"/>
+      <c r="BY10" s="2"/>
+      <c r="BZ10" s="2"/>
+      <c r="CA10" s="2"/>
+      <c r="CB10" s="2"/>
+      <c r="CC10" s="2"/>
+      <c r="CD10" s="2"/>
+      <c r="CE10" s="2"/>
+      <c r="CF10" s="2"/>
+      <c r="CG10" s="2"/>
+      <c r="CH10" s="2"/>
+      <c r="CI10" s="2"/>
+      <c r="CJ10" s="2"/>
+      <c r="CK10" s="2"/>
+      <c r="CL10" s="2"/>
+      <c r="CM10" s="2"/>
+      <c r="CN10" s="2"/>
+      <c r="CO10" s="2"/>
+      <c r="CP10" s="2"/>
+      <c r="CQ10" s="2"/>
+      <c r="CR10" s="2"/>
+      <c r="CS10" s="2"/>
+      <c r="CT10" s="2"/>
+      <c r="CU10" s="2"/>
+      <c r="CV10" s="2"/>
+      <c r="CW10" s="2"/>
+      <c r="CX10" s="2"/>
+      <c r="CY10" s="2"/>
+      <c r="CZ10" s="2"/>
+      <c r="DA10" s="2"/>
+      <c r="DB10" s="2"/>
+      <c r="DC10" s="2"/>
+      <c r="DD10" s="2"/>
+      <c r="DE10" s="2"/>
+      <c r="DF10" s="2"/>
+      <c r="DG10" s="2"/>
+      <c r="DH10" s="2"/>
+      <c r="DI10" s="2"/>
+      <c r="DJ10" s="2"/>
+      <c r="DK10" s="2"/>
+      <c r="DL10" s="2"/>
+      <c r="DM10" s="2"/>
+      <c r="DN10" s="2"/>
+      <c r="DO10" s="2"/>
+      <c r="DP10" s="2"/>
+      <c r="DQ10" s="2"/>
+      <c r="DR10" s="2"/>
+      <c r="DS10" s="2"/>
+      <c r="DT10" s="2"/>
+      <c r="DU10" s="2"/>
+      <c r="DV10" s="2"/>
+      <c r="DW10" s="2"/>
+      <c r="DX10" s="2"/>
+      <c r="DY10" s="2"/>
+      <c r="DZ10" s="2"/>
+      <c r="EA10" s="2"/>
+      <c r="EB10" s="2"/>
+      <c r="EC10" s="2"/>
+      <c r="ED10" s="2"/>
+      <c r="EE10" s="2"/>
+      <c r="EF10" s="2"/>
+      <c r="EG10" s="2"/>
+      <c r="EH10" s="2"/>
+      <c r="EI10" s="2"/>
+    </row>
+    <row r="11" spans="1:139">
+      <c r="A11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="8">
+        <v>5</v>
+      </c>
+      <c r="C11" s="12">
+        <v>9</v>
+      </c>
+      <c r="D11" s="12">
+        <v>4</v>
+      </c>
+      <c r="E11" s="12">
+        <v>1</v>
+      </c>
+      <c r="F11" s="12">
+        <v>2</v>
+      </c>
+      <c r="G11" s="12">
+        <v>0</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2</v>
+      </c>
+      <c r="I11" s="12">
+        <v>2</v>
+      </c>
+      <c r="J11" s="12">
+        <v>4</v>
+      </c>
+      <c r="K11" s="12">
+        <v>3</v>
+      </c>
+      <c r="L11" s="12">
         <v>8</v>
       </c>
-      <c r="AD7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="31" t="s">
+      <c r="M11" s="12">
+        <v>1</v>
+      </c>
+      <c r="N11" s="12">
+        <v>0</v>
+      </c>
+      <c r="O11" s="12">
         <v>3</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="P11" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="12">
         <v>4</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="R11" s="12">
+        <v>4</v>
+      </c>
+      <c r="S11" s="12">
+        <v>1</v>
+      </c>
+      <c r="T11" s="12">
+        <v>4</v>
+      </c>
+      <c r="U11" s="12">
+        <v>5</v>
+      </c>
+      <c r="V11" s="12">
+        <v>0</v>
+      </c>
+      <c r="W11" s="12">
+        <v>3</v>
+      </c>
+      <c r="X11" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:139">
+      <c r="A12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="8">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0</v>
+      </c>
+      <c r="D12" s="12">
+        <v>0</v>
+      </c>
+      <c r="E12" s="12">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12">
+        <v>1</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0</v>
+      </c>
+      <c r="H12" s="12">
+        <v>0</v>
+      </c>
+      <c r="I12" s="12">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12">
+        <v>0</v>
+      </c>
+      <c r="K12" s="12">
+        <v>0</v>
+      </c>
+      <c r="L12" s="12">
+        <v>0</v>
+      </c>
+      <c r="M12" s="12">
+        <v>0</v>
+      </c>
+      <c r="N12" s="12">
+        <v>2</v>
+      </c>
+      <c r="O12" s="12">
+        <v>1</v>
+      </c>
+      <c r="P12" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>3</v>
+      </c>
+      <c r="R12" s="12">
+        <v>1</v>
+      </c>
+      <c r="S12" s="12">
+        <v>1</v>
+      </c>
+      <c r="T12" s="12">
+        <v>0</v>
+      </c>
+      <c r="U12" s="12">
+        <v>0</v>
+      </c>
+      <c r="V12" s="12">
+        <v>2</v>
+      </c>
+      <c r="W12" s="12">
+        <v>1</v>
+      </c>
+      <c r="X12" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:139">
+      <c r="A13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="8">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12">
+        <v>0</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2</v>
+      </c>
+      <c r="E13" s="12">
+        <v>8</v>
+      </c>
+      <c r="F13" s="12">
+        <v>1</v>
+      </c>
+      <c r="G13" s="12">
+        <v>6</v>
+      </c>
+      <c r="H13" s="12">
+        <v>4</v>
+      </c>
+      <c r="I13" s="12">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12">
+        <v>4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>3</v>
+      </c>
+      <c r="L13" s="12">
+        <v>6</v>
+      </c>
+      <c r="M13" s="12">
+        <v>3</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>1</v>
+      </c>
+      <c r="P13" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2</v>
+      </c>
+      <c r="R13" s="12">
+        <v>4</v>
+      </c>
+      <c r="S13" s="12">
+        <v>3</v>
+      </c>
+      <c r="T13" s="12">
+        <v>0</v>
+      </c>
+      <c r="U13" s="12">
+        <v>4</v>
+      </c>
+      <c r="V13" s="12">
+        <v>1</v>
+      </c>
+      <c r="W13" s="12">
+        <v>3</v>
+      </c>
+      <c r="X13" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:139">
+      <c r="A14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="8">
+        <v>0</v>
+      </c>
+      <c r="C14" s="12">
+        <v>19</v>
+      </c>
+      <c r="D14" s="12">
+        <v>22</v>
+      </c>
+      <c r="E14" s="12">
+        <v>20</v>
+      </c>
+      <c r="F14" s="12">
+        <v>24</v>
+      </c>
+      <c r="G14" s="12">
+        <v>16</v>
+      </c>
+      <c r="H14" s="12">
+        <v>8</v>
+      </c>
+      <c r="I14" s="12">
+        <v>4</v>
+      </c>
+      <c r="J14" s="12">
+        <v>20</v>
+      </c>
+      <c r="K14" s="12">
+        <v>36</v>
+      </c>
+      <c r="L14" s="12">
+        <v>31</v>
+      </c>
+      <c r="M14" s="12">
+        <v>22</v>
+      </c>
+      <c r="N14" s="12">
+        <v>1</v>
+      </c>
+      <c r="O14" s="12">
+        <v>10</v>
+      </c>
+      <c r="P14" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>26</v>
+      </c>
+      <c r="R14" s="12">
+        <v>12</v>
+      </c>
+      <c r="S14" s="12">
+        <v>14</v>
+      </c>
+      <c r="T14" s="12">
+        <v>18</v>
+      </c>
+      <c r="U14" s="12">
+        <v>11</v>
+      </c>
+      <c r="V14" s="12">
+        <v>5</v>
+      </c>
+      <c r="W14" s="12">
         <v>13</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="X14" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA14" s="8">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>25</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:139">
+      <c r="A15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="8">
+        <v>4</v>
+      </c>
+      <c r="C15" s="12">
+        <v>16</v>
+      </c>
+      <c r="D15" s="12">
+        <v>11</v>
+      </c>
+      <c r="E15" s="12">
+        <v>3</v>
+      </c>
+      <c r="F15" s="12">
+        <v>6</v>
+      </c>
+      <c r="G15" s="12">
+        <v>7</v>
+      </c>
+      <c r="H15" s="12">
+        <v>9</v>
+      </c>
+      <c r="I15" s="12">
+        <v>4</v>
+      </c>
+      <c r="J15" s="12">
+        <v>11</v>
+      </c>
+      <c r="K15" s="12">
+        <v>12</v>
+      </c>
+      <c r="L15" s="12">
+        <v>13</v>
+      </c>
+      <c r="M15" s="12">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="8" t="s">
+      <c r="N15" s="12">
+        <v>3</v>
+      </c>
+      <c r="O15" s="12">
+        <v>6</v>
+      </c>
+      <c r="P15" s="12">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>8</v>
+      </c>
+      <c r="R15" s="12">
+        <v>2</v>
+      </c>
+      <c r="S15" s="12">
+        <v>6</v>
+      </c>
+      <c r="T15" s="12">
+        <v>11</v>
+      </c>
+      <c r="U15" s="12">
+        <v>12</v>
+      </c>
+      <c r="V15" s="12">
+        <v>4</v>
+      </c>
+      <c r="W15" s="12">
+        <v>11</v>
+      </c>
+      <c r="X15" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:139">
+      <c r="A16" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="12"/>
+      <c r="AC16" s="12"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="8">
+        <v>3</v>
+      </c>
+      <c r="C17" s="12">
+        <v>13</v>
+      </c>
+      <c r="D17" s="12">
+        <v>2</v>
+      </c>
+      <c r="E17" s="12">
+        <v>16</v>
+      </c>
+      <c r="F17" s="12">
+        <v>2</v>
+      </c>
+      <c r="G17" s="12">
+        <v>2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>1</v>
+      </c>
+      <c r="I17" s="12">
+        <v>0</v>
+      </c>
+      <c r="J17" s="12">
+        <v>7</v>
+      </c>
+      <c r="K17" s="12">
+        <v>12</v>
+      </c>
+      <c r="L17" s="12">
+        <v>7</v>
+      </c>
+      <c r="M17" s="12">
         <v>5</v>
       </c>
-      <c r="AM7" s="8" t="s">
+      <c r="N17" s="12">
+        <v>2</v>
+      </c>
+      <c r="O17" s="12">
+        <v>1</v>
+      </c>
+      <c r="P17" s="12">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>12</v>
+      </c>
+      <c r="R17" s="12">
         <v>6</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="S17" s="12">
+        <v>2</v>
+      </c>
+      <c r="T17" s="12">
+        <v>12</v>
+      </c>
+      <c r="U17" s="12">
+        <v>5</v>
+      </c>
+      <c r="V17" s="12">
+        <v>2</v>
+      </c>
+      <c r="W17" s="12">
+        <v>12</v>
+      </c>
+      <c r="X17" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>9</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="8">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12">
+        <v>0</v>
+      </c>
+      <c r="D18" s="12">
+        <v>0</v>
+      </c>
+      <c r="E18" s="12">
+        <v>0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0</v>
+      </c>
+      <c r="H18" s="12">
+        <v>0</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0</v>
+      </c>
+      <c r="J18" s="12">
+        <v>0</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0</v>
+      </c>
+      <c r="L18" s="12">
+        <v>0</v>
+      </c>
+      <c r="M18" s="12">
+        <v>0</v>
+      </c>
+      <c r="N18" s="12">
+        <v>0</v>
+      </c>
+      <c r="O18" s="12">
+        <v>0</v>
+      </c>
+      <c r="P18" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>0</v>
+      </c>
+      <c r="R18" s="12">
+        <v>0</v>
+      </c>
+      <c r="S18" s="12">
+        <v>0</v>
+      </c>
+      <c r="T18" s="12">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12">
+        <v>0</v>
+      </c>
+      <c r="V18" s="12">
+        <v>0</v>
+      </c>
+      <c r="W18" s="12">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12">
+        <v>1</v>
+      </c>
+      <c r="D19" s="12">
+        <v>4</v>
+      </c>
+      <c r="E19" s="12">
+        <v>2</v>
+      </c>
+      <c r="F19" s="12">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>1</v>
+      </c>
+      <c r="H19" s="12">
+        <v>0</v>
+      </c>
+      <c r="I19" s="12">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12">
+        <v>2</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0</v>
+      </c>
+      <c r="L19" s="12">
+        <v>2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>5</v>
+      </c>
+      <c r="N19" s="12">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="12">
         <v>7</v>
       </c>
-      <c r="AO7" s="4"/>
-[...2 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="R19" s="12">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>1</v>
+      </c>
+      <c r="T19" s="12">
+        <v>1</v>
+      </c>
+      <c r="U19" s="12">
+        <v>1</v>
+      </c>
+      <c r="V19" s="12">
+        <v>0</v>
+      </c>
+      <c r="W19" s="12">
+        <v>4</v>
+      </c>
+      <c r="X19" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="8">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>1</v>
+      </c>
+      <c r="L20" s="12">
+        <v>0</v>
+      </c>
+      <c r="M20" s="12">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12">
+        <v>0</v>
+      </c>
+      <c r="O20" s="12">
+        <v>0</v>
+      </c>
+      <c r="P20" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>0</v>
+      </c>
+      <c r="T20" s="12">
+        <v>0</v>
+      </c>
+      <c r="U20" s="12">
+        <v>0</v>
+      </c>
+      <c r="V20" s="12">
+        <v>0</v>
+      </c>
+      <c r="W20" s="12">
+        <v>1</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="8">
+        <v>0</v>
+      </c>
+      <c r="C21" s="12">
+        <v>1</v>
+      </c>
+      <c r="D21" s="12">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12">
+        <v>1</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0</v>
+      </c>
+      <c r="L21" s="12">
+        <v>0</v>
+      </c>
+      <c r="M21" s="12">
+        <v>5</v>
+      </c>
+      <c r="N21" s="12">
+        <v>0</v>
+      </c>
+      <c r="O21" s="12">
+        <v>0</v>
+      </c>
+      <c r="P21" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>0</v>
+      </c>
+      <c r="R21" s="12">
+        <v>0</v>
+      </c>
+      <c r="S21" s="12">
+        <v>0</v>
+      </c>
+      <c r="T21" s="12">
+        <v>1</v>
+      </c>
+      <c r="U21" s="12">
+        <v>0</v>
+      </c>
+      <c r="V21" s="12">
+        <v>0</v>
+      </c>
+      <c r="W21" s="12">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="8">
+        <v>0</v>
+      </c>
+      <c r="C22" s="12">
+        <v>3</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1</v>
+      </c>
+      <c r="E22" s="12">
+        <v>0</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>2</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0</v>
+      </c>
+      <c r="I22" s="12">
+        <v>0</v>
+      </c>
+      <c r="J22" s="12">
+        <v>2</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0</v>
+      </c>
+      <c r="L22" s="12">
+        <v>2</v>
+      </c>
+      <c r="M22" s="12">
+        <v>1</v>
+      </c>
+      <c r="N22" s="12">
+        <v>0</v>
+      </c>
+      <c r="O22" s="12">
+        <v>3</v>
+      </c>
+      <c r="P22" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>0</v>
+      </c>
+      <c r="R22" s="12">
+        <v>0</v>
+      </c>
+      <c r="S22" s="12">
+        <v>0</v>
+      </c>
+      <c r="T22" s="12">
+        <v>3</v>
+      </c>
+      <c r="U22" s="12">
+        <v>0</v>
+      </c>
+      <c r="V22" s="12">
+        <v>5</v>
+      </c>
+      <c r="W22" s="12">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="8">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12">
+        <v>0</v>
+      </c>
+      <c r="D23" s="12">
+        <v>0</v>
+      </c>
+      <c r="E23" s="12">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12">
+        <v>0</v>
+      </c>
+      <c r="I23" s="12">
+        <v>0</v>
+      </c>
+      <c r="J23" s="12">
+        <v>0</v>
+      </c>
+      <c r="K23" s="12">
+        <v>1</v>
+      </c>
+      <c r="L23" s="12">
+        <v>0</v>
+      </c>
+      <c r="M23" s="12">
+        <v>1</v>
+      </c>
+      <c r="N23" s="12">
+        <v>0</v>
+      </c>
+      <c r="O23" s="12">
+        <v>1</v>
+      </c>
+      <c r="P23" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>0</v>
+      </c>
+      <c r="R23" s="12">
+        <v>0</v>
+      </c>
+      <c r="S23" s="12">
+        <v>0</v>
+      </c>
+      <c r="T23" s="12">
+        <v>1</v>
+      </c>
+      <c r="U23" s="12">
+        <v>0</v>
+      </c>
+      <c r="V23" s="12">
+        <v>0</v>
+      </c>
+      <c r="W23" s="12">
+        <v>2</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="28"/>
+      <c r="Q24" s="28"/>
+      <c r="R24" s="28"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="28"/>
+      <c r="U24" s="28"/>
+      <c r="V24" s="28"/>
+      <c r="W24" s="28"/>
+      <c r="X24" s="19"/>
+      <c r="Y24" s="19"/>
+      <c r="AB24" s="12"/>
+      <c r="AC24" s="12"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="8">
+        <v>16</v>
+      </c>
+      <c r="C25" s="12">
+        <v>126</v>
+      </c>
+      <c r="D25" s="12">
+        <v>86</v>
+      </c>
+      <c r="E25" s="12">
+        <v>109</v>
+      </c>
+      <c r="F25" s="12">
+        <v>71</v>
+      </c>
+      <c r="G25" s="12">
+        <v>61</v>
+      </c>
+      <c r="H25" s="12">
+        <v>48</v>
+      </c>
+      <c r="I25" s="12">
+        <v>50</v>
+      </c>
+      <c r="J25" s="12">
+        <v>111</v>
+      </c>
+      <c r="K25" s="12">
+        <v>139</v>
+      </c>
+      <c r="L25" s="12">
+        <v>135</v>
+      </c>
+      <c r="M25" s="12">
+        <v>103</v>
+      </c>
+      <c r="N25" s="12">
+        <v>24</v>
+      </c>
+      <c r="O25" s="12">
+        <v>93</v>
+      </c>
+      <c r="P25" s="12">
+        <v>77</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>146</v>
+      </c>
+      <c r="R25" s="12">
+        <v>66</v>
+      </c>
+      <c r="S25" s="12">
+        <v>78</v>
+      </c>
+      <c r="T25" s="12">
+        <v>90</v>
+      </c>
+      <c r="U25" s="12">
+        <v>110</v>
+      </c>
+      <c r="V25" s="12">
+        <v>38</v>
+      </c>
+      <c r="W25" s="12">
+        <v>109</v>
+      </c>
+      <c r="X25" s="8">
+        <v>128</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>127</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>108</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>66</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>112</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8">
+        <v>6</v>
+      </c>
+      <c r="C26" s="12">
+        <v>69</v>
+      </c>
+      <c r="D26" s="12">
+        <v>46</v>
+      </c>
+      <c r="E26" s="12">
+        <v>64</v>
+      </c>
+      <c r="F26" s="12">
+        <v>34</v>
+      </c>
+      <c r="G26" s="12">
+        <v>30</v>
+      </c>
+      <c r="H26" s="12">
+        <v>24</v>
+      </c>
+      <c r="I26" s="12">
+        <v>40</v>
+      </c>
+      <c r="J26" s="12">
+        <v>66</v>
+      </c>
+      <c r="K26" s="12">
+        <v>74</v>
+      </c>
+      <c r="L26" s="12">
+        <v>71</v>
+      </c>
+      <c r="M26" s="12">
+        <v>59</v>
+      </c>
+      <c r="N26" s="12">
+        <v>16</v>
+      </c>
+      <c r="O26" s="12">
+        <v>72</v>
+      </c>
+      <c r="P26" s="12">
+        <v>38</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>91</v>
+      </c>
+      <c r="R26" s="12">
+        <v>37</v>
+      </c>
+      <c r="S26" s="16">
+        <v>53</v>
+      </c>
+      <c r="T26" s="12">
+        <v>50</v>
+      </c>
+      <c r="U26" s="12">
+        <v>74</v>
+      </c>
+      <c r="V26" s="12">
+        <v>24</v>
+      </c>
+      <c r="W26" s="12">
+        <v>67</v>
+      </c>
+      <c r="X26" s="8">
+        <v>85</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>78</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>69</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>34</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>63</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8">
+        <v>5</v>
+      </c>
+      <c r="C27" s="12">
         <v>9</v>
       </c>
-      <c r="B8" s="34"/>
-[...150 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="D27" s="12">
+        <v>4</v>
+      </c>
+      <c r="E27" s="12">
+        <v>1</v>
+      </c>
+      <c r="F27" s="12">
+        <v>2</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2</v>
+      </c>
+      <c r="I27" s="12">
+        <v>2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>4</v>
+      </c>
+      <c r="K27" s="12">
+        <v>3</v>
+      </c>
+      <c r="L27" s="12">
+        <v>8</v>
+      </c>
+      <c r="M27" s="12">
+        <v>1</v>
+      </c>
+      <c r="N27" s="12">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
+        <v>3</v>
+      </c>
+      <c r="P27" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>4</v>
+      </c>
+      <c r="R27" s="12">
+        <v>4</v>
+      </c>
+      <c r="S27" s="16">
+        <v>1</v>
+      </c>
+      <c r="T27" s="12">
+        <v>4</v>
+      </c>
+      <c r="U27" s="12">
+        <v>5</v>
+      </c>
+      <c r="V27" s="12">
+        <v>0</v>
+      </c>
+      <c r="W27" s="12">
+        <v>3</v>
+      </c>
+      <c r="X27" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12">
+        <v>0</v>
+      </c>
+      <c r="D28" s="12">
+        <v>0</v>
+      </c>
+      <c r="E28" s="12">
+        <v>0</v>
+      </c>
+      <c r="F28" s="12">
+        <v>1</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0</v>
+      </c>
+      <c r="H28" s="12">
+        <v>0</v>
+      </c>
+      <c r="I28" s="12">
+        <v>0</v>
+      </c>
+      <c r="J28" s="12">
+        <v>0</v>
+      </c>
+      <c r="K28" s="12">
+        <v>0</v>
+      </c>
+      <c r="L28" s="12">
+        <v>0</v>
+      </c>
+      <c r="M28" s="12">
+        <v>0</v>
+      </c>
+      <c r="N28" s="12">
+        <v>2</v>
+      </c>
+      <c r="O28" s="12">
+        <v>1</v>
+      </c>
+      <c r="P28" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>3</v>
+      </c>
+      <c r="R28" s="12">
+        <v>1</v>
+      </c>
+      <c r="S28" s="16">
+        <v>1</v>
+      </c>
+      <c r="T28" s="12">
+        <v>0</v>
+      </c>
+      <c r="U28" s="12">
+        <v>0</v>
+      </c>
+      <c r="V28" s="12">
+        <v>2</v>
+      </c>
+      <c r="W28" s="12">
+        <v>1</v>
+      </c>
+      <c r="X28" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>2</v>
+      </c>
+      <c r="E29" s="12">
+        <v>8</v>
+      </c>
+      <c r="F29" s="12">
+        <v>1</v>
+      </c>
+      <c r="G29" s="12">
+        <v>6</v>
+      </c>
+      <c r="H29" s="12">
+        <v>4</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>3</v>
+      </c>
+      <c r="L29" s="12">
+        <v>6</v>
+      </c>
+      <c r="M29" s="12">
+        <v>3</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>1</v>
+      </c>
+      <c r="P29" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>2</v>
+      </c>
+      <c r="R29" s="12">
+        <v>4</v>
+      </c>
+      <c r="S29" s="16">
+        <v>3</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>4</v>
+      </c>
+      <c r="V29" s="12">
+        <v>1</v>
+      </c>
+      <c r="W29" s="12">
+        <v>3</v>
+      </c>
+      <c r="X29" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12">
+        <v>19</v>
+      </c>
+      <c r="D30" s="12">
+        <v>22</v>
+      </c>
+      <c r="E30" s="12">
+        <v>20</v>
+      </c>
+      <c r="F30" s="12">
+        <v>24</v>
+      </c>
+      <c r="G30" s="12">
         <v>16</v>
       </c>
-      <c r="B9" s="13">
-[...35 lines deleted...]
-      <c r="N9" s="13">
+      <c r="H30" s="12">
+        <v>8</v>
+      </c>
+      <c r="I30" s="12">
+        <v>4</v>
+      </c>
+      <c r="J30" s="12">
+        <v>20</v>
+      </c>
+      <c r="K30" s="12">
+        <v>36</v>
+      </c>
+      <c r="L30" s="12">
+        <v>31</v>
+      </c>
+      <c r="M30" s="12">
+        <v>22</v>
+      </c>
+      <c r="N30" s="12">
+        <v>1</v>
+      </c>
+      <c r="O30" s="12">
+        <v>10</v>
+      </c>
+      <c r="P30" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>26</v>
+      </c>
+      <c r="R30" s="12">
+        <v>12</v>
+      </c>
+      <c r="S30" s="16">
+        <v>14</v>
+      </c>
+      <c r="T30" s="12">
         <v>18</v>
       </c>
-      <c r="O9" s="17">
-[...32 lines deleted...]
-      <c r="Z9" s="17">
+      <c r="U30" s="12">
+        <v>11</v>
+      </c>
+      <c r="V30" s="12">
+        <v>5</v>
+      </c>
+      <c r="W30" s="12">
+        <v>13</v>
+      </c>
+      <c r="X30" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y30" s="8">
         <v>24</v>
       </c>
-      <c r="AA9" s="17">
-[...169 lines deleted...]
-      <c r="F10" s="13">
+      <c r="Z30" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>25</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8">
+        <v>4</v>
+      </c>
+      <c r="C31" s="12">
+        <v>16</v>
+      </c>
+      <c r="D31" s="12">
+        <v>11</v>
+      </c>
+      <c r="E31" s="12">
+        <v>3</v>
+      </c>
+      <c r="F31" s="12">
+        <v>6</v>
+      </c>
+      <c r="G31" s="12">
+        <v>7</v>
+      </c>
+      <c r="H31" s="12">
+        <v>9</v>
+      </c>
+      <c r="I31" s="12">
+        <v>4</v>
+      </c>
+      <c r="J31" s="12">
+        <v>11</v>
+      </c>
+      <c r="K31" s="12">
+        <v>12</v>
+      </c>
+      <c r="L31" s="12">
+        <v>13</v>
+      </c>
+      <c r="M31" s="12">
+        <v>14</v>
+      </c>
+      <c r="N31" s="12">
+        <v>3</v>
+      </c>
+      <c r="O31" s="12">
+        <v>6</v>
+      </c>
+      <c r="P31" s="12">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>8</v>
+      </c>
+      <c r="R31" s="12">
+        <v>2</v>
+      </c>
+      <c r="S31" s="16">
+        <v>6</v>
+      </c>
+      <c r="T31" s="12">
+        <v>11</v>
+      </c>
+      <c r="U31" s="12">
+        <v>12</v>
+      </c>
+      <c r="V31" s="12">
+        <v>4</v>
+      </c>
+      <c r="W31" s="12">
+        <v>11</v>
+      </c>
+      <c r="X31" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="8">
+        <v>1</v>
+      </c>
+      <c r="C33" s="12">
+        <v>13</v>
+      </c>
+      <c r="D33" s="12">
+        <v>1</v>
+      </c>
+      <c r="E33" s="12">
+        <v>13</v>
+      </c>
+      <c r="F33" s="12">
+        <v>2</v>
+      </c>
+      <c r="G33" s="12">
+        <v>2</v>
+      </c>
+      <c r="H33" s="12">
+        <v>1</v>
+      </c>
+      <c r="I33" s="12">
+        <v>0</v>
+      </c>
+      <c r="J33" s="12">
+        <v>6</v>
+      </c>
+      <c r="K33" s="12">
+        <v>10</v>
+      </c>
+      <c r="L33" s="12">
+        <v>6</v>
+      </c>
+      <c r="M33" s="12">
+        <v>4</v>
+      </c>
+      <c r="N33" s="12">
+        <v>2</v>
+      </c>
+      <c r="O33" s="12">
+        <v>0</v>
+      </c>
+      <c r="P33" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>12</v>
+      </c>
+      <c r="R33" s="12">
+        <v>6</v>
+      </c>
+      <c r="S33" s="16">
+        <v>0</v>
+      </c>
+      <c r="T33" s="12">
+        <v>7</v>
+      </c>
+      <c r="U33" s="12">
+        <v>4</v>
+      </c>
+      <c r="V33" s="12">
+        <v>2</v>
+      </c>
+      <c r="W33" s="12">
+        <v>11</v>
+      </c>
+      <c r="X33" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>9</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="8">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12">
+        <v>0</v>
+      </c>
+      <c r="D34" s="12">
+        <v>0</v>
+      </c>
+      <c r="E34" s="12">
+        <v>0</v>
+      </c>
+      <c r="F34" s="12">
+        <v>1</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0</v>
+      </c>
+      <c r="H34" s="12">
+        <v>0</v>
+      </c>
+      <c r="I34" s="12">
+        <v>0</v>
+      </c>
+      <c r="J34" s="12">
+        <v>0</v>
+      </c>
+      <c r="K34" s="12">
+        <v>1</v>
+      </c>
+      <c r="L34" s="12">
+        <v>0</v>
+      </c>
+      <c r="M34" s="12">
+        <v>0</v>
+      </c>
+      <c r="N34" s="12">
+        <v>0</v>
+      </c>
+      <c r="O34" s="12">
+        <v>0</v>
+      </c>
+      <c r="P34" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>0</v>
+      </c>
+      <c r="R34" s="12">
+        <v>0</v>
+      </c>
+      <c r="S34" s="16">
+        <v>0</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0</v>
+      </c>
+      <c r="U34" s="12">
+        <v>0</v>
+      </c>
+      <c r="V34" s="12">
+        <v>0</v>
+      </c>
+      <c r="W34" s="12">
+        <v>0</v>
+      </c>
+      <c r="X34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="28"/>
+      <c r="R35" s="28"/>
+      <c r="S35" s="19"/>
+      <c r="T35" s="28"/>
+      <c r="U35" s="28"/>
+      <c r="V35" s="28"/>
+      <c r="W35" s="28"/>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="19"/>
+      <c r="AB35" s="12"/>
+      <c r="AC35" s="12"/>
+    </row>
+    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="A36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="8">
+        <v>2</v>
+      </c>
+      <c r="C36" s="12">
+        <v>5</v>
+      </c>
+      <c r="D36" s="12">
+        <v>6</v>
+      </c>
+      <c r="E36" s="12">
+        <v>5</v>
+      </c>
+      <c r="F36" s="12">
+        <v>1</v>
+      </c>
+      <c r="G36" s="12">
+        <v>3</v>
+      </c>
+      <c r="H36" s="12">
+        <v>0</v>
+      </c>
+      <c r="I36" s="12">
+        <v>0</v>
+      </c>
+      <c r="J36" s="12">
+        <v>5</v>
+      </c>
+      <c r="K36" s="12">
+        <v>3</v>
+      </c>
+      <c r="L36" s="12">
+        <v>5</v>
+      </c>
+      <c r="M36" s="12">
+        <v>13</v>
+      </c>
+      <c r="N36" s="12">
+        <v>0</v>
+      </c>
+      <c r="O36" s="12">
+        <v>5</v>
+      </c>
+      <c r="P36" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>7</v>
+      </c>
+      <c r="R36" s="12">
+        <v>0</v>
+      </c>
+      <c r="S36" s="12">
+        <v>3</v>
+      </c>
+      <c r="T36" s="12">
+        <v>11</v>
+      </c>
+      <c r="U36" s="12">
+        <v>2</v>
+      </c>
+      <c r="V36" s="12">
+        <v>5</v>
+      </c>
+      <c r="W36" s="12">
+        <v>8</v>
+      </c>
+      <c r="X36" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>3</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="12"/>
+      <c r="AC37" s="12"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="8">
+        <v>2</v>
+      </c>
+      <c r="C38" s="12">
+        <v>0</v>
+      </c>
+      <c r="D38" s="12">
+        <v>1</v>
+      </c>
+      <c r="E38" s="12">
+        <v>3</v>
+      </c>
+      <c r="F38" s="12">
+        <v>0</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0</v>
+      </c>
+      <c r="H38" s="12">
+        <v>0</v>
+      </c>
+      <c r="I38" s="12">
+        <v>0</v>
+      </c>
+      <c r="J38" s="12">
+        <v>1</v>
+      </c>
+      <c r="K38" s="12">
+        <v>2</v>
+      </c>
+      <c r="L38" s="12">
+        <v>1</v>
+      </c>
+      <c r="M38" s="12">
+        <v>1</v>
+      </c>
+      <c r="N38" s="12">
+        <v>0</v>
+      </c>
+      <c r="O38" s="12">
+        <v>1</v>
+      </c>
+      <c r="P38" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>0</v>
+      </c>
+      <c r="R38" s="12">
+        <v>0</v>
+      </c>
+      <c r="S38" s="12">
+        <v>2</v>
+      </c>
+      <c r="T38" s="12">
+        <v>5</v>
+      </c>
+      <c r="U38" s="12">
+        <v>1</v>
+      </c>
+      <c r="V38" s="12">
+        <v>0</v>
+      </c>
+      <c r="W38" s="12">
+        <v>1</v>
+      </c>
+      <c r="X38" s="12">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="8">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12">
+        <v>0</v>
+      </c>
+      <c r="D39" s="12">
+        <v>0</v>
+      </c>
+      <c r="E39" s="8">
+        <v>0</v>
+      </c>
+      <c r="F39" s="8">
+        <v>0</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0</v>
+      </c>
+      <c r="H39" s="12">
+        <v>0</v>
+      </c>
+      <c r="I39" s="12">
+        <v>0</v>
+      </c>
+      <c r="J39" s="12">
+        <v>0</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0</v>
+      </c>
+      <c r="L39" s="12">
+        <v>0</v>
+      </c>
+      <c r="M39" s="12">
+        <v>0</v>
+      </c>
+      <c r="N39" s="12">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12">
+        <v>0</v>
+      </c>
+      <c r="P39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12">
+        <v>0</v>
+      </c>
+      <c r="S39" s="12">
+        <v>0</v>
+      </c>
+      <c r="T39" s="12">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12">
+        <v>0</v>
+      </c>
+      <c r="W39" s="12">
+        <v>0</v>
+      </c>
+      <c r="X39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="8">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12">
+        <v>1</v>
+      </c>
+      <c r="D40" s="12">
+        <v>4</v>
+      </c>
+      <c r="E40" s="12">
+        <v>2</v>
+      </c>
+      <c r="F40" s="12">
+        <v>0</v>
+      </c>
+      <c r="G40" s="12">
+        <v>1</v>
+      </c>
+      <c r="H40" s="12">
+        <v>0</v>
+      </c>
+      <c r="I40" s="12">
+        <v>0</v>
+      </c>
+      <c r="J40" s="12">
+        <v>2</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0</v>
+      </c>
+      <c r="L40" s="12">
+        <v>2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>5</v>
+      </c>
+      <c r="N40" s="12">
+        <v>0</v>
+      </c>
+      <c r="O40" s="12">
+        <v>0</v>
+      </c>
+      <c r="P40" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>7</v>
+      </c>
+      <c r="R40" s="12">
+        <v>0</v>
+      </c>
+      <c r="S40" s="12">
+        <v>1</v>
+      </c>
+      <c r="T40" s="12">
+        <v>1</v>
+      </c>
+      <c r="U40" s="12">
+        <v>1</v>
+      </c>
+      <c r="V40" s="12">
+        <v>0</v>
+      </c>
+      <c r="W40" s="12">
+        <v>4</v>
+      </c>
+      <c r="X40" s="12">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="8">
+        <v>0</v>
+      </c>
+      <c r="C41" s="12">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12">
+        <v>0</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0</v>
+      </c>
+      <c r="F41" s="8">
+        <v>0</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0</v>
+      </c>
+      <c r="H41" s="12">
+        <v>0</v>
+      </c>
+      <c r="I41" s="12">
+        <v>0</v>
+      </c>
+      <c r="J41" s="12">
+        <v>0</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0</v>
+      </c>
+      <c r="L41" s="12">
+        <v>0</v>
+      </c>
+      <c r="M41" s="12">
+        <v>0</v>
+      </c>
+      <c r="N41" s="12">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>0</v>
+      </c>
+      <c r="P41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>0</v>
+      </c>
+      <c r="R41" s="12">
+        <v>0</v>
+      </c>
+      <c r="S41" s="12">
+        <v>0</v>
+      </c>
+      <c r="T41" s="12">
+        <v>0</v>
+      </c>
+      <c r="U41" s="12">
+        <v>0</v>
+      </c>
+      <c r="V41" s="12">
+        <v>0</v>
+      </c>
+      <c r="W41" s="12">
+        <v>1</v>
+      </c>
+      <c r="X41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="8">
+        <v>0</v>
+      </c>
+      <c r="C42" s="12">
+        <v>1</v>
+      </c>
+      <c r="D42" s="12">
+        <v>0</v>
+      </c>
+      <c r="E42" s="8">
+        <v>0</v>
+      </c>
+      <c r="F42" s="12">
+        <v>1</v>
+      </c>
+      <c r="G42" s="12">
+        <v>0</v>
+      </c>
+      <c r="H42" s="12">
+        <v>0</v>
+      </c>
+      <c r="I42" s="12">
+        <v>0</v>
+      </c>
+      <c r="J42" s="12">
+        <v>0</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0</v>
+      </c>
+      <c r="L42" s="12">
+        <v>0</v>
+      </c>
+      <c r="M42" s="12">
+        <v>5</v>
+      </c>
+      <c r="N42" s="12">
+        <v>0</v>
+      </c>
+      <c r="O42" s="12">
+        <v>0</v>
+      </c>
+      <c r="P42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>0</v>
+      </c>
+      <c r="R42" s="12">
+        <v>0</v>
+      </c>
+      <c r="S42" s="12">
+        <v>0</v>
+      </c>
+      <c r="T42" s="12">
+        <v>1</v>
+      </c>
+      <c r="U42" s="12">
+        <v>0</v>
+      </c>
+      <c r="V42" s="12">
+        <v>0</v>
+      </c>
+      <c r="W42" s="12">
+        <v>0</v>
+      </c>
+      <c r="X42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="8">
+        <v>0</v>
+      </c>
+      <c r="C43" s="12">
+        <v>3</v>
+      </c>
+      <c r="D43" s="12">
+        <v>1</v>
+      </c>
+      <c r="E43" s="12">
+        <v>0</v>
+      </c>
+      <c r="F43" s="12">
+        <v>0</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2</v>
+      </c>
+      <c r="H43" s="12">
+        <v>0</v>
+      </c>
+      <c r="I43" s="12">
+        <v>0</v>
+      </c>
+      <c r="J43" s="12">
+        <v>2</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0</v>
+      </c>
+      <c r="L43" s="12">
+        <v>2</v>
+      </c>
+      <c r="M43" s="12">
+        <v>1</v>
+      </c>
+      <c r="N43" s="12">
+        <v>0</v>
+      </c>
+      <c r="O43" s="12">
+        <v>3</v>
+      </c>
+      <c r="P43" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>0</v>
+      </c>
+      <c r="R43" s="12">
+        <v>0</v>
+      </c>
+      <c r="S43" s="12">
+        <v>0</v>
+      </c>
+      <c r="T43" s="12">
+        <v>3</v>
+      </c>
+      <c r="U43" s="12">
+        <v>0</v>
+      </c>
+      <c r="V43" s="12">
+        <v>5</v>
+      </c>
+      <c r="W43" s="12">
+        <v>0</v>
+      </c>
+      <c r="X43" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="13">
-[...3968 lines deleted...]
-      <c r="AE46" s="4"/>
+      <c r="B44" s="14">
+        <v>0</v>
+      </c>
+      <c r="C44" s="14">
+        <v>0</v>
+      </c>
+      <c r="D44" s="14">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14">
+        <v>0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14">
+        <v>0</v>
+      </c>
+      <c r="I44" s="14">
+        <v>0</v>
+      </c>
+      <c r="J44" s="14">
+        <v>0</v>
+      </c>
+      <c r="K44" s="14">
+        <v>1</v>
+      </c>
+      <c r="L44" s="14">
+        <v>0</v>
+      </c>
+      <c r="M44" s="14">
+        <v>1</v>
+      </c>
+      <c r="N44" s="14">
+        <v>0</v>
+      </c>
+      <c r="O44" s="14">
+        <v>1</v>
+      </c>
+      <c r="P44" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="14">
+        <v>0</v>
+      </c>
+      <c r="R44" s="14">
+        <v>0</v>
+      </c>
+      <c r="S44" s="14">
+        <v>0</v>
+      </c>
+      <c r="T44" s="14">
+        <v>1</v>
+      </c>
+      <c r="U44" s="14">
+        <v>0</v>
+      </c>
+      <c r="V44" s="14">
+        <v>0</v>
+      </c>
+      <c r="W44" s="14">
+        <v>2</v>
+      </c>
+      <c r="X44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="S45" s="12"/>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="S46" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO79"/>
+  <dimension ref="A2:AC79"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="22.28515625" style="11" customWidth="1"/>
+    <col min="2" max="25" width="7.85546875" style="11" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="24"/>
-[...42 lines deleted...]
-      <c r="U5" s="30"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+    </row>
+    <row r="5" spans="1:29" s="4" customFormat="1">
+      <c r="A5" s="3"/>
+      <c r="C5" s="22"/>
+      <c r="G5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="1"/>
+      <c r="O5" s="22"/>
+      <c r="S5" s="23"/>
+      <c r="U5" s="23"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
-      <c r="X5" s="33"/>
-[...9 lines deleted...]
-      <c r="AN5" s="32" t="s">
+      <c r="X5" s="25"/>
+      <c r="Z5" s="23"/>
+      <c r="AA5" s="23"/>
+      <c r="AC5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
-[...15 lines deleted...]
-      <c r="N6" s="39">
+    <row r="6" spans="1:29">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="O6" s="40"/>
-[...10 lines deleted...]
-      <c r="Z6" s="39">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="AA6" s="40"/>
-[...10 lines deleted...]
-      <c r="AL6" s="43">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AM6" s="44"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="37"/>
+      <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="F7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="20" t="s">
+      <c r="K7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="20" t="s">
+      <c r="L7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="31" t="s">
+      <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="31" t="s">
+      <c r="O7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="31" t="s">
+      <c r="P7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="31" t="s">
+      <c r="Q7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="31" t="s">
+      <c r="R7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="31" t="s">
+      <c r="Z7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="31" t="s">
+      <c r="AA7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="31" t="s">
+      <c r="AB7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="18"/>
+      <c r="Y8" s="18"/>
+      <c r="AC8" s="2"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8">
+        <v>99</v>
+      </c>
+      <c r="C9" s="12">
+        <v>66</v>
+      </c>
+      <c r="D9" s="12">
+        <v>67</v>
+      </c>
+      <c r="E9" s="12">
+        <v>101</v>
+      </c>
+      <c r="F9" s="12">
+        <v>121</v>
+      </c>
+      <c r="G9" s="12">
+        <v>199</v>
+      </c>
+      <c r="H9" s="12">
+        <v>131</v>
+      </c>
+      <c r="I9" s="12">
+        <v>231</v>
+      </c>
+      <c r="J9" s="12">
+        <v>175</v>
+      </c>
+      <c r="K9" s="12">
+        <v>157</v>
+      </c>
+      <c r="L9" s="12">
+        <v>146</v>
+      </c>
+      <c r="M9" s="12">
+        <v>95</v>
+      </c>
+      <c r="N9" s="12">
+        <v>7</v>
+      </c>
+      <c r="O9" s="12">
+        <v>73</v>
+      </c>
+      <c r="P9" s="12">
+        <v>94</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>112</v>
+      </c>
+      <c r="R9" s="12">
+        <v>144</v>
+      </c>
+      <c r="S9" s="12">
+        <v>285</v>
+      </c>
+      <c r="T9" s="12">
+        <v>229</v>
+      </c>
+      <c r="U9" s="12">
+        <v>146</v>
+      </c>
+      <c r="V9" s="12">
+        <v>121</v>
+      </c>
+      <c r="W9" s="12">
+        <v>87</v>
+      </c>
+      <c r="X9" s="8">
+        <v>55</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>98</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>35</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>47</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>61</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="8">
+        <v>52</v>
+      </c>
+      <c r="C10" s="12">
+        <v>36</v>
+      </c>
+      <c r="D10" s="12">
+        <v>36</v>
+      </c>
+      <c r="E10" s="12">
+        <v>37</v>
+      </c>
+      <c r="F10" s="12">
+        <v>71</v>
+      </c>
+      <c r="G10" s="12">
+        <v>94</v>
+      </c>
+      <c r="H10" s="12">
+        <v>55</v>
+      </c>
+      <c r="I10" s="12">
+        <v>106</v>
+      </c>
+      <c r="J10" s="12">
+        <v>97</v>
+      </c>
+      <c r="K10" s="12">
+        <v>76</v>
+      </c>
+      <c r="L10" s="12">
+        <v>69</v>
+      </c>
+      <c r="M10" s="12">
+        <v>63</v>
+      </c>
+      <c r="N10" s="12">
+        <v>2</v>
+      </c>
+      <c r="O10" s="12">
+        <v>41</v>
+      </c>
+      <c r="P10" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>47</v>
+      </c>
+      <c r="R10" s="12">
+        <v>46</v>
+      </c>
+      <c r="S10" s="12">
+        <v>101</v>
+      </c>
+      <c r="T10" s="12">
+        <v>109</v>
+      </c>
+      <c r="U10" s="12">
+        <v>56</v>
+      </c>
+      <c r="V10" s="12">
+        <v>63</v>
+      </c>
+      <c r="W10" s="12">
+        <v>35</v>
+      </c>
+      <c r="X10" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>60</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>25</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>15</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>36</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="8">
+        <v>5</v>
+      </c>
+      <c r="C11" s="12">
+        <v>1</v>
+      </c>
+      <c r="D11" s="12">
+        <v>1</v>
+      </c>
+      <c r="E11" s="12">
+        <v>0</v>
+      </c>
+      <c r="F11" s="12">
         <v>8</v>
       </c>
-      <c r="AD7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="31" t="s">
+      <c r="G11" s="12">
+        <v>11</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2</v>
+      </c>
+      <c r="I11" s="12">
+        <v>9</v>
+      </c>
+      <c r="J11" s="12">
+        <v>2</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0</v>
+      </c>
+      <c r="L11" s="12">
+        <v>5</v>
+      </c>
+      <c r="M11" s="12">
+        <v>1</v>
+      </c>
+      <c r="N11" s="12">
+        <v>0</v>
+      </c>
+      <c r="O11" s="12">
+        <v>7</v>
+      </c>
+      <c r="P11" s="12">
         <v>3</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="Q11" s="12">
+        <v>9</v>
+      </c>
+      <c r="R11" s="12">
+        <v>5</v>
+      </c>
+      <c r="S11" s="12">
+        <v>16</v>
+      </c>
+      <c r="T11" s="12">
         <v>4</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="U11" s="12">
+        <v>8</v>
+      </c>
+      <c r="V11" s="12">
+        <v>3</v>
+      </c>
+      <c r="W11" s="12">
+        <v>1</v>
+      </c>
+      <c r="X11" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="8">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0</v>
+      </c>
+      <c r="D12" s="12">
+        <v>0</v>
+      </c>
+      <c r="E12" s="12">
+        <v>2</v>
+      </c>
+      <c r="F12" s="12">
+        <v>0</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1</v>
+      </c>
+      <c r="J12" s="12">
+        <v>1</v>
+      </c>
+      <c r="K12" s="12">
+        <v>1</v>
+      </c>
+      <c r="L12" s="12">
+        <v>1</v>
+      </c>
+      <c r="M12" s="12">
+        <v>2</v>
+      </c>
+      <c r="N12" s="12">
+        <v>0</v>
+      </c>
+      <c r="O12" s="12">
+        <v>0</v>
+      </c>
+      <c r="P12" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>1</v>
+      </c>
+      <c r="R12" s="12">
+        <v>2</v>
+      </c>
+      <c r="S12" s="12">
+        <v>0</v>
+      </c>
+      <c r="T12" s="12">
+        <v>2</v>
+      </c>
+      <c r="U12" s="12">
+        <v>0</v>
+      </c>
+      <c r="V12" s="12">
+        <v>1</v>
+      </c>
+      <c r="W12" s="12">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="8">
+        <v>9</v>
+      </c>
+      <c r="C13" s="12">
+        <v>2</v>
+      </c>
+      <c r="D13" s="12">
+        <v>11</v>
+      </c>
+      <c r="E13" s="12">
+        <v>23</v>
+      </c>
+      <c r="F13" s="12">
+        <v>3</v>
+      </c>
+      <c r="G13" s="12">
+        <v>15</v>
+      </c>
+      <c r="H13" s="12">
         <v>13</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="I13" s="12">
+        <v>8</v>
+      </c>
+      <c r="J13" s="12">
+        <v>24</v>
+      </c>
+      <c r="K13" s="12">
+        <v>13</v>
+      </c>
+      <c r="L13" s="12">
+        <v>9</v>
+      </c>
+      <c r="M13" s="12">
+        <v>7</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>8</v>
+      </c>
+      <c r="P13" s="12">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>6</v>
+      </c>
+      <c r="R13" s="12">
+        <v>10</v>
+      </c>
+      <c r="S13" s="12">
+        <v>12</v>
+      </c>
+      <c r="T13" s="12">
+        <v>24</v>
+      </c>
+      <c r="U13" s="12">
+        <v>8</v>
+      </c>
+      <c r="V13" s="12">
+        <v>0</v>
+      </c>
+      <c r="W13" s="12">
+        <v>9</v>
+      </c>
+      <c r="X13" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>10</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="8">
+        <v>18</v>
+      </c>
+      <c r="C14" s="12">
+        <v>17</v>
+      </c>
+      <c r="D14" s="12">
+        <v>9</v>
+      </c>
+      <c r="E14" s="12">
+        <v>18</v>
+      </c>
+      <c r="F14" s="12">
+        <v>22</v>
+      </c>
+      <c r="G14" s="12">
+        <v>37</v>
+      </c>
+      <c r="H14" s="12">
+        <v>26</v>
+      </c>
+      <c r="I14" s="12">
+        <v>64</v>
+      </c>
+      <c r="J14" s="12">
+        <v>31</v>
+      </c>
+      <c r="K14" s="12">
+        <v>38</v>
+      </c>
+      <c r="L14" s="12">
+        <v>29</v>
+      </c>
+      <c r="M14" s="12">
+        <v>6</v>
+      </c>
+      <c r="N14" s="12">
+        <v>1</v>
+      </c>
+      <c r="O14" s="12">
+        <v>13</v>
+      </c>
+      <c r="P14" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>37</v>
+      </c>
+      <c r="R14" s="12">
+        <v>55</v>
+      </c>
+      <c r="S14" s="12">
+        <v>80</v>
+      </c>
+      <c r="T14" s="12">
+        <v>46</v>
+      </c>
+      <c r="U14" s="12">
+        <v>44</v>
+      </c>
+      <c r="V14" s="12">
+        <v>38</v>
+      </c>
+      <c r="W14" s="12">
+        <v>17</v>
+      </c>
+      <c r="X14" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA14" s="8">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
+      <c r="AB14" s="12">
+        <v>11</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="8">
+        <v>4</v>
+      </c>
+      <c r="C15" s="12">
+        <v>5</v>
+      </c>
+      <c r="D15" s="12">
+        <v>4</v>
+      </c>
+      <c r="E15" s="12">
+        <v>9</v>
+      </c>
+      <c r="F15" s="12">
+        <v>8</v>
+      </c>
+      <c r="G15" s="12">
         <v>15</v>
       </c>
-      <c r="AL7" s="8" t="s">
+      <c r="H15" s="12">
+        <v>26</v>
+      </c>
+      <c r="I15" s="12">
+        <v>23</v>
+      </c>
+      <c r="J15" s="12">
         <v>5</v>
       </c>
-      <c r="AM7" s="8" t="s">
+      <c r="K15" s="12">
+        <v>20</v>
+      </c>
+      <c r="L15" s="12">
+        <v>13</v>
+      </c>
+      <c r="M15" s="12">
+        <v>4</v>
+      </c>
+      <c r="N15" s="12">
+        <v>2</v>
+      </c>
+      <c r="O15" s="12">
+        <v>2</v>
+      </c>
+      <c r="P15" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="12">
         <v>6</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="R15" s="12">
+        <v>17</v>
+      </c>
+      <c r="S15" s="12">
+        <v>52</v>
+      </c>
+      <c r="T15" s="12">
+        <v>17</v>
+      </c>
+      <c r="U15" s="12">
+        <v>21</v>
+      </c>
+      <c r="V15" s="12">
+        <v>11</v>
+      </c>
+      <c r="W15" s="12">
+        <v>9</v>
+      </c>
+      <c r="X15" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y15" s="8">
         <v>7</v>
       </c>
-      <c r="AO7" s="21"/>
-[...2 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="Z15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>6</v>
+      </c>
+      <c r="AC15" s="12">
         <v>9</v>
       </c>
-      <c r="B8" s="34"/>
-[...37 lines deleted...]
-      <c r="A9" s="12" t="s">
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="12"/>
+      <c r="AC16" s="12"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="8">
+        <v>3</v>
+      </c>
+      <c r="C17" s="12">
+        <v>2</v>
+      </c>
+      <c r="D17" s="12">
+        <v>1</v>
+      </c>
+      <c r="E17" s="12">
+        <v>9</v>
+      </c>
+      <c r="F17" s="12">
+        <v>2</v>
+      </c>
+      <c r="G17" s="12">
+        <v>13</v>
+      </c>
+      <c r="H17" s="12">
+        <v>5</v>
+      </c>
+      <c r="I17" s="12">
+        <v>11</v>
+      </c>
+      <c r="J17" s="12">
+        <v>5</v>
+      </c>
+      <c r="K17" s="12">
+        <v>5</v>
+      </c>
+      <c r="L17" s="12">
+        <v>6</v>
+      </c>
+      <c r="M17" s="12">
+        <v>8</v>
+      </c>
+      <c r="N17" s="12">
+        <v>2</v>
+      </c>
+      <c r="O17" s="12">
+        <v>2</v>
+      </c>
+      <c r="P17" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>3</v>
+      </c>
+      <c r="R17" s="12">
+        <v>4</v>
+      </c>
+      <c r="S17" s="12">
+        <v>18</v>
+      </c>
+      <c r="T17" s="12">
+        <v>8</v>
+      </c>
+      <c r="U17" s="12">
+        <v>2</v>
+      </c>
+      <c r="V17" s="12">
+        <v>1</v>
+      </c>
+      <c r="W17" s="12">
+        <v>9</v>
+      </c>
+      <c r="X17" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="8">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12">
+        <v>0</v>
+      </c>
+      <c r="D18" s="12">
+        <v>0</v>
+      </c>
+      <c r="E18" s="12">
+        <v>0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0</v>
+      </c>
+      <c r="H18" s="12">
+        <v>0</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0</v>
+      </c>
+      <c r="J18" s="12">
+        <v>0</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0</v>
+      </c>
+      <c r="L18" s="12">
+        <v>0</v>
+      </c>
+      <c r="M18" s="12">
+        <v>0</v>
+      </c>
+      <c r="N18" s="12">
+        <v>0</v>
+      </c>
+      <c r="O18" s="12">
+        <v>0</v>
+      </c>
+      <c r="P18" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>0</v>
+      </c>
+      <c r="R18" s="12">
+        <v>0</v>
+      </c>
+      <c r="S18" s="12">
+        <v>0</v>
+      </c>
+      <c r="T18" s="12">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12">
+        <v>0</v>
+      </c>
+      <c r="V18" s="12">
+        <v>4</v>
+      </c>
+      <c r="W18" s="12">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="8">
+        <v>2</v>
+      </c>
+      <c r="C19" s="12">
+        <v>0</v>
+      </c>
+      <c r="D19" s="12">
+        <v>4</v>
+      </c>
+      <c r="E19" s="12">
+        <v>0</v>
+      </c>
+      <c r="F19" s="12">
+        <v>3</v>
+      </c>
+      <c r="G19" s="12">
+        <v>6</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="12">
+        <v>6</v>
+      </c>
+      <c r="J19" s="12">
+        <v>8</v>
+      </c>
+      <c r="K19" s="12">
+        <v>4</v>
+      </c>
+      <c r="L19" s="12">
+        <v>4</v>
+      </c>
+      <c r="M19" s="12">
+        <v>4</v>
+      </c>
+      <c r="N19" s="12">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>2</v>
+      </c>
+      <c r="R19" s="12">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>4</v>
+      </c>
+      <c r="T19" s="12">
+        <v>11</v>
+      </c>
+      <c r="U19" s="12">
+        <v>5</v>
+      </c>
+      <c r="V19" s="12">
+        <v>0</v>
+      </c>
+      <c r="W19" s="12">
+        <v>2</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="8">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
+        <v>4</v>
+      </c>
+      <c r="M20" s="12">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12">
+        <v>0</v>
+      </c>
+      <c r="O20" s="12">
+        <v>0</v>
+      </c>
+      <c r="P20" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>0</v>
+      </c>
+      <c r="T20" s="12">
+        <v>0</v>
+      </c>
+      <c r="U20" s="12">
+        <v>0</v>
+      </c>
+      <c r="V20" s="12">
+        <v>0</v>
+      </c>
+      <c r="W20" s="12">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="8">
+        <v>4</v>
+      </c>
+      <c r="C21" s="12">
+        <v>0</v>
+      </c>
+      <c r="D21" s="12">
+        <v>1</v>
+      </c>
+      <c r="E21" s="12">
+        <v>2</v>
+      </c>
+      <c r="F21" s="12">
+        <v>4</v>
+      </c>
+      <c r="G21" s="12">
+        <v>6</v>
+      </c>
+      <c r="H21" s="12">
+        <v>1</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0</v>
+      </c>
+      <c r="L21" s="12">
+        <v>5</v>
+      </c>
+      <c r="M21" s="12">
+        <v>0</v>
+      </c>
+      <c r="N21" s="12">
+        <v>0</v>
+      </c>
+      <c r="O21" s="12">
+        <v>0</v>
+      </c>
+      <c r="P21" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>0</v>
+      </c>
+      <c r="R21" s="12">
+        <v>5</v>
+      </c>
+      <c r="S21" s="12">
+        <v>1</v>
+      </c>
+      <c r="T21" s="12">
+        <v>1</v>
+      </c>
+      <c r="U21" s="12">
+        <v>0</v>
+      </c>
+      <c r="V21" s="12">
+        <v>0</v>
+      </c>
+      <c r="W21" s="12">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="8">
+        <v>1</v>
+      </c>
+      <c r="C22" s="12">
+        <v>2</v>
+      </c>
+      <c r="D22" s="12">
+        <v>0</v>
+      </c>
+      <c r="E22" s="12">
+        <v>1</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>2</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1</v>
+      </c>
+      <c r="J22" s="12">
+        <v>2</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0</v>
+      </c>
+      <c r="L22" s="12">
+        <v>1</v>
+      </c>
+      <c r="M22" s="12">
+        <v>0</v>
+      </c>
+      <c r="N22" s="12">
+        <v>0</v>
+      </c>
+      <c r="O22" s="12">
+        <v>0</v>
+      </c>
+      <c r="P22" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>1</v>
+      </c>
+      <c r="R22" s="12">
+        <v>0</v>
+      </c>
+      <c r="S22" s="12">
+        <v>1</v>
+      </c>
+      <c r="T22" s="12">
+        <v>7</v>
+      </c>
+      <c r="U22" s="12">
+        <v>2</v>
+      </c>
+      <c r="V22" s="12">
+        <v>0</v>
+      </c>
+      <c r="W22" s="12">
+        <v>2</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1</v>
+      </c>
+      <c r="C23" s="12">
+        <v>1</v>
+      </c>
+      <c r="D23" s="12">
+        <v>0</v>
+      </c>
+      <c r="E23" s="12">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12">
+        <v>0</v>
+      </c>
+      <c r="I23" s="12">
+        <v>2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>0</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0</v>
+      </c>
+      <c r="L23" s="12">
+        <v>0</v>
+      </c>
+      <c r="M23" s="12">
+        <v>0</v>
+      </c>
+      <c r="N23" s="12">
+        <v>0</v>
+      </c>
+      <c r="O23" s="12">
+        <v>0</v>
+      </c>
+      <c r="P23" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>0</v>
+      </c>
+      <c r="R23" s="12">
+        <v>0</v>
+      </c>
+      <c r="S23" s="12">
+        <v>0</v>
+      </c>
+      <c r="T23" s="12">
+        <v>0</v>
+      </c>
+      <c r="U23" s="12">
+        <v>0</v>
+      </c>
+      <c r="V23" s="12">
+        <v>0</v>
+      </c>
+      <c r="W23" s="12">
+        <v>3</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="28"/>
+      <c r="Q24" s="28"/>
+      <c r="R24" s="28"/>
+      <c r="S24" s="28"/>
+      <c r="T24" s="28"/>
+      <c r="U24" s="28"/>
+      <c r="V24" s="28"/>
+      <c r="W24" s="28"/>
+      <c r="X24" s="18"/>
+      <c r="Y24" s="18"/>
+      <c r="AB24" s="12"/>
+      <c r="AC24" s="12"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="17">
-[...2 lines deleted...]
-      <c r="C9" s="17">
+      <c r="B25" s="8">
+        <v>88</v>
+      </c>
+      <c r="C25" s="12">
+        <v>62</v>
+      </c>
+      <c r="D25" s="12">
+        <v>62</v>
+      </c>
+      <c r="E25" s="12">
+        <v>98</v>
+      </c>
+      <c r="F25" s="12">
+        <v>112</v>
+      </c>
+      <c r="G25" s="12">
+        <v>185</v>
+      </c>
+      <c r="H25" s="12">
+        <v>128</v>
+      </c>
+      <c r="I25" s="12">
+        <v>218</v>
+      </c>
+      <c r="J25" s="12">
+        <v>164</v>
+      </c>
+      <c r="K25" s="12">
+        <v>150</v>
+      </c>
+      <c r="L25" s="12">
+        <v>136</v>
+      </c>
+      <c r="M25" s="12">
+        <v>88</v>
+      </c>
+      <c r="N25" s="12">
+        <v>5</v>
+      </c>
+      <c r="O25" s="12">
+        <v>71</v>
+      </c>
+      <c r="P25" s="12">
+        <v>94</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>109</v>
+      </c>
+      <c r="R25" s="12">
+        <v>135</v>
+      </c>
+      <c r="S25" s="12">
+        <v>276</v>
+      </c>
+      <c r="T25" s="12">
+        <v>202</v>
+      </c>
+      <c r="U25" s="12">
+        <v>137</v>
+      </c>
+      <c r="V25" s="12">
+        <v>117</v>
+      </c>
+      <c r="W25" s="12">
+        <v>73</v>
+      </c>
+      <c r="X25" s="8">
+        <v>54</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>96</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>35</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>47</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>58</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8">
+        <v>52</v>
+      </c>
+      <c r="C26" s="12">
+        <v>36</v>
+      </c>
+      <c r="D26" s="12">
+        <v>36</v>
+      </c>
+      <c r="E26" s="12">
+        <v>37</v>
+      </c>
+      <c r="F26" s="12">
+        <v>71</v>
+      </c>
+      <c r="G26" s="12">
+        <v>94</v>
+      </c>
+      <c r="H26" s="12">
+        <v>55</v>
+      </c>
+      <c r="I26" s="12">
+        <v>106</v>
+      </c>
+      <c r="J26" s="12">
+        <v>97</v>
+      </c>
+      <c r="K26" s="12">
+        <v>76</v>
+      </c>
+      <c r="L26" s="12">
+        <v>69</v>
+      </c>
+      <c r="M26" s="12">
+        <v>63</v>
+      </c>
+      <c r="N26" s="12">
+        <v>2</v>
+      </c>
+      <c r="O26" s="12">
+        <v>41</v>
+      </c>
+      <c r="P26" s="12">
+        <v>53</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>47</v>
+      </c>
+      <c r="R26" s="12">
+        <v>46</v>
+      </c>
+      <c r="S26" s="12">
+        <v>101</v>
+      </c>
+      <c r="T26" s="12">
+        <v>109</v>
+      </c>
+      <c r="U26" s="12">
+        <v>56</v>
+      </c>
+      <c r="V26" s="12">
+        <v>63</v>
+      </c>
+      <c r="W26" s="12">
+        <v>35</v>
+      </c>
+      <c r="X26" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y26" s="8">
         <v>60</v>
       </c>
-      <c r="D9" s="17">
-[...65 lines deleted...]
-      <c r="Z9" s="17">
+      <c r="Z26" s="8">
+        <v>25</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>15</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>36</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8">
+        <v>5</v>
+      </c>
+      <c r="C27" s="12">
+        <v>1</v>
+      </c>
+      <c r="D27" s="12">
+        <v>1</v>
+      </c>
+      <c r="E27" s="12">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12">
+        <v>8</v>
+      </c>
+      <c r="G27" s="12">
+        <v>11</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2</v>
+      </c>
+      <c r="I27" s="12">
+        <v>9</v>
+      </c>
+      <c r="J27" s="12">
+        <v>2</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0</v>
+      </c>
+      <c r="L27" s="12">
+        <v>5</v>
+      </c>
+      <c r="M27" s="12">
+        <v>1</v>
+      </c>
+      <c r="N27" s="12">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
         <v>7</v>
       </c>
-      <c r="AA9" s="17">
-[...26 lines deleted...]
-      <c r="AJ9" s="13">
+      <c r="P27" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>9</v>
+      </c>
+      <c r="R27" s="12">
+        <v>5</v>
+      </c>
+      <c r="S27" s="12">
+        <v>16</v>
+      </c>
+      <c r="T27" s="12">
+        <v>4</v>
+      </c>
+      <c r="U27" s="12">
+        <v>8</v>
+      </c>
+      <c r="V27" s="12">
+        <v>3</v>
+      </c>
+      <c r="W27" s="12">
+        <v>1</v>
+      </c>
+      <c r="X27" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12">
+        <v>0</v>
+      </c>
+      <c r="D28" s="12">
+        <v>0</v>
+      </c>
+      <c r="E28" s="12">
+        <v>2</v>
+      </c>
+      <c r="F28" s="12">
+        <v>0</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0</v>
+      </c>
+      <c r="H28" s="12">
+        <v>2</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1</v>
+      </c>
+      <c r="J28" s="12">
+        <v>1</v>
+      </c>
+      <c r="K28" s="12">
+        <v>1</v>
+      </c>
+      <c r="L28" s="12">
+        <v>1</v>
+      </c>
+      <c r="M28" s="12">
+        <v>2</v>
+      </c>
+      <c r="N28" s="12">
+        <v>0</v>
+      </c>
+      <c r="O28" s="12">
+        <v>0</v>
+      </c>
+      <c r="P28" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>1</v>
+      </c>
+      <c r="R28" s="12">
+        <v>2</v>
+      </c>
+      <c r="S28" s="12">
+        <v>0</v>
+      </c>
+      <c r="T28" s="12">
+        <v>2</v>
+      </c>
+      <c r="U28" s="12">
+        <v>0</v>
+      </c>
+      <c r="V28" s="12">
+        <v>1</v>
+      </c>
+      <c r="W28" s="12">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8">
+        <v>9</v>
+      </c>
+      <c r="C29" s="12">
+        <v>2</v>
+      </c>
+      <c r="D29" s="12">
+        <v>11</v>
+      </c>
+      <c r="E29" s="12">
+        <v>23</v>
+      </c>
+      <c r="F29" s="12">
+        <v>3</v>
+      </c>
+      <c r="G29" s="12">
+        <v>15</v>
+      </c>
+      <c r="H29" s="12">
+        <v>13</v>
+      </c>
+      <c r="I29" s="12">
+        <v>8</v>
+      </c>
+      <c r="J29" s="12">
+        <v>24</v>
+      </c>
+      <c r="K29" s="12">
+        <v>13</v>
+      </c>
+      <c r="L29" s="12">
+        <v>9</v>
+      </c>
+      <c r="M29" s="12">
+        <v>7</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>8</v>
+      </c>
+      <c r="P29" s="12">
+        <v>15</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>6</v>
+      </c>
+      <c r="R29" s="12">
+        <v>10</v>
+      </c>
+      <c r="S29" s="12">
+        <v>12</v>
+      </c>
+      <c r="T29" s="12">
+        <v>24</v>
+      </c>
+      <c r="U29" s="12">
+        <v>8</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>9</v>
+      </c>
+      <c r="X29" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>10</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>17</v>
+      </c>
+      <c r="D30" s="12">
+        <v>9</v>
+      </c>
+      <c r="E30" s="12">
+        <v>18</v>
+      </c>
+      <c r="F30" s="12">
+        <v>22</v>
+      </c>
+      <c r="G30" s="12">
+        <v>37</v>
+      </c>
+      <c r="H30" s="12">
+        <v>26</v>
+      </c>
+      <c r="I30" s="12">
+        <v>64</v>
+      </c>
+      <c r="J30" s="12">
+        <v>31</v>
+      </c>
+      <c r="K30" s="12">
+        <v>38</v>
+      </c>
+      <c r="L30" s="12">
+        <v>29</v>
+      </c>
+      <c r="M30" s="12">
+        <v>6</v>
+      </c>
+      <c r="N30" s="12">
+        <v>1</v>
+      </c>
+      <c r="O30" s="12">
+        <v>13</v>
+      </c>
+      <c r="P30" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>37</v>
+      </c>
+      <c r="R30" s="12">
         <v>55</v>
       </c>
-      <c r="AK9" s="13">
-[...22 lines deleted...]
-      <c r="D10" s="17">
+      <c r="S30" s="12">
+        <v>80</v>
+      </c>
+      <c r="T30" s="12">
+        <v>46</v>
+      </c>
+      <c r="U30" s="12">
+        <v>44</v>
+      </c>
+      <c r="V30" s="12">
+        <v>38</v>
+      </c>
+      <c r="W30" s="12">
+        <v>17</v>
+      </c>
+      <c r="X30" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>14</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8">
+        <v>4</v>
+      </c>
+      <c r="C31" s="12">
+        <v>5</v>
+      </c>
+      <c r="D31" s="12">
+        <v>4</v>
+      </c>
+      <c r="E31" s="12">
+        <v>9</v>
+      </c>
+      <c r="F31" s="12">
+        <v>8</v>
+      </c>
+      <c r="G31" s="12">
+        <v>15</v>
+      </c>
+      <c r="H31" s="12">
+        <v>26</v>
+      </c>
+      <c r="I31" s="12">
+        <v>23</v>
+      </c>
+      <c r="J31" s="12">
+        <v>5</v>
+      </c>
+      <c r="K31" s="12">
+        <v>20</v>
+      </c>
+      <c r="L31" s="12">
+        <v>13</v>
+      </c>
+      <c r="M31" s="12">
+        <v>4</v>
+      </c>
+      <c r="N31" s="12">
+        <v>2</v>
+      </c>
+      <c r="O31" s="12">
+        <v>2</v>
+      </c>
+      <c r="P31" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>6</v>
+      </c>
+      <c r="R31" s="12">
+        <v>17</v>
+      </c>
+      <c r="S31" s="12">
         <v>52</v>
       </c>
-      <c r="E10" s="17">
-[...98 lines deleted...]
-      <c r="AL10" s="13">
+      <c r="T31" s="12">
+        <v>17</v>
+      </c>
+      <c r="U31" s="12">
+        <v>21</v>
+      </c>
+      <c r="V31" s="12">
+        <v>11</v>
+      </c>
+      <c r="W31" s="12">
+        <v>9</v>
+      </c>
+      <c r="X31" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>6</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AM10" s="13">
+      <c r="B33" s="8">
+        <v>0</v>
+      </c>
+      <c r="C33" s="12">
+        <v>1</v>
+      </c>
+      <c r="D33" s="12">
+        <v>1</v>
+      </c>
+      <c r="E33" s="12">
+        <v>9</v>
+      </c>
+      <c r="F33" s="12">
+        <v>0</v>
+      </c>
+      <c r="G33" s="12">
+        <v>13</v>
+      </c>
+      <c r="H33" s="12">
+        <v>4</v>
+      </c>
+      <c r="I33" s="12">
+        <v>7</v>
+      </c>
+      <c r="J33" s="12">
+        <v>4</v>
+      </c>
+      <c r="K33" s="12">
+        <v>2</v>
+      </c>
+      <c r="L33" s="12">
+        <v>6</v>
+      </c>
+      <c r="M33" s="12">
+        <v>5</v>
+      </c>
+      <c r="N33" s="12">
+        <v>0</v>
+      </c>
+      <c r="O33" s="12">
+        <v>0</v>
+      </c>
+      <c r="P33" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>3</v>
+      </c>
+      <c r="R33" s="12">
+        <v>0</v>
+      </c>
+      <c r="S33" s="12">
         <v>15</v>
       </c>
-      <c r="AN10" s="17">
-[...13 lines deleted...]
-      <c r="D11" s="17">
+      <c r="T33" s="12">
+        <v>0</v>
+      </c>
+      <c r="U33" s="12">
+        <v>0</v>
+      </c>
+      <c r="V33" s="12">
+        <v>1</v>
+      </c>
+      <c r="W33" s="12">
+        <v>2</v>
+      </c>
+      <c r="X33" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="8">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12">
+        <v>0</v>
+      </c>
+      <c r="D34" s="12">
+        <v>0</v>
+      </c>
+      <c r="E34" s="12">
+        <v>0</v>
+      </c>
+      <c r="F34" s="12">
+        <v>0</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0</v>
+      </c>
+      <c r="H34" s="12">
+        <v>0</v>
+      </c>
+      <c r="I34" s="12">
+        <v>0</v>
+      </c>
+      <c r="J34" s="12">
+        <v>0</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0</v>
+      </c>
+      <c r="L34" s="12">
+        <v>4</v>
+      </c>
+      <c r="M34" s="12">
+        <v>0</v>
+      </c>
+      <c r="N34" s="12">
+        <v>0</v>
+      </c>
+      <c r="O34" s="12">
+        <v>0</v>
+      </c>
+      <c r="P34" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>0</v>
+      </c>
+      <c r="R34" s="12">
+        <v>0</v>
+      </c>
+      <c r="S34" s="12">
+        <v>0</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0</v>
+      </c>
+      <c r="U34" s="12">
+        <v>0</v>
+      </c>
+      <c r="V34" s="12">
+        <v>0</v>
+      </c>
+      <c r="W34" s="12">
+        <v>0</v>
+      </c>
+      <c r="X34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="28"/>
+      <c r="R35" s="28"/>
+      <c r="S35" s="28"/>
+      <c r="T35" s="28"/>
+      <c r="U35" s="28"/>
+      <c r="V35" s="28"/>
+      <c r="W35" s="28"/>
+      <c r="X35" s="18"/>
+      <c r="Y35" s="18"/>
+      <c r="AB35" s="12"/>
+      <c r="AC35" s="12"/>
+    </row>
+    <row r="36" spans="1:29" s="15" customFormat="1">
+      <c r="A36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="8">
+        <v>11</v>
+      </c>
+      <c r="C36" s="12">
+        <v>4</v>
+      </c>
+      <c r="D36" s="12">
+        <v>5</v>
+      </c>
+      <c r="E36" s="12">
         <v>3</v>
       </c>
-      <c r="E11" s="17">
+      <c r="F36" s="12">
+        <v>9</v>
+      </c>
+      <c r="G36" s="12">
+        <v>14</v>
+      </c>
+      <c r="H36" s="12">
+        <v>3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>13</v>
+      </c>
+      <c r="J36" s="12">
+        <v>11</v>
+      </c>
+      <c r="K36" s="12">
+        <v>7</v>
+      </c>
+      <c r="L36" s="12">
+        <v>10</v>
+      </c>
+      <c r="M36" s="12">
+        <v>7</v>
+      </c>
+      <c r="N36" s="12">
+        <v>2</v>
+      </c>
+      <c r="O36" s="12">
+        <v>2</v>
+      </c>
+      <c r="P36" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>3</v>
+      </c>
+      <c r="R36" s="12">
+        <v>9</v>
+      </c>
+      <c r="S36" s="12">
+        <v>9</v>
+      </c>
+      <c r="T36" s="12">
+        <v>27</v>
+      </c>
+      <c r="U36" s="12">
+        <v>9</v>
+      </c>
+      <c r="V36" s="12">
+        <v>4</v>
+      </c>
+      <c r="W36" s="12">
+        <v>14</v>
+      </c>
+      <c r="X36" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>2</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>3</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="12"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="12"/>
+      <c r="AC37" s="12"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="8">
+        <v>3</v>
+      </c>
+      <c r="C38" s="8">
+        <v>1</v>
+      </c>
+      <c r="D38" s="12">
+        <v>0</v>
+      </c>
+      <c r="E38" s="12">
+        <v>0</v>
+      </c>
+      <c r="F38" s="12">
+        <v>2</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0</v>
+      </c>
+      <c r="H38" s="12">
+        <v>1</v>
+      </c>
+      <c r="I38" s="12">
+        <v>4</v>
+      </c>
+      <c r="J38" s="12">
+        <v>1</v>
+      </c>
+      <c r="K38" s="12">
+        <v>3</v>
+      </c>
+      <c r="L38" s="12">
+        <v>0</v>
+      </c>
+      <c r="M38" s="12">
+        <v>3</v>
+      </c>
+      <c r="N38" s="12">
+        <v>2</v>
+      </c>
+      <c r="O38" s="12">
+        <v>2</v>
+      </c>
+      <c r="P38" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>0</v>
+      </c>
+      <c r="R38" s="12">
+        <v>4</v>
+      </c>
+      <c r="S38" s="12">
+        <v>3</v>
+      </c>
+      <c r="T38" s="12">
+        <v>8</v>
+      </c>
+      <c r="U38" s="12">
+        <v>2</v>
+      </c>
+      <c r="V38" s="12">
+        <v>0</v>
+      </c>
+      <c r="W38" s="12">
+        <v>7</v>
+      </c>
+      <c r="X38" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="8">
+        <v>0</v>
+      </c>
+      <c r="C39" s="8">
+        <v>0</v>
+      </c>
+      <c r="D39" s="12">
+        <v>0</v>
+      </c>
+      <c r="E39" s="12">
+        <v>0</v>
+      </c>
+      <c r="F39" s="12">
+        <v>0</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0</v>
+      </c>
+      <c r="H39" s="12">
+        <v>0</v>
+      </c>
+      <c r="I39" s="12">
+        <v>0</v>
+      </c>
+      <c r="J39" s="12">
+        <v>0</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0</v>
+      </c>
+      <c r="L39" s="12">
+        <v>0</v>
+      </c>
+      <c r="M39" s="12">
+        <v>0</v>
+      </c>
+      <c r="N39" s="12">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12">
+        <v>0</v>
+      </c>
+      <c r="P39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12">
+        <v>0</v>
+      </c>
+      <c r="S39" s="12">
+        <v>0</v>
+      </c>
+      <c r="T39" s="12">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12">
+        <v>4</v>
+      </c>
+      <c r="W39" s="12">
+        <v>0</v>
+      </c>
+      <c r="X39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="8">
+        <v>2</v>
+      </c>
+      <c r="C40" s="8">
+        <v>0</v>
+      </c>
+      <c r="D40" s="12">
+        <v>4</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+      <c r="F40" s="8">
+        <v>3</v>
+      </c>
+      <c r="G40" s="12">
         <v>6</v>
       </c>
-      <c r="F11" s="13">
+      <c r="H40" s="12">
+        <v>1</v>
+      </c>
+      <c r="I40" s="12">
+        <v>6</v>
+      </c>
+      <c r="J40" s="12">
+        <v>8</v>
+      </c>
+      <c r="K40" s="12">
+        <v>4</v>
+      </c>
+      <c r="L40" s="12">
+        <v>4</v>
+      </c>
+      <c r="M40" s="12">
+        <v>4</v>
+      </c>
+      <c r="N40" s="12">
+        <v>0</v>
+      </c>
+      <c r="O40" s="12">
+        <v>0</v>
+      </c>
+      <c r="P40" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>2</v>
+      </c>
+      <c r="R40" s="12">
+        <v>0</v>
+      </c>
+      <c r="S40" s="12">
+        <v>4</v>
+      </c>
+      <c r="T40" s="12">
+        <v>11</v>
+      </c>
+      <c r="U40" s="12">
+        <v>5</v>
+      </c>
+      <c r="V40" s="12">
+        <v>0</v>
+      </c>
+      <c r="W40" s="12">
+        <v>2</v>
+      </c>
+      <c r="X40" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="8">
+        <v>0</v>
+      </c>
+      <c r="C41" s="8">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12">
+        <v>0</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0</v>
+      </c>
+      <c r="F41" s="12">
+        <v>0</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0</v>
+      </c>
+      <c r="H41" s="12">
+        <v>0</v>
+      </c>
+      <c r="I41" s="12">
+        <v>0</v>
+      </c>
+      <c r="J41" s="12">
+        <v>0</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0</v>
+      </c>
+      <c r="L41" s="12">
+        <v>0</v>
+      </c>
+      <c r="M41" s="12">
+        <v>0</v>
+      </c>
+      <c r="N41" s="12">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>0</v>
+      </c>
+      <c r="P41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>0</v>
+      </c>
+      <c r="R41" s="12">
+        <v>0</v>
+      </c>
+      <c r="S41" s="12">
+        <v>0</v>
+      </c>
+      <c r="T41" s="12">
+        <v>0</v>
+      </c>
+      <c r="U41" s="12">
+        <v>0</v>
+      </c>
+      <c r="V41" s="12">
+        <v>0</v>
+      </c>
+      <c r="W41" s="12">
+        <v>0</v>
+      </c>
+      <c r="X41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="8">
+        <v>4</v>
+      </c>
+      <c r="C42" s="8">
+        <v>0</v>
+      </c>
+      <c r="D42" s="12">
+        <v>1</v>
+      </c>
+      <c r="E42" s="12">
+        <v>2</v>
+      </c>
+      <c r="F42" s="12">
+        <v>4</v>
+      </c>
+      <c r="G42" s="12">
+        <v>6</v>
+      </c>
+      <c r="H42" s="12">
+        <v>1</v>
+      </c>
+      <c r="I42" s="12">
+        <v>0</v>
+      </c>
+      <c r="J42" s="12">
+        <v>0</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0</v>
+      </c>
+      <c r="L42" s="12">
+        <v>5</v>
+      </c>
+      <c r="M42" s="12">
+        <v>0</v>
+      </c>
+      <c r="N42" s="12">
+        <v>0</v>
+      </c>
+      <c r="O42" s="12">
+        <v>0</v>
+      </c>
+      <c r="P42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>0</v>
+      </c>
+      <c r="R42" s="12">
+        <v>5</v>
+      </c>
+      <c r="S42" s="12">
+        <v>1</v>
+      </c>
+      <c r="T42" s="12">
+        <v>1</v>
+      </c>
+      <c r="U42" s="12">
+        <v>0</v>
+      </c>
+      <c r="V42" s="12">
+        <v>0</v>
+      </c>
+      <c r="W42" s="12">
+        <v>0</v>
+      </c>
+      <c r="X42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="8">
+        <v>1</v>
+      </c>
+      <c r="C43" s="8">
+        <v>2</v>
+      </c>
+      <c r="D43" s="12">
+        <v>0</v>
+      </c>
+      <c r="E43" s="12">
+        <v>1</v>
+      </c>
+      <c r="F43" s="12">
+        <v>0</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2</v>
+      </c>
+      <c r="H43" s="12">
+        <v>0</v>
+      </c>
+      <c r="I43" s="12">
+        <v>1</v>
+      </c>
+      <c r="J43" s="12">
+        <v>2</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0</v>
+      </c>
+      <c r="L43" s="12">
+        <v>1</v>
+      </c>
+      <c r="M43" s="12">
+        <v>0</v>
+      </c>
+      <c r="N43" s="12">
+        <v>0</v>
+      </c>
+      <c r="O43" s="12">
+        <v>0</v>
+      </c>
+      <c r="P43" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>1</v>
+      </c>
+      <c r="R43" s="12">
+        <v>0</v>
+      </c>
+      <c r="S43" s="12">
+        <v>1</v>
+      </c>
+      <c r="T43" s="12">
+        <v>7</v>
+      </c>
+      <c r="U43" s="12">
+        <v>2</v>
+      </c>
+      <c r="V43" s="12">
+        <v>0</v>
+      </c>
+      <c r="W43" s="12">
+        <v>2</v>
+      </c>
+      <c r="X43" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="12">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="12">
         <v>3</v>
       </c>
-      <c r="G11" s="13">
-[...62 lines deleted...]
-      <c r="AB11" s="17">
+      <c r="AC43" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="14">
+        <v>1</v>
+      </c>
+      <c r="C44" s="14">
+        <v>1</v>
+      </c>
+      <c r="D44" s="14">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14">
+        <v>0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14">
+        <v>0</v>
+      </c>
+      <c r="I44" s="14">
+        <v>2</v>
+      </c>
+      <c r="J44" s="14">
+        <v>0</v>
+      </c>
+      <c r="K44" s="14">
+        <v>0</v>
+      </c>
+      <c r="L44" s="14">
+        <v>0</v>
+      </c>
+      <c r="M44" s="14">
+        <v>0</v>
+      </c>
+      <c r="N44" s="14">
+        <v>0</v>
+      </c>
+      <c r="O44" s="14">
+        <v>0</v>
+      </c>
+      <c r="P44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="14">
+        <v>0</v>
+      </c>
+      <c r="R44" s="14">
+        <v>0</v>
+      </c>
+      <c r="S44" s="14">
+        <v>0</v>
+      </c>
+      <c r="T44" s="14">
+        <v>0</v>
+      </c>
+      <c r="U44" s="14">
+        <v>0</v>
+      </c>
+      <c r="V44" s="14">
+        <v>0</v>
+      </c>
+      <c r="W44" s="14">
         <v>3</v>
       </c>
-      <c r="AC11" s="17">
-[...3764 lines deleted...]
-      <c r="X79" s="17"/>
+      <c r="X44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="C45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="L45" s="12"/>
+      <c r="S45" s="12"/>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="L46" s="12"/>
+      <c r="S46" s="15"/>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="L47" s="12"/>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="L48" s="12"/>
+    </row>
+    <row r="49" spans="12:12">
+      <c r="L49" s="12"/>
+    </row>
+    <row r="50" spans="12:12">
+      <c r="L50" s="12"/>
+    </row>
+    <row r="51" spans="12:12">
+      <c r="L51" s="12"/>
+    </row>
+    <row r="52" spans="12:12">
+      <c r="L52" s="12"/>
+    </row>
+    <row r="53" spans="12:12">
+      <c r="L53" s="12"/>
+    </row>
+    <row r="54" spans="12:12">
+      <c r="L54" s="12"/>
+    </row>
+    <row r="55" spans="12:12">
+      <c r="L55" s="12"/>
+    </row>
+    <row r="56" spans="12:12">
+      <c r="L56" s="12"/>
+    </row>
+    <row r="57" spans="12:12">
+      <c r="L57" s="12"/>
+    </row>
+    <row r="58" spans="12:12">
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="12:12">
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="12:12">
+      <c r="L60" s="12"/>
+    </row>
+    <row r="61" spans="12:12">
+      <c r="L61" s="12"/>
+    </row>
+    <row r="62" spans="12:12">
+      <c r="L62" s="12"/>
+    </row>
+    <row r="63" spans="12:12">
+      <c r="L63" s="12"/>
+    </row>
+    <row r="64" spans="12:12">
+      <c r="L64" s="12"/>
+    </row>
+    <row r="65" spans="12:12">
+      <c r="L65" s="12"/>
+    </row>
+    <row r="66" spans="12:12">
+      <c r="L66" s="12"/>
+    </row>
+    <row r="67" spans="12:12">
+      <c r="L67" s="12"/>
+    </row>
+    <row r="68" spans="12:12">
+      <c r="L68" s="12"/>
+    </row>
+    <row r="69" spans="12:12">
+      <c r="L69" s="12"/>
+    </row>
+    <row r="70" spans="12:12">
+      <c r="L70" s="12"/>
+    </row>
+    <row r="71" spans="12:12">
+      <c r="L71" s="12"/>
+    </row>
+    <row r="72" spans="12:12">
+      <c r="L72" s="12"/>
+    </row>
+    <row r="73" spans="12:12">
+      <c r="L73" s="12"/>
+    </row>
+    <row r="74" spans="12:12">
+      <c r="L74" s="12"/>
+    </row>
+    <row r="75" spans="12:12">
+      <c r="L75" s="12"/>
+    </row>
+    <row r="76" spans="12:12">
+      <c r="L76" s="12"/>
+    </row>
+    <row r="77" spans="12:12">
+      <c r="L77" s="12"/>
+    </row>
+    <row r="78" spans="12:12">
+      <c r="L78" s="12"/>
+    </row>
+    <row r="79" spans="12:12">
+      <c r="L79" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
-    <col min="2" max="2" width="8" style="2" customWidth="1"/>
-    <col min="3" max="37" width="8" customWidth="1"/>
+    <col min="2" max="25" width="8" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="24"/>
-[...69 lines deleted...]
-      <c r="AN5" s="29" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+    </row>
+    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="23"/>
+      <c r="L5" s="25"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="23"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="23"/>
+      <c r="X5" s="25"/>
+      <c r="Z5" s="32"/>
+      <c r="AC5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
-[...15 lines deleted...]
-      <c r="N6" s="39">
+    <row r="6" spans="1:29">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="O6" s="40"/>
-[...10 lines deleted...]
-      <c r="Z6" s="39">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="AA6" s="40"/>
-[...10 lines deleted...]
-      <c r="AL6" s="45">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AM6" s="46"/>
-[...4 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="37"/>
+      <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="F7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="20" t="s">
+      <c r="K7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="20" t="s">
+      <c r="L7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="31" t="s">
+      <c r="N7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="31" t="s">
+      <c r="O7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="31" t="s">
+      <c r="P7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="31" t="s">
+      <c r="Q7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="31" t="s">
+      <c r="R7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="31" t="s">
+      <c r="Z7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="31" t="s">
+      <c r="AA7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="31" t="s">
+      <c r="AB7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="31" t="s">
+      <c r="AC7" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="31" t="s">
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="19"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+      <c r="W8" s="19"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="19"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8">
+        <v>-81</v>
+      </c>
+      <c r="C9" s="12">
+        <v>65</v>
+      </c>
+      <c r="D9" s="12">
+        <v>25</v>
+      </c>
+      <c r="E9" s="12">
+        <v>13</v>
+      </c>
+      <c r="F9" s="12">
+        <v>-49</v>
+      </c>
+      <c r="G9" s="12">
+        <v>-135</v>
+      </c>
+      <c r="H9" s="12">
+        <v>-83</v>
+      </c>
+      <c r="I9" s="12">
+        <v>-181</v>
+      </c>
+      <c r="J9" s="12">
+        <v>-59</v>
+      </c>
+      <c r="K9" s="12">
+        <v>-15</v>
+      </c>
+      <c r="L9" s="12">
+        <v>-6</v>
+      </c>
+      <c r="M9" s="12">
+        <v>21</v>
+      </c>
+      <c r="N9" s="12">
+        <v>17</v>
+      </c>
+      <c r="O9" s="12">
+        <v>25</v>
+      </c>
+      <c r="P9" s="12">
+        <v>-13</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>41</v>
+      </c>
+      <c r="R9" s="12">
+        <v>-78</v>
+      </c>
+      <c r="S9" s="12">
+        <v>-204</v>
+      </c>
+      <c r="T9" s="12">
+        <v>-128</v>
+      </c>
+      <c r="U9" s="12">
+        <v>-34</v>
+      </c>
+      <c r="V9" s="12">
+        <v>-78</v>
+      </c>
+      <c r="W9" s="12">
+        <v>30</v>
+      </c>
+      <c r="X9" s="8">
+        <v>77</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>73</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>22</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>52</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="8">
+        <v>-46</v>
+      </c>
+      <c r="C10" s="12">
+        <v>33</v>
+      </c>
+      <c r="D10" s="12">
+        <v>10</v>
+      </c>
+      <c r="E10" s="12">
+        <v>27</v>
+      </c>
+      <c r="F10" s="12">
+        <v>-37</v>
+      </c>
+      <c r="G10" s="12">
+        <v>-64</v>
+      </c>
+      <c r="H10" s="12">
+        <v>-31</v>
+      </c>
+      <c r="I10" s="12">
+        <v>-66</v>
+      </c>
+      <c r="J10" s="12">
+        <v>-31</v>
+      </c>
+      <c r="K10" s="12">
+        <v>-2</v>
+      </c>
+      <c r="L10" s="12">
+        <v>2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>-4</v>
+      </c>
+      <c r="N10" s="12">
+        <v>14</v>
+      </c>
+      <c r="O10" s="12">
+        <v>31</v>
+      </c>
+      <c r="P10" s="12">
+        <v>-15</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>44</v>
+      </c>
+      <c r="R10" s="12">
+        <v>-9</v>
+      </c>
+      <c r="S10" s="12">
+        <v>-48</v>
+      </c>
+      <c r="T10" s="12">
+        <v>-59</v>
+      </c>
+      <c r="U10" s="12">
+        <v>18</v>
+      </c>
+      <c r="V10" s="12">
+        <v>-39</v>
+      </c>
+      <c r="W10" s="12">
+        <v>32</v>
+      </c>
+      <c r="X10" s="8">
+        <v>52</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>44</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="8">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12">
+        <v>8</v>
+      </c>
+      <c r="D11" s="12">
         <v>3</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="E11" s="12">
+        <v>1</v>
+      </c>
+      <c r="F11" s="12">
+        <v>-6</v>
+      </c>
+      <c r="G11" s="12">
+        <v>-11</v>
+      </c>
+      <c r="H11" s="12">
+        <v>0</v>
+      </c>
+      <c r="I11" s="12">
+        <v>-7</v>
+      </c>
+      <c r="J11" s="12">
+        <v>2</v>
+      </c>
+      <c r="K11" s="12">
+        <v>3</v>
+      </c>
+      <c r="L11" s="12">
+        <v>3</v>
+      </c>
+      <c r="M11" s="12">
+        <v>0</v>
+      </c>
+      <c r="N11" s="12">
+        <v>0</v>
+      </c>
+      <c r="O11" s="12">
+        <v>-4</v>
+      </c>
+      <c r="P11" s="12">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>-5</v>
+      </c>
+      <c r="R11" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S11" s="12">
+        <v>-15</v>
+      </c>
+      <c r="T11" s="12">
+        <v>0</v>
+      </c>
+      <c r="U11" s="12">
+        <v>-3</v>
+      </c>
+      <c r="V11" s="12">
+        <v>-3</v>
+      </c>
+      <c r="W11" s="12">
+        <v>2</v>
+      </c>
+      <c r="X11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="8">
         <v>4</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="Z11" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="8">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0</v>
+      </c>
+      <c r="D12" s="12">
+        <v>0</v>
+      </c>
+      <c r="E12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F12" s="12">
+        <v>1</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0</v>
+      </c>
+      <c r="H12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="I12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="J12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="K12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="M12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="N12" s="12">
+        <v>2</v>
+      </c>
+      <c r="O12" s="12">
+        <v>1</v>
+      </c>
+      <c r="P12" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>2</v>
+      </c>
+      <c r="R12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S12" s="12">
+        <v>1</v>
+      </c>
+      <c r="T12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="12">
+        <v>0</v>
+      </c>
+      <c r="V12" s="12">
+        <v>1</v>
+      </c>
+      <c r="W12" s="12">
+        <v>1</v>
+      </c>
+      <c r="X12" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="8">
+        <v>-9</v>
+      </c>
+      <c r="C13" s="12">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="12">
+        <v>-9</v>
+      </c>
+      <c r="E13" s="12">
+        <v>-15</v>
+      </c>
+      <c r="F13" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G13" s="12">
+        <v>-9</v>
+      </c>
+      <c r="H13" s="12">
+        <v>-9</v>
+      </c>
+      <c r="I13" s="12">
+        <v>-8</v>
+      </c>
+      <c r="J13" s="12">
+        <v>-20</v>
+      </c>
+      <c r="K13" s="12">
+        <v>-10</v>
+      </c>
+      <c r="L13" s="12">
+        <v>-3</v>
+      </c>
+      <c r="M13" s="12">
+        <v>-4</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>-7</v>
+      </c>
+      <c r="P13" s="12">
+        <v>-13</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>-4</v>
+      </c>
+      <c r="R13" s="12">
+        <v>-6</v>
+      </c>
+      <c r="S13" s="12">
+        <v>-9</v>
+      </c>
+      <c r="T13" s="12">
+        <v>-24</v>
+      </c>
+      <c r="U13" s="12">
+        <v>-4</v>
+      </c>
+      <c r="V13" s="12">
+        <v>1</v>
+      </c>
+      <c r="W13" s="12">
+        <v>-6</v>
+      </c>
+      <c r="X13" s="8">
+        <v>-4</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>-3</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>-6</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="8">
+        <v>-18</v>
+      </c>
+      <c r="C14" s="12">
+        <v>2</v>
+      </c>
+      <c r="D14" s="12">
         <v>13</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="E14" s="12">
+        <v>2</v>
+      </c>
+      <c r="F14" s="12">
+        <v>2</v>
+      </c>
+      <c r="G14" s="12">
+        <v>-21</v>
+      </c>
+      <c r="H14" s="12">
+        <v>-18</v>
+      </c>
+      <c r="I14" s="12">
+        <v>-60</v>
+      </c>
+      <c r="J14" s="12">
+        <v>-11</v>
+      </c>
+      <c r="K14" s="12">
+        <v>-2</v>
+      </c>
+      <c r="L14" s="12">
+        <v>2</v>
+      </c>
+      <c r="M14" s="12">
+        <v>16</v>
+      </c>
+      <c r="N14" s="12">
+        <v>0</v>
+      </c>
+      <c r="O14" s="12">
+        <v>-3</v>
+      </c>
+      <c r="P14" s="12">
+        <v>-1</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>-11</v>
+      </c>
+      <c r="R14" s="12">
+        <v>-43</v>
+      </c>
+      <c r="S14" s="12">
+        <v>-66</v>
+      </c>
+      <c r="T14" s="12">
+        <v>-28</v>
+      </c>
+      <c r="U14" s="12">
+        <v>-33</v>
+      </c>
+      <c r="V14" s="12">
+        <v>-33</v>
+      </c>
+      <c r="W14" s="12">
+        <v>-4</v>
+      </c>
+      <c r="X14" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA14" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="12">
         <v>14</v>
       </c>
-      <c r="AK7" s="9" t="s">
+      <c r="AC14" s="12">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="8">
+        <v>0</v>
+      </c>
+      <c r="C15" s="12">
+        <v>11</v>
+      </c>
+      <c r="D15" s="12">
+        <v>7</v>
+      </c>
+      <c r="E15" s="12">
+        <v>-6</v>
+      </c>
+      <c r="F15" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G15" s="12">
+        <v>-8</v>
+      </c>
+      <c r="H15" s="12">
+        <v>-17</v>
+      </c>
+      <c r="I15" s="12">
+        <v>-19</v>
+      </c>
+      <c r="J15" s="12">
+        <v>6</v>
+      </c>
+      <c r="K15" s="12">
+        <v>-8</v>
+      </c>
+      <c r="L15" s="12">
+        <v>0</v>
+      </c>
+      <c r="M15" s="12">
+        <v>10</v>
+      </c>
+      <c r="N15" s="12">
+        <v>1</v>
+      </c>
+      <c r="O15" s="12">
+        <v>4</v>
+      </c>
+      <c r="P15" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>2</v>
+      </c>
+      <c r="R15" s="12">
+        <v>-15</v>
+      </c>
+      <c r="S15" s="12">
+        <v>-46</v>
+      </c>
+      <c r="T15" s="12">
+        <v>-6</v>
+      </c>
+      <c r="U15" s="12">
+        <v>-9</v>
+      </c>
+      <c r="V15" s="12">
+        <v>-7</v>
+      </c>
+      <c r="W15" s="12">
+        <v>2</v>
+      </c>
+      <c r="X15" s="8">
+        <v>-1</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA15" s="8">
+        <v>-8</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>7</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="12"/>
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="12"/>
+      <c r="AC16" s="12"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="8">
+        <v>0</v>
+      </c>
+      <c r="C17" s="12">
+        <v>11</v>
+      </c>
+      <c r="D17" s="12">
+        <v>1</v>
+      </c>
+      <c r="E17" s="12">
+        <v>7</v>
+      </c>
+      <c r="F17" s="12">
+        <v>0</v>
+      </c>
+      <c r="G17" s="12">
+        <v>-11</v>
+      </c>
+      <c r="H17" s="12">
+        <v>-4</v>
+      </c>
+      <c r="I17" s="12">
+        <v>-11</v>
+      </c>
+      <c r="J17" s="12">
+        <v>2</v>
+      </c>
+      <c r="K17" s="12">
+        <v>7</v>
+      </c>
+      <c r="L17" s="12">
+        <v>1</v>
+      </c>
+      <c r="M17" s="12">
+        <v>-3</v>
+      </c>
+      <c r="N17" s="12">
+        <v>0</v>
+      </c>
+      <c r="O17" s="12">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="12">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>9</v>
+      </c>
+      <c r="R17" s="12">
+        <v>2</v>
+      </c>
+      <c r="S17" s="12">
+        <v>-16</v>
+      </c>
+      <c r="T17" s="12">
+        <v>4</v>
+      </c>
+      <c r="U17" s="12">
+        <v>3</v>
+      </c>
+      <c r="V17" s="12">
+        <v>1</v>
+      </c>
+      <c r="W17" s="12">
+        <v>3</v>
+      </c>
+      <c r="X17" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>5</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="8">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12">
+        <v>0</v>
+      </c>
+      <c r="D18" s="12">
+        <v>0</v>
+      </c>
+      <c r="E18" s="12">
+        <v>0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0</v>
+      </c>
+      <c r="H18" s="12">
+        <v>0</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0</v>
+      </c>
+      <c r="J18" s="12">
+        <v>0</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0</v>
+      </c>
+      <c r="L18" s="12">
+        <v>0</v>
+      </c>
+      <c r="M18" s="12">
+        <v>0</v>
+      </c>
+      <c r="N18" s="12">
+        <v>0</v>
+      </c>
+      <c r="O18" s="12">
+        <v>0</v>
+      </c>
+      <c r="P18" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>0</v>
+      </c>
+      <c r="R18" s="12">
+        <v>0</v>
+      </c>
+      <c r="S18" s="12">
+        <v>0</v>
+      </c>
+      <c r="T18" s="12">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12">
+        <v>0</v>
+      </c>
+      <c r="V18" s="12">
+        <v>-4</v>
+      </c>
+      <c r="W18" s="12">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="8">
+        <v>-2</v>
+      </c>
+      <c r="C19" s="12">
+        <v>1</v>
+      </c>
+      <c r="D19" s="12">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12">
+        <v>2</v>
+      </c>
+      <c r="F19" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G19" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H19" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I19" s="12">
+        <v>-6</v>
+      </c>
+      <c r="J19" s="12">
+        <v>-6</v>
+      </c>
+      <c r="K19" s="12">
+        <v>-4</v>
+      </c>
+      <c r="L19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>1</v>
+      </c>
+      <c r="N19" s="12">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>5</v>
+      </c>
+      <c r="R19" s="12">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>-3</v>
+      </c>
+      <c r="T19" s="12">
+        <v>-10</v>
+      </c>
+      <c r="U19" s="12">
+        <v>-4</v>
+      </c>
+      <c r="V19" s="12">
+        <v>0</v>
+      </c>
+      <c r="W19" s="12">
+        <v>2</v>
+      </c>
+      <c r="X19" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="8">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>1</v>
+      </c>
+      <c r="L20" s="12">
+        <v>-4</v>
+      </c>
+      <c r="M20" s="12">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12">
+        <v>0</v>
+      </c>
+      <c r="O20" s="12">
+        <v>0</v>
+      </c>
+      <c r="P20" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>0</v>
+      </c>
+      <c r="T20" s="12">
+        <v>0</v>
+      </c>
+      <c r="U20" s="12">
+        <v>0</v>
+      </c>
+      <c r="V20" s="12">
+        <v>0</v>
+      </c>
+      <c r="W20" s="12">
+        <v>1</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="8">
+        <v>-4</v>
+      </c>
+      <c r="C21" s="12">
+        <v>1</v>
+      </c>
+      <c r="D21" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E21" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F21" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G21" s="12">
+        <v>-6</v>
+      </c>
+      <c r="H21" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0</v>
+      </c>
+      <c r="L21" s="12">
+        <v>-5</v>
+      </c>
+      <c r="M21" s="12">
+        <v>5</v>
+      </c>
+      <c r="N21" s="12">
+        <v>0</v>
+      </c>
+      <c r="O21" s="12">
+        <v>0</v>
+      </c>
+      <c r="P21" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>0</v>
+      </c>
+      <c r="R21" s="12">
+        <v>-5</v>
+      </c>
+      <c r="S21" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T21" s="12">
+        <v>0</v>
+      </c>
+      <c r="U21" s="12">
+        <v>0</v>
+      </c>
+      <c r="V21" s="12">
+        <v>0</v>
+      </c>
+      <c r="W21" s="12">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="8">
+        <v>-1</v>
+      </c>
+      <c r="C22" s="12">
+        <v>1</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1</v>
+      </c>
+      <c r="E22" s="12">
+        <v>-1</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0</v>
+      </c>
+      <c r="I22" s="12">
+        <v>-1</v>
+      </c>
+      <c r="J22" s="12">
+        <v>0</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0</v>
+      </c>
+      <c r="L22" s="12">
+        <v>1</v>
+      </c>
+      <c r="M22" s="12">
+        <v>1</v>
+      </c>
+      <c r="N22" s="12">
+        <v>0</v>
+      </c>
+      <c r="O22" s="12">
+        <v>3</v>
+      </c>
+      <c r="P22" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>-1</v>
+      </c>
+      <c r="R22" s="12">
+        <v>0</v>
+      </c>
+      <c r="S22" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T22" s="12">
+        <v>-4</v>
+      </c>
+      <c r="U22" s="12">
+        <v>-2</v>
+      </c>
+      <c r="V22" s="12">
+        <v>5</v>
+      </c>
+      <c r="W22" s="12">
+        <v>-2</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="12">
+        <v>-1</v>
+      </c>
+      <c r="C23" s="12">
+        <v>-1</v>
+      </c>
+      <c r="D23" s="12">
+        <v>0</v>
+      </c>
+      <c r="E23" s="12">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12">
+        <v>0</v>
+      </c>
+      <c r="I23" s="12">
+        <v>-2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>0</v>
+      </c>
+      <c r="K23" s="12">
+        <v>1</v>
+      </c>
+      <c r="L23" s="12">
+        <v>0</v>
+      </c>
+      <c r="M23" s="12">
+        <v>1</v>
+      </c>
+      <c r="N23" s="12">
+        <v>0</v>
+      </c>
+      <c r="O23" s="12">
+        <v>1</v>
+      </c>
+      <c r="P23" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>0</v>
+      </c>
+      <c r="R23" s="12">
+        <v>0</v>
+      </c>
+      <c r="S23" s="12">
+        <v>0</v>
+      </c>
+      <c r="T23" s="12">
+        <v>1</v>
+      </c>
+      <c r="U23" s="12">
+        <v>0</v>
+      </c>
+      <c r="V23" s="12">
+        <v>0</v>
+      </c>
+      <c r="W23" s="12">
+        <v>-1</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="28"/>
+      <c r="Q24" s="28"/>
+      <c r="R24" s="28"/>
+      <c r="S24" s="28"/>
+      <c r="T24" s="27"/>
+      <c r="U24" s="27"/>
+      <c r="V24" s="27"/>
+      <c r="W24" s="27"/>
+      <c r="X24" s="19"/>
+      <c r="Y24" s="8"/>
+      <c r="AB24" s="12"/>
+      <c r="AC24" s="12"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="12">
+        <v>-72</v>
+      </c>
+      <c r="C25" s="12">
+        <v>64</v>
+      </c>
+      <c r="D25" s="12">
+        <v>24</v>
+      </c>
+      <c r="E25" s="12">
+        <v>11</v>
+      </c>
+      <c r="F25" s="12">
+        <v>-41</v>
+      </c>
+      <c r="G25" s="12">
+        <v>-124</v>
+      </c>
+      <c r="H25" s="12">
+        <v>-80</v>
+      </c>
+      <c r="I25" s="12">
+        <v>-168</v>
+      </c>
+      <c r="J25" s="12">
+        <v>-53</v>
+      </c>
+      <c r="K25" s="12">
+        <v>-11</v>
+      </c>
+      <c r="L25" s="12">
+        <v>-1</v>
+      </c>
+      <c r="M25" s="12">
         <v>15</v>
       </c>
-      <c r="AL7" s="8" t="s">
+      <c r="N25" s="12">
+        <v>19</v>
+      </c>
+      <c r="O25" s="12">
+        <v>22</v>
+      </c>
+      <c r="P25" s="12">
+        <v>-17</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>37</v>
+      </c>
+      <c r="R25" s="12">
+        <v>-69</v>
+      </c>
+      <c r="S25" s="12">
+        <v>-198</v>
+      </c>
+      <c r="T25" s="12">
+        <v>-112</v>
+      </c>
+      <c r="U25" s="12">
+        <v>-27</v>
+      </c>
+      <c r="V25" s="12">
+        <v>-79</v>
+      </c>
+      <c r="W25" s="12">
+        <v>36</v>
+      </c>
+      <c r="X25" s="8">
+        <v>74</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>31</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>73</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="12">
+        <v>54</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="12">
+        <v>-46</v>
+      </c>
+      <c r="C26" s="12">
+        <v>33</v>
+      </c>
+      <c r="D26" s="12">
+        <v>10</v>
+      </c>
+      <c r="E26" s="12">
+        <v>27</v>
+      </c>
+      <c r="F26" s="12">
+        <v>-37</v>
+      </c>
+      <c r="G26" s="12">
+        <v>-64</v>
+      </c>
+      <c r="H26" s="12">
+        <v>-31</v>
+      </c>
+      <c r="I26" s="12">
+        <v>-66</v>
+      </c>
+      <c r="J26" s="12">
+        <v>-31</v>
+      </c>
+      <c r="K26" s="12">
+        <v>-2</v>
+      </c>
+      <c r="L26" s="12">
+        <v>2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>-4</v>
+      </c>
+      <c r="N26" s="12">
+        <v>14</v>
+      </c>
+      <c r="O26" s="12">
+        <v>31</v>
+      </c>
+      <c r="P26" s="12">
+        <v>-15</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>44</v>
+      </c>
+      <c r="R26" s="12">
+        <v>-9</v>
+      </c>
+      <c r="S26" s="12">
+        <v>-48</v>
+      </c>
+      <c r="T26" s="12">
+        <v>-59</v>
+      </c>
+      <c r="U26" s="12">
+        <v>18</v>
+      </c>
+      <c r="V26" s="12">
+        <v>-39</v>
+      </c>
+      <c r="W26" s="12">
+        <v>32</v>
+      </c>
+      <c r="X26" s="8">
+        <v>52</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>44</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB26" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="12">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12">
+        <v>8</v>
+      </c>
+      <c r="D27" s="12">
+        <v>3</v>
+      </c>
+      <c r="E27" s="12">
+        <v>1</v>
+      </c>
+      <c r="F27" s="12">
+        <v>-6</v>
+      </c>
+      <c r="G27" s="12">
+        <v>-11</v>
+      </c>
+      <c r="H27" s="12">
+        <v>0</v>
+      </c>
+      <c r="I27" s="12">
+        <v>-7</v>
+      </c>
+      <c r="J27" s="12">
+        <v>2</v>
+      </c>
+      <c r="K27" s="12">
+        <v>3</v>
+      </c>
+      <c r="L27" s="12">
+        <v>3</v>
+      </c>
+      <c r="M27" s="12">
+        <v>0</v>
+      </c>
+      <c r="N27" s="12">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
+        <v>-4</v>
+      </c>
+      <c r="P27" s="12">
+        <v>-1</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>-5</v>
+      </c>
+      <c r="R27" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S27" s="12">
+        <v>-15</v>
+      </c>
+      <c r="T27" s="12">
+        <v>0</v>
+      </c>
+      <c r="U27" s="12">
+        <v>-3</v>
+      </c>
+      <c r="V27" s="12">
+        <v>-3</v>
+      </c>
+      <c r="W27" s="12">
+        <v>2</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="12">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12">
+        <v>0</v>
+      </c>
+      <c r="D28" s="12">
+        <v>0</v>
+      </c>
+      <c r="E28" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F28" s="12">
+        <v>1</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0</v>
+      </c>
+      <c r="H28" s="12">
+        <v>-2</v>
+      </c>
+      <c r="I28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="J28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="K28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="L28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="M28" s="12">
+        <v>-2</v>
+      </c>
+      <c r="N28" s="12">
+        <v>2</v>
+      </c>
+      <c r="O28" s="12">
+        <v>1</v>
+      </c>
+      <c r="P28" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>2</v>
+      </c>
+      <c r="R28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="S28" s="12">
+        <v>1</v>
+      </c>
+      <c r="T28" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U28" s="12">
+        <v>0</v>
+      </c>
+      <c r="V28" s="12">
+        <v>1</v>
+      </c>
+      <c r="W28" s="12">
+        <v>1</v>
+      </c>
+      <c r="X28" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="12">
+        <v>-9</v>
+      </c>
+      <c r="C29" s="12">
+        <v>-2</v>
+      </c>
+      <c r="D29" s="12">
+        <v>-9</v>
+      </c>
+      <c r="E29" s="12">
+        <v>-15</v>
+      </c>
+      <c r="F29" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G29" s="12">
+        <v>-9</v>
+      </c>
+      <c r="H29" s="12">
+        <v>-9</v>
+      </c>
+      <c r="I29" s="12">
+        <v>-8</v>
+      </c>
+      <c r="J29" s="12">
+        <v>-20</v>
+      </c>
+      <c r="K29" s="12">
+        <v>-10</v>
+      </c>
+      <c r="L29" s="12">
+        <v>-3</v>
+      </c>
+      <c r="M29" s="12">
+        <v>-4</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>-7</v>
+      </c>
+      <c r="P29" s="12">
+        <v>-13</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>-4</v>
+      </c>
+      <c r="R29" s="12">
+        <v>-6</v>
+      </c>
+      <c r="S29" s="12">
+        <v>-9</v>
+      </c>
+      <c r="T29" s="12">
+        <v>-24</v>
+      </c>
+      <c r="U29" s="12">
+        <v>-4</v>
+      </c>
+      <c r="V29" s="12">
+        <v>1</v>
+      </c>
+      <c r="W29" s="12">
+        <v>-6</v>
+      </c>
+      <c r="X29" s="8">
+        <v>-4</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>-3</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>-6</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="12">
+        <v>-18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>2</v>
+      </c>
+      <c r="D30" s="12">
+        <v>13</v>
+      </c>
+      <c r="E30" s="12">
+        <v>2</v>
+      </c>
+      <c r="F30" s="12">
+        <v>2</v>
+      </c>
+      <c r="G30" s="12">
+        <v>-21</v>
+      </c>
+      <c r="H30" s="12">
+        <v>-18</v>
+      </c>
+      <c r="I30" s="12">
+        <v>-60</v>
+      </c>
+      <c r="J30" s="12">
+        <v>-11</v>
+      </c>
+      <c r="K30" s="12">
+        <v>-2</v>
+      </c>
+      <c r="L30" s="12">
+        <v>2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>16</v>
+      </c>
+      <c r="N30" s="12">
+        <v>0</v>
+      </c>
+      <c r="O30" s="12">
+        <v>-3</v>
+      </c>
+      <c r="P30" s="12">
+        <v>-1</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>-11</v>
+      </c>
+      <c r="R30" s="12">
+        <v>-43</v>
+      </c>
+      <c r="S30" s="12">
+        <v>-66</v>
+      </c>
+      <c r="T30" s="12">
+        <v>-28</v>
+      </c>
+      <c r="U30" s="12">
+        <v>-33</v>
+      </c>
+      <c r="V30" s="12">
+        <v>-33</v>
+      </c>
+      <c r="W30" s="12">
+        <v>-4</v>
+      </c>
+      <c r="X30" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>14</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="12">
+        <v>0</v>
+      </c>
+      <c r="C31" s="12">
+        <v>11</v>
+      </c>
+      <c r="D31" s="12">
+        <v>7</v>
+      </c>
+      <c r="E31" s="12">
+        <v>-6</v>
+      </c>
+      <c r="F31" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G31" s="12">
+        <v>-8</v>
+      </c>
+      <c r="H31" s="12">
+        <v>-17</v>
+      </c>
+      <c r="I31" s="12">
+        <v>-19</v>
+      </c>
+      <c r="J31" s="12">
+        <v>6</v>
+      </c>
+      <c r="K31" s="12">
+        <v>-8</v>
+      </c>
+      <c r="L31" s="12">
+        <v>0</v>
+      </c>
+      <c r="M31" s="12">
+        <v>10</v>
+      </c>
+      <c r="N31" s="12">
+        <v>1</v>
+      </c>
+      <c r="O31" s="12">
+        <v>4</v>
+      </c>
+      <c r="P31" s="12">
         <v>5</v>
       </c>
-      <c r="AM7" s="8" t="s">
+      <c r="Q31" s="12">
+        <v>2</v>
+      </c>
+      <c r="R31" s="12">
+        <v>-15</v>
+      </c>
+      <c r="S31" s="12">
+        <v>-46</v>
+      </c>
+      <c r="T31" s="12">
+        <v>-6</v>
+      </c>
+      <c r="U31" s="12">
+        <v>-9</v>
+      </c>
+      <c r="V31" s="12">
+        <v>-7</v>
+      </c>
+      <c r="W31" s="12">
+        <v>2</v>
+      </c>
+      <c r="X31" s="8">
+        <v>-1</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>-8</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>7</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="12">
+        <v>1</v>
+      </c>
+      <c r="C33" s="12">
+        <v>12</v>
+      </c>
+      <c r="D33" s="12">
+        <v>0</v>
+      </c>
+      <c r="E33" s="12">
+        <v>4</v>
+      </c>
+      <c r="F33" s="12">
+        <v>2</v>
+      </c>
+      <c r="G33" s="12">
+        <v>-11</v>
+      </c>
+      <c r="H33" s="12">
+        <v>-3</v>
+      </c>
+      <c r="I33" s="12">
+        <v>-7</v>
+      </c>
+      <c r="J33" s="12">
+        <v>2</v>
+      </c>
+      <c r="K33" s="12">
+        <v>8</v>
+      </c>
+      <c r="L33" s="12">
+        <v>0</v>
+      </c>
+      <c r="M33" s="12">
+        <v>-1</v>
+      </c>
+      <c r="N33" s="12">
+        <v>2</v>
+      </c>
+      <c r="O33" s="12">
+        <v>0</v>
+      </c>
+      <c r="P33" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>9</v>
+      </c>
+      <c r="R33" s="12">
         <v>6</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="S33" s="12">
+        <v>-15</v>
+      </c>
+      <c r="T33" s="12">
         <v>7</v>
       </c>
-      <c r="AO7" s="4"/>
-[...2 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="U33" s="12">
+        <v>4</v>
+      </c>
+      <c r="V33" s="12">
+        <v>1</v>
+      </c>
+      <c r="W33" s="12">
         <v>9</v>
       </c>
-      <c r="B8" s="34"/>
-[...37 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="X33" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="12">
+        <v>5</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="12">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12">
+        <v>0</v>
+      </c>
+      <c r="D34" s="12">
+        <v>0</v>
+      </c>
+      <c r="E34" s="12">
+        <v>0</v>
+      </c>
+      <c r="F34" s="12">
+        <v>1</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0</v>
+      </c>
+      <c r="H34" s="12">
+        <v>0</v>
+      </c>
+      <c r="I34" s="12">
+        <v>0</v>
+      </c>
+      <c r="J34" s="12">
+        <v>0</v>
+      </c>
+      <c r="K34" s="12">
+        <v>1</v>
+      </c>
+      <c r="L34" s="12">
+        <v>-4</v>
+      </c>
+      <c r="M34" s="12">
+        <v>0</v>
+      </c>
+      <c r="N34" s="12">
+        <v>0</v>
+      </c>
+      <c r="O34" s="12">
+        <v>0</v>
+      </c>
+      <c r="P34" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>0</v>
+      </c>
+      <c r="R34" s="12">
+        <v>0</v>
+      </c>
+      <c r="S34" s="12">
+        <v>0</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0</v>
+      </c>
+      <c r="U34" s="12">
+        <v>0</v>
+      </c>
+      <c r="V34" s="12">
+        <v>0</v>
+      </c>
+      <c r="W34" s="12">
+        <v>0</v>
+      </c>
+      <c r="X34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="28"/>
+      <c r="R35" s="28"/>
+      <c r="S35" s="28"/>
+      <c r="T35" s="28"/>
+      <c r="U35" s="28"/>
+      <c r="V35" s="28"/>
+      <c r="W35" s="28"/>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="8"/>
+      <c r="AB35" s="12"/>
+      <c r="AC35" s="12"/>
+    </row>
+    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B36" s="12">
+        <v>-9</v>
+      </c>
+      <c r="C36" s="12">
+        <v>1</v>
+      </c>
+      <c r="D36" s="12">
+        <v>1</v>
+      </c>
+      <c r="E36" s="12">
+        <v>2</v>
+      </c>
+      <c r="F36" s="12">
+        <v>-8</v>
+      </c>
+      <c r="G36" s="12">
+        <v>-11</v>
+      </c>
+      <c r="H36" s="12">
+        <v>-3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>-13</v>
+      </c>
+      <c r="J36" s="12">
+        <v>-6</v>
+      </c>
+      <c r="K36" s="12">
+        <v>-4</v>
+      </c>
+      <c r="L36" s="12">
+        <v>-5</v>
+      </c>
+      <c r="M36" s="12">
+        <v>6</v>
+      </c>
+      <c r="N36" s="12">
+        <v>-2</v>
+      </c>
+      <c r="O36" s="12">
+        <v>3</v>
+      </c>
+      <c r="P36" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>4</v>
+      </c>
+      <c r="R36" s="12">
+        <v>-9</v>
+      </c>
+      <c r="S36" s="12">
+        <v>-6</v>
+      </c>
+      <c r="T36" s="12">
+        <v>-16</v>
+      </c>
+      <c r="U36" s="12">
+        <v>-7</v>
+      </c>
+      <c r="V36" s="12">
+        <v>1</v>
+      </c>
+      <c r="W36" s="12">
+        <v>-6</v>
+      </c>
+      <c r="X36" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>3</v>
+      </c>
+      <c r="AB36" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="8"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="12"/>
+      <c r="AC37" s="12"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="8">
+        <v>-1</v>
+      </c>
+      <c r="C38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="D38" s="12">
+        <v>1</v>
+      </c>
+      <c r="E38" s="12">
+        <v>3</v>
+      </c>
+      <c r="F38" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0</v>
+      </c>
+      <c r="H38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I38" s="12">
+        <v>-4</v>
+      </c>
+      <c r="J38" s="12">
+        <v>0</v>
+      </c>
+      <c r="K38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="L38" s="12">
+        <v>1</v>
+      </c>
+      <c r="M38" s="12">
+        <v>-2</v>
+      </c>
+      <c r="N38" s="12">
+        <v>-2</v>
+      </c>
+      <c r="O38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="P38" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>0</v>
+      </c>
+      <c r="R38" s="12">
+        <v>-4</v>
+      </c>
+      <c r="S38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T38" s="12">
+        <v>-3</v>
+      </c>
+      <c r="U38" s="12">
+        <v>-1</v>
+      </c>
+      <c r="V38" s="12">
+        <v>0</v>
+      </c>
+      <c r="W38" s="12">
+        <v>-6</v>
+      </c>
+      <c r="X38" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="17">
-[...62 lines deleted...]
-      <c r="X9" s="17">
+      <c r="B39" s="8">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12">
+        <v>0</v>
+      </c>
+      <c r="D39" s="8">
+        <v>0</v>
+      </c>
+      <c r="E39" s="8">
+        <v>0</v>
+      </c>
+      <c r="F39" s="8">
+        <v>0</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0</v>
+      </c>
+      <c r="H39" s="12">
+        <v>0</v>
+      </c>
+      <c r="I39" s="12">
+        <v>0</v>
+      </c>
+      <c r="J39" s="12">
+        <v>0</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0</v>
+      </c>
+      <c r="L39" s="12">
+        <v>0</v>
+      </c>
+      <c r="M39" s="12">
+        <v>0</v>
+      </c>
+      <c r="N39" s="12">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12">
+        <v>0</v>
+      </c>
+      <c r="P39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>0</v>
+      </c>
+      <c r="R39" s="12">
+        <v>0</v>
+      </c>
+      <c r="S39" s="12">
+        <v>0</v>
+      </c>
+      <c r="T39" s="12">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12">
+        <v>-4</v>
+      </c>
+      <c r="W39" s="12">
+        <v>0</v>
+      </c>
+      <c r="X39" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="8">
+        <v>-2</v>
+      </c>
+      <c r="C40" s="12">
+        <v>1</v>
+      </c>
+      <c r="D40" s="12">
+        <v>0</v>
+      </c>
+      <c r="E40" s="12">
+        <v>2</v>
+      </c>
+      <c r="F40" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G40" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H40" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I40" s="12">
         <v>-6</v>
       </c>
-      <c r="Y9" s="17">
-[...29 lines deleted...]
-      <c r="AI9" s="17">
+      <c r="J40" s="12">
+        <v>-6</v>
+      </c>
+      <c r="K40" s="12">
+        <v>-4</v>
+      </c>
+      <c r="L40" s="12">
+        <v>-2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>1</v>
+      </c>
+      <c r="N40" s="12">
+        <v>0</v>
+      </c>
+      <c r="O40" s="12">
+        <v>0</v>
+      </c>
+      <c r="P40" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>5</v>
+      </c>
+      <c r="R40" s="12">
+        <v>0</v>
+      </c>
+      <c r="S40" s="12">
+        <v>-3</v>
+      </c>
+      <c r="T40" s="12">
+        <v>-10</v>
+      </c>
+      <c r="U40" s="12">
+        <v>-4</v>
+      </c>
+      <c r="V40" s="12">
+        <v>0</v>
+      </c>
+      <c r="W40" s="12">
+        <v>2</v>
+      </c>
+      <c r="X40" s="12">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="8">
+        <v>0</v>
+      </c>
+      <c r="C41" s="12">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12">
+        <v>0</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0</v>
+      </c>
+      <c r="F41" s="8">
+        <v>0</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0</v>
+      </c>
+      <c r="H41" s="12">
+        <v>0</v>
+      </c>
+      <c r="I41" s="12">
+        <v>0</v>
+      </c>
+      <c r="J41" s="12">
+        <v>0</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0</v>
+      </c>
+      <c r="L41" s="12">
+        <v>0</v>
+      </c>
+      <c r="M41" s="12">
+        <v>0</v>
+      </c>
+      <c r="N41" s="12">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>0</v>
+      </c>
+      <c r="P41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>0</v>
+      </c>
+      <c r="R41" s="12">
+        <v>0</v>
+      </c>
+      <c r="S41" s="12">
+        <v>0</v>
+      </c>
+      <c r="T41" s="12">
+        <v>0</v>
+      </c>
+      <c r="U41" s="12">
+        <v>0</v>
+      </c>
+      <c r="V41" s="12">
+        <v>0</v>
+      </c>
+      <c r="W41" s="12">
+        <v>1</v>
+      </c>
+      <c r="X41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="8">
+        <v>-4</v>
+      </c>
+      <c r="C42" s="12">
+        <v>1</v>
+      </c>
+      <c r="D42" s="8">
+        <v>-1</v>
+      </c>
+      <c r="E42" s="8">
+        <v>-2</v>
+      </c>
+      <c r="F42" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G42" s="12">
+        <v>-6</v>
+      </c>
+      <c r="H42" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I42" s="12">
+        <v>0</v>
+      </c>
+      <c r="J42" s="12">
+        <v>0</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0</v>
+      </c>
+      <c r="L42" s="12">
+        <v>-5</v>
+      </c>
+      <c r="M42" s="12">
+        <v>5</v>
+      </c>
+      <c r="N42" s="12">
+        <v>0</v>
+      </c>
+      <c r="O42" s="12">
+        <v>0</v>
+      </c>
+      <c r="P42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>0</v>
+      </c>
+      <c r="R42" s="12">
+        <v>-5</v>
+      </c>
+      <c r="S42" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T42" s="12">
+        <v>0</v>
+      </c>
+      <c r="U42" s="12">
+        <v>0</v>
+      </c>
+      <c r="V42" s="12">
+        <v>0</v>
+      </c>
+      <c r="W42" s="12">
+        <v>0</v>
+      </c>
+      <c r="X42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AJ9" s="13">
-[...82 lines deleted...]
-      <c r="W10" s="17">
+      <c r="B43" s="8">
+        <v>-1</v>
+      </c>
+      <c r="C43" s="12">
+        <v>1</v>
+      </c>
+      <c r="D43" s="12">
+        <v>1</v>
+      </c>
+      <c r="E43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="F43" s="12">
+        <v>0</v>
+      </c>
+      <c r="G43" s="12">
+        <v>0</v>
+      </c>
+      <c r="H43" s="12">
+        <v>0</v>
+      </c>
+      <c r="I43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="J43" s="12">
+        <v>0</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0</v>
+      </c>
+      <c r="L43" s="12">
+        <v>1</v>
+      </c>
+      <c r="M43" s="12">
+        <v>1</v>
+      </c>
+      <c r="N43" s="12">
+        <v>0</v>
+      </c>
+      <c r="O43" s="12">
+        <v>3</v>
+      </c>
+      <c r="P43" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="R43" s="12">
+        <v>0</v>
+      </c>
+      <c r="S43" s="12">
+        <v>-1</v>
+      </c>
+      <c r="T43" s="12">
+        <v>-4</v>
+      </c>
+      <c r="U43" s="12">
         <v>-2</v>
       </c>
-      <c r="X10" s="17">
-[...8 lines deleted...]
-      <c r="AA10" s="17">
+      <c r="V43" s="12">
+        <v>5</v>
+      </c>
+      <c r="W43" s="12">
+        <v>-2</v>
+      </c>
+      <c r="X43" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="AB10" s="17">
-[...49 lines deleted...]
-      <c r="D11" s="17">
+      <c r="B44" s="14">
         <v>-1</v>
       </c>
-      <c r="E11" s="17">
-[...68 lines deleted...]
-      <c r="AB11" s="17">
+      <c r="C44" s="14">
         <v>-1</v>
       </c>
-      <c r="AC11" s="17">
-[...2 lines deleted...]
-      <c r="AD11" s="17">
+      <c r="D44" s="14">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14">
+        <v>0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14">
+        <v>0</v>
+      </c>
+      <c r="I44" s="14">
+        <v>-2</v>
+      </c>
+      <c r="J44" s="14">
+        <v>0</v>
+      </c>
+      <c r="K44" s="14">
+        <v>1</v>
+      </c>
+      <c r="L44" s="14">
+        <v>0</v>
+      </c>
+      <c r="M44" s="14">
+        <v>1</v>
+      </c>
+      <c r="N44" s="14">
+        <v>0</v>
+      </c>
+      <c r="O44" s="14">
+        <v>1</v>
+      </c>
+      <c r="P44" s="14">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="14">
+        <v>0</v>
+      </c>
+      <c r="R44" s="14">
+        <v>0</v>
+      </c>
+      <c r="S44" s="14">
+        <v>0</v>
+      </c>
+      <c r="T44" s="14">
+        <v>1</v>
+      </c>
+      <c r="U44" s="14">
+        <v>0</v>
+      </c>
+      <c r="V44" s="14">
+        <v>0</v>
+      </c>
+      <c r="W44" s="14">
         <v>-1</v>
       </c>
-      <c r="AE11" s="17">
-[...3657 lines deleted...]
-      <c r="AN44" s="19">
+      <c r="X44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>