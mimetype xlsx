--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4200" yWindow="-270" windowWidth="16215" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -117,53 +117,50 @@
     <t>Абайский</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Бухар-Жырауский</t>
   </si>
   <si>
     <t>Каркаралинский</t>
   </si>
   <si>
     <t>Нуринский</t>
   </si>
   <si>
     <t>Осакаровский</t>
   </si>
   <si>
     <t>Шетский</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов Республики Казахстан</t>
   </si>
   <si>
     <t>Число выбывших за пределы Республики Казахстан</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">апрель </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -228,51 +225,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -326,57 +323,70 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -406,74 +416,73 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -807,94 +816,112 @@
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
     </row>
     <row r="5" spans="1:139" s="1" customFormat="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="22"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="23"/>
       <c r="H5" s="4"/>
       <c r="I5" s="23"/>
       <c r="L5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="22"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="23"/>
       <c r="T5" s="4"/>
       <c r="U5" s="23"/>
       <c r="X5" s="25"/>
-      <c r="Z5" s="32"/>
-      <c r="AB5" s="22" t="s">
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
+      <c r="AG5" s="4"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+      <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:139">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34">
+      <c r="A6" s="33"/>
+      <c r="B6" s="31">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="31">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="31">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...1 lines deleted...]
-      <c r="AC6" s="39"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
     </row>
     <row r="7" spans="1:139">
-      <c r="A7" s="37"/>
+      <c r="A7" s="34"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -923,95 +950,120 @@
       </c>
       <c r="R7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="T7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="31" t="s">
-        <v>34</v>
+      <c r="AC7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:139">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
-      <c r="AA8" s="2"/>
-[...2 lines deleted...]
-      <c r="AD8" s="2"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
@@ -1166,51 +1218,53 @@
       </c>
       <c r="V9" s="12">
         <v>43</v>
       </c>
       <c r="W9" s="12">
         <v>117</v>
       </c>
       <c r="X9" s="8">
         <v>132</v>
       </c>
       <c r="Y9" s="8">
         <v>133</v>
       </c>
       <c r="Z9" s="8">
         <v>108</v>
       </c>
       <c r="AA9" s="8">
         <v>69</v>
       </c>
       <c r="AB9" s="12">
         <v>113</v>
       </c>
       <c r="AC9" s="12">
         <v>32</v>
       </c>
-      <c r="AD9" s="2"/>
+      <c r="AD9" s="8">
+        <v>14</v>
+      </c>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
@@ -1365,51 +1419,53 @@
       </c>
       <c r="V10" s="12">
         <v>24</v>
       </c>
       <c r="W10" s="12">
         <v>67</v>
       </c>
       <c r="X10" s="8">
         <v>85</v>
       </c>
       <c r="Y10" s="8">
         <v>78</v>
       </c>
       <c r="Z10" s="8">
         <v>69</v>
       </c>
       <c r="AA10" s="8">
         <v>34</v>
       </c>
       <c r="AB10" s="12">
         <v>63</v>
       </c>
       <c r="AC10" s="12">
         <v>18</v>
       </c>
-      <c r="AD10" s="2"/>
+      <c r="AD10" s="8">
+        <v>7</v>
+      </c>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
@@ -1564,50 +1620,53 @@
       </c>
       <c r="V11" s="12">
         <v>0</v>
       </c>
       <c r="W11" s="12">
         <v>3</v>
       </c>
       <c r="X11" s="8">
         <v>1</v>
       </c>
       <c r="Y11" s="8">
         <v>6</v>
       </c>
       <c r="Z11" s="8">
         <v>2</v>
       </c>
       <c r="AA11" s="8">
         <v>3</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
       <c r="AC11" s="12">
         <v>2</v>
       </c>
+      <c r="AD11" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:139">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
@@ -1653,50 +1712,53 @@
       </c>
       <c r="V12" s="12">
         <v>2</v>
       </c>
       <c r="W12" s="12">
         <v>1</v>
       </c>
       <c r="X12" s="8">
         <v>2</v>
       </c>
       <c r="Y12" s="8">
         <v>1</v>
       </c>
       <c r="Z12" s="8">
         <v>1</v>
       </c>
       <c r="AA12" s="8">
         <v>4</v>
       </c>
       <c r="AB12" s="12">
         <v>0</v>
       </c>
       <c r="AC12" s="12">
         <v>1</v>
       </c>
+      <c r="AD12" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:139">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>0</v>
       </c>
       <c r="D13" s="12">
         <v>2</v>
       </c>
       <c r="E13" s="12">
         <v>8</v>
       </c>
       <c r="F13" s="12">
         <v>1</v>
       </c>
       <c r="G13" s="12">
         <v>6</v>
       </c>
       <c r="H13" s="12">
         <v>4</v>
@@ -1742,50 +1804,53 @@
       </c>
       <c r="V13" s="12">
         <v>1</v>
       </c>
       <c r="W13" s="12">
         <v>3</v>
       </c>
       <c r="X13" s="8">
         <v>1</v>
       </c>
       <c r="Y13" s="8">
         <v>5</v>
       </c>
       <c r="Z13" s="8">
         <v>3</v>
       </c>
       <c r="AA13" s="8">
         <v>4</v>
       </c>
       <c r="AB13" s="12">
         <v>1</v>
       </c>
       <c r="AC13" s="12">
         <v>1</v>
       </c>
+      <c r="AD13" s="8">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:139">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>0</v>
       </c>
       <c r="C14" s="12">
         <v>19</v>
       </c>
       <c r="D14" s="12">
         <v>22</v>
       </c>
       <c r="E14" s="12">
         <v>20</v>
       </c>
       <c r="F14" s="12">
         <v>24</v>
       </c>
       <c r="G14" s="12">
         <v>16</v>
       </c>
       <c r="H14" s="12">
         <v>8</v>
@@ -1831,50 +1896,53 @@
       </c>
       <c r="V14" s="12">
         <v>5</v>
       </c>
       <c r="W14" s="12">
         <v>13</v>
       </c>
       <c r="X14" s="8">
         <v>33</v>
       </c>
       <c r="Y14" s="8">
         <v>24</v>
       </c>
       <c r="Z14" s="8">
         <v>22</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="12">
         <v>25</v>
       </c>
       <c r="AC14" s="12">
         <v>6</v>
       </c>
+      <c r="AD14" s="8">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:139">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>4</v>
       </c>
       <c r="C15" s="12">
         <v>16</v>
       </c>
       <c r="D15" s="12">
         <v>11</v>
       </c>
       <c r="E15" s="12">
         <v>3</v>
       </c>
       <c r="F15" s="12">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>7</v>
       </c>
       <c r="H15" s="12">
         <v>9</v>
@@ -1919,86 +1987,90 @@
         <v>12</v>
       </c>
       <c r="V15" s="12">
         <v>4</v>
       </c>
       <c r="W15" s="12">
         <v>11</v>
       </c>
       <c r="X15" s="8">
         <v>3</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>7</v>
       </c>
       <c r="AA15" s="8">
         <v>0</v>
       </c>
       <c r="AB15" s="12">
         <v>13</v>
       </c>
       <c r="AC15" s="12">
         <v>0</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:139">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="8"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="12">
         <v>13</v>
       </c>
       <c r="D17" s="12">
         <v>2</v>
       </c>
       <c r="E17" s="12">
         <v>16</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>2</v>
       </c>
       <c r="H17" s="12">
         <v>1</v>
       </c>
       <c r="I17" s="12">
@@ -2042,52 +2114,55 @@
       </c>
       <c r="V17" s="12">
         <v>2</v>
       </c>
       <c r="W17" s="12">
         <v>12</v>
       </c>
       <c r="X17" s="8">
         <v>5</v>
       </c>
       <c r="Y17" s="8">
         <v>6</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>6</v>
       </c>
       <c r="AB17" s="12">
         <v>9</v>
       </c>
       <c r="AC17" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -2131,52 +2206,55 @@
       </c>
       <c r="V18" s="12">
         <v>0</v>
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>0</v>
       </c>
       <c r="C19" s="12">
         <v>1</v>
       </c>
       <c r="D19" s="12">
         <v>4</v>
       </c>
       <c r="E19" s="12">
         <v>2</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>1</v>
       </c>
       <c r="H19" s="12">
         <v>0</v>
       </c>
       <c r="I19" s="12">
@@ -2220,52 +2298,55 @@
       </c>
       <c r="V19" s="12">
         <v>0</v>
       </c>
       <c r="W19" s="12">
         <v>4</v>
       </c>
       <c r="X19" s="8">
         <v>2</v>
       </c>
       <c r="Y19" s="8">
         <v>3</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>1</v>
       </c>
       <c r="AC19" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -2309,52 +2390,55 @@
       </c>
       <c r="V20" s="12">
         <v>0</v>
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -2398,52 +2482,55 @@
       </c>
       <c r="V21" s="12">
         <v>0</v>
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>0</v>
       </c>
       <c r="C22" s="12">
         <v>3</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>0</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>2</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -2487,52 +2574,55 @@
       </c>
       <c r="V22" s="12">
         <v>5</v>
       </c>
       <c r="W22" s="12">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>3</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>2</v>
       </c>
       <c r="AB22" s="12">
         <v>0</v>
       </c>
       <c r="AC22" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="8">
         <v>0</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -2576,83 +2666,89 @@
       </c>
       <c r="V23" s="12">
         <v>0</v>
       </c>
       <c r="W23" s="12">
         <v>2</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="19"/>
       <c r="T24" s="28"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
-      <c r="AB24" s="12"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="28"/>
+      <c r="AC24" s="28"/>
+      <c r="AD24" s="37"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8">
         <v>16</v>
       </c>
       <c r="C25" s="12">
         <v>126</v>
       </c>
       <c r="D25" s="12">
         <v>86</v>
       </c>
       <c r="E25" s="12">
         <v>109</v>
       </c>
       <c r="F25" s="12">
         <v>71</v>
       </c>
       <c r="G25" s="12">
         <v>61</v>
       </c>
       <c r="H25" s="12">
         <v>48</v>
       </c>
       <c r="I25" s="12">
@@ -2696,52 +2792,55 @@
       </c>
       <c r="V25" s="12">
         <v>38</v>
       </c>
       <c r="W25" s="12">
         <v>109</v>
       </c>
       <c r="X25" s="8">
         <v>128</v>
       </c>
       <c r="Y25" s="8">
         <v>127</v>
       </c>
       <c r="Z25" s="8">
         <v>108</v>
       </c>
       <c r="AA25" s="8">
         <v>66</v>
       </c>
       <c r="AB25" s="12">
         <v>112</v>
       </c>
       <c r="AC25" s="12">
         <v>29</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="12">
         <v>69</v>
       </c>
       <c r="D26" s="12">
         <v>46</v>
       </c>
       <c r="E26" s="12">
         <v>64</v>
       </c>
       <c r="F26" s="12">
         <v>34</v>
       </c>
       <c r="G26" s="12">
         <v>30</v>
       </c>
       <c r="H26" s="12">
         <v>24</v>
       </c>
       <c r="I26" s="12">
@@ -2785,52 +2884,55 @@
       </c>
       <c r="V26" s="12">
         <v>24</v>
       </c>
       <c r="W26" s="12">
         <v>67</v>
       </c>
       <c r="X26" s="8">
         <v>85</v>
       </c>
       <c r="Y26" s="8">
         <v>78</v>
       </c>
       <c r="Z26" s="8">
         <v>69</v>
       </c>
       <c r="AA26" s="8">
         <v>34</v>
       </c>
       <c r="AB26" s="12">
         <v>63</v>
       </c>
       <c r="AC26" s="12">
         <v>18</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="12">
         <v>9</v>
       </c>
       <c r="D27" s="12">
         <v>4</v>
       </c>
       <c r="E27" s="12">
         <v>1</v>
       </c>
       <c r="F27" s="12">
         <v>2</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <v>2</v>
       </c>
       <c r="I27" s="12">
@@ -2874,52 +2976,55 @@
       </c>
       <c r="V27" s="12">
         <v>0</v>
       </c>
       <c r="W27" s="12">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>1</v>
       </c>
       <c r="Y27" s="8">
         <v>6</v>
       </c>
       <c r="Z27" s="8">
         <v>2</v>
       </c>
       <c r="AA27" s="8">
         <v>3</v>
       </c>
       <c r="AB27" s="12">
         <v>1</v>
       </c>
       <c r="AC27" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>1</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>0</v>
       </c>
       <c r="I28" s="12">
@@ -2963,52 +3068,55 @@
       </c>
       <c r="V28" s="12">
         <v>2</v>
       </c>
       <c r="W28" s="12">
         <v>1</v>
       </c>
       <c r="X28" s="8">
         <v>2</v>
       </c>
       <c r="Y28" s="8">
         <v>1</v>
       </c>
       <c r="Z28" s="8">
         <v>1</v>
       </c>
       <c r="AA28" s="8">
         <v>4</v>
       </c>
       <c r="AB28" s="12">
         <v>0</v>
       </c>
       <c r="AC28" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8">
         <v>0</v>
       </c>
       <c r="C29" s="12">
         <v>0</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="12">
         <v>8</v>
       </c>
       <c r="F29" s="12">
         <v>1</v>
       </c>
       <c r="G29" s="12">
         <v>6</v>
       </c>
       <c r="H29" s="12">
         <v>4</v>
       </c>
       <c r="I29" s="12">
@@ -3052,52 +3160,55 @@
       </c>
       <c r="V29" s="12">
         <v>1</v>
       </c>
       <c r="W29" s="12">
         <v>3</v>
       </c>
       <c r="X29" s="8">
         <v>1</v>
       </c>
       <c r="Y29" s="8">
         <v>5</v>
       </c>
       <c r="Z29" s="8">
         <v>3</v>
       </c>
       <c r="AA29" s="8">
         <v>4</v>
       </c>
       <c r="AB29" s="12">
         <v>1</v>
       </c>
       <c r="AC29" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>0</v>
       </c>
       <c r="C30" s="12">
         <v>19</v>
       </c>
       <c r="D30" s="12">
         <v>22</v>
       </c>
       <c r="E30" s="12">
         <v>20</v>
       </c>
       <c r="F30" s="12">
         <v>24</v>
       </c>
       <c r="G30" s="12">
         <v>16</v>
       </c>
       <c r="H30" s="12">
         <v>8</v>
       </c>
       <c r="I30" s="12">
@@ -3141,52 +3252,55 @@
       </c>
       <c r="V30" s="12">
         <v>5</v>
       </c>
       <c r="W30" s="12">
         <v>13</v>
       </c>
       <c r="X30" s="8">
         <v>33</v>
       </c>
       <c r="Y30" s="8">
         <v>24</v>
       </c>
       <c r="Z30" s="8">
         <v>22</v>
       </c>
       <c r="AA30" s="8">
         <v>16</v>
       </c>
       <c r="AB30" s="12">
         <v>25</v>
       </c>
       <c r="AC30" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>4</v>
       </c>
       <c r="C31" s="12">
         <v>16</v>
       </c>
       <c r="D31" s="12">
         <v>11</v>
       </c>
       <c r="E31" s="12">
         <v>3</v>
       </c>
       <c r="F31" s="12">
         <v>6</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>9</v>
       </c>
       <c r="I31" s="12">
@@ -3230,84 +3344,88 @@
       </c>
       <c r="V31" s="12">
         <v>4</v>
       </c>
       <c r="W31" s="12">
         <v>11</v>
       </c>
       <c r="X31" s="8">
         <v>3</v>
       </c>
       <c r="Y31" s="8">
         <v>7</v>
       </c>
       <c r="Z31" s="8">
         <v>7</v>
       </c>
       <c r="AA31" s="8">
         <v>0</v>
       </c>
       <c r="AB31" s="12">
         <v>13</v>
       </c>
       <c r="AC31" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="8"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>13</v>
       </c>
       <c r="D33" s="12">
         <v>1</v>
       </c>
       <c r="E33" s="12">
         <v>13</v>
       </c>
       <c r="F33" s="12">
         <v>2</v>
       </c>
       <c r="G33" s="12">
         <v>2</v>
       </c>
       <c r="H33" s="12">
         <v>1</v>
       </c>
       <c r="I33" s="12">
@@ -3351,52 +3469,55 @@
       </c>
       <c r="V33" s="12">
         <v>2</v>
       </c>
       <c r="W33" s="12">
         <v>11</v>
       </c>
       <c r="X33" s="8">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>6</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>5</v>
       </c>
       <c r="AB33" s="12">
         <v>9</v>
       </c>
       <c r="AC33" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>1</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -3440,83 +3561,89 @@
       </c>
       <c r="V34" s="12">
         <v>0</v>
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="19"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
-      <c r="AB35" s="12"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="29"/>
+      <c r="AB35" s="28"/>
+      <c r="AC35" s="28"/>
+      <c r="AD35" s="37"/>
+    </row>
+    <row r="36" spans="1:30" s="2" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="8">
         <v>2</v>
       </c>
       <c r="C36" s="12">
         <v>5</v>
       </c>
       <c r="D36" s="12">
         <v>6</v>
       </c>
       <c r="E36" s="12">
         <v>5</v>
       </c>
       <c r="F36" s="12">
         <v>1</v>
       </c>
       <c r="G36" s="12">
         <v>3</v>
       </c>
       <c r="H36" s="12">
         <v>0</v>
       </c>
       <c r="I36" s="12">
@@ -3560,83 +3687,87 @@
       </c>
       <c r="V36" s="12">
         <v>5</v>
       </c>
       <c r="W36" s="12">
         <v>8</v>
       </c>
       <c r="X36" s="8">
         <v>4</v>
       </c>
       <c r="Y36" s="8">
         <v>6</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>3</v>
       </c>
       <c r="AB36" s="12">
         <v>1</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="8"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="12">
         <v>0</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" s="12">
         <v>3</v>
       </c>
       <c r="F38" s="12">
         <v>0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>0</v>
       </c>
       <c r="I38" s="12">
@@ -3680,52 +3811,55 @@
       </c>
       <c r="V38" s="12">
         <v>0</v>
       </c>
       <c r="W38" s="12">
         <v>1</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>1</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="12">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -3769,52 +3903,55 @@
       </c>
       <c r="V39" s="12">
         <v>0</v>
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="12">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>0</v>
       </c>
       <c r="C40" s="12">
         <v>1</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>0</v>
       </c>
       <c r="G40" s="12">
         <v>1</v>
       </c>
       <c r="H40" s="12">
         <v>0</v>
       </c>
       <c r="I40" s="12">
@@ -3858,52 +3995,55 @@
       </c>
       <c r="V40" s="12">
         <v>0</v>
       </c>
       <c r="W40" s="12">
         <v>4</v>
       </c>
       <c r="X40" s="12">
         <v>2</v>
       </c>
       <c r="Y40" s="12">
         <v>3</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>1</v>
       </c>
       <c r="AC40" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="8">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -3947,52 +4087,55 @@
       </c>
       <c r="V41" s="12">
         <v>0</v>
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="12">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>0</v>
       </c>
       <c r="C42" s="12">
         <v>1</v>
       </c>
       <c r="D42" s="12">
         <v>0</v>
       </c>
       <c r="E42" s="8">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>1</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <v>0</v>
       </c>
       <c r="I42" s="12">
@@ -4036,52 +4179,55 @@
       </c>
       <c r="V42" s="12">
         <v>0</v>
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="12">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>0</v>
       </c>
       <c r="C43" s="12">
         <v>3</v>
       </c>
       <c r="D43" s="12">
         <v>1</v>
       </c>
       <c r="E43" s="12">
         <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>2</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -4125,52 +4271,55 @@
       </c>
       <c r="V43" s="12">
         <v>5</v>
       </c>
       <c r="W43" s="12">
         <v>0</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="12">
         <v>3</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>2</v>
       </c>
       <c r="AB43" s="12">
         <v>0</v>
       </c>
       <c r="AC43" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>0</v>
       </c>
       <c r="C44" s="14">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -4214,177 +4363,187 @@
       </c>
       <c r="V44" s="14">
         <v>0</v>
       </c>
       <c r="W44" s="14">
         <v>2</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="S45" s="12"/>
     </row>
-    <row r="46" spans="1:29">
+    <row r="46" spans="1:30">
       <c r="S46" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC79"/>
+  <dimension ref="A2:AK79"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="11" customWidth="1"/>
     <col min="2" max="25" width="7.85546875" style="11" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:37">
       <c r="A2" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
     </row>
-    <row r="5" spans="1:29" s="4" customFormat="1">
+    <row r="5" spans="1:37" s="4" customFormat="1">
       <c r="A5" s="3"/>
       <c r="C5" s="22"/>
       <c r="G5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="25"/>
       <c r="M5" s="1"/>
       <c r="O5" s="22"/>
       <c r="S5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="25"/>
-      <c r="Z5" s="23"/>
-[...1 lines deleted...]
-      <c r="AC5" s="22" t="s">
+      <c r="AC5" s="22"/>
+      <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
-[...1 lines deleted...]
-      <c r="B6" s="34">
+    <row r="6" spans="1:37">
+      <c r="A6" s="33"/>
+      <c r="B6" s="31">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="31">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="31">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...4 lines deleted...]
-      <c r="A7" s="37"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="34"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -4413,94 +4572,122 @@
       </c>
       <c r="R7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="T7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="31" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:29">
+      <c r="AC7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
-      <c r="AC8" s="2"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:29">
+      <c r="Z8" s="30"/>
+      <c r="AA8" s="30"/>
+      <c r="AB8" s="30"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="30"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>99</v>
       </c>
       <c r="C9" s="12">
         <v>66</v>
       </c>
       <c r="D9" s="12">
         <v>67</v>
       </c>
       <c r="E9" s="12">
         <v>101</v>
       </c>
       <c r="F9" s="12">
         <v>121</v>
       </c>
       <c r="G9" s="12">
         <v>199</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
       </c>
       <c r="I9" s="12">
@@ -4544,52 +4731,55 @@
       </c>
       <c r="V9" s="12">
         <v>121</v>
       </c>
       <c r="W9" s="12">
         <v>87</v>
       </c>
       <c r="X9" s="8">
         <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>98</v>
       </c>
       <c r="Z9" s="8">
         <v>35</v>
       </c>
       <c r="AA9" s="8">
         <v>47</v>
       </c>
       <c r="AB9" s="12">
         <v>61</v>
       </c>
       <c r="AC9" s="12">
         <v>40</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>52</v>
       </c>
       <c r="C10" s="12">
         <v>36</v>
       </c>
       <c r="D10" s="12">
         <v>36</v>
       </c>
       <c r="E10" s="12">
         <v>37</v>
       </c>
       <c r="F10" s="12">
         <v>71</v>
       </c>
       <c r="G10" s="12">
         <v>94</v>
       </c>
       <c r="H10" s="12">
         <v>55</v>
       </c>
       <c r="I10" s="12">
@@ -4633,52 +4823,55 @@
       </c>
       <c r="V10" s="12">
         <v>63</v>
       </c>
       <c r="W10" s="12">
         <v>35</v>
       </c>
       <c r="X10" s="8">
         <v>33</v>
       </c>
       <c r="Y10" s="8">
         <v>60</v>
       </c>
       <c r="Z10" s="8">
         <v>25</v>
       </c>
       <c r="AA10" s="8">
         <v>15</v>
       </c>
       <c r="AB10" s="12">
         <v>36</v>
       </c>
       <c r="AC10" s="12">
         <v>16</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>5</v>
       </c>
       <c r="C11" s="12">
         <v>1</v>
       </c>
       <c r="D11" s="12">
         <v>1</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>11</v>
       </c>
       <c r="H11" s="12">
         <v>2</v>
       </c>
       <c r="I11" s="12">
@@ -4722,52 +4915,55 @@
       </c>
       <c r="V11" s="12">
         <v>3</v>
       </c>
       <c r="W11" s="12">
         <v>1</v>
       </c>
       <c r="X11" s="8">
         <v>1</v>
       </c>
       <c r="Y11" s="8">
         <v>2</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="8">
         <v>0</v>
       </c>
       <c r="AB11" s="12">
         <v>0</v>
       </c>
       <c r="AC11" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>2</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>2</v>
       </c>
       <c r="I12" s="12">
@@ -4811,52 +5007,55 @@
       </c>
       <c r="V12" s="12">
         <v>1</v>
       </c>
       <c r="W12" s="12">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="8">
         <v>0</v>
       </c>
       <c r="AB12" s="12">
         <v>1</v>
       </c>
       <c r="AC12" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>11</v>
       </c>
       <c r="E13" s="12">
         <v>23</v>
       </c>
       <c r="F13" s="12">
         <v>3</v>
       </c>
       <c r="G13" s="12">
         <v>15</v>
       </c>
       <c r="H13" s="12">
         <v>13</v>
       </c>
       <c r="I13" s="12">
@@ -4900,52 +5099,55 @@
       </c>
       <c r="V13" s="12">
         <v>0</v>
       </c>
       <c r="W13" s="12">
         <v>9</v>
       </c>
       <c r="X13" s="8">
         <v>5</v>
       </c>
       <c r="Y13" s="8">
         <v>8</v>
       </c>
       <c r="Z13" s="8">
         <v>1</v>
       </c>
       <c r="AA13" s="8">
         <v>10</v>
       </c>
       <c r="AB13" s="12">
         <v>0</v>
       </c>
       <c r="AC13" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>18</v>
       </c>
       <c r="C14" s="12">
         <v>17</v>
       </c>
       <c r="D14" s="12">
         <v>9</v>
       </c>
       <c r="E14" s="12">
         <v>18</v>
       </c>
       <c r="F14" s="12">
         <v>22</v>
       </c>
       <c r="G14" s="12">
         <v>37</v>
       </c>
       <c r="H14" s="12">
         <v>26</v>
       </c>
       <c r="I14" s="12">
@@ -4989,52 +5191,55 @@
       </c>
       <c r="V14" s="12">
         <v>38</v>
       </c>
       <c r="W14" s="12">
         <v>17</v>
       </c>
       <c r="X14" s="8">
         <v>9</v>
       </c>
       <c r="Y14" s="8">
         <v>17</v>
       </c>
       <c r="Z14" s="8">
         <v>5</v>
       </c>
       <c r="AA14" s="8">
         <v>14</v>
       </c>
       <c r="AB14" s="12">
         <v>11</v>
       </c>
       <c r="AC14" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>4</v>
       </c>
       <c r="C15" s="12">
         <v>5</v>
       </c>
       <c r="D15" s="12">
         <v>4</v>
       </c>
       <c r="E15" s="12">
         <v>9</v>
       </c>
       <c r="F15" s="12">
         <v>8</v>
       </c>
       <c r="G15" s="12">
         <v>15</v>
       </c>
       <c r="H15" s="12">
         <v>26</v>
       </c>
       <c r="I15" s="12">
@@ -5078,85 +5283,89 @@
       </c>
       <c r="V15" s="12">
         <v>11</v>
       </c>
       <c r="W15" s="12">
         <v>9</v>
       </c>
       <c r="X15" s="8">
         <v>4</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="8">
         <v>8</v>
       </c>
       <c r="AB15" s="12">
         <v>6</v>
       </c>
       <c r="AC15" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="8"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="12">
         <v>2</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>9</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>5</v>
       </c>
       <c r="I17" s="12">
@@ -5200,52 +5409,55 @@
       </c>
       <c r="V17" s="12">
         <v>1</v>
       </c>
       <c r="W17" s="12">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>3</v>
       </c>
       <c r="Y17" s="8">
         <v>2</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>0</v>
       </c>
       <c r="AB17" s="12">
         <v>4</v>
       </c>
       <c r="AC17" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -5289,52 +5501,55 @@
       </c>
       <c r="V18" s="12">
         <v>4</v>
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>2</v>
       </c>
       <c r="C19" s="12">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>4</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>3</v>
       </c>
       <c r="G19" s="12">
         <v>6</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="12">
@@ -5378,52 +5593,55 @@
       </c>
       <c r="V19" s="12">
         <v>0</v>
       </c>
       <c r="W19" s="12">
         <v>2</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>0</v>
       </c>
       <c r="AC19" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -5467,52 +5685,55 @@
       </c>
       <c r="V20" s="12">
         <v>0</v>
       </c>
       <c r="W20" s="12">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12">
         <v>2</v>
       </c>
       <c r="F21" s="12">
         <v>4</v>
       </c>
       <c r="G21" s="12">
         <v>6</v>
       </c>
       <c r="H21" s="12">
         <v>1</v>
       </c>
       <c r="I21" s="12">
@@ -5556,52 +5777,55 @@
       </c>
       <c r="V21" s="12">
         <v>0</v>
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>1</v>
       </c>
       <c r="C22" s="12">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>0</v>
       </c>
       <c r="E22" s="12">
         <v>1</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>2</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -5645,52 +5869,55 @@
       </c>
       <c r="V22" s="12">
         <v>0</v>
       </c>
       <c r="W22" s="12">
         <v>2</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>2</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>0</v>
       </c>
       <c r="AB22" s="12">
         <v>3</v>
       </c>
       <c r="AC22" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="8">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>1</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -5734,83 +5961,89 @@
       </c>
       <c r="V23" s="12">
         <v>0</v>
       </c>
       <c r="W23" s="12">
         <v>3</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="28"/>
       <c r="T24" s="28"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
-      <c r="AB24" s="12"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="Z24" s="30"/>
+      <c r="AA24" s="30"/>
+      <c r="AB24" s="28"/>
+      <c r="AC24" s="28"/>
+      <c r="AD24" s="37"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8">
         <v>88</v>
       </c>
       <c r="C25" s="12">
         <v>62</v>
       </c>
       <c r="D25" s="12">
         <v>62</v>
       </c>
       <c r="E25" s="12">
         <v>98</v>
       </c>
       <c r="F25" s="12">
         <v>112</v>
       </c>
       <c r="G25" s="12">
         <v>185</v>
       </c>
       <c r="H25" s="12">
         <v>128</v>
       </c>
       <c r="I25" s="12">
@@ -5854,52 +6087,55 @@
       </c>
       <c r="V25" s="12">
         <v>117</v>
       </c>
       <c r="W25" s="12">
         <v>73</v>
       </c>
       <c r="X25" s="8">
         <v>54</v>
       </c>
       <c r="Y25" s="8">
         <v>96</v>
       </c>
       <c r="Z25" s="8">
         <v>35</v>
       </c>
       <c r="AA25" s="8">
         <v>47</v>
       </c>
       <c r="AB25" s="12">
         <v>58</v>
       </c>
       <c r="AC25" s="12">
         <v>37</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>52</v>
       </c>
       <c r="C26" s="12">
         <v>36</v>
       </c>
       <c r="D26" s="12">
         <v>36</v>
       </c>
       <c r="E26" s="12">
         <v>37</v>
       </c>
       <c r="F26" s="12">
         <v>71</v>
       </c>
       <c r="G26" s="12">
         <v>94</v>
       </c>
       <c r="H26" s="12">
         <v>55</v>
       </c>
       <c r="I26" s="12">
@@ -5943,52 +6179,55 @@
       </c>
       <c r="V26" s="12">
         <v>63</v>
       </c>
       <c r="W26" s="12">
         <v>35</v>
       </c>
       <c r="X26" s="8">
         <v>33</v>
       </c>
       <c r="Y26" s="8">
         <v>60</v>
       </c>
       <c r="Z26" s="8">
         <v>25</v>
       </c>
       <c r="AA26" s="8">
         <v>15</v>
       </c>
       <c r="AB26" s="12">
         <v>36</v>
       </c>
       <c r="AC26" s="12">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="12">
         <v>1</v>
       </c>
       <c r="D27" s="12">
         <v>1</v>
       </c>
       <c r="E27" s="12">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>8</v>
       </c>
       <c r="G27" s="12">
         <v>11</v>
       </c>
       <c r="H27" s="12">
         <v>2</v>
       </c>
       <c r="I27" s="12">
@@ -6032,52 +6271,55 @@
       </c>
       <c r="V27" s="12">
         <v>3</v>
       </c>
       <c r="W27" s="12">
         <v>1</v>
       </c>
       <c r="X27" s="8">
         <v>1</v>
       </c>
       <c r="Y27" s="8">
         <v>2</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="8">
         <v>0</v>
       </c>
       <c r="AB27" s="12">
         <v>0</v>
       </c>
       <c r="AC27" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>2</v>
       </c>
       <c r="I28" s="12">
@@ -6121,52 +6363,55 @@
       </c>
       <c r="V28" s="12">
         <v>1</v>
       </c>
       <c r="W28" s="12">
         <v>0</v>
       </c>
       <c r="X28" s="8">
         <v>0</v>
       </c>
       <c r="Y28" s="8">
         <v>0</v>
       </c>
       <c r="Z28" s="8">
         <v>0</v>
       </c>
       <c r="AA28" s="8">
         <v>0</v>
       </c>
       <c r="AB28" s="12">
         <v>1</v>
       </c>
       <c r="AC28" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8">
         <v>9</v>
       </c>
       <c r="C29" s="12">
         <v>2</v>
       </c>
       <c r="D29" s="12">
         <v>11</v>
       </c>
       <c r="E29" s="12">
         <v>23</v>
       </c>
       <c r="F29" s="12">
         <v>3</v>
       </c>
       <c r="G29" s="12">
         <v>15</v>
       </c>
       <c r="H29" s="12">
         <v>13</v>
       </c>
       <c r="I29" s="12">
@@ -6210,52 +6455,55 @@
       </c>
       <c r="V29" s="12">
         <v>0</v>
       </c>
       <c r="W29" s="12">
         <v>9</v>
       </c>
       <c r="X29" s="8">
         <v>5</v>
       </c>
       <c r="Y29" s="8">
         <v>8</v>
       </c>
       <c r="Z29" s="8">
         <v>1</v>
       </c>
       <c r="AA29" s="8">
         <v>10</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
       <c r="AC29" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>18</v>
       </c>
       <c r="C30" s="12">
         <v>17</v>
       </c>
       <c r="D30" s="12">
         <v>9</v>
       </c>
       <c r="E30" s="12">
         <v>18</v>
       </c>
       <c r="F30" s="12">
         <v>22</v>
       </c>
       <c r="G30" s="12">
         <v>37</v>
       </c>
       <c r="H30" s="12">
         <v>26</v>
       </c>
       <c r="I30" s="12">
@@ -6299,52 +6547,55 @@
       </c>
       <c r="V30" s="12">
         <v>38</v>
       </c>
       <c r="W30" s="12">
         <v>17</v>
       </c>
       <c r="X30" s="8">
         <v>9</v>
       </c>
       <c r="Y30" s="8">
         <v>17</v>
       </c>
       <c r="Z30" s="8">
         <v>5</v>
       </c>
       <c r="AA30" s="8">
         <v>14</v>
       </c>
       <c r="AB30" s="12">
         <v>11</v>
       </c>
       <c r="AC30" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>4</v>
       </c>
       <c r="C31" s="12">
         <v>5</v>
       </c>
       <c r="D31" s="12">
         <v>4</v>
       </c>
       <c r="E31" s="12">
         <v>9</v>
       </c>
       <c r="F31" s="12">
         <v>8</v>
       </c>
       <c r="G31" s="12">
         <v>15</v>
       </c>
       <c r="H31" s="12">
         <v>26</v>
       </c>
       <c r="I31" s="12">
@@ -6388,85 +6639,89 @@
       </c>
       <c r="V31" s="12">
         <v>11</v>
       </c>
       <c r="W31" s="12">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>4</v>
       </c>
       <c r="Y31" s="8">
         <v>7</v>
       </c>
       <c r="Z31" s="8">
         <v>0</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="12">
         <v>6</v>
       </c>
       <c r="AC31" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="8"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>0</v>
       </c>
       <c r="C33" s="12">
         <v>1</v>
       </c>
       <c r="D33" s="12">
         <v>1</v>
       </c>
       <c r="E33" s="12">
         <v>9</v>
       </c>
       <c r="F33" s="12">
         <v>0</v>
       </c>
       <c r="G33" s="12">
         <v>13</v>
       </c>
       <c r="H33" s="12">
         <v>4</v>
       </c>
       <c r="I33" s="12">
@@ -6510,52 +6765,55 @@
       </c>
       <c r="V33" s="12">
         <v>1</v>
       </c>
       <c r="W33" s="12">
         <v>2</v>
       </c>
       <c r="X33" s="8">
         <v>2</v>
       </c>
       <c r="Y33" s="8">
         <v>2</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>0</v>
       </c>
       <c r="AB33" s="12">
         <v>4</v>
       </c>
       <c r="AC33" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -6599,83 +6857,89 @@
       </c>
       <c r="V34" s="12">
         <v>0</v>
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="18"/>
       <c r="Y35" s="18"/>
-      <c r="AB35" s="12"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:29" s="15" customFormat="1">
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
+      <c r="AB35" s="28"/>
+      <c r="AC35" s="28"/>
+      <c r="AD35" s="37"/>
+    </row>
+    <row r="36" spans="1:30" s="15" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="8">
         <v>11</v>
       </c>
       <c r="C36" s="12">
         <v>4</v>
       </c>
       <c r="D36" s="12">
         <v>5</v>
       </c>
       <c r="E36" s="12">
         <v>3</v>
       </c>
       <c r="F36" s="12">
         <v>9</v>
       </c>
       <c r="G36" s="12">
         <v>14</v>
       </c>
       <c r="H36" s="12">
         <v>3</v>
       </c>
       <c r="I36" s="12">
@@ -6719,85 +6983,89 @@
       </c>
       <c r="V36" s="12">
         <v>4</v>
       </c>
       <c r="W36" s="12">
         <v>14</v>
       </c>
       <c r="X36" s="12">
         <v>1</v>
       </c>
       <c r="Y36" s="12">
         <v>2</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>0</v>
       </c>
       <c r="AB36" s="12">
         <v>3</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="8"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>1</v>
       </c>
       <c r="I38" s="12">
@@ -6841,52 +7109,55 @@
       </c>
       <c r="V38" s="12">
         <v>0</v>
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>1</v>
       </c>
       <c r="Y38" s="12">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>0</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="8">
         <v>0</v>
       </c>
       <c r="D39" s="12">
         <v>0</v>
       </c>
       <c r="E39" s="12">
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -6930,52 +7201,55 @@
       </c>
       <c r="V39" s="12">
         <v>4</v>
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="12">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>2</v>
       </c>
       <c r="C40" s="8">
         <v>0</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="8">
         <v>0</v>
       </c>
       <c r="F40" s="8">
         <v>3</v>
       </c>
       <c r="G40" s="12">
         <v>6</v>
       </c>
       <c r="H40" s="12">
         <v>1</v>
       </c>
       <c r="I40" s="12">
@@ -7019,52 +7293,55 @@
       </c>
       <c r="V40" s="12">
         <v>0</v>
       </c>
       <c r="W40" s="12">
         <v>2</v>
       </c>
       <c r="X40" s="12">
         <v>0</v>
       </c>
       <c r="Y40" s="12">
         <v>0</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>0</v>
       </c>
       <c r="AC40" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="8">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="12">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -7108,52 +7385,55 @@
       </c>
       <c r="V41" s="12">
         <v>0</v>
       </c>
       <c r="W41" s="12">
         <v>0</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="12">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>4</v>
       </c>
       <c r="C42" s="8">
         <v>0</v>
       </c>
       <c r="D42" s="12">
         <v>1</v>
       </c>
       <c r="E42" s="12">
         <v>2</v>
       </c>
       <c r="F42" s="12">
         <v>4</v>
       </c>
       <c r="G42" s="12">
         <v>6</v>
       </c>
       <c r="H42" s="12">
         <v>1</v>
       </c>
       <c r="I42" s="12">
@@ -7197,52 +7477,55 @@
       </c>
       <c r="V42" s="12">
         <v>0</v>
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="12">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>1</v>
       </c>
       <c r="C43" s="8">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>0</v>
       </c>
       <c r="E43" s="12">
         <v>1</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>2</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -7286,52 +7569,55 @@
       </c>
       <c r="V43" s="12">
         <v>0</v>
       </c>
       <c r="W43" s="12">
         <v>2</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="12">
         <v>2</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>0</v>
       </c>
       <c r="AB43" s="12">
         <v>3</v>
       </c>
       <c r="AC43" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>1</v>
       </c>
       <c r="C44" s="14">
         <v>1</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -7375,65 +7661,68 @@
       </c>
       <c r="V44" s="14">
         <v>0</v>
       </c>
       <c r="W44" s="14">
         <v>3</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="C45" s="16"/>
       <c r="H45" s="16"/>
       <c r="L45" s="12"/>
       <c r="S45" s="12"/>
     </row>
-    <row r="46" spans="1:29">
+    <row r="46" spans="1:30">
       <c r="L46" s="12"/>
       <c r="S46" s="15"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="L47" s="12"/>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="L48" s="12"/>
     </row>
     <row r="49" spans="12:12">
       <c r="L49" s="12"/>
     </row>
     <row r="50" spans="12:12">
       <c r="L50" s="12"/>
     </row>
     <row r="51" spans="12:12">
       <c r="L51" s="12"/>
     </row>
     <row r="52" spans="12:12">
       <c r="L52" s="12"/>
     </row>
     <row r="53" spans="12:12">
       <c r="L53" s="12"/>
     </row>
     <row r="54" spans="12:12">
       <c r="L54" s="12"/>
     </row>
     <row r="55" spans="12:12">
       <c r="L55" s="12"/>
     </row>
     <row r="56" spans="12:12">
       <c r="L56" s="12"/>
@@ -7490,168 +7779,186 @@
       <c r="L73" s="12"/>
     </row>
     <row r="74" spans="12:12">
       <c r="L74" s="12"/>
     </row>
     <row r="75" spans="12:12">
       <c r="L75" s="12"/>
     </row>
     <row r="76" spans="12:12">
       <c r="L76" s="12"/>
     </row>
     <row r="77" spans="12:12">
       <c r="L77" s="12"/>
     </row>
     <row r="78" spans="12:12">
       <c r="L78" s="12"/>
     </row>
     <row r="79" spans="12:12">
       <c r="L79" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="25" width="8" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:37">
       <c r="A2" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
     </row>
-    <row r="5" spans="1:29" s="1" customFormat="1">
+    <row r="5" spans="1:37" s="1" customFormat="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="22"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="23"/>
       <c r="H5" s="4"/>
       <c r="I5" s="23"/>
       <c r="L5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="22"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="23"/>
       <c r="T5" s="4"/>
       <c r="U5" s="23"/>
       <c r="X5" s="25"/>
-      <c r="Z5" s="32"/>
-      <c r="AC5" s="22" t="s">
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
+      <c r="AG5" s="4"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+      <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
-[...1 lines deleted...]
-      <c r="B6" s="34">
+    <row r="6" spans="1:37">
+      <c r="A6" s="33"/>
+      <c r="B6" s="31">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="31">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="31">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...4 lines deleted...]
-      <c r="A7" s="37"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="34"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -7680,93 +7987,122 @@
       </c>
       <c r="R7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="T7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="33" t="s">
+      <c r="AC7" s="6" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>-81</v>
       </c>
       <c r="C9" s="12">
         <v>65</v>
       </c>
       <c r="D9" s="12">
         <v>25</v>
       </c>
       <c r="E9" s="12">
         <v>13</v>
       </c>
       <c r="F9" s="12">
         <v>-49</v>
       </c>
       <c r="G9" s="12">
         <v>-135</v>
       </c>
       <c r="H9" s="12">
         <v>-83</v>
       </c>
       <c r="I9" s="12">
@@ -7810,52 +8146,55 @@
       </c>
       <c r="V9" s="12">
         <v>-78</v>
       </c>
       <c r="W9" s="12">
         <v>30</v>
       </c>
       <c r="X9" s="8">
         <v>77</v>
       </c>
       <c r="Y9" s="8">
         <v>35</v>
       </c>
       <c r="Z9" s="8">
         <v>73</v>
       </c>
       <c r="AA9" s="8">
         <v>22</v>
       </c>
       <c r="AB9" s="12">
         <v>52</v>
       </c>
       <c r="AC9" s="12">
         <v>-8</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="8">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>-46</v>
       </c>
       <c r="C10" s="12">
         <v>33</v>
       </c>
       <c r="D10" s="12">
         <v>10</v>
       </c>
       <c r="E10" s="12">
         <v>27</v>
       </c>
       <c r="F10" s="12">
         <v>-37</v>
       </c>
       <c r="G10" s="12">
         <v>-64</v>
       </c>
       <c r="H10" s="12">
         <v>-31</v>
       </c>
       <c r="I10" s="12">
@@ -7899,52 +8238,55 @@
       </c>
       <c r="V10" s="12">
         <v>-39</v>
       </c>
       <c r="W10" s="12">
         <v>32</v>
       </c>
       <c r="X10" s="8">
         <v>52</v>
       </c>
       <c r="Y10" s="8">
         <v>18</v>
       </c>
       <c r="Z10" s="8">
         <v>44</v>
       </c>
       <c r="AA10" s="8">
         <v>19</v>
       </c>
       <c r="AB10" s="12">
         <v>27</v>
       </c>
       <c r="AC10" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="8">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>0</v>
       </c>
       <c r="C11" s="12">
         <v>8</v>
       </c>
       <c r="D11" s="12">
         <v>3</v>
       </c>
       <c r="E11" s="12">
         <v>1</v>
       </c>
       <c r="F11" s="12">
         <v>-6</v>
       </c>
       <c r="G11" s="12">
         <v>-11</v>
       </c>
       <c r="H11" s="12">
         <v>0</v>
       </c>
       <c r="I11" s="12">
@@ -7988,52 +8330,55 @@
       </c>
       <c r="V11" s="12">
         <v>-3</v>
       </c>
       <c r="W11" s="12">
         <v>2</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
         <v>4</v>
       </c>
       <c r="Z11" s="8">
         <v>2</v>
       </c>
       <c r="AA11" s="8">
         <v>3</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
       <c r="AC11" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>-2</v>
       </c>
       <c r="F12" s="12">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>-2</v>
       </c>
       <c r="I12" s="12">
@@ -8077,52 +8422,55 @@
       </c>
       <c r="V12" s="12">
         <v>1</v>
       </c>
       <c r="W12" s="12">
         <v>1</v>
       </c>
       <c r="X12" s="8">
         <v>2</v>
       </c>
       <c r="Y12" s="8">
         <v>1</v>
       </c>
       <c r="Z12" s="8">
         <v>1</v>
       </c>
       <c r="AA12" s="8">
         <v>4</v>
       </c>
       <c r="AB12" s="12">
         <v>-1</v>
       </c>
       <c r="AC12" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="8">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>-9</v>
       </c>
       <c r="C13" s="12">
         <v>-2</v>
       </c>
       <c r="D13" s="12">
         <v>-9</v>
       </c>
       <c r="E13" s="12">
         <v>-15</v>
       </c>
       <c r="F13" s="12">
         <v>-2</v>
       </c>
       <c r="G13" s="12">
         <v>-9</v>
       </c>
       <c r="H13" s="12">
         <v>-9</v>
       </c>
       <c r="I13" s="12">
@@ -8166,52 +8514,55 @@
       </c>
       <c r="V13" s="12">
         <v>1</v>
       </c>
       <c r="W13" s="12">
         <v>-6</v>
       </c>
       <c r="X13" s="8">
         <v>-4</v>
       </c>
       <c r="Y13" s="8">
         <v>-3</v>
       </c>
       <c r="Z13" s="8">
         <v>2</v>
       </c>
       <c r="AA13" s="8">
         <v>-6</v>
       </c>
       <c r="AB13" s="12">
         <v>1</v>
       </c>
       <c r="AC13" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>-18</v>
       </c>
       <c r="C14" s="12">
         <v>2</v>
       </c>
       <c r="D14" s="12">
         <v>13</v>
       </c>
       <c r="E14" s="12">
         <v>2</v>
       </c>
       <c r="F14" s="12">
         <v>2</v>
       </c>
       <c r="G14" s="12">
         <v>-21</v>
       </c>
       <c r="H14" s="12">
         <v>-18</v>
       </c>
       <c r="I14" s="12">
@@ -8255,52 +8606,55 @@
       </c>
       <c r="V14" s="12">
         <v>-33</v>
       </c>
       <c r="W14" s="12">
         <v>-4</v>
       </c>
       <c r="X14" s="8">
         <v>24</v>
       </c>
       <c r="Y14" s="8">
         <v>7</v>
       </c>
       <c r="Z14" s="8">
         <v>17</v>
       </c>
       <c r="AA14" s="8">
         <v>2</v>
       </c>
       <c r="AB14" s="12">
         <v>14</v>
       </c>
       <c r="AC14" s="12">
         <v>-5</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="8">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>11</v>
       </c>
       <c r="D15" s="12">
         <v>7</v>
       </c>
       <c r="E15" s="12">
         <v>-6</v>
       </c>
       <c r="F15" s="12">
         <v>-2</v>
       </c>
       <c r="G15" s="12">
         <v>-8</v>
       </c>
       <c r="H15" s="12">
         <v>-17</v>
       </c>
       <c r="I15" s="12">
@@ -8344,85 +8698,89 @@
       </c>
       <c r="V15" s="12">
         <v>-7</v>
       </c>
       <c r="W15" s="12">
         <v>2</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>7</v>
       </c>
       <c r="AA15" s="8">
         <v>-8</v>
       </c>
       <c r="AB15" s="12">
         <v>7</v>
       </c>
       <c r="AC15" s="12">
         <v>-9</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="8"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>11</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>7</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>-11</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="12">
@@ -8466,52 +8824,55 @@
       </c>
       <c r="V17" s="12">
         <v>1</v>
       </c>
       <c r="W17" s="12">
         <v>3</v>
       </c>
       <c r="X17" s="8">
         <v>2</v>
       </c>
       <c r="Y17" s="8">
         <v>4</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="8">
         <v>6</v>
       </c>
       <c r="AB17" s="12">
         <v>5</v>
       </c>
       <c r="AC17" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="8">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -8555,52 +8916,55 @@
       </c>
       <c r="V18" s="12">
         <v>-4</v>
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>-2</v>
       </c>
       <c r="C19" s="12">
         <v>1</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>2</v>
       </c>
       <c r="F19" s="12">
         <v>-3</v>
       </c>
       <c r="G19" s="12">
         <v>-5</v>
       </c>
       <c r="H19" s="12">
         <v>-1</v>
       </c>
       <c r="I19" s="12">
@@ -8644,52 +9008,55 @@
       </c>
       <c r="V19" s="12">
         <v>0</v>
       </c>
       <c r="W19" s="12">
         <v>2</v>
       </c>
       <c r="X19" s="8">
         <v>2</v>
       </c>
       <c r="Y19" s="8">
         <v>3</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>1</v>
       </c>
       <c r="AC19" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -8733,52 +9100,55 @@
       </c>
       <c r="V20" s="12">
         <v>0</v>
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>-4</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>-1</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>-6</v>
       </c>
       <c r="H21" s="12">
         <v>-1</v>
       </c>
       <c r="I21" s="12">
@@ -8822,52 +9192,55 @@
       </c>
       <c r="V21" s="12">
         <v>0</v>
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>-1</v>
       </c>
       <c r="C22" s="12">
         <v>1</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>-1</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -8911,52 +9284,55 @@
       </c>
       <c r="V22" s="12">
         <v>5</v>
       </c>
       <c r="W22" s="12">
         <v>-2</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>1</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>2</v>
       </c>
       <c r="AB22" s="12">
         <v>-3</v>
       </c>
       <c r="AC22" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>-1</v>
       </c>
       <c r="C23" s="12">
         <v>-1</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -9000,83 +9376,89 @@
       </c>
       <c r="V23" s="12">
         <v>0</v>
       </c>
       <c r="W23" s="12">
         <v>-1</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="28"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="19"/>
-      <c r="Y24" s="8"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="Y24" s="36"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="28"/>
+      <c r="AC24" s="28"/>
+      <c r="AD24" s="37"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="12">
         <v>-72</v>
       </c>
       <c r="C25" s="12">
         <v>64</v>
       </c>
       <c r="D25" s="12">
         <v>24</v>
       </c>
       <c r="E25" s="12">
         <v>11</v>
       </c>
       <c r="F25" s="12">
         <v>-41</v>
       </c>
       <c r="G25" s="12">
         <v>-124</v>
       </c>
       <c r="H25" s="12">
         <v>-80</v>
       </c>
       <c r="I25" s="12">
@@ -9120,52 +9502,55 @@
       </c>
       <c r="V25" s="12">
         <v>-79</v>
       </c>
       <c r="W25" s="12">
         <v>36</v>
       </c>
       <c r="X25" s="8">
         <v>74</v>
       </c>
       <c r="Y25" s="8">
         <v>31</v>
       </c>
       <c r="Z25" s="8">
         <v>73</v>
       </c>
       <c r="AA25" s="8">
         <v>19</v>
       </c>
       <c r="AB25" s="12">
         <v>54</v>
       </c>
       <c r="AC25" s="12">
         <v>-8</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="8">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12">
         <v>-46</v>
       </c>
       <c r="C26" s="12">
         <v>33</v>
       </c>
       <c r="D26" s="12">
         <v>10</v>
       </c>
       <c r="E26" s="12">
         <v>27</v>
       </c>
       <c r="F26" s="12">
         <v>-37</v>
       </c>
       <c r="G26" s="12">
         <v>-64</v>
       </c>
       <c r="H26" s="12">
         <v>-31</v>
       </c>
       <c r="I26" s="12">
@@ -9209,52 +9594,55 @@
       </c>
       <c r="V26" s="12">
         <v>-39</v>
       </c>
       <c r="W26" s="12">
         <v>32</v>
       </c>
       <c r="X26" s="8">
         <v>52</v>
       </c>
       <c r="Y26" s="8">
         <v>18</v>
       </c>
       <c r="Z26" s="8">
         <v>44</v>
       </c>
       <c r="AA26" s="8">
         <v>19</v>
       </c>
       <c r="AB26" s="12">
         <v>27</v>
       </c>
       <c r="AC26" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="8">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>8</v>
       </c>
       <c r="D27" s="12">
         <v>3</v>
       </c>
       <c r="E27" s="12">
         <v>1</v>
       </c>
       <c r="F27" s="12">
         <v>-6</v>
       </c>
       <c r="G27" s="12">
         <v>-11</v>
       </c>
       <c r="H27" s="12">
         <v>0</v>
       </c>
       <c r="I27" s="12">
@@ -9298,52 +9686,55 @@
       </c>
       <c r="V27" s="12">
         <v>-3</v>
       </c>
       <c r="W27" s="12">
         <v>2</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>2</v>
       </c>
       <c r="AA27" s="8">
         <v>3</v>
       </c>
       <c r="AB27" s="12">
         <v>1</v>
       </c>
       <c r="AC27" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="12">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>-2</v>
       </c>
       <c r="F28" s="12">
         <v>1</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>-2</v>
       </c>
       <c r="I28" s="12">
@@ -9387,52 +9778,55 @@
       </c>
       <c r="V28" s="12">
         <v>1</v>
       </c>
       <c r="W28" s="12">
         <v>1</v>
       </c>
       <c r="X28" s="8">
         <v>2</v>
       </c>
       <c r="Y28" s="8">
         <v>1</v>
       </c>
       <c r="Z28" s="8">
         <v>1</v>
       </c>
       <c r="AA28" s="8">
         <v>4</v>
       </c>
       <c r="AB28" s="12">
         <v>-1</v>
       </c>
       <c r="AC28" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="8">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12">
         <v>-9</v>
       </c>
       <c r="C29" s="12">
         <v>-2</v>
       </c>
       <c r="D29" s="12">
         <v>-9</v>
       </c>
       <c r="E29" s="12">
         <v>-15</v>
       </c>
       <c r="F29" s="12">
         <v>-2</v>
       </c>
       <c r="G29" s="12">
         <v>-9</v>
       </c>
       <c r="H29" s="12">
         <v>-9</v>
       </c>
       <c r="I29" s="12">
@@ -9476,52 +9870,55 @@
       </c>
       <c r="V29" s="12">
         <v>1</v>
       </c>
       <c r="W29" s="12">
         <v>-6</v>
       </c>
       <c r="X29" s="8">
         <v>-4</v>
       </c>
       <c r="Y29" s="8">
         <v>-3</v>
       </c>
       <c r="Z29" s="8">
         <v>2</v>
       </c>
       <c r="AA29" s="8">
         <v>-6</v>
       </c>
       <c r="AB29" s="12">
         <v>1</v>
       </c>
       <c r="AC29" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12">
         <v>-18</v>
       </c>
       <c r="C30" s="12">
         <v>2</v>
       </c>
       <c r="D30" s="12">
         <v>13</v>
       </c>
       <c r="E30" s="12">
         <v>2</v>
       </c>
       <c r="F30" s="12">
         <v>2</v>
       </c>
       <c r="G30" s="12">
         <v>-21</v>
       </c>
       <c r="H30" s="12">
         <v>-18</v>
       </c>
       <c r="I30" s="12">
@@ -9565,52 +9962,55 @@
       </c>
       <c r="V30" s="12">
         <v>-33</v>
       </c>
       <c r="W30" s="12">
         <v>-4</v>
       </c>
       <c r="X30" s="8">
         <v>24</v>
       </c>
       <c r="Y30" s="8">
         <v>7</v>
       </c>
       <c r="Z30" s="8">
         <v>17</v>
       </c>
       <c r="AA30" s="8">
         <v>2</v>
       </c>
       <c r="AB30" s="12">
         <v>14</v>
       </c>
       <c r="AC30" s="12">
         <v>-5</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="8">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="12">
         <v>0</v>
       </c>
       <c r="C31" s="12">
         <v>11</v>
       </c>
       <c r="D31" s="12">
         <v>7</v>
       </c>
       <c r="E31" s="12">
         <v>-6</v>
       </c>
       <c r="F31" s="12">
         <v>-2</v>
       </c>
       <c r="G31" s="12">
         <v>-8</v>
       </c>
       <c r="H31" s="12">
         <v>-17</v>
       </c>
       <c r="I31" s="12">
@@ -9654,85 +10054,89 @@
       </c>
       <c r="V31" s="12">
         <v>-7</v>
       </c>
       <c r="W31" s="12">
         <v>2</v>
       </c>
       <c r="X31" s="8">
         <v>-1</v>
       </c>
       <c r="Y31" s="8">
         <v>0</v>
       </c>
       <c r="Z31" s="8">
         <v>7</v>
       </c>
       <c r="AA31" s="8">
         <v>-8</v>
       </c>
       <c r="AB31" s="12">
         <v>7</v>
       </c>
       <c r="AC31" s="12">
         <v>-9</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="8"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>12</v>
       </c>
       <c r="D33" s="12">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>4</v>
       </c>
       <c r="F33" s="12">
         <v>2</v>
       </c>
       <c r="G33" s="12">
         <v>-11</v>
       </c>
       <c r="H33" s="12">
         <v>-3</v>
       </c>
       <c r="I33" s="12">
@@ -9776,52 +10180,55 @@
       </c>
       <c r="V33" s="12">
         <v>1</v>
       </c>
       <c r="W33" s="12">
         <v>9</v>
       </c>
       <c r="X33" s="8">
         <v>1</v>
       </c>
       <c r="Y33" s="8">
         <v>4</v>
       </c>
       <c r="Z33" s="8">
         <v>0</v>
       </c>
       <c r="AA33" s="8">
         <v>5</v>
       </c>
       <c r="AB33" s="12">
         <v>5</v>
       </c>
       <c r="AC33" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="8">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="12">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>1</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -9865,83 +10272,89 @@
       </c>
       <c r="V34" s="12">
         <v>0</v>
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="19"/>
-      <c r="Y35" s="8"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:29" s="2" customFormat="1">
+      <c r="Y35" s="36"/>
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="29"/>
+      <c r="AB35" s="28"/>
+      <c r="AC35" s="28"/>
+      <c r="AD35" s="37"/>
+    </row>
+    <row r="36" spans="1:30" s="2" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="12">
         <v>-9</v>
       </c>
       <c r="C36" s="12">
         <v>1</v>
       </c>
       <c r="D36" s="12">
         <v>1</v>
       </c>
       <c r="E36" s="12">
         <v>2</v>
       </c>
       <c r="F36" s="12">
         <v>-8</v>
       </c>
       <c r="G36" s="12">
         <v>-11</v>
       </c>
       <c r="H36" s="12">
         <v>-3</v>
       </c>
       <c r="I36" s="12">
@@ -9985,84 +10398,88 @@
       </c>
       <c r="V36" s="12">
         <v>1</v>
       </c>
       <c r="W36" s="12">
         <v>-6</v>
       </c>
       <c r="X36" s="12">
         <v>3</v>
       </c>
       <c r="Y36" s="8">
         <v>4</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>3</v>
       </c>
       <c r="AB36" s="12">
         <v>-2</v>
       </c>
       <c r="AC36" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="8"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>-1</v>
       </c>
       <c r="C38" s="12">
         <v>-1</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" s="12">
         <v>3</v>
       </c>
       <c r="F38" s="12">
         <v>-2</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>-1</v>
       </c>
       <c r="I38" s="12">
@@ -10106,52 +10523,55 @@
       </c>
       <c r="V38" s="12">
         <v>0</v>
       </c>
       <c r="W38" s="12">
         <v>-6</v>
       </c>
       <c r="X38" s="12">
         <v>1</v>
       </c>
       <c r="Y38" s="8">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>1</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -10195,52 +10615,55 @@
       </c>
       <c r="V39" s="12">
         <v>-4</v>
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="8">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>-2</v>
       </c>
       <c r="C40" s="12">
         <v>1</v>
       </c>
       <c r="D40" s="12">
         <v>0</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>-3</v>
       </c>
       <c r="G40" s="12">
         <v>-5</v>
       </c>
       <c r="H40" s="12">
         <v>-1</v>
       </c>
       <c r="I40" s="12">
@@ -10284,52 +10707,55 @@
       </c>
       <c r="V40" s="12">
         <v>0</v>
       </c>
       <c r="W40" s="12">
         <v>2</v>
       </c>
       <c r="X40" s="12">
         <v>2</v>
       </c>
       <c r="Y40" s="8">
         <v>3</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>1</v>
       </c>
       <c r="AC40" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="8">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -10373,52 +10799,55 @@
       </c>
       <c r="V41" s="12">
         <v>0</v>
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="8">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>-4</v>
       </c>
       <c r="C42" s="12">
         <v>1</v>
       </c>
       <c r="D42" s="8">
         <v>-1</v>
       </c>
       <c r="E42" s="8">
         <v>-2</v>
       </c>
       <c r="F42" s="12">
         <v>-3</v>
       </c>
       <c r="G42" s="12">
         <v>-6</v>
       </c>
       <c r="H42" s="12">
         <v>-1</v>
       </c>
       <c r="I42" s="12">
@@ -10462,52 +10891,55 @@
       </c>
       <c r="V42" s="12">
         <v>0</v>
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="8">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>-1</v>
       </c>
       <c r="C43" s="12">
         <v>1</v>
       </c>
       <c r="D43" s="12">
         <v>1</v>
       </c>
       <c r="E43" s="12">
         <v>-1</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -10551,52 +10983,55 @@
       </c>
       <c r="V43" s="12">
         <v>5</v>
       </c>
       <c r="W43" s="12">
         <v>-2</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="8">
         <v>1</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>2</v>
       </c>
       <c r="AB43" s="12">
         <v>-3</v>
       </c>
       <c r="AC43" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>-1</v>
       </c>
       <c r="C44" s="14">
         <v>-1</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -10638,59 +11073,62 @@
       <c r="U44" s="14">
         <v>0</v>
       </c>
       <c r="V44" s="14">
         <v>0</v>
       </c>
       <c r="W44" s="14">
         <v>-1</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>