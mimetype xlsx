--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -123,51 +123,51 @@
     <t>Бухар-Жырауский</t>
   </si>
   <si>
     <t>Каркаралинский</t>
   </si>
   <si>
     <t>Нуринский</t>
   </si>
   <si>
     <t>Осакаровский</t>
   </si>
   <si>
     <t>Шетский</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов Республики Казахстан</t>
   </si>
   <si>
     <t>Число выбывших за пределы Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -214,50 +214,57 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -342,51 +349,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -416,73 +423,76 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -796,132 +806,135 @@
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
     </row>
+    <row r="3" spans="1:139" ht="15.75">
+      <c r="A3" s="35"/>
+    </row>
     <row r="5" spans="1:139" s="1" customFormat="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="22"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="23"/>
       <c r="H5" s="4"/>
       <c r="I5" s="23"/>
       <c r="L5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="22"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="23"/>
       <c r="T5" s="4"/>
       <c r="U5" s="23"/>
       <c r="X5" s="25"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:139">
-      <c r="A6" s="33"/>
-      <c r="B6" s="31">
+      <c r="A6" s="38"/>
+      <c r="B6" s="36">
         <v>2024</v>
       </c>
-      <c r="C6" s="32"/>
-[...10 lines deleted...]
-      <c r="N6" s="31">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36">
         <v>2025</v>
       </c>
-      <c r="O6" s="32"/>
-[...10 lines deleted...]
-      <c r="Z6" s="31">
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="36">
         <v>2026</v>
       </c>
-      <c r="AA6" s="32"/>
-[...9 lines deleted...]
-      <c r="AK6" s="32"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
     </row>
     <row r="7" spans="1:139">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -962,109 +975,109 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="35" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="35" t="s">
+      <c r="AD7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:139">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="29"/>
-      <c r="AA8" s="38"/>
-[...3 lines deleted...]
-      <c r="AE8" s="2"/>
+      <c r="AA8" s="34"/>
+      <c r="AB8" s="34"/>
+      <c r="AC8" s="34"/>
+      <c r="AD8" s="34"/>
+      <c r="AE8" s="34"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
@@ -1221,51 +1234,53 @@
       </c>
       <c r="W9" s="12">
         <v>117</v>
       </c>
       <c r="X9" s="8">
         <v>132</v>
       </c>
       <c r="Y9" s="8">
         <v>133</v>
       </c>
       <c r="Z9" s="8">
         <v>108</v>
       </c>
       <c r="AA9" s="8">
         <v>69</v>
       </c>
       <c r="AB9" s="12">
         <v>113</v>
       </c>
       <c r="AC9" s="12">
         <v>32</v>
       </c>
       <c r="AD9" s="8">
         <v>14</v>
       </c>
-      <c r="AE9" s="2"/>
+      <c r="AE9" s="8">
+        <v>21</v>
+      </c>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
@@ -1422,51 +1437,53 @@
       </c>
       <c r="W10" s="12">
         <v>67</v>
       </c>
       <c r="X10" s="8">
         <v>85</v>
       </c>
       <c r="Y10" s="8">
         <v>78</v>
       </c>
       <c r="Z10" s="8">
         <v>69</v>
       </c>
       <c r="AA10" s="8">
         <v>34</v>
       </c>
       <c r="AB10" s="12">
         <v>63</v>
       </c>
       <c r="AC10" s="12">
         <v>18</v>
       </c>
       <c r="AD10" s="8">
         <v>7</v>
       </c>
-      <c r="AE10" s="2"/>
+      <c r="AE10" s="8">
+        <v>12</v>
+      </c>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
@@ -1623,50 +1640,53 @@
       </c>
       <c r="W11" s="12">
         <v>3</v>
       </c>
       <c r="X11" s="8">
         <v>1</v>
       </c>
       <c r="Y11" s="8">
         <v>6</v>
       </c>
       <c r="Z11" s="8">
         <v>2</v>
       </c>
       <c r="AA11" s="8">
         <v>3</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
       <c r="AC11" s="12">
         <v>2</v>
       </c>
       <c r="AD11" s="8">
         <v>0</v>
       </c>
+      <c r="AE11" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:139">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
@@ -1715,50 +1735,53 @@
       </c>
       <c r="W12" s="12">
         <v>1</v>
       </c>
       <c r="X12" s="8">
         <v>2</v>
       </c>
       <c r="Y12" s="8">
         <v>1</v>
       </c>
       <c r="Z12" s="8">
         <v>1</v>
       </c>
       <c r="AA12" s="8">
         <v>4</v>
       </c>
       <c r="AB12" s="12">
         <v>0</v>
       </c>
       <c r="AC12" s="12">
         <v>1</v>
       </c>
       <c r="AD12" s="8">
         <v>0</v>
       </c>
+      <c r="AE12" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:139">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>0</v>
       </c>
       <c r="D13" s="12">
         <v>2</v>
       </c>
       <c r="E13" s="12">
         <v>8</v>
       </c>
       <c r="F13" s="12">
         <v>1</v>
       </c>
       <c r="G13" s="12">
         <v>6</v>
       </c>
       <c r="H13" s="12">
         <v>4</v>
@@ -1807,50 +1830,53 @@
       </c>
       <c r="W13" s="12">
         <v>3</v>
       </c>
       <c r="X13" s="8">
         <v>1</v>
       </c>
       <c r="Y13" s="8">
         <v>5</v>
       </c>
       <c r="Z13" s="8">
         <v>3</v>
       </c>
       <c r="AA13" s="8">
         <v>4</v>
       </c>
       <c r="AB13" s="12">
         <v>1</v>
       </c>
       <c r="AC13" s="12">
         <v>1</v>
       </c>
       <c r="AD13" s="8">
         <v>2</v>
       </c>
+      <c r="AE13" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:139">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>0</v>
       </c>
       <c r="C14" s="12">
         <v>19</v>
       </c>
       <c r="D14" s="12">
         <v>22</v>
       </c>
       <c r="E14" s="12">
         <v>20</v>
       </c>
       <c r="F14" s="12">
         <v>24</v>
       </c>
       <c r="G14" s="12">
         <v>16</v>
       </c>
       <c r="H14" s="12">
         <v>8</v>
@@ -1899,50 +1925,53 @@
       </c>
       <c r="W14" s="12">
         <v>13</v>
       </c>
       <c r="X14" s="8">
         <v>33</v>
       </c>
       <c r="Y14" s="8">
         <v>24</v>
       </c>
       <c r="Z14" s="8">
         <v>22</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="12">
         <v>25</v>
       </c>
       <c r="AC14" s="12">
         <v>6</v>
       </c>
       <c r="AD14" s="8">
         <v>4</v>
       </c>
+      <c r="AE14" s="8">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:139">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>4</v>
       </c>
       <c r="C15" s="12">
         <v>16</v>
       </c>
       <c r="D15" s="12">
         <v>11</v>
       </c>
       <c r="E15" s="12">
         <v>3</v>
       </c>
       <c r="F15" s="12">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>7</v>
       </c>
       <c r="H15" s="12">
         <v>9</v>
@@ -1990,87 +2019,91 @@
         <v>4</v>
       </c>
       <c r="W15" s="12">
         <v>11</v>
       </c>
       <c r="X15" s="8">
         <v>3</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>7</v>
       </c>
       <c r="AA15" s="8">
         <v>0</v>
       </c>
       <c r="AB15" s="12">
         <v>13</v>
       </c>
       <c r="AC15" s="12">
         <v>0</v>
       </c>
       <c r="AD15" s="8">
         <v>1</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:139">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="8"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="12">
         <v>13</v>
       </c>
       <c r="D17" s="12">
         <v>2</v>
       </c>
       <c r="E17" s="12">
         <v>16</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>2</v>
       </c>
       <c r="H17" s="12">
         <v>1</v>
       </c>
       <c r="I17" s="12">
@@ -2117,52 +2150,55 @@
       </c>
       <c r="W17" s="12">
         <v>12</v>
       </c>
       <c r="X17" s="8">
         <v>5</v>
       </c>
       <c r="Y17" s="8">
         <v>6</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>6</v>
       </c>
       <c r="AB17" s="12">
         <v>9</v>
       </c>
       <c r="AC17" s="12">
         <v>1</v>
       </c>
       <c r="AD17" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -2209,52 +2245,55 @@
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
       <c r="AD18" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>0</v>
       </c>
       <c r="C19" s="12">
         <v>1</v>
       </c>
       <c r="D19" s="12">
         <v>4</v>
       </c>
       <c r="E19" s="12">
         <v>2</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>1</v>
       </c>
       <c r="H19" s="12">
         <v>0</v>
       </c>
       <c r="I19" s="12">
@@ -2301,52 +2340,55 @@
       </c>
       <c r="W19" s="12">
         <v>4</v>
       </c>
       <c r="X19" s="8">
         <v>2</v>
       </c>
       <c r="Y19" s="8">
         <v>3</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>1</v>
       </c>
       <c r="AC19" s="12">
         <v>1</v>
       </c>
       <c r="AD19" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -2393,52 +2435,55 @@
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
       <c r="AD20" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -2485,52 +2530,55 @@
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
       <c r="AD21" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>0</v>
       </c>
       <c r="C22" s="12">
         <v>3</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>0</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>2</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -2577,52 +2625,55 @@
       </c>
       <c r="W22" s="12">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>3</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>2</v>
       </c>
       <c r="AB22" s="12">
         <v>0</v>
       </c>
       <c r="AC22" s="12">
         <v>2</v>
       </c>
       <c r="AD22" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="8">
         <v>0</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -2669,86 +2720,90 @@
       </c>
       <c r="W23" s="12">
         <v>2</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
       <c r="AD23" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="19"/>
       <c r="T24" s="28"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="28"/>
       <c r="AC24" s="28"/>
-      <c r="AD24" s="37"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8">
         <v>16</v>
       </c>
       <c r="C25" s="12">
         <v>126</v>
       </c>
       <c r="D25" s="12">
         <v>86</v>
       </c>
       <c r="E25" s="12">
         <v>109</v>
       </c>
       <c r="F25" s="12">
         <v>71</v>
       </c>
       <c r="G25" s="12">
         <v>61</v>
       </c>
       <c r="H25" s="12">
         <v>48</v>
       </c>
       <c r="I25" s="12">
@@ -2795,52 +2850,55 @@
       </c>
       <c r="W25" s="12">
         <v>109</v>
       </c>
       <c r="X25" s="8">
         <v>128</v>
       </c>
       <c r="Y25" s="8">
         <v>127</v>
       </c>
       <c r="Z25" s="8">
         <v>108</v>
       </c>
       <c r="AA25" s="8">
         <v>66</v>
       </c>
       <c r="AB25" s="12">
         <v>112</v>
       </c>
       <c r="AC25" s="12">
         <v>29</v>
       </c>
       <c r="AD25" s="8">
         <v>14</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="12">
         <v>69</v>
       </c>
       <c r="D26" s="12">
         <v>46</v>
       </c>
       <c r="E26" s="12">
         <v>64</v>
       </c>
       <c r="F26" s="12">
         <v>34</v>
       </c>
       <c r="G26" s="12">
         <v>30</v>
       </c>
       <c r="H26" s="12">
         <v>24</v>
       </c>
       <c r="I26" s="12">
@@ -2887,52 +2945,55 @@
       </c>
       <c r="W26" s="12">
         <v>67</v>
       </c>
       <c r="X26" s="8">
         <v>85</v>
       </c>
       <c r="Y26" s="8">
         <v>78</v>
       </c>
       <c r="Z26" s="8">
         <v>69</v>
       </c>
       <c r="AA26" s="8">
         <v>34</v>
       </c>
       <c r="AB26" s="12">
         <v>63</v>
       </c>
       <c r="AC26" s="12">
         <v>18</v>
       </c>
       <c r="AD26" s="8">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="12">
         <v>9</v>
       </c>
       <c r="D27" s="12">
         <v>4</v>
       </c>
       <c r="E27" s="12">
         <v>1</v>
       </c>
       <c r="F27" s="12">
         <v>2</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <v>2</v>
       </c>
       <c r="I27" s="12">
@@ -2979,52 +3040,55 @@
       </c>
       <c r="W27" s="12">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>1</v>
       </c>
       <c r="Y27" s="8">
         <v>6</v>
       </c>
       <c r="Z27" s="8">
         <v>2</v>
       </c>
       <c r="AA27" s="8">
         <v>3</v>
       </c>
       <c r="AB27" s="12">
         <v>1</v>
       </c>
       <c r="AC27" s="12">
         <v>2</v>
       </c>
       <c r="AD27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>1</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>0</v>
       </c>
       <c r="I28" s="12">
@@ -3071,52 +3135,55 @@
       </c>
       <c r="W28" s="12">
         <v>1</v>
       </c>
       <c r="X28" s="8">
         <v>2</v>
       </c>
       <c r="Y28" s="8">
         <v>1</v>
       </c>
       <c r="Z28" s="8">
         <v>1</v>
       </c>
       <c r="AA28" s="8">
         <v>4</v>
       </c>
       <c r="AB28" s="12">
         <v>0</v>
       </c>
       <c r="AC28" s="12">
         <v>1</v>
       </c>
       <c r="AD28" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8">
         <v>0</v>
       </c>
       <c r="C29" s="12">
         <v>0</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="12">
         <v>8</v>
       </c>
       <c r="F29" s="12">
         <v>1</v>
       </c>
       <c r="G29" s="12">
         <v>6</v>
       </c>
       <c r="H29" s="12">
         <v>4</v>
       </c>
       <c r="I29" s="12">
@@ -3163,52 +3230,55 @@
       </c>
       <c r="W29" s="12">
         <v>3</v>
       </c>
       <c r="X29" s="8">
         <v>1</v>
       </c>
       <c r="Y29" s="8">
         <v>5</v>
       </c>
       <c r="Z29" s="8">
         <v>3</v>
       </c>
       <c r="AA29" s="8">
         <v>4</v>
       </c>
       <c r="AB29" s="12">
         <v>1</v>
       </c>
       <c r="AC29" s="12">
         <v>1</v>
       </c>
       <c r="AD29" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>0</v>
       </c>
       <c r="C30" s="12">
         <v>19</v>
       </c>
       <c r="D30" s="12">
         <v>22</v>
       </c>
       <c r="E30" s="12">
         <v>20</v>
       </c>
       <c r="F30" s="12">
         <v>24</v>
       </c>
       <c r="G30" s="12">
         <v>16</v>
       </c>
       <c r="H30" s="12">
         <v>8</v>
       </c>
       <c r="I30" s="12">
@@ -3255,52 +3325,55 @@
       </c>
       <c r="W30" s="12">
         <v>13</v>
       </c>
       <c r="X30" s="8">
         <v>33</v>
       </c>
       <c r="Y30" s="8">
         <v>24</v>
       </c>
       <c r="Z30" s="8">
         <v>22</v>
       </c>
       <c r="AA30" s="8">
         <v>16</v>
       </c>
       <c r="AB30" s="12">
         <v>25</v>
       </c>
       <c r="AC30" s="12">
         <v>6</v>
       </c>
       <c r="AD30" s="8">
         <v>4</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>4</v>
       </c>
       <c r="C31" s="12">
         <v>16</v>
       </c>
       <c r="D31" s="12">
         <v>11</v>
       </c>
       <c r="E31" s="12">
         <v>3</v>
       </c>
       <c r="F31" s="12">
         <v>6</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>9</v>
       </c>
       <c r="I31" s="12">
@@ -3347,85 +3420,89 @@
       </c>
       <c r="W31" s="12">
         <v>11</v>
       </c>
       <c r="X31" s="8">
         <v>3</v>
       </c>
       <c r="Y31" s="8">
         <v>7</v>
       </c>
       <c r="Z31" s="8">
         <v>7</v>
       </c>
       <c r="AA31" s="8">
         <v>0</v>
       </c>
       <c r="AB31" s="12">
         <v>13</v>
       </c>
       <c r="AC31" s="12">
         <v>0</v>
       </c>
       <c r="AD31" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="8"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="8"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>13</v>
       </c>
       <c r="D33" s="12">
         <v>1</v>
       </c>
       <c r="E33" s="12">
         <v>13</v>
       </c>
       <c r="F33" s="12">
         <v>2</v>
       </c>
       <c r="G33" s="12">
         <v>2</v>
       </c>
       <c r="H33" s="12">
         <v>1</v>
       </c>
       <c r="I33" s="12">
@@ -3472,52 +3549,55 @@
       </c>
       <c r="W33" s="12">
         <v>11</v>
       </c>
       <c r="X33" s="8">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>6</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>5</v>
       </c>
       <c r="AB33" s="12">
         <v>9</v>
       </c>
       <c r="AC33" s="12">
         <v>1</v>
       </c>
       <c r="AD33" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>1</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -3564,86 +3644,90 @@
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
       <c r="AD34" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="19"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
-      <c r="AD35" s="37"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+    </row>
+    <row r="36" spans="1:31" s="2" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="8">
         <v>2</v>
       </c>
       <c r="C36" s="12">
         <v>5</v>
       </c>
       <c r="D36" s="12">
         <v>6</v>
       </c>
       <c r="E36" s="12">
         <v>5</v>
       </c>
       <c r="F36" s="12">
         <v>1</v>
       </c>
       <c r="G36" s="12">
         <v>3</v>
       </c>
       <c r="H36" s="12">
         <v>0</v>
       </c>
       <c r="I36" s="12">
@@ -3690,84 +3774,88 @@
       </c>
       <c r="W36" s="12">
         <v>8</v>
       </c>
       <c r="X36" s="8">
         <v>4</v>
       </c>
       <c r="Y36" s="8">
         <v>6</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>3</v>
       </c>
       <c r="AB36" s="12">
         <v>1</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
       <c r="AD36" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="8"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="8"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="12">
         <v>0</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" s="12">
         <v>3</v>
       </c>
       <c r="F38" s="12">
         <v>0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>0</v>
       </c>
       <c r="I38" s="12">
@@ -3814,52 +3902,55 @@
       </c>
       <c r="W38" s="12">
         <v>1</v>
       </c>
       <c r="X38" s="12">
         <v>2</v>
       </c>
       <c r="Y38" s="12">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>1</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
       <c r="AD38" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="12">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -3906,52 +3997,55 @@
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="12">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
       <c r="AD39" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>0</v>
       </c>
       <c r="C40" s="12">
         <v>1</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>0</v>
       </c>
       <c r="G40" s="12">
         <v>1</v>
       </c>
       <c r="H40" s="12">
         <v>0</v>
       </c>
       <c r="I40" s="12">
@@ -3998,52 +4092,55 @@
       </c>
       <c r="W40" s="12">
         <v>4</v>
       </c>
       <c r="X40" s="12">
         <v>2</v>
       </c>
       <c r="Y40" s="12">
         <v>3</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>1</v>
       </c>
       <c r="AC40" s="12">
         <v>1</v>
       </c>
       <c r="AD40" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="8">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -4090,52 +4187,55 @@
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="12">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
       <c r="AD41" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>0</v>
       </c>
       <c r="C42" s="12">
         <v>1</v>
       </c>
       <c r="D42" s="12">
         <v>0</v>
       </c>
       <c r="E42" s="8">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>1</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <v>0</v>
       </c>
       <c r="I42" s="12">
@@ -4182,52 +4282,55 @@
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="12">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
       <c r="AD42" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>0</v>
       </c>
       <c r="C43" s="12">
         <v>3</v>
       </c>
       <c r="D43" s="12">
         <v>1</v>
       </c>
       <c r="E43" s="12">
         <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>2</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -4274,52 +4377,55 @@
       </c>
       <c r="W43" s="12">
         <v>0</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="12">
         <v>3</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>2</v>
       </c>
       <c r="AB43" s="12">
         <v>0</v>
       </c>
       <c r="AC43" s="12">
         <v>2</v>
       </c>
       <c r="AD43" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>0</v>
       </c>
       <c r="C44" s="14">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -4366,55 +4472,58 @@
       </c>
       <c r="W44" s="14">
         <v>2</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
         <v>0</v>
       </c>
       <c r="AD44" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="S45" s="12"/>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:31">
       <c r="S46" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK79"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -4454,96 +4563,96 @@
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
     </row>
     <row r="5" spans="1:37" s="4" customFormat="1">
       <c r="A5" s="3"/>
       <c r="C5" s="22"/>
       <c r="G5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="25"/>
       <c r="M5" s="1"/>
       <c r="O5" s="22"/>
       <c r="S5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="25"/>
       <c r="AC5" s="22"/>
       <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="33"/>
-      <c r="B6" s="31">
+      <c r="A6" s="38"/>
+      <c r="B6" s="36">
         <v>2024</v>
       </c>
-      <c r="C6" s="32"/>
-[...10 lines deleted...]
-      <c r="N6" s="31">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36">
         <v>2025</v>
       </c>
-      <c r="O6" s="32"/>
-[...10 lines deleted...]
-      <c r="Z6" s="31">
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="36">
         <v>2026</v>
       </c>
-      <c r="AA6" s="32"/>
-[...9 lines deleted...]
-      <c r="AK6" s="32"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -4584,108 +4693,109 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="35" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="35" t="s">
+      <c r="AD7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
       <c r="Z8" s="30"/>
       <c r="AA8" s="30"/>
       <c r="AB8" s="30"/>
-      <c r="AC8" s="38"/>
+      <c r="AC8" s="34"/>
       <c r="AD8" s="30"/>
+      <c r="AE8" s="30"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>99</v>
       </c>
       <c r="C9" s="12">
         <v>66</v>
       </c>
       <c r="D9" s="12">
         <v>67</v>
       </c>
       <c r="E9" s="12">
         <v>101</v>
       </c>
       <c r="F9" s="12">
         <v>121</v>
       </c>
       <c r="G9" s="12">
         <v>199</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
@@ -4734,50 +4844,53 @@
       </c>
       <c r="W9" s="12">
         <v>87</v>
       </c>
       <c r="X9" s="8">
         <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>98</v>
       </c>
       <c r="Z9" s="8">
         <v>35</v>
       </c>
       <c r="AA9" s="8">
         <v>47</v>
       </c>
       <c r="AB9" s="12">
         <v>61</v>
       </c>
       <c r="AC9" s="12">
         <v>40</v>
       </c>
       <c r="AD9" s="8">
         <v>55</v>
       </c>
+      <c r="AE9" s="8">
+        <v>123</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>52</v>
       </c>
       <c r="C10" s="12">
         <v>36</v>
       </c>
       <c r="D10" s="12">
         <v>36</v>
       </c>
       <c r="E10" s="12">
         <v>37</v>
       </c>
       <c r="F10" s="12">
         <v>71</v>
       </c>
       <c r="G10" s="12">
         <v>94</v>
       </c>
       <c r="H10" s="12">
         <v>55</v>
@@ -4826,50 +4939,53 @@
       </c>
       <c r="W10" s="12">
         <v>35</v>
       </c>
       <c r="X10" s="8">
         <v>33</v>
       </c>
       <c r="Y10" s="8">
         <v>60</v>
       </c>
       <c r="Z10" s="8">
         <v>25</v>
       </c>
       <c r="AA10" s="8">
         <v>15</v>
       </c>
       <c r="AB10" s="12">
         <v>36</v>
       </c>
       <c r="AC10" s="12">
         <v>16</v>
       </c>
       <c r="AD10" s="8">
         <v>23</v>
       </c>
+      <c r="AE10" s="8">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>5</v>
       </c>
       <c r="C11" s="12">
         <v>1</v>
       </c>
       <c r="D11" s="12">
         <v>1</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>11</v>
       </c>
       <c r="H11" s="12">
         <v>2</v>
@@ -4918,50 +5034,53 @@
       </c>
       <c r="W11" s="12">
         <v>1</v>
       </c>
       <c r="X11" s="8">
         <v>1</v>
       </c>
       <c r="Y11" s="8">
         <v>2</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="8">
         <v>0</v>
       </c>
       <c r="AB11" s="12">
         <v>0</v>
       </c>
       <c r="AC11" s="12">
         <v>1</v>
       </c>
       <c r="AD11" s="8">
         <v>1</v>
       </c>
+      <c r="AE11" s="8">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>2</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>2</v>
@@ -5010,50 +5129,53 @@
       </c>
       <c r="W12" s="12">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="8">
         <v>0</v>
       </c>
       <c r="AB12" s="12">
         <v>1</v>
       </c>
       <c r="AC12" s="12">
         <v>0</v>
       </c>
       <c r="AD12" s="8">
         <v>2</v>
       </c>
+      <c r="AE12" s="8">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>11</v>
       </c>
       <c r="E13" s="12">
         <v>23</v>
       </c>
       <c r="F13" s="12">
         <v>3</v>
       </c>
       <c r="G13" s="12">
         <v>15</v>
       </c>
       <c r="H13" s="12">
         <v>13</v>
@@ -5102,50 +5224,53 @@
       </c>
       <c r="W13" s="12">
         <v>9</v>
       </c>
       <c r="X13" s="8">
         <v>5</v>
       </c>
       <c r="Y13" s="8">
         <v>8</v>
       </c>
       <c r="Z13" s="8">
         <v>1</v>
       </c>
       <c r="AA13" s="8">
         <v>10</v>
       </c>
       <c r="AB13" s="12">
         <v>0</v>
       </c>
       <c r="AC13" s="12">
         <v>0</v>
       </c>
       <c r="AD13" s="8">
         <v>0</v>
       </c>
+      <c r="AE13" s="8">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>18</v>
       </c>
       <c r="C14" s="12">
         <v>17</v>
       </c>
       <c r="D14" s="12">
         <v>9</v>
       </c>
       <c r="E14" s="12">
         <v>18</v>
       </c>
       <c r="F14" s="12">
         <v>22</v>
       </c>
       <c r="G14" s="12">
         <v>37</v>
       </c>
       <c r="H14" s="12">
         <v>26</v>
@@ -5194,50 +5319,53 @@
       </c>
       <c r="W14" s="12">
         <v>17</v>
       </c>
       <c r="X14" s="8">
         <v>9</v>
       </c>
       <c r="Y14" s="8">
         <v>17</v>
       </c>
       <c r="Z14" s="8">
         <v>5</v>
       </c>
       <c r="AA14" s="8">
         <v>14</v>
       </c>
       <c r="AB14" s="12">
         <v>11</v>
       </c>
       <c r="AC14" s="12">
         <v>11</v>
       </c>
       <c r="AD14" s="8">
         <v>20</v>
       </c>
+      <c r="AE14" s="8">
+        <v>36</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>4</v>
       </c>
       <c r="C15" s="12">
         <v>5</v>
       </c>
       <c r="D15" s="12">
         <v>4</v>
       </c>
       <c r="E15" s="12">
         <v>9</v>
       </c>
       <c r="F15" s="12">
         <v>8</v>
       </c>
       <c r="G15" s="12">
         <v>15</v>
       </c>
       <c r="H15" s="12">
         <v>26</v>
@@ -5285,87 +5413,91 @@
         <v>11</v>
       </c>
       <c r="W15" s="12">
         <v>9</v>
       </c>
       <c r="X15" s="8">
         <v>4</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="8">
         <v>8</v>
       </c>
       <c r="AB15" s="12">
         <v>6</v>
       </c>
       <c r="AC15" s="12">
         <v>9</v>
       </c>
       <c r="AD15" s="8">
         <v>7</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="8"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="12">
         <v>2</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>9</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>5</v>
       </c>
       <c r="I17" s="12">
@@ -5412,52 +5544,55 @@
       </c>
       <c r="W17" s="12">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>3</v>
       </c>
       <c r="Y17" s="8">
         <v>2</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>0</v>
       </c>
       <c r="AB17" s="12">
         <v>4</v>
       </c>
       <c r="AC17" s="12">
         <v>0</v>
       </c>
       <c r="AD17" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -5504,52 +5639,55 @@
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
       <c r="AD18" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>2</v>
       </c>
       <c r="C19" s="12">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>4</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>3</v>
       </c>
       <c r="G19" s="12">
         <v>6</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="12">
@@ -5596,52 +5734,55 @@
       </c>
       <c r="W19" s="12">
         <v>2</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>0</v>
       </c>
       <c r="AC19" s="12">
         <v>2</v>
       </c>
       <c r="AD19" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -5688,52 +5829,55 @@
       </c>
       <c r="W20" s="12">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
       <c r="AD20" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12">
         <v>2</v>
       </c>
       <c r="F21" s="12">
         <v>4</v>
       </c>
       <c r="G21" s="12">
         <v>6</v>
       </c>
       <c r="H21" s="12">
         <v>1</v>
       </c>
       <c r="I21" s="12">
@@ -5780,52 +5924,55 @@
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
       <c r="AD21" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>1</v>
       </c>
       <c r="C22" s="12">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>0</v>
       </c>
       <c r="E22" s="12">
         <v>1</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>2</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -5872,52 +6019,55 @@
       </c>
       <c r="W22" s="12">
         <v>2</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>2</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>0</v>
       </c>
       <c r="AB22" s="12">
         <v>3</v>
       </c>
       <c r="AC22" s="12">
         <v>1</v>
       </c>
       <c r="AD22" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="8">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>1</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -5964,86 +6114,90 @@
       </c>
       <c r="W23" s="12">
         <v>3</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
       <c r="AD23" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="28"/>
       <c r="T24" s="28"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
       <c r="Z24" s="30"/>
       <c r="AA24" s="30"/>
       <c r="AB24" s="28"/>
       <c r="AC24" s="28"/>
-      <c r="AD24" s="37"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8">
         <v>88</v>
       </c>
       <c r="C25" s="12">
         <v>62</v>
       </c>
       <c r="D25" s="12">
         <v>62</v>
       </c>
       <c r="E25" s="12">
         <v>98</v>
       </c>
       <c r="F25" s="12">
         <v>112</v>
       </c>
       <c r="G25" s="12">
         <v>185</v>
       </c>
       <c r="H25" s="12">
         <v>128</v>
       </c>
       <c r="I25" s="12">
@@ -6090,52 +6244,55 @@
       </c>
       <c r="W25" s="12">
         <v>73</v>
       </c>
       <c r="X25" s="8">
         <v>54</v>
       </c>
       <c r="Y25" s="8">
         <v>96</v>
       </c>
       <c r="Z25" s="8">
         <v>35</v>
       </c>
       <c r="AA25" s="8">
         <v>47</v>
       </c>
       <c r="AB25" s="12">
         <v>58</v>
       </c>
       <c r="AC25" s="12">
         <v>37</v>
       </c>
       <c r="AD25" s="8">
         <v>55</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="8">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>52</v>
       </c>
       <c r="C26" s="12">
         <v>36</v>
       </c>
       <c r="D26" s="12">
         <v>36</v>
       </c>
       <c r="E26" s="12">
         <v>37</v>
       </c>
       <c r="F26" s="12">
         <v>71</v>
       </c>
       <c r="G26" s="12">
         <v>94</v>
       </c>
       <c r="H26" s="12">
         <v>55</v>
       </c>
       <c r="I26" s="12">
@@ -6182,52 +6339,55 @@
       </c>
       <c r="W26" s="12">
         <v>35</v>
       </c>
       <c r="X26" s="8">
         <v>33</v>
       </c>
       <c r="Y26" s="8">
         <v>60</v>
       </c>
       <c r="Z26" s="8">
         <v>25</v>
       </c>
       <c r="AA26" s="8">
         <v>15</v>
       </c>
       <c r="AB26" s="12">
         <v>36</v>
       </c>
       <c r="AC26" s="12">
         <v>16</v>
       </c>
       <c r="AD26" s="8">
         <v>23</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="8">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="12">
         <v>1</v>
       </c>
       <c r="D27" s="12">
         <v>1</v>
       </c>
       <c r="E27" s="12">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>8</v>
       </c>
       <c r="G27" s="12">
         <v>11</v>
       </c>
       <c r="H27" s="12">
         <v>2</v>
       </c>
       <c r="I27" s="12">
@@ -6274,52 +6434,55 @@
       </c>
       <c r="W27" s="12">
         <v>1</v>
       </c>
       <c r="X27" s="8">
         <v>1</v>
       </c>
       <c r="Y27" s="8">
         <v>2</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="8">
         <v>0</v>
       </c>
       <c r="AB27" s="12">
         <v>0</v>
       </c>
       <c r="AC27" s="12">
         <v>1</v>
       </c>
       <c r="AD27" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="8">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>2</v>
       </c>
       <c r="I28" s="12">
@@ -6366,52 +6529,55 @@
       </c>
       <c r="W28" s="12">
         <v>0</v>
       </c>
       <c r="X28" s="8">
         <v>0</v>
       </c>
       <c r="Y28" s="8">
         <v>0</v>
       </c>
       <c r="Z28" s="8">
         <v>0</v>
       </c>
       <c r="AA28" s="8">
         <v>0</v>
       </c>
       <c r="AB28" s="12">
         <v>1</v>
       </c>
       <c r="AC28" s="12">
         <v>0</v>
       </c>
       <c r="AD28" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8">
         <v>9</v>
       </c>
       <c r="C29" s="12">
         <v>2</v>
       </c>
       <c r="D29" s="12">
         <v>11</v>
       </c>
       <c r="E29" s="12">
         <v>23</v>
       </c>
       <c r="F29" s="12">
         <v>3</v>
       </c>
       <c r="G29" s="12">
         <v>15</v>
       </c>
       <c r="H29" s="12">
         <v>13</v>
       </c>
       <c r="I29" s="12">
@@ -6458,52 +6624,55 @@
       </c>
       <c r="W29" s="12">
         <v>9</v>
       </c>
       <c r="X29" s="8">
         <v>5</v>
       </c>
       <c r="Y29" s="8">
         <v>8</v>
       </c>
       <c r="Z29" s="8">
         <v>1</v>
       </c>
       <c r="AA29" s="8">
         <v>10</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
       <c r="AC29" s="12">
         <v>0</v>
       </c>
       <c r="AD29" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>18</v>
       </c>
       <c r="C30" s="12">
         <v>17</v>
       </c>
       <c r="D30" s="12">
         <v>9</v>
       </c>
       <c r="E30" s="12">
         <v>18</v>
       </c>
       <c r="F30" s="12">
         <v>22</v>
       </c>
       <c r="G30" s="12">
         <v>37</v>
       </c>
       <c r="H30" s="12">
         <v>26</v>
       </c>
       <c r="I30" s="12">
@@ -6550,52 +6719,55 @@
       </c>
       <c r="W30" s="12">
         <v>17</v>
       </c>
       <c r="X30" s="8">
         <v>9</v>
       </c>
       <c r="Y30" s="8">
         <v>17</v>
       </c>
       <c r="Z30" s="8">
         <v>5</v>
       </c>
       <c r="AA30" s="8">
         <v>14</v>
       </c>
       <c r="AB30" s="12">
         <v>11</v>
       </c>
       <c r="AC30" s="12">
         <v>11</v>
       </c>
       <c r="AD30" s="8">
         <v>20</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>4</v>
       </c>
       <c r="C31" s="12">
         <v>5</v>
       </c>
       <c r="D31" s="12">
         <v>4</v>
       </c>
       <c r="E31" s="12">
         <v>9</v>
       </c>
       <c r="F31" s="12">
         <v>8</v>
       </c>
       <c r="G31" s="12">
         <v>15</v>
       </c>
       <c r="H31" s="12">
         <v>26</v>
       </c>
       <c r="I31" s="12">
@@ -6642,86 +6814,90 @@
       </c>
       <c r="W31" s="12">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>4</v>
       </c>
       <c r="Y31" s="8">
         <v>7</v>
       </c>
       <c r="Z31" s="8">
         <v>0</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="12">
         <v>6</v>
       </c>
       <c r="AC31" s="12">
         <v>9</v>
       </c>
       <c r="AD31" s="8">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="8"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="8"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>0</v>
       </c>
       <c r="C33" s="12">
         <v>1</v>
       </c>
       <c r="D33" s="12">
         <v>1</v>
       </c>
       <c r="E33" s="12">
         <v>9</v>
       </c>
       <c r="F33" s="12">
         <v>0</v>
       </c>
       <c r="G33" s="12">
         <v>13</v>
       </c>
       <c r="H33" s="12">
         <v>4</v>
       </c>
       <c r="I33" s="12">
@@ -6768,52 +6944,55 @@
       </c>
       <c r="W33" s="12">
         <v>2</v>
       </c>
       <c r="X33" s="8">
         <v>2</v>
       </c>
       <c r="Y33" s="8">
         <v>2</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>0</v>
       </c>
       <c r="AB33" s="12">
         <v>4</v>
       </c>
       <c r="AC33" s="12">
         <v>0</v>
       </c>
       <c r="AD33" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -6860,86 +7039,90 @@
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
       <c r="AD34" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="18"/>
       <c r="Y35" s="18"/>
       <c r="Z35" s="30"/>
       <c r="AA35" s="30"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
-      <c r="AD35" s="37"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="15" customFormat="1">
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+    </row>
+    <row r="36" spans="1:31" s="15" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="8">
         <v>11</v>
       </c>
       <c r="C36" s="12">
         <v>4</v>
       </c>
       <c r="D36" s="12">
         <v>5</v>
       </c>
       <c r="E36" s="12">
         <v>3</v>
       </c>
       <c r="F36" s="12">
         <v>9</v>
       </c>
       <c r="G36" s="12">
         <v>14</v>
       </c>
       <c r="H36" s="12">
         <v>3</v>
       </c>
       <c r="I36" s="12">
@@ -6986,86 +7169,90 @@
       </c>
       <c r="W36" s="12">
         <v>14</v>
       </c>
       <c r="X36" s="12">
         <v>1</v>
       </c>
       <c r="Y36" s="12">
         <v>2</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>0</v>
       </c>
       <c r="AB36" s="12">
         <v>3</v>
       </c>
       <c r="AC36" s="12">
         <v>3</v>
       </c>
       <c r="AD36" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="8"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="8"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>1</v>
       </c>
       <c r="I38" s="12">
@@ -7112,52 +7299,55 @@
       </c>
       <c r="W38" s="12">
         <v>7</v>
       </c>
       <c r="X38" s="12">
         <v>1</v>
       </c>
       <c r="Y38" s="12">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>0</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
       <c r="AD38" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="8">
         <v>0</v>
       </c>
       <c r="D39" s="12">
         <v>0</v>
       </c>
       <c r="E39" s="12">
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -7204,52 +7394,55 @@
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="12">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
       <c r="AD39" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>2</v>
       </c>
       <c r="C40" s="8">
         <v>0</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="8">
         <v>0</v>
       </c>
       <c r="F40" s="8">
         <v>3</v>
       </c>
       <c r="G40" s="12">
         <v>6</v>
       </c>
       <c r="H40" s="12">
         <v>1</v>
       </c>
       <c r="I40" s="12">
@@ -7296,52 +7489,55 @@
       </c>
       <c r="W40" s="12">
         <v>2</v>
       </c>
       <c r="X40" s="12">
         <v>0</v>
       </c>
       <c r="Y40" s="12">
         <v>0</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>0</v>
       </c>
       <c r="AC40" s="12">
         <v>2</v>
       </c>
       <c r="AD40" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="8">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="12">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -7388,52 +7584,55 @@
       </c>
       <c r="W41" s="12">
         <v>0</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="12">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
       <c r="AD41" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>4</v>
       </c>
       <c r="C42" s="8">
         <v>0</v>
       </c>
       <c r="D42" s="12">
         <v>1</v>
       </c>
       <c r="E42" s="12">
         <v>2</v>
       </c>
       <c r="F42" s="12">
         <v>4</v>
       </c>
       <c r="G42" s="12">
         <v>6</v>
       </c>
       <c r="H42" s="12">
         <v>1</v>
       </c>
       <c r="I42" s="12">
@@ -7480,52 +7679,55 @@
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="12">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
       <c r="AD42" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>1</v>
       </c>
       <c r="C43" s="8">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>0</v>
       </c>
       <c r="E43" s="12">
         <v>1</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>2</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -7572,52 +7774,55 @@
       </c>
       <c r="W43" s="12">
         <v>2</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="12">
         <v>2</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>0</v>
       </c>
       <c r="AB43" s="12">
         <v>3</v>
       </c>
       <c r="AC43" s="12">
         <v>1</v>
       </c>
       <c r="AD43" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>1</v>
       </c>
       <c r="C44" s="14">
         <v>1</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -7664,65 +7869,69 @@
       </c>
       <c r="W44" s="14">
         <v>3</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
         <v>0</v>
       </c>
       <c r="AD44" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="C45" s="16"/>
       <c r="H45" s="16"/>
       <c r="L45" s="12"/>
       <c r="S45" s="12"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="8"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="L46" s="12"/>
       <c r="S46" s="15"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="L47" s="12"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="L48" s="12"/>
     </row>
     <row r="49" spans="12:12">
       <c r="L49" s="12"/>
     </row>
     <row r="50" spans="12:12">
       <c r="L50" s="12"/>
     </row>
     <row r="51" spans="12:12">
       <c r="L51" s="12"/>
     </row>
     <row r="52" spans="12:12">
       <c r="L52" s="12"/>
     </row>
     <row r="53" spans="12:12">
       <c r="L53" s="12"/>
     </row>
     <row r="54" spans="12:12">
       <c r="L54" s="12"/>
     </row>
     <row r="55" spans="12:12">
       <c r="L55" s="12"/>
     </row>
     <row r="56" spans="12:12">
       <c r="L56" s="12"/>
@@ -7869,96 +8078,96 @@
       <c r="N5" s="4"/>
       <c r="O5" s="22"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="23"/>
       <c r="T5" s="4"/>
       <c r="U5" s="23"/>
       <c r="X5" s="25"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="33"/>
-      <c r="B6" s="31">
+      <c r="A6" s="38"/>
+      <c r="B6" s="36">
         <v>2024</v>
       </c>
-      <c r="C6" s="32"/>
-[...10 lines deleted...]
-      <c r="N6" s="31">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36">
         <v>2025</v>
       </c>
-      <c r="O6" s="32"/>
-[...10 lines deleted...]
-      <c r="Z6" s="31">
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="36">
         <v>2026</v>
       </c>
-      <c r="AA6" s="32"/>
-[...9 lines deleted...]
-      <c r="AK6" s="32"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -7999,108 +8208,109 @@
       </c>
       <c r="V7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="35" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="35" t="s">
+      <c r="AD7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
       <c r="AB8" s="29"/>
       <c r="AC8" s="29"/>
       <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>-81</v>
       </c>
       <c r="C9" s="12">
         <v>65</v>
       </c>
       <c r="D9" s="12">
         <v>25</v>
       </c>
       <c r="E9" s="12">
         <v>13</v>
       </c>
       <c r="F9" s="12">
         <v>-49</v>
       </c>
       <c r="G9" s="12">
         <v>-135</v>
       </c>
       <c r="H9" s="12">
         <v>-83</v>
@@ -8149,50 +8359,53 @@
       </c>
       <c r="W9" s="12">
         <v>30</v>
       </c>
       <c r="X9" s="8">
         <v>77</v>
       </c>
       <c r="Y9" s="8">
         <v>35</v>
       </c>
       <c r="Z9" s="8">
         <v>73</v>
       </c>
       <c r="AA9" s="8">
         <v>22</v>
       </c>
       <c r="AB9" s="12">
         <v>52</v>
       </c>
       <c r="AC9" s="12">
         <v>-8</v>
       </c>
       <c r="AD9" s="8">
         <v>-41</v>
       </c>
+      <c r="AE9" s="8">
+        <v>-102</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>-46</v>
       </c>
       <c r="C10" s="12">
         <v>33</v>
       </c>
       <c r="D10" s="12">
         <v>10</v>
       </c>
       <c r="E10" s="12">
         <v>27</v>
       </c>
       <c r="F10" s="12">
         <v>-37</v>
       </c>
       <c r="G10" s="12">
         <v>-64</v>
       </c>
       <c r="H10" s="12">
         <v>-31</v>
@@ -8241,50 +8454,53 @@
       </c>
       <c r="W10" s="12">
         <v>32</v>
       </c>
       <c r="X10" s="8">
         <v>52</v>
       </c>
       <c r="Y10" s="8">
         <v>18</v>
       </c>
       <c r="Z10" s="8">
         <v>44</v>
       </c>
       <c r="AA10" s="8">
         <v>19</v>
       </c>
       <c r="AB10" s="12">
         <v>27</v>
       </c>
       <c r="AC10" s="12">
         <v>2</v>
       </c>
       <c r="AD10" s="8">
         <v>-16</v>
       </c>
+      <c r="AE10" s="8">
+        <v>-44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>0</v>
       </c>
       <c r="C11" s="12">
         <v>8</v>
       </c>
       <c r="D11" s="12">
         <v>3</v>
       </c>
       <c r="E11" s="12">
         <v>1</v>
       </c>
       <c r="F11" s="12">
         <v>-6</v>
       </c>
       <c r="G11" s="12">
         <v>-11</v>
       </c>
       <c r="H11" s="12">
         <v>0</v>
@@ -8333,50 +8549,53 @@
       </c>
       <c r="W11" s="12">
         <v>2</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
         <v>4</v>
       </c>
       <c r="Z11" s="8">
         <v>2</v>
       </c>
       <c r="AA11" s="8">
         <v>3</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
       <c r="AC11" s="12">
         <v>1</v>
       </c>
       <c r="AD11" s="8">
         <v>-1</v>
       </c>
+      <c r="AE11" s="8">
+        <v>-4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>-2</v>
       </c>
       <c r="F12" s="12">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>-2</v>
@@ -8425,50 +8644,53 @@
       </c>
       <c r="W12" s="12">
         <v>1</v>
       </c>
       <c r="X12" s="8">
         <v>2</v>
       </c>
       <c r="Y12" s="8">
         <v>1</v>
       </c>
       <c r="Z12" s="8">
         <v>1</v>
       </c>
       <c r="AA12" s="8">
         <v>4</v>
       </c>
       <c r="AB12" s="12">
         <v>-1</v>
       </c>
       <c r="AC12" s="12">
         <v>1</v>
       </c>
       <c r="AD12" s="8">
         <v>-2</v>
       </c>
+      <c r="AE12" s="8">
+        <v>-1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>-9</v>
       </c>
       <c r="C13" s="12">
         <v>-2</v>
       </c>
       <c r="D13" s="12">
         <v>-9</v>
       </c>
       <c r="E13" s="12">
         <v>-15</v>
       </c>
       <c r="F13" s="12">
         <v>-2</v>
       </c>
       <c r="G13" s="12">
         <v>-9</v>
       </c>
       <c r="H13" s="12">
         <v>-9</v>
@@ -8517,50 +8739,53 @@
       </c>
       <c r="W13" s="12">
         <v>-6</v>
       </c>
       <c r="X13" s="8">
         <v>-4</v>
       </c>
       <c r="Y13" s="8">
         <v>-3</v>
       </c>
       <c r="Z13" s="8">
         <v>2</v>
       </c>
       <c r="AA13" s="8">
         <v>-6</v>
       </c>
       <c r="AB13" s="12">
         <v>1</v>
       </c>
       <c r="AC13" s="12">
         <v>1</v>
       </c>
       <c r="AD13" s="8">
         <v>2</v>
       </c>
+      <c r="AE13" s="8">
+        <v>-5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>-18</v>
       </c>
       <c r="C14" s="12">
         <v>2</v>
       </c>
       <c r="D14" s="12">
         <v>13</v>
       </c>
       <c r="E14" s="12">
         <v>2</v>
       </c>
       <c r="F14" s="12">
         <v>2</v>
       </c>
       <c r="G14" s="12">
         <v>-21</v>
       </c>
       <c r="H14" s="12">
         <v>-18</v>
@@ -8609,50 +8834,53 @@
       </c>
       <c r="W14" s="12">
         <v>-4</v>
       </c>
       <c r="X14" s="8">
         <v>24</v>
       </c>
       <c r="Y14" s="8">
         <v>7</v>
       </c>
       <c r="Z14" s="8">
         <v>17</v>
       </c>
       <c r="AA14" s="8">
         <v>2</v>
       </c>
       <c r="AB14" s="12">
         <v>14</v>
       </c>
       <c r="AC14" s="12">
         <v>-5</v>
       </c>
       <c r="AD14" s="8">
         <v>-16</v>
       </c>
+      <c r="AE14" s="8">
+        <v>-31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>11</v>
       </c>
       <c r="D15" s="12">
         <v>7</v>
       </c>
       <c r="E15" s="12">
         <v>-6</v>
       </c>
       <c r="F15" s="12">
         <v>-2</v>
       </c>
       <c r="G15" s="12">
         <v>-8</v>
       </c>
       <c r="H15" s="12">
         <v>-17</v>
@@ -8700,87 +8928,91 @@
         <v>-7</v>
       </c>
       <c r="W15" s="12">
         <v>2</v>
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>7</v>
       </c>
       <c r="AA15" s="8">
         <v>-8</v>
       </c>
       <c r="AB15" s="12">
         <v>7</v>
       </c>
       <c r="AC15" s="12">
         <v>-9</v>
       </c>
       <c r="AD15" s="8">
         <v>-6</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>-8</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="8"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>11</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>7</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>-11</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="12">
@@ -8827,52 +9059,55 @@
       </c>
       <c r="W17" s="12">
         <v>3</v>
       </c>
       <c r="X17" s="8">
         <v>2</v>
       </c>
       <c r="Y17" s="8">
         <v>4</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="8">
         <v>6</v>
       </c>
       <c r="AB17" s="12">
         <v>5</v>
       </c>
       <c r="AC17" s="12">
         <v>1</v>
       </c>
       <c r="AD17" s="8">
         <v>-2</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="8">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
@@ -8919,52 +9154,55 @@
       </c>
       <c r="W18" s="12">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="12">
         <v>0</v>
       </c>
       <c r="AC18" s="12">
         <v>0</v>
       </c>
       <c r="AD18" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>-2</v>
       </c>
       <c r="C19" s="12">
         <v>1</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>2</v>
       </c>
       <c r="F19" s="12">
         <v>-3</v>
       </c>
       <c r="G19" s="12">
         <v>-5</v>
       </c>
       <c r="H19" s="12">
         <v>-1</v>
       </c>
       <c r="I19" s="12">
@@ -9011,52 +9249,55 @@
       </c>
       <c r="W19" s="12">
         <v>2</v>
       </c>
       <c r="X19" s="8">
         <v>2</v>
       </c>
       <c r="Y19" s="8">
         <v>3</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="12">
         <v>1</v>
       </c>
       <c r="AC19" s="12">
         <v>-1</v>
       </c>
       <c r="AD19" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="8">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -9103,52 +9344,55 @@
       </c>
       <c r="W20" s="12">
         <v>1</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="12">
         <v>0</v>
       </c>
       <c r="AC20" s="12">
         <v>0</v>
       </c>
       <c r="AD20" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>-4</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>-1</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>-6</v>
       </c>
       <c r="H21" s="12">
         <v>-1</v>
       </c>
       <c r="I21" s="12">
@@ -9195,52 +9439,55 @@
       </c>
       <c r="W21" s="12">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="12">
         <v>0</v>
       </c>
       <c r="AC21" s="12">
         <v>0</v>
       </c>
       <c r="AD21" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>-1</v>
       </c>
       <c r="C22" s="12">
         <v>1</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>-1</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -9287,52 +9534,55 @@
       </c>
       <c r="W22" s="12">
         <v>-2</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>1</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="8">
         <v>2</v>
       </c>
       <c r="AB22" s="12">
         <v>-3</v>
       </c>
       <c r="AC22" s="12">
         <v>1</v>
       </c>
       <c r="AD22" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>-1</v>
       </c>
       <c r="C23" s="12">
         <v>-1</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -9379,86 +9629,90 @@
       </c>
       <c r="W23" s="12">
         <v>-1</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="12">
         <v>0</v>
       </c>
       <c r="AC23" s="12">
         <v>0</v>
       </c>
       <c r="AD23" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="R24" s="28"/>
       <c r="S24" s="28"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="19"/>
-      <c r="Y24" s="36"/>
+      <c r="Y24" s="32"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="28"/>
       <c r="AC24" s="28"/>
-      <c r="AD24" s="37"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="12">
         <v>-72</v>
       </c>
       <c r="C25" s="12">
         <v>64</v>
       </c>
       <c r="D25" s="12">
         <v>24</v>
       </c>
       <c r="E25" s="12">
         <v>11</v>
       </c>
       <c r="F25" s="12">
         <v>-41</v>
       </c>
       <c r="G25" s="12">
         <v>-124</v>
       </c>
       <c r="H25" s="12">
         <v>-80</v>
       </c>
       <c r="I25" s="12">
@@ -9505,52 +9759,55 @@
       </c>
       <c r="W25" s="12">
         <v>36</v>
       </c>
       <c r="X25" s="8">
         <v>74</v>
       </c>
       <c r="Y25" s="8">
         <v>31</v>
       </c>
       <c r="Z25" s="8">
         <v>73</v>
       </c>
       <c r="AA25" s="8">
         <v>19</v>
       </c>
       <c r="AB25" s="12">
         <v>54</v>
       </c>
       <c r="AC25" s="12">
         <v>-8</v>
       </c>
       <c r="AD25" s="8">
         <v>-41</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="8">
+        <v>-97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12">
         <v>-46</v>
       </c>
       <c r="C26" s="12">
         <v>33</v>
       </c>
       <c r="D26" s="12">
         <v>10</v>
       </c>
       <c r="E26" s="12">
         <v>27</v>
       </c>
       <c r="F26" s="12">
         <v>-37</v>
       </c>
       <c r="G26" s="12">
         <v>-64</v>
       </c>
       <c r="H26" s="12">
         <v>-31</v>
       </c>
       <c r="I26" s="12">
@@ -9597,52 +9854,55 @@
       </c>
       <c r="W26" s="12">
         <v>32</v>
       </c>
       <c r="X26" s="8">
         <v>52</v>
       </c>
       <c r="Y26" s="8">
         <v>18</v>
       </c>
       <c r="Z26" s="8">
         <v>44</v>
       </c>
       <c r="AA26" s="8">
         <v>19</v>
       </c>
       <c r="AB26" s="12">
         <v>27</v>
       </c>
       <c r="AC26" s="12">
         <v>2</v>
       </c>
       <c r="AD26" s="8">
         <v>-16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="8">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>8</v>
       </c>
       <c r="D27" s="12">
         <v>3</v>
       </c>
       <c r="E27" s="12">
         <v>1</v>
       </c>
       <c r="F27" s="12">
         <v>-6</v>
       </c>
       <c r="G27" s="12">
         <v>-11</v>
       </c>
       <c r="H27" s="12">
         <v>0</v>
       </c>
       <c r="I27" s="12">
@@ -9689,52 +9949,55 @@
       </c>
       <c r="W27" s="12">
         <v>2</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>2</v>
       </c>
       <c r="AA27" s="8">
         <v>3</v>
       </c>
       <c r="AB27" s="12">
         <v>1</v>
       </c>
       <c r="AC27" s="12">
         <v>1</v>
       </c>
       <c r="AD27" s="8">
         <v>-1</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="8">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="12">
         <v>0</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>-2</v>
       </c>
       <c r="F28" s="12">
         <v>1</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>-2</v>
       </c>
       <c r="I28" s="12">
@@ -9781,52 +10044,55 @@
       </c>
       <c r="W28" s="12">
         <v>1</v>
       </c>
       <c r="X28" s="8">
         <v>2</v>
       </c>
       <c r="Y28" s="8">
         <v>1</v>
       </c>
       <c r="Z28" s="8">
         <v>1</v>
       </c>
       <c r="AA28" s="8">
         <v>4</v>
       </c>
       <c r="AB28" s="12">
         <v>-1</v>
       </c>
       <c r="AC28" s="12">
         <v>1</v>
       </c>
       <c r="AD28" s="8">
         <v>-2</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12">
         <v>-9</v>
       </c>
       <c r="C29" s="12">
         <v>-2</v>
       </c>
       <c r="D29" s="12">
         <v>-9</v>
       </c>
       <c r="E29" s="12">
         <v>-15</v>
       </c>
       <c r="F29" s="12">
         <v>-2</v>
       </c>
       <c r="G29" s="12">
         <v>-9</v>
       </c>
       <c r="H29" s="12">
         <v>-9</v>
       </c>
       <c r="I29" s="12">
@@ -9873,52 +10139,55 @@
       </c>
       <c r="W29" s="12">
         <v>-6</v>
       </c>
       <c r="X29" s="8">
         <v>-4</v>
       </c>
       <c r="Y29" s="8">
         <v>-3</v>
       </c>
       <c r="Z29" s="8">
         <v>2</v>
       </c>
       <c r="AA29" s="8">
         <v>-6</v>
       </c>
       <c r="AB29" s="12">
         <v>1</v>
       </c>
       <c r="AC29" s="12">
         <v>1</v>
       </c>
       <c r="AD29" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="8">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12">
         <v>-18</v>
       </c>
       <c r="C30" s="12">
         <v>2</v>
       </c>
       <c r="D30" s="12">
         <v>13</v>
       </c>
       <c r="E30" s="12">
         <v>2</v>
       </c>
       <c r="F30" s="12">
         <v>2</v>
       </c>
       <c r="G30" s="12">
         <v>-21</v>
       </c>
       <c r="H30" s="12">
         <v>-18</v>
       </c>
       <c r="I30" s="12">
@@ -9965,52 +10234,55 @@
       </c>
       <c r="W30" s="12">
         <v>-4</v>
       </c>
       <c r="X30" s="8">
         <v>24</v>
       </c>
       <c r="Y30" s="8">
         <v>7</v>
       </c>
       <c r="Z30" s="8">
         <v>17</v>
       </c>
       <c r="AA30" s="8">
         <v>2</v>
       </c>
       <c r="AB30" s="12">
         <v>14</v>
       </c>
       <c r="AC30" s="12">
         <v>-5</v>
       </c>
       <c r="AD30" s="8">
         <v>-16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="8">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="12">
         <v>0</v>
       </c>
       <c r="C31" s="12">
         <v>11</v>
       </c>
       <c r="D31" s="12">
         <v>7</v>
       </c>
       <c r="E31" s="12">
         <v>-6</v>
       </c>
       <c r="F31" s="12">
         <v>-2</v>
       </c>
       <c r="G31" s="12">
         <v>-8</v>
       </c>
       <c r="H31" s="12">
         <v>-17</v>
       </c>
       <c r="I31" s="12">
@@ -10057,86 +10329,90 @@
       </c>
       <c r="W31" s="12">
         <v>2</v>
       </c>
       <c r="X31" s="8">
         <v>-1</v>
       </c>
       <c r="Y31" s="8">
         <v>0</v>
       </c>
       <c r="Z31" s="8">
         <v>7</v>
       </c>
       <c r="AA31" s="8">
         <v>-8</v>
       </c>
       <c r="AB31" s="12">
         <v>7</v>
       </c>
       <c r="AC31" s="12">
         <v>-9</v>
       </c>
       <c r="AD31" s="8">
         <v>-6</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="8">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="8"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="8"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>12</v>
       </c>
       <c r="D33" s="12">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>4</v>
       </c>
       <c r="F33" s="12">
         <v>2</v>
       </c>
       <c r="G33" s="12">
         <v>-11</v>
       </c>
       <c r="H33" s="12">
         <v>-3</v>
       </c>
       <c r="I33" s="12">
@@ -10183,52 +10459,55 @@
       </c>
       <c r="W33" s="12">
         <v>9</v>
       </c>
       <c r="X33" s="8">
         <v>1</v>
       </c>
       <c r="Y33" s="8">
         <v>4</v>
       </c>
       <c r="Z33" s="8">
         <v>0</v>
       </c>
       <c r="AA33" s="8">
         <v>5</v>
       </c>
       <c r="AB33" s="12">
         <v>5</v>
       </c>
       <c r="AC33" s="12">
         <v>1</v>
       </c>
       <c r="AD33" s="8">
         <v>-2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="8">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="12">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>1</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <v>0</v>
       </c>
       <c r="I34" s="12">
@@ -10275,86 +10554,90 @@
       </c>
       <c r="W34" s="12">
         <v>0</v>
       </c>
       <c r="X34" s="8">
         <v>0</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="12">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>0</v>
       </c>
       <c r="AD34" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="19"/>
-      <c r="Y35" s="36"/>
+      <c r="Y35" s="32"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
-      <c r="AD35" s="37"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="2" customFormat="1">
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+    </row>
+    <row r="36" spans="1:31" s="2" customFormat="1">
       <c r="A36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="12">
         <v>-9</v>
       </c>
       <c r="C36" s="12">
         <v>1</v>
       </c>
       <c r="D36" s="12">
         <v>1</v>
       </c>
       <c r="E36" s="12">
         <v>2</v>
       </c>
       <c r="F36" s="12">
         <v>-8</v>
       </c>
       <c r="G36" s="12">
         <v>-11</v>
       </c>
       <c r="H36" s="12">
         <v>-3</v>
       </c>
       <c r="I36" s="12">
@@ -10401,85 +10684,89 @@
       </c>
       <c r="W36" s="12">
         <v>-6</v>
       </c>
       <c r="X36" s="12">
         <v>3</v>
       </c>
       <c r="Y36" s="8">
         <v>4</v>
       </c>
       <c r="Z36" s="12">
         <v>0</v>
       </c>
       <c r="AA36" s="12">
         <v>3</v>
       </c>
       <c r="AB36" s="12">
         <v>-2</v>
       </c>
       <c r="AC36" s="12">
         <v>0</v>
       </c>
       <c r="AD36" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="8">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="P37" s="12"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AD37" s="8"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="8"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
         <v>-1</v>
       </c>
       <c r="C38" s="12">
         <v>-1</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" s="12">
         <v>3</v>
       </c>
       <c r="F38" s="12">
         <v>-2</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>-1</v>
       </c>
       <c r="I38" s="12">
@@ -10526,52 +10813,55 @@
       </c>
       <c r="W38" s="12">
         <v>-6</v>
       </c>
       <c r="X38" s="12">
         <v>1</v>
       </c>
       <c r="Y38" s="8">
         <v>0</v>
       </c>
       <c r="Z38" s="12">
         <v>0</v>
       </c>
       <c r="AA38" s="12">
         <v>1</v>
       </c>
       <c r="AB38" s="12">
         <v>0</v>
       </c>
       <c r="AC38" s="12">
         <v>0</v>
       </c>
       <c r="AD38" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <v>0</v>
       </c>
       <c r="I39" s="12">
@@ -10618,52 +10908,55 @@
       </c>
       <c r="W39" s="12">
         <v>0</v>
       </c>
       <c r="X39" s="12">
         <v>0</v>
       </c>
       <c r="Y39" s="8">
         <v>0</v>
       </c>
       <c r="Z39" s="12">
         <v>0</v>
       </c>
       <c r="AA39" s="12">
         <v>0</v>
       </c>
       <c r="AB39" s="12">
         <v>0</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
       <c r="AD39" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="8">
         <v>-2</v>
       </c>
       <c r="C40" s="12">
         <v>1</v>
       </c>
       <c r="D40" s="12">
         <v>0</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>-3</v>
       </c>
       <c r="G40" s="12">
         <v>-5</v>
       </c>
       <c r="H40" s="12">
         <v>-1</v>
       </c>
       <c r="I40" s="12">
@@ -10710,52 +11003,55 @@
       </c>
       <c r="W40" s="12">
         <v>2</v>
       </c>
       <c r="X40" s="12">
         <v>2</v>
       </c>
       <c r="Y40" s="8">
         <v>3</v>
       </c>
       <c r="Z40" s="12">
         <v>0</v>
       </c>
       <c r="AA40" s="12">
         <v>0</v>
       </c>
       <c r="AB40" s="12">
         <v>1</v>
       </c>
       <c r="AC40" s="12">
         <v>-1</v>
       </c>
       <c r="AD40" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="8">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="8">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="12">
@@ -10802,52 +11098,55 @@
       </c>
       <c r="W41" s="12">
         <v>1</v>
       </c>
       <c r="X41" s="12">
         <v>0</v>
       </c>
       <c r="Y41" s="8">
         <v>0</v>
       </c>
       <c r="Z41" s="12">
         <v>0</v>
       </c>
       <c r="AA41" s="12">
         <v>0</v>
       </c>
       <c r="AB41" s="12">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>0</v>
       </c>
       <c r="AD41" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
         <v>-4</v>
       </c>
       <c r="C42" s="12">
         <v>1</v>
       </c>
       <c r="D42" s="8">
         <v>-1</v>
       </c>
       <c r="E42" s="8">
         <v>-2</v>
       </c>
       <c r="F42" s="12">
         <v>-3</v>
       </c>
       <c r="G42" s="12">
         <v>-6</v>
       </c>
       <c r="H42" s="12">
         <v>-1</v>
       </c>
       <c r="I42" s="12">
@@ -10894,52 +11193,55 @@
       </c>
       <c r="W42" s="12">
         <v>0</v>
       </c>
       <c r="X42" s="12">
         <v>0</v>
       </c>
       <c r="Y42" s="8">
         <v>0</v>
       </c>
       <c r="Z42" s="12">
         <v>0</v>
       </c>
       <c r="AA42" s="12">
         <v>0</v>
       </c>
       <c r="AB42" s="12">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>0</v>
       </c>
       <c r="AD42" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>-1</v>
       </c>
       <c r="C43" s="12">
         <v>1</v>
       </c>
       <c r="D43" s="12">
         <v>1</v>
       </c>
       <c r="E43" s="12">
         <v>-1</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>0</v>
       </c>
       <c r="I43" s="12">
@@ -10986,52 +11288,55 @@
       </c>
       <c r="W43" s="12">
         <v>-2</v>
       </c>
       <c r="X43" s="12">
         <v>0</v>
       </c>
       <c r="Y43" s="8">
         <v>1</v>
       </c>
       <c r="Z43" s="12">
         <v>0</v>
       </c>
       <c r="AA43" s="12">
         <v>2</v>
       </c>
       <c r="AB43" s="12">
         <v>-3</v>
       </c>
       <c r="AC43" s="12">
         <v>1</v>
       </c>
       <c r="AD43" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>-1</v>
       </c>
       <c r="C44" s="14">
         <v>-1</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
@@ -11076,50 +11381,53 @@
       <c r="V44" s="14">
         <v>0</v>
       </c>
       <c r="W44" s="14">
         <v>-1</v>
       </c>
       <c r="X44" s="14">
         <v>0</v>
       </c>
       <c r="Y44" s="14">
         <v>0</v>
       </c>
       <c r="Z44" s="14">
         <v>0</v>
       </c>
       <c r="AA44" s="14">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
         <v>0</v>
       </c>
       <c r="AC44" s="14">
         <v>0</v>
       </c>
       <c r="AD44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>