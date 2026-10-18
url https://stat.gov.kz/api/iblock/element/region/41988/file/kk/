--- v0 (2026-04-17)
+++ v1 (2026-10-18)
@@ -1,329 +1,645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5400" yWindow="5400" windowWidth="14715" windowHeight="8925"/>
+    <workbookView xWindow="5400" yWindow="5400" windowWidth="14712" windowHeight="8928"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты деректер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="52">
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2009 жылдан бастап </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>Калиева Гулжайна Минайдаровна</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>20.07.2026ж</t>
+  </si>
+  <si>
+    <t>13.07.2027ж</t>
+  </si>
+  <si>
+    <t>Қаржы,құрылыс және инвестиция статистика бөлімі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...69 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 2 40 2" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
@@ -1039,635 +1355,934 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="33.21875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="43" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="25">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="42" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="32.4" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="28.2" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="M10" s="35"/>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" s="39"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="39"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="M20" s="40"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="41"/>
+      <c r="B21" s="42"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="40"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="39"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="40"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.77734375" customWidth="1"/>
+    <col min="2" max="2" width="116.77734375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4">
+      <c r="B5" s="44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="45" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="46"/>
+    </row>
+    <row r="9" spans="2:4" ht="26.4" customHeight="1">
+      <c r="B9" s="47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="48"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q13"/>
+  <dimension ref="A1:R13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S21" sqref="S21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
-    <col min="3" max="3" width="8.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.5546875" customWidth="1"/>
+    <col min="5" max="6" width="7.88671875" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="24" customHeight="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:18" ht="24" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="30"/>
-[...16 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+    </row>
+    <row r="2" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A2" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...18 lines deleted...]
-      <c r="B3" s="6">
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+    </row>
+    <row r="3" spans="1:18" ht="21.6" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="57">
         <v>2009</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="55">
         <v>2010</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D3" s="55">
         <v>2011</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="56">
         <v>2012</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="56">
         <v>2013</v>
       </c>
-      <c r="G3" s="6">
+      <c r="G3" s="55">
         <v>2014</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="55">
         <v>2015</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="55">
         <v>2016</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="55">
         <v>2017</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="55">
         <v>2018</v>
       </c>
-      <c r="L3" s="1">
+      <c r="L3" s="59">
         <v>2019</v>
       </c>
-      <c r="M3" s="1">
+      <c r="M3" s="59">
         <v>2020</v>
       </c>
-      <c r="N3" s="10">
+      <c r="N3" s="59">
         <v>2021</v>
       </c>
-      <c r="O3" s="11">
+      <c r="O3" s="60">
         <v>2022</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="59">
         <v>2023</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="61">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="R3" s="61">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B4" s="5">
         <v>55.7</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="6">
         <v>86.1</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="7">
         <v>110.2</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="7">
         <v>113.1</v>
       </c>
-      <c r="F4" s="15">
+      <c r="F4" s="7">
         <v>124.1</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="7">
         <v>81.3</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H4" s="5">
         <v>108.3</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="8">
         <v>92</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="8">
         <v>178.4</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="8">
         <v>103.7</v>
       </c>
-      <c r="L4" s="17">
+      <c r="L4" s="9">
         <v>126</v>
       </c>
-      <c r="M4" s="17">
+      <c r="M4" s="9">
         <v>118.7</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N4" s="9">
         <v>109.6</v>
       </c>
-      <c r="O4" s="18">
+      <c r="O4" s="10">
         <v>113</v>
       </c>
-      <c r="P4" s="2">
+      <c r="P4" s="1">
         <v>62.8</v>
       </c>
-      <c r="Q4" s="2">
+      <c r="Q4" s="1">
         <v>86.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="R4" s="22">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="12">
         <v>33.4</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="12">
         <v>116.4</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="13">
         <v>123.1</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="12">
         <v>133.4</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="12">
         <v>92</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="12">
         <v>159.69999999999999</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="14">
         <v>141.19999999999999</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="9">
         <v>63.4</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="9">
         <v>268.39999999999998</v>
       </c>
-      <c r="K5" s="2">
+      <c r="K5" s="1">
         <v>110.9</v>
       </c>
-      <c r="L5" s="2">
+      <c r="L5" s="1">
         <v>137.9</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="13">
         <v>134.80000000000001</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="13">
         <v>125.3</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="10">
         <v>111.7</v>
       </c>
-      <c r="P5" s="2">
+      <c r="P5" s="1">
         <v>56.6</v>
       </c>
-      <c r="Q5" s="2">
+      <c r="Q5" s="1">
         <v>93.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="R5" s="22">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="12">
         <v>91.9</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="12">
         <v>57.3</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="13">
         <v>101.2</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="12">
         <v>122.2</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="12">
         <v>77.599999999999994</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="12">
         <v>127.8</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="9">
         <v>105.8</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="9">
         <v>106.1</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="9">
         <v>93.8</v>
       </c>
-      <c r="K6" s="2">
+      <c r="K6" s="1">
         <v>124.7</v>
       </c>
-      <c r="L6" s="2">
+      <c r="L6" s="1">
         <v>94.8</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="15">
         <v>95.1</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="15">
         <v>84.3</v>
       </c>
-      <c r="O6" s="18">
+      <c r="O6" s="10">
         <v>124.4</v>
       </c>
-      <c r="P6" s="2">
+      <c r="P6" s="1">
         <v>68.7</v>
       </c>
-      <c r="Q6" s="2">
+      <c r="Q6" s="1">
         <v>86.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="R6" s="22">
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="12">
         <v>46</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="12">
         <v>105.4</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="13">
         <v>106.3</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="12">
         <v>143.5</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="12">
         <v>167.4</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="12">
         <v>52.8</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="14">
         <v>100.5</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="9">
         <v>142.80000000000001</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="9">
         <v>116.2</v>
       </c>
-      <c r="K7" s="2">
+      <c r="K7" s="1">
         <v>244.4</v>
       </c>
-      <c r="L7" s="2">
+      <c r="L7" s="1">
         <v>142</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="13">
         <v>114.1</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="13">
         <v>96.7</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="10">
         <v>79</v>
       </c>
-      <c r="P7" s="2">
+      <c r="P7" s="1">
         <v>78.099999999999994</v>
       </c>
-      <c r="Q7" s="2">
+      <c r="Q7" s="1">
         <v>73.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="R7" s="22">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="12">
         <v>63.6</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="12">
         <v>60.9</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="13">
         <v>69.3</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="12">
         <v>71.3</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="12">
         <v>133.30000000000001</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="12">
         <v>51.3</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="14">
         <v>86.4</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="9">
         <v>81.8</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="9">
         <v>1238.4000000000001</v>
       </c>
-      <c r="K8" s="2">
+      <c r="K8" s="1">
         <v>17.899999999999999</v>
       </c>
-      <c r="L8" s="2">
+      <c r="L8" s="1">
         <v>112.6</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="16">
         <v>129</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="16">
         <v>70</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="10">
         <v>44.3</v>
       </c>
-      <c r="P8" s="2">
+      <c r="P8" s="1">
         <v>79.099999999999994</v>
       </c>
-      <c r="Q8" s="2">
+      <c r="Q8" s="1">
         <v>122.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="R8" s="22">
+        <v>85.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="12">
         <v>45.8</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="12">
         <v>184.1</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="13">
         <v>100.2</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="12">
         <v>95.1</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="12">
         <v>175.7</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="12">
         <v>57</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="14">
         <v>105.5</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="9">
         <v>93.2</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="9">
         <v>96.5</v>
       </c>
-      <c r="K9" s="2">
+      <c r="K9" s="1">
         <v>174.2</v>
       </c>
-      <c r="L9" s="2">
+      <c r="L9" s="1">
         <v>110</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="13">
         <v>80.3</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="13">
         <v>46.6</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="10">
         <v>136.19999999999999</v>
       </c>
-      <c r="P9" s="2">
+      <c r="P9" s="1">
         <v>58</v>
       </c>
-      <c r="Q9" s="2">
+      <c r="Q9" s="1">
         <v>135.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="R9" s="22">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="12">
         <v>65.7</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="12">
         <v>90.2</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="13">
         <v>89.2</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="12">
         <v>115.1</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="12">
         <v>168.2</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="12">
         <v>49</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="14">
         <v>81.7</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="9">
         <v>119.2</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="9">
         <v>92.3</v>
       </c>
-      <c r="K10" s="2">
+      <c r="K10" s="1">
         <v>122.6</v>
       </c>
-      <c r="L10" s="2">
+      <c r="L10" s="1">
         <v>138.4</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="13">
         <v>106.4</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="13">
         <v>89.9</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="10">
         <v>139.69999999999999</v>
       </c>
-      <c r="P10" s="2">
+      <c r="P10" s="1">
         <v>80.599999999999994</v>
       </c>
-      <c r="Q10" s="2">
+      <c r="Q10" s="1">
         <v>71.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="R10" s="22">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="18">
         <v>30.6</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="18">
         <v>105.7</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="19">
         <v>90.1</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="18">
         <v>70</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="18">
         <v>125</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="18">
         <v>76.900000000000006</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="20">
         <v>93.3</v>
       </c>
-      <c r="I11" s="3">
+      <c r="I11" s="2">
         <v>120.9</v>
       </c>
-      <c r="J11" s="3">
+      <c r="J11" s="2">
         <v>89.3</v>
       </c>
-      <c r="K11" s="3">
+      <c r="K11" s="2">
         <v>325.60000000000002</v>
       </c>
-      <c r="L11" s="3">
+      <c r="L11" s="2">
         <v>112.9</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="19">
         <v>106.4</v>
       </c>
-      <c r="N11" s="27">
+      <c r="N11" s="19">
         <v>141.5</v>
       </c>
-      <c r="O11" s="29">
+      <c r="O11" s="21">
         <v>105.1</v>
       </c>
-      <c r="P11" s="3">
+      <c r="P11" s="2">
         <v>57.3</v>
       </c>
-      <c r="Q11" s="3">
+      <c r="Q11" s="2">
         <v>65.3</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="P13" s="4"/>
+      <c r="R11" s="23">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
@@ -1747,50 +2362,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE1FE4F-2CC9-49E3-9CFD-044400C53B10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты деректер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>