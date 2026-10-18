--- v0 (2026-04-17)
+++ v1 (2026-10-18)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="66">
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Актау Г.А.</t>
   </si>
   <si>
     <t>Жанаозен Г.А.</t>
   </si>
   <si>
     <t>Бейнеуский район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
@@ -91,371 +95,660 @@
   </si>
   <si>
     <t>3 941</t>
   </si>
   <si>
     <t>74 811</t>
   </si>
   <si>
     <t>10 979</t>
   </si>
   <si>
     <t>6 857</t>
   </si>
   <si>
     <t>2 750</t>
   </si>
   <si>
     <t>1 252</t>
   </si>
   <si>
     <t>15 104</t>
   </si>
   <si>
     <t>5 808</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2003 жылдан бастап </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>20.07.2026ж</t>
+  </si>
+  <si>
+    <t>13.07.2027ж</t>
+  </si>
+  <si>
+    <t>Қаржы,құрылыс және инвестиция статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Калиева Гулжайна Минайдаровна</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Жеке және көп пәтерлі тұрғын үйлерді , жатаханаларды, элеуметтік топтарға арналған тұрғын үйлерді салуға жұмсалатын шығындар</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...11 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...39 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...49 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 2 40 2" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
@@ -902,6069 +1195,7582 @@
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13725525" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="47625" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="42863" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13573125" y="638175"/>
           <a:ext cx="566738" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14192250" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="109" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="110" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="111" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="112" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="113" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="38100" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="114" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="115" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="116" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="117" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="118" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="119" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="120" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="33338" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="121" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="122" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="123" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="124" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="125" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="126" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="127" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="128" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="129" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14801850" y="638175"/>
           <a:ext cx="557213" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="130" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="131" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="132" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="133" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="134" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="135" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="136" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="137" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="138" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="139" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="140" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="141" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="142" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="40005" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="143" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="144" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="145" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="146" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="147" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="148" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="149" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="35243" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="150" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="151" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="152" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="153" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="154" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="155" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="156" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="157" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="158" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15817215" y="640080"/>
+          <a:ext cx="559118" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7223,771 +9029,1075 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="36.44140625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="81.109375" style="49" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="31">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="32" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A4" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="32" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="32" customFormat="1" ht="31.8" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="45" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="M10" s="41"/>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="M16" s="46"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="45"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="46"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="45"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="46"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="47"/>
+      <c r="B21" s="48"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="46"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="45"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="46"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="5.33203125" customWidth="1"/>
+    <col min="2" max="2" width="121.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4">
+      <c r="B5" s="50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="52"/>
+    </row>
+    <row r="9" spans="2:4" ht="31.2" customHeight="1">
+      <c r="B9" s="53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="54"/>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="54"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B15:D15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="X14" sqref="X14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="7" width="8.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.21875" customWidth="1"/>
+    <col min="2" max="2" width="7.88671875" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" customWidth="1"/>
+    <col min="5" max="5" width="8.33203125" customWidth="1"/>
+    <col min="6" max="7" width="8.109375" customWidth="1"/>
     <col min="8" max="8" width="8" customWidth="1"/>
-    <col min="9" max="9" width="8.42578125" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
-    <col min="11" max="11" width="8.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.33203125" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" customWidth="1"/>
+    <col min="14" max="14" width="8.5546875" customWidth="1"/>
+    <col min="16" max="16" width="10.44140625" customWidth="1"/>
+    <col min="17" max="17" width="10.5546875" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
     <col min="19" max="20" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="49"/>
-[...19 lines deleted...]
-      <c r="V1" s="7"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="82"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="5"/>
+      <c r="V1" s="5"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:24">
+      <c r="A2" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51"/>
-[...20 lines deleted...]
-      <c r="W2" s="51"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="9">
+    <row r="3" spans="1:24" ht="21" customHeight="1">
+      <c r="A3" s="71"/>
+      <c r="B3" s="70">
         <v>2003</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="67">
         <v>2004</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="67">
         <v>2005</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="67">
         <v>2006</v>
       </c>
-      <c r="F3" s="9">
+      <c r="F3" s="67">
         <v>2007</v>
       </c>
-      <c r="G3" s="10">
+      <c r="G3" s="68">
         <v>2008</v>
       </c>
-      <c r="H3" s="11">
+      <c r="H3" s="69">
         <v>2009</v>
       </c>
-      <c r="I3" s="11">
+      <c r="I3" s="69">
         <v>2010</v>
       </c>
-      <c r="J3" s="11">
+      <c r="J3" s="69">
         <v>2011</v>
       </c>
-      <c r="K3" s="11">
+      <c r="K3" s="69">
         <v>2012</v>
       </c>
-      <c r="L3" s="11">
+      <c r="L3" s="69">
         <v>2013</v>
       </c>
-      <c r="M3" s="11">
+      <c r="M3" s="69">
         <v>2014</v>
       </c>
-      <c r="N3" s="12">
+      <c r="N3" s="69">
         <v>2015</v>
       </c>
-      <c r="O3" s="13">
+      <c r="O3" s="69">
         <v>2016</v>
       </c>
-      <c r="P3" s="13">
+      <c r="P3" s="69">
         <v>2017</v>
       </c>
-      <c r="Q3" s="13">
+      <c r="Q3" s="69">
         <v>2018</v>
       </c>
-      <c r="R3" s="13">
+      <c r="R3" s="69">
         <v>2019</v>
       </c>
-      <c r="S3" s="3">
+      <c r="S3" s="72">
         <v>2020</v>
       </c>
-      <c r="T3" s="14">
+      <c r="T3" s="72">
         <v>2021</v>
       </c>
-      <c r="U3" s="13">
+      <c r="U3" s="69">
         <v>2022</v>
       </c>
-      <c r="V3" s="3">
+      <c r="V3" s="72">
         <v>2023</v>
       </c>
-      <c r="W3" s="13">
+      <c r="W3" s="73">
         <v>2024</v>
       </c>
+      <c r="X3" s="74">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
-      <c r="A4" s="16" t="s">
+    <row r="4" spans="1:24">
+      <c r="A4" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="17">
+      <c r="B4" s="61">
         <v>2457</v>
       </c>
-      <c r="C4" s="17">
+      <c r="C4" s="61">
         <v>5312</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="61">
         <v>7500</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="61">
         <v>10770</v>
       </c>
-      <c r="F4" s="17">
+      <c r="F4" s="61">
         <v>16340</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="62">
         <v>14667</v>
       </c>
-      <c r="H4" s="19">
+      <c r="H4" s="63">
         <v>19872</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="63">
         <v>18081</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="63">
         <v>21285</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K4" s="63">
         <v>25443</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L4" s="63">
         <v>33122</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="64">
         <v>28407</v>
       </c>
-      <c r="N4" s="20">
+      <c r="N4" s="64">
         <v>32255</v>
       </c>
-      <c r="O4" s="20">
+      <c r="O4" s="64">
         <v>31466</v>
       </c>
-      <c r="P4" s="20">
+      <c r="P4" s="64">
         <v>59325</v>
       </c>
-      <c r="Q4" s="21">
+      <c r="Q4" s="65">
         <v>66539</v>
       </c>
-      <c r="R4" s="22">
+      <c r="R4" s="66">
         <v>86325</v>
       </c>
-      <c r="S4" s="22">
+      <c r="S4" s="66">
         <v>103269</v>
       </c>
-      <c r="T4" s="22">
+      <c r="T4" s="66">
         <v>117561</v>
       </c>
-      <c r="U4" s="23">
+      <c r="U4" s="16">
         <v>139233</v>
       </c>
-      <c r="V4" s="4">
+      <c r="V4" s="3">
         <v>90701</v>
       </c>
-      <c r="W4" s="4">
+      <c r="W4" s="3">
         <v>80245</v>
       </c>
+      <c r="X4" s="3">
+        <v>100213</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
-      <c r="A5" s="24" t="s">
+    <row r="5" spans="1:24">
+      <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="25"/>
-      <c r="C5" s="26">
+      <c r="B5" s="8"/>
+      <c r="C5" s="9">
         <v>4565</v>
       </c>
-      <c r="D5" s="26">
+      <c r="D5" s="9">
         <v>6282</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="6">
         <v>8632</v>
       </c>
-      <c r="F5" s="27">
+      <c r="F5" s="10">
         <v>8938</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="11">
         <v>352</v>
       </c>
-      <c r="H5" s="29">
+      <c r="H5" s="12">
         <v>4488</v>
       </c>
-      <c r="I5" s="29">
+      <c r="I5" s="12">
         <v>5521</v>
       </c>
-      <c r="J5" s="29">
+      <c r="J5" s="12">
         <v>3707</v>
       </c>
-      <c r="K5" s="29">
+      <c r="K5" s="12">
         <v>5228</v>
       </c>
-      <c r="L5" s="30">
+      <c r="L5" s="13">
         <v>5048</v>
       </c>
-      <c r="M5" s="30">
+      <c r="M5" s="13">
         <v>8507</v>
       </c>
-      <c r="N5" s="31">
+      <c r="N5" s="14">
         <v>12589</v>
       </c>
-      <c r="O5" s="31">
+      <c r="O5" s="14">
         <v>8460</v>
       </c>
-      <c r="P5" s="31">
+      <c r="P5" s="14">
         <v>24291</v>
       </c>
-      <c r="Q5" s="31">
+      <c r="Q5" s="14">
         <v>29924</v>
       </c>
-      <c r="R5" s="31">
+      <c r="R5" s="14">
         <v>42388</v>
       </c>
-      <c r="S5" s="32" t="s">
+      <c r="S5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="32" t="s">
+      <c r="T5" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="U5" s="33">
+      <c r="U5" s="16">
         <v>87815</v>
       </c>
-      <c r="V5" s="5">
+      <c r="V5" s="3">
         <v>51581</v>
       </c>
-      <c r="W5" s="5">
+      <c r="W5" s="3">
         <v>48919</v>
       </c>
+      <c r="X5" s="28">
+        <v>67390</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:24">
+      <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="6">
         <v>490</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="6">
         <v>652</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="6">
         <v>958</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="10">
         <v>1607</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="11">
         <v>357</v>
       </c>
-      <c r="H6" s="29">
+      <c r="H6" s="12">
         <v>6487</v>
       </c>
-      <c r="I6" s="29">
+      <c r="I6" s="12">
         <v>3928</v>
       </c>
-      <c r="J6" s="29">
+      <c r="J6" s="12">
         <v>5493</v>
       </c>
-      <c r="K6" s="29">
+      <c r="K6" s="12">
         <v>7096</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="13">
         <v>5776</v>
       </c>
-      <c r="M6" s="30">
+      <c r="M6" s="13">
         <v>7788</v>
       </c>
-      <c r="N6" s="31">
+      <c r="N6" s="14">
         <v>8631</v>
       </c>
-      <c r="O6" s="31">
+      <c r="O6" s="14">
         <v>9705</v>
       </c>
-      <c r="P6" s="31">
+      <c r="P6" s="14">
         <v>9783</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="14">
         <v>13304</v>
       </c>
-      <c r="R6" s="31">
+      <c r="R6" s="14">
         <v>13090</v>
       </c>
-      <c r="S6" s="32" t="s">
+      <c r="S6" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="32" t="s">
+      <c r="T6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="U6" s="33">
+      <c r="U6" s="16">
         <v>14335</v>
       </c>
-      <c r="V6" s="5">
+      <c r="V6" s="3">
         <v>10228</v>
       </c>
-      <c r="W6" s="5">
+      <c r="W6" s="3">
         <v>9013</v>
       </c>
+      <c r="X6" s="28">
+        <v>8880</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
-      <c r="A7" s="24" t="s">
+    <row r="7" spans="1:24">
+      <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="6">
         <v>105</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="6">
         <v>160</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="6">
         <v>143</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="17">
         <v>146</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="11">
         <v>929</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H7" s="18">
         <v>454</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I7" s="18">
         <v>505</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J7" s="18">
         <v>555</v>
       </c>
-      <c r="K7" s="35">
+      <c r="K7" s="18">
         <v>842</v>
       </c>
-      <c r="L7" s="30">
+      <c r="L7" s="13">
         <v>1479</v>
       </c>
-      <c r="M7" s="36">
+      <c r="M7" s="19">
         <v>823</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="6">
         <v>867</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="14">
         <v>1313</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="14">
         <v>1596</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="14">
         <v>4133</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R7" s="14">
         <v>5981</v>
       </c>
-      <c r="S7" s="32" t="s">
+      <c r="S7" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="T7" s="32" t="s">
+      <c r="T7" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="U7" s="33">
+      <c r="U7" s="16">
         <v>5653</v>
       </c>
-      <c r="V7" s="5">
+      <c r="V7" s="3">
         <v>4558</v>
       </c>
-      <c r="W7" s="5">
+      <c r="W7" s="3">
         <v>3363</v>
       </c>
+      <c r="X7" s="28">
+        <v>2896</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
-      <c r="A8" s="24" t="s">
+    <row r="8" spans="1:24">
+      <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="6">
         <v>51</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="6">
         <v>90</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="6">
         <v>321</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="10">
         <v>1076</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="20">
         <v>2818</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="12">
         <v>1909</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="12">
         <v>1229</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="12">
         <v>2213</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="12">
         <v>1668</v>
       </c>
-      <c r="L8" s="30">
+      <c r="L8" s="13">
         <v>2333</v>
       </c>
-      <c r="M8" s="30">
+      <c r="M8" s="13">
         <v>1263</v>
       </c>
-      <c r="N8" s="31">
+      <c r="N8" s="14">
         <v>1144</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="6">
         <v>993</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P8" s="14">
         <v>12966</v>
       </c>
-      <c r="Q8" s="31">
+      <c r="Q8" s="14">
         <v>2481</v>
       </c>
-      <c r="R8" s="31">
+      <c r="R8" s="14">
         <v>2890</v>
       </c>
-      <c r="S8" s="32" t="s">
+      <c r="S8" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="T8" s="32" t="s">
+      <c r="T8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="U8" s="33">
+      <c r="U8" s="16">
         <v>1277</v>
       </c>
-      <c r="V8" s="5">
+      <c r="V8" s="3">
         <v>1048</v>
       </c>
-      <c r="W8" s="5">
+      <c r="W8" s="3">
         <v>1314</v>
       </c>
+      <c r="X8" s="28">
+        <v>1171</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:24">
+      <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="14">
         <v>85</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="6">
         <v>210</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="6">
         <v>282</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="17">
         <v>385</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="20">
         <v>1213</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="18">
         <v>590</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="12">
         <v>1149</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="12">
         <v>1229</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="12">
         <v>1237</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="13">
         <v>2277</v>
       </c>
-      <c r="M9" s="30">
+      <c r="M9" s="13">
         <v>1368</v>
       </c>
-      <c r="N9" s="31">
+      <c r="N9" s="14">
         <v>1513</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="14">
         <v>1495</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="14">
         <v>1511</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="14">
         <v>2819</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R9" s="14">
         <v>3180</v>
       </c>
-      <c r="S9" s="32" t="s">
+      <c r="S9" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="T9" s="32" t="s">
+      <c r="T9" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="U9" s="33">
+      <c r="U9" s="16">
         <v>1790</v>
       </c>
-      <c r="V9" s="5">
+      <c r="V9" s="3">
         <v>1080</v>
       </c>
-      <c r="W9" s="5">
+      <c r="W9" s="3">
         <v>1503</v>
       </c>
+      <c r="X9" s="28">
+        <v>1804</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:24">
+      <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="31" t="s">
+      <c r="C10" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="15" t="s">
+      <c r="D10" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="E10" s="15" t="s">
+      <c r="E10" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="62">
         <v>3380</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="76">
         <v>7787</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="77">
         <v>5443</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="77">
         <v>5189</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="77">
         <v>7101</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="77">
         <v>8642</v>
       </c>
-      <c r="L10" s="30">
+      <c r="L10" s="65">
         <v>15252</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M10" s="65">
         <v>7881</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N10" s="63">
         <v>6752</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="63">
         <v>8527</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="14">
         <v>8268</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q10" s="14">
         <v>10714</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="14">
         <v>15124</v>
       </c>
-      <c r="S10" s="32" t="s">
+      <c r="S10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="T10" s="32" t="s">
+      <c r="T10" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="U10" s="33">
+      <c r="U10" s="16">
         <v>22032</v>
       </c>
-      <c r="V10" s="5">
+      <c r="V10" s="3">
         <v>18426</v>
       </c>
-      <c r="W10" s="5">
+      <c r="W10" s="3">
         <v>13580</v>
       </c>
+      <c r="X10" s="28">
+        <v>15254</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" ht="13.5" thickBot="1">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:24">
+      <c r="A11" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="23">
         <v>16</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="24">
         <v>106</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="24">
         <v>434</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="78">
         <v>808</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="79">
         <v>1211</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="80">
         <v>501</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="80">
         <v>560</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="80">
         <v>987</v>
       </c>
-      <c r="K11" s="44">
+      <c r="K11" s="80">
         <v>730</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="25">
         <v>957</v>
       </c>
-      <c r="M11" s="46">
+      <c r="M11" s="25">
         <v>777</v>
       </c>
-      <c r="N11" s="41">
+      <c r="N11" s="24">
         <v>759</v>
       </c>
-      <c r="O11" s="41">
+      <c r="O11" s="24">
         <v>973</v>
       </c>
-      <c r="P11" s="41">
+      <c r="P11" s="24">
         <v>910</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="23">
         <v>3164</v>
       </c>
-      <c r="R11" s="40">
+      <c r="R11" s="23">
         <v>3672</v>
       </c>
-      <c r="S11" s="47" t="s">
+      <c r="S11" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="T11" s="47" t="s">
+      <c r="T11" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="U11" s="48">
+      <c r="U11" s="27">
         <v>6331</v>
       </c>
-      <c r="V11" s="6">
+      <c r="V11" s="4">
         <v>3780</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="4">
         <v>2551</v>
+      </c>
+      <c r="X11" s="29">
+        <v>2818</v>
       </c>
     </row>
     <row r="24" spans="16:19">
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
     </row>
     <row r="25" spans="16:19">
       <c r="P25" s="1"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="1"/>
     </row>
     <row r="26" spans="16:19">
       <c r="P26" s="1"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="1"/>
     </row>
     <row r="27" spans="16:19">
       <c r="P27" s="1"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="1"/>
@@ -8003,88 +10113,88 @@
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="1"/>
     </row>
     <row r="30" spans="16:19">
       <c r="P30" s="1"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="1"/>
     </row>
     <row r="31" spans="16:19">
       <c r="P31" s="1"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="1"/>
     </row>
     <row r="32" spans="16:19">
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="58" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="S5:T11" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8093,91 +10203,93 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCA1C36-3BB8-4449-B1D7-7CFB618F328B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7973F275-1AE1-4B69-893F-B3C6E2CC607C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7973F275-1AE1-4B69-893F-B3C6E2CC607C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCA1C36-3BB8-4449-B1D7-7CFB618F328B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFADF57-8D8A-4C2A-9EC7-8845C199EC8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>