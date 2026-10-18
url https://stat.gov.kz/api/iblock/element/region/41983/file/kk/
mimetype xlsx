--- v0 (2026-04-17)
+++ v1 (2026-10-18)
@@ -1,157 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1455" yWindow="915" windowWidth="15480" windowHeight="10650"/>
+    <workbookView xWindow="-1452" yWindow="912" windowWidth="15480" windowHeight="10656"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="52">
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>20.07.2026ж</t>
+  </si>
+  <si>
+    <t>13.07.2027ж</t>
+  </si>
+  <si>
+    <t>Қаржы,құрылыс және инвестиция статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Калиева Гулжайна Минайдаровна</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2009 жылдан бастап </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -162,477 +359,576 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 2 40 2" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000039040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003A040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003B040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003C040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003D040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>981075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003E040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="523875"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>676275</xdr:colOff>
+      <xdr:colOff>1019175</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>981075</xdr:colOff>
+      <xdr:colOff>1323975</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003F040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="676275" y="523875"/>
+          <a:off x="1019175" y="670560"/>
           <a:ext cx="304800" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
@@ -1360,651 +1656,970 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="33.6640625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="35" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="20">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="21" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="21" customFormat="1" ht="39.6">
+      <c r="A6" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="21" customFormat="1" ht="45" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="21" customFormat="1" ht="42.6" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="21" customFormat="1" ht="13.8" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="M10" s="28"/>
+    </row>
+    <row r="11" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="M15" s="31"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" s="31"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="31"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="33"/>
+      <c r="B21" s="34"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="31"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="31"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.33203125" customWidth="1"/>
+    <col min="2" max="2" width="122.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4">
+      <c r="B5" s="37" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="39"/>
+    </row>
+    <row r="9" spans="2:4" ht="26.4">
+      <c r="B9" s="40" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="36"/>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="36"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="36"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="36"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+    </row>
+    <row r="16" spans="2:4">
+      <c r="B16" s="3"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q12"/>
+  <dimension ref="A1:R22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q31" sqref="Q31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="26.109375" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
-    <col min="8" max="8" width="8.28515625" customWidth="1"/>
-    <col min="12" max="12" width="8.7109375" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="16.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...17 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+    </row>
+    <row r="2" spans="1:18" ht="14.25" customHeight="1">
+      <c r="A2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="28"/>
-[...18 lines deleted...]
-      <c r="B3" s="6">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+    </row>
+    <row r="3" spans="1:18" ht="23.25" customHeight="1">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2009</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="54">
         <v>2010</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="55">
         <v>2011</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="55">
         <v>2012</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="55">
         <v>2013</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="55">
         <v>2014</v>
       </c>
-      <c r="H3" s="8">
+      <c r="H3" s="55">
         <v>2015</v>
       </c>
-      <c r="I3" s="8">
+      <c r="I3" s="55">
         <v>2016</v>
       </c>
-      <c r="J3" s="8">
+      <c r="J3" s="55">
         <v>2017</v>
       </c>
-      <c r="K3" s="8">
+      <c r="K3" s="55">
         <v>2018</v>
       </c>
-      <c r="L3" s="8">
+      <c r="L3" s="55">
         <v>2019</v>
       </c>
-      <c r="M3" s="3">
+      <c r="M3" s="56">
         <v>2020</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="56">
         <v>2021</v>
       </c>
-      <c r="O3" s="24">
+      <c r="O3" s="55">
         <v>2022</v>
       </c>
-      <c r="P3" s="3">
+      <c r="P3" s="56">
         <v>2023</v>
       </c>
-      <c r="Q3" s="27">
+      <c r="Q3" s="57">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="R3" s="57">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="11">
+      <c r="B4" s="4">
         <v>77.2</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="5">
         <v>111.8</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="6">
         <v>93</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="6">
         <v>101.5</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="6">
         <v>105.8</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G4" s="6">
         <v>114.7</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="7">
         <v>82.3</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="7">
         <v>81.3</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="7">
         <v>101.3</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="7">
         <v>107.4</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="8">
         <v>107.1</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="8">
         <v>103.8</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="8">
         <v>104</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="9">
         <v>119.2</v>
       </c>
       <c r="P4" s="1">
         <v>135.1</v>
       </c>
       <c r="Q4" s="1">
         <v>96.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="R4" s="1">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="11">
         <v>80.5</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="11">
         <v>85.3</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="12">
         <v>123.3</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="11">
         <v>83.6</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="11">
         <v>87.7</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="11">
         <v>108.9</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="11">
         <v>114.6</v>
       </c>
       <c r="I5" s="1">
         <v>81</v>
       </c>
       <c r="J5" s="1">
         <v>78.2</v>
       </c>
       <c r="K5" s="1">
         <v>139.19999999999999</v>
       </c>
       <c r="L5" s="1">
         <v>106.1</v>
       </c>
       <c r="M5" s="1">
         <v>156</v>
       </c>
       <c r="N5" s="1">
         <v>101.6</v>
       </c>
-      <c r="O5" s="16">
+      <c r="O5" s="9">
         <v>84.3</v>
       </c>
       <c r="P5" s="1">
         <v>84.8</v>
       </c>
       <c r="Q5" s="1">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="R5" s="17">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="11">
         <v>110.4</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="11">
         <v>132.6</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="12">
         <v>91.2</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="11">
         <v>70.099999999999994</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="11">
         <v>51.1</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="11">
         <v>123.9</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="11">
         <v>70.400000000000006</v>
       </c>
       <c r="I6" s="1">
         <v>89.1</v>
       </c>
       <c r="J6" s="1">
         <v>154.6</v>
       </c>
       <c r="K6" s="1">
         <v>106.2</v>
       </c>
       <c r="L6" s="1">
         <v>144.69999999999999</v>
       </c>
       <c r="M6" s="1">
         <v>86</v>
       </c>
       <c r="N6" s="1">
         <v>102.2</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="9">
         <v>139.4</v>
       </c>
       <c r="P6" s="1">
         <v>278.3</v>
       </c>
       <c r="Q6" s="1">
         <v>60.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="R6" s="17">
+        <v>126.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="11">
         <v>68.3</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="11">
         <v>67</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="12">
         <v>70.3</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="11">
         <v>128.1</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="11">
         <v>203.9</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="11">
         <v>123.6</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="11">
         <v>55.5</v>
       </c>
       <c r="I7" s="1">
         <v>178.1</v>
       </c>
       <c r="J7" s="1">
         <v>56.9</v>
       </c>
       <c r="K7" s="1">
         <v>85.6</v>
       </c>
       <c r="L7" s="1">
         <v>110.3</v>
       </c>
       <c r="M7" s="1">
         <v>91.5</v>
       </c>
       <c r="N7" s="1">
         <v>131.1</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="9">
         <v>95.1</v>
       </c>
       <c r="P7" s="1">
         <v>213.6</v>
       </c>
       <c r="Q7" s="1">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="R7" s="17">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="11">
         <v>43.7</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="11">
         <v>269.89999999999998</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="12">
         <v>98.8</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="11">
         <v>112.7</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="11">
         <v>117.8</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="11">
         <v>115.5</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="11">
         <v>79</v>
       </c>
       <c r="I8" s="1">
         <v>88.5</v>
       </c>
       <c r="J8" s="1">
         <v>153.5</v>
       </c>
       <c r="K8" s="1">
         <v>92.5</v>
       </c>
       <c r="L8" s="1">
         <v>94</v>
       </c>
       <c r="M8" s="1">
         <v>77.099999999999994</v>
       </c>
       <c r="N8" s="1">
         <v>103.4</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="9">
         <v>152.9</v>
       </c>
       <c r="P8" s="1">
         <v>119.5</v>
       </c>
       <c r="Q8" s="1">
         <v>122.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="R8" s="17">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="11">
         <v>51.7</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="11">
         <v>132.30000000000001</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="12">
         <v>101.5</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="11">
         <v>118</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="11">
         <v>83.9</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="11">
         <v>105.8</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="11">
         <v>96.1</v>
       </c>
       <c r="I9" s="1">
         <v>70.400000000000006</v>
       </c>
       <c r="J9" s="1">
         <v>77.400000000000006</v>
       </c>
       <c r="K9" s="1">
         <v>129.80000000000001</v>
       </c>
       <c r="L9" s="1">
         <v>105.5</v>
       </c>
       <c r="M9" s="1">
         <v>87.5</v>
       </c>
       <c r="N9" s="1">
         <v>121</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="9">
         <v>111.9</v>
       </c>
       <c r="P9" s="1">
         <v>181.6</v>
       </c>
       <c r="Q9" s="1">
         <v>61.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="R9" s="17">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="11">
         <v>91</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="11">
         <v>87.9</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="12">
         <v>103.9</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="11">
         <v>125.4</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="11">
         <v>128.30000000000001</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="11">
         <v>109.8</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="11">
         <v>90.6</v>
       </c>
       <c r="I10" s="1">
         <v>62.5</v>
       </c>
       <c r="J10" s="1">
         <v>79</v>
       </c>
       <c r="K10" s="1">
         <v>115.8</v>
       </c>
       <c r="L10" s="1">
         <v>144.6</v>
       </c>
       <c r="M10" s="1">
         <v>98.1</v>
       </c>
       <c r="N10" s="1">
         <v>90.1</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="9">
         <v>186</v>
       </c>
       <c r="P10" s="1">
         <v>92.9</v>
       </c>
       <c r="Q10" s="1">
         <v>136.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="R10" s="17">
+        <v>89.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="13.8" thickBot="1">
+      <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="14">
         <v>101.5</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="14">
         <v>94.7</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="15">
         <v>61.1</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="14">
         <v>122.2</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="14">
         <v>129.80000000000001</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="14">
         <v>118.8</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="14">
         <v>66.900000000000006</v>
       </c>
       <c r="I11" s="2">
         <v>48.1</v>
       </c>
       <c r="J11" s="2">
         <v>104.3</v>
       </c>
       <c r="K11" s="2">
         <v>100.4</v>
       </c>
       <c r="L11" s="2">
         <v>109.4</v>
       </c>
       <c r="M11" s="2">
         <v>93.8</v>
       </c>
       <c r="N11" s="2">
         <v>90.6</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="16">
         <v>166.1</v>
       </c>
       <c r="P11" s="2">
         <v>113</v>
       </c>
       <c r="Q11" s="2">
         <v>98.7</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="Q12" s="4"/>
+      <c r="R11" s="18">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+    </row>
+    <row r="21" spans="6:6">
+      <c r="F21" s="50"/>
+    </row>
+    <row r="22" spans="6:6">
+      <c r="F22" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2013,91 +2628,93 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F929C6-64F7-4B93-9625-DAFDF2213A6A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F929C6-64F7-4B93-9625-DAFDF2213A6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB19414-65E4-4F4E-B7B9-6413D84342D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>