--- v0 (2026-04-17)
+++ v1 (2026-10-18)
@@ -1,65 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректерр" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="94">
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге
 </t>
   </si>
   <si>
     <t>Инвестициялық қызметтерінің негізгі көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1 101</t>
   </si>
   <si>
     <t>1 981</t>
   </si>
@@ -154,1819 +160,3759 @@
     <t>101,3</t>
   </si>
   <si>
     <t>504 649</t>
   </si>
   <si>
     <t>107,4</t>
   </si>
   <si>
     <t>556 558</t>
   </si>
   <si>
     <t>107,1</t>
   </si>
   <si>
     <t>582 279</t>
   </si>
   <si>
     <t>103,8</t>
   </si>
   <si>
     <t>629 138</t>
   </si>
   <si>
     <t>104,0</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>Калиева Гулжайна Минайдаровна</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1991 жылдан бастап </t>
+  </si>
+  <si>
+    <t>Жаңа құрылыс, сондай-ақ нысандарды кеңейту қайта құру және жаңғырту нысанның бастапқы құнының өсуіне әкеледі , техниканы ,жабықты сатып алу, негізгі табынды қалыптастыруға арналған көлік шығындары, көпжылдық екпелер жағдайында инвесторлардың экономикалық, әлеуметтік немесе экологиялық әсер алу мақсатында қаражат салуы</t>
+  </si>
+  <si>
+    <t>13.07.2027ж</t>
+  </si>
+  <si>
+    <t>20.07.2026ж</t>
+  </si>
+  <si>
+    <t>Қаржы,құрылыс және инвестиция статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 40" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="590550" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="585788" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6448425"/>
+          <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Text Box 2">
+        <xdr:cNvPr id="32" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Text Box 3">
+        <xdr:cNvPr id="33" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Text Box 4">
+        <xdr:cNvPr id="34" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Text Box 5">
+        <xdr:cNvPr id="35" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Text Box 6">
+        <xdr:cNvPr id="36" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Text Box 1">
+        <xdr:cNvPr id="37" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="28575"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Text Box 2">
+        <xdr:cNvPr id="38" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Text Box 3">
+        <xdr:cNvPr id="39" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="Text Box 4">
+        <xdr:cNvPr id="40" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="Text Box 5">
+        <xdr:cNvPr id="41" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="Text Box 6">
+        <xdr:cNvPr id="42" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1019175</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="Text Box 7">
+        <xdr:cNvPr id="43" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="590550" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="Text Box 1">
+        <xdr:cNvPr id="44" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="Text Box 2">
+        <xdr:cNvPr id="45" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="Text Box 3">
+        <xdr:cNvPr id="46" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="Text Box 4">
+        <xdr:cNvPr id="47" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="Text Box 5">
+        <xdr:cNvPr id="48" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="Text Box 6">
+        <xdr:cNvPr id="49" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1014413</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="Text Box 7">
+        <xdr:cNvPr id="50" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="585788" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="Text Box 1">
+        <xdr:cNvPr id="51" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="Text Box 2">
+        <xdr:cNvPr id="52" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="Text Box 3">
+        <xdr:cNvPr id="53" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="Text Box 4">
+        <xdr:cNvPr id="54" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="Text Box 5">
+        <xdr:cNvPr id="55" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="Text Box 6">
+        <xdr:cNvPr id="56" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="28" name="Text Box 7">
+        <xdr:cNvPr id="57" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="29" name="Text Box 1">
+        <xdr:cNvPr id="58" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="38100"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:colOff>71438</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="30" name="Text Box 2">
+        <xdr:cNvPr id="59" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2219325" y="6448425"/>
-          <a:ext cx="1109663" cy="47625"/>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2225,826 +4171,1346 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q37"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="N20" sqref="N20"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="97.6640625" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="30.88671875" style="29" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="29" customWidth="1"/>
+    <col min="3" max="254" width="9.109375" customWidth="1"/>
+    <col min="255" max="255" width="42.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="14.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:11" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="12">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="13" customFormat="1" ht="56.4" customHeight="1">
+      <c r="A6" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="13" customFormat="1" ht="32.4" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="13" customFormat="1" ht="42.6" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="13" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="21"/>
+    </row>
+    <row r="12" spans="1:11" s="13" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="21"/>
+    </row>
+    <row r="13" spans="1:11" s="13" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A13" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="21"/>
+    </row>
+    <row r="14" spans="1:11" s="13" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A14" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" ht="16.95" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" s="25"/>
+    </row>
+    <row r="16" spans="1:11" ht="14.4" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="K16" s="26"/>
+    </row>
+    <row r="17" spans="1:11" ht="16.95" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="K17" s="25"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.95" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="K18" s="26"/>
+    </row>
+    <row r="19" spans="1:11" ht="16.2" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="K19" s="25"/>
+    </row>
+    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="K20" s="26"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="27"/>
+      <c r="B21" s="28"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="K22" s="26"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="K23" s="25"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="K24" s="26"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="K25" s="25"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="29.6640625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="104.33203125" style="29" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="13" customFormat="1" ht="30.6" customHeight="1">
       <c r="A1" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="30">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="13" customFormat="1" ht="28.2" customHeight="1">
+      <c r="A2" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="13" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="39.6">
+      <c r="A6" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="26.4">
+      <c r="A8" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="33"/>
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A13" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A14" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="25"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" s="26"/>
+    </row>
+    <row r="17" spans="1:13" ht="37.200000000000003" customHeight="1">
+      <c r="A17" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="25"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="26"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="26"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="27"/>
+      <c r="B21" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:D15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="5.77734375" customWidth="1"/>
+    <col min="2" max="2" width="118.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:4">
+      <c r="B4" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="C4" s="41"/>
+    </row>
+    <row r="5" spans="2:4">
+      <c r="B5" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="41"/>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="41"/>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="41"/>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="41"/>
+    </row>
+    <row r="9" spans="2:4">
+      <c r="B9" s="39"/>
+      <c r="C9" s="41"/>
+    </row>
+    <row r="10" spans="2:4" ht="31.8" customHeight="1">
+      <c r="B10" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="41"/>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="39"/>
+      <c r="C11" s="41"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q38"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="14.88671875" customWidth="1"/>
+    <col min="2" max="2" width="23" customWidth="1"/>
+    <col min="3" max="3" width="21.33203125" customWidth="1"/>
+    <col min="4" max="4" width="23.5546875" customWidth="1"/>
+    <col min="5" max="5" width="23.21875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="31.2" customHeight="1">
+      <c r="A1" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+    </row>
+    <row r="2" spans="1:17" ht="34.799999999999997" customHeight="1">
+      <c r="A2" s="85"/>
+      <c r="B2" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="46"/>
-      <c r="D2" s="46" t="s">
+      <c r="C2" s="88"/>
+      <c r="D2" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="46"/>
-[...3 lines deleted...]
-      <c r="B3" s="16" t="s">
+      <c r="E2" s="90"/>
+    </row>
+    <row r="3" spans="1:17" ht="32.4" customHeight="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="D3" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="17">
+      <c r="A4" s="46">
         <v>1991</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B4" s="47">
         <v>1.3</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C4" s="47">
         <v>94</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D4" s="48">
         <v>35</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="E4" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:17">
-      <c r="A5" s="17">
+      <c r="A5" s="46">
         <v>1992</v>
       </c>
-      <c r="B5" s="21">
+      <c r="B5" s="50">
         <v>24</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="47">
         <v>78</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="48">
         <v>1002</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="E5" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="17">
+      <c r="A6" s="46">
         <v>1993</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="50">
         <v>375</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="47">
         <v>78</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="48">
         <v>13198</v>
       </c>
-      <c r="E6" s="20" t="s">
+      <c r="E6" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:17">
-      <c r="A7" s="17">
+      <c r="A7" s="46">
         <v>1994</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="51">
         <v>5237</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="47">
         <v>75</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="48">
         <v>125</v>
       </c>
-      <c r="E7" s="20" t="s">
+      <c r="E7" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:17">
-      <c r="A8" s="17">
+      <c r="A8" s="46">
         <v>1995</v>
       </c>
-      <c r="B8" s="22">
+      <c r="B8" s="51">
         <v>11428</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="47">
         <v>65</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="48">
         <v>361</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="E8" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="12" customHeight="1">
-      <c r="A9" s="17">
+      <c r="A9" s="46">
         <v>1996</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="51">
         <v>12262</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="47">
         <v>85</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="48">
         <v>340</v>
       </c>
-      <c r="E9" s="20" t="s">
+      <c r="E9" s="49" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="1"/>
     </row>
     <row r="10" spans="1:17">
-      <c r="A10" s="17">
+      <c r="A10" s="46">
         <v>1997</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="51">
         <v>18006</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="47">
         <v>145</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="48">
         <v>390</v>
       </c>
-      <c r="E10" s="20" t="s">
+      <c r="E10" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:17">
-      <c r="A11" s="17">
+      <c r="A11" s="46">
         <v>1998</v>
       </c>
-      <c r="B11" s="22">
+      <c r="B11" s="51">
         <v>16101</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="52">
         <v>119</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="48">
         <v>107</v>
       </c>
-      <c r="E11" s="20" t="s">
+      <c r="E11" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:17">
-      <c r="A12" s="17">
+      <c r="A12" s="46">
         <v>1999</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="53">
         <v>11501</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="54">
         <v>72.5</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="48">
         <v>140</v>
       </c>
-      <c r="E12" s="20" t="s">
+      <c r="E12" s="49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:17">
-      <c r="A13" s="17">
+      <c r="A13" s="46">
         <v>2000</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B13" s="48">
         <v>36979</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="55">
         <v>295.3</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="48">
         <v>628</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="56">
         <v>628</v>
       </c>
     </row>
     <row r="14" spans="1:17">
-      <c r="A14" s="17">
+      <c r="A14" s="46">
         <v>2001</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="48">
         <v>56756</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="55">
         <v>128.69999999999999</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="48">
         <v>1101</v>
       </c>
-      <c r="E14" s="27" t="s">
+      <c r="E14" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:17">
-      <c r="A15" s="17">
+      <c r="A15" s="46">
         <v>2002</v>
       </c>
-      <c r="B15" s="19">
+      <c r="B15" s="48">
         <v>59933</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="55">
         <v>97.6</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="48">
         <v>1981</v>
       </c>
-      <c r="E15" s="27" t="s">
+      <c r="E15" s="57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:17">
-      <c r="A16" s="28">
+      <c r="A16" s="58">
         <v>2003</v>
       </c>
-      <c r="B16" s="29">
+      <c r="B16" s="59">
         <v>75384</v>
       </c>
-      <c r="C16" s="30" t="s">
+      <c r="C16" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D16" s="61">
         <v>2457</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="56">
         <v>119.7</v>
       </c>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
     </row>
     <row r="17" spans="1:17">
-      <c r="A17" s="28">
+      <c r="A17" s="58">
         <v>2004</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="60">
         <v>100518</v>
       </c>
-      <c r="C17" s="30" t="s">
+      <c r="C17" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="31">
+      <c r="D17" s="61">
         <v>5312</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="56">
         <v>207.3</v>
       </c>
       <c r="L17" s="2"/>
       <c r="M17" s="3"/>
       <c r="N17" s="4"/>
       <c r="O17" s="5"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="28">
+      <c r="A18" s="58">
         <v>2005</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B18" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="30" t="s">
+      <c r="C18" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="D18" s="31">
+      <c r="D18" s="61">
         <v>7500</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="62">
         <v>134.69999999999999</v>
       </c>
       <c r="L18" s="2"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="5"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="28">
+      <c r="A19" s="58">
         <v>2006</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="30" t="s">
+      <c r="C19" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="D19" s="31">
+      <c r="D19" s="61">
         <v>10770</v>
       </c>
-      <c r="E19" s="33" t="s">
+      <c r="E19" s="63" t="s">
         <v>14</v>
       </c>
       <c r="L19" s="2"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="5"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
     </row>
     <row r="20" spans="1:17">
-      <c r="A20" s="28">
+      <c r="A20" s="58">
         <v>2007</v>
       </c>
-      <c r="B20" s="30" t="s">
+      <c r="B20" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="30" t="s">
+      <c r="C20" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="31">
+      <c r="D20" s="61">
         <v>16340</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="62">
         <v>143.80000000000001</v>
       </c>
       <c r="L20" s="2"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="5"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
     </row>
     <row r="21" spans="1:17">
-      <c r="A21" s="28">
+      <c r="A21" s="58">
         <v>2008</v>
       </c>
-      <c r="B21" s="30" t="s">
+      <c r="B21" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="30" t="s">
+      <c r="C21" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="61">
         <v>14667</v>
       </c>
-      <c r="E21" s="33" t="s">
+      <c r="E21" s="63" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="5"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
     </row>
     <row r="22" spans="1:17">
-      <c r="A22" s="28">
+      <c r="A22" s="58">
         <v>2009</v>
       </c>
-      <c r="B22" s="30" t="s">
+      <c r="B22" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="30" t="s">
+      <c r="C22" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="31">
+      <c r="D22" s="61">
         <v>19872</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="62">
         <v>55.7</v>
       </c>
       <c r="L22" s="2"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="5"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
     </row>
     <row r="23" spans="1:17">
-      <c r="A23" s="28">
+      <c r="A23" s="58">
         <v>2010</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B23" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="30" t="s">
+      <c r="C23" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="D23" s="31">
+      <c r="D23" s="61">
         <v>18081</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="62">
         <v>86.1</v>
       </c>
       <c r="L23" s="2"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="5"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
     </row>
     <row r="24" spans="1:17">
-      <c r="A24" s="28">
+      <c r="A24" s="58">
         <v>2011</v>
       </c>
-      <c r="B24" s="30" t="s">
+      <c r="B24" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="30" t="s">
+      <c r="C24" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="31">
+      <c r="D24" s="61">
         <v>21285</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="62">
         <v>110.2</v>
       </c>
       <c r="L24" s="2"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="5"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
     </row>
     <row r="25" spans="1:17">
-      <c r="A25" s="28">
+      <c r="A25" s="58">
         <v>2012</v>
       </c>
-      <c r="B25" s="30" t="s">
+      <c r="B25" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="30" t="s">
+      <c r="C25" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="D25" s="31">
+      <c r="D25" s="61">
         <v>25443</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="62">
         <v>113.1</v>
       </c>
       <c r="L25" s="2"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="5"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
     </row>
     <row r="26" spans="1:17">
-      <c r="A26" s="34">
+      <c r="A26" s="64">
         <v>2013</v>
       </c>
-      <c r="B26" s="30" t="s">
+      <c r="B26" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="30" t="s">
+      <c r="C26" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="61">
         <v>33122</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="62">
         <v>124.1</v>
       </c>
       <c r="L26" s="2"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="5"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
     </row>
     <row r="27" spans="1:17">
-      <c r="A27" s="17">
+      <c r="A27" s="46">
         <v>2014</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="35" t="s">
+      <c r="C27" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="66">
         <v>28407</v>
       </c>
-      <c r="E27" s="37">
+      <c r="E27" s="67">
         <v>81.3</v>
       </c>
       <c r="L27" s="2"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="5"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
     </row>
     <row r="28" spans="1:17">
-      <c r="A28" s="34">
+      <c r="A28" s="64">
         <v>2015</v>
       </c>
-      <c r="B28" s="35" t="s">
+      <c r="B28" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="35" t="s">
+      <c r="C28" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="68">
         <v>32255</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="56">
         <v>108.3</v>
       </c>
       <c r="L28" s="2"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="7"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
     </row>
     <row r="29" spans="1:17">
-      <c r="A29" s="17">
+      <c r="A29" s="46">
         <v>2016</v>
       </c>
-      <c r="B29" s="39" t="s">
+      <c r="B29" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="39" t="s">
+      <c r="C29" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="68">
         <v>31466</v>
       </c>
-      <c r="E29" s="37">
+      <c r="E29" s="67">
         <v>92</v>
       </c>
       <c r="L29" s="2"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="8"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
     </row>
     <row r="30" spans="1:17">
-      <c r="A30" s="17">
+      <c r="A30" s="46">
         <v>2017</v>
       </c>
-      <c r="B30" s="39" t="s">
+      <c r="B30" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="39" t="s">
+      <c r="C30" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="D30" s="38">
+      <c r="D30" s="68">
         <v>59325</v>
       </c>
-      <c r="E30" s="37">
+      <c r="E30" s="67">
         <v>178.4</v>
       </c>
       <c r="L30" s="2"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="8"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
     </row>
     <row r="31" spans="1:17">
-      <c r="A31" s="17">
+      <c r="A31" s="46">
         <v>2018</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="39" t="s">
+      <c r="C31" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="68">
         <v>66539</v>
       </c>
-      <c r="E31" s="37">
+      <c r="E31" s="67">
         <v>103.7</v>
       </c>
       <c r="L31" s="2"/>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
       <c r="O31" s="8"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="34">
+      <c r="A32" s="64">
         <v>2019</v>
       </c>
-      <c r="B32" s="35" t="s">
+      <c r="B32" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="35" t="s">
+      <c r="C32" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="68">
         <v>86325</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E32" s="70">
         <v>126</v>
       </c>
       <c r="L32" s="2"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="8"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
     </row>
     <row r="33" spans="1:17">
-      <c r="A33" s="34">
+      <c r="A33" s="64">
         <v>2020</v>
       </c>
-      <c r="B33" s="35" t="s">
+      <c r="B33" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="C33" s="35" t="s">
+      <c r="C33" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="68">
         <v>103269</v>
       </c>
-      <c r="E33" s="41">
+      <c r="E33" s="71">
         <v>118.7</v>
       </c>
       <c r="L33" s="2"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="8"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="34">
+      <c r="A34" s="64">
         <v>2021</v>
       </c>
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="35" t="s">
+      <c r="C34" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="68">
         <v>117561</v>
       </c>
-      <c r="E34" s="37">
+      <c r="E34" s="67">
         <v>109.6</v>
       </c>
       <c r="L34" s="2"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="8"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="34">
+      <c r="A35" s="64">
         <v>2022</v>
       </c>
-      <c r="B35" s="42">
+      <c r="B35" s="72">
         <v>785759</v>
       </c>
-      <c r="C35" s="42">
+      <c r="C35" s="72">
         <v>119.2</v>
       </c>
-      <c r="D35" s="38">
+      <c r="D35" s="68">
         <v>139233</v>
       </c>
-      <c r="E35" s="43">
+      <c r="E35" s="73">
         <v>113</v>
       </c>
       <c r="L35" s="2"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
       <c r="O35" s="8"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36" spans="1:17">
-      <c r="A36" s="11">
+      <c r="A36" s="74">
         <v>2023</v>
       </c>
-      <c r="B36" s="12">
+      <c r="B36" s="75">
         <v>1102171</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="56">
         <v>135.1</v>
       </c>
-      <c r="D36" s="14">
+      <c r="D36" s="76">
         <v>90701</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="77">
         <v>62.8</v>
       </c>
       <c r="L36" s="2"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="8"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
     </row>
     <row r="37" spans="1:17">
-      <c r="A37" s="34">
+      <c r="A37" s="64">
         <v>2024</v>
       </c>
-      <c r="B37" s="12">
+      <c r="B37" s="75">
         <v>1085676</v>
       </c>
-      <c r="C37" s="47">
+      <c r="C37" s="78">
         <v>96.3</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="75">
         <v>80245</v>
       </c>
-      <c r="E37" s="47">
+      <c r="E37" s="78">
         <v>86.5</v>
       </c>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" s="81">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="82">
+        <v>1164313</v>
+      </c>
+      <c r="C38" s="83">
+        <v>103</v>
+      </c>
+      <c r="D38" s="82">
+        <v>100213</v>
+      </c>
+      <c r="E38" s="83">
+        <v>120</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="C16 B18:B34 C17:C34 E19:E21" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -3071,106 +5537,109 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124DB807-A5D7-4258-9B5C-74275E043A11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62630A0D-3A12-4CF3-9B50-C304700DF672}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55418603-BC3F-4232-A2F0-7FEA58F094FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55418603-BC3F-4232-A2F0-7FEA58F094FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62630A0D-3A12-4CF3-9B50-C304700DF672}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректерр</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>