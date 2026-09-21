--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -129,53 +129,53 @@
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>* Респонденттердің алғашқы статистикалық деректерді түзетүіне байланысты статистакалық ақпараты қайта жарияланды</t>
   </si>
   <si>
     <t>2024 жыл *</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="194" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="196" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -786,290 +786,290 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="10" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="10" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="12" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="12" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="12" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="11" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="11" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="22" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="22" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="25" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
-    <cellStyle name="Акцент1 2" xfId="1" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="1"/>
     <cellStyle name="Акцент1 2 2" xfId="2"/>
-    <cellStyle name="Акцент2 2" xfId="3" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="3"/>
     <cellStyle name="Акцент2 2 2" xfId="4"/>
-    <cellStyle name="Акцент3 2" xfId="5" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="5"/>
     <cellStyle name="Акцент3 2 2" xfId="6"/>
-    <cellStyle name="Акцент4 2" xfId="7" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="7"/>
     <cellStyle name="Акцент4 2 2" xfId="8"/>
-    <cellStyle name="Акцент5 2" xfId="9" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="9"/>
     <cellStyle name="Акцент5 2 2" xfId="10"/>
-    <cellStyle name="Акцент6 2" xfId="11" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="11"/>
     <cellStyle name="Акцент6 2 2" xfId="12"/>
-    <cellStyle name="Ввод  2" xfId="13" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="13"/>
     <cellStyle name="Ввод  2 2" xfId="14"/>
-    <cellStyle name="Вывод 2" xfId="15" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="15"/>
     <cellStyle name="Вывод 2 2" xfId="16"/>
-    <cellStyle name="Вычисление 2" xfId="17" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="17"/>
     <cellStyle name="Вычисление 2 2" xfId="18"/>
-    <cellStyle name="Заголовок 1 2" xfId="19" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1 2" xfId="19"/>
     <cellStyle name="Заголовок 1 2 2" xfId="20"/>
-    <cellStyle name="Заголовок 2 2" xfId="21" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2 2" xfId="21"/>
     <cellStyle name="Заголовок 2 2 2" xfId="22"/>
-    <cellStyle name="Заголовок 3 2" xfId="23" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3 2" xfId="23"/>
     <cellStyle name="Заголовок 3 2 2" xfId="24"/>
-    <cellStyle name="Заголовок 4 2" xfId="25" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4 2" xfId="25"/>
     <cellStyle name="Заголовок 4 2 2" xfId="26"/>
-    <cellStyle name="Итог 2" xfId="27" customBuiltin="1"/>
+    <cellStyle name="Итог 2" xfId="27"/>
     <cellStyle name="Итог 2 2" xfId="28"/>
-    <cellStyle name="Контрольная ячейка 2" xfId="29" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="29"/>
     <cellStyle name="Контрольная ячейка 2 2" xfId="30"/>
-    <cellStyle name="Название 2" xfId="31" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="31"/>
     <cellStyle name="Название 2 2" xfId="32"/>
-    <cellStyle name="Нейтральный 2" xfId="33" customBuiltin="1"/>
+    <cellStyle name="Нейтральный 2" xfId="33"/>
     <cellStyle name="Нейтральный 2 2" xfId="34"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="35"/>
     <cellStyle name="Обычный 24" xfId="36"/>
     <cellStyle name="Обычный 29" xfId="37"/>
     <cellStyle name="Обычный 3" xfId="38"/>
     <cellStyle name="Обычный 32" xfId="39"/>
-    <cellStyle name="Плохой 2" xfId="40" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="40"/>
     <cellStyle name="Плохой 2 2" xfId="41"/>
-    <cellStyle name="Пояснение 2" xfId="42" customBuiltin="1"/>
+    <cellStyle name="Пояснение 2" xfId="42"/>
     <cellStyle name="Пояснение 2 2" xfId="43"/>
-    <cellStyle name="Примечание 2" xfId="44" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="44"/>
     <cellStyle name="Примечание 2 2" xfId="45"/>
-    <cellStyle name="Связанная ячейка 2" xfId="46" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка 2" xfId="46"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="47"/>
-    <cellStyle name="Текст предупреждения 2" xfId="48" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения 2" xfId="48"/>
     <cellStyle name="Текст предупреждения 2 2" xfId="49"/>
-    <cellStyle name="Хороший 2" xfId="50" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="50"/>
     <cellStyle name="Хороший 2 2" xfId="51"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1329,51 +1329,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M89"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="D90" sqref="D90"/>
+      <selection activeCell="A70" sqref="A70:M70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.2" customHeight="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -1438,65 +1438,65 @@
         <v>4</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="28" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="72" t="s">
+      <c r="A5" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="72"/>
-[...10 lines deleted...]
-      <c r="M5" s="72"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
     </row>
     <row r="6" spans="1:13" ht="33.75">
       <c r="A6" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="22">
         <v>15.2</v>
       </c>
       <c r="C6" s="9">
         <v>30.6</v>
       </c>
       <c r="D6" s="9">
         <v>46.1</v>
       </c>
       <c r="E6" s="9">
         <v>61.8</v>
       </c>
       <c r="F6" s="9">
         <v>77.7</v>
       </c>
       <c r="G6" s="9">
         <v>93.6</v>
       </c>
       <c r="H6" s="9">
         <v>110</v>
@@ -1619,65 +1619,65 @@
         <v>1201.3</v>
       </c>
       <c r="G9" s="35">
         <v>1454.5</v>
       </c>
       <c r="H9" s="35">
         <v>1709.8</v>
       </c>
       <c r="I9" s="35">
         <v>1967.2</v>
       </c>
       <c r="J9" s="35">
         <v>2219.5</v>
       </c>
       <c r="K9" s="35">
         <v>2479.1</v>
       </c>
       <c r="L9" s="31">
         <v>2738.4</v>
       </c>
       <c r="M9" s="31">
         <v>3004.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="A10" s="73" t="s">
+      <c r="A10" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="73"/>
-[...10 lines deleted...]
-      <c r="M10" s="73"/>
+      <c r="B10" s="74"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+      <c r="L10" s="74"/>
+      <c r="M10" s="74"/>
     </row>
     <row r="11" spans="1:13" ht="38.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="37">
         <v>15.5</v>
       </c>
       <c r="C11" s="18">
         <v>31.7</v>
       </c>
       <c r="D11" s="18">
         <v>48.6</v>
       </c>
       <c r="E11" s="18">
         <v>66.2</v>
       </c>
       <c r="F11" s="18">
         <v>84.8</v>
       </c>
       <c r="G11" s="18">
         <v>104</v>
       </c>
       <c r="H11" s="18">
         <v>123.8</v>
@@ -1800,65 +1800,65 @@
         <v>1351.1</v>
       </c>
       <c r="G14" s="35">
         <v>1600.4</v>
       </c>
       <c r="H14" s="35">
         <v>1850.8</v>
       </c>
       <c r="I14" s="35">
         <v>2099.8000000000002</v>
       </c>
       <c r="J14" s="35">
         <v>2349.4</v>
       </c>
       <c r="K14" s="35">
         <v>2604.8000000000002</v>
       </c>
       <c r="L14" s="31">
         <v>2858</v>
       </c>
       <c r="M14" s="31">
         <v>3114.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="73"/>
-[...10 lines deleted...]
-      <c r="M15" s="73"/>
+      <c r="B15" s="74"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="74"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
+      <c r="M15" s="74"/>
     </row>
     <row r="16" spans="1:13" ht="34.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="37">
         <v>16.899999999999999</v>
       </c>
       <c r="C16" s="18">
         <v>34.9</v>
       </c>
       <c r="D16" s="18">
         <v>53.4</v>
       </c>
       <c r="E16" s="18">
         <v>72.5</v>
       </c>
       <c r="F16" s="18">
         <v>92.4</v>
       </c>
       <c r="G16" s="18">
         <v>113.6</v>
       </c>
       <c r="H16" s="18">
         <v>135.30000000000001</v>
@@ -1984,61 +1984,61 @@
         <v>1510</v>
       </c>
       <c r="H19" s="35">
         <v>1781.9</v>
       </c>
       <c r="I19" s="35">
         <v>2059.1</v>
       </c>
       <c r="J19" s="35">
         <v>2334.6</v>
       </c>
       <c r="K19" s="35">
         <v>2612.5</v>
       </c>
       <c r="L19" s="31">
         <v>2895.7</v>
       </c>
       <c r="M19" s="31">
         <v>3182.5</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="14.25" customHeight="1">
       <c r="A20" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="73"/>
-[...9 lines deleted...]
-      <c r="L20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
       <c r="M20" s="77"/>
     </row>
     <row r="21" spans="1:13" ht="36.75" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="37">
         <v>17.600000000000001</v>
       </c>
       <c r="C21" s="18">
         <v>35.799999999999997</v>
       </c>
       <c r="D21" s="18">
         <v>54.3</v>
       </c>
       <c r="E21" s="18">
         <v>77.7</v>
       </c>
       <c r="F21" s="18">
         <v>103.7</v>
       </c>
       <c r="G21" s="18">
         <v>131.9</v>
       </c>
       <c r="H21" s="18">
@@ -2162,65 +2162,65 @@
         <v>1465.6</v>
       </c>
       <c r="G24" s="35">
         <v>1760.3</v>
       </c>
       <c r="H24" s="35">
         <v>2052.6999999999998</v>
       </c>
       <c r="I24" s="35">
         <v>2347.6</v>
       </c>
       <c r="J24" s="35">
         <v>2642</v>
       </c>
       <c r="K24" s="35">
         <v>2940.5</v>
       </c>
       <c r="L24" s="31">
         <v>3242.6</v>
       </c>
       <c r="M24" s="30">
         <v>3546.1</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A25" s="72" t="s">
+      <c r="A25" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="73"/>
-[...10 lines deleted...]
-      <c r="M25" s="72"/>
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="73"/>
     </row>
     <row r="26" spans="1:13" ht="33.75" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="37">
         <v>33</v>
       </c>
       <c r="C26" s="18">
         <v>61.9</v>
       </c>
       <c r="D26" s="18">
         <v>84.5</v>
       </c>
       <c r="E26" s="18">
         <v>111.1</v>
       </c>
       <c r="F26" s="18">
         <v>144.30000000000001</v>
       </c>
       <c r="G26" s="18">
         <v>185.3</v>
       </c>
       <c r="H26" s="18">
         <v>234.1</v>
@@ -2343,65 +2343,65 @@
         <v>1574.9</v>
       </c>
       <c r="G29" s="35">
         <v>1898.7</v>
       </c>
       <c r="H29" s="35">
         <v>2224</v>
       </c>
       <c r="I29" s="35">
         <v>2550.3000000000002</v>
       </c>
       <c r="J29" s="35">
         <v>2879</v>
       </c>
       <c r="K29" s="35">
         <v>3206.2</v>
       </c>
       <c r="L29" s="51">
         <v>3536.7</v>
       </c>
       <c r="M29" s="52">
         <v>3869.6</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A30" s="72" t="s">
+      <c r="A30" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="73"/>
-[...10 lines deleted...]
-      <c r="M30" s="72"/>
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="73"/>
     </row>
     <row r="31" spans="1:13" ht="37.5" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="37">
         <v>29.8</v>
       </c>
       <c r="C31" s="18">
         <v>60.5</v>
       </c>
       <c r="D31" s="39">
         <v>93.5</v>
       </c>
       <c r="E31" s="39">
         <v>125.8</v>
       </c>
       <c r="F31" s="39">
         <v>159.30000000000001</v>
       </c>
       <c r="G31" s="39">
         <v>192</v>
       </c>
       <c r="H31" s="39">
         <v>225.8</v>
@@ -2524,65 +2524,65 @@
         <v>1648.5</v>
       </c>
       <c r="G34" s="41">
         <v>1985</v>
       </c>
       <c r="H34" s="40">
         <v>2306.5</v>
       </c>
       <c r="I34" s="40">
         <v>2625.9</v>
       </c>
       <c r="J34" s="35">
         <v>2949.6</v>
       </c>
       <c r="K34" s="40">
         <v>3271.5</v>
       </c>
       <c r="L34" s="51">
         <v>3594.7</v>
       </c>
       <c r="M34" s="52">
         <v>3922.7</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A35" s="72" t="s">
+      <c r="A35" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="73"/>
-[...10 lines deleted...]
-      <c r="M35" s="72"/>
+      <c r="B35" s="74"/>
+      <c r="C35" s="74"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74"/>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74"/>
+      <c r="H35" s="74"/>
+      <c r="I35" s="74"/>
+      <c r="J35" s="74"/>
+      <c r="K35" s="74"/>
+      <c r="L35" s="74"/>
+      <c r="M35" s="73"/>
     </row>
     <row r="36" spans="1:13" ht="36.75" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="56">
         <v>35.200000000000003</v>
       </c>
       <c r="C36" s="18">
         <v>67.599999999999994</v>
       </c>
       <c r="D36" s="39">
         <v>102.5</v>
       </c>
       <c r="E36" s="39">
         <v>135.1</v>
       </c>
       <c r="F36" s="39">
         <v>169.8</v>
       </c>
       <c r="G36" s="39">
         <v>203.8</v>
       </c>
       <c r="H36" s="39">
         <v>238.8</v>
@@ -2705,65 +2705,65 @@
         <v>1657.9</v>
       </c>
       <c r="G39" s="41">
         <v>1984.7</v>
       </c>
       <c r="H39" s="40">
         <v>2310.1</v>
       </c>
       <c r="I39" s="40">
         <v>2634</v>
       </c>
       <c r="J39" s="35">
         <v>2961.1</v>
       </c>
       <c r="K39" s="40">
         <v>3289.7</v>
       </c>
       <c r="L39" s="51">
         <v>3621.1</v>
       </c>
       <c r="M39" s="52">
         <v>3956.7</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
-      <c r="A40" s="72" t="s">
+      <c r="A40" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="73"/>
-[...10 lines deleted...]
-      <c r="M40" s="72"/>
+      <c r="B40" s="74"/>
+      <c r="C40" s="74"/>
+      <c r="D40" s="74"/>
+      <c r="E40" s="74"/>
+      <c r="F40" s="74"/>
+      <c r="G40" s="74"/>
+      <c r="H40" s="74"/>
+      <c r="I40" s="74"/>
+      <c r="J40" s="74"/>
+      <c r="K40" s="74"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="73"/>
     </row>
     <row r="41" spans="1:13" ht="39.75" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="56">
         <v>38</v>
       </c>
       <c r="C41" s="18">
         <v>77.7</v>
       </c>
       <c r="D41" s="39">
         <v>120.3</v>
       </c>
       <c r="E41" s="39">
         <v>162.30000000000001</v>
       </c>
       <c r="F41" s="39">
         <v>205.5</v>
       </c>
       <c r="G41" s="39">
         <v>246.7</v>
       </c>
       <c r="H41" s="39">
         <v>289.3</v>
@@ -2886,65 +2886,65 @@
         <v>1731</v>
       </c>
       <c r="G44" s="41">
         <v>2082</v>
       </c>
       <c r="H44" s="40">
         <v>2431.4</v>
       </c>
       <c r="I44" s="40">
         <v>2794.7</v>
       </c>
       <c r="J44" s="35">
         <v>3146.4</v>
       </c>
       <c r="K44" s="40">
         <v>3508.7</v>
       </c>
       <c r="L44" s="51">
         <v>3868.9</v>
       </c>
       <c r="M44" s="52">
         <v>4225.7</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
-      <c r="A45" s="72" t="s">
+      <c r="A45" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="73"/>
-[...10 lines deleted...]
-      <c r="M45" s="72"/>
+      <c r="B45" s="74"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="74"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="73"/>
     </row>
     <row r="46" spans="1:13" ht="36" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="58">
         <v>44.4</v>
       </c>
       <c r="C46" s="43">
         <v>81.3</v>
       </c>
       <c r="D46" s="43">
         <v>123.8</v>
       </c>
       <c r="E46" s="43">
         <v>172.7</v>
       </c>
       <c r="F46" s="43">
         <v>222.8</v>
       </c>
       <c r="G46" s="43">
         <v>268.5</v>
       </c>
       <c r="H46" s="43">
         <v>310.5</v>
@@ -3067,65 +3067,65 @@
         <v>1860.6</v>
       </c>
       <c r="G49" s="42">
         <v>2234.1</v>
       </c>
       <c r="H49" s="42">
         <v>2604</v>
       </c>
       <c r="I49" s="42">
         <v>2976.2</v>
       </c>
       <c r="J49" s="42">
         <v>3345.1</v>
       </c>
       <c r="K49" s="42">
         <v>3717.3</v>
       </c>
       <c r="L49" s="63">
         <v>4092.9</v>
       </c>
       <c r="M49" s="61">
         <v>4475.7</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A50" s="72" t="s">
+      <c r="A50" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="73"/>
-[...10 lines deleted...]
-      <c r="M50" s="72"/>
+      <c r="B50" s="74"/>
+      <c r="C50" s="74"/>
+      <c r="D50" s="74"/>
+      <c r="E50" s="74"/>
+      <c r="F50" s="74"/>
+      <c r="G50" s="74"/>
+      <c r="H50" s="74"/>
+      <c r="I50" s="74"/>
+      <c r="J50" s="74"/>
+      <c r="K50" s="74"/>
+      <c r="L50" s="74"/>
+      <c r="M50" s="73"/>
     </row>
     <row r="51" spans="1:13" ht="36" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="58">
         <v>44.7</v>
       </c>
       <c r="C51" s="43">
         <v>87.6</v>
       </c>
       <c r="D51" s="43">
         <v>132</v>
       </c>
       <c r="E51" s="43">
         <v>161</v>
       </c>
       <c r="F51" s="43">
         <v>199.2</v>
       </c>
       <c r="G51" s="43">
         <v>239.3</v>
       </c>
       <c r="H51" s="43">
         <v>279.2</v>
@@ -3248,65 +3248,65 @@
         <v>1963.9</v>
       </c>
       <c r="G54" s="44">
         <v>2370.5</v>
       </c>
       <c r="H54" s="44">
         <v>2782</v>
       </c>
       <c r="I54" s="44">
         <v>3194.9</v>
       </c>
       <c r="J54" s="44">
         <v>3610.6</v>
       </c>
       <c r="K54" s="44">
         <v>4031.3</v>
       </c>
       <c r="L54" s="64">
         <v>4455.2</v>
       </c>
       <c r="M54" s="61">
         <v>4887.1000000000004</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="72" t="s">
+      <c r="A55" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="73"/>
-[...10 lines deleted...]
-      <c r="M55" s="72"/>
+      <c r="B55" s="74"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="74"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74"/>
+      <c r="H55" s="74"/>
+      <c r="I55" s="74"/>
+      <c r="J55" s="74"/>
+      <c r="K55" s="74"/>
+      <c r="L55" s="74"/>
+      <c r="M55" s="73"/>
     </row>
     <row r="56" spans="1:13" ht="34.5" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="58">
         <v>51.8</v>
       </c>
       <c r="C56" s="45">
         <v>105.4</v>
       </c>
       <c r="D56" s="45">
         <v>165.3</v>
       </c>
       <c r="E56" s="43">
         <v>228.5</v>
       </c>
       <c r="F56" s="43">
         <v>290.2</v>
       </c>
       <c r="G56" s="43">
         <v>347.7</v>
       </c>
       <c r="H56" s="43">
         <v>406.5</v>
@@ -3429,65 +3429,65 @@
         <v>2220.3000000000002</v>
       </c>
       <c r="G59" s="14">
         <v>2670.6</v>
       </c>
       <c r="H59" s="14">
         <v>3121.3</v>
       </c>
       <c r="I59" s="14">
         <v>3576.3</v>
       </c>
       <c r="J59" s="14">
         <v>4026.6</v>
       </c>
       <c r="K59" s="14">
         <v>4482</v>
       </c>
       <c r="L59" s="61">
         <v>4941.3</v>
       </c>
       <c r="M59" s="61">
         <v>5407.1</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A60" s="72" t="s">
+      <c r="A60" s="73" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="78"/>
       <c r="C60" s="78"/>
       <c r="D60" s="78"/>
       <c r="E60" s="78"/>
       <c r="F60" s="78"/>
       <c r="G60" s="78"/>
       <c r="H60" s="78"/>
       <c r="I60" s="78"/>
       <c r="J60" s="78"/>
       <c r="K60" s="78"/>
       <c r="L60" s="78"/>
-      <c r="M60" s="72"/>
+      <c r="M60" s="73"/>
     </row>
     <row r="61" spans="1:13" ht="36" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="66">
         <v>60.2</v>
       </c>
       <c r="C61" s="43">
         <v>124</v>
       </c>
       <c r="D61" s="43">
         <v>185.2</v>
       </c>
       <c r="E61" s="43">
         <v>246.7</v>
       </c>
       <c r="F61" s="43">
         <v>308.10000000000002</v>
       </c>
       <c r="G61" s="43">
         <v>374.1</v>
       </c>
       <c r="H61" s="43">
         <v>432.4</v>
@@ -3610,65 +3610,65 @@
         <v>2307.4</v>
       </c>
       <c r="G64" s="44">
         <v>2804.5</v>
       </c>
       <c r="H64" s="44">
         <v>3309.3</v>
       </c>
       <c r="I64" s="44">
         <v>3828.7</v>
       </c>
       <c r="J64" s="44">
         <v>4349.1000000000004</v>
       </c>
       <c r="K64" s="44">
         <v>4877.2</v>
       </c>
       <c r="L64" s="64">
         <v>5422.3</v>
       </c>
       <c r="M64" s="52">
         <v>5984.4</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A65" s="72" t="s">
+      <c r="A65" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="B65" s="73"/>
-[...10 lines deleted...]
-      <c r="M65" s="72"/>
+      <c r="B65" s="74"/>
+      <c r="C65" s="74"/>
+      <c r="D65" s="74"/>
+      <c r="E65" s="74"/>
+      <c r="F65" s="74"/>
+      <c r="G65" s="74"/>
+      <c r="H65" s="74"/>
+      <c r="I65" s="74"/>
+      <c r="J65" s="74"/>
+      <c r="K65" s="74"/>
+      <c r="L65" s="74"/>
+      <c r="M65" s="73"/>
     </row>
     <row r="66" spans="1:13" ht="36.75" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="58">
         <v>99.3</v>
       </c>
       <c r="C66" s="43">
         <v>212.3</v>
       </c>
       <c r="D66" s="43">
         <v>317.7</v>
       </c>
       <c r="E66" s="43">
         <v>413.6</v>
       </c>
       <c r="F66" s="43">
         <v>514.1</v>
       </c>
       <c r="G66" s="43">
         <v>603.20000000000005</v>
       </c>
       <c r="H66" s="43">
         <v>690.6</v>
@@ -3791,65 +3791,65 @@
         <v>2816.9</v>
       </c>
       <c r="G69" s="44">
         <v>3392.5</v>
       </c>
       <c r="H69" s="44">
         <v>3971.3</v>
       </c>
       <c r="I69" s="44">
         <v>4552.8</v>
       </c>
       <c r="J69" s="44">
         <v>5135.6000000000004</v>
       </c>
       <c r="K69" s="44">
         <v>5724.5</v>
       </c>
       <c r="L69" s="64">
         <v>6308.8</v>
       </c>
       <c r="M69" s="61">
         <v>6894.3</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A70" s="72" t="s">
+      <c r="A70" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="B70" s="73"/>
-[...10 lines deleted...]
-      <c r="M70" s="72"/>
+      <c r="B70" s="74"/>
+      <c r="C70" s="74"/>
+      <c r="D70" s="74"/>
+      <c r="E70" s="74"/>
+      <c r="F70" s="74"/>
+      <c r="G70" s="74"/>
+      <c r="H70" s="74"/>
+      <c r="I70" s="74"/>
+      <c r="J70" s="74"/>
+      <c r="K70" s="74"/>
+      <c r="L70" s="74"/>
+      <c r="M70" s="73"/>
     </row>
     <row r="71" spans="1:13" ht="33.75" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="58">
         <v>89.5</v>
       </c>
       <c r="C71" s="43">
         <v>170.3</v>
       </c>
       <c r="D71" s="43">
         <v>245.1</v>
       </c>
       <c r="E71" s="47">
         <v>325.2</v>
       </c>
       <c r="F71" s="43">
         <v>406.7</v>
       </c>
       <c r="G71" s="43">
         <v>484.7</v>
       </c>
       <c r="H71" s="48">
         <v>571.5</v>
@@ -3972,65 +3972,65 @@
         <v>3087.6</v>
       </c>
       <c r="G74" s="44">
         <v>3743.7</v>
       </c>
       <c r="H74" s="44">
         <v>4433.1000000000004</v>
       </c>
       <c r="I74" s="44">
         <v>5128</v>
       </c>
       <c r="J74" s="44">
         <v>5832.4</v>
       </c>
       <c r="K74" s="44">
         <v>6535.7</v>
       </c>
       <c r="L74" s="64">
         <v>7248.2</v>
       </c>
       <c r="M74" s="61">
         <v>7957.7</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A75" s="72" t="s">
+      <c r="A75" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="73"/>
-[...10 lines deleted...]
-      <c r="M75" s="72"/>
+      <c r="B75" s="74"/>
+      <c r="C75" s="74"/>
+      <c r="D75" s="74"/>
+      <c r="E75" s="74"/>
+      <c r="F75" s="74"/>
+      <c r="G75" s="74"/>
+      <c r="H75" s="74"/>
+      <c r="I75" s="74"/>
+      <c r="J75" s="74"/>
+      <c r="K75" s="74"/>
+      <c r="L75" s="74"/>
+      <c r="M75" s="73"/>
     </row>
     <row r="76" spans="1:13" ht="39" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="58">
         <v>109.4</v>
       </c>
       <c r="C76" s="43">
         <v>207.7</v>
       </c>
       <c r="D76" s="43">
         <v>312.10000000000002</v>
       </c>
       <c r="E76" s="43">
         <v>412.1</v>
       </c>
       <c r="F76" s="43">
         <v>498</v>
       </c>
       <c r="G76" s="39">
         <v>584.9</v>
       </c>
       <c r="H76" s="39">
         <v>667.4</v>
@@ -4153,185 +4153,193 @@
         <v>3756.2</v>
       </c>
       <c r="G79" s="8">
         <v>4518.1000000000004</v>
       </c>
       <c r="H79" s="10">
         <v>5283.1</v>
       </c>
       <c r="I79" s="10">
         <v>6054.1</v>
       </c>
       <c r="J79" s="9">
         <v>6830.9</v>
       </c>
       <c r="K79" s="10">
         <v>7621.6</v>
       </c>
       <c r="L79" s="61">
         <v>8404.4</v>
       </c>
       <c r="M79" s="52">
         <v>9204</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A80" s="74" t="s">
+      <c r="A80" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="B80" s="74"/>
-[...10 lines deleted...]
-      <c r="M80" s="74"/>
+      <c r="B80" s="72"/>
+      <c r="C80" s="72"/>
+      <c r="D80" s="72"/>
+      <c r="E80" s="72"/>
+      <c r="F80" s="72"/>
+      <c r="G80" s="72"/>
+      <c r="H80" s="72"/>
+      <c r="I80" s="72"/>
+      <c r="J80" s="72"/>
+      <c r="K80" s="72"/>
+      <c r="L80" s="72"/>
+      <c r="M80" s="72"/>
     </row>
     <row r="81" spans="1:13" ht="34.5" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="14">
         <v>77.099999999999994</v>
       </c>
       <c r="C81" s="14">
         <v>159.1</v>
       </c>
       <c r="D81" s="14">
         <v>246.4</v>
       </c>
       <c r="E81" s="14">
         <v>331.7</v>
       </c>
       <c r="F81" s="14">
         <v>421.7</v>
       </c>
       <c r="G81" s="8">
         <v>511.8</v>
       </c>
       <c r="H81" s="71">
         <v>598</v>
       </c>
-      <c r="I81" s="10"/>
+      <c r="I81" s="10">
+        <v>690.8</v>
+      </c>
       <c r="J81" s="9"/>
       <c r="K81" s="10"/>
       <c r="L81" s="14"/>
       <c r="M81" s="8"/>
     </row>
     <row r="82" spans="1:13" ht="15.75" customHeight="1">
       <c r="A82" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="14">
         <v>33.5</v>
       </c>
       <c r="C82" s="14">
         <v>67</v>
       </c>
       <c r="D82" s="14">
         <v>101.3</v>
       </c>
       <c r="E82" s="14">
         <v>134.4</v>
       </c>
       <c r="F82" s="14">
         <v>169.8</v>
       </c>
       <c r="G82" s="8">
         <v>206.1</v>
       </c>
       <c r="H82" s="71">
         <v>239.9</v>
       </c>
-      <c r="I82" s="10"/>
+      <c r="I82" s="10">
+        <v>274.10000000000002</v>
+      </c>
       <c r="J82" s="9"/>
       <c r="K82" s="10"/>
       <c r="L82" s="14"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" ht="21.75" customHeight="1">
       <c r="A83" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="14">
         <v>1374.9</v>
       </c>
       <c r="C83" s="14">
         <v>2696.8</v>
       </c>
       <c r="D83" s="14">
         <v>4032.4</v>
       </c>
       <c r="E83" s="14">
         <v>5394.8</v>
       </c>
       <c r="F83" s="14">
         <v>6791</v>
       </c>
       <c r="G83" s="8">
         <v>8174.9</v>
       </c>
       <c r="H83" s="71">
         <v>9588.4</v>
       </c>
-      <c r="I83" s="10"/>
+      <c r="I83" s="10">
+        <v>11023.2</v>
+      </c>
       <c r="J83" s="9"/>
       <c r="K83" s="10"/>
       <c r="L83" s="14"/>
       <c r="M83" s="8"/>
     </row>
     <row r="84" spans="1:13" ht="15.75" customHeight="1">
       <c r="A84" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="70">
         <v>769.5</v>
       </c>
       <c r="C84" s="70">
         <v>1501.1</v>
       </c>
       <c r="D84" s="70">
         <v>2239.4</v>
       </c>
       <c r="E84" s="70">
         <v>2981.9</v>
       </c>
       <c r="F84" s="70">
         <v>3740.7</v>
       </c>
       <c r="G84" s="12">
         <v>4509.2</v>
       </c>
       <c r="H84" s="10">
         <v>5282</v>
       </c>
-      <c r="I84" s="70"/>
+      <c r="I84" s="10">
+        <v>6064.5</v>
+      </c>
       <c r="J84" s="70"/>
       <c r="K84" s="70"/>
       <c r="L84" s="70"/>
       <c r="M84" s="70"/>
     </row>
     <row r="85" spans="1:13" ht="12.2" customHeight="1">
       <c r="A85" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
     </row>
     <row r="86" spans="1:13" ht="12.2" customHeight="1">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
@@ -4372,94 +4380,91 @@
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3"/>
       <c r="K88" s="3"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="3"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
       <c r="K89" s="3"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A35:M35"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
-    <mergeCell ref="A35:M35"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4468,82 +4473,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C53F060-7861-4BFE-8E02-FD3E3D2EA1A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C53F060-7861-4BFE-8E02-FD3E3D2EA1A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>