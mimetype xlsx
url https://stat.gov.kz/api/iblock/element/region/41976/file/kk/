--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -771,51 +771,51 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -954,68 +954,71 @@
     <xf numFmtId="164" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="16" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="11" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="22" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="Акцент1 2" xfId="1"/>
     <cellStyle name="Акцент1 2 2" xfId="2"/>
     <cellStyle name="Акцент2 2" xfId="3"/>
     <cellStyle name="Акцент2 2 2" xfId="4"/>
     <cellStyle name="Акцент3 2" xfId="5"/>
     <cellStyle name="Акцент3 2 2" xfId="6"/>
     <cellStyle name="Акцент4 2" xfId="7"/>
     <cellStyle name="Акцент4 2 2" xfId="8"/>
     <cellStyle name="Акцент5 2" xfId="9"/>
     <cellStyle name="Акцент5 2 2" xfId="10"/>
     <cellStyle name="Акцент6 2" xfId="11"/>
     <cellStyle name="Акцент6 2 2" xfId="12"/>
     <cellStyle name="Ввод  2" xfId="13"/>
     <cellStyle name="Ввод  2 2" xfId="14"/>
     <cellStyle name="Вывод 2" xfId="15"/>
     <cellStyle name="Вывод 2 2" xfId="16"/>
     <cellStyle name="Вычисление 2" xfId="17"/>
     <cellStyle name="Вычисление 2 2" xfId="18"/>
     <cellStyle name="Заголовок 1 2" xfId="19"/>
     <cellStyle name="Заголовок 1 2 2" xfId="20"/>
     <cellStyle name="Заголовок 2 2" xfId="21"/>
     <cellStyle name="Заголовок 2 2 2" xfId="22"/>
@@ -1329,51 +1332,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M89"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="A70" sqref="A70:M70"/>
+      <selection activeCell="P78" sqref="P78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.2" customHeight="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -1438,65 +1441,65 @@
         <v>4</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="28" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="73"/>
-[...10 lines deleted...]
-      <c r="M5" s="73"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
     </row>
     <row r="6" spans="1:13" ht="33.75">
       <c r="A6" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="22">
         <v>15.2</v>
       </c>
       <c r="C6" s="9">
         <v>30.6</v>
       </c>
       <c r="D6" s="9">
         <v>46.1</v>
       </c>
       <c r="E6" s="9">
         <v>61.8</v>
       </c>
       <c r="F6" s="9">
         <v>77.7</v>
       </c>
       <c r="G6" s="9">
         <v>93.6</v>
       </c>
       <c r="H6" s="9">
         <v>110</v>
@@ -1619,65 +1622,65 @@
         <v>1201.3</v>
       </c>
       <c r="G9" s="35">
         <v>1454.5</v>
       </c>
       <c r="H9" s="35">
         <v>1709.8</v>
       </c>
       <c r="I9" s="35">
         <v>1967.2</v>
       </c>
       <c r="J9" s="35">
         <v>2219.5</v>
       </c>
       <c r="K9" s="35">
         <v>2479.1</v>
       </c>
       <c r="L9" s="31">
         <v>2738.4</v>
       </c>
       <c r="M9" s="31">
         <v>3004.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1">
-      <c r="A10" s="74" t="s">
+      <c r="A10" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="74"/>
-[...10 lines deleted...]
-      <c r="M10" s="74"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
     </row>
     <row r="11" spans="1:13" ht="38.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="37">
         <v>15.5</v>
       </c>
       <c r="C11" s="18">
         <v>31.7</v>
       </c>
       <c r="D11" s="18">
         <v>48.6</v>
       </c>
       <c r="E11" s="18">
         <v>66.2</v>
       </c>
       <c r="F11" s="18">
         <v>84.8</v>
       </c>
       <c r="G11" s="18">
         <v>104</v>
       </c>
       <c r="H11" s="18">
         <v>123.8</v>
@@ -1800,65 +1803,65 @@
         <v>1351.1</v>
       </c>
       <c r="G14" s="35">
         <v>1600.4</v>
       </c>
       <c r="H14" s="35">
         <v>1850.8</v>
       </c>
       <c r="I14" s="35">
         <v>2099.8000000000002</v>
       </c>
       <c r="J14" s="35">
         <v>2349.4</v>
       </c>
       <c r="K14" s="35">
         <v>2604.8000000000002</v>
       </c>
       <c r="L14" s="31">
         <v>2858</v>
       </c>
       <c r="M14" s="31">
         <v>3114.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A15" s="74" t="s">
+      <c r="A15" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="74"/>
-[...10 lines deleted...]
-      <c r="M15" s="74"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="73"/>
     </row>
     <row r="16" spans="1:13" ht="34.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="37">
         <v>16.899999999999999</v>
       </c>
       <c r="C16" s="18">
         <v>34.9</v>
       </c>
       <c r="D16" s="18">
         <v>53.4</v>
       </c>
       <c r="E16" s="18">
         <v>72.5</v>
       </c>
       <c r="F16" s="18">
         <v>92.4</v>
       </c>
       <c r="G16" s="18">
         <v>113.6</v>
       </c>
       <c r="H16" s="18">
         <v>135.30000000000001</v>
@@ -1984,61 +1987,61 @@
         <v>1510</v>
       </c>
       <c r="H19" s="35">
         <v>1781.9</v>
       </c>
       <c r="I19" s="35">
         <v>2059.1</v>
       </c>
       <c r="J19" s="35">
         <v>2334.6</v>
       </c>
       <c r="K19" s="35">
         <v>2612.5</v>
       </c>
       <c r="L19" s="31">
         <v>2895.7</v>
       </c>
       <c r="M19" s="31">
         <v>3182.5</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="14.25" customHeight="1">
       <c r="A20" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="74"/>
-[...9 lines deleted...]
-      <c r="L20" s="74"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
       <c r="M20" s="77"/>
     </row>
     <row r="21" spans="1:13" ht="36.75" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="37">
         <v>17.600000000000001</v>
       </c>
       <c r="C21" s="18">
         <v>35.799999999999997</v>
       </c>
       <c r="D21" s="18">
         <v>54.3</v>
       </c>
       <c r="E21" s="18">
         <v>77.7</v>
       </c>
       <c r="F21" s="18">
         <v>103.7</v>
       </c>
       <c r="G21" s="18">
         <v>131.9</v>
       </c>
       <c r="H21" s="18">
@@ -2162,65 +2165,65 @@
         <v>1465.6</v>
       </c>
       <c r="G24" s="35">
         <v>1760.3</v>
       </c>
       <c r="H24" s="35">
         <v>2052.6999999999998</v>
       </c>
       <c r="I24" s="35">
         <v>2347.6</v>
       </c>
       <c r="J24" s="35">
         <v>2642</v>
       </c>
       <c r="K24" s="35">
         <v>2940.5</v>
       </c>
       <c r="L24" s="31">
         <v>3242.6</v>
       </c>
       <c r="M24" s="30">
         <v>3546.1</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A25" s="73" t="s">
+      <c r="A25" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="74"/>
-[...10 lines deleted...]
-      <c r="M25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="72"/>
     </row>
     <row r="26" spans="1:13" ht="33.75" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="37">
         <v>33</v>
       </c>
       <c r="C26" s="18">
         <v>61.9</v>
       </c>
       <c r="D26" s="18">
         <v>84.5</v>
       </c>
       <c r="E26" s="18">
         <v>111.1</v>
       </c>
       <c r="F26" s="18">
         <v>144.30000000000001</v>
       </c>
       <c r="G26" s="18">
         <v>185.3</v>
       </c>
       <c r="H26" s="18">
         <v>234.1</v>
@@ -2343,65 +2346,65 @@
         <v>1574.9</v>
       </c>
       <c r="G29" s="35">
         <v>1898.7</v>
       </c>
       <c r="H29" s="35">
         <v>2224</v>
       </c>
       <c r="I29" s="35">
         <v>2550.3000000000002</v>
       </c>
       <c r="J29" s="35">
         <v>2879</v>
       </c>
       <c r="K29" s="35">
         <v>3206.2</v>
       </c>
       <c r="L29" s="51">
         <v>3536.7</v>
       </c>
       <c r="M29" s="52">
         <v>3869.6</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A30" s="73" t="s">
+      <c r="A30" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="74"/>
-[...10 lines deleted...]
-      <c r="M30" s="73"/>
+      <c r="B30" s="73"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="73"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="73"/>
+      <c r="M30" s="72"/>
     </row>
     <row r="31" spans="1:13" ht="37.5" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="37">
         <v>29.8</v>
       </c>
       <c r="C31" s="18">
         <v>60.5</v>
       </c>
       <c r="D31" s="39">
         <v>93.5</v>
       </c>
       <c r="E31" s="39">
         <v>125.8</v>
       </c>
       <c r="F31" s="39">
         <v>159.30000000000001</v>
       </c>
       <c r="G31" s="39">
         <v>192</v>
       </c>
       <c r="H31" s="39">
         <v>225.8</v>
@@ -2524,65 +2527,65 @@
         <v>1648.5</v>
       </c>
       <c r="G34" s="41">
         <v>1985</v>
       </c>
       <c r="H34" s="40">
         <v>2306.5</v>
       </c>
       <c r="I34" s="40">
         <v>2625.9</v>
       </c>
       <c r="J34" s="35">
         <v>2949.6</v>
       </c>
       <c r="K34" s="40">
         <v>3271.5</v>
       </c>
       <c r="L34" s="51">
         <v>3594.7</v>
       </c>
       <c r="M34" s="52">
         <v>3922.7</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A35" s="73" t="s">
+      <c r="A35" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="74"/>
-[...10 lines deleted...]
-      <c r="M35" s="73"/>
+      <c r="B35" s="73"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="73"/>
+      <c r="E35" s="73"/>
+      <c r="F35" s="73"/>
+      <c r="G35" s="73"/>
+      <c r="H35" s="73"/>
+      <c r="I35" s="73"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="73"/>
+      <c r="L35" s="73"/>
+      <c r="M35" s="72"/>
     </row>
     <row r="36" spans="1:13" ht="36.75" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="56">
         <v>35.200000000000003</v>
       </c>
       <c r="C36" s="18">
         <v>67.599999999999994</v>
       </c>
       <c r="D36" s="39">
         <v>102.5</v>
       </c>
       <c r="E36" s="39">
         <v>135.1</v>
       </c>
       <c r="F36" s="39">
         <v>169.8</v>
       </c>
       <c r="G36" s="39">
         <v>203.8</v>
       </c>
       <c r="H36" s="39">
         <v>238.8</v>
@@ -2705,65 +2708,65 @@
         <v>1657.9</v>
       </c>
       <c r="G39" s="41">
         <v>1984.7</v>
       </c>
       <c r="H39" s="40">
         <v>2310.1</v>
       </c>
       <c r="I39" s="40">
         <v>2634</v>
       </c>
       <c r="J39" s="35">
         <v>2961.1</v>
       </c>
       <c r="K39" s="40">
         <v>3289.7</v>
       </c>
       <c r="L39" s="51">
         <v>3621.1</v>
       </c>
       <c r="M39" s="52">
         <v>3956.7</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1">
-      <c r="A40" s="73" t="s">
+      <c r="A40" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="74"/>
-[...10 lines deleted...]
-      <c r="M40" s="73"/>
+      <c r="B40" s="73"/>
+      <c r="C40" s="73"/>
+      <c r="D40" s="73"/>
+      <c r="E40" s="73"/>
+      <c r="F40" s="73"/>
+      <c r="G40" s="73"/>
+      <c r="H40" s="73"/>
+      <c r="I40" s="73"/>
+      <c r="J40" s="73"/>
+      <c r="K40" s="73"/>
+      <c r="L40" s="73"/>
+      <c r="M40" s="72"/>
     </row>
     <row r="41" spans="1:13" ht="39.75" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="56">
         <v>38</v>
       </c>
       <c r="C41" s="18">
         <v>77.7</v>
       </c>
       <c r="D41" s="39">
         <v>120.3</v>
       </c>
       <c r="E41" s="39">
         <v>162.30000000000001</v>
       </c>
       <c r="F41" s="39">
         <v>205.5</v>
       </c>
       <c r="G41" s="39">
         <v>246.7</v>
       </c>
       <c r="H41" s="39">
         <v>289.3</v>
@@ -2886,65 +2889,65 @@
         <v>1731</v>
       </c>
       <c r="G44" s="41">
         <v>2082</v>
       </c>
       <c r="H44" s="40">
         <v>2431.4</v>
       </c>
       <c r="I44" s="40">
         <v>2794.7</v>
       </c>
       <c r="J44" s="35">
         <v>3146.4</v>
       </c>
       <c r="K44" s="40">
         <v>3508.7</v>
       </c>
       <c r="L44" s="51">
         <v>3868.9</v>
       </c>
       <c r="M44" s="52">
         <v>4225.7</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1">
-      <c r="A45" s="73" t="s">
+      <c r="A45" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="74"/>
-[...10 lines deleted...]
-      <c r="M45" s="73"/>
+      <c r="B45" s="73"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="72"/>
     </row>
     <row r="46" spans="1:13" ht="36" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="58">
         <v>44.4</v>
       </c>
       <c r="C46" s="43">
         <v>81.3</v>
       </c>
       <c r="D46" s="43">
         <v>123.8</v>
       </c>
       <c r="E46" s="43">
         <v>172.7</v>
       </c>
       <c r="F46" s="43">
         <v>222.8</v>
       </c>
       <c r="G46" s="43">
         <v>268.5</v>
       </c>
       <c r="H46" s="43">
         <v>310.5</v>
@@ -3067,65 +3070,65 @@
         <v>1860.6</v>
       </c>
       <c r="G49" s="42">
         <v>2234.1</v>
       </c>
       <c r="H49" s="42">
         <v>2604</v>
       </c>
       <c r="I49" s="42">
         <v>2976.2</v>
       </c>
       <c r="J49" s="42">
         <v>3345.1</v>
       </c>
       <c r="K49" s="42">
         <v>3717.3</v>
       </c>
       <c r="L49" s="63">
         <v>4092.9</v>
       </c>
       <c r="M49" s="61">
         <v>4475.7</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A50" s="73" t="s">
+      <c r="A50" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="74"/>
-[...10 lines deleted...]
-      <c r="M50" s="73"/>
+      <c r="B50" s="73"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="73"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="73"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="73"/>
+      <c r="J50" s="73"/>
+      <c r="K50" s="73"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="72"/>
     </row>
     <row r="51" spans="1:13" ht="36" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="58">
         <v>44.7</v>
       </c>
       <c r="C51" s="43">
         <v>87.6</v>
       </c>
       <c r="D51" s="43">
         <v>132</v>
       </c>
       <c r="E51" s="43">
         <v>161</v>
       </c>
       <c r="F51" s="43">
         <v>199.2</v>
       </c>
       <c r="G51" s="43">
         <v>239.3</v>
       </c>
       <c r="H51" s="43">
         <v>279.2</v>
@@ -3248,65 +3251,65 @@
         <v>1963.9</v>
       </c>
       <c r="G54" s="44">
         <v>2370.5</v>
       </c>
       <c r="H54" s="44">
         <v>2782</v>
       </c>
       <c r="I54" s="44">
         <v>3194.9</v>
       </c>
       <c r="J54" s="44">
         <v>3610.6</v>
       </c>
       <c r="K54" s="44">
         <v>4031.3</v>
       </c>
       <c r="L54" s="64">
         <v>4455.2</v>
       </c>
       <c r="M54" s="61">
         <v>4887.1000000000004</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="73" t="s">
+      <c r="A55" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="74"/>
-[...10 lines deleted...]
-      <c r="M55" s="73"/>
+      <c r="B55" s="73"/>
+      <c r="C55" s="73"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="73"/>
+      <c r="F55" s="73"/>
+      <c r="G55" s="73"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="73"/>
+      <c r="J55" s="73"/>
+      <c r="K55" s="73"/>
+      <c r="L55" s="73"/>
+      <c r="M55" s="72"/>
     </row>
     <row r="56" spans="1:13" ht="34.5" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="58">
         <v>51.8</v>
       </c>
       <c r="C56" s="45">
         <v>105.4</v>
       </c>
       <c r="D56" s="45">
         <v>165.3</v>
       </c>
       <c r="E56" s="43">
         <v>228.5</v>
       </c>
       <c r="F56" s="43">
         <v>290.2</v>
       </c>
       <c r="G56" s="43">
         <v>347.7</v>
       </c>
       <c r="H56" s="43">
         <v>406.5</v>
@@ -3429,65 +3432,65 @@
         <v>2220.3000000000002</v>
       </c>
       <c r="G59" s="14">
         <v>2670.6</v>
       </c>
       <c r="H59" s="14">
         <v>3121.3</v>
       </c>
       <c r="I59" s="14">
         <v>3576.3</v>
       </c>
       <c r="J59" s="14">
         <v>4026.6</v>
       </c>
       <c r="K59" s="14">
         <v>4482</v>
       </c>
       <c r="L59" s="61">
         <v>4941.3</v>
       </c>
       <c r="M59" s="61">
         <v>5407.1</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A60" s="73" t="s">
+      <c r="A60" s="72" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="78"/>
       <c r="C60" s="78"/>
       <c r="D60" s="78"/>
       <c r="E60" s="78"/>
       <c r="F60" s="78"/>
       <c r="G60" s="78"/>
       <c r="H60" s="78"/>
       <c r="I60" s="78"/>
       <c r="J60" s="78"/>
       <c r="K60" s="78"/>
       <c r="L60" s="78"/>
-      <c r="M60" s="73"/>
+      <c r="M60" s="72"/>
     </row>
     <row r="61" spans="1:13" ht="36" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="66">
         <v>60.2</v>
       </c>
       <c r="C61" s="43">
         <v>124</v>
       </c>
       <c r="D61" s="43">
         <v>185.2</v>
       </c>
       <c r="E61" s="43">
         <v>246.7</v>
       </c>
       <c r="F61" s="43">
         <v>308.10000000000002</v>
       </c>
       <c r="G61" s="43">
         <v>374.1</v>
       </c>
       <c r="H61" s="43">
         <v>432.4</v>
@@ -3610,65 +3613,65 @@
         <v>2307.4</v>
       </c>
       <c r="G64" s="44">
         <v>2804.5</v>
       </c>
       <c r="H64" s="44">
         <v>3309.3</v>
       </c>
       <c r="I64" s="44">
         <v>3828.7</v>
       </c>
       <c r="J64" s="44">
         <v>4349.1000000000004</v>
       </c>
       <c r="K64" s="44">
         <v>4877.2</v>
       </c>
       <c r="L64" s="64">
         <v>5422.3</v>
       </c>
       <c r="M64" s="52">
         <v>5984.4</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A65" s="73" t="s">
+      <c r="A65" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B65" s="74"/>
-[...10 lines deleted...]
-      <c r="M65" s="73"/>
+      <c r="B65" s="73"/>
+      <c r="C65" s="73"/>
+      <c r="D65" s="73"/>
+      <c r="E65" s="73"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="73"/>
+      <c r="L65" s="73"/>
+      <c r="M65" s="72"/>
     </row>
     <row r="66" spans="1:13" ht="36.75" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="58">
         <v>99.3</v>
       </c>
       <c r="C66" s="43">
         <v>212.3</v>
       </c>
       <c r="D66" s="43">
         <v>317.7</v>
       </c>
       <c r="E66" s="43">
         <v>413.6</v>
       </c>
       <c r="F66" s="43">
         <v>514.1</v>
       </c>
       <c r="G66" s="43">
         <v>603.20000000000005</v>
       </c>
       <c r="H66" s="43">
         <v>690.6</v>
@@ -3791,65 +3794,65 @@
         <v>2816.9</v>
       </c>
       <c r="G69" s="44">
         <v>3392.5</v>
       </c>
       <c r="H69" s="44">
         <v>3971.3</v>
       </c>
       <c r="I69" s="44">
         <v>4552.8</v>
       </c>
       <c r="J69" s="44">
         <v>5135.6000000000004</v>
       </c>
       <c r="K69" s="44">
         <v>5724.5</v>
       </c>
       <c r="L69" s="64">
         <v>6308.8</v>
       </c>
       <c r="M69" s="61">
         <v>6894.3</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A70" s="73" t="s">
+      <c r="A70" s="72" t="s">
         <v>33</v>
       </c>
-      <c r="B70" s="74"/>
-[...10 lines deleted...]
-      <c r="M70" s="73"/>
+      <c r="B70" s="73"/>
+      <c r="C70" s="73"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="73"/>
+      <c r="F70" s="73"/>
+      <c r="G70" s="73"/>
+      <c r="H70" s="73"/>
+      <c r="I70" s="73"/>
+      <c r="J70" s="73"/>
+      <c r="K70" s="73"/>
+      <c r="L70" s="73"/>
+      <c r="M70" s="72"/>
     </row>
     <row r="71" spans="1:13" ht="33.75" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="58">
         <v>89.5</v>
       </c>
       <c r="C71" s="43">
         <v>170.3</v>
       </c>
       <c r="D71" s="43">
         <v>245.1</v>
       </c>
       <c r="E71" s="47">
         <v>325.2</v>
       </c>
       <c r="F71" s="43">
         <v>406.7</v>
       </c>
       <c r="G71" s="43">
         <v>484.7</v>
       </c>
       <c r="H71" s="48">
         <v>571.5</v>
@@ -3972,65 +3975,65 @@
         <v>3087.6</v>
       </c>
       <c r="G74" s="44">
         <v>3743.7</v>
       </c>
       <c r="H74" s="44">
         <v>4433.1000000000004</v>
       </c>
       <c r="I74" s="44">
         <v>5128</v>
       </c>
       <c r="J74" s="44">
         <v>5832.4</v>
       </c>
       <c r="K74" s="44">
         <v>6535.7</v>
       </c>
       <c r="L74" s="64">
         <v>7248.2</v>
       </c>
       <c r="M74" s="61">
         <v>7957.7</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A75" s="73" t="s">
+      <c r="A75" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="74"/>
-[...10 lines deleted...]
-      <c r="M75" s="73"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73"/>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="72"/>
     </row>
     <row r="76" spans="1:13" ht="39" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="58">
         <v>109.4</v>
       </c>
       <c r="C76" s="43">
         <v>207.7</v>
       </c>
       <c r="D76" s="43">
         <v>312.10000000000002</v>
       </c>
       <c r="E76" s="43">
         <v>412.1</v>
       </c>
       <c r="F76" s="43">
         <v>498</v>
       </c>
       <c r="G76" s="39">
         <v>584.9</v>
       </c>
       <c r="H76" s="39">
         <v>667.4</v>
@@ -4153,194 +4156,202 @@
         <v>3756.2</v>
       </c>
       <c r="G79" s="8">
         <v>4518.1000000000004</v>
       </c>
       <c r="H79" s="10">
         <v>5283.1</v>
       </c>
       <c r="I79" s="10">
         <v>6054.1</v>
       </c>
       <c r="J79" s="9">
         <v>6830.9</v>
       </c>
       <c r="K79" s="10">
         <v>7621.6</v>
       </c>
       <c r="L79" s="61">
         <v>8404.4</v>
       </c>
       <c r="M79" s="52">
         <v>9204</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A80" s="72" t="s">
+      <c r="A80" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="B80" s="72"/>
-[...10 lines deleted...]
-      <c r="M80" s="72"/>
+      <c r="B80" s="74"/>
+      <c r="C80" s="74"/>
+      <c r="D80" s="74"/>
+      <c r="E80" s="74"/>
+      <c r="F80" s="74"/>
+      <c r="G80" s="74"/>
+      <c r="H80" s="74"/>
+      <c r="I80" s="74"/>
+      <c r="J80" s="74"/>
+      <c r="K80" s="74"/>
+      <c r="L80" s="74"/>
+      <c r="M80" s="74"/>
     </row>
     <row r="81" spans="1:13" ht="34.5" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="14">
         <v>77.099999999999994</v>
       </c>
       <c r="C81" s="14">
         <v>159.1</v>
       </c>
       <c r="D81" s="14">
         <v>246.4</v>
       </c>
       <c r="E81" s="14">
         <v>331.7</v>
       </c>
       <c r="F81" s="14">
         <v>421.7</v>
       </c>
       <c r="G81" s="8">
         <v>511.8</v>
       </c>
       <c r="H81" s="71">
         <v>598</v>
       </c>
       <c r="I81" s="10">
         <v>690.8</v>
       </c>
-      <c r="J81" s="9"/>
+      <c r="J81" s="79">
+        <v>787.4</v>
+      </c>
       <c r="K81" s="10"/>
       <c r="L81" s="14"/>
       <c r="M81" s="8"/>
     </row>
     <row r="82" spans="1:13" ht="15.75" customHeight="1">
       <c r="A82" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="14">
         <v>33.5</v>
       </c>
       <c r="C82" s="14">
         <v>67</v>
       </c>
       <c r="D82" s="14">
         <v>101.3</v>
       </c>
       <c r="E82" s="14">
         <v>134.4</v>
       </c>
       <c r="F82" s="14">
         <v>169.8</v>
       </c>
       <c r="G82" s="8">
         <v>206.1</v>
       </c>
       <c r="H82" s="71">
         <v>239.9</v>
       </c>
       <c r="I82" s="10">
         <v>274.10000000000002</v>
       </c>
-      <c r="J82" s="9"/>
+      <c r="J82" s="79">
+        <v>309</v>
+      </c>
       <c r="K82" s="10"/>
       <c r="L82" s="14"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" ht="21.75" customHeight="1">
       <c r="A83" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="14">
         <v>1374.9</v>
       </c>
       <c r="C83" s="14">
         <v>2696.8</v>
       </c>
       <c r="D83" s="14">
         <v>4032.4</v>
       </c>
       <c r="E83" s="14">
         <v>5394.8</v>
       </c>
       <c r="F83" s="14">
         <v>6791</v>
       </c>
       <c r="G83" s="8">
         <v>8174.9</v>
       </c>
       <c r="H83" s="71">
         <v>9588.4</v>
       </c>
       <c r="I83" s="10">
         <v>11023.2</v>
       </c>
-      <c r="J83" s="9"/>
+      <c r="J83" s="79">
+        <v>12485.3</v>
+      </c>
       <c r="K83" s="10"/>
       <c r="L83" s="14"/>
       <c r="M83" s="8"/>
     </row>
     <row r="84" spans="1:13" ht="15.75" customHeight="1">
       <c r="A84" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="70">
         <v>769.5</v>
       </c>
       <c r="C84" s="70">
         <v>1501.1</v>
       </c>
       <c r="D84" s="70">
         <v>2239.4</v>
       </c>
       <c r="E84" s="70">
         <v>2981.9</v>
       </c>
       <c r="F84" s="70">
         <v>3740.7</v>
       </c>
       <c r="G84" s="12">
         <v>4509.2</v>
       </c>
       <c r="H84" s="10">
         <v>5282</v>
       </c>
       <c r="I84" s="10">
         <v>6064.5</v>
       </c>
-      <c r="J84" s="70"/>
+      <c r="J84" s="10">
+        <v>6841.1</v>
+      </c>
       <c r="K84" s="70"/>
       <c r="L84" s="70"/>
       <c r="M84" s="70"/>
     </row>
     <row r="85" spans="1:13" ht="12.2" customHeight="1">
       <c r="A85" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
     </row>
     <row r="86" spans="1:13" ht="12.2" customHeight="1">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
@@ -4380,91 +4391,94 @@
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3"/>
       <c r="K88" s="3"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="3"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
       <c r="K89" s="3"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A65:M65"/>
-    <mergeCell ref="A2:M2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:M15"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A50:M50"/>
-    <mergeCell ref="A5:M5"/>
-    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4473,85 +4487,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C53F060-7861-4BFE-8E02-FD3E3D2EA1A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C53F060-7861-4BFE-8E02-FD3E3D2EA1A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>