--- v0 (2026-04-24)
+++ v1 (2026-10-18)
@@ -1,78 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 161103" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные 161104" sheetId="3" r:id="rId2"/>
+    <sheet name="Условные обозначения " sheetId="4" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="96">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>137,0</t>
   </si>
   <si>
     <t>187,0</t>
   </si>
   <si>
     <t>75 384</t>
   </si>
   <si>
     <t>100 518</t>
   </si>
   <si>
     <t>143 108</t>
   </si>
   <si>
     <t>229 755</t>
   </si>
   <si>
     <t>251 416</t>
   </si>
   <si>
     <t>383 199</t>
@@ -159,1792 +162,3724 @@
     <t>81,3</t>
   </si>
   <si>
     <t>101,3</t>
   </si>
   <si>
     <t>107,4</t>
   </si>
   <si>
     <t>107,1</t>
   </si>
   <si>
     <t>103,8</t>
   </si>
   <si>
     <t>104,0</t>
   </si>
   <si>
     <t>1 101</t>
   </si>
   <si>
     <t>1 981</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Отчет об инвестициях в основной капитал" 1-инвест (годовая), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (годовая), "Отчет об инвестициях в основной капитал крестьянских или фермеских хозяйств" 1-КФХ (квартальная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>20.07.2026г.</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>13.07.2027г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Индексы физического объема инвестиций в жилищное строительство</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в жилищное строительство в динамике и определяется как отношение объемов инвестиций в жилищное строительство анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>"Отчет об инвестициях в основной капитал" 1-инвест (годовая), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (годовая)</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           © Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Отдел статистики финансов, строительства и инвестиций</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Калиева Гулжайна Минайдаровна </t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>8 (7292) 31 90 65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom style="medium">
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="3"/>
+    <cellStyle name="Гиперссылка 3" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="552450" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33338</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="547688" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1314450"/>
           <a:ext cx="1071563" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="42" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="588645" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="48" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>33338</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="583883" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="51" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>557213</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1303020"/>
+          <a:ext cx="1107758" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2203,720 +4138,1293 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="P24" sqref="P24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="49.109375" defaultRowHeight="15.6" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.85546875" customWidth="1"/>
+    <col min="1" max="1" width="42" style="10" customWidth="1"/>
+    <col min="2" max="2" width="82.109375" style="10" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A1" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="20">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="76.2" customHeight="1">
+      <c r="A6" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="48.6" customHeight="1">
+      <c r="A8" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="51" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A10" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="24"/>
+      <c r="M10" s="5"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="5"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="5"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" s="5"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="6"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A16" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A17" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A19" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A21" s="8"/>
+      <c r="B21" s="9"/>
+    </row>
+    <row r="22" spans="1:13" ht="15.6" customHeight="1">
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.6" customHeight="1">
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13" ht="15.6" customHeight="1">
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13" ht="15.6" customHeight="1">
+      <c r="M25" s="6"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="69.33203125" defaultRowHeight="17.399999999999999" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="41.21875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="69.33203125" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A1" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="22">
+        <v>161104</v>
+      </c>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C2" s="11"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A3" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="11"/>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C4" s="11"/>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C5" s="11"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="66.599999999999994" customHeight="1">
+      <c r="A6" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="11"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="48" customHeight="1">
+      <c r="A8" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="11"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="56.4" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="11"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A10" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="24"/>
+      <c r="C10" s="11"/>
+      <c r="M10" s="5"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="M11" s="5"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="M12" s="5"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="M13" s="5"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="M15" s="6"/>
+    </row>
+    <row r="16" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A16" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A17" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A19" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="12"/>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A20" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="12"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A21" s="8"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="M25" s="6"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B1:B21"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.88671875" customWidth="1"/>
+    <col min="2" max="2" width="113.77734375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2">
+      <c r="B1" s="13"/>
+    </row>
+    <row r="2" spans="2:2">
+      <c r="B2" s="14"/>
+    </row>
+    <row r="3" spans="2:2">
+      <c r="B3" s="13"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="13"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="13"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="15" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="15" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="15" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="15"/>
+    </row>
+    <row r="12" spans="2:2" ht="17.399999999999999" customHeight="1">
+      <c r="B12" s="18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="17.399999999999999" customHeight="1">
+      <c r="B13" s="16"/>
+    </row>
+    <row r="14" spans="2:2" ht="16.8" customHeight="1">
+      <c r="B14" s="16"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="15"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="36" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="13"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="13"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="13"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="17"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="13"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H38"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="K34" sqref="K34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" customWidth="1"/>
+    <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:8" ht="27" customHeight="1">
+      <c r="A1" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...6 lines deleted...]
-      <c r="B2" s="38" t="s">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+    </row>
+    <row r="2" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A2" s="76"/>
+      <c r="B2" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="38"/>
-      <c r="D2" s="38" t="s">
+      <c r="C2" s="79"/>
+      <c r="D2" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="38"/>
+      <c r="E2" s="80"/>
     </row>
     <row r="3" spans="1:8" ht="39" customHeight="1">
-      <c r="A3" s="37"/>
-      <c r="B3" s="4" t="s">
+      <c r="A3" s="77"/>
+      <c r="B3" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="D3" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" s="38" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="41">
+        <v>1991</v>
+      </c>
+      <c r="B4" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="42">
+        <v>94</v>
+      </c>
+      <c r="D4" s="43">
+        <v>35</v>
+      </c>
+      <c r="E4" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" s="2"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="41">
+        <v>1992</v>
+      </c>
+      <c r="B5" s="45">
+        <v>24</v>
+      </c>
+      <c r="C5" s="42">
+        <v>78</v>
+      </c>
+      <c r="D5" s="43">
+        <v>1002</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="41">
+        <v>1993</v>
+      </c>
+      <c r="B6" s="45">
+        <v>375</v>
+      </c>
+      <c r="C6" s="42">
+        <v>78</v>
+      </c>
+      <c r="D6" s="43">
+        <v>13198</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="41">
+        <v>1994</v>
+      </c>
+      <c r="B7" s="46">
+        <v>5237</v>
+      </c>
+      <c r="C7" s="42">
+        <v>75</v>
+      </c>
+      <c r="D7" s="43">
+        <v>125</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="41">
+        <v>1995</v>
+      </c>
+      <c r="B8" s="46">
+        <v>11428</v>
+      </c>
+      <c r="C8" s="42">
+        <v>65</v>
+      </c>
+      <c r="D8" s="43">
+        <v>361</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="41">
+        <v>1996</v>
+      </c>
+      <c r="B9" s="46">
+        <v>12262</v>
+      </c>
+      <c r="C9" s="42">
+        <v>85</v>
+      </c>
+      <c r="D9" s="43">
+        <v>340</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="41">
+        <v>1997</v>
+      </c>
+      <c r="B10" s="46">
+        <v>18006</v>
+      </c>
+      <c r="C10" s="42">
+        <v>145</v>
+      </c>
+      <c r="D10" s="43">
+        <v>390</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="41">
+        <v>1998</v>
+      </c>
+      <c r="B11" s="46">
+        <v>16101</v>
+      </c>
+      <c r="C11" s="47">
+        <v>119</v>
+      </c>
+      <c r="D11" s="43">
+        <v>107</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="41">
+        <v>1999</v>
+      </c>
+      <c r="B12" s="48">
+        <v>11501</v>
+      </c>
+      <c r="C12" s="49">
+        <v>72.5</v>
+      </c>
+      <c r="D12" s="43">
+        <v>140</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="41">
+        <v>2000</v>
+      </c>
+      <c r="B13" s="43">
+        <v>36979</v>
+      </c>
+      <c r="C13" s="50">
+        <v>295.3</v>
+      </c>
+      <c r="D13" s="43">
+        <v>628</v>
+      </c>
+      <c r="E13" s="51">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="41">
+        <v>2001</v>
+      </c>
+      <c r="B14" s="43">
+        <v>56756</v>
+      </c>
+      <c r="C14" s="50">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="D14" s="43">
+        <v>1101</v>
+      </c>
+      <c r="E14" s="52" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="41">
+        <v>2002</v>
+      </c>
+      <c r="B15" s="43">
+        <v>59933</v>
+      </c>
+      <c r="C15" s="50">
+        <v>97.6</v>
+      </c>
+      <c r="D15" s="43">
+        <v>1981</v>
+      </c>
+      <c r="E15" s="52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="53">
+        <v>2003</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="56">
+        <v>2457</v>
+      </c>
+      <c r="E16" s="51">
+        <v>119.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="53">
+        <v>2004</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="56">
+        <v>5312</v>
+      </c>
+      <c r="E17" s="51">
+        <v>207.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="53">
+        <v>2005</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="56">
+        <v>7500</v>
+      </c>
+      <c r="E18" s="57">
+        <v>134.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="53">
+        <v>2006</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="56">
+        <v>10770</v>
+      </c>
+      <c r="E19" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="9">
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="53">
+        <v>2007</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="56">
+        <v>16340</v>
+      </c>
+      <c r="E20" s="57">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1">
+      <c r="A21" s="53">
+        <v>2008</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="56">
+        <v>14667</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="53">
+        <v>2009</v>
+      </c>
+      <c r="B22" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="56">
+        <v>19872</v>
+      </c>
+      <c r="E22" s="57">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="53">
+        <v>2010</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="56">
+        <v>18081</v>
+      </c>
+      <c r="E23" s="57">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="53">
+        <v>2011</v>
+      </c>
+      <c r="B24" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="56">
+        <v>21285</v>
+      </c>
+      <c r="E24" s="57">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="53">
+        <v>2012</v>
+      </c>
+      <c r="B25" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="56">
+        <v>25443</v>
+      </c>
+      <c r="E25" s="57">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="53">
+        <v>2013</v>
+      </c>
+      <c r="B26" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B5" s="11">
+      <c r="D26" s="56">
+        <v>33122</v>
+      </c>
+      <c r="E26" s="57">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="41">
+        <v>2014</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" s="59">
+        <v>28407</v>
+      </c>
+      <c r="E27" s="60">
+        <v>81.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="41">
+        <v>2015</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="61">
+        <v>32255</v>
+      </c>
+      <c r="E28" s="51">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="41">
+        <v>2016</v>
+      </c>
+      <c r="B29" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="61">
+        <v>31466</v>
+      </c>
+      <c r="E29" s="60">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="41">
+        <v>2017</v>
+      </c>
+      <c r="B30" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="61">
+        <v>59325</v>
+      </c>
+      <c r="E30" s="60">
+        <v>178.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="41">
+        <v>2018</v>
+      </c>
+      <c r="B31" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="61">
+        <v>66539</v>
+      </c>
+      <c r="E31" s="60">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="63">
+        <v>2019</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="61">
+        <v>86325</v>
+      </c>
+      <c r="E32" s="64">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="63">
+        <v>2020</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="61">
+        <v>103269</v>
+      </c>
+      <c r="E33" s="65">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="63">
+        <v>2021</v>
+      </c>
+      <c r="B34" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="8">
-[...476 lines deleted...]
-      <c r="C33" s="24" t="s">
+      <c r="C34" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="27">
-[...16 lines deleted...]
-      <c r="D34" s="27">
+      <c r="D34" s="61">
         <v>117561</v>
       </c>
-      <c r="E34" s="26">
+      <c r="E34" s="60">
         <v>109.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="29">
+      <c r="A35" s="63">
         <v>2022</v>
       </c>
-      <c r="B35" s="3">
+      <c r="B35" s="66">
         <v>785759</v>
       </c>
-      <c r="C35" s="32">
+      <c r="C35" s="67">
         <v>119.2</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="61">
         <v>139233</v>
       </c>
-      <c r="E35" s="33">
+      <c r="E35" s="68">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="34">
+      <c r="A36" s="69">
         <v>2023</v>
       </c>
-      <c r="B36" s="3">
+      <c r="B36" s="66">
         <v>1102171</v>
       </c>
-      <c r="C36" s="17">
+      <c r="C36" s="51">
         <v>135.1</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="70">
         <v>90701</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="71">
         <v>62.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="29">
+      <c r="A37" s="63">
         <v>2024</v>
       </c>
-      <c r="B37" s="3">
+      <c r="B37" s="66">
         <v>1085676</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="67">
         <v>96.3</v>
       </c>
-      <c r="D37" s="3">
+      <c r="D37" s="66">
         <v>80245</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="67">
         <v>86.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="72">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="73">
+        <v>1164313</v>
+      </c>
+      <c r="C38" s="74">
+        <v>103</v>
+      </c>
+      <c r="D38" s="73">
+        <v>100213</v>
+      </c>
+      <c r="E38" s="74">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B16:B19 B20:B34 C16:C34 E19:E21" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2925,100 +5433,100 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24DF65A2-2DB6-41DB-8187-615FD210FC57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные 161103</vt:lpstr>
+      <vt:lpstr>Метаданные 161104</vt:lpstr>
+      <vt:lpstr>Условные обозначения </vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>