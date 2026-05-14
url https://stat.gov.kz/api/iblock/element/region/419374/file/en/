--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="31">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -343,51 +343,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -408,109 +408,112 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -783,148 +786,151 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA37"/>
+  <dimension ref="A2:AB37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD34" sqref="AD34"/>
+      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="30"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
+      <c r="Z2" s="36"/>
+      <c r="AA2" s="36"/>
+      <c r="AB2" s="36"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="28"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="28"/>
       <c r="S3" s="28"/>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
       <c r="W3" s="28"/>
       <c r="X3" s="28"/>
       <c r="Y3" s="28"/>
       <c r="Z3" s="28"/>
       <c r="AA3" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="34">
+      <c r="AB3" s="28"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="41"/>
+      <c r="B4" s="38">
         <v>2021</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="35"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="34">
         <v>2026</v>
       </c>
-      <c r="AA4" s="49"/>
-[...2 lines deleted...]
-      <c r="A5" s="38"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="42"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -959,83 +965,87 @@
       </c>
       <c r="T5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="6" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="AB5" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="33"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="37"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>8498</v>
       </c>
       <c r="C7" s="8">
         <v>8286</v>
       </c>
       <c r="D7" s="9">
         <v>7136</v>
       </c>
       <c r="E7" s="9">
         <v>5767</v>
       </c>
       <c r="F7" s="9">
         <v>6467</v>
       </c>
       <c r="G7" s="9">
         <v>7998</v>
       </c>
       <c r="H7" s="10">
         <v>7476</v>
       </c>
       <c r="I7" s="9">
@@ -1073,600 +1083,637 @@
       </c>
       <c r="T7" s="24">
         <v>15386</v>
       </c>
       <c r="U7" s="24">
         <v>16059</v>
       </c>
       <c r="V7" s="24">
         <v>16202</v>
       </c>
       <c r="W7" s="24">
         <v>14547</v>
       </c>
       <c r="X7" s="24">
         <v>13934</v>
       </c>
       <c r="Y7" s="24">
         <v>13846</v>
       </c>
       <c r="Z7" s="24">
         <v>19322</v>
       </c>
       <c r="AA7" s="24">
         <v>15786</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="24">
+        <v>17398</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="19">
         <v>406</v>
       </c>
       <c r="O8" s="19">
         <v>418</v>
       </c>
       <c r="P8" s="19">
         <v>429</v>
       </c>
       <c r="Q8" s="19">
         <v>516</v>
       </c>
       <c r="R8" s="19">
         <v>377</v>
       </c>
       <c r="S8" s="19">
         <v>429</v>
       </c>
       <c r="T8" s="19">
         <v>508</v>
       </c>
       <c r="U8" s="19">
         <v>400</v>
       </c>
       <c r="V8" s="19">
         <v>488</v>
       </c>
       <c r="W8" s="19">
         <v>400</v>
       </c>
       <c r="X8" s="19">
         <v>413</v>
       </c>
       <c r="Y8" s="19">
         <v>396</v>
       </c>
       <c r="Z8" s="19">
         <v>538</v>
       </c>
       <c r="AA8" s="19">
         <v>452</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="19">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="19">
         <v>775</v>
       </c>
       <c r="O9" s="19">
         <v>829</v>
       </c>
       <c r="P9" s="19">
         <v>531</v>
       </c>
       <c r="Q9" s="19">
         <v>698</v>
       </c>
       <c r="R9" s="19">
         <v>607</v>
       </c>
       <c r="S9" s="19">
         <v>477</v>
       </c>
       <c r="T9" s="19">
         <v>558</v>
       </c>
       <c r="U9" s="19">
         <v>654</v>
       </c>
       <c r="V9" s="19">
         <v>627</v>
       </c>
       <c r="W9" s="19">
         <v>592</v>
       </c>
       <c r="X9" s="19">
         <v>583</v>
       </c>
       <c r="Y9" s="19">
         <v>610</v>
       </c>
       <c r="Z9" s="19">
         <v>759</v>
       </c>
       <c r="AA9" s="19">
         <v>749</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="19">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="19">
         <v>143</v>
       </c>
       <c r="O10" s="19">
         <v>91</v>
       </c>
       <c r="P10" s="19">
         <v>65</v>
       </c>
       <c r="Q10" s="19">
         <v>98</v>
       </c>
       <c r="R10" s="19">
         <v>69</v>
       </c>
       <c r="S10" s="19">
         <v>63</v>
       </c>
       <c r="T10" s="19">
         <v>128</v>
       </c>
       <c r="U10" s="19">
         <v>123</v>
       </c>
       <c r="V10" s="19">
         <v>149</v>
       </c>
       <c r="W10" s="19">
         <v>86</v>
       </c>
       <c r="X10" s="19">
         <v>117</v>
       </c>
       <c r="Y10" s="19">
         <v>80</v>
       </c>
       <c r="Z10" s="19">
         <v>106</v>
       </c>
       <c r="AA10" s="19">
         <v>111</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N11" s="29">
         <v>1540</v>
       </c>
       <c r="O11" s="19">
         <v>1482</v>
       </c>
       <c r="P11" s="19">
         <v>1227</v>
       </c>
       <c r="Q11" s="19">
         <v>1545</v>
       </c>
       <c r="R11" s="19">
         <v>1328</v>
       </c>
       <c r="S11" s="19">
         <v>1340</v>
       </c>
       <c r="T11" s="19">
         <v>1573</v>
       </c>
       <c r="U11" s="19">
         <v>1571</v>
       </c>
       <c r="V11" s="19">
         <v>1580</v>
       </c>
       <c r="W11" s="19">
         <v>1380</v>
       </c>
       <c r="X11" s="19">
         <v>1417</v>
       </c>
       <c r="Y11" s="19">
         <v>1196</v>
       </c>
       <c r="Z11" s="19">
         <v>1730</v>
       </c>
       <c r="AA11" s="19">
         <v>1566</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="N12" s="29">
         <v>1423</v>
       </c>
       <c r="O12" s="19">
         <v>1203</v>
       </c>
       <c r="P12" s="19">
         <v>1191</v>
       </c>
       <c r="Q12" s="19">
         <v>1227</v>
       </c>
       <c r="R12" s="19">
         <v>941</v>
       </c>
       <c r="S12" s="19">
         <v>1057</v>
       </c>
       <c r="T12" s="19">
         <v>1322</v>
       </c>
       <c r="U12" s="19">
         <v>1186</v>
       </c>
       <c r="V12" s="19">
         <v>1300</v>
       </c>
       <c r="W12" s="19">
         <v>1143</v>
       </c>
       <c r="X12" s="19">
         <v>1144</v>
       </c>
       <c r="Y12" s="19">
         <v>1154</v>
       </c>
       <c r="Z12" s="19">
         <v>1480</v>
       </c>
       <c r="AA12" s="19">
         <v>1157</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="19">
         <v>104</v>
       </c>
       <c r="O13" s="19">
         <v>87</v>
       </c>
       <c r="P13" s="19">
         <v>80</v>
       </c>
       <c r="Q13" s="19">
         <v>70</v>
       </c>
       <c r="R13" s="19">
         <v>65</v>
       </c>
       <c r="S13" s="19">
         <v>65</v>
       </c>
       <c r="T13" s="19">
         <v>64</v>
       </c>
       <c r="U13" s="19">
         <v>86</v>
       </c>
       <c r="V13" s="19">
         <v>123</v>
       </c>
       <c r="W13" s="19">
         <v>93</v>
       </c>
       <c r="X13" s="19">
         <v>79</v>
       </c>
       <c r="Y13" s="19">
         <v>71</v>
       </c>
       <c r="Z13" s="19">
         <v>122</v>
       </c>
       <c r="AA13" s="19">
         <v>106</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N14" s="29">
         <v>5478</v>
       </c>
       <c r="O14" s="19">
         <v>5482</v>
       </c>
       <c r="P14" s="19">
         <v>4394</v>
       </c>
       <c r="Q14" s="19">
         <v>5652</v>
       </c>
       <c r="R14" s="19">
         <v>5203</v>
       </c>
       <c r="S14" s="19">
         <v>4692</v>
       </c>
       <c r="T14" s="19">
         <v>5370</v>
       </c>
       <c r="U14" s="19">
         <v>5921</v>
       </c>
       <c r="V14" s="19">
         <v>5553</v>
       </c>
       <c r="W14" s="19">
         <v>5091</v>
       </c>
       <c r="X14" s="19">
         <v>4804</v>
       </c>
       <c r="Y14" s="19">
         <v>4581</v>
       </c>
       <c r="Z14" s="19">
         <v>6632</v>
       </c>
       <c r="AA14" s="19">
         <v>5254</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="19">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N15" s="29">
         <v>105</v>
       </c>
       <c r="O15" s="19">
         <v>93</v>
       </c>
       <c r="P15" s="19">
         <v>57</v>
       </c>
       <c r="Q15" s="19">
         <v>82</v>
       </c>
       <c r="R15" s="19">
         <v>61</v>
       </c>
       <c r="S15" s="19">
         <v>62</v>
       </c>
       <c r="T15" s="19">
         <v>75</v>
       </c>
       <c r="U15" s="19">
         <v>86</v>
       </c>
       <c r="V15" s="19">
         <v>109</v>
       </c>
       <c r="W15" s="19">
         <v>53</v>
       </c>
       <c r="X15" s="19">
         <v>48</v>
       </c>
       <c r="Y15" s="19">
         <v>59</v>
       </c>
       <c r="Z15" s="19">
         <v>152</v>
       </c>
       <c r="AA15" s="19">
         <v>96</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N16" s="29">
         <v>3171</v>
       </c>
       <c r="O16" s="19">
         <v>3513</v>
       </c>
       <c r="P16" s="19">
         <v>2534</v>
       </c>
       <c r="Q16" s="19">
         <v>3322</v>
       </c>
       <c r="R16" s="19">
         <v>3030</v>
       </c>
       <c r="S16" s="19">
         <v>3083</v>
       </c>
       <c r="T16" s="19">
         <v>3187</v>
       </c>
       <c r="U16" s="19">
         <v>3344</v>
       </c>
       <c r="V16" s="19">
         <v>3447</v>
       </c>
       <c r="W16" s="19">
         <v>3051</v>
       </c>
       <c r="X16" s="19">
         <v>2961</v>
       </c>
       <c r="Y16" s="19">
         <v>3169</v>
       </c>
       <c r="Z16" s="19">
         <v>4280</v>
       </c>
       <c r="AA16" s="19">
         <v>3435</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N17" s="29">
         <v>215</v>
       </c>
       <c r="O17" s="19">
         <v>214</v>
       </c>
       <c r="P17" s="19">
         <v>167</v>
       </c>
       <c r="Q17" s="19">
         <v>189</v>
       </c>
       <c r="R17" s="19">
         <v>157</v>
       </c>
       <c r="S17" s="19">
         <v>179</v>
       </c>
       <c r="T17" s="19">
         <v>189</v>
       </c>
       <c r="U17" s="19">
         <v>191</v>
       </c>
       <c r="V17" s="19">
         <v>239</v>
       </c>
       <c r="W17" s="19">
         <v>243</v>
       </c>
       <c r="X17" s="19">
         <v>183</v>
       </c>
       <c r="Y17" s="19">
         <v>207</v>
       </c>
       <c r="Z17" s="19">
         <v>374</v>
       </c>
       <c r="AA17" s="19">
         <v>281</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="19">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N18" s="29">
         <v>2994</v>
       </c>
       <c r="O18" s="19">
         <v>2672</v>
       </c>
       <c r="P18" s="19">
         <v>1963</v>
       </c>
       <c r="Q18" s="19">
         <v>2915</v>
       </c>
       <c r="R18" s="19">
         <v>2430</v>
       </c>
       <c r="S18" s="19">
         <v>2323</v>
       </c>
       <c r="T18" s="19">
         <v>2412</v>
       </c>
       <c r="U18" s="19">
         <v>2497</v>
       </c>
       <c r="V18" s="19">
         <v>2587</v>
       </c>
       <c r="W18" s="19">
         <v>2415</v>
       </c>
       <c r="X18" s="19">
         <v>2185</v>
       </c>
       <c r="Y18" s="19">
         <v>2323</v>
       </c>
       <c r="Z18" s="19">
         <v>3149</v>
       </c>
       <c r="AA18" s="19">
         <v>2579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="AB18" s="19">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="32"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
+      <c r="R19" s="43"/>
+      <c r="S19" s="43"/>
+      <c r="T19" s="43"/>
+      <c r="U19" s="43"/>
+      <c r="V19" s="43"/>
+      <c r="W19" s="43"/>
+      <c r="X19" s="43"/>
+      <c r="Y19" s="43"/>
+      <c r="Z19" s="43"/>
+      <c r="AA19" s="43"/>
+      <c r="AB19" s="43"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>1798</v>
       </c>
       <c r="C20" s="8">
         <v>1744</v>
       </c>
       <c r="D20" s="9">
         <v>1507</v>
       </c>
       <c r="E20" s="9">
         <v>1169</v>
       </c>
       <c r="F20" s="9">
         <v>1371</v>
       </c>
       <c r="G20" s="9">
         <v>1668</v>
       </c>
       <c r="H20" s="12">
         <v>1623</v>
       </c>
       <c r="I20" s="9">
@@ -1701,321 +1748,340 @@
       </c>
       <c r="S20" s="25">
         <v>2439</v>
       </c>
       <c r="T20" s="25">
         <v>2733</v>
       </c>
       <c r="U20" s="25">
         <v>2854</v>
       </c>
       <c r="V20" s="25">
         <v>2876</v>
       </c>
       <c r="W20" s="25">
         <v>2539</v>
       </c>
       <c r="X20" s="25">
         <v>2483</v>
       </c>
       <c r="Y20" s="25">
         <v>2342</v>
       </c>
       <c r="Z20" s="25">
         <v>3204</v>
       </c>
-      <c r="AA20" s="45">
+      <c r="AA20" s="30">
         <v>2707</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="30">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N21" s="29">
         <v>354</v>
       </c>
       <c r="O21" s="14">
         <v>372</v>
       </c>
       <c r="P21" s="14">
         <v>406</v>
       </c>
       <c r="Q21" s="14">
         <v>471</v>
       </c>
       <c r="R21" s="14">
         <v>342</v>
       </c>
       <c r="S21" s="14">
         <v>390</v>
       </c>
       <c r="T21" s="14">
         <v>449</v>
       </c>
       <c r="U21" s="14">
         <v>360</v>
       </c>
       <c r="V21" s="14">
         <v>442</v>
       </c>
       <c r="W21" s="14">
         <v>366</v>
       </c>
       <c r="X21" s="14">
         <v>374</v>
       </c>
       <c r="Y21" s="14">
         <v>346</v>
       </c>
       <c r="Z21" s="14">
         <v>471</v>
       </c>
-      <c r="AA21" s="46">
+      <c r="AA21" s="31">
         <v>401</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="31">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="29">
         <v>775</v>
       </c>
       <c r="O22" s="14">
         <v>829</v>
       </c>
       <c r="P22" s="14">
         <v>531</v>
       </c>
       <c r="Q22" s="14">
         <v>698</v>
       </c>
       <c r="R22" s="14">
         <v>607</v>
       </c>
       <c r="S22" s="14">
         <v>477</v>
       </c>
       <c r="T22" s="14">
         <v>558</v>
       </c>
       <c r="U22" s="14">
         <v>654</v>
       </c>
       <c r="V22" s="14">
         <v>627</v>
       </c>
       <c r="W22" s="14">
         <v>592</v>
       </c>
       <c r="X22" s="14">
         <v>583</v>
       </c>
       <c r="Y22" s="14">
         <v>610</v>
       </c>
       <c r="Z22" s="14">
         <v>759</v>
       </c>
-      <c r="AA22" s="46">
+      <c r="AA22" s="31">
         <v>749</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="31">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N23" s="29">
         <v>187</v>
       </c>
       <c r="O23" s="14">
         <v>165</v>
       </c>
       <c r="P23" s="14">
         <v>137</v>
       </c>
       <c r="Q23" s="14">
         <v>179</v>
       </c>
       <c r="R23" s="14">
         <v>186</v>
       </c>
       <c r="S23" s="14">
         <v>180</v>
       </c>
       <c r="T23" s="14">
         <v>244</v>
       </c>
       <c r="U23" s="14">
         <v>197</v>
       </c>
       <c r="V23" s="14">
         <v>168</v>
       </c>
       <c r="W23" s="14">
         <v>188</v>
       </c>
       <c r="X23" s="14">
         <v>161</v>
       </c>
       <c r="Y23" s="14">
         <v>133</v>
       </c>
       <c r="Z23" s="14">
         <v>232</v>
       </c>
-      <c r="AA23" s="46">
+      <c r="AA23" s="31">
         <v>175</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="31">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="29">
         <v>971</v>
       </c>
       <c r="O24" s="14">
         <v>1054</v>
       </c>
       <c r="P24" s="14">
         <v>863</v>
       </c>
       <c r="Q24" s="14">
         <v>1049</v>
       </c>
       <c r="R24" s="14">
         <v>909</v>
       </c>
       <c r="S24" s="14">
         <v>935</v>
       </c>
       <c r="T24" s="14">
         <v>1027</v>
       </c>
       <c r="U24" s="14">
         <v>1115</v>
       </c>
       <c r="V24" s="14">
         <v>1184</v>
       </c>
       <c r="W24" s="14">
         <v>948</v>
       </c>
       <c r="X24" s="14">
         <v>941</v>
       </c>
       <c r="Y24" s="14">
         <v>873</v>
       </c>
       <c r="Z24" s="14">
         <v>1236</v>
       </c>
-      <c r="AA24" s="46">
+      <c r="AA24" s="31">
         <v>931</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="31">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N25" s="29">
         <v>413</v>
       </c>
       <c r="O25" s="14">
         <v>458</v>
       </c>
       <c r="P25" s="14">
         <v>286</v>
       </c>
       <c r="Q25" s="14">
         <v>467</v>
       </c>
       <c r="R25" s="14">
         <v>432</v>
       </c>
       <c r="S25" s="14">
         <v>457</v>
       </c>
       <c r="T25" s="14">
         <v>455</v>
       </c>
       <c r="U25" s="14">
         <v>528</v>
       </c>
       <c r="V25" s="14">
         <v>455</v>
       </c>
       <c r="W25" s="14">
         <v>445</v>
       </c>
       <c r="X25" s="14">
         <v>424</v>
       </c>
       <c r="Y25" s="14">
         <v>380</v>
       </c>
       <c r="Z25" s="14">
         <v>506</v>
       </c>
-      <c r="AA25" s="46">
+      <c r="AA25" s="31">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="33" t="s">
+      <c r="AB25" s="31">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="33"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
+      <c r="N26" s="44"/>
+      <c r="O26" s="44"/>
+      <c r="P26" s="44"/>
+      <c r="Q26" s="44"/>
+      <c r="R26" s="44"/>
+      <c r="S26" s="44"/>
+      <c r="T26" s="44"/>
+      <c r="U26" s="44"/>
+      <c r="V26" s="44"/>
+      <c r="W26" s="44"/>
+      <c r="X26" s="44"/>
+      <c r="Y26" s="44"/>
+      <c r="Z26" s="44"/>
+      <c r="AA26" s="44"/>
+      <c r="AB26" s="44"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="8">
         <v>6700</v>
       </c>
       <c r="C27" s="8">
         <v>6542</v>
       </c>
       <c r="D27" s="9">
         <v>5629</v>
       </c>
       <c r="E27" s="9">
         <v>4598</v>
       </c>
       <c r="F27" s="9">
         <v>5096</v>
       </c>
       <c r="G27" s="8">
         <v>6330</v>
       </c>
       <c r="H27" s="11">
         <v>5853</v>
       </c>
       <c r="I27" s="9">
@@ -2053,636 +2119,672 @@
       </c>
       <c r="T27" s="25">
         <v>12653</v>
       </c>
       <c r="U27" s="25">
         <v>13205</v>
       </c>
       <c r="V27" s="25">
         <v>13326</v>
       </c>
       <c r="W27" s="25">
         <v>12008</v>
       </c>
       <c r="X27" s="25">
         <v>11451</v>
       </c>
       <c r="Y27" s="25">
         <v>11504</v>
       </c>
       <c r="Z27" s="25">
         <v>16118</v>
       </c>
       <c r="AA27" s="24">
         <v>13079</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="24">
+        <v>14359</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N28" s="29">
         <v>52</v>
       </c>
       <c r="O28" s="14">
         <v>46</v>
       </c>
       <c r="P28" s="14">
         <v>23</v>
       </c>
       <c r="Q28" s="14">
         <v>45</v>
       </c>
       <c r="R28" s="14">
         <v>35</v>
       </c>
       <c r="S28" s="14">
         <v>39</v>
       </c>
       <c r="T28" s="14">
         <v>59</v>
       </c>
       <c r="U28" s="14">
         <v>40</v>
       </c>
       <c r="V28" s="14">
         <v>46</v>
       </c>
       <c r="W28" s="14">
         <v>34</v>
       </c>
       <c r="X28" s="14">
         <v>39</v>
       </c>
       <c r="Y28" s="14">
         <v>50</v>
       </c>
       <c r="Z28" s="14">
         <v>67</v>
       </c>
       <c r="AA28" s="19">
         <v>51</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="19">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="29">
         <v>143</v>
       </c>
       <c r="O29" s="14">
         <v>91</v>
       </c>
       <c r="P29" s="14">
         <v>65</v>
       </c>
       <c r="Q29" s="14">
         <v>98</v>
       </c>
       <c r="R29" s="14">
         <v>69</v>
       </c>
       <c r="S29" s="14">
         <v>63</v>
       </c>
       <c r="T29" s="14">
         <v>128</v>
       </c>
       <c r="U29" s="14">
         <v>123</v>
       </c>
       <c r="V29" s="14">
         <v>149</v>
       </c>
       <c r="W29" s="14">
         <v>86</v>
       </c>
       <c r="X29" s="14">
         <v>117</v>
       </c>
       <c r="Y29" s="14">
         <v>80</v>
       </c>
       <c r="Z29" s="14">
         <v>106</v>
       </c>
       <c r="AA29" s="19">
         <v>111</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="19">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N30" s="29">
         <v>1353</v>
       </c>
       <c r="O30" s="14">
         <v>1317</v>
       </c>
       <c r="P30" s="14">
         <v>1090</v>
       </c>
       <c r="Q30" s="14">
         <v>1366</v>
       </c>
       <c r="R30" s="14">
         <v>1142</v>
       </c>
       <c r="S30" s="14">
         <v>1160</v>
       </c>
       <c r="T30" s="14">
         <v>1329</v>
       </c>
       <c r="U30" s="14">
         <v>1374</v>
       </c>
       <c r="V30" s="14">
         <v>1412</v>
       </c>
       <c r="W30" s="14">
         <v>1192</v>
       </c>
       <c r="X30" s="14">
         <v>1256</v>
       </c>
       <c r="Y30" s="14">
         <v>1063</v>
       </c>
       <c r="Z30" s="14">
         <v>1498</v>
       </c>
       <c r="AA30" s="19">
         <v>1391</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="19">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="N31" s="29">
         <v>1423</v>
       </c>
       <c r="O31" s="14">
         <v>1203</v>
       </c>
       <c r="P31" s="14">
         <v>1191</v>
       </c>
       <c r="Q31" s="14">
         <v>1227</v>
       </c>
       <c r="R31" s="14">
         <v>941</v>
       </c>
       <c r="S31" s="14">
         <v>1057</v>
       </c>
       <c r="T31" s="14">
         <v>1322</v>
       </c>
       <c r="U31" s="14">
         <v>1186</v>
       </c>
       <c r="V31" s="14">
         <v>1300</v>
       </c>
       <c r="W31" s="14">
         <v>1143</v>
       </c>
       <c r="X31" s="14">
         <v>1144</v>
       </c>
       <c r="Y31" s="14">
         <v>1154</v>
       </c>
       <c r="Z31" s="14">
         <v>1480</v>
       </c>
       <c r="AA31" s="19">
         <v>1157</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="19">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N32" s="29">
         <v>104</v>
       </c>
       <c r="O32" s="14">
         <v>87</v>
       </c>
       <c r="P32" s="14">
         <v>80</v>
       </c>
       <c r="Q32" s="14">
         <v>70</v>
       </c>
       <c r="R32" s="14">
         <v>65</v>
       </c>
       <c r="S32" s="14">
         <v>65</v>
       </c>
       <c r="T32" s="14">
         <v>64</v>
       </c>
       <c r="U32" s="14">
         <v>86</v>
       </c>
       <c r="V32" s="14">
         <v>123</v>
       </c>
       <c r="W32" s="14">
         <v>93</v>
       </c>
       <c r="X32" s="14">
         <v>79</v>
       </c>
       <c r="Y32" s="14">
         <v>71</v>
       </c>
       <c r="Z32" s="14">
         <v>122</v>
       </c>
       <c r="AA32" s="19">
         <v>106</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="19">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N33" s="29">
         <v>4507</v>
       </c>
       <c r="O33" s="14">
         <v>4428</v>
       </c>
       <c r="P33" s="14">
         <v>3531</v>
       </c>
       <c r="Q33" s="14">
         <v>4603</v>
       </c>
       <c r="R33" s="14">
         <v>4294</v>
       </c>
       <c r="S33" s="14">
         <v>3757</v>
       </c>
       <c r="T33" s="14">
         <v>4343</v>
       </c>
       <c r="U33" s="14">
         <v>4806</v>
       </c>
       <c r="V33" s="14">
         <v>4369</v>
       </c>
       <c r="W33" s="14">
         <v>4143</v>
       </c>
       <c r="X33" s="14">
         <v>3863</v>
       </c>
       <c r="Y33" s="14">
         <v>3708</v>
       </c>
       <c r="Z33" s="14">
         <v>5396</v>
       </c>
       <c r="AA33" s="19">
         <v>4323</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="19">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="29">
         <v>105</v>
       </c>
       <c r="O34" s="14">
         <v>93</v>
       </c>
       <c r="P34" s="14">
         <v>57</v>
       </c>
       <c r="Q34" s="14">
         <v>82</v>
       </c>
       <c r="R34" s="14">
         <v>61</v>
       </c>
       <c r="S34" s="14">
         <v>62</v>
       </c>
       <c r="T34" s="14">
         <v>75</v>
       </c>
       <c r="U34" s="14">
         <v>86</v>
       </c>
       <c r="V34" s="14">
         <v>109</v>
       </c>
       <c r="W34" s="14">
         <v>53</v>
       </c>
       <c r="X34" s="14">
         <v>48</v>
       </c>
       <c r="Y34" s="14">
         <v>59</v>
       </c>
       <c r="Z34" s="14">
         <v>152</v>
       </c>
       <c r="AA34" s="19">
         <v>96</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="19">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N35" s="29">
         <v>2758</v>
       </c>
       <c r="O35" s="14">
         <v>3055</v>
       </c>
       <c r="P35" s="14">
         <v>2248</v>
       </c>
       <c r="Q35" s="14">
         <v>2855</v>
       </c>
       <c r="R35" s="14">
         <v>2598</v>
       </c>
       <c r="S35" s="14">
         <v>2626</v>
       </c>
       <c r="T35" s="14">
         <v>2732</v>
       </c>
       <c r="U35" s="14">
         <v>2816</v>
       </c>
       <c r="V35" s="14">
         <v>2992</v>
       </c>
       <c r="W35" s="14">
         <v>2606</v>
       </c>
       <c r="X35" s="14">
         <v>2537</v>
       </c>
       <c r="Y35" s="14">
         <v>2789</v>
       </c>
       <c r="Z35" s="14">
         <v>3774</v>
       </c>
       <c r="AA35" s="19">
         <v>2984</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="19">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N36" s="29">
         <v>215</v>
       </c>
       <c r="O36" s="14">
         <v>214</v>
       </c>
       <c r="P36" s="14">
         <v>167</v>
       </c>
       <c r="Q36" s="14">
         <v>189</v>
       </c>
       <c r="R36" s="14">
         <v>157</v>
       </c>
       <c r="S36" s="14">
         <v>179</v>
       </c>
       <c r="T36" s="14">
         <v>189</v>
       </c>
       <c r="U36" s="14">
         <v>191</v>
       </c>
       <c r="V36" s="14">
         <v>239</v>
       </c>
       <c r="W36" s="14">
         <v>243</v>
       </c>
       <c r="X36" s="14">
         <v>183</v>
       </c>
       <c r="Y36" s="14">
         <v>207</v>
       </c>
       <c r="Z36" s="14">
         <v>374</v>
       </c>
       <c r="AA36" s="19">
         <v>281</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="19">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N37" s="26">
         <v>2994</v>
       </c>
       <c r="O37" s="26">
         <v>2672</v>
       </c>
       <c r="P37" s="26">
         <v>1963</v>
       </c>
       <c r="Q37" s="26">
         <v>2915</v>
       </c>
       <c r="R37" s="26">
         <v>2430</v>
       </c>
       <c r="S37" s="26">
         <v>2323</v>
       </c>
       <c r="T37" s="26">
         <v>2412</v>
       </c>
       <c r="U37" s="26">
         <v>2497</v>
       </c>
       <c r="V37" s="26">
         <v>2587</v>
       </c>
       <c r="W37" s="26">
         <v>2415</v>
       </c>
       <c r="X37" s="26">
         <v>2185</v>
       </c>
       <c r="Y37" s="26">
         <v>2323</v>
       </c>
       <c r="Z37" s="26">
         <v>3149</v>
       </c>
-      <c r="AA37" s="47">
+      <c r="AA37" s="32">
         <v>2579</v>
+      </c>
+      <c r="AB37" s="32">
+        <v>2982</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A26:AA26"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z4:AA4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA39"/>
+  <dimension ref="A3:AB39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC26" sqref="AC26"/>
+      <selection activeCell="AC27" sqref="AC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:28">
+      <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="30"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27" s="1" customFormat="1">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="36"/>
+      <c r="AA3" s="36"/>
+      <c r="AB3" s="36"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="34">
+      <c r="AB4" s="28"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="41"/>
+      <c r="B5" s="38">
         <v>2021</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="38">
         <v>2025</v>
       </c>
-      <c r="O5" s="35"/>
-[...10 lines deleted...]
-      <c r="Z5" s="48">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="34">
         <v>2026</v>
       </c>
-      <c r="AA5" s="49"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="42"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -2717,83 +2819,87 @@
       </c>
       <c r="T6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AB6" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="31"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="18">
         <v>9731</v>
       </c>
       <c r="C8" s="18">
         <v>9092</v>
       </c>
       <c r="D8" s="18">
         <v>7841</v>
       </c>
       <c r="E8" s="18">
         <v>6237</v>
       </c>
       <c r="F8" s="18">
         <v>7082</v>
       </c>
       <c r="G8" s="18">
         <v>8299</v>
       </c>
       <c r="H8" s="10">
         <v>8033</v>
       </c>
       <c r="I8" s="18">
@@ -2831,52 +2937,55 @@
       </c>
       <c r="T8" s="24">
         <v>14786</v>
       </c>
       <c r="U8" s="24">
         <v>15688</v>
       </c>
       <c r="V8" s="24">
         <v>14632</v>
       </c>
       <c r="W8" s="24">
         <v>13271</v>
       </c>
       <c r="X8" s="24">
         <v>12819</v>
       </c>
       <c r="Y8" s="24">
         <v>12168</v>
       </c>
       <c r="Z8" s="24">
         <v>16979</v>
       </c>
       <c r="AA8" s="24">
         <v>14509</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="24">
+        <v>16177</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="18">
         <v>1977</v>
       </c>
       <c r="C9" s="18">
         <v>1565</v>
       </c>
       <c r="D9" s="18">
         <v>1512</v>
       </c>
       <c r="E9" s="18">
         <v>1481</v>
       </c>
       <c r="F9" s="18">
         <v>1702</v>
       </c>
       <c r="G9" s="18">
         <v>2025</v>
       </c>
       <c r="H9" s="10">
         <v>2029</v>
       </c>
       <c r="I9" s="18">
@@ -2914,52 +3023,55 @@
       </c>
       <c r="T9" s="19">
         <v>465</v>
       </c>
       <c r="U9" s="19">
         <v>502</v>
       </c>
       <c r="V9" s="19">
         <v>466</v>
       </c>
       <c r="W9" s="19">
         <v>454</v>
       </c>
       <c r="X9" s="19">
         <v>449</v>
       </c>
       <c r="Y9" s="19">
         <v>483</v>
       </c>
       <c r="Z9" s="19">
         <v>602</v>
       </c>
       <c r="AA9" s="19">
         <v>518</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="19">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="10"/>
       <c r="I10" s="18"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="19">
         <v>606</v>
       </c>
       <c r="O10" s="19">
         <v>492</v>
       </c>
       <c r="P10" s="19">
         <v>400</v>
       </c>
       <c r="Q10" s="19">
@@ -2973,52 +3085,55 @@
       </c>
       <c r="T10" s="19">
         <v>441</v>
       </c>
       <c r="U10" s="19">
         <v>466</v>
       </c>
       <c r="V10" s="19">
         <v>455</v>
       </c>
       <c r="W10" s="19">
         <v>393</v>
       </c>
       <c r="X10" s="19">
         <v>401</v>
       </c>
       <c r="Y10" s="19">
         <v>380</v>
       </c>
       <c r="Z10" s="19">
         <v>499</v>
       </c>
       <c r="AA10" s="19">
         <v>420</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="18">
         <v>2314</v>
       </c>
       <c r="C11" s="18">
         <v>1888</v>
       </c>
       <c r="D11" s="18">
         <v>1678</v>
       </c>
       <c r="E11" s="18">
         <v>1481</v>
       </c>
       <c r="F11" s="18">
         <v>1653</v>
       </c>
       <c r="G11" s="18">
         <v>1918</v>
       </c>
       <c r="H11" s="10">
         <v>2062</v>
       </c>
       <c r="I11" s="18">
@@ -3056,52 +3171,55 @@
       </c>
       <c r="T11" s="19">
         <v>220</v>
       </c>
       <c r="U11" s="19">
         <v>189</v>
       </c>
       <c r="V11" s="19">
         <v>167</v>
       </c>
       <c r="W11" s="19">
         <v>150</v>
       </c>
       <c r="X11" s="19">
         <v>151</v>
       </c>
       <c r="Y11" s="19">
         <v>146</v>
       </c>
       <c r="Z11" s="19">
         <v>191</v>
       </c>
       <c r="AA11" s="19">
         <v>214</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="18">
         <v>4319</v>
       </c>
       <c r="C12" s="18">
         <v>3880</v>
       </c>
       <c r="D12" s="18">
         <v>3272</v>
       </c>
       <c r="E12" s="18">
         <v>2807</v>
       </c>
       <c r="F12" s="18">
         <v>2768</v>
       </c>
       <c r="G12" s="18">
         <v>3237</v>
       </c>
       <c r="H12" s="10">
         <v>3377</v>
       </c>
       <c r="I12" s="18">
@@ -3139,52 +3257,55 @@
       </c>
       <c r="T12" s="19">
         <v>1956</v>
       </c>
       <c r="U12" s="19">
         <v>2068</v>
       </c>
       <c r="V12" s="19">
         <v>1871</v>
       </c>
       <c r="W12" s="19">
         <v>1733</v>
       </c>
       <c r="X12" s="19">
         <v>1870</v>
       </c>
       <c r="Y12" s="19">
         <v>1600</v>
       </c>
       <c r="Z12" s="19">
         <v>2287</v>
       </c>
       <c r="AA12" s="19">
         <v>2050</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="18" t="s">
@@ -3222,52 +3343,55 @@
       </c>
       <c r="T13" s="19">
         <v>1539</v>
       </c>
       <c r="U13" s="19">
         <v>1502</v>
       </c>
       <c r="V13" s="19">
         <v>1473</v>
       </c>
       <c r="W13" s="19">
         <v>1438</v>
       </c>
       <c r="X13" s="19">
         <v>1349</v>
       </c>
       <c r="Y13" s="19">
         <v>1303</v>
       </c>
       <c r="Z13" s="19">
         <v>1535</v>
       </c>
       <c r="AA13" s="19">
         <v>1416</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="18">
         <v>3811</v>
       </c>
       <c r="C14" s="18">
         <v>3336</v>
       </c>
       <c r="D14" s="18">
         <v>3203</v>
       </c>
       <c r="E14" s="18">
         <v>2815</v>
       </c>
       <c r="F14" s="18">
         <v>3133</v>
       </c>
       <c r="G14" s="18">
         <v>3876</v>
       </c>
       <c r="H14" s="10">
         <v>3737</v>
       </c>
       <c r="I14" s="18">
@@ -3305,52 +3429,55 @@
       </c>
       <c r="T14" s="19">
         <v>186</v>
       </c>
       <c r="U14" s="19">
         <v>182</v>
       </c>
       <c r="V14" s="19">
         <v>258</v>
       </c>
       <c r="W14" s="19">
         <v>179</v>
       </c>
       <c r="X14" s="19">
         <v>169</v>
       </c>
       <c r="Y14" s="19">
         <v>152</v>
       </c>
       <c r="Z14" s="19">
         <v>274</v>
       </c>
       <c r="AA14" s="19">
         <v>237</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="19">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="18">
         <v>2208</v>
       </c>
       <c r="C15" s="18">
         <v>1933</v>
       </c>
       <c r="D15" s="18">
         <v>1953</v>
       </c>
       <c r="E15" s="18">
         <v>1694</v>
       </c>
       <c r="F15" s="18">
         <v>1891</v>
       </c>
       <c r="G15" s="18">
         <v>2564</v>
       </c>
       <c r="H15" s="10">
         <v>2581</v>
       </c>
       <c r="I15" s="18">
@@ -3388,52 +3515,55 @@
       </c>
       <c r="T15" s="19">
         <v>4587</v>
       </c>
       <c r="U15" s="19">
         <v>4975</v>
       </c>
       <c r="V15" s="19">
         <v>4583</v>
       </c>
       <c r="W15" s="19">
         <v>3903</v>
       </c>
       <c r="X15" s="19">
         <v>3711</v>
       </c>
       <c r="Y15" s="19">
         <v>3582</v>
       </c>
       <c r="Z15" s="19">
         <v>5056</v>
       </c>
       <c r="AA15" s="19">
         <v>4095</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>4798</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="18">
         <v>2927</v>
       </c>
       <c r="C16" s="18">
         <v>2337</v>
       </c>
       <c r="D16" s="18">
         <v>1944</v>
       </c>
       <c r="E16" s="18">
         <v>1584</v>
       </c>
       <c r="F16" s="18">
         <v>1552</v>
       </c>
       <c r="G16" s="18">
         <v>1907</v>
       </c>
       <c r="H16" s="10">
         <v>2163</v>
       </c>
       <c r="I16" s="18">
@@ -3471,52 +3601,55 @@
       </c>
       <c r="T16" s="19">
         <v>245</v>
       </c>
       <c r="U16" s="19">
         <v>241</v>
       </c>
       <c r="V16" s="19">
         <v>218</v>
       </c>
       <c r="W16" s="19">
         <v>230</v>
       </c>
       <c r="X16" s="19">
         <v>185</v>
       </c>
       <c r="Y16" s="19">
         <v>183</v>
       </c>
       <c r="Z16" s="19">
         <v>363</v>
       </c>
       <c r="AA16" s="19">
         <v>289</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="18">
         <v>2882</v>
       </c>
       <c r="C17" s="18">
         <v>2377</v>
       </c>
       <c r="D17" s="18">
         <v>2254</v>
       </c>
       <c r="E17" s="18">
         <v>2253</v>
       </c>
       <c r="F17" s="18">
         <v>2343</v>
       </c>
       <c r="G17" s="18">
         <v>2658</v>
       </c>
       <c r="H17" s="10">
         <v>2669</v>
       </c>
       <c r="I17" s="18">
@@ -3554,52 +3687,55 @@
       </c>
       <c r="T17" s="19">
         <v>2590</v>
       </c>
       <c r="U17" s="19">
         <v>2743</v>
       </c>
       <c r="V17" s="19">
         <v>2469</v>
       </c>
       <c r="W17" s="19">
         <v>2335</v>
       </c>
       <c r="X17" s="19">
         <v>2182</v>
       </c>
       <c r="Y17" s="19">
         <v>2072</v>
       </c>
       <c r="Z17" s="19">
         <v>3076</v>
       </c>
       <c r="AA17" s="19">
         <v>2621</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="19">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="18">
         <v>1986</v>
       </c>
       <c r="C18" s="18">
         <v>1858</v>
       </c>
       <c r="D18" s="18">
         <v>1871</v>
       </c>
       <c r="E18" s="18">
         <v>1539</v>
       </c>
       <c r="F18" s="18">
         <v>1663</v>
       </c>
       <c r="G18" s="18">
         <v>2057</v>
       </c>
       <c r="H18" s="10">
         <v>2148</v>
       </c>
       <c r="I18" s="18">
@@ -3637,52 +3773,55 @@
       </c>
       <c r="T18" s="19">
         <v>384</v>
       </c>
       <c r="U18" s="19">
         <v>448</v>
       </c>
       <c r="V18" s="19">
         <v>479</v>
       </c>
       <c r="W18" s="19">
         <v>424</v>
       </c>
       <c r="X18" s="19">
         <v>374</v>
       </c>
       <c r="Y18" s="19">
         <v>289</v>
       </c>
       <c r="Z18" s="19">
         <v>428</v>
       </c>
       <c r="AA18" s="19">
         <v>415</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="19">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>1375</v>
       </c>
       <c r="C19" s="18">
         <v>1297</v>
       </c>
       <c r="D19" s="18">
         <v>1189</v>
       </c>
       <c r="E19" s="18">
         <v>1103</v>
       </c>
       <c r="F19" s="18">
         <v>1132</v>
       </c>
       <c r="G19" s="18">
         <v>1466</v>
       </c>
       <c r="H19" s="10">
         <v>1503</v>
       </c>
       <c r="I19" s="18">
@@ -3720,83 +3859,87 @@
       </c>
       <c r="T19" s="19">
         <v>2173</v>
       </c>
       <c r="U19" s="19">
         <v>2372</v>
       </c>
       <c r="V19" s="19">
         <v>2193</v>
       </c>
       <c r="W19" s="19">
         <v>2032</v>
       </c>
       <c r="X19" s="19">
         <v>1978</v>
       </c>
       <c r="Y19" s="19">
         <v>1978</v>
       </c>
       <c r="Z19" s="19">
         <v>2668</v>
       </c>
       <c r="AA19" s="19">
         <v>2234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="39" t="s">
+      <c r="AB19" s="19">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="39"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="45"/>
+      <c r="S20" s="45"/>
+      <c r="T20" s="45"/>
+      <c r="U20" s="45"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="45"/>
+      <c r="Z20" s="45"/>
+      <c r="AA20" s="45"/>
+      <c r="AB20" s="45"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>2136</v>
       </c>
       <c r="C21" s="18">
         <v>1990</v>
       </c>
       <c r="D21" s="18">
         <v>1721</v>
       </c>
       <c r="E21" s="18">
         <v>1430</v>
       </c>
       <c r="F21" s="18">
         <v>1569</v>
       </c>
       <c r="G21" s="18">
         <v>1848</v>
       </c>
       <c r="H21" s="10">
         <v>1815</v>
       </c>
       <c r="I21" s="18">
@@ -3831,55 +3974,58 @@
       </c>
       <c r="S21" s="25">
         <v>2387</v>
       </c>
       <c r="T21" s="25">
         <v>2708</v>
       </c>
       <c r="U21" s="25">
         <v>2619</v>
       </c>
       <c r="V21" s="25">
         <v>2604</v>
       </c>
       <c r="W21" s="25">
         <v>2335</v>
       </c>
       <c r="X21" s="25">
         <v>2207</v>
       </c>
       <c r="Y21" s="25">
         <v>2121</v>
       </c>
       <c r="Z21" s="25">
         <v>2974</v>
       </c>
-      <c r="AA21" s="45">
+      <c r="AA21" s="30">
         <v>2477</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="30">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="18">
         <v>994</v>
       </c>
       <c r="C22" s="18">
         <v>785</v>
       </c>
       <c r="D22" s="18">
         <v>773</v>
       </c>
       <c r="E22" s="18">
         <v>696</v>
       </c>
       <c r="F22" s="18">
         <v>903</v>
       </c>
       <c r="G22" s="18">
         <v>1027</v>
       </c>
       <c r="H22" s="10">
         <v>1026</v>
       </c>
       <c r="I22" s="18">
@@ -3914,55 +4060,58 @@
       </c>
       <c r="S22" s="14">
         <v>382</v>
       </c>
       <c r="T22" s="14">
         <v>402</v>
       </c>
       <c r="U22" s="14">
         <v>404</v>
       </c>
       <c r="V22" s="14">
         <v>413</v>
       </c>
       <c r="W22" s="14">
         <v>376</v>
       </c>
       <c r="X22" s="14">
         <v>371</v>
       </c>
       <c r="Y22" s="14">
         <v>388</v>
       </c>
       <c r="Z22" s="14">
         <v>518</v>
       </c>
-      <c r="AA22" s="46">
+      <c r="AA22" s="31">
         <v>449</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="31">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="10"/>
       <c r="I23" s="18"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="29">
         <v>606</v>
       </c>
       <c r="O23" s="14">
         <v>492</v>
       </c>
       <c r="P23" s="14">
         <v>400</v>
       </c>
       <c r="Q23" s="14">
@@ -3973,55 +4122,58 @@
       </c>
       <c r="S23" s="14">
         <v>381</v>
       </c>
       <c r="T23" s="14">
         <v>441</v>
       </c>
       <c r="U23" s="14">
         <v>466</v>
       </c>
       <c r="V23" s="14">
         <v>455</v>
       </c>
       <c r="W23" s="14">
         <v>393</v>
       </c>
       <c r="X23" s="14">
         <v>401</v>
       </c>
       <c r="Y23" s="14">
         <v>380</v>
       </c>
       <c r="Z23" s="14">
         <v>499</v>
       </c>
-      <c r="AA23" s="46">
+      <c r="AA23" s="31">
         <v>420</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="31">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="18">
         <v>1110</v>
       </c>
       <c r="C24" s="18">
         <v>947</v>
       </c>
       <c r="D24" s="18">
         <v>934</v>
       </c>
       <c r="E24" s="18">
         <v>817</v>
       </c>
       <c r="F24" s="18">
         <v>888</v>
       </c>
       <c r="G24" s="18">
         <v>1037</v>
       </c>
       <c r="H24" s="10">
         <v>1117</v>
       </c>
       <c r="I24" s="18">
@@ -4056,55 +4208,58 @@
       </c>
       <c r="S24" s="14">
         <v>254</v>
       </c>
       <c r="T24" s="14">
         <v>293</v>
       </c>
       <c r="U24" s="14">
         <v>309</v>
       </c>
       <c r="V24" s="14">
         <v>242</v>
       </c>
       <c r="W24" s="14">
         <v>228</v>
       </c>
       <c r="X24" s="14">
         <v>204</v>
       </c>
       <c r="Y24" s="14">
         <v>204</v>
       </c>
       <c r="Z24" s="14">
         <v>279</v>
       </c>
-      <c r="AA24" s="46">
+      <c r="AA24" s="31">
         <v>269</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="31">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="18">
         <v>1508</v>
       </c>
       <c r="C25" s="18">
         <v>1387</v>
       </c>
       <c r="D25" s="18">
         <v>1213</v>
       </c>
       <c r="E25" s="18">
         <v>1061</v>
       </c>
       <c r="F25" s="18">
         <v>1017</v>
       </c>
       <c r="G25" s="18">
         <v>1169</v>
       </c>
       <c r="H25" s="10">
         <v>1260</v>
       </c>
       <c r="I25" s="18">
@@ -4139,55 +4294,58 @@
       </c>
       <c r="S25" s="14">
         <v>873</v>
       </c>
       <c r="T25" s="14">
         <v>1006</v>
       </c>
       <c r="U25" s="14">
         <v>967</v>
       </c>
       <c r="V25" s="14">
         <v>1009</v>
       </c>
       <c r="W25" s="14">
         <v>890</v>
       </c>
       <c r="X25" s="14">
         <v>775</v>
       </c>
       <c r="Y25" s="14">
         <v>745</v>
       </c>
       <c r="Z25" s="14">
         <v>1062</v>
       </c>
-      <c r="AA25" s="46">
+      <c r="AA25" s="31">
         <v>880</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="31">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="18" t="s">
@@ -4222,86 +4380,90 @@
       </c>
       <c r="S26" s="14">
         <v>497</v>
       </c>
       <c r="T26" s="14">
         <v>566</v>
       </c>
       <c r="U26" s="14">
         <v>473</v>
       </c>
       <c r="V26" s="14">
         <v>485</v>
       </c>
       <c r="W26" s="14">
         <v>448</v>
       </c>
       <c r="X26" s="14">
         <v>456</v>
       </c>
       <c r="Y26" s="14">
         <v>404</v>
       </c>
       <c r="Z26" s="14">
         <v>616</v>
       </c>
-      <c r="AA26" s="46">
+      <c r="AA26" s="31">
         <v>459</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="40" t="s">
+      <c r="AB26" s="31">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="40"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="18">
         <v>7595</v>
       </c>
       <c r="C28" s="18">
         <v>7102</v>
       </c>
       <c r="D28" s="18">
         <v>6120</v>
       </c>
       <c r="E28" s="18">
         <v>4807</v>
       </c>
       <c r="F28" s="18">
         <v>5513</v>
       </c>
       <c r="G28" s="18">
         <v>6451</v>
       </c>
       <c r="H28" s="10">
         <v>6218</v>
       </c>
       <c r="I28" s="18">
@@ -4339,52 +4501,55 @@
       </c>
       <c r="T28" s="25">
         <v>12078</v>
       </c>
       <c r="U28" s="25">
         <v>13069</v>
       </c>
       <c r="V28" s="25">
         <v>12028</v>
       </c>
       <c r="W28" s="25">
         <v>10936</v>
       </c>
       <c r="X28" s="25">
         <v>10612</v>
       </c>
       <c r="Y28" s="25">
         <v>10047</v>
       </c>
       <c r="Z28" s="25">
         <v>14005</v>
       </c>
       <c r="AA28" s="25">
         <v>12032</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="24">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="18">
         <v>983</v>
       </c>
       <c r="C29" s="18">
         <v>780</v>
       </c>
       <c r="D29" s="18">
         <v>739</v>
       </c>
       <c r="E29" s="18">
         <v>785</v>
       </c>
       <c r="F29" s="18">
         <v>799</v>
       </c>
       <c r="G29" s="18">
         <v>998</v>
       </c>
       <c r="H29" s="10">
         <v>1003</v>
       </c>
       <c r="I29" s="18">
@@ -4422,52 +4587,55 @@
       </c>
       <c r="T29" s="14">
         <v>63</v>
       </c>
       <c r="U29" s="14">
         <v>98</v>
       </c>
       <c r="V29" s="14">
         <v>53</v>
       </c>
       <c r="W29" s="14">
         <v>78</v>
       </c>
       <c r="X29" s="14">
         <v>78</v>
       </c>
       <c r="Y29" s="14">
         <v>95</v>
       </c>
       <c r="Z29" s="14">
         <v>84</v>
       </c>
       <c r="AA29" s="14">
         <v>69</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="19">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="18">
         <v>1204</v>
       </c>
       <c r="C30" s="18">
         <v>941</v>
       </c>
       <c r="D30" s="18">
         <v>744</v>
       </c>
       <c r="E30" s="18">
         <v>664</v>
       </c>
       <c r="F30" s="18">
         <v>765</v>
       </c>
       <c r="G30" s="18">
         <v>881</v>
       </c>
       <c r="H30" s="10">
         <v>945</v>
       </c>
       <c r="I30" s="18">
@@ -4505,52 +4673,55 @@
       </c>
       <c r="T30" s="14">
         <v>220</v>
       </c>
       <c r="U30" s="14">
         <v>189</v>
       </c>
       <c r="V30" s="14">
         <v>167</v>
       </c>
       <c r="W30" s="14">
         <v>150</v>
       </c>
       <c r="X30" s="14">
         <v>151</v>
       </c>
       <c r="Y30" s="14">
         <v>146</v>
       </c>
       <c r="Z30" s="14">
         <v>191</v>
       </c>
       <c r="AA30" s="14">
         <v>214</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="19">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="18">
         <v>2811</v>
       </c>
       <c r="C31" s="18">
         <v>2493</v>
       </c>
       <c r="D31" s="18">
         <v>2059</v>
       </c>
       <c r="E31" s="18">
         <v>1746</v>
       </c>
       <c r="F31" s="18">
         <v>1751</v>
       </c>
       <c r="G31" s="18">
         <v>2068</v>
       </c>
       <c r="H31" s="10">
         <v>2117</v>
       </c>
       <c r="I31" s="18">
@@ -4588,52 +4759,55 @@
       </c>
       <c r="T31" s="14">
         <v>1663</v>
       </c>
       <c r="U31" s="14">
         <v>1759</v>
       </c>
       <c r="V31" s="14">
         <v>1629</v>
       </c>
       <c r="W31" s="14">
         <v>1505</v>
       </c>
       <c r="X31" s="14">
         <v>1666</v>
       </c>
       <c r="Y31" s="14">
         <v>1396</v>
       </c>
       <c r="Z31" s="14">
         <v>2008</v>
       </c>
       <c r="AA31" s="14">
         <v>1781</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="19">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="18" t="s">
@@ -4671,52 +4845,55 @@
       </c>
       <c r="T32" s="14">
         <v>1539</v>
       </c>
       <c r="U32" s="14">
         <v>1502</v>
       </c>
       <c r="V32" s="14">
         <v>1473</v>
       </c>
       <c r="W32" s="14">
         <v>1438</v>
       </c>
       <c r="X32" s="14">
         <v>1349</v>
       </c>
       <c r="Y32" s="14">
         <v>1303</v>
       </c>
       <c r="Z32" s="14">
         <v>1535</v>
       </c>
       <c r="AA32" s="14">
         <v>1416</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="19">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="18">
         <v>1093</v>
       </c>
       <c r="C33" s="18">
         <v>910</v>
       </c>
       <c r="D33" s="18">
         <v>828</v>
       </c>
       <c r="E33" s="18">
         <v>769</v>
       </c>
       <c r="F33" s="18">
         <v>770</v>
       </c>
       <c r="G33" s="18">
         <v>1031</v>
       </c>
       <c r="H33" s="10">
         <v>1012</v>
       </c>
       <c r="I33" s="18">
@@ -4754,52 +4931,55 @@
       </c>
       <c r="T33" s="14">
         <v>186</v>
       </c>
       <c r="U33" s="14">
         <v>182</v>
       </c>
       <c r="V33" s="14">
         <v>258</v>
       </c>
       <c r="W33" s="14">
         <v>179</v>
       </c>
       <c r="X33" s="14">
         <v>169</v>
       </c>
       <c r="Y33" s="14">
         <v>152</v>
       </c>
       <c r="Z33" s="14">
         <v>274</v>
       </c>
       <c r="AA33" s="14">
         <v>237</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="19">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="18">
         <v>1166</v>
       </c>
       <c r="C34" s="18">
         <v>1009</v>
       </c>
       <c r="D34" s="18">
         <v>986</v>
       </c>
       <c r="E34" s="18">
         <v>854</v>
       </c>
       <c r="F34" s="18">
         <v>992</v>
       </c>
       <c r="G34" s="18">
         <v>1375</v>
       </c>
       <c r="H34" s="10">
         <v>1347</v>
       </c>
       <c r="I34" s="18">
@@ -4837,52 +5017,55 @@
       </c>
       <c r="T34" s="14">
         <v>3581</v>
       </c>
       <c r="U34" s="14">
         <v>4008</v>
       </c>
       <c r="V34" s="14">
         <v>3574</v>
       </c>
       <c r="W34" s="14">
         <v>3013</v>
       </c>
       <c r="X34" s="14">
         <v>2936</v>
       </c>
       <c r="Y34" s="14">
         <v>2837</v>
       </c>
       <c r="Z34" s="14">
         <v>3994</v>
       </c>
       <c r="AA34" s="14">
         <v>3215</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="19">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="18">
         <v>1680</v>
       </c>
       <c r="C35" s="18">
         <v>1324</v>
       </c>
       <c r="D35" s="18">
         <v>1072</v>
       </c>
       <c r="E35" s="18">
         <v>895</v>
       </c>
       <c r="F35" s="18">
         <v>889</v>
       </c>
       <c r="G35" s="18">
         <v>974</v>
       </c>
       <c r="H35" s="10">
         <v>1224</v>
       </c>
       <c r="I35" s="18">
@@ -4920,52 +5103,55 @@
       </c>
       <c r="T35" s="14">
         <v>245</v>
       </c>
       <c r="U35" s="14">
         <v>241</v>
       </c>
       <c r="V35" s="14">
         <v>218</v>
       </c>
       <c r="W35" s="14">
         <v>230</v>
       </c>
       <c r="X35" s="14">
         <v>185</v>
       </c>
       <c r="Y35" s="14">
         <v>183</v>
       </c>
       <c r="Z35" s="14">
         <v>363</v>
       </c>
       <c r="AA35" s="14">
         <v>289</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="19">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="18">
         <v>1803</v>
       </c>
       <c r="C36" s="18">
         <v>1465</v>
       </c>
       <c r="D36" s="18">
         <v>1326</v>
       </c>
       <c r="E36" s="18">
         <v>1326</v>
       </c>
       <c r="F36" s="18">
         <v>1384</v>
       </c>
       <c r="G36" s="18">
         <v>1599</v>
       </c>
       <c r="H36" s="10">
         <v>1651</v>
       </c>
       <c r="I36" s="18">
@@ -5003,52 +5189,55 @@
       </c>
       <c r="T36" s="14">
         <v>2024</v>
       </c>
       <c r="U36" s="14">
         <v>2270</v>
       </c>
       <c r="V36" s="14">
         <v>1984</v>
       </c>
       <c r="W36" s="14">
         <v>1887</v>
       </c>
       <c r="X36" s="14">
         <v>1726</v>
       </c>
       <c r="Y36" s="14">
         <v>1668</v>
       </c>
       <c r="Z36" s="14">
         <v>2460</v>
       </c>
       <c r="AA36" s="14">
         <v>2162</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="19">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="18">
         <v>893</v>
       </c>
       <c r="C37" s="18">
         <v>828</v>
       </c>
       <c r="D37" s="18">
         <v>810</v>
       </c>
       <c r="E37" s="18">
         <v>681</v>
       </c>
       <c r="F37" s="18">
         <v>700</v>
       </c>
       <c r="G37" s="18">
         <v>880</v>
       </c>
       <c r="H37" s="10">
         <v>966</v>
       </c>
       <c r="I37" s="18">
@@ -5086,52 +5275,55 @@
       </c>
       <c r="T37" s="14">
         <v>384</v>
       </c>
       <c r="U37" s="14">
         <v>448</v>
       </c>
       <c r="V37" s="14">
         <v>479</v>
       </c>
       <c r="W37" s="14">
         <v>424</v>
       </c>
       <c r="X37" s="14">
         <v>374</v>
       </c>
       <c r="Y37" s="14">
         <v>289</v>
       </c>
       <c r="Z37" s="14">
         <v>428</v>
       </c>
       <c r="AA37" s="14">
         <v>415</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="19">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="18">
         <v>929</v>
       </c>
       <c r="C38" s="18">
         <v>920</v>
       </c>
       <c r="D38" s="18">
         <v>858</v>
       </c>
       <c r="E38" s="18">
         <v>765</v>
       </c>
       <c r="F38" s="18">
         <v>788</v>
       </c>
       <c r="G38" s="18">
         <v>1035</v>
       </c>
       <c r="H38" s="10">
         <v>1057</v>
       </c>
       <c r="I38" s="18">
@@ -5166,171 +5358,177 @@
       </c>
       <c r="S38" s="26">
         <v>2125</v>
       </c>
       <c r="T38" s="26">
         <v>2173</v>
       </c>
       <c r="U38" s="26">
         <v>2372</v>
       </c>
       <c r="V38" s="26">
         <v>2193</v>
       </c>
       <c r="W38" s="26">
         <v>2032</v>
       </c>
       <c r="X38" s="26">
         <v>1978</v>
       </c>
       <c r="Y38" s="26">
         <v>1978</v>
       </c>
       <c r="Z38" s="26">
         <v>2668</v>
       </c>
-      <c r="AA38" s="47">
+      <c r="AA38" s="32">
         <v>2234</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="32">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AA5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:AA27"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A27:AB27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA40"/>
+  <dimension ref="A3:AB40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC25" sqref="AC25"/>
+      <selection activeCell="AD26" sqref="AD26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:28">
+      <c r="A3" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="30"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27" s="1" customFormat="1">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="36"/>
+      <c r="AA3" s="36"/>
+      <c r="AB3" s="36"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="41">
+      <c r="AB4" s="28"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="41"/>
+      <c r="B5" s="47">
         <v>2021</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="38">
         <v>2025</v>
       </c>
-      <c r="O5" s="35"/>
-[...10 lines deleted...]
-      <c r="Z5" s="48">
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="34">
         <v>2026</v>
       </c>
-      <c r="AA5" s="49"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="42"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -5365,83 +5563,87 @@
       </c>
       <c r="T6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AB6" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="31"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="9">
         <v>-1233</v>
       </c>
       <c r="C8" s="9">
         <v>-806</v>
       </c>
       <c r="D8" s="9">
         <v>-705</v>
       </c>
       <c r="E8" s="9">
         <v>-470</v>
       </c>
       <c r="F8" s="9">
         <v>-615</v>
       </c>
       <c r="G8" s="9">
         <v>-301</v>
       </c>
       <c r="H8" s="12">
         <v>-557</v>
       </c>
       <c r="I8" s="9">
@@ -5479,52 +5681,55 @@
       </c>
       <c r="T8" s="24">
         <v>600</v>
       </c>
       <c r="U8" s="24">
         <v>371</v>
       </c>
       <c r="V8" s="24">
         <v>1570</v>
       </c>
       <c r="W8" s="24">
         <v>1276</v>
       </c>
       <c r="X8" s="24">
         <v>1115</v>
       </c>
       <c r="Y8" s="24">
         <v>1678</v>
       </c>
       <c r="Z8" s="24">
         <v>2343</v>
       </c>
       <c r="AA8" s="24">
         <v>1277</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="24">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>-241</v>
       </c>
       <c r="C9" s="9">
         <v>-122</v>
       </c>
       <c r="D9" s="9">
         <v>-141</v>
       </c>
       <c r="E9" s="9">
         <v>-112</v>
       </c>
       <c r="F9" s="9">
         <v>-152</v>
       </c>
       <c r="G9" s="9">
         <v>-349</v>
       </c>
       <c r="H9" s="12">
         <v>-308</v>
       </c>
       <c r="I9" s="9">
@@ -5562,52 +5767,55 @@
       </c>
       <c r="T9" s="19">
         <v>43</v>
       </c>
       <c r="U9" s="19">
         <v>-102</v>
       </c>
       <c r="V9" s="19">
         <v>22</v>
       </c>
       <c r="W9" s="19">
         <v>-54</v>
       </c>
       <c r="X9" s="19">
         <v>-36</v>
       </c>
       <c r="Y9" s="19">
         <v>-87</v>
       </c>
       <c r="Z9" s="19">
         <v>-64</v>
       </c>
       <c r="AA9" s="19">
         <v>-66</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="19">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="12"/>
       <c r="I10" s="9"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="19">
         <v>169</v>
       </c>
       <c r="O10" s="19">
         <v>337</v>
       </c>
       <c r="P10" s="19">
         <v>131</v>
       </c>
       <c r="Q10" s="19">
@@ -5621,52 +5829,55 @@
       </c>
       <c r="T10" s="19">
         <v>117</v>
       </c>
       <c r="U10" s="19">
         <v>188</v>
       </c>
       <c r="V10" s="19">
         <v>172</v>
       </c>
       <c r="W10" s="19">
         <v>199</v>
       </c>
       <c r="X10" s="19">
         <v>182</v>
       </c>
       <c r="Y10" s="19">
         <v>230</v>
       </c>
       <c r="Z10" s="19">
         <v>260</v>
       </c>
       <c r="AA10" s="19">
         <v>329</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>-129</v>
       </c>
       <c r="C11" s="9">
         <v>-111</v>
       </c>
       <c r="D11" s="9">
         <v>-99</v>
       </c>
       <c r="E11" s="9">
         <v>-99</v>
       </c>
       <c r="F11" s="9">
         <v>-101</v>
       </c>
       <c r="G11" s="9">
         <v>-163</v>
       </c>
       <c r="H11" s="12">
         <v>-103</v>
       </c>
       <c r="I11" s="9">
@@ -5704,52 +5915,55 @@
       </c>
       <c r="T11" s="19">
         <v>-92</v>
       </c>
       <c r="U11" s="19">
         <v>-66</v>
       </c>
       <c r="V11" s="19">
         <v>-18</v>
       </c>
       <c r="W11" s="19">
         <v>-64</v>
       </c>
       <c r="X11" s="19">
         <v>-34</v>
       </c>
       <c r="Y11" s="19">
         <v>-66</v>
       </c>
       <c r="Z11" s="19">
         <v>-85</v>
       </c>
       <c r="AA11" s="19">
         <v>-103</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>-866</v>
       </c>
       <c r="C12" s="9">
         <v>-798</v>
       </c>
       <c r="D12" s="9">
         <v>-413</v>
       </c>
       <c r="E12" s="9">
         <v>-404</v>
       </c>
       <c r="F12" s="9">
         <v>-500</v>
       </c>
       <c r="G12" s="9">
         <v>-655</v>
       </c>
       <c r="H12" s="12">
         <v>-570</v>
       </c>
       <c r="I12" s="9">
@@ -5787,52 +6001,55 @@
       </c>
       <c r="T12" s="19">
         <v>-383</v>
       </c>
       <c r="U12" s="19">
         <v>-497</v>
       </c>
       <c r="V12" s="19">
         <v>-291</v>
       </c>
       <c r="W12" s="19">
         <v>-353</v>
       </c>
       <c r="X12" s="19">
         <v>-453</v>
       </c>
       <c r="Y12" s="19">
         <v>-404</v>
       </c>
       <c r="Z12" s="19">
         <v>-557</v>
       </c>
       <c r="AA12" s="19">
         <v>-484</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>-701</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="17" t="s">
@@ -5870,52 +6087,55 @@
       </c>
       <c r="T13" s="19">
         <v>-217</v>
       </c>
       <c r="U13" s="19">
         <v>-316</v>
       </c>
       <c r="V13" s="19">
         <v>-173</v>
       </c>
       <c r="W13" s="19">
         <v>-295</v>
       </c>
       <c r="X13" s="19">
         <v>-205</v>
       </c>
       <c r="Y13" s="19">
         <v>-149</v>
       </c>
       <c r="Z13" s="19">
         <v>-55</v>
       </c>
       <c r="AA13" s="19">
         <v>-259</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>-164</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>-432</v>
       </c>
       <c r="C14" s="9">
         <v>-477</v>
       </c>
       <c r="D14" s="9">
         <v>-406</v>
       </c>
       <c r="E14" s="9">
         <v>-360</v>
       </c>
       <c r="F14" s="9">
         <v>-487</v>
       </c>
       <c r="G14" s="9">
         <v>-546</v>
       </c>
       <c r="H14" s="12">
         <v>-576</v>
       </c>
       <c r="I14" s="9">
@@ -5953,52 +6173,55 @@
       </c>
       <c r="T14" s="19">
         <v>-122</v>
       </c>
       <c r="U14" s="19">
         <v>-96</v>
       </c>
       <c r="V14" s="19">
         <v>-135</v>
       </c>
       <c r="W14" s="19">
         <v>-86</v>
       </c>
       <c r="X14" s="19">
         <v>-90</v>
       </c>
       <c r="Y14" s="19">
         <v>-81</v>
       </c>
       <c r="Z14" s="19">
         <v>-152</v>
       </c>
       <c r="AA14" s="19">
         <v>-131</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="19">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>-291</v>
       </c>
       <c r="C15" s="9">
         <v>-226</v>
       </c>
       <c r="D15" s="9">
         <v>-135</v>
       </c>
       <c r="E15" s="9">
         <v>-201</v>
       </c>
       <c r="F15" s="9">
         <v>-229</v>
       </c>
       <c r="G15" s="9">
         <v>-246</v>
       </c>
       <c r="H15" s="12">
         <v>-294</v>
       </c>
       <c r="I15" s="9">
@@ -6036,52 +6259,55 @@
       </c>
       <c r="T15" s="19">
         <v>783</v>
       </c>
       <c r="U15" s="19">
         <v>946</v>
       </c>
       <c r="V15" s="19">
         <v>970</v>
       </c>
       <c r="W15" s="19">
         <v>1188</v>
       </c>
       <c r="X15" s="19">
         <v>1093</v>
       </c>
       <c r="Y15" s="19">
         <v>999</v>
       </c>
       <c r="Z15" s="19">
         <v>1576</v>
       </c>
       <c r="AA15" s="19">
         <v>1159</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>-258</v>
       </c>
       <c r="C16" s="9">
         <v>-256</v>
       </c>
       <c r="D16" s="9">
         <v>-186</v>
       </c>
       <c r="E16" s="9">
         <v>-221</v>
       </c>
       <c r="F16" s="9">
         <v>-278</v>
       </c>
       <c r="G16" s="9">
         <v>-422</v>
       </c>
       <c r="H16" s="12">
         <v>-528</v>
       </c>
       <c r="I16" s="9">
@@ -6119,52 +6345,55 @@
       </c>
       <c r="T16" s="19">
         <v>-170</v>
       </c>
       <c r="U16" s="19">
         <v>-155</v>
       </c>
       <c r="V16" s="19">
         <v>-109</v>
       </c>
       <c r="W16" s="19">
         <v>-177</v>
       </c>
       <c r="X16" s="19">
         <v>-137</v>
       </c>
       <c r="Y16" s="19">
         <v>-124</v>
       </c>
       <c r="Z16" s="19">
         <v>-211</v>
       </c>
       <c r="AA16" s="19">
         <v>-193</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>90</v>
       </c>
       <c r="C17" s="9">
         <v>126</v>
       </c>
       <c r="D17" s="9">
         <v>103</v>
       </c>
       <c r="E17" s="9">
         <v>7</v>
       </c>
       <c r="F17" s="9">
         <v>1</v>
       </c>
       <c r="G17" s="9">
         <v>-19</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="9">
@@ -6202,52 +6431,55 @@
       </c>
       <c r="T17" s="19">
         <v>597</v>
       </c>
       <c r="U17" s="19">
         <v>601</v>
       </c>
       <c r="V17" s="19">
         <v>978</v>
       </c>
       <c r="W17" s="19">
         <v>716</v>
       </c>
       <c r="X17" s="19">
         <v>779</v>
       </c>
       <c r="Y17" s="19">
         <v>1097</v>
       </c>
       <c r="Z17" s="19">
         <v>1204</v>
       </c>
       <c r="AA17" s="19">
         <v>814</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="19">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="9">
         <v>-178</v>
       </c>
       <c r="C18" s="9">
         <v>-248</v>
       </c>
       <c r="D18" s="9">
         <v>-195</v>
       </c>
       <c r="E18" s="9">
         <v>-89</v>
       </c>
       <c r="F18" s="9">
         <v>-79</v>
       </c>
       <c r="G18" s="9">
         <v>-140</v>
       </c>
       <c r="H18" s="12">
         <v>-152</v>
       </c>
       <c r="I18" s="9">
@@ -6285,52 +6517,55 @@
       </c>
       <c r="T18" s="19">
         <v>-195</v>
       </c>
       <c r="U18" s="19">
         <v>-257</v>
       </c>
       <c r="V18" s="19">
         <v>-240</v>
       </c>
       <c r="W18" s="19">
         <v>-181</v>
       </c>
       <c r="X18" s="19">
         <v>-191</v>
       </c>
       <c r="Y18" s="19">
         <v>-82</v>
       </c>
       <c r="Z18" s="19">
         <v>-54</v>
       </c>
       <c r="AA18" s="19">
         <v>-134</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="19">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="9">
         <v>-195</v>
       </c>
       <c r="C19" s="9">
         <v>-289</v>
       </c>
       <c r="D19" s="9">
         <v>-152</v>
       </c>
       <c r="E19" s="9">
         <v>-153</v>
       </c>
       <c r="F19" s="9">
         <v>-264</v>
       </c>
       <c r="G19" s="9">
         <v>-228</v>
       </c>
       <c r="H19" s="12">
         <v>-261</v>
       </c>
       <c r="I19" s="9">
@@ -6368,83 +6603,87 @@
       </c>
       <c r="T19" s="19">
         <v>239</v>
       </c>
       <c r="U19" s="19">
         <v>125</v>
       </c>
       <c r="V19" s="19">
         <v>394</v>
       </c>
       <c r="W19" s="19">
         <v>383</v>
       </c>
       <c r="X19" s="19">
         <v>207</v>
       </c>
       <c r="Y19" s="19">
         <v>345</v>
       </c>
       <c r="Z19" s="19">
         <v>481</v>
       </c>
       <c r="AA19" s="19">
         <v>345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="43" t="s">
+      <c r="AB19" s="19">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="43"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="49"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="49"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+      <c r="Y20" s="49"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="49"/>
+      <c r="AB20" s="49"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="9">
         <v>-338</v>
       </c>
       <c r="C21" s="9">
         <v>-246</v>
       </c>
       <c r="D21" s="9">
         <v>-214</v>
       </c>
       <c r="E21" s="9">
         <v>-261</v>
       </c>
       <c r="F21" s="9">
         <v>-198</v>
       </c>
       <c r="G21" s="9">
         <v>-180</v>
       </c>
       <c r="H21" s="12">
         <v>-192</v>
       </c>
       <c r="I21" s="9">
@@ -6479,55 +6718,58 @@
       </c>
       <c r="S21" s="25">
         <v>52</v>
       </c>
       <c r="T21" s="25">
         <v>25</v>
       </c>
       <c r="U21" s="25">
         <v>235</v>
       </c>
       <c r="V21" s="25">
         <v>272</v>
       </c>
       <c r="W21" s="25">
         <v>204</v>
       </c>
       <c r="X21" s="25">
         <v>276</v>
       </c>
       <c r="Y21" s="25">
         <v>221</v>
       </c>
       <c r="Z21" s="25">
         <v>230</v>
       </c>
-      <c r="AA21" s="45">
+      <c r="AA21" s="30">
         <v>230</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="30">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="12"/>
       <c r="I22" s="9"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="19">
         <v>-60</v>
       </c>
       <c r="O22" s="14">
         <v>43</v>
       </c>
       <c r="P22" s="14">
         <v>55</v>
       </c>
       <c r="Q22" s="19">
@@ -6538,55 +6780,58 @@
       </c>
       <c r="S22" s="14">
         <v>8</v>
       </c>
       <c r="T22" s="14">
         <v>47</v>
       </c>
       <c r="U22" s="14">
         <v>-44</v>
       </c>
       <c r="V22" s="14">
         <v>29</v>
       </c>
       <c r="W22" s="14">
         <v>-10</v>
       </c>
       <c r="X22" s="14">
         <v>3</v>
       </c>
       <c r="Y22" s="14">
         <v>-42</v>
       </c>
       <c r="Z22" s="14">
         <v>-47</v>
       </c>
-      <c r="AA22" s="46">
+      <c r="AA22" s="31">
         <v>-48</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="31">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-283</v>
       </c>
       <c r="C23" s="9">
         <v>-124</v>
       </c>
       <c r="D23" s="9">
         <v>-133</v>
       </c>
       <c r="E23" s="9">
         <v>-3</v>
       </c>
       <c r="F23" s="9">
         <v>-174</v>
       </c>
       <c r="G23" s="9">
         <v>-185</v>
       </c>
       <c r="H23" s="12">
         <v>-172</v>
       </c>
       <c r="I23" s="9">
@@ -6621,55 +6866,58 @@
       </c>
       <c r="S23" s="14">
         <v>96</v>
       </c>
       <c r="T23" s="14">
         <v>117</v>
       </c>
       <c r="U23" s="14">
         <v>188</v>
       </c>
       <c r="V23" s="14">
         <v>172</v>
       </c>
       <c r="W23" s="14">
         <v>199</v>
       </c>
       <c r="X23" s="14">
         <v>182</v>
       </c>
       <c r="Y23" s="14">
         <v>230</v>
       </c>
       <c r="Z23" s="14">
         <v>260</v>
       </c>
-      <c r="AA23" s="46">
+      <c r="AA23" s="31">
         <v>329</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="31">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="9">
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <v>59</v>
       </c>
       <c r="D24" s="9">
         <v>16</v>
       </c>
       <c r="E24" s="9">
         <v>-25</v>
       </c>
       <c r="F24" s="9">
         <v>38</v>
       </c>
       <c r="G24" s="9">
         <v>26</v>
       </c>
       <c r="H24" s="12">
         <v>84</v>
       </c>
       <c r="I24" s="9">
@@ -6704,55 +6952,58 @@
       </c>
       <c r="S24" s="14">
         <v>-74</v>
       </c>
       <c r="T24" s="14">
         <v>-49</v>
       </c>
       <c r="U24" s="14">
         <v>-112</v>
       </c>
       <c r="V24" s="14">
         <v>-74</v>
       </c>
       <c r="W24" s="14">
         <v>-40</v>
       </c>
       <c r="X24" s="14">
         <v>-43</v>
       </c>
       <c r="Y24" s="14">
         <v>-71</v>
       </c>
       <c r="Z24" s="14">
         <v>-47</v>
       </c>
-      <c r="AA24" s="46">
+      <c r="AA24" s="31">
         <v>-94</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="31">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="9">
         <v>-170</v>
       </c>
       <c r="C25" s="9">
         <v>-144</v>
       </c>
       <c r="D25" s="9">
         <v>-43</v>
       </c>
       <c r="E25" s="9">
         <v>-75</v>
       </c>
       <c r="F25" s="9">
         <v>-38</v>
       </c>
       <c r="G25" s="9">
         <v>81</v>
       </c>
       <c r="H25" s="12">
         <v>15</v>
       </c>
       <c r="I25" s="9">
@@ -6787,55 +7038,58 @@
       </c>
       <c r="S25" s="14">
         <v>62</v>
       </c>
       <c r="T25" s="14">
         <v>21</v>
       </c>
       <c r="U25" s="14">
         <v>148</v>
       </c>
       <c r="V25" s="14">
         <v>175</v>
       </c>
       <c r="W25" s="14">
         <v>58</v>
       </c>
       <c r="X25" s="14">
         <v>166</v>
       </c>
       <c r="Y25" s="14">
         <v>128</v>
       </c>
       <c r="Z25" s="14">
         <v>174</v>
       </c>
-      <c r="AA25" s="46">
+      <c r="AA25" s="31">
         <v>51</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -6870,86 +7124,90 @@
       </c>
       <c r="S26" s="14">
         <v>-40</v>
       </c>
       <c r="T26" s="14">
         <v>-111</v>
       </c>
       <c r="U26" s="14">
         <v>55</v>
       </c>
       <c r="V26" s="14">
         <v>-30</v>
       </c>
       <c r="W26" s="14">
         <v>-3</v>
       </c>
       <c r="X26" s="14">
         <v>-32</v>
       </c>
       <c r="Y26" s="14">
         <v>-24</v>
       </c>
       <c r="Z26" s="14">
         <v>-110</v>
       </c>
-      <c r="AA26" s="46">
+      <c r="AA26" s="31">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="44" t="s">
+      <c r="AB26" s="31">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="44"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+      <c r="N27" s="50"/>
+      <c r="O27" s="50"/>
+      <c r="P27" s="50"/>
+      <c r="Q27" s="50"/>
+      <c r="R27" s="50"/>
+      <c r="S27" s="50"/>
+      <c r="T27" s="50"/>
+      <c r="U27" s="50"/>
+      <c r="V27" s="50"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="50"/>
+      <c r="Y27" s="50"/>
+      <c r="Z27" s="50"/>
+      <c r="AA27" s="50"/>
+      <c r="AB27" s="50"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="9">
         <v>-895</v>
       </c>
       <c r="C28" s="9">
         <v>-560</v>
       </c>
       <c r="D28" s="9">
         <v>-491</v>
       </c>
       <c r="E28" s="9">
         <v>-209</v>
       </c>
       <c r="F28" s="9">
         <v>-417</v>
       </c>
       <c r="G28" s="9">
         <v>-121</v>
       </c>
       <c r="H28" s="12">
         <v>-365</v>
       </c>
       <c r="I28" s="9">
@@ -6987,52 +7245,55 @@
       </c>
       <c r="T28" s="25">
         <v>575</v>
       </c>
       <c r="U28" s="25">
         <v>136</v>
       </c>
       <c r="V28" s="25">
         <v>1298</v>
       </c>
       <c r="W28" s="25">
         <v>1072</v>
       </c>
       <c r="X28" s="25">
         <v>839</v>
       </c>
       <c r="Y28" s="25">
         <v>1457</v>
       </c>
       <c r="Z28" s="25">
         <v>2113</v>
       </c>
       <c r="AA28" s="24">
         <v>1047</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="9">
         <v>42</v>
       </c>
       <c r="C29" s="9">
         <v>2</v>
       </c>
       <c r="D29" s="9">
         <v>-8</v>
       </c>
       <c r="E29" s="9">
         <v>-109</v>
       </c>
       <c r="F29" s="9">
         <v>22</v>
       </c>
       <c r="G29" s="9">
         <v>-164</v>
       </c>
       <c r="H29" s="12">
         <v>-136</v>
       </c>
       <c r="I29" s="9">
@@ -7070,52 +7331,55 @@
       </c>
       <c r="T29" s="14">
         <v>-4</v>
       </c>
       <c r="U29" s="14">
         <v>-58</v>
       </c>
       <c r="V29" s="14">
         <v>-7</v>
       </c>
       <c r="W29" s="14">
         <v>-44</v>
       </c>
       <c r="X29" s="14">
         <v>-39</v>
       </c>
       <c r="Y29" s="14">
         <v>-45</v>
       </c>
       <c r="Z29" s="14">
         <v>-17</v>
       </c>
       <c r="AA29" s="14">
         <v>-18</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="14">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="9">
         <v>-247</v>
       </c>
       <c r="C30" s="9">
         <v>-170</v>
       </c>
       <c r="D30" s="9">
         <v>-115</v>
       </c>
       <c r="E30" s="9">
         <v>-74</v>
       </c>
       <c r="F30" s="9">
         <v>-139</v>
       </c>
       <c r="G30" s="9">
         <v>-189</v>
       </c>
       <c r="H30" s="12">
         <v>-187</v>
       </c>
       <c r="I30" s="9">
@@ -7153,52 +7417,55 @@
       </c>
       <c r="T30" s="14">
         <v>-92</v>
       </c>
       <c r="U30" s="14">
         <v>-66</v>
       </c>
       <c r="V30" s="14">
         <v>-18</v>
       </c>
       <c r="W30" s="14">
         <v>-64</v>
       </c>
       <c r="X30" s="14">
         <v>-34</v>
       </c>
       <c r="Y30" s="14">
         <v>-66</v>
       </c>
       <c r="Z30" s="14">
         <v>-85</v>
       </c>
       <c r="AA30" s="14">
         <v>-103</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="14">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="9">
         <v>-696</v>
       </c>
       <c r="C31" s="9">
         <v>-654</v>
       </c>
       <c r="D31" s="9">
         <v>-370</v>
       </c>
       <c r="E31" s="9">
         <v>-329</v>
       </c>
       <c r="F31" s="9">
         <v>-462</v>
       </c>
       <c r="G31" s="9">
         <v>-736</v>
       </c>
       <c r="H31" s="12">
         <v>-585</v>
       </c>
       <c r="I31" s="9">
@@ -7236,52 +7503,55 @@
       </c>
       <c r="T31" s="14">
         <v>-334</v>
       </c>
       <c r="U31" s="14">
         <v>-385</v>
       </c>
       <c r="V31" s="14">
         <v>-217</v>
       </c>
       <c r="W31" s="14">
         <v>-313</v>
       </c>
       <c r="X31" s="14">
         <v>-410</v>
       </c>
       <c r="Y31" s="14">
         <v>-333</v>
       </c>
       <c r="Z31" s="14">
         <v>-510</v>
       </c>
       <c r="AA31" s="14">
         <v>-390</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="14">
+        <v>-624</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="17" t="s">
@@ -7319,52 +7589,55 @@
       </c>
       <c r="T32" s="14">
         <v>-217</v>
       </c>
       <c r="U32" s="14">
         <v>-316</v>
       </c>
       <c r="V32" s="14">
         <v>-173</v>
       </c>
       <c r="W32" s="14">
         <v>-295</v>
       </c>
       <c r="X32" s="14">
         <v>-205</v>
       </c>
       <c r="Y32" s="14">
         <v>-149</v>
       </c>
       <c r="Z32" s="14">
         <v>-55</v>
       </c>
       <c r="AA32" s="14">
         <v>-259</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="14">
+        <v>-164</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>-378</v>
       </c>
       <c r="C33" s="9">
         <v>-337</v>
       </c>
       <c r="D33" s="9">
         <v>-253</v>
       </c>
       <c r="E33" s="9">
         <v>-230</v>
       </c>
       <c r="F33" s="9">
         <v>-290</v>
       </c>
       <c r="G33" s="9">
         <v>-385</v>
       </c>
       <c r="H33" s="12">
         <v>-330</v>
       </c>
       <c r="I33" s="9">
@@ -7402,52 +7675,55 @@
       </c>
       <c r="T33" s="14">
         <v>-122</v>
       </c>
       <c r="U33" s="14">
         <v>-96</v>
       </c>
       <c r="V33" s="14">
         <v>-135</v>
       </c>
       <c r="W33" s="14">
         <v>-86</v>
       </c>
       <c r="X33" s="14">
         <v>-90</v>
       </c>
       <c r="Y33" s="14">
         <v>-81</v>
       </c>
       <c r="Z33" s="14">
         <v>-152</v>
       </c>
       <c r="AA33" s="14">
         <v>-131</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="14">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="9">
         <v>-497</v>
       </c>
       <c r="C34" s="9">
         <v>-360</v>
       </c>
       <c r="D34" s="9">
         <v>-308</v>
       </c>
       <c r="E34" s="9">
         <v>-293</v>
       </c>
       <c r="F34" s="9">
         <v>-386</v>
       </c>
       <c r="G34" s="9">
         <v>-494</v>
       </c>
       <c r="H34" s="12">
         <v>-544</v>
       </c>
       <c r="I34" s="9">
@@ -7485,52 +7761,55 @@
       </c>
       <c r="T34" s="14">
         <v>762</v>
       </c>
       <c r="U34" s="14">
         <v>798</v>
       </c>
       <c r="V34" s="14">
         <v>795</v>
       </c>
       <c r="W34" s="14">
         <v>1130</v>
       </c>
       <c r="X34" s="14">
         <v>927</v>
       </c>
       <c r="Y34" s="14">
         <v>871</v>
       </c>
       <c r="Z34" s="14">
         <v>1402</v>
       </c>
       <c r="AA34" s="14">
         <v>1108</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="14">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="9">
         <v>-264</v>
       </c>
       <c r="C35" s="9">
         <v>-305</v>
       </c>
       <c r="D35" s="9">
         <v>-203</v>
       </c>
       <c r="E35" s="9">
         <v>-226</v>
       </c>
       <c r="F35" s="9">
         <v>-226</v>
       </c>
       <c r="G35" s="9">
         <v>-227</v>
       </c>
       <c r="H35" s="12">
         <v>-376</v>
       </c>
       <c r="I35" s="9">
@@ -7568,52 +7847,55 @@
       </c>
       <c r="T35" s="14">
         <v>-170</v>
       </c>
       <c r="U35" s="14">
         <v>-155</v>
       </c>
       <c r="V35" s="14">
         <v>-109</v>
       </c>
       <c r="W35" s="14">
         <v>-177</v>
       </c>
       <c r="X35" s="14">
         <v>-137</v>
       </c>
       <c r="Y35" s="14">
         <v>-124</v>
       </c>
       <c r="Z35" s="14">
         <v>-211</v>
       </c>
       <c r="AA35" s="14">
         <v>-193</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="14">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="9">
         <v>-131</v>
       </c>
       <c r="C36" s="9">
         <v>-254</v>
       </c>
       <c r="D36" s="9">
         <v>-196</v>
       </c>
       <c r="E36" s="9">
         <v>-240</v>
       </c>
       <c r="F36" s="9">
         <v>-174</v>
       </c>
       <c r="G36" s="9">
         <v>-396</v>
       </c>
       <c r="H36" s="12">
         <v>-328</v>
       </c>
       <c r="I36" s="9">
@@ -7651,52 +7933,55 @@
       </c>
       <c r="T36" s="14">
         <v>708</v>
       </c>
       <c r="U36" s="14">
         <v>546</v>
       </c>
       <c r="V36" s="14">
         <v>1008</v>
       </c>
       <c r="W36" s="14">
         <v>719</v>
       </c>
       <c r="X36" s="14">
         <v>811</v>
       </c>
       <c r="Y36" s="14">
         <v>1121</v>
       </c>
       <c r="Z36" s="14">
         <v>1314</v>
       </c>
       <c r="AA36" s="14">
         <v>822</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="14">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="9">
         <v>-224</v>
       </c>
       <c r="C37" s="9">
         <v>-294</v>
       </c>
       <c r="D37" s="9">
         <v>-130</v>
       </c>
       <c r="E37" s="9">
         <v>-59</v>
       </c>
       <c r="F37" s="9">
         <v>-138</v>
       </c>
       <c r="G37" s="9">
         <v>-127</v>
       </c>
       <c r="H37" s="12">
         <v>-218</v>
       </c>
       <c r="I37" s="9">
@@ -7734,52 +8019,55 @@
       </c>
       <c r="T37" s="14">
         <v>-195</v>
       </c>
       <c r="U37" s="14">
         <v>-257</v>
       </c>
       <c r="V37" s="14">
         <v>-240</v>
       </c>
       <c r="W37" s="14">
         <v>-181</v>
       </c>
       <c r="X37" s="14">
         <v>-191</v>
       </c>
       <c r="Y37" s="14">
         <v>-82</v>
       </c>
       <c r="Z37" s="14">
         <v>-54</v>
       </c>
       <c r="AA37" s="14">
         <v>-134</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="14">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="9">
         <v>-379</v>
       </c>
       <c r="C38" s="9">
         <v>-375</v>
       </c>
       <c r="D38" s="9">
         <v>-257</v>
       </c>
       <c r="E38" s="9">
         <v>-228</v>
       </c>
       <c r="F38" s="9">
         <v>-293</v>
       </c>
       <c r="G38" s="9">
         <v>-352</v>
       </c>
       <c r="H38" s="12">
         <v>-365</v>
       </c>
       <c r="I38" s="9">
@@ -7814,70 +8102,73 @@
       </c>
       <c r="S38" s="23">
         <v>198</v>
       </c>
       <c r="T38" s="23">
         <v>239</v>
       </c>
       <c r="U38" s="23">
         <v>125</v>
       </c>
       <c r="V38" s="23">
         <v>394</v>
       </c>
       <c r="W38" s="23">
         <v>383</v>
       </c>
       <c r="X38" s="23">
         <v>207</v>
       </c>
       <c r="Y38" s="23">
         <v>345</v>
       </c>
       <c r="Z38" s="23">
         <v>481</v>
       </c>
-      <c r="AA38" s="47">
+      <c r="AA38" s="32">
         <v>345</v>
       </c>
-    </row>
-    <row r="39" spans="1:27" s="21" customFormat="1">
+      <c r="AB38" s="32">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" s="21" customFormat="1">
       <c r="A39" s="22"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AA5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:AA27"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A27:AB27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>