--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="31">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -421,96 +421,96 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -786,151 +786,154 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB37"/>
+  <dimension ref="A2:AC37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
+      <selection pane="bottomLeft" activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="36"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="28"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="28"/>
       <c r="S3" s="28"/>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
       <c r="W3" s="28"/>
       <c r="X3" s="28"/>
       <c r="Y3" s="28"/>
       <c r="Z3" s="28"/>
       <c r="AA3" s="28"/>
       <c r="AB3" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="38">
+      <c r="AC3" s="28"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="37"/>
+      <c r="B4" s="34">
         <v>2021</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="42"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="38"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -968,84 +971,88 @@
       </c>
       <c r="U5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="33" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="AC5" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="37"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>8498</v>
       </c>
       <c r="C7" s="8">
         <v>8286</v>
       </c>
       <c r="D7" s="9">
         <v>7136</v>
       </c>
       <c r="E7" s="9">
         <v>5767</v>
       </c>
       <c r="F7" s="9">
         <v>6467</v>
       </c>
       <c r="G7" s="9">
         <v>7998</v>
       </c>
       <c r="H7" s="10">
         <v>7476</v>
       </c>
       <c r="I7" s="9">
@@ -1086,634 +1093,671 @@
       </c>
       <c r="U7" s="24">
         <v>16059</v>
       </c>
       <c r="V7" s="24">
         <v>16202</v>
       </c>
       <c r="W7" s="24">
         <v>14547</v>
       </c>
       <c r="X7" s="24">
         <v>13934</v>
       </c>
       <c r="Y7" s="24">
         <v>13846</v>
       </c>
       <c r="Z7" s="24">
         <v>19322</v>
       </c>
       <c r="AA7" s="24">
         <v>15786</v>
       </c>
       <c r="AB7" s="24">
         <v>17398</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="24">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N8" s="19">
         <v>406</v>
       </c>
       <c r="O8" s="19">
         <v>418</v>
       </c>
       <c r="P8" s="19">
         <v>429</v>
       </c>
       <c r="Q8" s="19">
         <v>516</v>
       </c>
       <c r="R8" s="19">
         <v>377</v>
       </c>
       <c r="S8" s="19">
         <v>429</v>
       </c>
       <c r="T8" s="19">
         <v>508</v>
       </c>
       <c r="U8" s="19">
         <v>400</v>
       </c>
       <c r="V8" s="19">
         <v>488</v>
       </c>
       <c r="W8" s="19">
         <v>400</v>
       </c>
       <c r="X8" s="19">
         <v>413</v>
       </c>
       <c r="Y8" s="19">
         <v>396</v>
       </c>
       <c r="Z8" s="19">
         <v>538</v>
       </c>
       <c r="AA8" s="19">
         <v>452</v>
       </c>
       <c r="AB8" s="19">
         <v>502</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="19">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="19">
         <v>775</v>
       </c>
       <c r="O9" s="19">
         <v>829</v>
       </c>
       <c r="P9" s="19">
         <v>531</v>
       </c>
       <c r="Q9" s="19">
         <v>698</v>
       </c>
       <c r="R9" s="19">
         <v>607</v>
       </c>
       <c r="S9" s="19">
         <v>477</v>
       </c>
       <c r="T9" s="19">
         <v>558</v>
       </c>
       <c r="U9" s="19">
         <v>654</v>
       </c>
       <c r="V9" s="19">
         <v>627</v>
       </c>
       <c r="W9" s="19">
         <v>592</v>
       </c>
       <c r="X9" s="19">
         <v>583</v>
       </c>
       <c r="Y9" s="19">
         <v>610</v>
       </c>
       <c r="Z9" s="19">
         <v>759</v>
       </c>
       <c r="AA9" s="19">
         <v>749</v>
       </c>
       <c r="AB9" s="19">
         <v>870</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="19">
         <v>143</v>
       </c>
       <c r="O10" s="19">
         <v>91</v>
       </c>
       <c r="P10" s="19">
         <v>65</v>
       </c>
       <c r="Q10" s="19">
         <v>98</v>
       </c>
       <c r="R10" s="19">
         <v>69</v>
       </c>
       <c r="S10" s="19">
         <v>63</v>
       </c>
       <c r="T10" s="19">
         <v>128</v>
       </c>
       <c r="U10" s="19">
         <v>123</v>
       </c>
       <c r="V10" s="19">
         <v>149</v>
       </c>
       <c r="W10" s="19">
         <v>86</v>
       </c>
       <c r="X10" s="19">
         <v>117</v>
       </c>
       <c r="Y10" s="19">
         <v>80</v>
       </c>
       <c r="Z10" s="19">
         <v>106</v>
       </c>
       <c r="AA10" s="19">
         <v>111</v>
       </c>
       <c r="AB10" s="19">
         <v>120</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N11" s="29">
         <v>1540</v>
       </c>
       <c r="O11" s="19">
         <v>1482</v>
       </c>
       <c r="P11" s="19">
         <v>1227</v>
       </c>
       <c r="Q11" s="19">
         <v>1545</v>
       </c>
       <c r="R11" s="19">
         <v>1328</v>
       </c>
       <c r="S11" s="19">
         <v>1340</v>
       </c>
       <c r="T11" s="19">
         <v>1573</v>
       </c>
       <c r="U11" s="19">
         <v>1571</v>
       </c>
       <c r="V11" s="19">
         <v>1580</v>
       </c>
       <c r="W11" s="19">
         <v>1380</v>
       </c>
       <c r="X11" s="19">
         <v>1417</v>
       </c>
       <c r="Y11" s="19">
         <v>1196</v>
       </c>
       <c r="Z11" s="19">
         <v>1730</v>
       </c>
       <c r="AA11" s="19">
         <v>1566</v>
       </c>
       <c r="AB11" s="19">
         <v>1428</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="N12" s="29">
         <v>1423</v>
       </c>
       <c r="O12" s="19">
         <v>1203</v>
       </c>
       <c r="P12" s="19">
         <v>1191</v>
       </c>
       <c r="Q12" s="19">
         <v>1227</v>
       </c>
       <c r="R12" s="19">
         <v>941</v>
       </c>
       <c r="S12" s="19">
         <v>1057</v>
       </c>
       <c r="T12" s="19">
         <v>1322</v>
       </c>
       <c r="U12" s="19">
         <v>1186</v>
       </c>
       <c r="V12" s="19">
         <v>1300</v>
       </c>
       <c r="W12" s="19">
         <v>1143</v>
       </c>
       <c r="X12" s="19">
         <v>1144</v>
       </c>
       <c r="Y12" s="19">
         <v>1154</v>
       </c>
       <c r="Z12" s="19">
         <v>1480</v>
       </c>
       <c r="AA12" s="19">
         <v>1157</v>
       </c>
       <c r="AB12" s="19">
         <v>1358</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="19">
         <v>104</v>
       </c>
       <c r="O13" s="19">
         <v>87</v>
       </c>
       <c r="P13" s="19">
         <v>80</v>
       </c>
       <c r="Q13" s="19">
         <v>70</v>
       </c>
       <c r="R13" s="19">
         <v>65</v>
       </c>
       <c r="S13" s="19">
         <v>65</v>
       </c>
       <c r="T13" s="19">
         <v>64</v>
       </c>
       <c r="U13" s="19">
         <v>86</v>
       </c>
       <c r="V13" s="19">
         <v>123</v>
       </c>
       <c r="W13" s="19">
         <v>93</v>
       </c>
       <c r="X13" s="19">
         <v>79</v>
       </c>
       <c r="Y13" s="19">
         <v>71</v>
       </c>
       <c r="Z13" s="19">
         <v>122</v>
       </c>
       <c r="AA13" s="19">
         <v>106</v>
       </c>
       <c r="AB13" s="19">
         <v>134</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N14" s="29">
         <v>5478</v>
       </c>
       <c r="O14" s="19">
         <v>5482</v>
       </c>
       <c r="P14" s="19">
         <v>4394</v>
       </c>
       <c r="Q14" s="19">
         <v>5652</v>
       </c>
       <c r="R14" s="19">
         <v>5203</v>
       </c>
       <c r="S14" s="19">
         <v>4692</v>
       </c>
       <c r="T14" s="19">
         <v>5370</v>
       </c>
       <c r="U14" s="19">
         <v>5921</v>
       </c>
       <c r="V14" s="19">
         <v>5553</v>
       </c>
       <c r="W14" s="19">
         <v>5091</v>
       </c>
       <c r="X14" s="19">
         <v>4804</v>
       </c>
       <c r="Y14" s="19">
         <v>4581</v>
       </c>
       <c r="Z14" s="19">
         <v>6632</v>
       </c>
       <c r="AA14" s="19">
         <v>5254</v>
       </c>
       <c r="AB14" s="19">
         <v>5663</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N15" s="29">
         <v>105</v>
       </c>
       <c r="O15" s="19">
         <v>93</v>
       </c>
       <c r="P15" s="19">
         <v>57</v>
       </c>
       <c r="Q15" s="19">
         <v>82</v>
       </c>
       <c r="R15" s="19">
         <v>61</v>
       </c>
       <c r="S15" s="19">
         <v>62</v>
       </c>
       <c r="T15" s="19">
         <v>75</v>
       </c>
       <c r="U15" s="19">
         <v>86</v>
       </c>
       <c r="V15" s="19">
         <v>109</v>
       </c>
       <c r="W15" s="19">
         <v>53</v>
       </c>
       <c r="X15" s="19">
         <v>48</v>
       </c>
       <c r="Y15" s="19">
         <v>59</v>
       </c>
       <c r="Z15" s="19">
         <v>152</v>
       </c>
       <c r="AA15" s="19">
         <v>96</v>
       </c>
       <c r="AB15" s="19">
         <v>82</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N16" s="29">
         <v>3171</v>
       </c>
       <c r="O16" s="19">
         <v>3513</v>
       </c>
       <c r="P16" s="19">
         <v>2534</v>
       </c>
       <c r="Q16" s="19">
         <v>3322</v>
       </c>
       <c r="R16" s="19">
         <v>3030</v>
       </c>
       <c r="S16" s="19">
         <v>3083</v>
       </c>
       <c r="T16" s="19">
         <v>3187</v>
       </c>
       <c r="U16" s="19">
         <v>3344</v>
       </c>
       <c r="V16" s="19">
         <v>3447</v>
       </c>
       <c r="W16" s="19">
         <v>3051</v>
       </c>
       <c r="X16" s="19">
         <v>2961</v>
       </c>
       <c r="Y16" s="19">
         <v>3169</v>
       </c>
       <c r="Z16" s="19">
         <v>4280</v>
       </c>
       <c r="AA16" s="19">
         <v>3435</v>
       </c>
       <c r="AB16" s="19">
         <v>3976</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N17" s="29">
         <v>215</v>
       </c>
       <c r="O17" s="19">
         <v>214</v>
       </c>
       <c r="P17" s="19">
         <v>167</v>
       </c>
       <c r="Q17" s="19">
         <v>189</v>
       </c>
       <c r="R17" s="19">
         <v>157</v>
       </c>
       <c r="S17" s="19">
         <v>179</v>
       </c>
       <c r="T17" s="19">
         <v>189</v>
       </c>
       <c r="U17" s="19">
         <v>191</v>
       </c>
       <c r="V17" s="19">
         <v>239</v>
       </c>
       <c r="W17" s="19">
         <v>243</v>
       </c>
       <c r="X17" s="19">
         <v>183</v>
       </c>
       <c r="Y17" s="19">
         <v>207</v>
       </c>
       <c r="Z17" s="19">
         <v>374</v>
       </c>
       <c r="AA17" s="19">
         <v>281</v>
       </c>
       <c r="AB17" s="19">
         <v>283</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="N18" s="29">
         <v>2994</v>
       </c>
       <c r="O18" s="19">
         <v>2672</v>
       </c>
       <c r="P18" s="19">
         <v>1963</v>
       </c>
       <c r="Q18" s="19">
         <v>2915</v>
       </c>
       <c r="R18" s="19">
         <v>2430</v>
       </c>
       <c r="S18" s="19">
         <v>2323</v>
       </c>
       <c r="T18" s="19">
         <v>2412</v>
       </c>
       <c r="U18" s="19">
         <v>2497</v>
       </c>
       <c r="V18" s="19">
         <v>2587</v>
       </c>
       <c r="W18" s="19">
         <v>2415</v>
       </c>
       <c r="X18" s="19">
         <v>2185</v>
       </c>
       <c r="Y18" s="19">
         <v>2323</v>
       </c>
       <c r="Z18" s="19">
         <v>3149</v>
       </c>
       <c r="AA18" s="19">
         <v>2579</v>
       </c>
       <c r="AB18" s="19">
         <v>2982</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="19">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
       <c r="O19" s="43"/>
       <c r="P19" s="43"/>
       <c r="Q19" s="43"/>
       <c r="R19" s="43"/>
       <c r="S19" s="43"/>
       <c r="T19" s="43"/>
       <c r="U19" s="43"/>
       <c r="V19" s="43"/>
       <c r="W19" s="43"/>
       <c r="X19" s="43"/>
       <c r="Y19" s="43"/>
       <c r="Z19" s="43"/>
       <c r="AA19" s="43"/>
       <c r="AB19" s="43"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="43"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>1798</v>
       </c>
       <c r="C20" s="8">
         <v>1744</v>
       </c>
       <c r="D20" s="9">
         <v>1507</v>
       </c>
       <c r="E20" s="9">
         <v>1169</v>
       </c>
       <c r="F20" s="9">
         <v>1371</v>
       </c>
       <c r="G20" s="9">
         <v>1668</v>
       </c>
       <c r="H20" s="12">
         <v>1623</v>
       </c>
       <c r="I20" s="9">
@@ -1754,334 +1798,353 @@
       </c>
       <c r="U20" s="25">
         <v>2854</v>
       </c>
       <c r="V20" s="25">
         <v>2876</v>
       </c>
       <c r="W20" s="25">
         <v>2539</v>
       </c>
       <c r="X20" s="25">
         <v>2483</v>
       </c>
       <c r="Y20" s="25">
         <v>2342</v>
       </c>
       <c r="Z20" s="25">
         <v>3204</v>
       </c>
       <c r="AA20" s="30">
         <v>2707</v>
       </c>
       <c r="AB20" s="30">
         <v>3039</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="25">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N21" s="29">
         <v>354</v>
       </c>
       <c r="O21" s="14">
         <v>372</v>
       </c>
       <c r="P21" s="14">
         <v>406</v>
       </c>
       <c r="Q21" s="14">
         <v>471</v>
       </c>
       <c r="R21" s="14">
         <v>342</v>
       </c>
       <c r="S21" s="14">
         <v>390</v>
       </c>
       <c r="T21" s="14">
         <v>449</v>
       </c>
       <c r="U21" s="14">
         <v>360</v>
       </c>
       <c r="V21" s="14">
         <v>442</v>
       </c>
       <c r="W21" s="14">
         <v>366</v>
       </c>
       <c r="X21" s="14">
         <v>374</v>
       </c>
       <c r="Y21" s="14">
         <v>346</v>
       </c>
       <c r="Z21" s="14">
         <v>471</v>
       </c>
       <c r="AA21" s="31">
         <v>401</v>
       </c>
       <c r="AB21" s="31">
         <v>476</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="14">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="29">
         <v>775</v>
       </c>
       <c r="O22" s="14">
         <v>829</v>
       </c>
       <c r="P22" s="14">
         <v>531</v>
       </c>
       <c r="Q22" s="14">
         <v>698</v>
       </c>
       <c r="R22" s="14">
         <v>607</v>
       </c>
       <c r="S22" s="14">
         <v>477</v>
       </c>
       <c r="T22" s="14">
         <v>558</v>
       </c>
       <c r="U22" s="14">
         <v>654</v>
       </c>
       <c r="V22" s="14">
         <v>627</v>
       </c>
       <c r="W22" s="14">
         <v>592</v>
       </c>
       <c r="X22" s="14">
         <v>583</v>
       </c>
       <c r="Y22" s="14">
         <v>610</v>
       </c>
       <c r="Z22" s="14">
         <v>759</v>
       </c>
       <c r="AA22" s="31">
         <v>749</v>
       </c>
       <c r="AB22" s="31">
         <v>870</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="14">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N23" s="29">
         <v>187</v>
       </c>
       <c r="O23" s="14">
         <v>165</v>
       </c>
       <c r="P23" s="14">
         <v>137</v>
       </c>
       <c r="Q23" s="14">
         <v>179</v>
       </c>
       <c r="R23" s="14">
         <v>186</v>
       </c>
       <c r="S23" s="14">
         <v>180</v>
       </c>
       <c r="T23" s="14">
         <v>244</v>
       </c>
       <c r="U23" s="14">
         <v>197</v>
       </c>
       <c r="V23" s="14">
         <v>168</v>
       </c>
       <c r="W23" s="14">
         <v>188</v>
       </c>
       <c r="X23" s="14">
         <v>161</v>
       </c>
       <c r="Y23" s="14">
         <v>133</v>
       </c>
       <c r="Z23" s="14">
         <v>232</v>
       </c>
       <c r="AA23" s="31">
         <v>175</v>
       </c>
       <c r="AB23" s="31">
         <v>162</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="14">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="29">
         <v>971</v>
       </c>
       <c r="O24" s="14">
         <v>1054</v>
       </c>
       <c r="P24" s="14">
         <v>863</v>
       </c>
       <c r="Q24" s="14">
         <v>1049</v>
       </c>
       <c r="R24" s="14">
         <v>909</v>
       </c>
       <c r="S24" s="14">
         <v>935</v>
       </c>
       <c r="T24" s="14">
         <v>1027</v>
       </c>
       <c r="U24" s="14">
         <v>1115</v>
       </c>
       <c r="V24" s="14">
         <v>1184</v>
       </c>
       <c r="W24" s="14">
         <v>948</v>
       </c>
       <c r="X24" s="14">
         <v>941</v>
       </c>
       <c r="Y24" s="14">
         <v>873</v>
       </c>
       <c r="Z24" s="14">
         <v>1236</v>
       </c>
       <c r="AA24" s="31">
         <v>931</v>
       </c>
       <c r="AB24" s="31">
         <v>987</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="14">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N25" s="29">
         <v>413</v>
       </c>
       <c r="O25" s="14">
         <v>458</v>
       </c>
       <c r="P25" s="14">
         <v>286</v>
       </c>
       <c r="Q25" s="14">
         <v>467</v>
       </c>
       <c r="R25" s="14">
         <v>432</v>
       </c>
       <c r="S25" s="14">
         <v>457</v>
       </c>
       <c r="T25" s="14">
         <v>455</v>
       </c>
       <c r="U25" s="14">
         <v>528</v>
       </c>
       <c r="V25" s="14">
         <v>455</v>
       </c>
       <c r="W25" s="14">
         <v>445</v>
       </c>
       <c r="X25" s="14">
         <v>424</v>
       </c>
       <c r="Y25" s="14">
         <v>380</v>
       </c>
       <c r="Z25" s="14">
         <v>506</v>
       </c>
       <c r="AA25" s="31">
         <v>451</v>
       </c>
       <c r="AB25" s="31">
         <v>544</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="14">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="44"/>
       <c r="K26" s="44"/>
       <c r="L26" s="44"/>
       <c r="M26" s="44"/>
       <c r="N26" s="44"/>
       <c r="O26" s="44"/>
       <c r="P26" s="44"/>
       <c r="Q26" s="44"/>
       <c r="R26" s="44"/>
       <c r="S26" s="44"/>
       <c r="T26" s="44"/>
       <c r="U26" s="44"/>
       <c r="V26" s="44"/>
       <c r="W26" s="44"/>
       <c r="X26" s="44"/>
       <c r="Y26" s="44"/>
       <c r="Z26" s="44"/>
       <c r="AA26" s="44"/>
       <c r="AB26" s="44"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="44"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="8">
         <v>6700</v>
       </c>
       <c r="C27" s="8">
         <v>6542</v>
       </c>
       <c r="D27" s="9">
         <v>5629</v>
       </c>
       <c r="E27" s="9">
         <v>4598</v>
       </c>
       <c r="F27" s="9">
         <v>5096</v>
       </c>
       <c r="G27" s="8">
         <v>6330</v>
       </c>
       <c r="H27" s="11">
         <v>5853</v>
       </c>
       <c r="I27" s="9">
@@ -2122,669 +2185,705 @@
       </c>
       <c r="U27" s="25">
         <v>13205</v>
       </c>
       <c r="V27" s="25">
         <v>13326</v>
       </c>
       <c r="W27" s="25">
         <v>12008</v>
       </c>
       <c r="X27" s="25">
         <v>11451</v>
       </c>
       <c r="Y27" s="25">
         <v>11504</v>
       </c>
       <c r="Z27" s="25">
         <v>16118</v>
       </c>
       <c r="AA27" s="24">
         <v>13079</v>
       </c>
       <c r="AB27" s="24">
         <v>14359</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="25">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="N28" s="29">
         <v>52</v>
       </c>
       <c r="O28" s="14">
         <v>46</v>
       </c>
       <c r="P28" s="14">
         <v>23</v>
       </c>
       <c r="Q28" s="14">
         <v>45</v>
       </c>
       <c r="R28" s="14">
         <v>35</v>
       </c>
       <c r="S28" s="14">
         <v>39</v>
       </c>
       <c r="T28" s="14">
         <v>59</v>
       </c>
       <c r="U28" s="14">
         <v>40</v>
       </c>
       <c r="V28" s="14">
         <v>46</v>
       </c>
       <c r="W28" s="14">
         <v>34</v>
       </c>
       <c r="X28" s="14">
         <v>39</v>
       </c>
       <c r="Y28" s="14">
         <v>50</v>
       </c>
       <c r="Z28" s="14">
         <v>67</v>
       </c>
       <c r="AA28" s="19">
         <v>51</v>
       </c>
       <c r="AB28" s="19">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="14">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="29">
         <v>143</v>
       </c>
       <c r="O29" s="14">
         <v>91</v>
       </c>
       <c r="P29" s="14">
         <v>65</v>
       </c>
       <c r="Q29" s="14">
         <v>98</v>
       </c>
       <c r="R29" s="14">
         <v>69</v>
       </c>
       <c r="S29" s="14">
         <v>63</v>
       </c>
       <c r="T29" s="14">
         <v>128</v>
       </c>
       <c r="U29" s="14">
         <v>123</v>
       </c>
       <c r="V29" s="14">
         <v>149</v>
       </c>
       <c r="W29" s="14">
         <v>86</v>
       </c>
       <c r="X29" s="14">
         <v>117</v>
       </c>
       <c r="Y29" s="14">
         <v>80</v>
       </c>
       <c r="Z29" s="14">
         <v>106</v>
       </c>
       <c r="AA29" s="19">
         <v>111</v>
       </c>
       <c r="AB29" s="19">
         <v>120</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="14">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N30" s="29">
         <v>1353</v>
       </c>
       <c r="O30" s="14">
         <v>1317</v>
       </c>
       <c r="P30" s="14">
         <v>1090</v>
       </c>
       <c r="Q30" s="14">
         <v>1366</v>
       </c>
       <c r="R30" s="14">
         <v>1142</v>
       </c>
       <c r="S30" s="14">
         <v>1160</v>
       </c>
       <c r="T30" s="14">
         <v>1329</v>
       </c>
       <c r="U30" s="14">
         <v>1374</v>
       </c>
       <c r="V30" s="14">
         <v>1412</v>
       </c>
       <c r="W30" s="14">
         <v>1192</v>
       </c>
       <c r="X30" s="14">
         <v>1256</v>
       </c>
       <c r="Y30" s="14">
         <v>1063</v>
       </c>
       <c r="Z30" s="14">
         <v>1498</v>
       </c>
       <c r="AA30" s="19">
         <v>1391</v>
       </c>
       <c r="AB30" s="19">
         <v>1266</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="14">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="N31" s="29">
         <v>1423</v>
       </c>
       <c r="O31" s="14">
         <v>1203</v>
       </c>
       <c r="P31" s="14">
         <v>1191</v>
       </c>
       <c r="Q31" s="14">
         <v>1227</v>
       </c>
       <c r="R31" s="14">
         <v>941</v>
       </c>
       <c r="S31" s="14">
         <v>1057</v>
       </c>
       <c r="T31" s="14">
         <v>1322</v>
       </c>
       <c r="U31" s="14">
         <v>1186</v>
       </c>
       <c r="V31" s="14">
         <v>1300</v>
       </c>
       <c r="W31" s="14">
         <v>1143</v>
       </c>
       <c r="X31" s="14">
         <v>1144</v>
       </c>
       <c r="Y31" s="14">
         <v>1154</v>
       </c>
       <c r="Z31" s="14">
         <v>1480</v>
       </c>
       <c r="AA31" s="19">
         <v>1157</v>
       </c>
       <c r="AB31" s="19">
         <v>1358</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="14">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N32" s="29">
         <v>104</v>
       </c>
       <c r="O32" s="14">
         <v>87</v>
       </c>
       <c r="P32" s="14">
         <v>80</v>
       </c>
       <c r="Q32" s="14">
         <v>70</v>
       </c>
       <c r="R32" s="14">
         <v>65</v>
       </c>
       <c r="S32" s="14">
         <v>65</v>
       </c>
       <c r="T32" s="14">
         <v>64</v>
       </c>
       <c r="U32" s="14">
         <v>86</v>
       </c>
       <c r="V32" s="14">
         <v>123</v>
       </c>
       <c r="W32" s="14">
         <v>93</v>
       </c>
       <c r="X32" s="14">
         <v>79</v>
       </c>
       <c r="Y32" s="14">
         <v>71</v>
       </c>
       <c r="Z32" s="14">
         <v>122</v>
       </c>
       <c r="AA32" s="19">
         <v>106</v>
       </c>
       <c r="AB32" s="19">
         <v>134</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="14">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N33" s="29">
         <v>4507</v>
       </c>
       <c r="O33" s="14">
         <v>4428</v>
       </c>
       <c r="P33" s="14">
         <v>3531</v>
       </c>
       <c r="Q33" s="14">
         <v>4603</v>
       </c>
       <c r="R33" s="14">
         <v>4294</v>
       </c>
       <c r="S33" s="14">
         <v>3757</v>
       </c>
       <c r="T33" s="14">
         <v>4343</v>
       </c>
       <c r="U33" s="14">
         <v>4806</v>
       </c>
       <c r="V33" s="14">
         <v>4369</v>
       </c>
       <c r="W33" s="14">
         <v>4143</v>
       </c>
       <c r="X33" s="14">
         <v>3863</v>
       </c>
       <c r="Y33" s="14">
         <v>3708</v>
       </c>
       <c r="Z33" s="14">
         <v>5396</v>
       </c>
       <c r="AA33" s="19">
         <v>4323</v>
       </c>
       <c r="AB33" s="19">
         <v>4676</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="14">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="29">
         <v>105</v>
       </c>
       <c r="O34" s="14">
         <v>93</v>
       </c>
       <c r="P34" s="14">
         <v>57</v>
       </c>
       <c r="Q34" s="14">
         <v>82</v>
       </c>
       <c r="R34" s="14">
         <v>61</v>
       </c>
       <c r="S34" s="14">
         <v>62</v>
       </c>
       <c r="T34" s="14">
         <v>75</v>
       </c>
       <c r="U34" s="14">
         <v>86</v>
       </c>
       <c r="V34" s="14">
         <v>109</v>
       </c>
       <c r="W34" s="14">
         <v>53</v>
       </c>
       <c r="X34" s="14">
         <v>48</v>
       </c>
       <c r="Y34" s="14">
         <v>59</v>
       </c>
       <c r="Z34" s="14">
         <v>152</v>
       </c>
       <c r="AA34" s="19">
         <v>96</v>
       </c>
       <c r="AB34" s="19">
         <v>82</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="14">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N35" s="29">
         <v>2758</v>
       </c>
       <c r="O35" s="14">
         <v>3055</v>
       </c>
       <c r="P35" s="14">
         <v>2248</v>
       </c>
       <c r="Q35" s="14">
         <v>2855</v>
       </c>
       <c r="R35" s="14">
         <v>2598</v>
       </c>
       <c r="S35" s="14">
         <v>2626</v>
       </c>
       <c r="T35" s="14">
         <v>2732</v>
       </c>
       <c r="U35" s="14">
         <v>2816</v>
       </c>
       <c r="V35" s="14">
         <v>2992</v>
       </c>
       <c r="W35" s="14">
         <v>2606</v>
       </c>
       <c r="X35" s="14">
         <v>2537</v>
       </c>
       <c r="Y35" s="14">
         <v>2789</v>
       </c>
       <c r="Z35" s="14">
         <v>3774</v>
       </c>
       <c r="AA35" s="19">
         <v>2984</v>
       </c>
       <c r="AB35" s="19">
         <v>3432</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="14">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N36" s="29">
         <v>215</v>
       </c>
       <c r="O36" s="14">
         <v>214</v>
       </c>
       <c r="P36" s="14">
         <v>167</v>
       </c>
       <c r="Q36" s="14">
         <v>189</v>
       </c>
       <c r="R36" s="14">
         <v>157</v>
       </c>
       <c r="S36" s="14">
         <v>179</v>
       </c>
       <c r="T36" s="14">
         <v>189</v>
       </c>
       <c r="U36" s="14">
         <v>191</v>
       </c>
       <c r="V36" s="14">
         <v>239</v>
       </c>
       <c r="W36" s="14">
         <v>243</v>
       </c>
       <c r="X36" s="14">
         <v>183</v>
       </c>
       <c r="Y36" s="14">
         <v>207</v>
       </c>
       <c r="Z36" s="14">
         <v>374</v>
       </c>
       <c r="AA36" s="19">
         <v>281</v>
       </c>
       <c r="AB36" s="19">
         <v>283</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="14">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N37" s="26">
         <v>2994</v>
       </c>
       <c r="O37" s="26">
         <v>2672</v>
       </c>
       <c r="P37" s="26">
         <v>1963</v>
       </c>
       <c r="Q37" s="26">
         <v>2915</v>
       </c>
       <c r="R37" s="26">
         <v>2430</v>
       </c>
       <c r="S37" s="26">
         <v>2323</v>
       </c>
       <c r="T37" s="26">
         <v>2412</v>
       </c>
       <c r="U37" s="26">
         <v>2497</v>
       </c>
       <c r="V37" s="26">
         <v>2587</v>
       </c>
       <c r="W37" s="26">
         <v>2415</v>
       </c>
       <c r="X37" s="26">
         <v>2185</v>
       </c>
       <c r="Y37" s="26">
         <v>2323</v>
       </c>
       <c r="Z37" s="26">
         <v>3149</v>
       </c>
       <c r="AA37" s="32">
         <v>2579</v>
       </c>
       <c r="AB37" s="32">
         <v>2982</v>
       </c>
+      <c r="AC37" s="32">
+        <v>3091</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A19:AB19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB39"/>
+  <dimension ref="A3:AC39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC27" sqref="AC27"/>
+      <selection activeCell="AE23" sqref="AE23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="36"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="38">
+      <c r="AC4" s="28"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="37"/>
+      <c r="B5" s="34">
         <v>2021</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2025</v>
       </c>
-      <c r="O5" s="39"/>
-[...10 lines deleted...]
-      <c r="Z5" s="34">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+      <c r="W5" s="35"/>
+      <c r="X5" s="35"/>
+      <c r="Y5" s="35"/>
+      <c r="Z5" s="39">
         <v>2026</v>
       </c>
-      <c r="AA5" s="35"/>
-[...3 lines deleted...]
-      <c r="A6" s="42"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="38"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -2822,84 +2921,88 @@
       </c>
       <c r="U6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AB6" s="33" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="AC6" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="37"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="42"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="18">
         <v>9731</v>
       </c>
       <c r="C8" s="18">
         <v>9092</v>
       </c>
       <c r="D8" s="18">
         <v>7841</v>
       </c>
       <c r="E8" s="18">
         <v>6237</v>
       </c>
       <c r="F8" s="18">
         <v>7082</v>
       </c>
       <c r="G8" s="18">
         <v>8299</v>
       </c>
       <c r="H8" s="10">
         <v>8033</v>
       </c>
       <c r="I8" s="18">
@@ -2940,52 +3043,55 @@
       </c>
       <c r="U8" s="24">
         <v>15688</v>
       </c>
       <c r="V8" s="24">
         <v>14632</v>
       </c>
       <c r="W8" s="24">
         <v>13271</v>
       </c>
       <c r="X8" s="24">
         <v>12819</v>
       </c>
       <c r="Y8" s="24">
         <v>12168</v>
       </c>
       <c r="Z8" s="24">
         <v>16979</v>
       </c>
       <c r="AA8" s="24">
         <v>14509</v>
       </c>
       <c r="AB8" s="24">
         <v>16177</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="24">
+        <v>15290</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="18">
         <v>1977</v>
       </c>
       <c r="C9" s="18">
         <v>1565</v>
       </c>
       <c r="D9" s="18">
         <v>1512</v>
       </c>
       <c r="E9" s="18">
         <v>1481</v>
       </c>
       <c r="F9" s="18">
         <v>1702</v>
       </c>
       <c r="G9" s="18">
         <v>2025</v>
       </c>
       <c r="H9" s="10">
         <v>2029</v>
       </c>
       <c r="I9" s="18">
@@ -3026,52 +3132,55 @@
       </c>
       <c r="U9" s="19">
         <v>502</v>
       </c>
       <c r="V9" s="19">
         <v>466</v>
       </c>
       <c r="W9" s="19">
         <v>454</v>
       </c>
       <c r="X9" s="19">
         <v>449</v>
       </c>
       <c r="Y9" s="19">
         <v>483</v>
       </c>
       <c r="Z9" s="19">
         <v>602</v>
       </c>
       <c r="AA9" s="19">
         <v>518</v>
       </c>
       <c r="AB9" s="19">
         <v>465</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="10"/>
       <c r="I10" s="18"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="19">
         <v>606</v>
       </c>
       <c r="O10" s="19">
         <v>492</v>
       </c>
       <c r="P10" s="19">
         <v>400</v>
       </c>
       <c r="Q10" s="19">
@@ -3088,52 +3197,55 @@
       </c>
       <c r="U10" s="19">
         <v>466</v>
       </c>
       <c r="V10" s="19">
         <v>455</v>
       </c>
       <c r="W10" s="19">
         <v>393</v>
       </c>
       <c r="X10" s="19">
         <v>401</v>
       </c>
       <c r="Y10" s="19">
         <v>380</v>
       </c>
       <c r="Z10" s="19">
         <v>499</v>
       </c>
       <c r="AA10" s="19">
         <v>420</v>
       </c>
       <c r="AB10" s="19">
         <v>435</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="18">
         <v>2314</v>
       </c>
       <c r="C11" s="18">
         <v>1888</v>
       </c>
       <c r="D11" s="18">
         <v>1678</v>
       </c>
       <c r="E11" s="18">
         <v>1481</v>
       </c>
       <c r="F11" s="18">
         <v>1653</v>
       </c>
       <c r="G11" s="18">
         <v>1918</v>
       </c>
       <c r="H11" s="10">
         <v>2062</v>
       </c>
       <c r="I11" s="18">
@@ -3174,52 +3286,55 @@
       </c>
       <c r="U11" s="19">
         <v>189</v>
       </c>
       <c r="V11" s="19">
         <v>167</v>
       </c>
       <c r="W11" s="19">
         <v>150</v>
       </c>
       <c r="X11" s="19">
         <v>151</v>
       </c>
       <c r="Y11" s="19">
         <v>146</v>
       </c>
       <c r="Z11" s="19">
         <v>191</v>
       </c>
       <c r="AA11" s="19">
         <v>214</v>
       </c>
       <c r="AB11" s="19">
         <v>197</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="18">
         <v>4319</v>
       </c>
       <c r="C12" s="18">
         <v>3880</v>
       </c>
       <c r="D12" s="18">
         <v>3272</v>
       </c>
       <c r="E12" s="18">
         <v>2807</v>
       </c>
       <c r="F12" s="18">
         <v>2768</v>
       </c>
       <c r="G12" s="18">
         <v>3237</v>
       </c>
       <c r="H12" s="10">
         <v>3377</v>
       </c>
       <c r="I12" s="18">
@@ -3260,52 +3375,55 @@
       </c>
       <c r="U12" s="19">
         <v>2068</v>
       </c>
       <c r="V12" s="19">
         <v>1871</v>
       </c>
       <c r="W12" s="19">
         <v>1733</v>
       </c>
       <c r="X12" s="19">
         <v>1870</v>
       </c>
       <c r="Y12" s="19">
         <v>1600</v>
       </c>
       <c r="Z12" s="19">
         <v>2287</v>
       </c>
       <c r="AA12" s="19">
         <v>2050</v>
       </c>
       <c r="AB12" s="19">
         <v>2129</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="18" t="s">
@@ -3346,52 +3464,55 @@
       </c>
       <c r="U13" s="19">
         <v>1502</v>
       </c>
       <c r="V13" s="19">
         <v>1473</v>
       </c>
       <c r="W13" s="19">
         <v>1438</v>
       </c>
       <c r="X13" s="19">
         <v>1349</v>
       </c>
       <c r="Y13" s="19">
         <v>1303</v>
       </c>
       <c r="Z13" s="19">
         <v>1535</v>
       </c>
       <c r="AA13" s="19">
         <v>1416</v>
       </c>
       <c r="AB13" s="19">
         <v>1522</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="18">
         <v>3811</v>
       </c>
       <c r="C14" s="18">
         <v>3336</v>
       </c>
       <c r="D14" s="18">
         <v>3203</v>
       </c>
       <c r="E14" s="18">
         <v>2815</v>
       </c>
       <c r="F14" s="18">
         <v>3133</v>
       </c>
       <c r="G14" s="18">
         <v>3876</v>
       </c>
       <c r="H14" s="10">
         <v>3737</v>
       </c>
       <c r="I14" s="18">
@@ -3432,52 +3553,55 @@
       </c>
       <c r="U14" s="19">
         <v>182</v>
       </c>
       <c r="V14" s="19">
         <v>258</v>
       </c>
       <c r="W14" s="19">
         <v>179</v>
       </c>
       <c r="X14" s="19">
         <v>169</v>
       </c>
       <c r="Y14" s="19">
         <v>152</v>
       </c>
       <c r="Z14" s="19">
         <v>274</v>
       </c>
       <c r="AA14" s="19">
         <v>237</v>
       </c>
       <c r="AB14" s="19">
         <v>291</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="18">
         <v>2208</v>
       </c>
       <c r="C15" s="18">
         <v>1933</v>
       </c>
       <c r="D15" s="18">
         <v>1953</v>
       </c>
       <c r="E15" s="18">
         <v>1694</v>
       </c>
       <c r="F15" s="18">
         <v>1891</v>
       </c>
       <c r="G15" s="18">
         <v>2564</v>
       </c>
       <c r="H15" s="10">
         <v>2581</v>
       </c>
       <c r="I15" s="18">
@@ -3518,52 +3642,55 @@
       </c>
       <c r="U15" s="19">
         <v>4975</v>
       </c>
       <c r="V15" s="19">
         <v>4583</v>
       </c>
       <c r="W15" s="19">
         <v>3903</v>
       </c>
       <c r="X15" s="19">
         <v>3711</v>
       </c>
       <c r="Y15" s="19">
         <v>3582</v>
       </c>
       <c r="Z15" s="19">
         <v>5056</v>
       </c>
       <c r="AA15" s="19">
         <v>4095</v>
       </c>
       <c r="AB15" s="19">
         <v>4798</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="18">
         <v>2927</v>
       </c>
       <c r="C16" s="18">
         <v>2337</v>
       </c>
       <c r="D16" s="18">
         <v>1944</v>
       </c>
       <c r="E16" s="18">
         <v>1584</v>
       </c>
       <c r="F16" s="18">
         <v>1552</v>
       </c>
       <c r="G16" s="18">
         <v>1907</v>
       </c>
       <c r="H16" s="10">
         <v>2163</v>
       </c>
       <c r="I16" s="18">
@@ -3604,52 +3731,55 @@
       </c>
       <c r="U16" s="19">
         <v>241</v>
       </c>
       <c r="V16" s="19">
         <v>218</v>
       </c>
       <c r="W16" s="19">
         <v>230</v>
       </c>
       <c r="X16" s="19">
         <v>185</v>
       </c>
       <c r="Y16" s="19">
         <v>183</v>
       </c>
       <c r="Z16" s="19">
         <v>363</v>
       </c>
       <c r="AA16" s="19">
         <v>289</v>
       </c>
       <c r="AB16" s="19">
         <v>308</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="18">
         <v>2882</v>
       </c>
       <c r="C17" s="18">
         <v>2377</v>
       </c>
       <c r="D17" s="18">
         <v>2254</v>
       </c>
       <c r="E17" s="18">
         <v>2253</v>
       </c>
       <c r="F17" s="18">
         <v>2343</v>
       </c>
       <c r="G17" s="18">
         <v>2658</v>
       </c>
       <c r="H17" s="10">
         <v>2669</v>
       </c>
       <c r="I17" s="18">
@@ -3690,52 +3820,55 @@
       </c>
       <c r="U17" s="19">
         <v>2743</v>
       </c>
       <c r="V17" s="19">
         <v>2469</v>
       </c>
       <c r="W17" s="19">
         <v>2335</v>
       </c>
       <c r="X17" s="19">
         <v>2182</v>
       </c>
       <c r="Y17" s="19">
         <v>2072</v>
       </c>
       <c r="Z17" s="19">
         <v>3076</v>
       </c>
       <c r="AA17" s="19">
         <v>2621</v>
       </c>
       <c r="AB17" s="19">
         <v>2822</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="18">
         <v>1986</v>
       </c>
       <c r="C18" s="18">
         <v>1858</v>
       </c>
       <c r="D18" s="18">
         <v>1871</v>
       </c>
       <c r="E18" s="18">
         <v>1539</v>
       </c>
       <c r="F18" s="18">
         <v>1663</v>
       </c>
       <c r="G18" s="18">
         <v>2057</v>
       </c>
       <c r="H18" s="10">
         <v>2148</v>
       </c>
       <c r="I18" s="18">
@@ -3776,52 +3909,55 @@
       </c>
       <c r="U18" s="19">
         <v>448</v>
       </c>
       <c r="V18" s="19">
         <v>479</v>
       </c>
       <c r="W18" s="19">
         <v>424</v>
       </c>
       <c r="X18" s="19">
         <v>374</v>
       </c>
       <c r="Y18" s="19">
         <v>289</v>
       </c>
       <c r="Z18" s="19">
         <v>428</v>
       </c>
       <c r="AA18" s="19">
         <v>415</v>
       </c>
       <c r="AB18" s="19">
         <v>450</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="19">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>1375</v>
       </c>
       <c r="C19" s="18">
         <v>1297</v>
       </c>
       <c r="D19" s="18">
         <v>1189</v>
       </c>
       <c r="E19" s="18">
         <v>1103</v>
       </c>
       <c r="F19" s="18">
         <v>1132</v>
       </c>
       <c r="G19" s="18">
         <v>1466</v>
       </c>
       <c r="H19" s="10">
         <v>1503</v>
       </c>
       <c r="I19" s="18">
@@ -3862,84 +3998,88 @@
       </c>
       <c r="U19" s="19">
         <v>2372</v>
       </c>
       <c r="V19" s="19">
         <v>2193</v>
       </c>
       <c r="W19" s="19">
         <v>2032</v>
       </c>
       <c r="X19" s="19">
         <v>1978</v>
       </c>
       <c r="Y19" s="19">
         <v>1978</v>
       </c>
       <c r="Z19" s="19">
         <v>2668</v>
       </c>
       <c r="AA19" s="19">
         <v>2234</v>
       </c>
       <c r="AB19" s="19">
         <v>2760</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="19">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
       <c r="J20" s="45"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
       <c r="M20" s="45"/>
       <c r="N20" s="45"/>
       <c r="O20" s="45"/>
       <c r="P20" s="45"/>
       <c r="Q20" s="45"/>
       <c r="R20" s="45"/>
       <c r="S20" s="45"/>
       <c r="T20" s="45"/>
       <c r="U20" s="45"/>
       <c r="V20" s="45"/>
       <c r="W20" s="45"/>
       <c r="X20" s="45"/>
       <c r="Y20" s="45"/>
       <c r="Z20" s="45"/>
       <c r="AA20" s="45"/>
       <c r="AB20" s="45"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="45"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>2136</v>
       </c>
       <c r="C21" s="18">
         <v>1990</v>
       </c>
       <c r="D21" s="18">
         <v>1721</v>
       </c>
       <c r="E21" s="18">
         <v>1430</v>
       </c>
       <c r="F21" s="18">
         <v>1569</v>
       </c>
       <c r="G21" s="18">
         <v>1848</v>
       </c>
       <c r="H21" s="10">
         <v>1815</v>
       </c>
       <c r="I21" s="18">
@@ -3980,52 +4120,55 @@
       </c>
       <c r="U21" s="25">
         <v>2619</v>
       </c>
       <c r="V21" s="25">
         <v>2604</v>
       </c>
       <c r="W21" s="25">
         <v>2335</v>
       </c>
       <c r="X21" s="25">
         <v>2207</v>
       </c>
       <c r="Y21" s="25">
         <v>2121</v>
       </c>
       <c r="Z21" s="25">
         <v>2974</v>
       </c>
       <c r="AA21" s="30">
         <v>2477</v>
       </c>
       <c r="AB21" s="30">
         <v>2545</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="25">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="18">
         <v>994</v>
       </c>
       <c r="C22" s="18">
         <v>785</v>
       </c>
       <c r="D22" s="18">
         <v>773</v>
       </c>
       <c r="E22" s="18">
         <v>696</v>
       </c>
       <c r="F22" s="18">
         <v>903</v>
       </c>
       <c r="G22" s="18">
         <v>1027</v>
       </c>
       <c r="H22" s="10">
         <v>1026</v>
       </c>
       <c r="I22" s="18">
@@ -4066,52 +4209,55 @@
       </c>
       <c r="U22" s="14">
         <v>404</v>
       </c>
       <c r="V22" s="14">
         <v>413</v>
       </c>
       <c r="W22" s="14">
         <v>376</v>
       </c>
       <c r="X22" s="14">
         <v>371</v>
       </c>
       <c r="Y22" s="14">
         <v>388</v>
       </c>
       <c r="Z22" s="14">
         <v>518</v>
       </c>
       <c r="AA22" s="31">
         <v>449</v>
       </c>
       <c r="AB22" s="31">
         <v>405</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="14">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="10"/>
       <c r="I23" s="18"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="29">
         <v>606</v>
       </c>
       <c r="O23" s="14">
         <v>492</v>
       </c>
       <c r="P23" s="14">
         <v>400</v>
       </c>
       <c r="Q23" s="14">
@@ -4128,52 +4274,55 @@
       </c>
       <c r="U23" s="14">
         <v>466</v>
       </c>
       <c r="V23" s="14">
         <v>455</v>
       </c>
       <c r="W23" s="14">
         <v>393</v>
       </c>
       <c r="X23" s="14">
         <v>401</v>
       </c>
       <c r="Y23" s="14">
         <v>380</v>
       </c>
       <c r="Z23" s="14">
         <v>499</v>
       </c>
       <c r="AA23" s="31">
         <v>420</v>
       </c>
       <c r="AB23" s="31">
         <v>435</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="14">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="18">
         <v>1110</v>
       </c>
       <c r="C24" s="18">
         <v>947</v>
       </c>
       <c r="D24" s="18">
         <v>934</v>
       </c>
       <c r="E24" s="18">
         <v>817</v>
       </c>
       <c r="F24" s="18">
         <v>888</v>
       </c>
       <c r="G24" s="18">
         <v>1037</v>
       </c>
       <c r="H24" s="10">
         <v>1117</v>
       </c>
       <c r="I24" s="18">
@@ -4214,52 +4363,55 @@
       </c>
       <c r="U24" s="14">
         <v>309</v>
       </c>
       <c r="V24" s="14">
         <v>242</v>
       </c>
       <c r="W24" s="14">
         <v>228</v>
       </c>
       <c r="X24" s="14">
         <v>204</v>
       </c>
       <c r="Y24" s="14">
         <v>204</v>
       </c>
       <c r="Z24" s="14">
         <v>279</v>
       </c>
       <c r="AA24" s="31">
         <v>269</v>
       </c>
       <c r="AB24" s="31">
         <v>239</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="14">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="18">
         <v>1508</v>
       </c>
       <c r="C25" s="18">
         <v>1387</v>
       </c>
       <c r="D25" s="18">
         <v>1213</v>
       </c>
       <c r="E25" s="18">
         <v>1061</v>
       </c>
       <c r="F25" s="18">
         <v>1017</v>
       </c>
       <c r="G25" s="18">
         <v>1169</v>
       </c>
       <c r="H25" s="10">
         <v>1260</v>
       </c>
       <c r="I25" s="18">
@@ -4300,52 +4452,55 @@
       </c>
       <c r="U25" s="14">
         <v>967</v>
       </c>
       <c r="V25" s="14">
         <v>1009</v>
       </c>
       <c r="W25" s="14">
         <v>890</v>
       </c>
       <c r="X25" s="14">
         <v>775</v>
       </c>
       <c r="Y25" s="14">
         <v>745</v>
       </c>
       <c r="Z25" s="14">
         <v>1062</v>
       </c>
       <c r="AA25" s="31">
         <v>880</v>
       </c>
       <c r="AB25" s="31">
         <v>987</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="14">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="18" t="s">
@@ -4386,84 +4541,88 @@
       </c>
       <c r="U26" s="14">
         <v>473</v>
       </c>
       <c r="V26" s="14">
         <v>485</v>
       </c>
       <c r="W26" s="14">
         <v>448</v>
       </c>
       <c r="X26" s="14">
         <v>456</v>
       </c>
       <c r="Y26" s="14">
         <v>404</v>
       </c>
       <c r="Z26" s="14">
         <v>616</v>
       </c>
       <c r="AA26" s="31">
         <v>459</v>
       </c>
       <c r="AB26" s="31">
         <v>479</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="14">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="46" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="46"/>
       <c r="C27" s="46"/>
       <c r="D27" s="46"/>
       <c r="E27" s="46"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46"/>
       <c r="L27" s="46"/>
       <c r="M27" s="46"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46"/>
       <c r="P27" s="46"/>
       <c r="Q27" s="46"/>
       <c r="R27" s="46"/>
       <c r="S27" s="46"/>
       <c r="T27" s="46"/>
       <c r="U27" s="46"/>
       <c r="V27" s="46"/>
       <c r="W27" s="46"/>
       <c r="X27" s="46"/>
       <c r="Y27" s="46"/>
       <c r="Z27" s="46"/>
       <c r="AA27" s="46"/>
       <c r="AB27" s="46"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="46"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="18">
         <v>7595</v>
       </c>
       <c r="C28" s="18">
         <v>7102</v>
       </c>
       <c r="D28" s="18">
         <v>6120</v>
       </c>
       <c r="E28" s="18">
         <v>4807</v>
       </c>
       <c r="F28" s="18">
         <v>5513</v>
       </c>
       <c r="G28" s="18">
         <v>6451</v>
       </c>
       <c r="H28" s="10">
         <v>6218</v>
       </c>
       <c r="I28" s="18">
@@ -4504,52 +4663,55 @@
       </c>
       <c r="U28" s="25">
         <v>13069</v>
       </c>
       <c r="V28" s="25">
         <v>12028</v>
       </c>
       <c r="W28" s="25">
         <v>10936</v>
       </c>
       <c r="X28" s="25">
         <v>10612</v>
       </c>
       <c r="Y28" s="25">
         <v>10047</v>
       </c>
       <c r="Z28" s="25">
         <v>14005</v>
       </c>
       <c r="AA28" s="25">
         <v>12032</v>
       </c>
       <c r="AB28" s="24">
         <v>13632</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25">
+        <v>12657</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="18">
         <v>983</v>
       </c>
       <c r="C29" s="18">
         <v>780</v>
       </c>
       <c r="D29" s="18">
         <v>739</v>
       </c>
       <c r="E29" s="18">
         <v>785</v>
       </c>
       <c r="F29" s="18">
         <v>799</v>
       </c>
       <c r="G29" s="18">
         <v>998</v>
       </c>
       <c r="H29" s="10">
         <v>1003</v>
       </c>
       <c r="I29" s="18">
@@ -4590,52 +4752,55 @@
       </c>
       <c r="U29" s="14">
         <v>98</v>
       </c>
       <c r="V29" s="14">
         <v>53</v>
       </c>
       <c r="W29" s="14">
         <v>78</v>
       </c>
       <c r="X29" s="14">
         <v>78</v>
       </c>
       <c r="Y29" s="14">
         <v>95</v>
       </c>
       <c r="Z29" s="14">
         <v>84</v>
       </c>
       <c r="AA29" s="14">
         <v>69</v>
       </c>
       <c r="AB29" s="19">
         <v>60</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="14">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="18">
         <v>1204</v>
       </c>
       <c r="C30" s="18">
         <v>941</v>
       </c>
       <c r="D30" s="18">
         <v>744</v>
       </c>
       <c r="E30" s="18">
         <v>664</v>
       </c>
       <c r="F30" s="18">
         <v>765</v>
       </c>
       <c r="G30" s="18">
         <v>881</v>
       </c>
       <c r="H30" s="10">
         <v>945</v>
       </c>
       <c r="I30" s="18">
@@ -4676,52 +4841,55 @@
       </c>
       <c r="U30" s="14">
         <v>189</v>
       </c>
       <c r="V30" s="14">
         <v>167</v>
       </c>
       <c r="W30" s="14">
         <v>150</v>
       </c>
       <c r="X30" s="14">
         <v>151</v>
       </c>
       <c r="Y30" s="14">
         <v>146</v>
       </c>
       <c r="Z30" s="14">
         <v>191</v>
       </c>
       <c r="AA30" s="14">
         <v>214</v>
       </c>
       <c r="AB30" s="19">
         <v>197</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="14">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="18">
         <v>2811</v>
       </c>
       <c r="C31" s="18">
         <v>2493</v>
       </c>
       <c r="D31" s="18">
         <v>2059</v>
       </c>
       <c r="E31" s="18">
         <v>1746</v>
       </c>
       <c r="F31" s="18">
         <v>1751</v>
       </c>
       <c r="G31" s="18">
         <v>2068</v>
       </c>
       <c r="H31" s="10">
         <v>2117</v>
       </c>
       <c r="I31" s="18">
@@ -4762,52 +4930,55 @@
       </c>
       <c r="U31" s="14">
         <v>1759</v>
       </c>
       <c r="V31" s="14">
         <v>1629</v>
       </c>
       <c r="W31" s="14">
         <v>1505</v>
       </c>
       <c r="X31" s="14">
         <v>1666</v>
       </c>
       <c r="Y31" s="14">
         <v>1396</v>
       </c>
       <c r="Z31" s="14">
         <v>2008</v>
       </c>
       <c r="AA31" s="14">
         <v>1781</v>
       </c>
       <c r="AB31" s="19">
         <v>1890</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="14">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="18" t="s">
@@ -4848,52 +5019,55 @@
       </c>
       <c r="U32" s="14">
         <v>1502</v>
       </c>
       <c r="V32" s="14">
         <v>1473</v>
       </c>
       <c r="W32" s="14">
         <v>1438</v>
       </c>
       <c r="X32" s="14">
         <v>1349</v>
       </c>
       <c r="Y32" s="14">
         <v>1303</v>
       </c>
       <c r="Z32" s="14">
         <v>1535</v>
       </c>
       <c r="AA32" s="14">
         <v>1416</v>
       </c>
       <c r="AB32" s="19">
         <v>1522</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="14">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="18">
         <v>1093</v>
       </c>
       <c r="C33" s="18">
         <v>910</v>
       </c>
       <c r="D33" s="18">
         <v>828</v>
       </c>
       <c r="E33" s="18">
         <v>769</v>
       </c>
       <c r="F33" s="18">
         <v>770</v>
       </c>
       <c r="G33" s="18">
         <v>1031</v>
       </c>
       <c r="H33" s="10">
         <v>1012</v>
       </c>
       <c r="I33" s="18">
@@ -4934,52 +5108,55 @@
       </c>
       <c r="U33" s="14">
         <v>182</v>
       </c>
       <c r="V33" s="14">
         <v>258</v>
       </c>
       <c r="W33" s="14">
         <v>179</v>
       </c>
       <c r="X33" s="14">
         <v>169</v>
       </c>
       <c r="Y33" s="14">
         <v>152</v>
       </c>
       <c r="Z33" s="14">
         <v>274</v>
       </c>
       <c r="AA33" s="14">
         <v>237</v>
       </c>
       <c r="AB33" s="19">
         <v>291</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="14">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="18">
         <v>1166</v>
       </c>
       <c r="C34" s="18">
         <v>1009</v>
       </c>
       <c r="D34" s="18">
         <v>986</v>
       </c>
       <c r="E34" s="18">
         <v>854</v>
       </c>
       <c r="F34" s="18">
         <v>992</v>
       </c>
       <c r="G34" s="18">
         <v>1375</v>
       </c>
       <c r="H34" s="10">
         <v>1347</v>
       </c>
       <c r="I34" s="18">
@@ -5020,52 +5197,55 @@
       </c>
       <c r="U34" s="14">
         <v>4008</v>
       </c>
       <c r="V34" s="14">
         <v>3574</v>
       </c>
       <c r="W34" s="14">
         <v>3013</v>
       </c>
       <c r="X34" s="14">
         <v>2936</v>
       </c>
       <c r="Y34" s="14">
         <v>2837</v>
       </c>
       <c r="Z34" s="14">
         <v>3994</v>
       </c>
       <c r="AA34" s="14">
         <v>3215</v>
       </c>
       <c r="AB34" s="19">
         <v>3811</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="14">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="18">
         <v>1680</v>
       </c>
       <c r="C35" s="18">
         <v>1324</v>
       </c>
       <c r="D35" s="18">
         <v>1072</v>
       </c>
       <c r="E35" s="18">
         <v>895</v>
       </c>
       <c r="F35" s="18">
         <v>889</v>
       </c>
       <c r="G35" s="18">
         <v>974</v>
       </c>
       <c r="H35" s="10">
         <v>1224</v>
       </c>
       <c r="I35" s="18">
@@ -5106,52 +5286,55 @@
       </c>
       <c r="U35" s="14">
         <v>241</v>
       </c>
       <c r="V35" s="14">
         <v>218</v>
       </c>
       <c r="W35" s="14">
         <v>230</v>
       </c>
       <c r="X35" s="14">
         <v>185</v>
       </c>
       <c r="Y35" s="14">
         <v>183</v>
       </c>
       <c r="Z35" s="14">
         <v>363</v>
       </c>
       <c r="AA35" s="14">
         <v>289</v>
       </c>
       <c r="AB35" s="19">
         <v>308</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="14">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="18">
         <v>1803</v>
       </c>
       <c r="C36" s="18">
         <v>1465</v>
       </c>
       <c r="D36" s="18">
         <v>1326</v>
       </c>
       <c r="E36" s="18">
         <v>1326</v>
       </c>
       <c r="F36" s="18">
         <v>1384</v>
       </c>
       <c r="G36" s="18">
         <v>1599</v>
       </c>
       <c r="H36" s="10">
         <v>1651</v>
       </c>
       <c r="I36" s="18">
@@ -5192,52 +5375,55 @@
       </c>
       <c r="U36" s="14">
         <v>2270</v>
       </c>
       <c r="V36" s="14">
         <v>1984</v>
       </c>
       <c r="W36" s="14">
         <v>1887</v>
       </c>
       <c r="X36" s="14">
         <v>1726</v>
       </c>
       <c r="Y36" s="14">
         <v>1668</v>
       </c>
       <c r="Z36" s="14">
         <v>2460</v>
       </c>
       <c r="AA36" s="14">
         <v>2162</v>
       </c>
       <c r="AB36" s="19">
         <v>2343</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="14">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="18">
         <v>893</v>
       </c>
       <c r="C37" s="18">
         <v>828</v>
       </c>
       <c r="D37" s="18">
         <v>810</v>
       </c>
       <c r="E37" s="18">
         <v>681</v>
       </c>
       <c r="F37" s="18">
         <v>700</v>
       </c>
       <c r="G37" s="18">
         <v>880</v>
       </c>
       <c r="H37" s="10">
         <v>966</v>
       </c>
       <c r="I37" s="18">
@@ -5278,52 +5464,55 @@
       </c>
       <c r="U37" s="14">
         <v>448</v>
       </c>
       <c r="V37" s="14">
         <v>479</v>
       </c>
       <c r="W37" s="14">
         <v>424</v>
       </c>
       <c r="X37" s="14">
         <v>374</v>
       </c>
       <c r="Y37" s="14">
         <v>289</v>
       </c>
       <c r="Z37" s="14">
         <v>428</v>
       </c>
       <c r="AA37" s="14">
         <v>415</v>
       </c>
       <c r="AB37" s="19">
         <v>450</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="14">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="18">
         <v>929</v>
       </c>
       <c r="C38" s="18">
         <v>920</v>
       </c>
       <c r="D38" s="18">
         <v>858</v>
       </c>
       <c r="E38" s="18">
         <v>765</v>
       </c>
       <c r="F38" s="18">
         <v>788</v>
       </c>
       <c r="G38" s="18">
         <v>1035</v>
       </c>
       <c r="H38" s="10">
         <v>1057</v>
       </c>
       <c r="I38" s="18">
@@ -5364,171 +5553,177 @@
       </c>
       <c r="U38" s="26">
         <v>2372</v>
       </c>
       <c r="V38" s="26">
         <v>2193</v>
       </c>
       <c r="W38" s="26">
         <v>2032</v>
       </c>
       <c r="X38" s="26">
         <v>1978</v>
       </c>
       <c r="Y38" s="26">
         <v>1978</v>
       </c>
       <c r="Z38" s="26">
         <v>2668</v>
       </c>
       <c r="AA38" s="32">
         <v>2234</v>
       </c>
       <c r="AB38" s="32">
         <v>2760</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="32">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A27:AC27"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AB5"/>
-    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB40"/>
+  <dimension ref="A3:AC40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD26" sqref="AD26"/>
+      <selection activeCell="AE23" sqref="AE23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="36"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="47">
+      <c r="AC4" s="28"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="37"/>
+      <c r="B5" s="48">
         <v>2021</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="34">
         <v>2025</v>
       </c>
-      <c r="O5" s="39"/>
-[...10 lines deleted...]
-      <c r="Z5" s="34">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+      <c r="W5" s="35"/>
+      <c r="X5" s="35"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="39">
         <v>2026</v>
       </c>
-      <c r="AA5" s="35"/>
-[...3 lines deleted...]
-      <c r="A6" s="42"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="38"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -5566,84 +5761,88 @@
       </c>
       <c r="U6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AB6" s="33" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="AC6" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="37"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="42"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="9">
         <v>-1233</v>
       </c>
       <c r="C8" s="9">
         <v>-806</v>
       </c>
       <c r="D8" s="9">
         <v>-705</v>
       </c>
       <c r="E8" s="9">
         <v>-470</v>
       </c>
       <c r="F8" s="9">
         <v>-615</v>
       </c>
       <c r="G8" s="9">
         <v>-301</v>
       </c>
       <c r="H8" s="12">
         <v>-557</v>
       </c>
       <c r="I8" s="9">
@@ -5684,52 +5883,55 @@
       </c>
       <c r="U8" s="24">
         <v>371</v>
       </c>
       <c r="V8" s="24">
         <v>1570</v>
       </c>
       <c r="W8" s="24">
         <v>1276</v>
       </c>
       <c r="X8" s="24">
         <v>1115</v>
       </c>
       <c r="Y8" s="24">
         <v>1678</v>
       </c>
       <c r="Z8" s="24">
         <v>2343</v>
       </c>
       <c r="AA8" s="24">
         <v>1277</v>
       </c>
       <c r="AB8" s="24">
         <v>1221</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="24">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>-241</v>
       </c>
       <c r="C9" s="9">
         <v>-122</v>
       </c>
       <c r="D9" s="9">
         <v>-141</v>
       </c>
       <c r="E9" s="9">
         <v>-112</v>
       </c>
       <c r="F9" s="9">
         <v>-152</v>
       </c>
       <c r="G9" s="9">
         <v>-349</v>
       </c>
       <c r="H9" s="12">
         <v>-308</v>
       </c>
       <c r="I9" s="9">
@@ -5770,52 +5972,55 @@
       </c>
       <c r="U9" s="19">
         <v>-102</v>
       </c>
       <c r="V9" s="19">
         <v>22</v>
       </c>
       <c r="W9" s="19">
         <v>-54</v>
       </c>
       <c r="X9" s="19">
         <v>-36</v>
       </c>
       <c r="Y9" s="19">
         <v>-87</v>
       </c>
       <c r="Z9" s="19">
         <v>-64</v>
       </c>
       <c r="AA9" s="19">
         <v>-66</v>
       </c>
       <c r="AB9" s="19">
         <v>37</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="12"/>
       <c r="I10" s="9"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="19">
         <v>169</v>
       </c>
       <c r="O10" s="19">
         <v>337</v>
       </c>
       <c r="P10" s="19">
         <v>131</v>
       </c>
       <c r="Q10" s="19">
@@ -5832,52 +6037,55 @@
       </c>
       <c r="U10" s="19">
         <v>188</v>
       </c>
       <c r="V10" s="19">
         <v>172</v>
       </c>
       <c r="W10" s="19">
         <v>199</v>
       </c>
       <c r="X10" s="19">
         <v>182</v>
       </c>
       <c r="Y10" s="19">
         <v>230</v>
       </c>
       <c r="Z10" s="19">
         <v>260</v>
       </c>
       <c r="AA10" s="19">
         <v>329</v>
       </c>
       <c r="AB10" s="19">
         <v>435</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>-129</v>
       </c>
       <c r="C11" s="9">
         <v>-111</v>
       </c>
       <c r="D11" s="9">
         <v>-99</v>
       </c>
       <c r="E11" s="9">
         <v>-99</v>
       </c>
       <c r="F11" s="9">
         <v>-101</v>
       </c>
       <c r="G11" s="9">
         <v>-163</v>
       </c>
       <c r="H11" s="12">
         <v>-103</v>
       </c>
       <c r="I11" s="9">
@@ -5918,52 +6126,55 @@
       </c>
       <c r="U11" s="19">
         <v>-66</v>
       </c>
       <c r="V11" s="19">
         <v>-18</v>
       </c>
       <c r="W11" s="19">
         <v>-64</v>
       </c>
       <c r="X11" s="19">
         <v>-34</v>
       </c>
       <c r="Y11" s="19">
         <v>-66</v>
       </c>
       <c r="Z11" s="19">
         <v>-85</v>
       </c>
       <c r="AA11" s="19">
         <v>-103</v>
       </c>
       <c r="AB11" s="19">
         <v>-77</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="9">
         <v>-866</v>
       </c>
       <c r="C12" s="9">
         <v>-798</v>
       </c>
       <c r="D12" s="9">
         <v>-413</v>
       </c>
       <c r="E12" s="9">
         <v>-404</v>
       </c>
       <c r="F12" s="9">
         <v>-500</v>
       </c>
       <c r="G12" s="9">
         <v>-655</v>
       </c>
       <c r="H12" s="12">
         <v>-570</v>
       </c>
       <c r="I12" s="9">
@@ -6004,52 +6215,55 @@
       </c>
       <c r="U12" s="19">
         <v>-497</v>
       </c>
       <c r="V12" s="19">
         <v>-291</v>
       </c>
       <c r="W12" s="19">
         <v>-353</v>
       </c>
       <c r="X12" s="19">
         <v>-453</v>
       </c>
       <c r="Y12" s="19">
         <v>-404</v>
       </c>
       <c r="Z12" s="19">
         <v>-557</v>
       </c>
       <c r="AA12" s="19">
         <v>-484</v>
       </c>
       <c r="AB12" s="19">
         <v>-701</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>-434</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="17" t="s">
@@ -6090,52 +6304,55 @@
       </c>
       <c r="U13" s="19">
         <v>-316</v>
       </c>
       <c r="V13" s="19">
         <v>-173</v>
       </c>
       <c r="W13" s="19">
         <v>-295</v>
       </c>
       <c r="X13" s="19">
         <v>-205</v>
       </c>
       <c r="Y13" s="19">
         <v>-149</v>
       </c>
       <c r="Z13" s="19">
         <v>-55</v>
       </c>
       <c r="AA13" s="19">
         <v>-259</v>
       </c>
       <c r="AB13" s="19">
         <v>-164</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>-271</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>-432</v>
       </c>
       <c r="C14" s="9">
         <v>-477</v>
       </c>
       <c r="D14" s="9">
         <v>-406</v>
       </c>
       <c r="E14" s="9">
         <v>-360</v>
       </c>
       <c r="F14" s="9">
         <v>-487</v>
       </c>
       <c r="G14" s="9">
         <v>-546</v>
       </c>
       <c r="H14" s="12">
         <v>-576</v>
       </c>
       <c r="I14" s="9">
@@ -6176,52 +6393,55 @@
       </c>
       <c r="U14" s="19">
         <v>-96</v>
       </c>
       <c r="V14" s="19">
         <v>-135</v>
       </c>
       <c r="W14" s="19">
         <v>-86</v>
       </c>
       <c r="X14" s="19">
         <v>-90</v>
       </c>
       <c r="Y14" s="19">
         <v>-81</v>
       </c>
       <c r="Z14" s="19">
         <v>-152</v>
       </c>
       <c r="AA14" s="19">
         <v>-131</v>
       </c>
       <c r="AB14" s="19">
         <v>-157</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>-291</v>
       </c>
       <c r="C15" s="9">
         <v>-226</v>
       </c>
       <c r="D15" s="9">
         <v>-135</v>
       </c>
       <c r="E15" s="9">
         <v>-201</v>
       </c>
       <c r="F15" s="9">
         <v>-229</v>
       </c>
       <c r="G15" s="9">
         <v>-246</v>
       </c>
       <c r="H15" s="12">
         <v>-294</v>
       </c>
       <c r="I15" s="9">
@@ -6262,52 +6482,55 @@
       </c>
       <c r="U15" s="19">
         <v>946</v>
       </c>
       <c r="V15" s="19">
         <v>970</v>
       </c>
       <c r="W15" s="19">
         <v>1188</v>
       </c>
       <c r="X15" s="19">
         <v>1093</v>
       </c>
       <c r="Y15" s="19">
         <v>999</v>
       </c>
       <c r="Z15" s="19">
         <v>1576</v>
       </c>
       <c r="AA15" s="19">
         <v>1159</v>
       </c>
       <c r="AB15" s="19">
         <v>865</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>-258</v>
       </c>
       <c r="C16" s="9">
         <v>-256</v>
       </c>
       <c r="D16" s="9">
         <v>-186</v>
       </c>
       <c r="E16" s="9">
         <v>-221</v>
       </c>
       <c r="F16" s="9">
         <v>-278</v>
       </c>
       <c r="G16" s="9">
         <v>-422</v>
       </c>
       <c r="H16" s="12">
         <v>-528</v>
       </c>
       <c r="I16" s="9">
@@ -6348,52 +6571,55 @@
       </c>
       <c r="U16" s="19">
         <v>-155</v>
       </c>
       <c r="V16" s="19">
         <v>-109</v>
       </c>
       <c r="W16" s="19">
         <v>-177</v>
       </c>
       <c r="X16" s="19">
         <v>-137</v>
       </c>
       <c r="Y16" s="19">
         <v>-124</v>
       </c>
       <c r="Z16" s="19">
         <v>-211</v>
       </c>
       <c r="AA16" s="19">
         <v>-193</v>
       </c>
       <c r="AB16" s="19">
         <v>-226</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>90</v>
       </c>
       <c r="C17" s="9">
         <v>126</v>
       </c>
       <c r="D17" s="9">
         <v>103</v>
       </c>
       <c r="E17" s="9">
         <v>7</v>
       </c>
       <c r="F17" s="9">
         <v>1</v>
       </c>
       <c r="G17" s="9">
         <v>-19</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="9">
@@ -6434,52 +6660,55 @@
       </c>
       <c r="U17" s="19">
         <v>601</v>
       </c>
       <c r="V17" s="19">
         <v>978</v>
       </c>
       <c r="W17" s="19">
         <v>716</v>
       </c>
       <c r="X17" s="19">
         <v>779</v>
       </c>
       <c r="Y17" s="19">
         <v>1097</v>
       </c>
       <c r="Z17" s="19">
         <v>1204</v>
       </c>
       <c r="AA17" s="19">
         <v>814</v>
       </c>
       <c r="AB17" s="19">
         <v>1154</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="9">
         <v>-178</v>
       </c>
       <c r="C18" s="9">
         <v>-248</v>
       </c>
       <c r="D18" s="9">
         <v>-195</v>
       </c>
       <c r="E18" s="9">
         <v>-89</v>
       </c>
       <c r="F18" s="9">
         <v>-79</v>
       </c>
       <c r="G18" s="9">
         <v>-140</v>
       </c>
       <c r="H18" s="12">
         <v>-152</v>
       </c>
       <c r="I18" s="9">
@@ -6520,52 +6749,55 @@
       </c>
       <c r="U18" s="19">
         <v>-257</v>
       </c>
       <c r="V18" s="19">
         <v>-240</v>
       </c>
       <c r="W18" s="19">
         <v>-181</v>
       </c>
       <c r="X18" s="19">
         <v>-191</v>
       </c>
       <c r="Y18" s="19">
         <v>-82</v>
       </c>
       <c r="Z18" s="19">
         <v>-54</v>
       </c>
       <c r="AA18" s="19">
         <v>-134</v>
       </c>
       <c r="AB18" s="19">
         <v>-167</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="19">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="9">
         <v>-195</v>
       </c>
       <c r="C19" s="9">
         <v>-289</v>
       </c>
       <c r="D19" s="9">
         <v>-152</v>
       </c>
       <c r="E19" s="9">
         <v>-153</v>
       </c>
       <c r="F19" s="9">
         <v>-264</v>
       </c>
       <c r="G19" s="9">
         <v>-228</v>
       </c>
       <c r="H19" s="12">
         <v>-261</v>
       </c>
       <c r="I19" s="9">
@@ -6606,84 +6838,88 @@
       </c>
       <c r="U19" s="19">
         <v>125</v>
       </c>
       <c r="V19" s="19">
         <v>394</v>
       </c>
       <c r="W19" s="19">
         <v>383</v>
       </c>
       <c r="X19" s="19">
         <v>207</v>
       </c>
       <c r="Y19" s="19">
         <v>345</v>
       </c>
       <c r="Z19" s="19">
         <v>481</v>
       </c>
       <c r="AA19" s="19">
         <v>345</v>
       </c>
       <c r="AB19" s="19">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AC19" s="19">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="49"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="47"/>
+      <c r="U20" s="47"/>
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
+      <c r="X20" s="47"/>
+      <c r="Y20" s="47"/>
+      <c r="Z20" s="47"/>
+      <c r="AA20" s="47"/>
+      <c r="AB20" s="47"/>
+      <c r="AC20" s="47"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="9">
         <v>-338</v>
       </c>
       <c r="C21" s="9">
         <v>-246</v>
       </c>
       <c r="D21" s="9">
         <v>-214</v>
       </c>
       <c r="E21" s="9">
         <v>-261</v>
       </c>
       <c r="F21" s="9">
         <v>-198</v>
       </c>
       <c r="G21" s="9">
         <v>-180</v>
       </c>
       <c r="H21" s="12">
         <v>-192</v>
       </c>
       <c r="I21" s="9">
@@ -6724,52 +6960,55 @@
       </c>
       <c r="U21" s="25">
         <v>235</v>
       </c>
       <c r="V21" s="25">
         <v>272</v>
       </c>
       <c r="W21" s="25">
         <v>204</v>
       </c>
       <c r="X21" s="25">
         <v>276</v>
       </c>
       <c r="Y21" s="25">
         <v>221</v>
       </c>
       <c r="Z21" s="25">
         <v>230</v>
       </c>
       <c r="AA21" s="30">
         <v>230</v>
       </c>
       <c r="AB21" s="30">
         <v>494</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="25">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="12"/>
       <c r="I22" s="9"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="19">
         <v>-60</v>
       </c>
       <c r="O22" s="14">
         <v>43</v>
       </c>
       <c r="P22" s="14">
         <v>55</v>
       </c>
       <c r="Q22" s="19">
@@ -6786,52 +7025,55 @@
       </c>
       <c r="U22" s="14">
         <v>-44</v>
       </c>
       <c r="V22" s="14">
         <v>29</v>
       </c>
       <c r="W22" s="14">
         <v>-10</v>
       </c>
       <c r="X22" s="14">
         <v>3</v>
       </c>
       <c r="Y22" s="14">
         <v>-42</v>
       </c>
       <c r="Z22" s="14">
         <v>-47</v>
       </c>
       <c r="AA22" s="31">
         <v>-48</v>
       </c>
       <c r="AB22" s="31">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-283</v>
       </c>
       <c r="C23" s="9">
         <v>-124</v>
       </c>
       <c r="D23" s="9">
         <v>-133</v>
       </c>
       <c r="E23" s="9">
         <v>-3</v>
       </c>
       <c r="F23" s="9">
         <v>-174</v>
       </c>
       <c r="G23" s="9">
         <v>-185</v>
       </c>
       <c r="H23" s="12">
         <v>-172</v>
       </c>
       <c r="I23" s="9">
@@ -6872,52 +7114,55 @@
       </c>
       <c r="U23" s="14">
         <v>188</v>
       </c>
       <c r="V23" s="14">
         <v>172</v>
       </c>
       <c r="W23" s="14">
         <v>199</v>
       </c>
       <c r="X23" s="14">
         <v>182</v>
       </c>
       <c r="Y23" s="14">
         <v>230</v>
       </c>
       <c r="Z23" s="14">
         <v>260</v>
       </c>
       <c r="AA23" s="31">
         <v>329</v>
       </c>
       <c r="AB23" s="31">
         <v>435</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="14">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="9">
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <v>59</v>
       </c>
       <c r="D24" s="9">
         <v>16</v>
       </c>
       <c r="E24" s="9">
         <v>-25</v>
       </c>
       <c r="F24" s="9">
         <v>38</v>
       </c>
       <c r="G24" s="9">
         <v>26</v>
       </c>
       <c r="H24" s="12">
         <v>84</v>
       </c>
       <c r="I24" s="9">
@@ -6958,52 +7203,55 @@
       </c>
       <c r="U24" s="14">
         <v>-112</v>
       </c>
       <c r="V24" s="14">
         <v>-74</v>
       </c>
       <c r="W24" s="14">
         <v>-40</v>
       </c>
       <c r="X24" s="14">
         <v>-43</v>
       </c>
       <c r="Y24" s="14">
         <v>-71</v>
       </c>
       <c r="Z24" s="14">
         <v>-47</v>
       </c>
       <c r="AA24" s="31">
         <v>-94</v>
       </c>
       <c r="AB24" s="31">
         <v>-77</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="14">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="9">
         <v>-170</v>
       </c>
       <c r="C25" s="9">
         <v>-144</v>
       </c>
       <c r="D25" s="9">
         <v>-43</v>
       </c>
       <c r="E25" s="9">
         <v>-75</v>
       </c>
       <c r="F25" s="9">
         <v>-38</v>
       </c>
       <c r="G25" s="9">
         <v>81</v>
       </c>
       <c r="H25" s="12">
         <v>15</v>
       </c>
       <c r="I25" s="9">
@@ -7044,52 +7292,55 @@
       </c>
       <c r="U25" s="14">
         <v>148</v>
       </c>
       <c r="V25" s="14">
         <v>175</v>
       </c>
       <c r="W25" s="14">
         <v>58</v>
       </c>
       <c r="X25" s="14">
         <v>166</v>
       </c>
       <c r="Y25" s="14">
         <v>128</v>
       </c>
       <c r="Z25" s="14">
         <v>174</v>
       </c>
       <c r="AA25" s="31">
         <v>51</v>
       </c>
       <c r="AB25" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="14">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -7130,84 +7381,88 @@
       </c>
       <c r="U26" s="14">
         <v>55</v>
       </c>
       <c r="V26" s="14">
         <v>-30</v>
       </c>
       <c r="W26" s="14">
         <v>-3</v>
       </c>
       <c r="X26" s="14">
         <v>-32</v>
       </c>
       <c r="Y26" s="14">
         <v>-24</v>
       </c>
       <c r="Z26" s="14">
         <v>-110</v>
       </c>
       <c r="AA26" s="31">
         <v>-8</v>
       </c>
       <c r="AB26" s="31">
         <v>65</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="14">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="50" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="50"/>
       <c r="C27" s="50"/>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="50"/>
       <c r="R27" s="50"/>
       <c r="S27" s="50"/>
       <c r="T27" s="50"/>
       <c r="U27" s="50"/>
       <c r="V27" s="50"/>
       <c r="W27" s="50"/>
       <c r="X27" s="50"/>
       <c r="Y27" s="50"/>
       <c r="Z27" s="50"/>
       <c r="AA27" s="50"/>
       <c r="AB27" s="50"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="50"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="9">
         <v>-895</v>
       </c>
       <c r="C28" s="9">
         <v>-560</v>
       </c>
       <c r="D28" s="9">
         <v>-491</v>
       </c>
       <c r="E28" s="9">
         <v>-209</v>
       </c>
       <c r="F28" s="9">
         <v>-417</v>
       </c>
       <c r="G28" s="9">
         <v>-121</v>
       </c>
       <c r="H28" s="12">
         <v>-365</v>
       </c>
       <c r="I28" s="9">
@@ -7248,52 +7503,55 @@
       </c>
       <c r="U28" s="25">
         <v>136</v>
       </c>
       <c r="V28" s="25">
         <v>1298</v>
       </c>
       <c r="W28" s="25">
         <v>1072</v>
       </c>
       <c r="X28" s="25">
         <v>839</v>
       </c>
       <c r="Y28" s="25">
         <v>1457</v>
       </c>
       <c r="Z28" s="25">
         <v>2113</v>
       </c>
       <c r="AA28" s="24">
         <v>1047</v>
       </c>
       <c r="AB28" s="25">
         <v>727</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="9">
         <v>42</v>
       </c>
       <c r="C29" s="9">
         <v>2</v>
       </c>
       <c r="D29" s="9">
         <v>-8</v>
       </c>
       <c r="E29" s="9">
         <v>-109</v>
       </c>
       <c r="F29" s="9">
         <v>22</v>
       </c>
       <c r="G29" s="9">
         <v>-164</v>
       </c>
       <c r="H29" s="12">
         <v>-136</v>
       </c>
       <c r="I29" s="9">
@@ -7334,52 +7592,55 @@
       </c>
       <c r="U29" s="14">
         <v>-58</v>
       </c>
       <c r="V29" s="14">
         <v>-7</v>
       </c>
       <c r="W29" s="14">
         <v>-44</v>
       </c>
       <c r="X29" s="14">
         <v>-39</v>
       </c>
       <c r="Y29" s="14">
         <v>-45</v>
       </c>
       <c r="Z29" s="14">
         <v>-17</v>
       </c>
       <c r="AA29" s="14">
         <v>-18</v>
       </c>
       <c r="AB29" s="14">
         <v>-34</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="14">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="9">
         <v>-247</v>
       </c>
       <c r="C30" s="9">
         <v>-170</v>
       </c>
       <c r="D30" s="9">
         <v>-115</v>
       </c>
       <c r="E30" s="9">
         <v>-74</v>
       </c>
       <c r="F30" s="9">
         <v>-139</v>
       </c>
       <c r="G30" s="9">
         <v>-189</v>
       </c>
       <c r="H30" s="12">
         <v>-187</v>
       </c>
       <c r="I30" s="9">
@@ -7420,52 +7681,55 @@
       </c>
       <c r="U30" s="14">
         <v>-66</v>
       </c>
       <c r="V30" s="14">
         <v>-18</v>
       </c>
       <c r="W30" s="14">
         <v>-64</v>
       </c>
       <c r="X30" s="14">
         <v>-34</v>
       </c>
       <c r="Y30" s="14">
         <v>-66</v>
       </c>
       <c r="Z30" s="14">
         <v>-85</v>
       </c>
       <c r="AA30" s="14">
         <v>-103</v>
       </c>
       <c r="AB30" s="14">
         <v>-77</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="14">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="9">
         <v>-696</v>
       </c>
       <c r="C31" s="9">
         <v>-654</v>
       </c>
       <c r="D31" s="9">
         <v>-370</v>
       </c>
       <c r="E31" s="9">
         <v>-329</v>
       </c>
       <c r="F31" s="9">
         <v>-462</v>
       </c>
       <c r="G31" s="9">
         <v>-736</v>
       </c>
       <c r="H31" s="12">
         <v>-585</v>
       </c>
       <c r="I31" s="9">
@@ -7506,52 +7770,55 @@
       </c>
       <c r="U31" s="14">
         <v>-385</v>
       </c>
       <c r="V31" s="14">
         <v>-217</v>
       </c>
       <c r="W31" s="14">
         <v>-313</v>
       </c>
       <c r="X31" s="14">
         <v>-410</v>
       </c>
       <c r="Y31" s="14">
         <v>-333</v>
       </c>
       <c r="Z31" s="14">
         <v>-510</v>
       </c>
       <c r="AA31" s="14">
         <v>-390</v>
       </c>
       <c r="AB31" s="14">
         <v>-624</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="14">
+        <v>-369</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="17" t="s">
@@ -7592,52 +7859,55 @@
       </c>
       <c r="U32" s="14">
         <v>-316</v>
       </c>
       <c r="V32" s="14">
         <v>-173</v>
       </c>
       <c r="W32" s="14">
         <v>-295</v>
       </c>
       <c r="X32" s="14">
         <v>-205</v>
       </c>
       <c r="Y32" s="14">
         <v>-149</v>
       </c>
       <c r="Z32" s="14">
         <v>-55</v>
       </c>
       <c r="AA32" s="14">
         <v>-259</v>
       </c>
       <c r="AB32" s="14">
         <v>-164</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="14">
+        <v>-271</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>-378</v>
       </c>
       <c r="C33" s="9">
         <v>-337</v>
       </c>
       <c r="D33" s="9">
         <v>-253</v>
       </c>
       <c r="E33" s="9">
         <v>-230</v>
       </c>
       <c r="F33" s="9">
         <v>-290</v>
       </c>
       <c r="G33" s="9">
         <v>-385</v>
       </c>
       <c r="H33" s="12">
         <v>-330</v>
       </c>
       <c r="I33" s="9">
@@ -7678,52 +7948,55 @@
       </c>
       <c r="U33" s="14">
         <v>-96</v>
       </c>
       <c r="V33" s="14">
         <v>-135</v>
       </c>
       <c r="W33" s="14">
         <v>-86</v>
       </c>
       <c r="X33" s="14">
         <v>-90</v>
       </c>
       <c r="Y33" s="14">
         <v>-81</v>
       </c>
       <c r="Z33" s="14">
         <v>-152</v>
       </c>
       <c r="AA33" s="14">
         <v>-131</v>
       </c>
       <c r="AB33" s="14">
         <v>-157</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="14">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="9">
         <v>-497</v>
       </c>
       <c r="C34" s="9">
         <v>-360</v>
       </c>
       <c r="D34" s="9">
         <v>-308</v>
       </c>
       <c r="E34" s="9">
         <v>-293</v>
       </c>
       <c r="F34" s="9">
         <v>-386</v>
       </c>
       <c r="G34" s="9">
         <v>-494</v>
       </c>
       <c r="H34" s="12">
         <v>-544</v>
       </c>
       <c r="I34" s="9">
@@ -7764,52 +8037,55 @@
       </c>
       <c r="U34" s="14">
         <v>798</v>
       </c>
       <c r="V34" s="14">
         <v>795</v>
       </c>
       <c r="W34" s="14">
         <v>1130</v>
       </c>
       <c r="X34" s="14">
         <v>927</v>
       </c>
       <c r="Y34" s="14">
         <v>871</v>
       </c>
       <c r="Z34" s="14">
         <v>1402</v>
       </c>
       <c r="AA34" s="14">
         <v>1108</v>
       </c>
       <c r="AB34" s="14">
         <v>865</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="14">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="9">
         <v>-264</v>
       </c>
       <c r="C35" s="9">
         <v>-305</v>
       </c>
       <c r="D35" s="9">
         <v>-203</v>
       </c>
       <c r="E35" s="9">
         <v>-226</v>
       </c>
       <c r="F35" s="9">
         <v>-226</v>
       </c>
       <c r="G35" s="9">
         <v>-227</v>
       </c>
       <c r="H35" s="12">
         <v>-376</v>
       </c>
       <c r="I35" s="9">
@@ -7850,52 +8126,55 @@
       </c>
       <c r="U35" s="14">
         <v>-155</v>
       </c>
       <c r="V35" s="14">
         <v>-109</v>
       </c>
       <c r="W35" s="14">
         <v>-177</v>
       </c>
       <c r="X35" s="14">
         <v>-137</v>
       </c>
       <c r="Y35" s="14">
         <v>-124</v>
       </c>
       <c r="Z35" s="14">
         <v>-211</v>
       </c>
       <c r="AA35" s="14">
         <v>-193</v>
       </c>
       <c r="AB35" s="14">
         <v>-226</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="14">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="9">
         <v>-131</v>
       </c>
       <c r="C36" s="9">
         <v>-254</v>
       </c>
       <c r="D36" s="9">
         <v>-196</v>
       </c>
       <c r="E36" s="9">
         <v>-240</v>
       </c>
       <c r="F36" s="9">
         <v>-174</v>
       </c>
       <c r="G36" s="9">
         <v>-396</v>
       </c>
       <c r="H36" s="12">
         <v>-328</v>
       </c>
       <c r="I36" s="9">
@@ -7936,52 +8215,55 @@
       </c>
       <c r="U36" s="14">
         <v>546</v>
       </c>
       <c r="V36" s="14">
         <v>1008</v>
       </c>
       <c r="W36" s="14">
         <v>719</v>
       </c>
       <c r="X36" s="14">
         <v>811</v>
       </c>
       <c r="Y36" s="14">
         <v>1121</v>
       </c>
       <c r="Z36" s="14">
         <v>1314</v>
       </c>
       <c r="AA36" s="14">
         <v>822</v>
       </c>
       <c r="AB36" s="14">
         <v>1089</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="14">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="9">
         <v>-224</v>
       </c>
       <c r="C37" s="9">
         <v>-294</v>
       </c>
       <c r="D37" s="9">
         <v>-130</v>
       </c>
       <c r="E37" s="9">
         <v>-59</v>
       </c>
       <c r="F37" s="9">
         <v>-138</v>
       </c>
       <c r="G37" s="9">
         <v>-127</v>
       </c>
       <c r="H37" s="12">
         <v>-218</v>
       </c>
       <c r="I37" s="9">
@@ -8022,52 +8304,55 @@
       </c>
       <c r="U37" s="14">
         <v>-257</v>
       </c>
       <c r="V37" s="14">
         <v>-240</v>
       </c>
       <c r="W37" s="14">
         <v>-181</v>
       </c>
       <c r="X37" s="14">
         <v>-191</v>
       </c>
       <c r="Y37" s="14">
         <v>-82</v>
       </c>
       <c r="Z37" s="14">
         <v>-54</v>
       </c>
       <c r="AA37" s="14">
         <v>-134</v>
       </c>
       <c r="AB37" s="14">
         <v>-167</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="14">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="9">
         <v>-379</v>
       </c>
       <c r="C38" s="9">
         <v>-375</v>
       </c>
       <c r="D38" s="9">
         <v>-257</v>
       </c>
       <c r="E38" s="9">
         <v>-228</v>
       </c>
       <c r="F38" s="9">
         <v>-293</v>
       </c>
       <c r="G38" s="9">
         <v>-352</v>
       </c>
       <c r="H38" s="12">
         <v>-365</v>
       </c>
       <c r="I38" s="9">
@@ -8108,67 +8393,70 @@
       </c>
       <c r="U38" s="23">
         <v>125</v>
       </c>
       <c r="V38" s="23">
         <v>394</v>
       </c>
       <c r="W38" s="23">
         <v>383</v>
       </c>
       <c r="X38" s="23">
         <v>207</v>
       </c>
       <c r="Y38" s="23">
         <v>345</v>
       </c>
       <c r="Z38" s="23">
         <v>481</v>
       </c>
       <c r="AA38" s="32">
         <v>345</v>
       </c>
       <c r="AB38" s="32">
         <v>222</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="21" customFormat="1">
+      <c r="AC38" s="32">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="21" customFormat="1">
       <c r="A39" s="22"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A27:AC27"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AB5"/>
-    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>