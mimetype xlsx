--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="132" windowWidth="16620" windowHeight="11592"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
-    <sheet name="Қайтыс болгандар саны" sheetId="4" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Қайтыс болғандар саны</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Қайтыс болғандар саны (айлар бойынша)</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -254,52 +254,52 @@
   <si>
     <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
   </si>
   <si>
     <t>Токанова Ж.Т.</t>
   </si>
   <si>
     <t>8-7242-27-62-23</t>
   </si>
   <si>
     <t>zhu.tokanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Қызылорда облысы бойынша қайтыс болғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>612201 Қайтыс болғандар саны*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="30" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
@@ -837,85 +837,81 @@
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="28" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -932,99 +928,115 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1119,86 +1131,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1342,2242 +1352,2326 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="33.6640625" style="9" customWidth="1"/>
     <col min="2" max="2" width="74.88671875" style="9" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" ht="13.65" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2">
         <v>612201</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" ht="13.65" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" ht="13.65" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" ht="13.65" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" ht="13.65" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="13.65" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="13.65" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="39.6">
       <c r="A9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
     </row>
-    <row r="10" spans="1:12" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="69.75" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="13.65" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="13.65" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B12" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="13.65" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="16" t="s">
+      <c r="B13" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="13.65" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="16" t="s">
+      <c r="B14" s="14" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="13.65" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B15" s="14" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="13.65" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
-        <v>46275</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.65" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.65" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="13.65" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" ht="13.65" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" ht="13.65" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="15" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="13.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" ht="13.65" customHeight="1">
       <c r="B22" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:P18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" customWidth="1"/>
     <col min="2" max="2" width="117.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:16">
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
     </row>
-    <row r="5" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:16">
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
     </row>
-    <row r="6" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:16">
       <c r="B6" s="9" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
     </row>
-    <row r="7" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:16">
       <c r="B7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
     </row>
-    <row r="8" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:16">
       <c r="B8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
     </row>
-    <row r="9" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:16">
       <c r="B9" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
     </row>
-    <row r="10" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:16">
       <c r="B10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
     </row>
-    <row r="11" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:16" ht="15.75" customHeight="1">
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
     </row>
-    <row r="12" spans="2:16" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:16" ht="26.4">
       <c r="B12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
-    <row r="13" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:16">
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
     </row>
-    <row r="14" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:16">
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
     </row>
-    <row r="15" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:16">
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="18" t="s">
+    <row r="18" spans="2:2">
+      <c r="B18" s="16" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+      <selection activeCell="R34" sqref="R34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.88671875" style="30" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="19"/>
+    <col min="1" max="1" width="20.88671875" style="28" customWidth="1"/>
+    <col min="2" max="9" width="9.109375" style="17"/>
+    <col min="10" max="10" width="10.6640625" style="17" customWidth="1"/>
+    <col min="11" max="12" width="9.109375" style="17"/>
+    <col min="13" max="13" width="11.77734375" style="17" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:21" ht="18" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="14"/>
-[...20 lines deleted...]
-      <c r="B2" s="19" t="s">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" s="18"/>
+      <c r="B2" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="N2" s="19" t="s">
+      <c r="N2" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="O2" s="19" t="s">
+      <c r="O2" s="17" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:20" s="23" customFormat="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="T3" s="24" t="s">
+    <row r="3" spans="1:21" s="21" customFormat="1">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="N3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="U3" s="22" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:21">
       <c r="A4" s="51"/>
       <c r="B4" s="53">
         <v>2025</v>
       </c>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
-      <c r="N4" s="58">
+      <c r="N4" s="55">
         <v>2026</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
-    </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U4" s="53"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="52"/>
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="38" t="s">
+      <c r="C5" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="E5" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="38" t="s">
+      <c r="G5" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="H5" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="39" t="s">
+      <c r="J5" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="K5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="L5" s="39" t="s">
+      <c r="L5" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="M5" s="39" t="s">
+      <c r="M5" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="N5" s="38" t="s">
+      <c r="N5" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="P5" s="38" t="s">
+      <c r="P5" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="Q5" s="38" t="s">
+      <c r="Q5" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="R5" s="38" t="s">
+      <c r="R5" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="S5" s="38" t="s">
+      <c r="S5" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="T5" s="38" t="s">
+      <c r="T5" s="36" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="U5" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="56"/>
       <c r="C6" s="56"/>
       <c r="D6" s="56"/>
       <c r="E6" s="56"/>
       <c r="F6" s="56"/>
       <c r="G6" s="56"/>
       <c r="H6" s="56"/>
       <c r="I6" s="56"/>
       <c r="J6" s="56"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
-      <c r="T6" s="40"/>
-[...2 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="38">
         <v>377</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="38">
         <v>361</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="38">
         <v>342</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="38">
         <v>399</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="38">
         <v>423</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="38">
         <v>409</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="38">
         <v>423</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="38">
         <v>358</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="39">
         <v>349</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="39">
         <v>401</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="39">
         <v>421</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="39">
         <v>470</v>
       </c>
-      <c r="N7" s="41">
+      <c r="N7" s="38">
         <v>344</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="38">
         <v>365</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="38">
         <v>399</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="38">
         <v>362</v>
       </c>
-      <c r="R7" s="41">
+      <c r="R7" s="38">
         <v>352</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="40">
         <v>438</v>
       </c>
-      <c r="T7" s="44">
+      <c r="T7" s="41">
         <v>503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="U7" s="46">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="24">
         <v>163</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="24">
         <v>172</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="24">
         <v>152</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="24">
         <v>174</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="24">
         <v>155</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="24">
         <v>173</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="24">
         <v>177</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="24">
         <v>144</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="25">
         <v>150</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="25">
         <v>166</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="25">
         <v>173</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="25">
         <v>192</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="24">
         <v>141</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O8" s="24">
         <v>149</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P8" s="24">
         <v>179</v>
       </c>
-      <c r="Q8" s="26">
+      <c r="Q8" s="24">
         <v>139</v>
       </c>
-      <c r="R8" s="26">
+      <c r="R8" s="24">
         <v>152</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="26">
         <v>180</v>
       </c>
-      <c r="T8" s="29">
+      <c r="T8" s="27">
         <v>212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="30" t="s">
+      <c r="U8" s="47">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="24">
         <v>15</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="24">
         <v>11</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="24">
         <v>9</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="24">
         <v>8</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="24">
         <v>13</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="24">
         <v>21</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="24">
         <v>15</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="24">
         <v>7</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="25">
         <v>4</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="25">
         <v>20</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="25">
         <v>11</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="25">
         <v>16</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="24">
         <v>13</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="24">
         <v>14</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="24">
         <v>9</v>
       </c>
-      <c r="Q9" s="26">
+      <c r="Q9" s="24">
         <v>15</v>
       </c>
-      <c r="R9" s="26">
+      <c r="R9" s="24">
         <v>7</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="26">
         <v>22</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="27">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="U9" s="47">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="24">
         <v>40</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="24">
         <v>34</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="24">
         <v>27</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="24">
         <v>28</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="24">
         <v>50</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="24">
         <v>44</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="24">
         <v>43</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="24">
         <v>45</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="25">
         <v>37</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="25">
         <v>45</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="25">
         <v>48</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="25">
         <v>50</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="24">
         <v>29</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="24">
         <v>27</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="24">
         <v>35</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="24">
         <v>49</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="24">
         <v>38</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="26">
         <v>42</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="27">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="U10" s="47">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="24">
         <v>14</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="24">
         <v>18</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="24">
         <v>13</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="24">
         <v>24</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="24">
         <v>15</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="24">
         <v>15</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="24">
         <v>16</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="24">
         <v>13</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="25">
         <v>14</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="25">
         <v>18</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="25">
         <v>23</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="25">
         <v>18</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="24">
         <v>18</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="24">
         <v>16</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="24">
         <v>19</v>
       </c>
-      <c r="Q11" s="26">
+      <c r="Q11" s="24">
         <v>18</v>
       </c>
-      <c r="R11" s="26">
+      <c r="R11" s="24">
         <v>16</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="26">
         <v>16</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="27">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="U11" s="47">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="24">
         <v>29</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="24">
         <v>23</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="24">
         <v>31</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="24">
         <v>38</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="24">
         <v>32</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="24">
         <v>36</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H12" s="24">
         <v>40</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="24">
         <v>47</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="25">
         <v>24</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="25">
         <v>35</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="25">
         <v>34</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M12" s="25">
         <v>38</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="24">
         <v>28</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="24">
         <v>31</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="24">
         <v>34</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q12" s="24">
         <v>26</v>
       </c>
-      <c r="R12" s="26">
+      <c r="R12" s="24">
         <v>27</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="26">
         <v>34</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="27">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="U12" s="47">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="24">
         <v>35</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="24">
         <v>33</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="24">
         <v>45</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="24">
         <v>41</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="24">
         <v>43</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="24">
         <v>38</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H13" s="24">
         <v>43</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I13" s="24">
         <v>27</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="25">
         <v>48</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="25">
         <v>37</v>
       </c>
-      <c r="L13" s="27">
+      <c r="L13" s="25">
         <v>45</v>
       </c>
-      <c r="M13" s="27">
+      <c r="M13" s="25">
         <v>55</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="24">
         <v>38</v>
       </c>
-      <c r="O13" s="26">
+      <c r="O13" s="24">
         <v>37</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="24">
         <v>38</v>
       </c>
-      <c r="Q13" s="26">
+      <c r="Q13" s="24">
         <v>35</v>
       </c>
-      <c r="R13" s="26">
+      <c r="R13" s="24">
         <v>36</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="26">
         <v>42</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="27">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="U13" s="47">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="24">
         <v>31</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="24">
         <v>17</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="24">
         <v>23</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="24">
         <v>36</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="24">
         <v>33</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G14" s="24">
         <v>22</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H14" s="24">
         <v>30</v>
       </c>
-      <c r="I14" s="26">
+      <c r="I14" s="24">
         <v>24</v>
       </c>
-      <c r="J14" s="27">
+      <c r="J14" s="25">
         <v>26</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="25">
         <v>17</v>
       </c>
-      <c r="L14" s="27">
+      <c r="L14" s="25">
         <v>29</v>
       </c>
-      <c r="M14" s="27">
+      <c r="M14" s="25">
         <v>32</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="24">
         <v>28</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O14" s="24">
         <v>25</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="24">
         <v>21</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="24">
         <v>25</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="24">
         <v>23</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="26">
         <v>27</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="27">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="U14" s="47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="24">
         <v>14</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="24">
         <v>16</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="24">
         <v>15</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="24">
         <v>19</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F15" s="24">
         <v>32</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G15" s="24">
         <v>21</v>
       </c>
-      <c r="H15" s="26">
+      <c r="H15" s="24">
         <v>22</v>
       </c>
-      <c r="I15" s="26">
+      <c r="I15" s="24">
         <v>14</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="25">
         <v>12</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="25">
         <v>22</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="25">
         <v>18</v>
       </c>
-      <c r="M15" s="27">
+      <c r="M15" s="25">
         <v>28</v>
       </c>
-      <c r="N15" s="26">
+      <c r="N15" s="24">
         <v>26</v>
       </c>
-      <c r="O15" s="26">
+      <c r="O15" s="24">
         <v>23</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="24">
         <v>27</v>
       </c>
-      <c r="Q15" s="26">
+      <c r="Q15" s="24">
         <v>14</v>
       </c>
-      <c r="R15" s="26">
+      <c r="R15" s="24">
         <v>11</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="26">
         <v>27</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="27">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="U15" s="47">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="24">
         <v>36</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="24">
         <v>37</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="24">
         <v>27</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="24">
         <v>31</v>
       </c>
-      <c r="F16" s="26">
+      <c r="F16" s="24">
         <v>50</v>
       </c>
-      <c r="G16" s="26">
+      <c r="G16" s="24">
         <v>39</v>
       </c>
-      <c r="H16" s="26">
+      <c r="H16" s="24">
         <v>37</v>
       </c>
-      <c r="I16" s="26">
+      <c r="I16" s="24">
         <v>37</v>
       </c>
-      <c r="J16" s="27">
+      <c r="J16" s="25">
         <v>34</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="25">
         <v>41</v>
       </c>
-      <c r="L16" s="27">
+      <c r="L16" s="25">
         <v>40</v>
       </c>
-      <c r="M16" s="27">
+      <c r="M16" s="25">
         <v>41</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="24">
         <v>23</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="24">
         <v>43</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="24">
         <v>37</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="24">
         <v>41</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="24">
         <v>42</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="26">
         <v>48</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="27">
         <v>55</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U16" s="47">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="50"/>
-[...19 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="57"/>
+      <c r="P17" s="57"/>
+      <c r="Q17" s="57"/>
+      <c r="R17" s="57"/>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="38">
         <v>186</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="38">
         <v>203</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="38">
         <v>166</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="38">
         <v>184</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="38">
         <v>185</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="38">
         <v>205</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="38">
         <v>200</v>
       </c>
-      <c r="I18" s="41">
+      <c r="I18" s="38">
         <v>164</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>163</v>
       </c>
-      <c r="K18" s="41">
+      <c r="K18" s="38">
         <v>196</v>
       </c>
-      <c r="L18" s="41">
+      <c r="L18" s="38">
         <v>197</v>
       </c>
-      <c r="M18" s="41">
+      <c r="M18" s="38">
         <v>227</v>
       </c>
-      <c r="N18" s="41">
+      <c r="N18" s="38">
         <v>153</v>
       </c>
-      <c r="O18" s="41">
+      <c r="O18" s="38">
         <v>167</v>
       </c>
-      <c r="P18" s="41">
+      <c r="P18" s="38">
         <v>189</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="Q18" s="38">
         <v>179</v>
       </c>
-      <c r="R18" s="41">
+      <c r="R18" s="38">
         <v>163</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="40">
         <v>207</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="41">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="30" t="s">
+      <c r="U18" s="46">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="24">
         <v>145</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="24">
         <v>163</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="24">
         <v>143</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="24">
         <v>160</v>
       </c>
-      <c r="F19" s="26">
+      <c r="F19" s="24">
         <v>141</v>
       </c>
-      <c r="G19" s="26">
+      <c r="G19" s="24">
         <v>153</v>
       </c>
-      <c r="H19" s="26">
+      <c r="H19" s="24">
         <v>156</v>
       </c>
-      <c r="I19" s="26">
+      <c r="I19" s="24">
         <v>127</v>
       </c>
-      <c r="J19" s="27">
+      <c r="J19" s="25">
         <v>136</v>
       </c>
-      <c r="K19" s="26">
+      <c r="K19" s="24">
         <v>153</v>
       </c>
-      <c r="L19" s="26">
+      <c r="L19" s="24">
         <v>155</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M19" s="24">
         <v>175</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="24">
         <v>124</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="24">
         <v>132</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="24">
         <v>153</v>
       </c>
-      <c r="Q19" s="26">
+      <c r="Q19" s="24">
         <v>129</v>
       </c>
-      <c r="R19" s="26">
+      <c r="R19" s="24">
         <v>141</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="26">
         <v>163</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="27">
         <v>189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="30" t="s">
+      <c r="U19" s="47">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B20" s="24">
         <v>15</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="24">
         <v>11</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="24">
         <v>9</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="24">
         <v>8</v>
       </c>
-      <c r="F20" s="26">
+      <c r="F20" s="24">
         <v>13</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="24">
         <v>21</v>
       </c>
-      <c r="H20" s="26">
+      <c r="H20" s="24">
         <v>15</v>
       </c>
-      <c r="I20" s="26">
+      <c r="I20" s="24">
         <v>7</v>
       </c>
-      <c r="J20" s="27">
+      <c r="J20" s="25">
         <v>4</v>
       </c>
-      <c r="K20" s="26">
+      <c r="K20" s="24">
         <v>20</v>
       </c>
-      <c r="L20" s="26">
+      <c r="L20" s="24">
         <v>11</v>
       </c>
-      <c r="M20" s="26">
+      <c r="M20" s="24">
         <v>16</v>
       </c>
-      <c r="N20" s="26">
+      <c r="N20" s="24">
         <v>13</v>
       </c>
-      <c r="O20" s="26">
+      <c r="O20" s="24">
         <v>14</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="24">
         <v>9</v>
       </c>
-      <c r="Q20" s="26">
+      <c r="Q20" s="24">
         <v>15</v>
       </c>
-      <c r="R20" s="26">
+      <c r="R20" s="24">
         <v>7</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="26">
         <v>22</v>
       </c>
-      <c r="T20" s="29">
+      <c r="T20" s="27">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="30" t="s">
+      <c r="U20" s="47">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="24">
         <v>23</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="24">
         <v>21</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="24">
         <v>9</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="24">
         <v>12</v>
       </c>
-      <c r="F21" s="26">
+      <c r="F21" s="24">
         <v>27</v>
       </c>
-      <c r="G21" s="26">
+      <c r="G21" s="24">
         <v>23</v>
       </c>
-      <c r="H21" s="26">
+      <c r="H21" s="24">
         <v>24</v>
       </c>
-      <c r="I21" s="26">
+      <c r="I21" s="24">
         <v>28</v>
       </c>
-      <c r="J21" s="27">
+      <c r="J21" s="25">
         <v>18</v>
       </c>
-      <c r="K21" s="26">
+      <c r="K21" s="24">
         <v>21</v>
       </c>
-      <c r="L21" s="26">
+      <c r="L21" s="24">
         <v>22</v>
       </c>
-      <c r="M21" s="26">
+      <c r="M21" s="24">
         <v>24</v>
       </c>
-      <c r="N21" s="26">
+      <c r="N21" s="24">
         <v>15</v>
       </c>
-      <c r="O21" s="26">
+      <c r="O21" s="24">
         <v>16</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="24">
         <v>25</v>
       </c>
-      <c r="Q21" s="26">
+      <c r="Q21" s="24">
         <v>30</v>
       </c>
-      <c r="R21" s="26">
+      <c r="R21" s="24">
         <v>15</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="26">
         <v>21</v>
       </c>
-      <c r="T21" s="29">
+      <c r="T21" s="27">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="U21" s="47">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="24">
         <v>3</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="24">
         <v>8</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="24">
         <v>5</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="24">
         <v>4</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="24">
         <v>4</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="24">
         <v>8</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="24">
         <v>5</v>
       </c>
-      <c r="I22" s="26">
+      <c r="I22" s="24">
         <v>2</v>
       </c>
-      <c r="J22" s="27">
+      <c r="J22" s="25">
         <v>5</v>
       </c>
-      <c r="K22" s="26">
+      <c r="K22" s="24">
         <v>2</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L22" s="24">
         <v>9</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M22" s="24">
         <v>12</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="24">
         <v>1</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O22" s="24">
         <v>5</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="24">
         <v>2</v>
       </c>
-      <c r="Q22" s="26">
+      <c r="Q22" s="24">
         <v>5</v>
       </c>
-      <c r="R22" s="26" t="s">
+      <c r="R22" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="26">
         <v>1</v>
       </c>
-      <c r="T22" s="29">
+      <c r="T22" s="27">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="U22" s="47">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="50"/>
-[...19 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="B23" s="58"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="58"/>
+      <c r="Q23" s="58"/>
+      <c r="R23" s="58"/>
+      <c r="S23" s="58"/>
+      <c r="T23" s="58"/>
+      <c r="U23" s="58"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B24" s="45">
+      <c r="B24" s="42">
         <v>191</v>
       </c>
-      <c r="C24" s="41">
+      <c r="C24" s="38">
         <v>158</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="38">
         <v>176</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="38">
         <v>215</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="38">
         <v>238</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="38">
         <v>204</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="38">
         <v>223</v>
       </c>
-      <c r="I24" s="41">
+      <c r="I24" s="38">
         <v>194</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>186</v>
       </c>
-      <c r="K24" s="45">
+      <c r="K24" s="42">
         <v>205</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="42">
         <v>224</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="42">
         <v>243</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="42">
         <v>191</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="42">
         <v>198</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="42">
         <v>210</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="Q24" s="38">
         <v>183</v>
       </c>
-      <c r="R24" s="41">
+      <c r="R24" s="38">
         <v>189</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="40">
         <v>231</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="41">
         <v>268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="30" t="s">
+      <c r="U24" s="48">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B25" s="29">
         <v>18</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="24">
         <v>9</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="24">
         <v>9</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="24">
         <v>14</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="24">
         <v>14</v>
       </c>
-      <c r="G25" s="26">
+      <c r="G25" s="24">
         <v>20</v>
       </c>
-      <c r="H25" s="26">
+      <c r="H25" s="24">
         <v>21</v>
       </c>
-      <c r="I25" s="26">
+      <c r="I25" s="24">
         <v>17</v>
       </c>
-      <c r="J25" s="27">
+      <c r="J25" s="25">
         <v>14</v>
       </c>
-      <c r="K25" s="31">
+      <c r="K25" s="29">
         <v>13</v>
       </c>
-      <c r="L25" s="31">
+      <c r="L25" s="29">
         <v>18</v>
       </c>
-      <c r="M25" s="31">
+      <c r="M25" s="29">
         <v>17</v>
       </c>
-      <c r="N25" s="31">
+      <c r="N25" s="29">
         <v>17</v>
       </c>
-      <c r="O25" s="31">
+      <c r="O25" s="29">
         <v>17</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="29">
         <v>26</v>
       </c>
-      <c r="Q25" s="26">
+      <c r="Q25" s="24">
         <v>10</v>
       </c>
-      <c r="R25" s="26">
+      <c r="R25" s="24">
         <v>11</v>
       </c>
-      <c r="S25" s="28">
+      <c r="S25" s="26">
         <v>17</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="27">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="30" t="s">
+      <c r="U25" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="31">
+      <c r="B26" s="29">
         <v>17</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="24">
         <v>13</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="24">
         <v>18</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="24">
         <v>16</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="24">
         <v>23</v>
       </c>
-      <c r="G26" s="26">
+      <c r="G26" s="24">
         <v>21</v>
       </c>
-      <c r="H26" s="26">
+      <c r="H26" s="24">
         <v>19</v>
       </c>
-      <c r="I26" s="26">
+      <c r="I26" s="24">
         <v>17</v>
       </c>
-      <c r="J26" s="27">
+      <c r="J26" s="25">
         <v>19</v>
       </c>
-      <c r="K26" s="31">
+      <c r="K26" s="29">
         <v>24</v>
       </c>
-      <c r="L26" s="31">
+      <c r="L26" s="29">
         <v>26</v>
       </c>
-      <c r="M26" s="31">
+      <c r="M26" s="29">
         <v>26</v>
       </c>
-      <c r="N26" s="31">
+      <c r="N26" s="29">
         <v>14</v>
       </c>
-      <c r="O26" s="31">
+      <c r="O26" s="29">
         <v>11</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="29">
         <v>10</v>
       </c>
-      <c r="Q26" s="26">
+      <c r="Q26" s="24">
         <v>19</v>
       </c>
-      <c r="R26" s="26">
+      <c r="R26" s="24">
         <v>23</v>
       </c>
-      <c r="S26" s="28">
+      <c r="S26" s="26">
         <v>21</v>
       </c>
-      <c r="T26" s="29">
+      <c r="T26" s="27">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="30" t="s">
+      <c r="U26" s="49">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="29">
         <v>14</v>
       </c>
-      <c r="C27" s="26">
+      <c r="C27" s="24">
         <v>18</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="24">
         <v>13</v>
       </c>
-      <c r="E27" s="26">
+      <c r="E27" s="24">
         <v>24</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="24">
         <v>15</v>
       </c>
-      <c r="G27" s="26">
+      <c r="G27" s="24">
         <v>15</v>
       </c>
-      <c r="H27" s="26">
+      <c r="H27" s="24">
         <v>16</v>
       </c>
-      <c r="I27" s="26">
+      <c r="I27" s="24">
         <v>13</v>
       </c>
-      <c r="J27" s="27">
+      <c r="J27" s="25">
         <v>14</v>
       </c>
-      <c r="K27" s="31">
+      <c r="K27" s="29">
         <v>18</v>
       </c>
-      <c r="L27" s="31">
+      <c r="L27" s="29">
         <v>23</v>
       </c>
-      <c r="M27" s="31">
+      <c r="M27" s="29">
         <v>18</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="29">
         <v>18</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="29">
         <v>16</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="29">
         <v>19</v>
       </c>
-      <c r="Q27" s="26">
+      <c r="Q27" s="24">
         <v>18</v>
       </c>
-      <c r="R27" s="26">
+      <c r="R27" s="24">
         <v>16</v>
       </c>
-      <c r="S27" s="28">
+      <c r="S27" s="26">
         <v>16</v>
       </c>
-      <c r="T27" s="29">
+      <c r="T27" s="27">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="30" t="s">
+      <c r="U27" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="31">
+      <c r="B28" s="29">
         <v>29</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="24">
         <v>23</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="24">
         <v>31</v>
       </c>
-      <c r="E28" s="26">
+      <c r="E28" s="24">
         <v>38</v>
       </c>
-      <c r="F28" s="26">
+      <c r="F28" s="24">
         <v>32</v>
       </c>
-      <c r="G28" s="26">
+      <c r="G28" s="24">
         <v>36</v>
       </c>
-      <c r="H28" s="26">
+      <c r="H28" s="24">
         <v>40</v>
       </c>
-      <c r="I28" s="26">
+      <c r="I28" s="24">
         <v>47</v>
       </c>
-      <c r="J28" s="27">
+      <c r="J28" s="25">
         <v>24</v>
       </c>
-      <c r="K28" s="31">
+      <c r="K28" s="29">
         <v>35</v>
       </c>
-      <c r="L28" s="31">
+      <c r="L28" s="29">
         <v>34</v>
       </c>
-      <c r="M28" s="31">
+      <c r="M28" s="29">
         <v>38</v>
       </c>
-      <c r="N28" s="31">
+      <c r="N28" s="29">
         <v>28</v>
       </c>
-      <c r="O28" s="31">
+      <c r="O28" s="29">
         <v>31</v>
       </c>
-      <c r="P28" s="31">
+      <c r="P28" s="29">
         <v>34</v>
       </c>
-      <c r="Q28" s="26">
+      <c r="Q28" s="24">
         <v>26</v>
       </c>
-      <c r="R28" s="26">
+      <c r="R28" s="24">
         <v>27</v>
       </c>
-      <c r="S28" s="28">
+      <c r="S28" s="26">
         <v>34</v>
       </c>
-      <c r="T28" s="29">
+      <c r="T28" s="27">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="30" t="s">
+      <c r="U28" s="49">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="31">
+      <c r="B29" s="29">
         <v>32</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="24">
         <v>25</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="24">
         <v>40</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="24">
         <v>37</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="24">
         <v>39</v>
       </c>
-      <c r="G29" s="26">
+      <c r="G29" s="24">
         <v>30</v>
       </c>
-      <c r="H29" s="26">
+      <c r="H29" s="24">
         <v>38</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I29" s="24">
         <v>25</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="25">
         <v>43</v>
       </c>
-      <c r="K29" s="31">
+      <c r="K29" s="29">
         <v>35</v>
       </c>
-      <c r="L29" s="31">
+      <c r="L29" s="29">
         <v>36</v>
       </c>
-      <c r="M29" s="31">
+      <c r="M29" s="29">
         <v>43</v>
       </c>
-      <c r="N29" s="31">
+      <c r="N29" s="29">
         <v>37</v>
       </c>
-      <c r="O29" s="31">
+      <c r="O29" s="29">
         <v>32</v>
       </c>
-      <c r="P29" s="31">
+      <c r="P29" s="29">
         <v>36</v>
       </c>
-      <c r="Q29" s="26">
+      <c r="Q29" s="24">
         <v>30</v>
       </c>
-      <c r="R29" s="26">
+      <c r="R29" s="24">
         <v>36</v>
       </c>
-      <c r="S29" s="28">
+      <c r="S29" s="26">
         <v>41</v>
       </c>
-      <c r="T29" s="29">
+      <c r="T29" s="27">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="30" t="s">
+      <c r="U29" s="49">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="29">
         <v>31</v>
       </c>
-      <c r="C30" s="26">
+      <c r="C30" s="24">
         <v>17</v>
       </c>
-      <c r="D30" s="26">
+      <c r="D30" s="24">
         <v>23</v>
       </c>
-      <c r="E30" s="26">
+      <c r="E30" s="24">
         <v>36</v>
       </c>
-      <c r="F30" s="26">
+      <c r="F30" s="24">
         <v>33</v>
       </c>
-      <c r="G30" s="26">
+      <c r="G30" s="24">
         <v>22</v>
       </c>
-      <c r="H30" s="26">
+      <c r="H30" s="24">
         <v>30</v>
       </c>
-      <c r="I30" s="26">
+      <c r="I30" s="24">
         <v>24</v>
       </c>
-      <c r="J30" s="27">
+      <c r="J30" s="25">
         <v>26</v>
       </c>
-      <c r="K30" s="31">
+      <c r="K30" s="29">
         <v>17</v>
       </c>
-      <c r="L30" s="31">
+      <c r="L30" s="29">
         <v>29</v>
       </c>
-      <c r="M30" s="31">
+      <c r="M30" s="29">
         <v>32</v>
       </c>
-      <c r="N30" s="31">
+      <c r="N30" s="29">
         <v>28</v>
       </c>
-      <c r="O30" s="31">
+      <c r="O30" s="29">
         <v>25</v>
       </c>
-      <c r="P30" s="31">
+      <c r="P30" s="29">
         <v>21</v>
       </c>
-      <c r="Q30" s="26">
+      <c r="Q30" s="24">
         <v>25</v>
       </c>
-      <c r="R30" s="26">
+      <c r="R30" s="24">
         <v>23</v>
       </c>
-      <c r="S30" s="28">
+      <c r="S30" s="26">
         <v>27</v>
       </c>
-      <c r="T30" s="29">
+      <c r="T30" s="27">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="30" t="s">
+      <c r="U30" s="49">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B31" s="31">
+      <c r="B31" s="29">
         <v>14</v>
       </c>
-      <c r="C31" s="26">
+      <c r="C31" s="24">
         <v>16</v>
       </c>
-      <c r="D31" s="26">
+      <c r="D31" s="24">
         <v>15</v>
       </c>
-      <c r="E31" s="26">
+      <c r="E31" s="24">
         <v>19</v>
       </c>
-      <c r="F31" s="26">
+      <c r="F31" s="24">
         <v>32</v>
       </c>
-      <c r="G31" s="26">
+      <c r="G31" s="24">
         <v>21</v>
       </c>
-      <c r="H31" s="26">
+      <c r="H31" s="24">
         <v>22</v>
       </c>
-      <c r="I31" s="26">
+      <c r="I31" s="24">
         <v>14</v>
       </c>
-      <c r="J31" s="27">
+      <c r="J31" s="25">
         <v>12</v>
       </c>
-      <c r="K31" s="31">
+      <c r="K31" s="29">
         <v>22</v>
       </c>
-      <c r="L31" s="31">
+      <c r="L31" s="29">
         <v>18</v>
       </c>
-      <c r="M31" s="31">
+      <c r="M31" s="29">
         <v>28</v>
       </c>
-      <c r="N31" s="31">
+      <c r="N31" s="29">
         <v>26</v>
       </c>
-      <c r="O31" s="31">
+      <c r="O31" s="29">
         <v>23</v>
       </c>
-      <c r="P31" s="31">
+      <c r="P31" s="29">
         <v>27</v>
       </c>
-      <c r="Q31" s="26">
+      <c r="Q31" s="24">
         <v>14</v>
       </c>
-      <c r="R31" s="26">
+      <c r="R31" s="24">
         <v>11</v>
       </c>
-      <c r="S31" s="28">
+      <c r="S31" s="26">
         <v>27</v>
       </c>
-      <c r="T31" s="29">
+      <c r="T31" s="27">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="32" t="s">
+      <c r="U31" s="49">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="34" customFormat="1">
+      <c r="A32" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="33">
+      <c r="B32" s="31">
         <v>36</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="31">
         <v>37</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="31">
         <v>27</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="31">
         <v>31</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="31">
         <v>50</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="31">
         <v>39</v>
       </c>
-      <c r="H32" s="33">
+      <c r="H32" s="31">
         <v>37</v>
       </c>
-      <c r="I32" s="33">
+      <c r="I32" s="31">
         <v>37</v>
       </c>
-      <c r="J32" s="34">
+      <c r="J32" s="32">
         <v>34</v>
       </c>
-      <c r="K32" s="33">
+      <c r="K32" s="31">
         <v>41</v>
       </c>
-      <c r="L32" s="33">
+      <c r="L32" s="31">
         <v>40</v>
       </c>
-      <c r="M32" s="33">
+      <c r="M32" s="31">
         <v>41</v>
       </c>
-      <c r="N32" s="33">
+      <c r="N32" s="31">
         <v>23</v>
       </c>
-      <c r="O32" s="33">
+      <c r="O32" s="31">
         <v>43</v>
       </c>
-      <c r="P32" s="33">
+      <c r="P32" s="31">
         <v>37</v>
       </c>
-      <c r="Q32" s="33">
+      <c r="Q32" s="31">
         <v>41</v>
       </c>
-      <c r="R32" s="33">
+      <c r="R32" s="31">
         <v>42</v>
       </c>
-      <c r="S32" s="35">
+      <c r="S32" s="33">
         <v>48</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="33">
         <v>55</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="U32" s="50">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="34" customFormat="1">
+      <c r="A33" s="43"/>
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="29"/>
+      <c r="O33" s="29"/>
+      <c r="P33" s="29"/>
+      <c r="Q33" s="29"/>
+      <c r="R33" s="29"/>
+      <c r="S33" s="27"/>
+      <c r="T33" s="27"/>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="H34" s="19" t="s">
+      <c r="H34" s="17" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="35" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="30" t="s">
+    <row r="35" spans="1:20" ht="15" customHeight="1">
+      <c r="A35" s="28" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="36" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:20" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A23:S23"/>
+  <mergeCells count="7">
+    <mergeCell ref="A23:U23"/>
+    <mergeCell ref="A1:U1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-[...1 lines deleted...]
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="A17:U17"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>Қайтыс болгандар саны</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Жулдыз Токанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>