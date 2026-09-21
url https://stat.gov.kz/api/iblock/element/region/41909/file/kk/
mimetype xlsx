--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19728" windowHeight="8736" tabRatio="936"/>
   </bookViews>
   <sheets>
     <sheet name="Ірі қара мал" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ірі қара мал'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -345,51 +345,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -544,50 +544,78 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
@@ -790,51 +818,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -912,50 +940,62 @@
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1502,330 +1542,331 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CB63"/>
+  <dimension ref="A1:CC63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CD7" sqref="CD7"/>
+      <selection pane="topRight" activeCell="CJ7" sqref="CJ7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="24" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.33203125" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.33203125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="9.6640625" style="2" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="2"/>
     <col min="49" max="49" width="10.109375" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="60" width="9.109375" style="2"/>
     <col min="61" max="61" width="11.5546875" style="2" customWidth="1"/>
     <col min="62" max="69" width="9.109375" style="2"/>
     <col min="70" max="70" width="10" style="2" customWidth="1"/>
     <col min="71" max="72" width="9.109375" style="2"/>
     <col min="73" max="73" width="11.5546875" style="2" customWidth="1"/>
     <col min="74" max="74" width="10" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80" s="1" customFormat="1" ht="20.399999999999999" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:81" s="1" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="55"/>
-[...35 lines deleted...]
-      <c r="AL1" s="55" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="AM1" s="55"/>
-[...35 lines deleted...]
-    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="59"/>
+      <c r="BD1" s="59"/>
+      <c r="BE1" s="59"/>
+      <c r="BF1" s="59"/>
+      <c r="BG1" s="59"/>
+      <c r="BH1" s="59"/>
+      <c r="BI1" s="59"/>
+      <c r="BJ1" s="59"/>
+      <c r="BK1" s="59"/>
+      <c r="BL1" s="59"/>
+      <c r="BM1" s="59"/>
+      <c r="BN1" s="59"/>
+      <c r="BO1" s="59"/>
+      <c r="BP1" s="59"/>
+      <c r="BQ1" s="59"/>
+      <c r="BR1" s="59"/>
+      <c r="BS1" s="59"/>
+      <c r="BT1" s="59"/>
+      <c r="BU1" s="59"/>
+    </row>
+    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="60" t="s">
+      <c r="J2" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="K2" s="60"/>
-[...1 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="60" t="s">
+      <c r="V2" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="W2" s="60"/>
-[...1 lines deleted...]
-      <c r="Y2" s="60"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="60"/>
-[...3 lines deleted...]
-      <c r="AL2" s="60" t="s">
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="AM2" s="60"/>
-[...1 lines deleted...]
-      <c r="AO2" s="60"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
       <c r="AS2" s="10"/>
       <c r="AT2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="AV2" s="41"/>
       <c r="AW2" s="41"/>
       <c r="AX2" s="9" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:80" ht="34.799999999999997" customHeight="1" thickBot="1">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:81" ht="34.799999999999997" customHeight="1" thickBot="1">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="53" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="AM3" s="54"/>
-      <c r="AN3" s="54"/>
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
       <c r="AO3" s="11"/>
       <c r="AP3" s="11"/>
       <c r="AQ3" s="11"/>
       <c r="AR3" s="11"/>
       <c r="AS3" s="11"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="40"/>
-      <c r="AX3" s="51" t="s">
+      <c r="AX3" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="AY3" s="52"/>
-      <c r="AZ3" s="52"/>
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
       <c r="BA3" s="42"/>
       <c r="BB3" s="42"/>
       <c r="BC3" s="42"/>
       <c r="BD3" s="42"/>
       <c r="BE3" s="42"/>
       <c r="BF3" s="42"/>
       <c r="BG3" s="42"/>
       <c r="BH3" s="42"/>
       <c r="BI3" s="43"/>
-      <c r="BJ3" s="51" t="s">
+      <c r="BJ3" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="61"/>
+      <c r="BM3" s="65"/>
+      <c r="BN3" s="65"/>
+      <c r="BO3" s="65"/>
+      <c r="BP3" s="65"/>
+      <c r="BQ3" s="65"/>
+      <c r="BR3" s="65"/>
+      <c r="BS3" s="65"/>
+      <c r="BT3" s="65"/>
+      <c r="BU3" s="65"/>
+      <c r="BV3" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="52"/>
-[...7 lines deleted...]
-      <c r="A4" s="59"/>
+      <c r="BW3" s="56"/>
+      <c r="BX3" s="56"/>
+      <c r="BY3" s="56"/>
+      <c r="BZ3" s="56"/>
+      <c r="CA3" s="56"/>
+      <c r="CB3" s="56"/>
+      <c r="CC3" s="66"/>
+    </row>
+    <row r="4" spans="1:81" ht="37.799999999999997" customHeight="1" thickBot="1">
+      <c r="A4" s="63"/>
       <c r="B4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -2019,52 +2060,55 @@
       </c>
       <c r="BU4" s="13" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BW4" s="49" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BY4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="BZ4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="CA4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="CB4" s="13" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="5" spans="1:80" s="3" customFormat="1" ht="19.8" customHeight="1">
+      <c r="CC4" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:81" s="3" customFormat="1" ht="19.8" customHeight="1" thickBot="1">
       <c r="A5" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="19">
         <v>563708</v>
       </c>
       <c r="C5" s="19">
         <v>597475</v>
       </c>
       <c r="D5" s="20">
         <v>632968</v>
       </c>
       <c r="E5" s="20">
         <v>670661</v>
       </c>
       <c r="F5" s="19">
         <v>696786</v>
       </c>
       <c r="G5" s="19">
         <v>704654</v>
       </c>
       <c r="H5" s="20">
         <v>720512</v>
       </c>
       <c r="I5" s="19">
@@ -2243,70 +2287,73 @@
       </c>
       <c r="BO5" s="22">
         <v>624673</v>
       </c>
       <c r="BP5" s="22">
         <v>617831</v>
       </c>
       <c r="BQ5" s="22">
         <v>624989</v>
       </c>
       <c r="BR5" s="22">
         <v>621482</v>
       </c>
       <c r="BS5" s="22">
         <v>651888</v>
       </c>
       <c r="BT5" s="45">
         <v>686017</v>
       </c>
       <c r="BU5" s="45">
         <v>584747</v>
       </c>
       <c r="BV5" s="22">
         <v>591720</v>
       </c>
-      <c r="BW5" s="45">
+      <c r="BW5" s="51">
         <v>599337</v>
       </c>
-      <c r="BX5" s="45">
+      <c r="BX5" s="52">
         <v>673434</v>
       </c>
-      <c r="BY5" s="45">
+      <c r="BY5" s="53">
         <v>792333</v>
       </c>
-      <c r="BZ5" s="22">
+      <c r="BZ5" s="53">
         <v>796435</v>
       </c>
-      <c r="CA5" s="22">
+      <c r="CA5" s="53">
         <v>643825</v>
       </c>
-      <c r="CB5" s="22">
+      <c r="CB5" s="54">
         <v>636454</v>
       </c>
-    </row>
-    <row r="6" spans="1:80" s="3" customFormat="1">
+      <c r="CC5" s="54">
+        <v>640288</v>
+      </c>
+    </row>
+    <row r="6" spans="1:81" s="3" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="25">
         <v>7201</v>
       </c>
       <c r="C6" s="26">
         <v>7995</v>
       </c>
       <c r="D6" s="27">
         <v>8440</v>
       </c>
       <c r="E6" s="27">
         <v>8715</v>
       </c>
       <c r="F6" s="28">
         <v>9186</v>
       </c>
       <c r="G6" s="24">
         <v>10419</v>
       </c>
       <c r="H6" s="29">
         <v>10785</v>
       </c>
       <c r="I6" s="29">
@@ -2488,67 +2535,70 @@
       </c>
       <c r="BP6" s="50">
         <v>11914</v>
       </c>
       <c r="BQ6" s="50">
         <v>10381</v>
       </c>
       <c r="BR6" s="50">
         <v>10446</v>
       </c>
       <c r="BS6" s="50">
         <v>10893</v>
       </c>
       <c r="BT6" s="24">
         <v>11224</v>
       </c>
       <c r="BU6" s="24">
         <v>8113</v>
       </c>
       <c r="BV6" s="24">
         <v>8453</v>
       </c>
       <c r="BW6" s="24">
         <v>8829</v>
       </c>
-      <c r="BX6" s="24">
+      <c r="BX6" s="50">
         <v>10354</v>
       </c>
-      <c r="BY6" s="24">
+      <c r="BY6" s="50">
         <v>10558</v>
       </c>
-      <c r="BZ6" s="24">
+      <c r="BZ6" s="50">
         <v>12613</v>
       </c>
-      <c r="CA6" s="24">
+      <c r="CA6" s="50">
         <v>6480</v>
       </c>
-      <c r="CB6" s="24">
+      <c r="CB6" s="50">
         <v>6749</v>
       </c>
-    </row>
-    <row r="7" spans="1:80" s="3" customFormat="1">
+      <c r="CC6" s="50">
+        <v>11430</v>
+      </c>
+    </row>
+    <row r="7" spans="1:81" s="3" customFormat="1">
       <c r="A7" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="25"/>
       <c r="C7" s="26"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="24"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="30"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="31"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="28"/>
       <c r="R7" s="24"/>
       <c r="S7" s="24"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
@@ -2645,52 +2695,55 @@
       </c>
       <c r="BU7" s="24">
         <v>5712</v>
       </c>
       <c r="BV7" s="24">
         <v>5827</v>
       </c>
       <c r="BW7" s="24">
         <v>5763</v>
       </c>
       <c r="BX7" s="24">
         <v>5990</v>
       </c>
       <c r="BY7" s="24">
         <v>7083</v>
       </c>
       <c r="BZ7" s="24">
         <v>7046</v>
       </c>
       <c r="CA7" s="24">
         <v>5224</v>
       </c>
       <c r="CB7" s="24">
         <v>5199</v>
       </c>
-    </row>
-    <row r="8" spans="1:80" s="4" customFormat="1">
+      <c r="CC7" s="24">
+        <v>5271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:81" s="4" customFormat="1">
       <c r="A8" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>89855</v>
       </c>
       <c r="C8" s="26">
         <v>97250</v>
       </c>
       <c r="D8" s="27">
         <v>108456</v>
       </c>
       <c r="E8" s="34">
         <v>110499</v>
       </c>
       <c r="F8" s="28">
         <v>118895</v>
       </c>
       <c r="G8" s="24">
         <v>103907</v>
       </c>
       <c r="H8" s="29">
         <v>103272</v>
       </c>
       <c r="I8" s="29">
@@ -2887,52 +2940,55 @@
       </c>
       <c r="BU8" s="24">
         <v>108516</v>
       </c>
       <c r="BV8" s="24">
         <v>115397</v>
       </c>
       <c r="BW8" s="24">
         <v>113225</v>
       </c>
       <c r="BX8" s="24">
         <v>132930</v>
       </c>
       <c r="BY8" s="24">
         <v>159074</v>
       </c>
       <c r="BZ8" s="24">
         <v>161295</v>
       </c>
       <c r="CA8" s="24">
         <v>118823</v>
       </c>
       <c r="CB8" s="24">
         <v>118256</v>
       </c>
-    </row>
-    <row r="9" spans="1:80" s="4" customFormat="1">
+      <c r="CC8" s="24">
+        <v>112819</v>
+      </c>
+    </row>
+    <row r="9" spans="1:81" s="4" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="25">
         <v>87914</v>
       </c>
       <c r="C9" s="26">
         <v>93134</v>
       </c>
       <c r="D9" s="27">
         <v>91670</v>
       </c>
       <c r="E9" s="34">
         <v>96479</v>
       </c>
       <c r="F9" s="28">
         <v>97011</v>
       </c>
       <c r="G9" s="24">
         <v>108272</v>
       </c>
       <c r="H9" s="29">
         <v>107291</v>
       </c>
       <c r="I9" s="29">
@@ -3129,52 +3185,55 @@
       </c>
       <c r="BU9" s="24">
         <v>100142</v>
       </c>
       <c r="BV9" s="24">
         <v>99408</v>
       </c>
       <c r="BW9" s="24">
         <v>100125</v>
       </c>
       <c r="BX9" s="24">
         <v>98768</v>
       </c>
       <c r="BY9" s="24">
         <v>118628</v>
       </c>
       <c r="BZ9" s="24">
         <v>119830</v>
       </c>
       <c r="CA9" s="24">
         <v>107243</v>
       </c>
       <c r="CB9" s="24">
         <v>105807</v>
       </c>
-    </row>
-    <row r="10" spans="1:80" s="4" customFormat="1">
+      <c r="CC9" s="24">
+        <v>102413</v>
+      </c>
+    </row>
+    <row r="10" spans="1:81" s="4" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="25">
         <v>93309</v>
       </c>
       <c r="C10" s="26">
         <v>96946</v>
       </c>
       <c r="D10" s="27">
         <v>109237</v>
       </c>
       <c r="E10" s="34">
         <v>120361</v>
       </c>
       <c r="F10" s="28">
         <v>117851</v>
       </c>
       <c r="G10" s="24">
         <v>119653</v>
       </c>
       <c r="H10" s="29">
         <v>120753</v>
       </c>
       <c r="I10" s="29">
@@ -3371,52 +3430,55 @@
       </c>
       <c r="BU10" s="24">
         <v>101764</v>
       </c>
       <c r="BV10" s="24">
         <v>101108</v>
       </c>
       <c r="BW10" s="24">
         <v>102849</v>
       </c>
       <c r="BX10" s="24">
         <v>121083</v>
       </c>
       <c r="BY10" s="24">
         <v>133603</v>
       </c>
       <c r="BZ10" s="24">
         <v>130301</v>
       </c>
       <c r="CA10" s="24">
         <v>103556</v>
       </c>
       <c r="CB10" s="24">
         <v>101458</v>
       </c>
-    </row>
-    <row r="11" spans="1:80" s="4" customFormat="1">
+      <c r="CC10" s="24">
+        <v>104398</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" s="4" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="25">
         <v>49998</v>
       </c>
       <c r="C11" s="26">
         <v>52533</v>
       </c>
       <c r="D11" s="27">
         <v>51305</v>
       </c>
       <c r="E11" s="34">
         <v>53197</v>
       </c>
       <c r="F11" s="28">
         <v>56060</v>
       </c>
       <c r="G11" s="24">
         <v>61138</v>
       </c>
       <c r="H11" s="29">
         <v>69434</v>
       </c>
       <c r="I11" s="29">
@@ -3613,52 +3675,55 @@
       </c>
       <c r="BU11" s="24">
         <v>45640</v>
       </c>
       <c r="BV11" s="24">
         <v>44944</v>
       </c>
       <c r="BW11" s="24">
         <v>47426</v>
       </c>
       <c r="BX11" s="24">
         <v>54502</v>
       </c>
       <c r="BY11" s="24">
         <v>59007</v>
       </c>
       <c r="BZ11" s="24">
         <v>59671</v>
       </c>
       <c r="CA11" s="24">
         <v>48951</v>
       </c>
       <c r="CB11" s="24">
         <v>48205</v>
       </c>
-    </row>
-    <row r="12" spans="1:80" s="4" customFormat="1">
+      <c r="CC11" s="24">
+        <v>50800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:81" s="4" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="25">
         <v>38409</v>
       </c>
       <c r="C12" s="26">
         <v>40625</v>
       </c>
       <c r="D12" s="27">
         <v>44283</v>
       </c>
       <c r="E12" s="34">
         <v>50430</v>
       </c>
       <c r="F12" s="28">
         <v>51245</v>
       </c>
       <c r="G12" s="24">
         <v>49615</v>
       </c>
       <c r="H12" s="29">
         <v>49598</v>
       </c>
       <c r="I12" s="29">
@@ -3855,52 +3920,55 @@
       </c>
       <c r="BU12" s="24">
         <v>19911</v>
       </c>
       <c r="BV12" s="24">
         <v>18146</v>
       </c>
       <c r="BW12" s="24">
         <v>18180</v>
       </c>
       <c r="BX12" s="24">
         <v>17195</v>
       </c>
       <c r="BY12" s="24">
         <v>19865</v>
       </c>
       <c r="BZ12" s="24">
         <v>19946</v>
       </c>
       <c r="CA12" s="24">
         <v>21575</v>
       </c>
       <c r="CB12" s="24">
         <v>21431</v>
       </c>
-    </row>
-    <row r="13" spans="1:80" s="4" customFormat="1">
+      <c r="CC12" s="24">
+        <v>21424</v>
+      </c>
+    </row>
+    <row r="13" spans="1:81" s="4" customFormat="1">
       <c r="A13" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="25">
         <v>50406</v>
       </c>
       <c r="C13" s="26">
         <v>53249</v>
       </c>
       <c r="D13" s="27">
         <v>54141</v>
       </c>
       <c r="E13" s="34">
         <v>53388</v>
       </c>
       <c r="F13" s="28">
         <v>62459</v>
       </c>
       <c r="G13" s="24">
         <v>66715</v>
       </c>
       <c r="H13" s="29">
         <v>72934</v>
       </c>
       <c r="I13" s="29">
@@ -4097,52 +4165,55 @@
       </c>
       <c r="BU13" s="24">
         <v>63262</v>
       </c>
       <c r="BV13" s="24">
         <v>62368</v>
       </c>
       <c r="BW13" s="24">
         <v>61514</v>
       </c>
       <c r="BX13" s="24">
         <v>70634</v>
       </c>
       <c r="BY13" s="24">
         <v>92324</v>
       </c>
       <c r="BZ13" s="24">
         <v>90951</v>
       </c>
       <c r="CA13" s="24">
         <v>74725</v>
       </c>
       <c r="CB13" s="24">
         <v>73744</v>
       </c>
-    </row>
-    <row r="14" spans="1:80" s="4" customFormat="1">
+      <c r="CC13" s="24">
+        <v>73184</v>
+      </c>
+    </row>
+    <row r="14" spans="1:81" s="4" customFormat="1">
       <c r="A14" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="25">
         <v>39906</v>
       </c>
       <c r="C14" s="26">
         <v>39813</v>
       </c>
       <c r="D14" s="27">
         <v>40208</v>
       </c>
       <c r="E14" s="34">
         <v>43970</v>
       </c>
       <c r="F14" s="28">
         <v>43037</v>
       </c>
       <c r="G14" s="24">
         <v>49557</v>
       </c>
       <c r="H14" s="29">
         <v>49157</v>
       </c>
       <c r="I14" s="29">
@@ -4339,52 +4410,55 @@
       </c>
       <c r="BU14" s="24">
         <v>32581</v>
       </c>
       <c r="BV14" s="24">
         <v>33533</v>
       </c>
       <c r="BW14" s="24">
         <v>34369</v>
       </c>
       <c r="BX14" s="24">
         <v>35815</v>
       </c>
       <c r="BY14" s="24">
         <v>42699</v>
       </c>
       <c r="BZ14" s="24">
         <v>45630</v>
       </c>
       <c r="CA14" s="24">
         <v>31856</v>
       </c>
       <c r="CB14" s="24">
         <v>31353</v>
       </c>
-    </row>
-    <row r="15" spans="1:80" s="4" customFormat="1">
+      <c r="CC14" s="24">
+        <v>31923</v>
+      </c>
+    </row>
+    <row r="15" spans="1:81" s="4" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="25">
         <v>67879</v>
       </c>
       <c r="C15" s="26">
         <v>71701</v>
       </c>
       <c r="D15" s="27">
         <v>72655</v>
       </c>
       <c r="E15" s="34">
         <v>78351</v>
       </c>
       <c r="F15" s="28">
         <v>81736</v>
       </c>
       <c r="G15" s="24">
         <v>80202</v>
       </c>
       <c r="H15" s="29">
         <v>81916</v>
       </c>
       <c r="I15" s="29">
@@ -4581,52 +4655,55 @@
       </c>
       <c r="BU15" s="24">
         <v>75356</v>
       </c>
       <c r="BV15" s="24">
         <v>77035</v>
       </c>
       <c r="BW15" s="24">
         <v>78807</v>
       </c>
       <c r="BX15" s="24">
         <v>90214</v>
       </c>
       <c r="BY15" s="24">
         <v>111282</v>
       </c>
       <c r="BZ15" s="24">
         <v>110932</v>
       </c>
       <c r="CA15" s="24">
         <v>95212</v>
       </c>
       <c r="CB15" s="24">
         <v>94086</v>
       </c>
-    </row>
-    <row r="16" spans="1:80" s="4" customFormat="1">
+      <c r="CC15" s="24">
+        <v>95487</v>
+      </c>
+    </row>
+    <row r="16" spans="1:81" s="4" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="25">
         <v>38831</v>
       </c>
       <c r="C16" s="26">
         <v>44229</v>
       </c>
       <c r="D16" s="27">
         <v>52573</v>
       </c>
       <c r="E16" s="34">
         <v>55271</v>
       </c>
       <c r="F16" s="28">
         <v>59306</v>
       </c>
       <c r="G16" s="24">
         <v>55176</v>
       </c>
       <c r="H16" s="29">
         <v>55372</v>
       </c>
       <c r="I16" s="29">
@@ -4822,50 +4899,53 @@
         <v>27633</v>
       </c>
       <c r="BU16" s="24">
         <v>23750</v>
       </c>
       <c r="BV16" s="24">
         <v>25501</v>
       </c>
       <c r="BW16" s="24">
         <v>28250</v>
       </c>
       <c r="BX16" s="24">
         <v>35949</v>
       </c>
       <c r="BY16" s="24">
         <v>38210</v>
       </c>
       <c r="BZ16" s="24">
         <v>38220</v>
       </c>
       <c r="CA16" s="24">
         <v>30180</v>
       </c>
       <c r="CB16" s="24">
         <v>30166</v>
+      </c>
+      <c r="CC16" s="24">
+        <v>31139</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5531,51 +5611,51 @@
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
     </row>
     <row r="63" spans="1:13" s="4" customFormat="1">
       <c r="A63" s="5"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="BV3:CB3"/>
+    <mergeCell ref="BV3:CC3"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AL1:BU1"/>
     <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>