--- v4 (2026-09-21)
+++ v5 (2026-11-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19728" windowHeight="8736" tabRatio="936"/>
   </bookViews>
   <sheets>
     <sheet name="Ірі қара мал" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ірі қара мал'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -345,51 +345,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -548,72 +548,98 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
@@ -818,51 +844,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -942,97 +968,109 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="171"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -1542,89 +1580,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CC63"/>
+  <dimension ref="A1:CD63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ7" sqref="CJ7"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE12" sqref="CE12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="24" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11" style="2" customWidth="1"/>
     <col min="26" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.109375" style="2"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.33203125" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.33203125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="9.6640625" style="2" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="2"/>
     <col min="49" max="49" width="10.109375" style="2" customWidth="1"/>
     <col min="50" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="60" width="9.109375" style="2"/>
     <col min="61" max="61" width="11.5546875" style="2" customWidth="1"/>
     <col min="62" max="69" width="9.109375" style="2"/>
     <col min="70" max="70" width="10" style="2" customWidth="1"/>
     <col min="71" max="72" width="9.109375" style="2"/>
     <col min="73" max="73" width="11.5546875" style="2" customWidth="1"/>
     <col min="74" max="74" width="10" style="2" customWidth="1"/>
-    <col min="75" max="16384" width="9.109375" style="2"/>
+    <col min="75" max="81" width="9.109375" style="2"/>
+    <col min="82" max="82" width="10.21875" style="2" customWidth="1"/>
+    <col min="83" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" s="1" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="1" spans="1:82" s="1" customFormat="1" ht="20.399999999999999" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
@@ -1659,51 +1699,51 @@
       <c r="AX1" s="59"/>
       <c r="AY1" s="59"/>
       <c r="AZ1" s="59"/>
       <c r="BA1" s="59"/>
       <c r="BB1" s="59"/>
       <c r="BC1" s="59"/>
       <c r="BD1" s="59"/>
       <c r="BE1" s="59"/>
       <c r="BF1" s="59"/>
       <c r="BG1" s="59"/>
       <c r="BH1" s="59"/>
       <c r="BI1" s="59"/>
       <c r="BJ1" s="59"/>
       <c r="BK1" s="59"/>
       <c r="BL1" s="59"/>
       <c r="BM1" s="59"/>
       <c r="BN1" s="59"/>
       <c r="BO1" s="59"/>
       <c r="BP1" s="59"/>
       <c r="BQ1" s="59"/>
       <c r="BR1" s="59"/>
       <c r="BS1" s="59"/>
       <c r="BT1" s="59"/>
       <c r="BU1" s="59"/>
     </row>
-    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:82" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="64" t="s">
         <v>31</v>
       </c>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="64" t="s">
         <v>31</v>
@@ -1722,51 +1762,51 @@
       <c r="AH2" s="64"/>
       <c r="AI2" s="64"/>
       <c r="AJ2" s="64"/>
       <c r="AK2" s="64"/>
       <c r="AL2" s="64" t="s">
         <v>28</v>
       </c>
       <c r="AM2" s="64"/>
       <c r="AN2" s="64"/>
       <c r="AO2" s="64"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
       <c r="AS2" s="10"/>
       <c r="AT2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="AV2" s="41"/>
       <c r="AW2" s="41"/>
       <c r="AX2" s="9" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:81" ht="34.799999999999997" customHeight="1" thickBot="1">
+    <row r="3" spans="1:82" ht="34.799999999999997" customHeight="1" thickBot="1">
       <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="56"/>
       <c r="D3" s="56"/>
       <c r="E3" s="56"/>
       <c r="F3" s="56"/>
       <c r="G3" s="56"/>
       <c r="H3" s="56"/>
       <c r="I3" s="56"/>
       <c r="J3" s="56"/>
       <c r="K3" s="56"/>
       <c r="L3" s="56"/>
       <c r="M3" s="60"/>
       <c r="N3" s="55" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="56"/>
       <c r="P3" s="56"/>
       <c r="Q3" s="56"/>
       <c r="R3" s="56"/>
       <c r="S3" s="56"/>
@@ -1819,53 +1859,54 @@
       <c r="BH3" s="42"/>
       <c r="BI3" s="43"/>
       <c r="BJ3" s="55" t="s">
         <v>33</v>
       </c>
       <c r="BK3" s="56"/>
       <c r="BL3" s="61"/>
       <c r="BM3" s="65"/>
       <c r="BN3" s="65"/>
       <c r="BO3" s="65"/>
       <c r="BP3" s="65"/>
       <c r="BQ3" s="65"/>
       <c r="BR3" s="65"/>
       <c r="BS3" s="65"/>
       <c r="BT3" s="65"/>
       <c r="BU3" s="65"/>
       <c r="BV3" s="55" t="s">
         <v>34</v>
       </c>
       <c r="BW3" s="56"/>
       <c r="BX3" s="56"/>
       <c r="BY3" s="56"/>
       <c r="BZ3" s="56"/>
       <c r="CA3" s="56"/>
       <c r="CB3" s="56"/>
-      <c r="CC3" s="66"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:81" ht="37.799999999999997" customHeight="1" thickBot="1">
+      <c r="CC3" s="56"/>
+      <c r="CD3" s="66"/>
+    </row>
+    <row r="4" spans="1:82" ht="37.799999999999997" customHeight="1" thickBot="1">
       <c r="A4" s="63"/>
       <c r="B4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>10</v>
       </c>
@@ -2039,76 +2080,79 @@
       </c>
       <c r="BN4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="BO4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="BP4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BQ4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BR4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BT4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BU4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="BV4" s="12" t="s">
+      <c r="BV4" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="BW4" s="49" t="s">
+      <c r="BW4" s="68" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BY4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="BZ4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="CA4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="CB4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="CC4" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="5" spans="1:81" s="3" customFormat="1" ht="19.8" customHeight="1" thickBot="1">
+      <c r="CD4" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:82" s="3" customFormat="1" ht="19.8" customHeight="1" thickBot="1">
       <c r="A5" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="19">
         <v>563708</v>
       </c>
       <c r="C5" s="19">
         <v>597475</v>
       </c>
       <c r="D5" s="20">
         <v>632968</v>
       </c>
       <c r="E5" s="20">
         <v>670661</v>
       </c>
       <c r="F5" s="19">
         <v>696786</v>
       </c>
       <c r="G5" s="19">
         <v>704654</v>
       </c>
       <c r="H5" s="20">
         <v>720512</v>
       </c>
       <c r="I5" s="19">
@@ -2284,76 +2328,79 @@
       </c>
       <c r="BN5" s="22">
         <v>774512</v>
       </c>
       <c r="BO5" s="22">
         <v>624673</v>
       </c>
       <c r="BP5" s="22">
         <v>617831</v>
       </c>
       <c r="BQ5" s="22">
         <v>624989</v>
       </c>
       <c r="BR5" s="22">
         <v>621482</v>
       </c>
       <c r="BS5" s="22">
         <v>651888</v>
       </c>
       <c r="BT5" s="45">
         <v>686017</v>
       </c>
       <c r="BU5" s="45">
         <v>584747</v>
       </c>
-      <c r="BV5" s="22">
+      <c r="BV5" s="69">
         <v>591720</v>
       </c>
-      <c r="BW5" s="51">
+      <c r="BW5" s="70">
         <v>599337</v>
       </c>
-      <c r="BX5" s="52">
+      <c r="BX5" s="51">
         <v>673434</v>
       </c>
-      <c r="BY5" s="53">
+      <c r="BY5" s="52">
         <v>792333</v>
       </c>
-      <c r="BZ5" s="53">
+      <c r="BZ5" s="52">
         <v>796435</v>
       </c>
-      <c r="CA5" s="53">
+      <c r="CA5" s="52">
         <v>643825</v>
       </c>
-      <c r="CB5" s="54">
+      <c r="CB5" s="53">
         <v>636454</v>
       </c>
-      <c r="CC5" s="54">
+      <c r="CC5" s="53">
         <v>640288</v>
       </c>
-    </row>
-    <row r="6" spans="1:81" s="3" customFormat="1">
+      <c r="CD5" s="53">
+        <v>611407</v>
+      </c>
+    </row>
+    <row r="6" spans="1:82" s="3" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="25">
         <v>7201</v>
       </c>
       <c r="C6" s="26">
         <v>7995</v>
       </c>
       <c r="D6" s="27">
         <v>8440</v>
       </c>
       <c r="E6" s="27">
         <v>8715</v>
       </c>
       <c r="F6" s="28">
         <v>9186</v>
       </c>
       <c r="G6" s="24">
         <v>10419</v>
       </c>
       <c r="H6" s="29">
         <v>10785</v>
       </c>
       <c r="I6" s="29">
@@ -2529,76 +2576,79 @@
       </c>
       <c r="BN6" s="24">
         <v>15829</v>
       </c>
       <c r="BO6" s="50">
         <v>11411</v>
       </c>
       <c r="BP6" s="50">
         <v>11914</v>
       </c>
       <c r="BQ6" s="50">
         <v>10381</v>
       </c>
       <c r="BR6" s="50">
         <v>10446</v>
       </c>
       <c r="BS6" s="50">
         <v>10893</v>
       </c>
       <c r="BT6" s="24">
         <v>11224</v>
       </c>
       <c r="BU6" s="24">
         <v>8113</v>
       </c>
-      <c r="BV6" s="24">
+      <c r="BV6" s="50">
         <v>8453</v>
       </c>
-      <c r="BW6" s="24">
+      <c r="BW6" s="50">
         <v>8829</v>
       </c>
       <c r="BX6" s="50">
         <v>10354</v>
       </c>
       <c r="BY6" s="50">
         <v>10558</v>
       </c>
       <c r="BZ6" s="50">
         <v>12613</v>
       </c>
       <c r="CA6" s="50">
         <v>6480</v>
       </c>
       <c r="CB6" s="50">
         <v>6749</v>
       </c>
       <c r="CC6" s="50">
         <v>11430</v>
       </c>
-    </row>
-    <row r="7" spans="1:81" s="3" customFormat="1">
+      <c r="CD6" s="50">
+        <v>11342</v>
+      </c>
+    </row>
+    <row r="7" spans="1:82" s="3" customFormat="1">
       <c r="A7" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="25"/>
       <c r="C7" s="26"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="24"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="30"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="31"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="28"/>
       <c r="R7" s="24"/>
       <c r="S7" s="24"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
@@ -2698,52 +2748,55 @@
       </c>
       <c r="BV7" s="24">
         <v>5827</v>
       </c>
       <c r="BW7" s="24">
         <v>5763</v>
       </c>
       <c r="BX7" s="24">
         <v>5990</v>
       </c>
       <c r="BY7" s="24">
         <v>7083</v>
       </c>
       <c r="BZ7" s="24">
         <v>7046</v>
       </c>
       <c r="CA7" s="24">
         <v>5224</v>
       </c>
       <c r="CB7" s="24">
         <v>5199</v>
       </c>
       <c r="CC7" s="24">
         <v>5271</v>
       </c>
-    </row>
-    <row r="8" spans="1:81" s="4" customFormat="1">
+      <c r="CD7" s="24">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="8" spans="1:82" s="4" customFormat="1">
       <c r="A8" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>89855</v>
       </c>
       <c r="C8" s="26">
         <v>97250</v>
       </c>
       <c r="D8" s="27">
         <v>108456</v>
       </c>
       <c r="E8" s="34">
         <v>110499</v>
       </c>
       <c r="F8" s="28">
         <v>118895</v>
       </c>
       <c r="G8" s="24">
         <v>103907</v>
       </c>
       <c r="H8" s="29">
         <v>103272</v>
       </c>
       <c r="I8" s="29">
@@ -2943,52 +2996,55 @@
       </c>
       <c r="BV8" s="24">
         <v>115397</v>
       </c>
       <c r="BW8" s="24">
         <v>113225</v>
       </c>
       <c r="BX8" s="24">
         <v>132930</v>
       </c>
       <c r="BY8" s="24">
         <v>159074</v>
       </c>
       <c r="BZ8" s="24">
         <v>161295</v>
       </c>
       <c r="CA8" s="24">
         <v>118823</v>
       </c>
       <c r="CB8" s="24">
         <v>118256</v>
       </c>
       <c r="CC8" s="24">
         <v>112819</v>
       </c>
-    </row>
-    <row r="9" spans="1:81" s="4" customFormat="1">
+      <c r="CD8" s="24">
+        <v>109470</v>
+      </c>
+    </row>
+    <row r="9" spans="1:82" s="4" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="25">
         <v>87914</v>
       </c>
       <c r="C9" s="26">
         <v>93134</v>
       </c>
       <c r="D9" s="27">
         <v>91670</v>
       </c>
       <c r="E9" s="34">
         <v>96479</v>
       </c>
       <c r="F9" s="28">
         <v>97011</v>
       </c>
       <c r="G9" s="24">
         <v>108272</v>
       </c>
       <c r="H9" s="29">
         <v>107291</v>
       </c>
       <c r="I9" s="29">
@@ -3188,52 +3244,55 @@
       </c>
       <c r="BV9" s="24">
         <v>99408</v>
       </c>
       <c r="BW9" s="24">
         <v>100125</v>
       </c>
       <c r="BX9" s="24">
         <v>98768</v>
       </c>
       <c r="BY9" s="24">
         <v>118628</v>
       </c>
       <c r="BZ9" s="24">
         <v>119830</v>
       </c>
       <c r="CA9" s="24">
         <v>107243</v>
       </c>
       <c r="CB9" s="24">
         <v>105807</v>
       </c>
       <c r="CC9" s="24">
         <v>102413</v>
       </c>
-    </row>
-    <row r="10" spans="1:81" s="4" customFormat="1">
+      <c r="CD9" s="24">
+        <v>92685</v>
+      </c>
+    </row>
+    <row r="10" spans="1:82" s="4" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="25">
         <v>93309</v>
       </c>
       <c r="C10" s="26">
         <v>96946</v>
       </c>
       <c r="D10" s="27">
         <v>109237</v>
       </c>
       <c r="E10" s="34">
         <v>120361</v>
       </c>
       <c r="F10" s="28">
         <v>117851</v>
       </c>
       <c r="G10" s="24">
         <v>119653</v>
       </c>
       <c r="H10" s="29">
         <v>120753</v>
       </c>
       <c r="I10" s="29">
@@ -3433,52 +3492,55 @@
       </c>
       <c r="BV10" s="24">
         <v>101108</v>
       </c>
       <c r="BW10" s="24">
         <v>102849</v>
       </c>
       <c r="BX10" s="24">
         <v>121083</v>
       </c>
       <c r="BY10" s="24">
         <v>133603</v>
       </c>
       <c r="BZ10" s="24">
         <v>130301</v>
       </c>
       <c r="CA10" s="24">
         <v>103556</v>
       </c>
       <c r="CB10" s="24">
         <v>101458</v>
       </c>
       <c r="CC10" s="24">
         <v>104398</v>
       </c>
-    </row>
-    <row r="11" spans="1:81" s="4" customFormat="1">
+      <c r="CD10" s="24">
+        <v>101820</v>
+      </c>
+    </row>
+    <row r="11" spans="1:82" s="4" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="25">
         <v>49998</v>
       </c>
       <c r="C11" s="26">
         <v>52533</v>
       </c>
       <c r="D11" s="27">
         <v>51305</v>
       </c>
       <c r="E11" s="34">
         <v>53197</v>
       </c>
       <c r="F11" s="28">
         <v>56060</v>
       </c>
       <c r="G11" s="24">
         <v>61138</v>
       </c>
       <c r="H11" s="29">
         <v>69434</v>
       </c>
       <c r="I11" s="29">
@@ -3678,52 +3740,55 @@
       </c>
       <c r="BV11" s="24">
         <v>44944</v>
       </c>
       <c r="BW11" s="24">
         <v>47426</v>
       </c>
       <c r="BX11" s="24">
         <v>54502</v>
       </c>
       <c r="BY11" s="24">
         <v>59007</v>
       </c>
       <c r="BZ11" s="24">
         <v>59671</v>
       </c>
       <c r="CA11" s="24">
         <v>48951</v>
       </c>
       <c r="CB11" s="24">
         <v>48205</v>
       </c>
       <c r="CC11" s="24">
         <v>50800</v>
       </c>
-    </row>
-    <row r="12" spans="1:81" s="4" customFormat="1">
+      <c r="CD11" s="24">
+        <v>48289</v>
+      </c>
+    </row>
+    <row r="12" spans="1:82" s="4" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="25">
         <v>38409</v>
       </c>
       <c r="C12" s="26">
         <v>40625</v>
       </c>
       <c r="D12" s="27">
         <v>44283</v>
       </c>
       <c r="E12" s="34">
         <v>50430</v>
       </c>
       <c r="F12" s="28">
         <v>51245</v>
       </c>
       <c r="G12" s="24">
         <v>49615</v>
       </c>
       <c r="H12" s="29">
         <v>49598</v>
       </c>
       <c r="I12" s="29">
@@ -3923,52 +3988,55 @@
       </c>
       <c r="BV12" s="24">
         <v>18146</v>
       </c>
       <c r="BW12" s="24">
         <v>18180</v>
       </c>
       <c r="BX12" s="24">
         <v>17195</v>
       </c>
       <c r="BY12" s="24">
         <v>19865</v>
       </c>
       <c r="BZ12" s="24">
         <v>19946</v>
       </c>
       <c r="CA12" s="24">
         <v>21575</v>
       </c>
       <c r="CB12" s="24">
         <v>21431</v>
       </c>
       <c r="CC12" s="24">
         <v>21424</v>
       </c>
-    </row>
-    <row r="13" spans="1:81" s="4" customFormat="1">
+      <c r="CD12" s="24">
+        <v>18931</v>
+      </c>
+    </row>
+    <row r="13" spans="1:82" s="4" customFormat="1">
       <c r="A13" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="25">
         <v>50406</v>
       </c>
       <c r="C13" s="26">
         <v>53249</v>
       </c>
       <c r="D13" s="27">
         <v>54141</v>
       </c>
       <c r="E13" s="34">
         <v>53388</v>
       </c>
       <c r="F13" s="28">
         <v>62459</v>
       </c>
       <c r="G13" s="24">
         <v>66715</v>
       </c>
       <c r="H13" s="29">
         <v>72934</v>
       </c>
       <c r="I13" s="29">
@@ -4168,52 +4236,55 @@
       </c>
       <c r="BV13" s="24">
         <v>62368</v>
       </c>
       <c r="BW13" s="24">
         <v>61514</v>
       </c>
       <c r="BX13" s="24">
         <v>70634</v>
       </c>
       <c r="BY13" s="24">
         <v>92324</v>
       </c>
       <c r="BZ13" s="24">
         <v>90951</v>
       </c>
       <c r="CA13" s="24">
         <v>74725</v>
       </c>
       <c r="CB13" s="24">
         <v>73744</v>
       </c>
       <c r="CC13" s="24">
         <v>73184</v>
       </c>
-    </row>
-    <row r="14" spans="1:81" s="4" customFormat="1">
+      <c r="CD13" s="24">
+        <v>68952</v>
+      </c>
+    </row>
+    <row r="14" spans="1:82" s="4" customFormat="1">
       <c r="A14" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="25">
         <v>39906</v>
       </c>
       <c r="C14" s="26">
         <v>39813</v>
       </c>
       <c r="D14" s="27">
         <v>40208</v>
       </c>
       <c r="E14" s="34">
         <v>43970</v>
       </c>
       <c r="F14" s="28">
         <v>43037</v>
       </c>
       <c r="G14" s="24">
         <v>49557</v>
       </c>
       <c r="H14" s="29">
         <v>49157</v>
       </c>
       <c r="I14" s="29">
@@ -4413,52 +4484,55 @@
       </c>
       <c r="BV14" s="24">
         <v>33533</v>
       </c>
       <c r="BW14" s="24">
         <v>34369</v>
       </c>
       <c r="BX14" s="24">
         <v>35815</v>
       </c>
       <c r="BY14" s="24">
         <v>42699</v>
       </c>
       <c r="BZ14" s="24">
         <v>45630</v>
       </c>
       <c r="CA14" s="24">
         <v>31856</v>
       </c>
       <c r="CB14" s="24">
         <v>31353</v>
       </c>
       <c r="CC14" s="24">
         <v>31923</v>
       </c>
-    </row>
-    <row r="15" spans="1:81" s="4" customFormat="1">
+      <c r="CD14" s="24">
+        <v>30472</v>
+      </c>
+    </row>
+    <row r="15" spans="1:82" s="4" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="25">
         <v>67879</v>
       </c>
       <c r="C15" s="26">
         <v>71701</v>
       </c>
       <c r="D15" s="27">
         <v>72655</v>
       </c>
       <c r="E15" s="34">
         <v>78351</v>
       </c>
       <c r="F15" s="28">
         <v>81736</v>
       </c>
       <c r="G15" s="24">
         <v>80202</v>
       </c>
       <c r="H15" s="29">
         <v>81916</v>
       </c>
       <c r="I15" s="29">
@@ -4658,52 +4732,55 @@
       </c>
       <c r="BV15" s="24">
         <v>77035</v>
       </c>
       <c r="BW15" s="24">
         <v>78807</v>
       </c>
       <c r="BX15" s="24">
         <v>90214</v>
       </c>
       <c r="BY15" s="24">
         <v>111282</v>
       </c>
       <c r="BZ15" s="24">
         <v>110932</v>
       </c>
       <c r="CA15" s="24">
         <v>95212</v>
       </c>
       <c r="CB15" s="24">
         <v>94086</v>
       </c>
       <c r="CC15" s="24">
         <v>95487</v>
       </c>
-    </row>
-    <row r="16" spans="1:81" s="4" customFormat="1">
+      <c r="CD15" s="24">
+        <v>94426</v>
+      </c>
+    </row>
+    <row r="16" spans="1:82" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="25">
         <v>38831</v>
       </c>
       <c r="C16" s="26">
         <v>44229</v>
       </c>
       <c r="D16" s="27">
         <v>52573</v>
       </c>
       <c r="E16" s="34">
         <v>55271</v>
       </c>
       <c r="F16" s="28">
         <v>59306</v>
       </c>
       <c r="G16" s="24">
         <v>55176</v>
       </c>
       <c r="H16" s="29">
         <v>55372</v>
       </c>
       <c r="I16" s="29">
@@ -4879,73 +4956,76 @@
       </c>
       <c r="BN16" s="24">
         <v>47115</v>
       </c>
       <c r="BO16" s="50">
         <v>26495</v>
       </c>
       <c r="BP16" s="50">
         <v>26299</v>
       </c>
       <c r="BQ16" s="50">
         <v>26574</v>
       </c>
       <c r="BR16" s="50">
         <v>26435</v>
       </c>
       <c r="BS16" s="50">
         <v>27199</v>
       </c>
       <c r="BT16" s="24">
         <v>27633</v>
       </c>
       <c r="BU16" s="24">
         <v>23750</v>
       </c>
-      <c r="BV16" s="24">
+      <c r="BV16" s="54">
         <v>25501</v>
       </c>
-      <c r="BW16" s="24">
+      <c r="BW16" s="54">
         <v>28250</v>
       </c>
-      <c r="BX16" s="24">
+      <c r="BX16" s="54">
         <v>35949</v>
       </c>
-      <c r="BY16" s="24">
+      <c r="BY16" s="54">
         <v>38210</v>
       </c>
-      <c r="BZ16" s="24">
+      <c r="BZ16" s="54">
         <v>38220</v>
       </c>
-      <c r="CA16" s="24">
+      <c r="CA16" s="54">
         <v>30180</v>
       </c>
-      <c r="CB16" s="24">
+      <c r="CB16" s="54">
         <v>30166</v>
       </c>
-      <c r="CC16" s="24">
+      <c r="CC16" s="54">
         <v>31139</v>
+      </c>
+      <c r="CD16" s="54">
+        <v>29795</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5611,51 +5691,51 @@
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
     </row>
     <row r="63" spans="1:13" s="4" customFormat="1">
       <c r="A63" s="5"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="BV3:CC3"/>
+    <mergeCell ref="BV3:CD3"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AL1:BU1"/>
     <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>