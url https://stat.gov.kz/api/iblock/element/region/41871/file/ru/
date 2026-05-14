--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="9672"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="9672" tabRatio="942"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -349,51 +349,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -522,50 +522,63 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -770,51 +783,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -833,76 +846,79 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
@@ -1421,57 +1437,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ23"/>
+  <dimension ref="A1:BA23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AP4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AT4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BA2" sqref="BA2"/>
+      <selection pane="bottomRight" activeCell="BA4" sqref="BA4:BA15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.44140625" style="2" customWidth="1"/>
     <col min="9" max="10" width="12.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.6640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="15" width="10.44140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.88671875" style="2" customWidth="1"/>
     <col min="18" max="18" width="10" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.88671875" style="2" customWidth="1"/>
     <col min="21" max="22" width="10.109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.44140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="11" style="2" customWidth="1"/>
@@ -1480,148 +1496,149 @@
     <col min="27" max="28" width="10" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.44140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="10" style="2" customWidth="1"/>
     <col min="33" max="33" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.88671875" style="2" customWidth="1"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="9.109375" style="2"/>
     <col min="39" max="39" width="10.33203125" style="2" customWidth="1"/>
     <col min="40" max="40" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.109375" style="2" customWidth="1"/>
     <col min="42" max="42" width="11.5546875" style="2" customWidth="1"/>
     <col min="43" max="43" width="12" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.33203125" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.5546875" style="2" customWidth="1"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.44140625" style="2" customWidth="1"/>
     <col min="48" max="48" width="10.109375" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.33203125" style="2" customWidth="1"/>
     <col min="50" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="26" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="B1" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="26"/>
-[...11 lines deleted...]
-      <c r="AA1" s="26" t="s">
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="26"/>
+      <c r="AA1" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AB1" s="26"/>
-[...10 lines deleted...]
-      <c r="AM1" s="27"/>
+      <c r="AB1" s="25"/>
+      <c r="AC1" s="25"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
+      <c r="AI1" s="25"/>
+      <c r="AJ1" s="25"/>
+      <c r="AK1" s="25"/>
+      <c r="AL1" s="26"/>
+      <c r="AM1" s="26"/>
     </row>
-    <row r="2" spans="1:52" ht="16.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="2" spans="1:53" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="27"/>
+      <c r="B2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="31"/>
-[...10 lines deleted...]
-      <c r="N2" s="24" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="25"/>
-[...10 lines deleted...]
-      <c r="Z2" s="24" t="s">
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="AA2" s="25"/>
-[...10 lines deleted...]
-      <c r="AL2" s="24" t="s">
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="25"/>
-[...10 lines deleted...]
-      <c r="AX2" s="24" t="s">
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="34"/>
+      <c r="AP2" s="34"/>
+      <c r="AQ2" s="34"/>
+      <c r="AR2" s="34"/>
+      <c r="AS2" s="34"/>
+      <c r="AT2" s="34"/>
+      <c r="AU2" s="34"/>
+      <c r="AV2" s="34"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="25"/>
-      <c r="AZ2" s="35"/>
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="36"/>
     </row>
-    <row r="3" spans="1:52" ht="42.75" customHeight="1" thickBot="1">
-      <c r="A3" s="29"/>
+    <row r="3" spans="1:53" ht="42.75" customHeight="1" thickBot="1">
+      <c r="A3" s="28"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -1731,52 +1748,55 @@
       </c>
       <c r="AS3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AT3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AU3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AV3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AW3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AX3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AZ3" s="4" t="s">
         <v>15</v>
       </c>
+      <c r="BA3" s="24" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="4" spans="1:52" ht="12.75" customHeight="1">
+    <row r="4" spans="1:53" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>72782.8</v>
       </c>
       <c r="D4" s="10">
         <v>115000.4</v>
       </c>
       <c r="E4" s="10">
         <v>179811.4</v>
       </c>
       <c r="F4" s="10">
         <v>228819.7</v>
       </c>
       <c r="G4" s="10">
         <v>275758.2</v>
       </c>
       <c r="H4" s="10">
         <v>320389.7</v>
       </c>
       <c r="I4" s="10">
@@ -1889,52 +1909,55 @@
       </c>
       <c r="AS4" s="17">
         <v>319874.59999999998</v>
       </c>
       <c r="AT4" s="17">
         <v>364105.6</v>
       </c>
       <c r="AU4" s="17">
         <v>412858.7</v>
       </c>
       <c r="AV4" s="17">
         <v>459689.6</v>
       </c>
       <c r="AW4" s="17">
         <v>507761.9</v>
       </c>
       <c r="AX4" s="10">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="17">
         <v>84044.1</v>
       </c>
       <c r="AZ4" s="17">
         <v>131471</v>
       </c>
+      <c r="BA4" s="17">
+        <v>178333.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:53">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="13">
         <v>302.2</v>
       </c>
       <c r="D5" s="13">
         <v>619.1</v>
       </c>
       <c r="E5" s="13">
         <v>802.1</v>
       </c>
       <c r="F5" s="13">
         <v>1168</v>
       </c>
       <c r="G5" s="13">
         <v>1694.9</v>
       </c>
       <c r="H5" s="13">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="13">
@@ -2047,52 +2070,55 @@
       </c>
       <c r="AS5" s="13">
         <v>36.200000000000003</v>
       </c>
       <c r="AT5" s="22">
         <v>52.8</v>
       </c>
       <c r="AU5" s="22">
         <v>60.7</v>
       </c>
       <c r="AV5" s="22">
         <v>69.3</v>
       </c>
       <c r="AW5" s="22">
         <v>76.599999999999994</v>
       </c>
       <c r="AX5" s="13">
         <v>2.8</v>
       </c>
       <c r="AY5" s="13">
         <v>5.4</v>
       </c>
       <c r="AZ5" s="13">
         <v>11.1</v>
       </c>
+      <c r="BA5" s="13">
+        <v>16.399999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="15"/>
       <c r="N6" s="16"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
@@ -2153,52 +2179,55 @@
       </c>
       <c r="AS6" s="13">
         <v>63436.5</v>
       </c>
       <c r="AT6" s="13">
         <v>71013</v>
       </c>
       <c r="AU6" s="13">
         <v>79457.5</v>
       </c>
       <c r="AV6" s="13">
         <v>88594</v>
       </c>
       <c r="AW6" s="13">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="13">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>25078.9</v>
       </c>
+      <c r="BA6" s="13">
+        <v>34261.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="13">
         <v>323.3</v>
       </c>
       <c r="D7" s="13">
         <v>518</v>
       </c>
       <c r="E7" s="13">
         <v>762.5</v>
       </c>
       <c r="F7" s="13">
         <v>1006</v>
       </c>
       <c r="G7" s="13">
         <v>1301</v>
       </c>
       <c r="H7" s="13">
         <v>1640.2</v>
       </c>
       <c r="I7" s="13">
@@ -2311,52 +2340,55 @@
       </c>
       <c r="AS7" s="13">
         <v>287.5</v>
       </c>
       <c r="AT7" s="13">
         <v>417.2</v>
       </c>
       <c r="AU7" s="13">
         <v>465.5</v>
       </c>
       <c r="AV7" s="13">
         <v>516</v>
       </c>
       <c r="AW7" s="13">
         <v>582.1</v>
       </c>
       <c r="AX7" s="13">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="13">
         <v>95</v>
       </c>
+      <c r="BA7" s="13">
+        <v>145.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="13">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="13">
         <v>3862.5</v>
       </c>
       <c r="E8" s="13">
         <v>5844.7</v>
       </c>
       <c r="F8" s="13">
         <v>7768.4</v>
       </c>
       <c r="G8" s="13">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="13">
         <v>11270.3</v>
       </c>
       <c r="I8" s="13">
@@ -2469,52 +2501,55 @@
       </c>
       <c r="AS8" s="13">
         <v>2885.6</v>
       </c>
       <c r="AT8" s="13">
         <v>3267.7</v>
       </c>
       <c r="AU8" s="13">
         <v>3643</v>
       </c>
       <c r="AV8" s="13">
         <v>4022.3</v>
       </c>
       <c r="AW8" s="13">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="13">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>499</v>
       </c>
       <c r="AZ8" s="13">
         <v>902.9</v>
       </c>
+      <c r="BA8" s="13">
+        <v>1302</v>
+      </c>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="13">
         <v>18809.8</v>
       </c>
       <c r="D9" s="13">
         <v>28586.9</v>
       </c>
       <c r="E9" s="13">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="13">
         <v>49090.9</v>
       </c>
       <c r="G9" s="13">
         <v>58785.9</v>
       </c>
       <c r="H9" s="13">
         <v>68438</v>
       </c>
       <c r="I9" s="13">
@@ -2627,52 +2662,55 @@
       </c>
       <c r="AS9" s="13">
         <v>58392.5</v>
       </c>
       <c r="AT9" s="13">
         <v>67871.399999999994</v>
       </c>
       <c r="AU9" s="13">
         <v>76990.899999999994</v>
       </c>
       <c r="AV9" s="13">
         <v>85274.8</v>
       </c>
       <c r="AW9" s="13">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="13">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="13">
         <v>20117</v>
       </c>
+      <c r="BA9" s="13">
+        <v>27897.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="13">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="13">
         <v>963.8</v>
       </c>
       <c r="E10" s="13">
         <v>1542.6</v>
       </c>
       <c r="F10" s="13">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="13">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="13">
         <v>3025</v>
       </c>
       <c r="I10" s="13">
@@ -2785,52 +2823,55 @@
       </c>
       <c r="AS10" s="13">
         <v>2012.6</v>
       </c>
       <c r="AT10" s="13">
         <v>2447.6</v>
       </c>
       <c r="AU10" s="13">
         <v>2868.2</v>
       </c>
       <c r="AV10" s="13">
         <v>3175.8</v>
       </c>
       <c r="AW10" s="13">
         <v>3529</v>
       </c>
       <c r="AX10" s="13">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="13">
         <v>405.9</v>
       </c>
+      <c r="BA10" s="13">
+        <v>500.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="13">
         <v>31319.5</v>
       </c>
       <c r="D11" s="13">
         <v>48662.7</v>
       </c>
       <c r="E11" s="13">
         <v>65130.1</v>
       </c>
       <c r="F11" s="13">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="13">
         <v>96168.1</v>
       </c>
       <c r="H11" s="13">
         <v>109234.3</v>
       </c>
       <c r="I11" s="13">
@@ -2943,52 +2984,55 @@
       </c>
       <c r="AS11" s="13">
         <v>99601.2</v>
       </c>
       <c r="AT11" s="13">
         <v>113339.4</v>
       </c>
       <c r="AU11" s="13">
         <v>130334.8</v>
       </c>
       <c r="AV11" s="13">
         <v>145690.29999999999</v>
       </c>
       <c r="AW11" s="13">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="13">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="13">
         <v>44344.1</v>
       </c>
+      <c r="BA11" s="13">
+        <v>59616.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>673.8</v>
       </c>
       <c r="D12" s="13">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="13">
         <v>1918.3</v>
       </c>
       <c r="F12" s="13">
         <v>2696.4</v>
       </c>
       <c r="G12" s="13">
         <v>3310.9</v>
       </c>
       <c r="H12" s="13">
         <v>3939.5</v>
       </c>
       <c r="I12" s="13">
@@ -3101,52 +3145,55 @@
       </c>
       <c r="AS12" s="13">
         <v>232.6</v>
       </c>
       <c r="AT12" s="13">
         <v>249.4</v>
       </c>
       <c r="AU12" s="13">
         <v>296</v>
       </c>
       <c r="AV12" s="13">
         <v>378.7</v>
       </c>
       <c r="AW12" s="13">
         <v>464.9</v>
       </c>
       <c r="AX12" s="13">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="13">
         <v>143.19999999999999</v>
       </c>
+      <c r="BA12" s="13">
+        <v>173.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="13">
         <v>5278.4</v>
       </c>
       <c r="D13" s="13">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="13">
         <v>10804.4</v>
       </c>
       <c r="F13" s="13">
         <v>14120.1</v>
       </c>
       <c r="G13" s="13">
         <v>17204.8</v>
       </c>
       <c r="H13" s="13">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="13">
@@ -3259,52 +3306,55 @@
       </c>
       <c r="AS13" s="13">
         <v>22493.1</v>
       </c>
       <c r="AT13" s="13">
         <v>25488.2</v>
       </c>
       <c r="AU13" s="13">
         <v>28918</v>
       </c>
       <c r="AV13" s="13">
         <v>31927.599999999999</v>
       </c>
       <c r="AW13" s="13">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="13">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="13">
         <v>8266.2999999999993</v>
       </c>
+      <c r="BA13" s="13">
+        <v>10946.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="13">
         <v>802.7</v>
       </c>
       <c r="D14" s="14">
         <v>1205.5</v>
       </c>
       <c r="E14" s="13">
         <v>1664.3</v>
       </c>
       <c r="F14" s="14">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="13">
         <v>2889.7</v>
       </c>
       <c r="H14" s="14">
         <v>3338.3</v>
       </c>
       <c r="I14" s="13">
@@ -3417,52 +3467,55 @@
       </c>
       <c r="AS14" s="13">
         <v>2407.1999999999998</v>
       </c>
       <c r="AT14" s="13">
         <v>2557.3000000000002</v>
       </c>
       <c r="AU14" s="13">
         <v>2806.8</v>
       </c>
       <c r="AV14" s="13">
         <v>3192.8</v>
       </c>
       <c r="AW14" s="13">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="13">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="13">
         <v>588.79999999999995</v>
       </c>
+      <c r="BA14" s="13">
+        <v>818.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="18" customFormat="1">
+    <row r="15" spans="1:53" s="18" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="13">
         <v>12595.1</v>
       </c>
       <c r="D15" s="14">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="13">
         <v>52397.7</v>
       </c>
       <c r="F15" s="14">
         <v>67294.3</v>
       </c>
       <c r="G15" s="13">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="14">
         <v>97096.5</v>
       </c>
       <c r="I15" s="13">
@@ -3574,77 +3627,80 @@
         <v>59317.5</v>
       </c>
       <c r="AS15" s="13">
         <v>68089.600000000006</v>
       </c>
       <c r="AT15" s="13">
         <v>77401.600000000006</v>
       </c>
       <c r="AU15" s="13">
         <v>87017.4</v>
       </c>
       <c r="AV15" s="13">
         <v>96848</v>
       </c>
       <c r="AW15" s="13">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="13">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="13">
         <v>31517.9</v>
+      </c>
+      <c r="BA15" s="13">
+        <v>42654.8</v>
       </c>
     </row>
     <row r="18" spans="3:7">
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="3:7">
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="3:7">
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="3:7">
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="3:7">
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="3:7">
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AX2:AZ2"/>
+    <mergeCell ref="AX2:BA2"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AA1:AM1"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="N2:Y2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>