--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="9672" tabRatio="942"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -849,84 +849,84 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="168"/>
     <cellStyle name="Обычный 2" xfId="2"/>
@@ -1437,57 +1437,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA23"/>
+  <dimension ref="A1:BC23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AT4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BA4" sqref="BA4:BA15"/>
+      <selection pane="bottomRight" activeCell="BE7" sqref="BE7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.44140625" style="2" customWidth="1"/>
     <col min="9" max="10" width="12.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.6640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="15" width="10.44140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.88671875" style="2" customWidth="1"/>
     <col min="18" max="18" width="10" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.88671875" style="2" customWidth="1"/>
     <col min="21" max="22" width="10.109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.44140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="11" style="2" customWidth="1"/>
@@ -1496,149 +1496,151 @@
     <col min="27" max="28" width="10" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.44140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="10" style="2" customWidth="1"/>
     <col min="33" max="33" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.88671875" style="2" customWidth="1"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="9.109375" style="2"/>
     <col min="39" max="39" width="10.33203125" style="2" customWidth="1"/>
     <col min="40" max="40" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.109375" style="2" customWidth="1"/>
     <col min="42" max="42" width="11.5546875" style="2" customWidth="1"/>
     <col min="43" max="43" width="12" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.33203125" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.5546875" style="2" customWidth="1"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.44140625" style="2" customWidth="1"/>
     <col min="48" max="48" width="10.109375" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.33203125" style="2" customWidth="1"/>
     <col min="50" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="25" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="B1" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="25"/>
-[...11 lines deleted...]
-      <c r="AA1" s="25" t="s">
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="29"/>
+      <c r="AA1" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AB1" s="25"/>
-[...10 lines deleted...]
-      <c r="AM1" s="26"/>
+      <c r="AB1" s="28"/>
+      <c r="AC1" s="28"/>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
+      <c r="AI1" s="28"/>
+      <c r="AJ1" s="28"/>
+      <c r="AK1" s="28"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
     </row>
-    <row r="2" spans="1:53" ht="16.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="2" spans="1:55" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="30"/>
+      <c r="B2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="30"/>
-[...10 lines deleted...]
-      <c r="N2" s="32" t="s">
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="33"/>
-[...10 lines deleted...]
-      <c r="Z2" s="32" t="s">
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="36"/>
+      <c r="Z2" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="AA2" s="33"/>
-[...10 lines deleted...]
-      <c r="AL2" s="32" t="s">
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="36"/>
+      <c r="AL2" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="33"/>
-[...10 lines deleted...]
-      <c r="AX2" s="32" t="s">
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="36"/>
+      <c r="AX2" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="33"/>
-[...1 lines deleted...]
-      <c r="BA2" s="36"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
+      <c r="BC2" s="27"/>
     </row>
-    <row r="3" spans="1:53" ht="42.75" customHeight="1" thickBot="1">
-      <c r="A3" s="28"/>
+    <row r="3" spans="1:55" ht="42.75" customHeight="1" thickBot="1">
+      <c r="A3" s="31"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -1751,52 +1753,58 @@
       </c>
       <c r="AT3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AU3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AV3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AW3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AX3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AZ3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BA3" s="24" t="s">
         <v>16</v>
       </c>
+      <c r="BB3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BC3" s="24" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="4" spans="1:53" ht="12.75" customHeight="1">
+    <row r="4" spans="1:55" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>72782.8</v>
       </c>
       <c r="D4" s="10">
         <v>115000.4</v>
       </c>
       <c r="E4" s="10">
         <v>179811.4</v>
       </c>
       <c r="F4" s="10">
         <v>228819.7</v>
       </c>
       <c r="G4" s="10">
         <v>275758.2</v>
       </c>
       <c r="H4" s="10">
         <v>320389.7</v>
       </c>
       <c r="I4" s="10">
@@ -1912,52 +1920,58 @@
       </c>
       <c r="AT4" s="17">
         <v>364105.6</v>
       </c>
       <c r="AU4" s="17">
         <v>412858.7</v>
       </c>
       <c r="AV4" s="17">
         <v>459689.6</v>
       </c>
       <c r="AW4" s="17">
         <v>507761.9</v>
       </c>
       <c r="AX4" s="10">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="17">
         <v>84044.1</v>
       </c>
       <c r="AZ4" s="17">
         <v>131471</v>
       </c>
       <c r="BA4" s="17">
         <v>178333.7</v>
       </c>
+      <c r="BB4" s="17">
+        <v>223618.3</v>
+      </c>
+      <c r="BC4" s="17">
+        <v>272919.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:55">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="13">
         <v>302.2</v>
       </c>
       <c r="D5" s="13">
         <v>619.1</v>
       </c>
       <c r="E5" s="13">
         <v>802.1</v>
       </c>
       <c r="F5" s="13">
         <v>1168</v>
       </c>
       <c r="G5" s="13">
         <v>1694.9</v>
       </c>
       <c r="H5" s="13">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="13">
@@ -2073,52 +2087,58 @@
       </c>
       <c r="AT5" s="22">
         <v>52.8</v>
       </c>
       <c r="AU5" s="22">
         <v>60.7</v>
       </c>
       <c r="AV5" s="22">
         <v>69.3</v>
       </c>
       <c r="AW5" s="22">
         <v>76.599999999999994</v>
       </c>
       <c r="AX5" s="13">
         <v>2.8</v>
       </c>
       <c r="AY5" s="13">
         <v>5.4</v>
       </c>
       <c r="AZ5" s="13">
         <v>11.1</v>
       </c>
       <c r="BA5" s="13">
         <v>16.399999999999999</v>
       </c>
+      <c r="BB5" s="13">
+        <v>22</v>
+      </c>
+      <c r="BC5" s="13">
+        <v>32.200000000000003</v>
+      </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:55">
       <c r="A6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="15"/>
       <c r="N6" s="16"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
@@ -2182,52 +2202,58 @@
       </c>
       <c r="AT6" s="13">
         <v>71013</v>
       </c>
       <c r="AU6" s="13">
         <v>79457.5</v>
       </c>
       <c r="AV6" s="13">
         <v>88594</v>
       </c>
       <c r="AW6" s="13">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="13">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="13">
         <v>34261.5</v>
       </c>
+      <c r="BB6" s="13">
+        <v>35448</v>
+      </c>
+      <c r="BC6" s="13">
+        <v>37232</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="13">
         <v>323.3</v>
       </c>
       <c r="D7" s="13">
         <v>518</v>
       </c>
       <c r="E7" s="13">
         <v>762.5</v>
       </c>
       <c r="F7" s="13">
         <v>1006</v>
       </c>
       <c r="G7" s="13">
         <v>1301</v>
       </c>
       <c r="H7" s="13">
         <v>1640.2</v>
       </c>
       <c r="I7" s="13">
@@ -2343,52 +2369,58 @@
       </c>
       <c r="AT7" s="13">
         <v>417.2</v>
       </c>
       <c r="AU7" s="13">
         <v>465.5</v>
       </c>
       <c r="AV7" s="13">
         <v>516</v>
       </c>
       <c r="AW7" s="13">
         <v>582.1</v>
       </c>
       <c r="AX7" s="13">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="13">
         <v>95</v>
       </c>
       <c r="BA7" s="13">
         <v>145.9</v>
       </c>
+      <c r="BB7" s="13">
+        <v>196.6</v>
+      </c>
+      <c r="BC7" s="13">
+        <v>231</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:55">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="13">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="13">
         <v>3862.5</v>
       </c>
       <c r="E8" s="13">
         <v>5844.7</v>
       </c>
       <c r="F8" s="13">
         <v>7768.4</v>
       </c>
       <c r="G8" s="13">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="13">
         <v>11270.3</v>
       </c>
       <c r="I8" s="13">
@@ -2504,52 +2536,58 @@
       </c>
       <c r="AT8" s="13">
         <v>3267.7</v>
       </c>
       <c r="AU8" s="13">
         <v>3643</v>
       </c>
       <c r="AV8" s="13">
         <v>4022.3</v>
       </c>
       <c r="AW8" s="13">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="13">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>499</v>
       </c>
       <c r="AZ8" s="13">
         <v>902.9</v>
       </c>
       <c r="BA8" s="13">
         <v>1302</v>
       </c>
+      <c r="BB8" s="13">
+        <v>1519.6</v>
+      </c>
+      <c r="BC8" s="13">
+        <v>1974.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:55">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="13">
         <v>18809.8</v>
       </c>
       <c r="D9" s="13">
         <v>28586.9</v>
       </c>
       <c r="E9" s="13">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="13">
         <v>49090.9</v>
       </c>
       <c r="G9" s="13">
         <v>58785.9</v>
       </c>
       <c r="H9" s="13">
         <v>68438</v>
       </c>
       <c r="I9" s="13">
@@ -2665,52 +2703,58 @@
       </c>
       <c r="AT9" s="13">
         <v>67871.399999999994</v>
       </c>
       <c r="AU9" s="13">
         <v>76990.899999999994</v>
       </c>
       <c r="AV9" s="13">
         <v>85274.8</v>
       </c>
       <c r="AW9" s="13">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="13">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="13">
         <v>20117</v>
       </c>
       <c r="BA9" s="13">
         <v>27897.8</v>
       </c>
+      <c r="BB9" s="13">
+        <v>35719.800000000003</v>
+      </c>
+      <c r="BC9" s="13">
+        <v>43522.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:55">
       <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="13">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="13">
         <v>963.8</v>
       </c>
       <c r="E10" s="13">
         <v>1542.6</v>
       </c>
       <c r="F10" s="13">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="13">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="13">
         <v>3025</v>
       </c>
       <c r="I10" s="13">
@@ -2826,52 +2870,58 @@
       </c>
       <c r="AT10" s="13">
         <v>2447.6</v>
       </c>
       <c r="AU10" s="13">
         <v>2868.2</v>
       </c>
       <c r="AV10" s="13">
         <v>3175.8</v>
       </c>
       <c r="AW10" s="13">
         <v>3529</v>
       </c>
       <c r="AX10" s="13">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="13">
         <v>405.9</v>
       </c>
       <c r="BA10" s="13">
         <v>500.3</v>
       </c>
+      <c r="BB10" s="13">
+        <v>596.6</v>
+      </c>
+      <c r="BC10" s="13">
+        <v>795.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="13">
         <v>31319.5</v>
       </c>
       <c r="D11" s="13">
         <v>48662.7</v>
       </c>
       <c r="E11" s="13">
         <v>65130.1</v>
       </c>
       <c r="F11" s="13">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="13">
         <v>96168.1</v>
       </c>
       <c r="H11" s="13">
         <v>109234.3</v>
       </c>
       <c r="I11" s="13">
@@ -2987,52 +3037,58 @@
       </c>
       <c r="AT11" s="13">
         <v>113339.4</v>
       </c>
       <c r="AU11" s="13">
         <v>130334.8</v>
       </c>
       <c r="AV11" s="13">
         <v>145690.29999999999</v>
       </c>
       <c r="AW11" s="13">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="13">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="13">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="13">
         <v>59616.3</v>
       </c>
+      <c r="BB11" s="13">
+        <v>74419.399999999994</v>
+      </c>
+      <c r="BC11" s="13">
+        <v>89559.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>673.8</v>
       </c>
       <c r="D12" s="13">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="13">
         <v>1918.3</v>
       </c>
       <c r="F12" s="13">
         <v>2696.4</v>
       </c>
       <c r="G12" s="13">
         <v>3310.9</v>
       </c>
       <c r="H12" s="13">
         <v>3939.5</v>
       </c>
       <c r="I12" s="13">
@@ -3148,52 +3204,58 @@
       </c>
       <c r="AT12" s="13">
         <v>249.4</v>
       </c>
       <c r="AU12" s="13">
         <v>296</v>
       </c>
       <c r="AV12" s="13">
         <v>378.7</v>
       </c>
       <c r="AW12" s="13">
         <v>464.9</v>
       </c>
       <c r="AX12" s="13">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="13">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="13">
         <v>173.9</v>
       </c>
+      <c r="BB12" s="13">
+        <v>206.9</v>
+      </c>
+      <c r="BC12" s="13">
+        <v>354.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:55">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="13">
         <v>5278.4</v>
       </c>
       <c r="D13" s="13">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="13">
         <v>10804.4</v>
       </c>
       <c r="F13" s="13">
         <v>14120.1</v>
       </c>
       <c r="G13" s="13">
         <v>17204.8</v>
       </c>
       <c r="H13" s="13">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="13">
@@ -3309,52 +3371,58 @@
       </c>
       <c r="AT13" s="13">
         <v>25488.2</v>
       </c>
       <c r="AU13" s="13">
         <v>28918</v>
       </c>
       <c r="AV13" s="13">
         <v>31927.599999999999</v>
       </c>
       <c r="AW13" s="13">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="13">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="13">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="13">
         <v>10946.5</v>
       </c>
+      <c r="BB13" s="13">
+        <v>14544.3</v>
+      </c>
+      <c r="BC13" s="13">
+        <v>17512.599999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:55">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="13">
         <v>802.7</v>
       </c>
       <c r="D14" s="14">
         <v>1205.5</v>
       </c>
       <c r="E14" s="13">
         <v>1664.3</v>
       </c>
       <c r="F14" s="14">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="13">
         <v>2889.7</v>
       </c>
       <c r="H14" s="14">
         <v>3338.3</v>
       </c>
       <c r="I14" s="13">
@@ -3470,52 +3538,58 @@
       </c>
       <c r="AT14" s="13">
         <v>2557.3000000000002</v>
       </c>
       <c r="AU14" s="13">
         <v>2806.8</v>
       </c>
       <c r="AV14" s="13">
         <v>3192.8</v>
       </c>
       <c r="AW14" s="13">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="13">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="13">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="13">
         <v>818.4</v>
       </c>
+      <c r="BB14" s="13">
+        <v>1005.1</v>
+      </c>
+      <c r="BC14" s="13">
+        <v>1340.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="18" customFormat="1">
+    <row r="15" spans="1:55" s="18" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="13">
         <v>12595.1</v>
       </c>
       <c r="D15" s="14">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="13">
         <v>52397.7</v>
       </c>
       <c r="F15" s="14">
         <v>67294.3</v>
       </c>
       <c r="G15" s="13">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="14">
         <v>97096.5</v>
       </c>
       <c r="I15" s="13">
@@ -3630,84 +3704,90 @@
         <v>68089.600000000006</v>
       </c>
       <c r="AT15" s="13">
         <v>77401.600000000006</v>
       </c>
       <c r="AU15" s="13">
         <v>87017.4</v>
       </c>
       <c r="AV15" s="13">
         <v>96848</v>
       </c>
       <c r="AW15" s="13">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="13">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="13">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="13">
         <v>42654.8</v>
+      </c>
+      <c r="BB15" s="13">
+        <v>59940.1</v>
+      </c>
+      <c r="BC15" s="13">
+        <v>80364.399999999994</v>
       </c>
     </row>
     <row r="18" spans="3:7">
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="3:7">
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="3:7">
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="3:7">
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="3:7">
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="3:7">
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AX2:BA2"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AA1:AM1"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="AX2:BC2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>