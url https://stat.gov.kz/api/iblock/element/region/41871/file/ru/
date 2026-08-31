--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="9672" tabRatio="942"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -349,51 +349,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -525,60 +525,92 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -783,51 +815,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -842,92 +874,101 @@
     <xf numFmtId="165" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="6" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="194" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="243">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="168"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
@@ -1437,57 +1478,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC23"/>
+  <dimension ref="A1:BD23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AT4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BE7" sqref="BE7"/>
+      <selection pane="bottomRight" activeCell="BE6" sqref="BE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.44140625" style="2" customWidth="1"/>
     <col min="9" max="10" width="12.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.6640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="15" width="10.44140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.88671875" style="2" customWidth="1"/>
     <col min="18" max="18" width="10" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.88671875" style="2" customWidth="1"/>
     <col min="21" max="22" width="10.109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.44140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="11" style="2" customWidth="1"/>
@@ -1496,151 +1537,152 @@
     <col min="27" max="28" width="10" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.44140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="10" style="2" customWidth="1"/>
     <col min="33" max="33" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.88671875" style="2" customWidth="1"/>
     <col min="36" max="36" width="10.109375" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="9.109375" style="2"/>
     <col min="39" max="39" width="10.33203125" style="2" customWidth="1"/>
     <col min="40" max="40" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.109375" style="2" customWidth="1"/>
     <col min="42" max="42" width="11.5546875" style="2" customWidth="1"/>
     <col min="43" max="43" width="12" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.33203125" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.5546875" style="2" customWidth="1"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.44140625" style="2" customWidth="1"/>
     <col min="48" max="48" width="10.109375" style="2" customWidth="1"/>
     <col min="49" max="49" width="11.33203125" style="2" customWidth="1"/>
     <col min="50" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B1" s="28" t="s">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="B1" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="28"/>
-[...11 lines deleted...]
-      <c r="AA1" s="28" t="s">
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="24"/>
+      <c r="AA1" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="AB1" s="28"/>
-[...10 lines deleted...]
-      <c r="AM1" s="29"/>
+      <c r="AB1" s="23"/>
+      <c r="AC1" s="23"/>
+      <c r="AD1" s="23"/>
+      <c r="AE1" s="23"/>
+      <c r="AF1" s="23"/>
+      <c r="AG1" s="23"/>
+      <c r="AH1" s="23"/>
+      <c r="AI1" s="23"/>
+      <c r="AJ1" s="23"/>
+      <c r="AK1" s="23"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
     </row>
-    <row r="2" spans="1:55" ht="16.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="32" t="s">
+    <row r="2" spans="1:56" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A2" s="25"/>
+      <c r="B2" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="33"/>
-[...10 lines deleted...]
-      <c r="N2" s="25" t="s">
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="26"/>
-[...10 lines deleted...]
-      <c r="Z2" s="25" t="s">
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="AA2" s="26"/>
-[...10 lines deleted...]
-      <c r="AL2" s="25" t="s">
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="26"/>
-[...10 lines deleted...]
-      <c r="AX2" s="25" t="s">
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="33"/>
+      <c r="AX2" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="AY2" s="26"/>
-[...3 lines deleted...]
-      <c r="BC2" s="27"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="34"/>
     </row>
-    <row r="3" spans="1:55" ht="42.75" customHeight="1" thickBot="1">
-      <c r="A3" s="31"/>
+    <row r="3" spans="1:56" ht="42.75" customHeight="1" thickBot="1">
+      <c r="A3" s="26"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -1750,61 +1792,64 @@
       </c>
       <c r="AS3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AT3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AU3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AV3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AW3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AX3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AZ3" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="BA3" s="24" t="s">
+      <c r="BA3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BB3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="BC3" s="24" t="s">
+      <c r="BC3" s="4" t="s">
         <v>27</v>
       </c>
+      <c r="BD3" s="4" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="4" spans="1:55" ht="12.75" customHeight="1">
+    <row r="4" spans="1:56" ht="24.6" customHeight="1" thickBot="1">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>72782.8</v>
       </c>
       <c r="D4" s="10">
         <v>115000.4</v>
       </c>
       <c r="E4" s="10">
         <v>179811.4</v>
       </c>
       <c r="F4" s="10">
         <v>228819.7</v>
       </c>
       <c r="G4" s="10">
         <v>275758.2</v>
       </c>
       <c r="H4" s="10">
         <v>320389.7</v>
       </c>
       <c r="I4" s="10">
@@ -1878,100 +1923,103 @@
       </c>
       <c r="AF4" s="10">
         <v>297093.89999999997</v>
       </c>
       <c r="AG4" s="10">
         <v>340144</v>
       </c>
       <c r="AH4" s="10">
         <v>386698.1</v>
       </c>
       <c r="AI4" s="17">
         <v>436502</v>
       </c>
       <c r="AJ4" s="17">
         <v>488231.5</v>
       </c>
       <c r="AK4" s="21">
         <v>535630.1</v>
       </c>
       <c r="AL4" s="17">
         <v>41510.5</v>
       </c>
       <c r="AM4" s="21">
         <v>80430.600000000006</v>
       </c>
-      <c r="AN4" s="23">
+      <c r="AN4" s="22">
         <v>121455.3</v>
       </c>
-      <c r="AO4" s="23">
+      <c r="AO4" s="22">
         <v>161786.1</v>
       </c>
-      <c r="AP4" s="23">
+      <c r="AP4" s="22">
         <v>204561.6</v>
       </c>
-      <c r="AQ4" s="23">
+      <c r="AQ4" s="22">
         <v>242641.7</v>
       </c>
       <c r="AR4" s="17">
         <v>276879.8</v>
       </c>
-      <c r="AS4" s="17">
+      <c r="AS4" s="21">
         <v>319874.59999999998</v>
       </c>
-      <c r="AT4" s="17">
+      <c r="AT4" s="38">
         <v>364105.6</v>
       </c>
-      <c r="AU4" s="17">
+      <c r="AU4" s="39">
         <v>412858.7</v>
       </c>
-      <c r="AV4" s="17">
+      <c r="AV4" s="39">
         <v>459689.6</v>
       </c>
-      <c r="AW4" s="17">
+      <c r="AW4" s="39">
         <v>507761.9</v>
       </c>
-      <c r="AX4" s="10">
+      <c r="AX4" s="39">
         <v>42727.4</v>
       </c>
-      <c r="AY4" s="17">
+      <c r="AY4" s="39">
         <v>84044.1</v>
       </c>
-      <c r="AZ4" s="17">
+      <c r="AZ4" s="39">
         <v>131471</v>
       </c>
-      <c r="BA4" s="17">
+      <c r="BA4" s="39">
         <v>178333.7</v>
       </c>
-      <c r="BB4" s="17">
+      <c r="BB4" s="39">
         <v>223618.3</v>
       </c>
-      <c r="BC4" s="17">
+      <c r="BC4" s="39">
         <v>272919.3</v>
       </c>
+      <c r="BD4" s="35">
+        <v>322423.40000000002</v>
+      </c>
     </row>
-    <row r="5" spans="1:55">
+    <row r="5" spans="1:56">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="13">
         <v>302.2</v>
       </c>
       <c r="D5" s="13">
         <v>619.1</v>
       </c>
       <c r="E5" s="13">
         <v>802.1</v>
       </c>
       <c r="F5" s="13">
         <v>1168</v>
       </c>
       <c r="G5" s="13">
         <v>1694.9</v>
       </c>
       <c r="H5" s="13">
         <v>2103.1999999999998</v>
       </c>
       <c r="I5" s="13">
@@ -2063,82 +2111,85 @@
       </c>
       <c r="AL5" s="13">
         <v>2.6</v>
       </c>
       <c r="AM5" s="16">
         <v>4.8</v>
       </c>
       <c r="AN5" s="13">
         <v>10</v>
       </c>
       <c r="AO5" s="13">
         <v>14.3</v>
       </c>
       <c r="AP5" s="13">
         <v>18.5</v>
       </c>
       <c r="AQ5" s="13">
         <v>27</v>
       </c>
       <c r="AR5" s="13">
         <v>33</v>
       </c>
       <c r="AS5" s="13">
         <v>36.200000000000003</v>
       </c>
-      <c r="AT5" s="22">
+      <c r="AT5" s="37">
         <v>52.8</v>
       </c>
-      <c r="AU5" s="22">
+      <c r="AU5" s="37">
         <v>60.7</v>
       </c>
-      <c r="AV5" s="22">
+      <c r="AV5" s="37">
         <v>69.3</v>
       </c>
-      <c r="AW5" s="22">
+      <c r="AW5" s="37">
         <v>76.599999999999994</v>
       </c>
-      <c r="AX5" s="13">
+      <c r="AX5" s="36">
         <v>2.8</v>
       </c>
-      <c r="AY5" s="13">
+      <c r="AY5" s="36">
         <v>5.4</v>
       </c>
-      <c r="AZ5" s="13">
+      <c r="AZ5" s="36">
         <v>11.1</v>
       </c>
-      <c r="BA5" s="13">
+      <c r="BA5" s="36">
         <v>16.399999999999999</v>
       </c>
-      <c r="BB5" s="13">
+      <c r="BB5" s="36">
         <v>22</v>
       </c>
-      <c r="BC5" s="13">
+      <c r="BC5" s="36">
         <v>32.200000000000003</v>
       </c>
+      <c r="BD5" s="36">
+        <v>38.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="15"/>
       <c r="N6" s="16"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
@@ -2208,52 +2259,55 @@
       </c>
       <c r="AV6" s="13">
         <v>88594</v>
       </c>
       <c r="AW6" s="13">
         <v>97699.5</v>
       </c>
       <c r="AX6" s="13">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>16308.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>25078.9</v>
       </c>
       <c r="BA6" s="13">
         <v>34261.5</v>
       </c>
       <c r="BB6" s="13">
         <v>35448</v>
       </c>
       <c r="BC6" s="13">
         <v>37232</v>
       </c>
+      <c r="BD6" s="13">
+        <v>39048.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="13">
         <v>323.3</v>
       </c>
       <c r="D7" s="13">
         <v>518</v>
       </c>
       <c r="E7" s="13">
         <v>762.5</v>
       </c>
       <c r="F7" s="13">
         <v>1006</v>
       </c>
       <c r="G7" s="13">
         <v>1301</v>
       </c>
       <c r="H7" s="13">
         <v>1640.2</v>
       </c>
       <c r="I7" s="13">
@@ -2375,52 +2429,55 @@
       </c>
       <c r="AV7" s="13">
         <v>516</v>
       </c>
       <c r="AW7" s="13">
         <v>582.1</v>
       </c>
       <c r="AX7" s="13">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>64.599999999999994</v>
       </c>
       <c r="AZ7" s="13">
         <v>95</v>
       </c>
       <c r="BA7" s="13">
         <v>145.9</v>
       </c>
       <c r="BB7" s="13">
         <v>196.6</v>
       </c>
       <c r="BC7" s="13">
         <v>231</v>
       </c>
+      <c r="BD7" s="13">
+        <v>267.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="13">
         <v>2163.3000000000002</v>
       </c>
       <c r="D8" s="13">
         <v>3862.5</v>
       </c>
       <c r="E8" s="13">
         <v>5844.7</v>
       </c>
       <c r="F8" s="13">
         <v>7768.4</v>
       </c>
       <c r="G8" s="13">
         <v>9824.2999999999993</v>
       </c>
       <c r="H8" s="13">
         <v>11270.3</v>
       </c>
       <c r="I8" s="13">
@@ -2542,52 +2599,55 @@
       </c>
       <c r="AV8" s="13">
         <v>4022.3</v>
       </c>
       <c r="AW8" s="13">
         <v>4391.3999999999996</v>
       </c>
       <c r="AX8" s="13">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>499</v>
       </c>
       <c r="AZ8" s="13">
         <v>902.9</v>
       </c>
       <c r="BA8" s="13">
         <v>1302</v>
       </c>
       <c r="BB8" s="13">
         <v>1519.6</v>
       </c>
       <c r="BC8" s="13">
         <v>1974.9</v>
       </c>
+      <c r="BD8" s="13">
+        <v>2463</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="13">
         <v>18809.8</v>
       </c>
       <c r="D9" s="13">
         <v>28586.9</v>
       </c>
       <c r="E9" s="13">
         <v>38944.699999999997</v>
       </c>
       <c r="F9" s="13">
         <v>49090.9</v>
       </c>
       <c r="G9" s="13">
         <v>58785.9</v>
       </c>
       <c r="H9" s="13">
         <v>68438</v>
       </c>
       <c r="I9" s="13">
@@ -2709,52 +2769,55 @@
       </c>
       <c r="AV9" s="13">
         <v>85274.8</v>
       </c>
       <c r="AW9" s="13">
         <v>93987.1</v>
       </c>
       <c r="AX9" s="13">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>11949.7</v>
       </c>
       <c r="AZ9" s="13">
         <v>20117</v>
       </c>
       <c r="BA9" s="13">
         <v>27897.8</v>
       </c>
       <c r="BB9" s="13">
         <v>35719.800000000003</v>
       </c>
       <c r="BC9" s="13">
         <v>43522.7</v>
       </c>
+      <c r="BD9" s="13">
+        <v>51432.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="13">
         <v>514.70000000000005</v>
       </c>
       <c r="D10" s="13">
         <v>963.8</v>
       </c>
       <c r="E10" s="13">
         <v>1542.6</v>
       </c>
       <c r="F10" s="13">
         <v>2131.8000000000002</v>
       </c>
       <c r="G10" s="13">
         <v>2601.8000000000002</v>
       </c>
       <c r="H10" s="13">
         <v>3025</v>
       </c>
       <c r="I10" s="13">
@@ -2876,52 +2939,55 @@
       </c>
       <c r="AV10" s="13">
         <v>3175.8</v>
       </c>
       <c r="AW10" s="13">
         <v>3529</v>
       </c>
       <c r="AX10" s="13">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>311.5</v>
       </c>
       <c r="AZ10" s="13">
         <v>405.9</v>
       </c>
       <c r="BA10" s="13">
         <v>500.3</v>
       </c>
       <c r="BB10" s="13">
         <v>596.6</v>
       </c>
       <c r="BC10" s="13">
         <v>795.3</v>
       </c>
+      <c r="BD10" s="13">
+        <v>951</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="13">
         <v>31319.5</v>
       </c>
       <c r="D11" s="13">
         <v>48662.7</v>
       </c>
       <c r="E11" s="13">
         <v>65130.1</v>
       </c>
       <c r="F11" s="13">
         <v>81336.100000000006</v>
       </c>
       <c r="G11" s="13">
         <v>96168.1</v>
       </c>
       <c r="H11" s="13">
         <v>109234.3</v>
       </c>
       <c r="I11" s="13">
@@ -3043,52 +3109,55 @@
       </c>
       <c r="AV11" s="13">
         <v>145690.29999999999</v>
       </c>
       <c r="AW11" s="13">
         <v>161327.70000000001</v>
       </c>
       <c r="AX11" s="13">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>28636.799999999999</v>
       </c>
       <c r="AZ11" s="13">
         <v>44344.1</v>
       </c>
       <c r="BA11" s="13">
         <v>59616.3</v>
       </c>
       <c r="BB11" s="13">
         <v>74419.399999999994</v>
       </c>
       <c r="BC11" s="13">
         <v>89559.1</v>
       </c>
+      <c r="BD11" s="13">
+        <v>105271.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>673.8</v>
       </c>
       <c r="D12" s="13">
         <v>1259.0999999999999</v>
       </c>
       <c r="E12" s="13">
         <v>1918.3</v>
       </c>
       <c r="F12" s="13">
         <v>2696.4</v>
       </c>
       <c r="G12" s="13">
         <v>3310.9</v>
       </c>
       <c r="H12" s="13">
         <v>3939.5</v>
       </c>
       <c r="I12" s="13">
@@ -3210,52 +3279,55 @@
       </c>
       <c r="AV12" s="13">
         <v>378.7</v>
       </c>
       <c r="AW12" s="13">
         <v>464.9</v>
       </c>
       <c r="AX12" s="13">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>112.5</v>
       </c>
       <c r="AZ12" s="13">
         <v>143.19999999999999</v>
       </c>
       <c r="BA12" s="13">
         <v>173.9</v>
       </c>
       <c r="BB12" s="13">
         <v>206.9</v>
       </c>
       <c r="BC12" s="13">
         <v>354.8</v>
       </c>
+      <c r="BD12" s="13">
+        <v>434.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="13">
         <v>5278.4</v>
       </c>
       <c r="D13" s="13">
         <v>8251.2000000000007</v>
       </c>
       <c r="E13" s="13">
         <v>10804.4</v>
       </c>
       <c r="F13" s="13">
         <v>14120.1</v>
       </c>
       <c r="G13" s="13">
         <v>17204.8</v>
       </c>
       <c r="H13" s="13">
         <v>20304.400000000001</v>
       </c>
       <c r="I13" s="13">
@@ -3377,52 +3449,55 @@
       </c>
       <c r="AV13" s="13">
         <v>31927.599999999999</v>
       </c>
       <c r="AW13" s="13">
         <v>35131.599999999999</v>
       </c>
       <c r="AX13" s="13">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>5391.8</v>
       </c>
       <c r="AZ13" s="13">
         <v>8266.2999999999993</v>
       </c>
       <c r="BA13" s="13">
         <v>10946.5</v>
       </c>
       <c r="BB13" s="13">
         <v>14544.3</v>
       </c>
       <c r="BC13" s="13">
         <v>17512.599999999999</v>
       </c>
+      <c r="BD13" s="13">
+        <v>20975</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="13">
         <v>802.7</v>
       </c>
       <c r="D14" s="14">
         <v>1205.5</v>
       </c>
       <c r="E14" s="13">
         <v>1664.3</v>
       </c>
       <c r="F14" s="14">
         <v>2207.6999999999998</v>
       </c>
       <c r="G14" s="13">
         <v>2889.7</v>
       </c>
       <c r="H14" s="14">
         <v>3338.3</v>
       </c>
       <c r="I14" s="13">
@@ -3544,52 +3619,55 @@
       </c>
       <c r="AV14" s="13">
         <v>3192.8</v>
       </c>
       <c r="AW14" s="13">
         <v>3501.6</v>
       </c>
       <c r="AX14" s="13">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>409.3</v>
       </c>
       <c r="AZ14" s="13">
         <v>588.79999999999995</v>
       </c>
       <c r="BA14" s="13">
         <v>818.4</v>
       </c>
       <c r="BB14" s="13">
         <v>1005.1</v>
       </c>
       <c r="BC14" s="13">
         <v>1340.3</v>
       </c>
+      <c r="BD14" s="13">
+        <v>1617.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:55" s="18" customFormat="1">
+    <row r="15" spans="1:56" s="18" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="13">
         <v>12595.1</v>
       </c>
       <c r="D15" s="14">
         <v>21071.599999999999</v>
       </c>
       <c r="E15" s="13">
         <v>52397.7</v>
       </c>
       <c r="F15" s="14">
         <v>67294.3</v>
       </c>
       <c r="G15" s="13">
         <v>81976.800000000003</v>
       </c>
       <c r="H15" s="14">
         <v>97096.5</v>
       </c>
       <c r="I15" s="13">
@@ -3710,84 +3788,87 @@
         <v>87017.4</v>
       </c>
       <c r="AV15" s="13">
         <v>96848</v>
       </c>
       <c r="AW15" s="13">
         <v>107070.39999999999</v>
       </c>
       <c r="AX15" s="13">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>20355.400000000001</v>
       </c>
       <c r="AZ15" s="13">
         <v>31517.9</v>
       </c>
       <c r="BA15" s="13">
         <v>42654.8</v>
       </c>
       <c r="BB15" s="13">
         <v>59940.1</v>
       </c>
       <c r="BC15" s="13">
         <v>80364.399999999994</v>
+      </c>
+      <c r="BD15" s="13">
+        <v>99924.1</v>
       </c>
     </row>
     <row r="18" spans="3:7">
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="3:7">
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="3:7">
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="3:7">
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="3:7">
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="3:7">
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="AX2:BD2"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="AA1:AM1"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="N2:Y2"/>
-    <mergeCell ref="AX2:BC2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>