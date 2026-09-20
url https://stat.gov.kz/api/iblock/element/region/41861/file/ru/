--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="6360" windowWidth="23256" windowHeight="6420" tabRatio="976"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="39">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>29  641</t>
   </si>
   <si>
     <t xml:space="preserve">        4  900</t>
   </si>
   <si>
     <t>420 80</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
@@ -274,51 +274,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -523,50 +523,89 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -702,51 +741,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -883,99 +922,118 @@
     <xf numFmtId="3" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="8" xfId="169" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="8" xfId="173" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1458,325 +1516,326 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CB43"/>
+  <dimension ref="A1:CC43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE3" sqref="CE3"/>
+      <selection pane="topRight" activeCell="CE10" sqref="CE10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.5546875" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="10.6640625" style="2" customWidth="1"/>
     <col min="75" max="76" width="9.109375" style="2"/>
     <col min="77" max="77" width="9.44140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:81" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="101" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="94"/>
-[...35 lines deleted...]
-      <c r="AM1" s="94" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="101"/>
+      <c r="P1" s="101"/>
+      <c r="Q1" s="101"/>
+      <c r="R1" s="101"/>
+      <c r="S1" s="101"/>
+      <c r="T1" s="101"/>
+      <c r="U1" s="101"/>
+      <c r="V1" s="101"/>
+      <c r="W1" s="101"/>
+      <c r="X1" s="101"/>
+      <c r="Y1" s="101"/>
+      <c r="Z1" s="101"/>
+      <c r="AA1" s="101"/>
+      <c r="AB1" s="101"/>
+      <c r="AC1" s="101"/>
+      <c r="AD1" s="101"/>
+      <c r="AE1" s="101"/>
+      <c r="AF1" s="101"/>
+      <c r="AG1" s="101"/>
+      <c r="AH1" s="101"/>
+      <c r="AI1" s="101"/>
+      <c r="AJ1" s="101"/>
+      <c r="AK1" s="101"/>
+      <c r="AM1" s="101" t="s">
         <v>15</v>
       </c>
-      <c r="AN1" s="94"/>
-[...34 lines deleted...]
-      <c r="BW1" s="94"/>
+      <c r="AN1" s="101"/>
+      <c r="AO1" s="101"/>
+      <c r="AP1" s="101"/>
+      <c r="AQ1" s="101"/>
+      <c r="AR1" s="101"/>
+      <c r="AS1" s="101"/>
+      <c r="AT1" s="101"/>
+      <c r="AU1" s="101"/>
+      <c r="AV1" s="101"/>
+      <c r="AW1" s="101"/>
+      <c r="AX1" s="101"/>
+      <c r="AY1" s="101"/>
+      <c r="AZ1" s="101"/>
+      <c r="BA1" s="101"/>
+      <c r="BB1" s="101"/>
+      <c r="BC1" s="101"/>
+      <c r="BD1" s="101"/>
+      <c r="BE1" s="101"/>
+      <c r="BF1" s="101"/>
+      <c r="BG1" s="101"/>
+      <c r="BH1" s="101"/>
+      <c r="BI1" s="101"/>
+      <c r="BJ1" s="101"/>
+      <c r="BK1" s="101"/>
+      <c r="BL1" s="101"/>
+      <c r="BM1" s="101"/>
+      <c r="BN1" s="101"/>
+      <c r="BO1" s="101"/>
+      <c r="BP1" s="101"/>
+      <c r="BQ1" s="101"/>
+      <c r="BR1" s="101"/>
+      <c r="BS1" s="101"/>
+      <c r="BT1" s="101"/>
+      <c r="BU1" s="101"/>
+      <c r="BV1" s="101"/>
+      <c r="BW1" s="101"/>
     </row>
-    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
-      <c r="J2" s="104" t="s">
+      <c r="J2" s="111" t="s">
         <v>32</v>
       </c>
-      <c r="K2" s="104"/>
-[...1 lines deleted...]
-      <c r="M2" s="104"/>
+      <c r="K2" s="111"/>
+      <c r="L2" s="111"/>
+      <c r="M2" s="111"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
-      <c r="V2" s="104" t="s">
+      <c r="V2" s="111" t="s">
         <v>32</v>
       </c>
-      <c r="W2" s="104"/>
-[...1 lines deleted...]
-      <c r="Y2" s="104"/>
+      <c r="W2" s="111"/>
+      <c r="X2" s="111"/>
+      <c r="Y2" s="111"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
-      <c r="AH2" s="104" t="s">
+      <c r="AH2" s="111" t="s">
         <v>32</v>
       </c>
-      <c r="AI2" s="104"/>
-[...1 lines deleted...]
-      <c r="AK2" s="104"/>
+      <c r="AI2" s="111"/>
+      <c r="AJ2" s="111"/>
+      <c r="AK2" s="111"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="8"/>
       <c r="AT2" s="9"/>
       <c r="AX2" s="13" t="s">
         <v>32</v>
       </c>
       <c r="AY2" s="13"/>
       <c r="AZ2" s="9"/>
-      <c r="BA2" s="80"/>
-      <c r="BB2" s="80"/>
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
       <c r="BJ2" s="13" t="s">
         <v>32</v>
       </c>
       <c r="BK2" s="13"/>
       <c r="BL2" s="9"/>
-      <c r="BM2" s="80"/>
-      <c r="BN2" s="80"/>
+      <c r="BM2" s="79"/>
+      <c r="BN2" s="79"/>
     </row>
-    <row r="3" spans="1:80" ht="36" customHeight="1" thickBot="1">
-      <c r="A3" s="99" t="s">
+    <row r="3" spans="1:81" ht="36" customHeight="1" thickBot="1">
+      <c r="A3" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="95" t="s">
+      <c r="B3" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="96"/>
-[...10 lines deleted...]
-      <c r="N3" s="95" t="s">
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="104"/>
+      <c r="N3" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="96"/>
-[...10 lines deleted...]
-      <c r="Z3" s="95" t="s">
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="103"/>
+      <c r="X3" s="103"/>
+      <c r="Y3" s="104"/>
+      <c r="Z3" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="AA3" s="96"/>
-[...10 lines deleted...]
-      <c r="AL3" s="101" t="s">
+      <c r="AA3" s="103"/>
+      <c r="AB3" s="103"/>
+      <c r="AC3" s="103"/>
+      <c r="AD3" s="103"/>
+      <c r="AE3" s="103"/>
+      <c r="AF3" s="103"/>
+      <c r="AG3" s="103"/>
+      <c r="AH3" s="103"/>
+      <c r="AI3" s="103"/>
+      <c r="AJ3" s="103"/>
+      <c r="AK3" s="103"/>
+      <c r="AL3" s="108" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="102"/>
-      <c r="AN3" s="103"/>
+      <c r="AM3" s="109"/>
+      <c r="AN3" s="110"/>
       <c r="AO3" s="11"/>
       <c r="AP3" s="11"/>
       <c r="AQ3" s="11"/>
       <c r="AR3" s="11"/>
       <c r="AS3" s="10"/>
       <c r="AT3" s="11"/>
       <c r="AU3" s="11"/>
       <c r="AV3" s="11"/>
       <c r="AW3" s="11"/>
-      <c r="AX3" s="101" t="s">
+      <c r="AX3" s="108" t="s">
         <v>35</v>
       </c>
-      <c r="AY3" s="102"/>
-      <c r="AZ3" s="103"/>
+      <c r="AY3" s="109"/>
+      <c r="AZ3" s="110"/>
       <c r="BA3" s="11"/>
       <c r="BB3" s="11"/>
       <c r="BC3" s="11"/>
       <c r="BD3" s="11"/>
       <c r="BE3" s="11"/>
       <c r="BF3" s="11"/>
       <c r="BG3" s="11"/>
       <c r="BH3" s="11"/>
       <c r="BI3" s="11"/>
-      <c r="BJ3" s="105" t="s">
+      <c r="BJ3" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="106"/>
-[...10 lines deleted...]
-      <c r="BV3" s="105" t="s">
+      <c r="BK3" s="113"/>
+      <c r="BL3" s="113"/>
+      <c r="BM3" s="113"/>
+      <c r="BN3" s="113"/>
+      <c r="BO3" s="113"/>
+      <c r="BP3" s="113"/>
+      <c r="BQ3" s="113"/>
+      <c r="BR3" s="113"/>
+      <c r="BS3" s="113"/>
+      <c r="BT3" s="113"/>
+      <c r="BU3" s="114"/>
+      <c r="BV3" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="106"/>
-[...4 lines deleted...]
-      <c r="CB3" s="107"/>
+      <c r="BW3" s="113"/>
+      <c r="BX3" s="113"/>
+      <c r="BY3" s="113"/>
+      <c r="BZ3" s="113"/>
+      <c r="CA3" s="113"/>
+      <c r="CB3" s="113"/>
+      <c r="CC3" s="114"/>
     </row>
-    <row r="4" spans="1:80" ht="35.4" customHeight="1" thickBot="1">
-      <c r="A4" s="100"/>
+    <row r="4" spans="1:81" ht="35.4" customHeight="1" thickBot="1">
+      <c r="A4" s="107"/>
       <c r="B4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1922,104 +1981,107 @@
       </c>
       <c r="BE4" s="18" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="BG4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="BH4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BI4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="BJ4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="BK4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="BL4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="BM4" s="88" t="s">
+      <c r="BM4" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="BN4" s="88" t="s">
+      <c r="BN4" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="BO4" s="89" t="s">
+      <c r="BO4" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="BP4" s="89" t="s">
+      <c r="BP4" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="BQ4" s="88" t="s">
+      <c r="BQ4" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="BR4" s="90" t="s">
+      <c r="BR4" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="BS4" s="90" t="s">
+      <c r="BS4" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="BT4" s="90" t="s">
+      <c r="BT4" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="BU4" s="90" t="s">
+      <c r="BU4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="BV4" s="91" t="s">
+      <c r="BV4" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="BW4" s="92" t="s">
+      <c r="BW4" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="BX4" s="92" t="s">
+      <c r="BX4" s="91" t="s">
         <v>18</v>
       </c>
-      <c r="BY4" s="93" t="s">
+      <c r="BY4" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="BZ4" s="88" t="s">
+      <c r="BZ4" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="CA4" s="92" t="s">
+      <c r="CA4" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="CB4" s="92" t="s">
+      <c r="CB4" s="91" t="s">
         <v>22</v>
       </c>
+      <c r="CC4" s="91" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="5" spans="1:80" s="3" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A5" s="76" t="s">
+    <row r="5" spans="1:81" s="3" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
+      <c r="A5" s="100" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="21">
+      <c r="B5" s="98">
         <v>42971</v>
       </c>
       <c r="C5" s="21">
         <v>45517</v>
       </c>
       <c r="D5" s="22">
         <v>48323</v>
       </c>
       <c r="E5" s="23">
         <v>47930</v>
       </c>
       <c r="F5" s="21">
         <v>52350</v>
       </c>
       <c r="G5" s="21">
         <v>45672</v>
       </c>
       <c r="H5" s="22">
         <v>45996</v>
       </c>
       <c r="I5" s="21">
         <v>44095</v>
       </c>
       <c r="J5" s="21">
         <v>40641</v>
@@ -2131,134 +2193,137 @@
       </c>
       <c r="AT5" s="32">
         <v>32643</v>
       </c>
       <c r="AU5" s="29">
         <v>28560</v>
       </c>
       <c r="AV5" s="29">
         <v>28313</v>
       </c>
       <c r="AW5" s="29">
         <v>25989</v>
       </c>
       <c r="AX5" s="29">
         <v>22549</v>
       </c>
       <c r="AY5" s="29">
         <v>18868</v>
       </c>
       <c r="AZ5" s="30">
         <v>18339</v>
       </c>
       <c r="BA5" s="28">
         <v>17433</v>
       </c>
-      <c r="BB5" s="81">
+      <c r="BB5" s="80">
         <v>27177</v>
       </c>
       <c r="BC5" s="24">
         <v>24948</v>
       </c>
       <c r="BD5" s="26">
         <v>32247</v>
       </c>
       <c r="BE5" s="32">
         <v>30205</v>
       </c>
       <c r="BF5" s="32">
         <v>26999</v>
       </c>
       <c r="BG5" s="29">
         <v>24482</v>
       </c>
       <c r="BH5" s="29">
         <v>23053</v>
       </c>
       <c r="BI5" s="29">
         <v>32300</v>
       </c>
       <c r="BJ5" s="29">
         <v>29837</v>
       </c>
       <c r="BK5" s="29">
         <v>24535</v>
       </c>
       <c r="BL5" s="30">
         <v>32872</v>
       </c>
       <c r="BM5" s="30">
         <v>24126</v>
       </c>
-      <c r="BN5" s="81">
+      <c r="BN5" s="80">
         <v>17908</v>
       </c>
-      <c r="BO5" s="84">
+      <c r="BO5" s="83">
         <v>19447</v>
       </c>
-      <c r="BP5" s="84">
+      <c r="BP5" s="83">
         <v>19223</v>
       </c>
-      <c r="BQ5" s="84">
+      <c r="BQ5" s="83">
         <v>19352</v>
       </c>
-      <c r="BR5" s="84">
+      <c r="BR5" s="83">
         <v>19634</v>
       </c>
-      <c r="BS5" s="84">
+      <c r="BS5" s="83">
         <v>24253</v>
       </c>
-      <c r="BT5" s="84">
+      <c r="BT5" s="83">
         <v>20907</v>
       </c>
-      <c r="BU5" s="86">
+      <c r="BU5" s="85">
         <v>21317</v>
       </c>
-      <c r="BV5" s="86">
+      <c r="BV5" s="93">
         <v>20966</v>
       </c>
-      <c r="BW5" s="86">
+      <c r="BW5" s="95">
         <v>19381</v>
       </c>
-      <c r="BX5" s="86">
+      <c r="BX5" s="96">
         <v>21101</v>
       </c>
-      <c r="BY5" s="86">
+      <c r="BY5" s="96">
         <v>21409</v>
       </c>
-      <c r="BZ5" s="86">
+      <c r="BZ5" s="96">
         <v>21549</v>
       </c>
-      <c r="CA5" s="86">
+      <c r="CA5" s="96">
         <v>14165</v>
       </c>
-      <c r="CB5" s="86">
+      <c r="CB5" s="97">
         <v>13521</v>
       </c>
+      <c r="CC5" s="97">
+        <v>12957</v>
+      </c>
     </row>
-    <row r="6" spans="1:80" s="3" customFormat="1">
-      <c r="A6" s="77" t="s">
+    <row r="6" spans="1:81" s="3" customFormat="1">
+      <c r="A6" s="99" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="33">
         <v>178</v>
       </c>
       <c r="C6" s="33">
         <v>188</v>
       </c>
       <c r="D6" s="34">
         <v>252</v>
       </c>
       <c r="E6" s="35">
         <v>253</v>
       </c>
       <c r="F6" s="36">
         <v>342</v>
       </c>
       <c r="G6" s="36">
         <v>332</v>
       </c>
       <c r="H6" s="37">
         <v>332</v>
       </c>
       <c r="I6" s="37">
         <v>332</v>
@@ -2373,134 +2438,137 @@
       </c>
       <c r="AT6" s="45">
         <v>434</v>
       </c>
       <c r="AU6" s="39">
         <v>434</v>
       </c>
       <c r="AV6" s="39">
         <v>434</v>
       </c>
       <c r="AW6" s="39">
         <v>434</v>
       </c>
       <c r="AX6" s="39">
         <v>251</v>
       </c>
       <c r="AY6" s="39">
         <v>269</v>
       </c>
       <c r="AZ6" s="43">
         <v>304</v>
       </c>
       <c r="BA6" s="43">
         <v>399</v>
       </c>
-      <c r="BB6" s="82">
+      <c r="BB6" s="81">
         <v>399</v>
       </c>
       <c r="BC6" s="39">
         <v>304</v>
       </c>
       <c r="BD6" s="39">
         <v>109</v>
       </c>
       <c r="BE6" s="43">
         <v>109</v>
       </c>
       <c r="BF6" s="45">
         <v>84</v>
       </c>
       <c r="BG6" s="39">
         <v>84</v>
       </c>
       <c r="BH6" s="39">
         <v>84</v>
       </c>
       <c r="BI6" s="39">
         <v>10208</v>
       </c>
       <c r="BJ6" s="39">
         <v>10215</v>
       </c>
       <c r="BK6" s="39">
         <v>10275</v>
       </c>
       <c r="BL6" s="43">
         <v>10299</v>
       </c>
       <c r="BM6" s="43">
         <v>10979</v>
       </c>
-      <c r="BN6" s="82">
+      <c r="BN6" s="81">
         <v>10979</v>
       </c>
-      <c r="BO6" s="82">
+      <c r="BO6" s="81">
         <v>8092</v>
       </c>
-      <c r="BP6" s="82">
+      <c r="BP6" s="81">
         <v>8092</v>
       </c>
-      <c r="BQ6" s="82">
+      <c r="BQ6" s="81">
         <v>7413</v>
       </c>
-      <c r="BR6" s="82">
+      <c r="BR6" s="81">
         <v>8550</v>
       </c>
-      <c r="BS6" s="82">
+      <c r="BS6" s="81">
         <v>9405</v>
       </c>
-      <c r="BT6" s="82">
+      <c r="BT6" s="81">
         <v>8485</v>
       </c>
-      <c r="BU6" s="87">
+      <c r="BU6" s="86">
         <v>7306</v>
       </c>
-      <c r="BV6" s="87">
+      <c r="BV6" s="86">
         <v>7449</v>
       </c>
-      <c r="BW6" s="87">
+      <c r="BW6" s="94">
         <v>7536</v>
       </c>
-      <c r="BX6" s="87">
+      <c r="BX6" s="94">
         <v>7358</v>
       </c>
-      <c r="BY6" s="87">
+      <c r="BY6" s="94">
         <v>7738</v>
       </c>
-      <c r="BZ6" s="87">
+      <c r="BZ6" s="94">
         <v>7588</v>
       </c>
-      <c r="CA6" s="87">
+      <c r="CA6" s="94">
         <v>8245</v>
       </c>
-      <c r="CB6" s="87">
+      <c r="CB6" s="94">
         <v>7849</v>
       </c>
+      <c r="CC6" s="94">
+        <v>7670</v>
+      </c>
     </row>
-    <row r="7" spans="1:80" s="3" customFormat="1">
-      <c r="A7" s="77" t="s">
+    <row r="7" spans="1:81" s="3" customFormat="1">
+      <c r="A7" s="76" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="35"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="38"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="39"/>
       <c r="N7" s="40"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="39"/>
       <c r="X7" s="39"/>
@@ -2511,128 +2579,131 @@
       <c r="AC7" s="39"/>
       <c r="AD7" s="39"/>
       <c r="AE7" s="39"/>
       <c r="AF7" s="39"/>
       <c r="AG7" s="39"/>
       <c r="AH7" s="39"/>
       <c r="AI7" s="39"/>
       <c r="AJ7" s="39"/>
       <c r="AK7" s="41"/>
       <c r="AL7" s="42"/>
       <c r="AM7" s="39"/>
       <c r="AN7" s="43"/>
       <c r="AO7" s="44"/>
       <c r="AP7" s="43"/>
       <c r="AQ7" s="39"/>
       <c r="AR7" s="39"/>
       <c r="AS7" s="43"/>
       <c r="AT7" s="45"/>
       <c r="AU7" s="39"/>
       <c r="AV7" s="39"/>
       <c r="AW7" s="39"/>
       <c r="AX7" s="39"/>
       <c r="AY7" s="39"/>
       <c r="AZ7" s="43"/>
       <c r="BA7" s="43"/>
-      <c r="BB7" s="82"/>
+      <c r="BB7" s="81"/>
       <c r="BC7" s="39"/>
       <c r="BD7" s="39"/>
       <c r="BE7" s="43">
         <v>163</v>
       </c>
       <c r="BF7" s="45">
         <v>163</v>
       </c>
       <c r="BG7" s="39">
         <v>163</v>
       </c>
       <c r="BH7" s="39">
         <v>163</v>
       </c>
       <c r="BI7" s="39">
         <v>105</v>
       </c>
       <c r="BJ7" s="39">
         <v>105</v>
       </c>
       <c r="BK7" s="39">
         <v>105</v>
       </c>
       <c r="BL7" s="43">
         <v>125</v>
       </c>
       <c r="BM7" s="43">
         <v>125</v>
       </c>
-      <c r="BN7" s="82">
+      <c r="BN7" s="81">
         <v>125</v>
       </c>
-      <c r="BO7" s="82">
+      <c r="BO7" s="81">
         <v>167</v>
       </c>
-      <c r="BP7" s="82">
+      <c r="BP7" s="81">
         <v>167</v>
       </c>
-      <c r="BQ7" s="82">
+      <c r="BQ7" s="81">
         <v>165</v>
       </c>
-      <c r="BR7" s="82">
+      <c r="BR7" s="81">
         <v>163</v>
       </c>
-      <c r="BS7" s="82">
+      <c r="BS7" s="81">
         <v>383</v>
       </c>
-      <c r="BT7" s="82">
+      <c r="BT7" s="81">
         <v>444</v>
       </c>
-      <c r="BU7" s="87">
+      <c r="BU7" s="86">
         <v>330</v>
       </c>
-      <c r="BV7" s="87">
+      <c r="BV7" s="86">
         <v>330</v>
       </c>
-      <c r="BW7" s="87">
+      <c r="BW7" s="86">
         <v>330</v>
       </c>
-      <c r="BX7" s="87">
+      <c r="BX7" s="86">
         <v>362</v>
       </c>
-      <c r="BY7" s="87">
+      <c r="BY7" s="86">
         <v>394</v>
       </c>
-      <c r="BZ7" s="87">
+      <c r="BZ7" s="86">
         <v>394</v>
       </c>
-      <c r="CA7" s="87">
+      <c r="CA7" s="86">
         <v>384</v>
       </c>
-      <c r="CB7" s="87">
+      <c r="CB7" s="86">
         <v>384</v>
       </c>
+      <c r="CC7" s="86">
+        <v>379</v>
+      </c>
     </row>
-    <row r="8" spans="1:80" s="4" customFormat="1">
-      <c r="A8" s="78" t="s">
+    <row r="8" spans="1:81" s="4" customFormat="1">
+      <c r="A8" s="77" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="33">
         <v>944</v>
       </c>
       <c r="C8" s="46">
         <v>759</v>
       </c>
       <c r="D8" s="34">
         <v>760</v>
       </c>
       <c r="E8" s="47">
         <v>770</v>
       </c>
       <c r="F8" s="48">
         <v>945</v>
       </c>
       <c r="G8" s="49">
         <v>1317</v>
       </c>
       <c r="H8" s="50">
         <v>1169</v>
       </c>
       <c r="I8" s="51">
         <v>1128</v>
@@ -2747,134 +2818,137 @@
       </c>
       <c r="AT8" s="45">
         <v>727</v>
       </c>
       <c r="AU8" s="39">
         <v>741</v>
       </c>
       <c r="AV8" s="39">
         <v>741</v>
       </c>
       <c r="AW8" s="39">
         <v>741</v>
       </c>
       <c r="AX8" s="39">
         <v>212</v>
       </c>
       <c r="AY8" s="39">
         <v>597</v>
       </c>
       <c r="AZ8" s="43">
         <v>714</v>
       </c>
       <c r="BA8" s="42">
         <v>623</v>
       </c>
-      <c r="BB8" s="82">
+      <c r="BB8" s="81">
         <v>623</v>
       </c>
       <c r="BC8" s="39">
         <v>601</v>
       </c>
       <c r="BD8" s="39">
         <v>605</v>
       </c>
       <c r="BE8" s="43">
         <v>475</v>
       </c>
       <c r="BF8" s="45">
         <v>367</v>
       </c>
       <c r="BG8" s="39">
         <v>377</v>
       </c>
       <c r="BH8" s="39">
         <v>377</v>
       </c>
       <c r="BI8" s="39">
         <v>554</v>
       </c>
       <c r="BJ8" s="39">
         <v>554</v>
       </c>
       <c r="BK8" s="39">
         <v>464</v>
       </c>
       <c r="BL8" s="43">
         <v>487</v>
       </c>
       <c r="BM8" s="43">
         <v>468</v>
       </c>
-      <c r="BN8" s="82">
+      <c r="BN8" s="81">
         <v>468</v>
       </c>
-      <c r="BO8" s="82">
+      <c r="BO8" s="81">
         <v>688</v>
       </c>
-      <c r="BP8" s="82">
+      <c r="BP8" s="81">
         <v>631</v>
       </c>
-      <c r="BQ8" s="82">
+      <c r="BQ8" s="81">
         <v>637</v>
       </c>
-      <c r="BR8" s="82">
+      <c r="BR8" s="81">
         <v>652</v>
       </c>
-      <c r="BS8" s="82">
+      <c r="BS8" s="81">
         <v>1457</v>
       </c>
-      <c r="BT8" s="82">
+      <c r="BT8" s="81">
         <v>1588</v>
       </c>
-      <c r="BU8" s="87">
+      <c r="BU8" s="86">
         <v>547</v>
       </c>
-      <c r="BV8" s="87">
+      <c r="BV8" s="86">
         <v>547</v>
       </c>
-      <c r="BW8" s="87">
+      <c r="BW8" s="86">
         <v>517</v>
       </c>
-      <c r="BX8" s="87">
+      <c r="BX8" s="86">
         <v>531</v>
       </c>
-      <c r="BY8" s="87">
+      <c r="BY8" s="86">
         <v>607</v>
       </c>
-      <c r="BZ8" s="87">
+      <c r="BZ8" s="86">
         <v>700</v>
       </c>
-      <c r="CA8" s="87">
+      <c r="CA8" s="86">
         <v>651</v>
       </c>
-      <c r="CB8" s="87">
+      <c r="CB8" s="86">
         <v>606</v>
       </c>
+      <c r="CC8" s="86">
+        <v>464</v>
+      </c>
     </row>
-    <row r="9" spans="1:80" s="4" customFormat="1">
-      <c r="A9" s="78" t="s">
+    <row r="9" spans="1:81" s="4" customFormat="1">
+      <c r="A9" s="77" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="33">
         <v>9056</v>
       </c>
       <c r="C9" s="33">
         <v>8839</v>
       </c>
       <c r="D9" s="34">
         <v>8630</v>
       </c>
       <c r="E9" s="47">
         <v>8723</v>
       </c>
       <c r="F9" s="48">
         <v>11800</v>
       </c>
       <c r="G9" s="49">
         <v>8242</v>
       </c>
       <c r="H9" s="50">
         <v>7665</v>
       </c>
       <c r="I9" s="51">
         <v>6874</v>
@@ -2989,134 +3063,137 @@
       </c>
       <c r="AT9" s="45">
         <v>5674</v>
       </c>
       <c r="AU9" s="39">
         <v>4424</v>
       </c>
       <c r="AV9" s="39">
         <v>4424</v>
       </c>
       <c r="AW9" s="39">
         <v>3074</v>
       </c>
       <c r="AX9" s="39">
         <v>3841</v>
       </c>
       <c r="AY9" s="39">
         <v>3382</v>
       </c>
       <c r="AZ9" s="43">
         <v>4108</v>
       </c>
       <c r="BA9" s="53">
         <v>3859</v>
       </c>
-      <c r="BB9" s="82">
+      <c r="BB9" s="81">
         <v>3569</v>
       </c>
       <c r="BC9" s="39">
         <v>3334</v>
       </c>
       <c r="BD9" s="39">
         <v>7527</v>
       </c>
       <c r="BE9" s="43">
         <v>6653</v>
       </c>
       <c r="BF9" s="45">
         <v>4572</v>
       </c>
       <c r="BG9" s="39">
         <v>3699</v>
       </c>
       <c r="BH9" s="39">
         <v>3699</v>
       </c>
       <c r="BI9" s="39">
         <v>454</v>
       </c>
       <c r="BJ9" s="39">
         <v>397</v>
       </c>
       <c r="BK9" s="39">
         <v>357</v>
       </c>
       <c r="BL9" s="43">
         <v>284</v>
       </c>
       <c r="BM9" s="43">
         <v>302</v>
       </c>
-      <c r="BN9" s="82">
+      <c r="BN9" s="81">
         <v>341</v>
       </c>
-      <c r="BO9" s="82">
+      <c r="BO9" s="81">
         <v>535</v>
       </c>
-      <c r="BP9" s="82">
+      <c r="BP9" s="81">
         <v>535</v>
       </c>
-      <c r="BQ9" s="82">
+      <c r="BQ9" s="81">
         <v>535</v>
       </c>
-      <c r="BR9" s="82">
+      <c r="BR9" s="81">
         <v>544</v>
       </c>
-      <c r="BS9" s="82">
+      <c r="BS9" s="81">
         <v>1356</v>
       </c>
-      <c r="BT9" s="82">
+      <c r="BT9" s="81">
         <v>1832</v>
       </c>
-      <c r="BU9" s="87">
+      <c r="BU9" s="86">
         <v>528</v>
       </c>
-      <c r="BV9" s="87">
+      <c r="BV9" s="86">
         <v>493</v>
       </c>
-      <c r="BW9" s="87">
+      <c r="BW9" s="86">
         <v>399</v>
       </c>
-      <c r="BX9" s="87">
+      <c r="BX9" s="86">
         <v>456</v>
       </c>
-      <c r="BY9" s="87">
+      <c r="BY9" s="86">
         <v>456</v>
       </c>
-      <c r="BZ9" s="87">
+      <c r="BZ9" s="86">
         <v>456</v>
       </c>
-      <c r="CA9" s="87">
+      <c r="CA9" s="86">
         <v>450</v>
       </c>
-      <c r="CB9" s="87">
+      <c r="CB9" s="86">
         <v>353</v>
       </c>
+      <c r="CC9" s="86">
+        <v>453</v>
+      </c>
     </row>
-    <row r="10" spans="1:80" s="4" customFormat="1">
-      <c r="A10" s="78" t="s">
+    <row r="10" spans="1:81" s="4" customFormat="1">
+      <c r="A10" s="77" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="33">
         <v>89</v>
       </c>
       <c r="C10" s="33">
         <v>89</v>
       </c>
       <c r="D10" s="34">
         <v>89</v>
       </c>
       <c r="E10" s="33">
         <v>89</v>
       </c>
       <c r="F10" s="48">
         <v>89</v>
       </c>
       <c r="G10" s="49">
         <v>53</v>
       </c>
       <c r="H10" s="55">
         <v>53</v>
       </c>
       <c r="I10" s="51">
         <v>53</v>
@@ -3231,134 +3308,137 @@
       </c>
       <c r="AT10" s="45">
         <v>170</v>
       </c>
       <c r="AU10" s="39">
         <v>170</v>
       </c>
       <c r="AV10" s="39">
         <v>170</v>
       </c>
       <c r="AW10" s="39">
         <v>170</v>
       </c>
       <c r="AX10" s="39">
         <v>29</v>
       </c>
       <c r="AY10" s="39">
         <v>118</v>
       </c>
       <c r="AZ10" s="43">
         <v>118</v>
       </c>
       <c r="BA10" s="42">
         <v>118</v>
       </c>
-      <c r="BB10" s="82">
+      <c r="BB10" s="81">
         <v>118</v>
       </c>
       <c r="BC10" s="39">
         <v>118</v>
       </c>
       <c r="BD10" s="39">
         <v>111</v>
       </c>
       <c r="BE10" s="43">
         <v>111</v>
       </c>
       <c r="BF10" s="45">
         <v>111</v>
       </c>
       <c r="BG10" s="39">
         <v>111</v>
       </c>
       <c r="BH10" s="39">
         <v>111</v>
       </c>
       <c r="BI10" s="39">
         <v>75</v>
       </c>
       <c r="BJ10" s="39">
         <v>75</v>
       </c>
       <c r="BK10" s="39">
         <v>75</v>
       </c>
       <c r="BL10" s="43">
         <v>75</v>
       </c>
       <c r="BM10" s="43">
         <v>75</v>
       </c>
-      <c r="BN10" s="82">
+      <c r="BN10" s="81">
         <v>75</v>
       </c>
-      <c r="BO10" s="82">
+      <c r="BO10" s="81">
         <v>70</v>
       </c>
-      <c r="BP10" s="82">
+      <c r="BP10" s="81">
         <v>70</v>
       </c>
-      <c r="BQ10" s="82">
+      <c r="BQ10" s="81">
         <v>70</v>
       </c>
-      <c r="BR10" s="82">
+      <c r="BR10" s="81">
         <v>70</v>
       </c>
-      <c r="BS10" s="82">
+      <c r="BS10" s="81">
         <v>287</v>
       </c>
-      <c r="BT10" s="82">
+      <c r="BT10" s="81">
         <v>261</v>
       </c>
-      <c r="BU10" s="87">
+      <c r="BU10" s="86">
         <v>106</v>
       </c>
-      <c r="BV10" s="87">
+      <c r="BV10" s="86">
         <v>106</v>
       </c>
-      <c r="BW10" s="87">
+      <c r="BW10" s="86">
         <v>106</v>
       </c>
-      <c r="BX10" s="87">
+      <c r="BX10" s="86">
         <v>106</v>
       </c>
-      <c r="BY10" s="87">
+      <c r="BY10" s="86">
         <v>106</v>
       </c>
-      <c r="BZ10" s="87">
+      <c r="BZ10" s="86">
         <v>106</v>
       </c>
-      <c r="CA10" s="87">
+      <c r="CA10" s="86">
         <v>83</v>
       </c>
-      <c r="CB10" s="87">
+      <c r="CB10" s="86">
         <v>83</v>
       </c>
+      <c r="CC10" s="86">
+        <v>83</v>
+      </c>
     </row>
-    <row r="11" spans="1:80" s="4" customFormat="1">
-      <c r="A11" s="78" t="s">
+    <row r="11" spans="1:81" s="4" customFormat="1">
+      <c r="A11" s="77" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="35"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
       <c r="N11" s="57"/>
       <c r="O11" s="58"/>
       <c r="P11" s="58"/>
       <c r="Q11" s="58"/>
       <c r="R11" s="58"/>
       <c r="S11" s="58"/>
       <c r="T11" s="58"/>
       <c r="U11" s="58"/>
       <c r="V11" s="58"/>
       <c r="W11" s="58"/>
       <c r="X11" s="58"/>
@@ -3455,82 +3535,85 @@
       </c>
       <c r="BJ11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BK11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BL11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ11" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="BR11" s="82" t="s">
-[...25 lines deleted...]
-      <c r="CB11" s="87" t="s">
+      <c r="BR11" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BS11" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BT11" s="81"/>
+      <c r="BU11" s="86"/>
+      <c r="BV11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB11" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC11" s="86" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:80" s="4" customFormat="1">
-      <c r="A12" s="78" t="s">
+    <row r="12" spans="1:81" s="4" customFormat="1">
+      <c r="A12" s="77" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="33">
         <v>1325</v>
       </c>
       <c r="C12" s="33">
         <v>1333</v>
       </c>
       <c r="D12" s="34">
         <v>737</v>
       </c>
       <c r="E12" s="35">
         <v>735</v>
       </c>
       <c r="F12" s="36">
         <v>809</v>
       </c>
       <c r="G12" s="36">
         <v>612</v>
       </c>
       <c r="H12" s="37">
         <v>748</v>
       </c>
       <c r="I12" s="37">
         <v>886</v>
@@ -3645,134 +3728,137 @@
       </c>
       <c r="AT12" s="45">
         <v>648</v>
       </c>
       <c r="AU12" s="45">
         <v>170</v>
       </c>
       <c r="AV12" s="45">
         <v>798</v>
       </c>
       <c r="AW12" s="45">
         <v>798</v>
       </c>
       <c r="AX12" s="45">
         <v>613</v>
       </c>
       <c r="AY12" s="45">
         <v>513</v>
       </c>
       <c r="AZ12" s="43">
         <v>516</v>
       </c>
       <c r="BA12" s="42">
         <v>516</v>
       </c>
-      <c r="BB12" s="82">
+      <c r="BB12" s="81">
         <v>516</v>
       </c>
       <c r="BC12" s="39">
         <v>516</v>
       </c>
       <c r="BD12" s="39">
         <v>908</v>
       </c>
       <c r="BE12" s="43">
         <v>908</v>
       </c>
       <c r="BF12" s="45">
         <v>758</v>
       </c>
       <c r="BG12" s="45">
         <v>758</v>
       </c>
       <c r="BH12" s="45">
         <v>758</v>
       </c>
       <c r="BI12" s="45">
         <v>493</v>
       </c>
       <c r="BJ12" s="45">
         <v>493</v>
       </c>
       <c r="BK12" s="45">
         <v>493</v>
       </c>
       <c r="BL12" s="43">
         <v>407</v>
       </c>
       <c r="BM12" s="43">
         <v>407</v>
       </c>
       <c r="BN12" s="43">
         <v>407</v>
       </c>
-      <c r="BO12" s="82">
+      <c r="BO12" s="81">
         <v>501</v>
       </c>
-      <c r="BP12" s="82">
+      <c r="BP12" s="81">
         <v>501</v>
       </c>
-      <c r="BQ12" s="82">
+      <c r="BQ12" s="81">
         <v>501</v>
       </c>
-      <c r="BR12" s="82">
+      <c r="BR12" s="81">
         <v>513</v>
       </c>
-      <c r="BS12" s="82">
+      <c r="BS12" s="81">
         <v>1968</v>
       </c>
-      <c r="BT12" s="82">
+      <c r="BT12" s="81">
         <v>1281</v>
       </c>
-      <c r="BU12" s="87">
+      <c r="BU12" s="86">
         <v>426</v>
       </c>
-      <c r="BV12" s="87">
+      <c r="BV12" s="86">
         <v>426</v>
       </c>
-      <c r="BW12" s="87">
+      <c r="BW12" s="86">
         <v>426</v>
       </c>
-      <c r="BX12" s="87">
+      <c r="BX12" s="86">
         <v>428</v>
       </c>
-      <c r="BY12" s="87">
+      <c r="BY12" s="86">
         <v>428</v>
       </c>
-      <c r="BZ12" s="87">
+      <c r="BZ12" s="86">
         <v>415</v>
       </c>
-      <c r="CA12" s="87">
+      <c r="CA12" s="86">
         <v>472</v>
       </c>
-      <c r="CB12" s="87">
+      <c r="CB12" s="86">
         <v>472</v>
       </c>
+      <c r="CC12" s="86">
+        <v>472</v>
+      </c>
     </row>
-    <row r="13" spans="1:80" s="4" customFormat="1">
-      <c r="A13" s="78" t="s">
+    <row r="13" spans="1:81" s="4" customFormat="1">
+      <c r="A13" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="39"/>
       <c r="N13" s="57"/>
       <c r="O13" s="58"/>
       <c r="P13" s="58"/>
       <c r="Q13" s="58"/>
       <c r="R13" s="58"/>
       <c r="S13" s="58"/>
       <c r="T13" s="58"/>
       <c r="U13" s="58"/>
       <c r="V13" s="58"/>
       <c r="W13" s="58"/>
       <c r="X13" s="58"/>
@@ -3869,82 +3955,85 @@
       </c>
       <c r="BJ13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BK13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BL13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ13" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="BR13" s="82" t="s">
-[...25 lines deleted...]
-      <c r="CB13" s="87" t="s">
+      <c r="BR13" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BS13" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BT13" s="81"/>
+      <c r="BU13" s="86"/>
+      <c r="BV13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB13" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC13" s="86" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:80" s="4" customFormat="1">
-      <c r="A14" s="78" t="s">
+    <row r="14" spans="1:81" s="4" customFormat="1">
+      <c r="A14" s="77" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="33">
         <v>4134</v>
       </c>
       <c r="C14" s="33">
         <v>4173</v>
       </c>
       <c r="D14" s="34">
         <v>3788</v>
       </c>
       <c r="E14" s="47">
         <v>3433</v>
       </c>
       <c r="F14" s="36">
         <v>4009</v>
       </c>
       <c r="G14" s="55">
         <v>4000</v>
       </c>
       <c r="H14" s="50">
         <v>4537</v>
       </c>
       <c r="I14" s="37">
         <v>4289</v>
@@ -4059,134 +4148,137 @@
       </c>
       <c r="AT14" s="45">
         <v>26</v>
       </c>
       <c r="AU14" s="45">
         <v>36</v>
       </c>
       <c r="AV14" s="45">
         <v>36</v>
       </c>
       <c r="AW14" s="45">
         <v>36</v>
       </c>
       <c r="AX14" s="45">
         <v>44</v>
       </c>
       <c r="AY14" s="45">
         <v>68</v>
       </c>
       <c r="AZ14" s="43">
         <v>124</v>
       </c>
       <c r="BA14" s="42">
         <v>124</v>
       </c>
-      <c r="BB14" s="82">
+      <c r="BB14" s="81">
         <v>124</v>
       </c>
       <c r="BC14" s="39">
         <v>123</v>
       </c>
       <c r="BD14" s="39">
         <v>85</v>
       </c>
       <c r="BE14" s="43">
         <v>85</v>
       </c>
       <c r="BF14" s="45">
         <v>77</v>
       </c>
       <c r="BG14" s="45">
         <v>77</v>
       </c>
       <c r="BH14" s="45">
         <v>77</v>
       </c>
       <c r="BI14" s="45">
         <v>306</v>
       </c>
       <c r="BJ14" s="45">
         <v>306</v>
       </c>
       <c r="BK14" s="45">
         <v>298</v>
       </c>
       <c r="BL14" s="43">
         <v>374</v>
       </c>
       <c r="BM14" s="43">
         <v>499</v>
       </c>
       <c r="BN14" s="43">
         <v>499</v>
       </c>
-      <c r="BO14" s="82">
+      <c r="BO14" s="81">
         <v>347</v>
       </c>
-      <c r="BP14" s="82">
+      <c r="BP14" s="81">
         <v>306</v>
       </c>
-      <c r="BQ14" s="82">
+      <c r="BQ14" s="81">
         <v>265</v>
       </c>
-      <c r="BR14" s="82">
+      <c r="BR14" s="81">
         <v>307</v>
       </c>
-      <c r="BS14" s="82">
+      <c r="BS14" s="81">
         <v>395</v>
       </c>
-      <c r="BT14" s="82">
+      <c r="BT14" s="81">
         <v>422</v>
       </c>
-      <c r="BU14" s="87">
+      <c r="BU14" s="86">
         <v>498</v>
       </c>
-      <c r="BV14" s="87">
+      <c r="BV14" s="86">
         <v>528</v>
       </c>
-      <c r="BW14" s="87">
+      <c r="BW14" s="86">
         <v>480</v>
       </c>
-      <c r="BX14" s="87">
+      <c r="BX14" s="86">
         <v>537</v>
       </c>
-      <c r="BY14" s="87">
+      <c r="BY14" s="86">
         <v>630</v>
       </c>
-      <c r="BZ14" s="87">
+      <c r="BZ14" s="86">
         <v>940</v>
       </c>
-      <c r="CA14" s="87">
+      <c r="CA14" s="86">
         <v>498</v>
       </c>
-      <c r="CB14" s="87">
+      <c r="CB14" s="86">
         <v>439</v>
       </c>
+      <c r="CC14" s="86">
+        <v>380</v>
+      </c>
     </row>
-    <row r="15" spans="1:80" s="4" customFormat="1">
-      <c r="A15" s="78" t="s">
+    <row r="15" spans="1:81" s="4" customFormat="1">
+      <c r="A15" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="36"/>
       <c r="E15" s="35"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
       <c r="L15" s="37"/>
       <c r="M15" s="39"/>
       <c r="N15" s="57"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="58"/>
       <c r="R15" s="58"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="58"/>
       <c r="X15" s="58"/>
@@ -4283,82 +4375,85 @@
       </c>
       <c r="BJ15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BK15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BL15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ15" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="BR15" s="82" t="s">
-[...25 lines deleted...]
-      <c r="CB15" s="87" t="s">
+      <c r="BR15" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BS15" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="BT15" s="81"/>
+      <c r="BU15" s="86"/>
+      <c r="BV15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB15" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC15" s="86" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
-      <c r="A16" s="79" t="s">
+    <row r="16" spans="1:81" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="A16" s="78" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="63">
         <v>27245</v>
       </c>
       <c r="C16" s="63">
         <v>30136</v>
       </c>
       <c r="D16" s="64">
         <v>34067</v>
       </c>
       <c r="E16" s="65">
         <v>33927</v>
       </c>
       <c r="F16" s="66">
         <v>34356</v>
       </c>
       <c r="G16" s="67">
         <v>31116</v>
       </c>
       <c r="H16" s="68">
         <v>31492</v>
       </c>
       <c r="I16" s="69">
         <v>30533</v>
@@ -4473,130 +4568,133 @@
       </c>
       <c r="AT16" s="75">
         <v>24964</v>
       </c>
       <c r="AU16" s="66">
         <v>22107</v>
       </c>
       <c r="AV16" s="66">
         <v>21710</v>
       </c>
       <c r="AW16" s="66">
         <v>20736</v>
       </c>
       <c r="AX16" s="66">
         <v>17559</v>
       </c>
       <c r="AY16" s="66">
         <v>13921</v>
       </c>
       <c r="AZ16" s="74">
         <v>12455</v>
       </c>
       <c r="BA16" s="73">
         <v>11794</v>
       </c>
-      <c r="BB16" s="83">
+      <c r="BB16" s="82">
         <v>21828</v>
       </c>
       <c r="BC16" s="66">
         <v>19952</v>
       </c>
       <c r="BD16" s="66">
         <v>22902</v>
       </c>
       <c r="BE16" s="74">
         <v>21701</v>
       </c>
       <c r="BF16" s="75">
         <v>20867</v>
       </c>
       <c r="BG16" s="66">
         <v>19213</v>
       </c>
       <c r="BH16" s="66">
         <v>17784</v>
       </c>
       <c r="BI16" s="66">
         <v>20105</v>
       </c>
       <c r="BJ16" s="66">
         <v>17692</v>
       </c>
       <c r="BK16" s="66">
         <v>12468</v>
       </c>
       <c r="BL16" s="74">
         <v>20821</v>
       </c>
       <c r="BM16" s="74">
         <v>11271</v>
       </c>
-      <c r="BN16" s="83">
+      <c r="BN16" s="82">
         <v>5014</v>
       </c>
-      <c r="BO16" s="83">
+      <c r="BO16" s="82">
         <v>9047</v>
       </c>
-      <c r="BP16" s="85">
+      <c r="BP16" s="84">
         <v>8921</v>
       </c>
-      <c r="BQ16" s="85">
+      <c r="BQ16" s="84">
         <v>9766</v>
       </c>
-      <c r="BR16" s="85">
+      <c r="BR16" s="84">
         <v>8835</v>
       </c>
-      <c r="BS16" s="85">
+      <c r="BS16" s="84">
         <v>9002</v>
       </c>
-      <c r="BT16" s="85">
+      <c r="BT16" s="84">
         <v>6594</v>
       </c>
-      <c r="BU16" s="85">
+      <c r="BU16" s="84">
         <v>11576</v>
       </c>
-      <c r="BV16" s="85">
+      <c r="BV16" s="84">
         <v>11087</v>
       </c>
-      <c r="BW16" s="85">
+      <c r="BW16" s="84">
         <v>9587</v>
       </c>
-      <c r="BX16" s="85">
+      <c r="BX16" s="84">
         <v>11323</v>
       </c>
-      <c r="BY16" s="85">
+      <c r="BY16" s="84">
         <v>11050</v>
       </c>
-      <c r="BZ16" s="85">
+      <c r="BZ16" s="84">
         <v>10950</v>
       </c>
-      <c r="CA16" s="85">
+      <c r="CA16" s="84">
         <v>3382</v>
       </c>
-      <c r="CB16" s="85">
+      <c r="CB16" s="84">
         <v>3335</v>
+      </c>
+      <c r="CC16" s="84">
+        <v>3056</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -4974,51 +5072,51 @@
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AM1:BW1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CB3"/>
+    <mergeCell ref="BV3:CC3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>