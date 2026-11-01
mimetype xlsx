--- v4 (2026-09-20)
+++ v5 (2026-11-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="6360" windowWidth="23256" windowHeight="6420" tabRatio="976"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="40">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>29  641</t>
   </si>
   <si>
     <t xml:space="preserve">        4  900</t>
   </si>
   <si>
     <t>420 80</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
     <t>2021 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                на конец месяца</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>Алатау г.а.</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">сентябрь </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -274,51 +277,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -480,65 +483,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -945,136 +933,136 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="174">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="5"/>
     <cellStyle name="Обычный 2 12" xfId="6"/>
     <cellStyle name="Обычный 2 13" xfId="7"/>
     <cellStyle name="Обычный 2 14" xfId="8"/>
     <cellStyle name="Обычный 2 15" xfId="9"/>
     <cellStyle name="Обычный 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 17" xfId="11"/>
     <cellStyle name="Обычный 2 17 2" xfId="12"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="13"/>
     <cellStyle name="Обычный 2 18" xfId="14"/>
     <cellStyle name="Обычный 2 19" xfId="15"/>
     <cellStyle name="Обычный 2 19 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="22"/>
@@ -1516,76 +1504,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CC43"/>
+  <dimension ref="A1:CD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE10" sqref="CE10"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CC19" sqref="CC19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.5546875" style="2" customWidth="1"/>
     <col min="39" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="10.6640625" style="2" customWidth="1"/>
     <col min="75" max="76" width="9.109375" style="2"/>
     <col min="77" max="77" width="9.44140625" style="2" customWidth="1"/>
-    <col min="78" max="16384" width="9.109375" style="2"/>
+    <col min="78" max="81" width="9.109375" style="2"/>
+    <col min="82" max="82" width="9.88671875" style="2" customWidth="1"/>
+    <col min="83" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" s="1" customFormat="1" ht="24" customHeight="1">
+    <row r="1" spans="1:82" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="101" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
       <c r="O1" s="101"/>
       <c r="P1" s="101"/>
       <c r="Q1" s="101"/>
       <c r="R1" s="101"/>
       <c r="S1" s="101"/>
       <c r="T1" s="101"/>
       <c r="U1" s="101"/>
       <c r="V1" s="101"/>
       <c r="W1" s="101"/>
@@ -1621,51 +1611,51 @@
       <c r="AZ1" s="101"/>
       <c r="BA1" s="101"/>
       <c r="BB1" s="101"/>
       <c r="BC1" s="101"/>
       <c r="BD1" s="101"/>
       <c r="BE1" s="101"/>
       <c r="BF1" s="101"/>
       <c r="BG1" s="101"/>
       <c r="BH1" s="101"/>
       <c r="BI1" s="101"/>
       <c r="BJ1" s="101"/>
       <c r="BK1" s="101"/>
       <c r="BL1" s="101"/>
       <c r="BM1" s="101"/>
       <c r="BN1" s="101"/>
       <c r="BO1" s="101"/>
       <c r="BP1" s="101"/>
       <c r="BQ1" s="101"/>
       <c r="BR1" s="101"/>
       <c r="BS1" s="101"/>
       <c r="BT1" s="101"/>
       <c r="BU1" s="101"/>
       <c r="BV1" s="101"/>
       <c r="BW1" s="101"/>
     </row>
-    <row r="2" spans="1:81" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:82" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="111" t="s">
         <v>32</v>
       </c>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="111" t="s">
         <v>32</v>
@@ -1691,51 +1681,51 @@
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="8"/>
       <c r="AT2" s="9"/>
       <c r="AX2" s="13" t="s">
         <v>32</v>
       </c>
       <c r="AY2" s="13"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="79"/>
       <c r="BB2" s="79"/>
       <c r="BJ2" s="13" t="s">
         <v>32</v>
       </c>
       <c r="BK2" s="13"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="79"/>
       <c r="BN2" s="79"/>
     </row>
-    <row r="3" spans="1:81" ht="36" customHeight="1" thickBot="1">
+    <row r="3" spans="1:82" ht="36" customHeight="1" thickBot="1">
       <c r="A3" s="106" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="102" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="103"/>
       <c r="D3" s="103"/>
       <c r="E3" s="103"/>
       <c r="F3" s="103"/>
       <c r="G3" s="103"/>
       <c r="H3" s="103"/>
       <c r="I3" s="103"/>
       <c r="J3" s="103"/>
       <c r="K3" s="103"/>
       <c r="L3" s="103"/>
       <c r="M3" s="104"/>
       <c r="N3" s="102" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="103"/>
       <c r="P3" s="103"/>
       <c r="Q3" s="103"/>
       <c r="R3" s="103"/>
       <c r="S3" s="103"/>
@@ -1788,53 +1778,54 @@
       <c r="BH3" s="11"/>
       <c r="BI3" s="11"/>
       <c r="BJ3" s="112" t="s">
         <v>37</v>
       </c>
       <c r="BK3" s="113"/>
       <c r="BL3" s="113"/>
       <c r="BM3" s="113"/>
       <c r="BN3" s="113"/>
       <c r="BO3" s="113"/>
       <c r="BP3" s="113"/>
       <c r="BQ3" s="113"/>
       <c r="BR3" s="113"/>
       <c r="BS3" s="113"/>
       <c r="BT3" s="113"/>
       <c r="BU3" s="114"/>
       <c r="BV3" s="112" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="113"/>
       <c r="BX3" s="113"/>
       <c r="BY3" s="113"/>
       <c r="BZ3" s="113"/>
       <c r="CA3" s="113"/>
       <c r="CB3" s="113"/>
-      <c r="CC3" s="114"/>
+      <c r="CC3" s="113"/>
+      <c r="CD3" s="114"/>
     </row>
-    <row r="4" spans="1:81" ht="35.4" customHeight="1" thickBot="1">
+    <row r="4" spans="1:82" ht="35.4" customHeight="1" thickBot="1">
       <c r="A4" s="107"/>
       <c r="B4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>23</v>
       </c>
@@ -1981,107 +1972,110 @@
       </c>
       <c r="BE4" s="18" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="BG4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="BH4" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BI4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="BJ4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="BK4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="BL4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="BM4" s="87" t="s">
+      <c r="BM4" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="BN4" s="87" t="s">
+      <c r="BN4" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="BO4" s="88" t="s">
+      <c r="BO4" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="BP4" s="88" t="s">
+      <c r="BP4" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="BQ4" s="87" t="s">
+      <c r="BQ4" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="BR4" s="89" t="s">
+      <c r="BR4" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="BS4" s="89" t="s">
+      <c r="BS4" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="BT4" s="89" t="s">
+      <c r="BT4" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="BU4" s="89" t="s">
+      <c r="BU4" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="BV4" s="90" t="s">
+      <c r="BV4" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="BW4" s="91" t="s">
+      <c r="BW4" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="BX4" s="91" t="s">
+      <c r="BX4" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="BY4" s="92" t="s">
+      <c r="BY4" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="BZ4" s="87" t="s">
+      <c r="BZ4" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="CA4" s="91" t="s">
+      <c r="CA4" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="CB4" s="91" t="s">
+      <c r="CB4" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="CC4" s="91" t="s">
+      <c r="CC4" s="90" t="s">
         <v>23</v>
       </c>
+      <c r="CD4" s="90" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="5" spans="1:81" s="3" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
-      <c r="A5" s="100" t="s">
+    <row r="5" spans="1:82" s="3" customFormat="1" ht="28.2" customHeight="1" thickBot="1">
+      <c r="A5" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="98">
+      <c r="B5" s="97">
         <v>42971</v>
       </c>
       <c r="C5" s="21">
         <v>45517</v>
       </c>
       <c r="D5" s="22">
         <v>48323</v>
       </c>
       <c r="E5" s="23">
         <v>47930</v>
       </c>
       <c r="F5" s="21">
         <v>52350</v>
       </c>
       <c r="G5" s="21">
         <v>45672</v>
       </c>
       <c r="H5" s="22">
         <v>45996</v>
       </c>
       <c r="I5" s="21">
         <v>44095</v>
       </c>
       <c r="J5" s="21">
         <v>40641</v>
@@ -2250,80 +2244,83 @@
       </c>
       <c r="BM5" s="30">
         <v>24126</v>
       </c>
       <c r="BN5" s="80">
         <v>17908</v>
       </c>
       <c r="BO5" s="83">
         <v>19447</v>
       </c>
       <c r="BP5" s="83">
         <v>19223</v>
       </c>
       <c r="BQ5" s="83">
         <v>19352</v>
       </c>
       <c r="BR5" s="83">
         <v>19634</v>
       </c>
       <c r="BS5" s="83">
         <v>24253</v>
       </c>
       <c r="BT5" s="83">
         <v>20907</v>
       </c>
-      <c r="BU5" s="85">
+      <c r="BU5" s="92">
         <v>21317</v>
       </c>
-      <c r="BV5" s="93">
+      <c r="BV5" s="100">
         <v>20966</v>
       </c>
-      <c r="BW5" s="95">
+      <c r="BW5" s="94">
         <v>19381</v>
       </c>
-      <c r="BX5" s="96">
+      <c r="BX5" s="95">
         <v>21101</v>
       </c>
-      <c r="BY5" s="96">
+      <c r="BY5" s="95">
         <v>21409</v>
       </c>
-      <c r="BZ5" s="96">
+      <c r="BZ5" s="95">
         <v>21549</v>
       </c>
-      <c r="CA5" s="96">
+      <c r="CA5" s="95">
         <v>14165</v>
       </c>
-      <c r="CB5" s="97">
+      <c r="CB5" s="96">
         <v>13521</v>
       </c>
-      <c r="CC5" s="97">
+      <c r="CC5" s="96">
         <v>12957</v>
       </c>
+      <c r="CD5" s="96">
+        <v>9200</v>
+      </c>
     </row>
-    <row r="6" spans="1:81" s="3" customFormat="1">
-      <c r="A6" s="99" t="s">
+    <row r="6" spans="1:82" s="3" customFormat="1">
+      <c r="A6" s="98" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="33">
         <v>178</v>
       </c>
       <c r="C6" s="33">
         <v>188</v>
       </c>
       <c r="D6" s="34">
         <v>252</v>
       </c>
       <c r="E6" s="35">
         <v>253</v>
       </c>
       <c r="F6" s="36">
         <v>342</v>
       </c>
       <c r="G6" s="36">
         <v>332</v>
       </c>
       <c r="H6" s="37">
         <v>332</v>
       </c>
       <c r="I6" s="37">
         <v>332</v>
@@ -2495,79 +2492,82 @@
       </c>
       <c r="BM6" s="43">
         <v>10979</v>
       </c>
       <c r="BN6" s="81">
         <v>10979</v>
       </c>
       <c r="BO6" s="81">
         <v>8092</v>
       </c>
       <c r="BP6" s="81">
         <v>8092</v>
       </c>
       <c r="BQ6" s="81">
         <v>7413</v>
       </c>
       <c r="BR6" s="81">
         <v>8550</v>
       </c>
       <c r="BS6" s="81">
         <v>9405</v>
       </c>
       <c r="BT6" s="81">
         <v>8485</v>
       </c>
-      <c r="BU6" s="86">
+      <c r="BU6" s="85">
         <v>7306</v>
       </c>
-      <c r="BV6" s="86">
+      <c r="BV6" s="93">
         <v>7449</v>
       </c>
-      <c r="BW6" s="94">
+      <c r="BW6" s="93">
         <v>7536</v>
       </c>
-      <c r="BX6" s="94">
+      <c r="BX6" s="93">
         <v>7358</v>
       </c>
-      <c r="BY6" s="94">
+      <c r="BY6" s="93">
         <v>7738</v>
       </c>
-      <c r="BZ6" s="94">
+      <c r="BZ6" s="93">
         <v>7588</v>
       </c>
-      <c r="CA6" s="94">
+      <c r="CA6" s="93">
         <v>8245</v>
       </c>
-      <c r="CB6" s="94">
+      <c r="CB6" s="93">
         <v>7849</v>
       </c>
-      <c r="CC6" s="94">
+      <c r="CC6" s="93">
         <v>7670</v>
       </c>
+      <c r="CD6" s="93">
+        <v>4747</v>
+      </c>
     </row>
-    <row r="7" spans="1:81" s="3" customFormat="1">
+    <row r="7" spans="1:82" s="3" customFormat="1">
       <c r="A7" s="76" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="35"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="38"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="39"/>
       <c r="N7" s="40"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="39"/>
@@ -2630,79 +2630,82 @@
       </c>
       <c r="BM7" s="43">
         <v>125</v>
       </c>
       <c r="BN7" s="81">
         <v>125</v>
       </c>
       <c r="BO7" s="81">
         <v>167</v>
       </c>
       <c r="BP7" s="81">
         <v>167</v>
       </c>
       <c r="BQ7" s="81">
         <v>165</v>
       </c>
       <c r="BR7" s="81">
         <v>163</v>
       </c>
       <c r="BS7" s="81">
         <v>383</v>
       </c>
       <c r="BT7" s="81">
         <v>444</v>
       </c>
-      <c r="BU7" s="86">
+      <c r="BU7" s="85">
         <v>330</v>
       </c>
-      <c r="BV7" s="86">
+      <c r="BV7" s="85">
         <v>330</v>
       </c>
-      <c r="BW7" s="86">
+      <c r="BW7" s="85">
         <v>330</v>
       </c>
-      <c r="BX7" s="86">
+      <c r="BX7" s="85">
         <v>362</v>
       </c>
-      <c r="BY7" s="86">
+      <c r="BY7" s="85">
         <v>394</v>
       </c>
-      <c r="BZ7" s="86">
+      <c r="BZ7" s="85">
         <v>394</v>
       </c>
-      <c r="CA7" s="86">
+      <c r="CA7" s="85">
         <v>384</v>
       </c>
-      <c r="CB7" s="86">
+      <c r="CB7" s="85">
         <v>384</v>
       </c>
-      <c r="CC7" s="86">
+      <c r="CC7" s="85">
         <v>379</v>
       </c>
+      <c r="CD7" s="85">
+        <v>374</v>
+      </c>
     </row>
-    <row r="8" spans="1:81" s="4" customFormat="1">
+    <row r="8" spans="1:82" s="4" customFormat="1">
       <c r="A8" s="77" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="33">
         <v>944</v>
       </c>
       <c r="C8" s="46">
         <v>759</v>
       </c>
       <c r="D8" s="34">
         <v>760</v>
       </c>
       <c r="E8" s="47">
         <v>770</v>
       </c>
       <c r="F8" s="48">
         <v>945</v>
       </c>
       <c r="G8" s="49">
         <v>1317</v>
       </c>
       <c r="H8" s="50">
         <v>1169</v>
       </c>
       <c r="I8" s="51">
@@ -2875,79 +2878,82 @@
       </c>
       <c r="BM8" s="43">
         <v>468</v>
       </c>
       <c r="BN8" s="81">
         <v>468</v>
       </c>
       <c r="BO8" s="81">
         <v>688</v>
       </c>
       <c r="BP8" s="81">
         <v>631</v>
       </c>
       <c r="BQ8" s="81">
         <v>637</v>
       </c>
       <c r="BR8" s="81">
         <v>652</v>
       </c>
       <c r="BS8" s="81">
         <v>1457</v>
       </c>
       <c r="BT8" s="81">
         <v>1588</v>
       </c>
-      <c r="BU8" s="86">
+      <c r="BU8" s="85">
         <v>547</v>
       </c>
-      <c r="BV8" s="86">
+      <c r="BV8" s="85">
         <v>547</v>
       </c>
-      <c r="BW8" s="86">
+      <c r="BW8" s="85">
         <v>517</v>
       </c>
-      <c r="BX8" s="86">
+      <c r="BX8" s="85">
         <v>531</v>
       </c>
-      <c r="BY8" s="86">
+      <c r="BY8" s="85">
         <v>607</v>
       </c>
-      <c r="BZ8" s="86">
+      <c r="BZ8" s="85">
         <v>700</v>
       </c>
-      <c r="CA8" s="86">
+      <c r="CA8" s="85">
         <v>651</v>
       </c>
-      <c r="CB8" s="86">
+      <c r="CB8" s="85">
         <v>606</v>
       </c>
-      <c r="CC8" s="86">
+      <c r="CC8" s="85">
         <v>464</v>
       </c>
+      <c r="CD8" s="85">
+        <v>346</v>
+      </c>
     </row>
-    <row r="9" spans="1:81" s="4" customFormat="1">
+    <row r="9" spans="1:82" s="4" customFormat="1">
       <c r="A9" s="77" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="33">
         <v>9056</v>
       </c>
       <c r="C9" s="33">
         <v>8839</v>
       </c>
       <c r="D9" s="34">
         <v>8630</v>
       </c>
       <c r="E9" s="47">
         <v>8723</v>
       </c>
       <c r="F9" s="48">
         <v>11800</v>
       </c>
       <c r="G9" s="49">
         <v>8242</v>
       </c>
       <c r="H9" s="50">
         <v>7665</v>
       </c>
       <c r="I9" s="51">
@@ -3120,79 +3126,82 @@
       </c>
       <c r="BM9" s="43">
         <v>302</v>
       </c>
       <c r="BN9" s="81">
         <v>341</v>
       </c>
       <c r="BO9" s="81">
         <v>535</v>
       </c>
       <c r="BP9" s="81">
         <v>535</v>
       </c>
       <c r="BQ9" s="81">
         <v>535</v>
       </c>
       <c r="BR9" s="81">
         <v>544</v>
       </c>
       <c r="BS9" s="81">
         <v>1356</v>
       </c>
       <c r="BT9" s="81">
         <v>1832</v>
       </c>
-      <c r="BU9" s="86">
+      <c r="BU9" s="85">
         <v>528</v>
       </c>
-      <c r="BV9" s="86">
+      <c r="BV9" s="85">
         <v>493</v>
       </c>
-      <c r="BW9" s="86">
+      <c r="BW9" s="85">
         <v>399</v>
       </c>
-      <c r="BX9" s="86">
+      <c r="BX9" s="85">
         <v>456</v>
       </c>
-      <c r="BY9" s="86">
+      <c r="BY9" s="85">
         <v>456</v>
       </c>
-      <c r="BZ9" s="86">
+      <c r="BZ9" s="85">
         <v>456</v>
       </c>
-      <c r="CA9" s="86">
+      <c r="CA9" s="85">
         <v>450</v>
       </c>
-      <c r="CB9" s="86">
+      <c r="CB9" s="85">
         <v>353</v>
       </c>
-      <c r="CC9" s="86">
+      <c r="CC9" s="85">
         <v>453</v>
       </c>
+      <c r="CD9" s="85">
+        <v>400</v>
+      </c>
     </row>
-    <row r="10" spans="1:81" s="4" customFormat="1">
+    <row r="10" spans="1:82" s="4" customFormat="1">
       <c r="A10" s="77" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="33">
         <v>89</v>
       </c>
       <c r="C10" s="33">
         <v>89</v>
       </c>
       <c r="D10" s="34">
         <v>89</v>
       </c>
       <c r="E10" s="33">
         <v>89</v>
       </c>
       <c r="F10" s="48">
         <v>89</v>
       </c>
       <c r="G10" s="49">
         <v>53</v>
       </c>
       <c r="H10" s="55">
         <v>53</v>
       </c>
       <c r="I10" s="51">
@@ -3365,79 +3374,82 @@
       </c>
       <c r="BM10" s="43">
         <v>75</v>
       </c>
       <c r="BN10" s="81">
         <v>75</v>
       </c>
       <c r="BO10" s="81">
         <v>70</v>
       </c>
       <c r="BP10" s="81">
         <v>70</v>
       </c>
       <c r="BQ10" s="81">
         <v>70</v>
       </c>
       <c r="BR10" s="81">
         <v>70</v>
       </c>
       <c r="BS10" s="81">
         <v>287</v>
       </c>
       <c r="BT10" s="81">
         <v>261</v>
       </c>
-      <c r="BU10" s="86">
+      <c r="BU10" s="85">
         <v>106</v>
       </c>
-      <c r="BV10" s="86">
+      <c r="BV10" s="85">
         <v>106</v>
       </c>
-      <c r="BW10" s="86">
+      <c r="BW10" s="85">
         <v>106</v>
       </c>
-      <c r="BX10" s="86">
+      <c r="BX10" s="85">
         <v>106</v>
       </c>
-      <c r="BY10" s="86">
+      <c r="BY10" s="85">
         <v>106</v>
       </c>
-      <c r="BZ10" s="86">
+      <c r="BZ10" s="85">
         <v>106</v>
       </c>
-      <c r="CA10" s="86">
+      <c r="CA10" s="85">
         <v>83</v>
       </c>
-      <c r="CB10" s="86">
+      <c r="CB10" s="85">
         <v>83</v>
       </c>
-      <c r="CC10" s="86">
+      <c r="CC10" s="85">
         <v>83</v>
       </c>
+      <c r="CD10" s="85">
+        <v>83</v>
+      </c>
     </row>
-    <row r="11" spans="1:81" s="4" customFormat="1">
+    <row r="11" spans="1:82" s="4" customFormat="1">
       <c r="A11" s="77" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="35"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="39"/>
       <c r="N11" s="57"/>
       <c r="O11" s="58"/>
       <c r="P11" s="58"/>
       <c r="Q11" s="58"/>
       <c r="R11" s="58"/>
       <c r="S11" s="58"/>
       <c r="T11" s="58"/>
       <c r="U11" s="58"/>
       <c r="V11" s="58"/>
       <c r="W11" s="58"/>
@@ -3542,77 +3554,80 @@
       <c r="BL11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ11" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BR11" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BS11" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BT11" s="81"/>
-      <c r="BU11" s="86"/>
-[...21 lines deleted...]
-      <c r="CC11" s="86" t="s">
+      <c r="BU11" s="85"/>
+      <c r="BV11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC11" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CD11" s="85" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:81" s="4" customFormat="1">
+    <row r="12" spans="1:82" s="4" customFormat="1">
       <c r="A12" s="77" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="33">
         <v>1325</v>
       </c>
       <c r="C12" s="33">
         <v>1333</v>
       </c>
       <c r="D12" s="34">
         <v>737</v>
       </c>
       <c r="E12" s="35">
         <v>735</v>
       </c>
       <c r="F12" s="36">
         <v>809</v>
       </c>
       <c r="G12" s="36">
         <v>612</v>
       </c>
       <c r="H12" s="37">
         <v>748</v>
       </c>
       <c r="I12" s="37">
@@ -3785,79 +3800,82 @@
       </c>
       <c r="BM12" s="43">
         <v>407</v>
       </c>
       <c r="BN12" s="43">
         <v>407</v>
       </c>
       <c r="BO12" s="81">
         <v>501</v>
       </c>
       <c r="BP12" s="81">
         <v>501</v>
       </c>
       <c r="BQ12" s="81">
         <v>501</v>
       </c>
       <c r="BR12" s="81">
         <v>513</v>
       </c>
       <c r="BS12" s="81">
         <v>1968</v>
       </c>
       <c r="BT12" s="81">
         <v>1281</v>
       </c>
-      <c r="BU12" s="86">
+      <c r="BU12" s="85">
         <v>426</v>
       </c>
-      <c r="BV12" s="86">
+      <c r="BV12" s="85">
         <v>426</v>
       </c>
-      <c r="BW12" s="86">
+      <c r="BW12" s="85">
         <v>426</v>
       </c>
-      <c r="BX12" s="86">
+      <c r="BX12" s="85">
         <v>428</v>
       </c>
-      <c r="BY12" s="86">
+      <c r="BY12" s="85">
         <v>428</v>
       </c>
-      <c r="BZ12" s="86">
+      <c r="BZ12" s="85">
         <v>415</v>
       </c>
-      <c r="CA12" s="86">
+      <c r="CA12" s="85">
         <v>472</v>
       </c>
-      <c r="CB12" s="86">
+      <c r="CB12" s="85">
         <v>472</v>
       </c>
-      <c r="CC12" s="86">
+      <c r="CC12" s="85">
         <v>472</v>
       </c>
+      <c r="CD12" s="85">
+        <v>397</v>
+      </c>
     </row>
-    <row r="13" spans="1:81" s="4" customFormat="1">
+    <row r="13" spans="1:82" s="4" customFormat="1">
       <c r="A13" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="39"/>
       <c r="N13" s="57"/>
       <c r="O13" s="58"/>
       <c r="P13" s="58"/>
       <c r="Q13" s="58"/>
       <c r="R13" s="58"/>
       <c r="S13" s="58"/>
       <c r="T13" s="58"/>
       <c r="U13" s="58"/>
       <c r="V13" s="58"/>
       <c r="W13" s="58"/>
@@ -3962,77 +3980,80 @@
       <c r="BL13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ13" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BR13" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BS13" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BT13" s="81"/>
-      <c r="BU13" s="86"/>
-[...21 lines deleted...]
-      <c r="CC13" s="86" t="s">
+      <c r="BU13" s="85"/>
+      <c r="BV13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC13" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CD13" s="85" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:81" s="4" customFormat="1">
+    <row r="14" spans="1:82" s="4" customFormat="1">
       <c r="A14" s="77" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="33">
         <v>4134</v>
       </c>
       <c r="C14" s="33">
         <v>4173</v>
       </c>
       <c r="D14" s="34">
         <v>3788</v>
       </c>
       <c r="E14" s="47">
         <v>3433</v>
       </c>
       <c r="F14" s="36">
         <v>4009</v>
       </c>
       <c r="G14" s="55">
         <v>4000</v>
       </c>
       <c r="H14" s="50">
         <v>4537</v>
       </c>
       <c r="I14" s="37">
@@ -4205,79 +4226,82 @@
       </c>
       <c r="BM14" s="43">
         <v>499</v>
       </c>
       <c r="BN14" s="43">
         <v>499</v>
       </c>
       <c r="BO14" s="81">
         <v>347</v>
       </c>
       <c r="BP14" s="81">
         <v>306</v>
       </c>
       <c r="BQ14" s="81">
         <v>265</v>
       </c>
       <c r="BR14" s="81">
         <v>307</v>
       </c>
       <c r="BS14" s="81">
         <v>395</v>
       </c>
       <c r="BT14" s="81">
         <v>422</v>
       </c>
-      <c r="BU14" s="86">
+      <c r="BU14" s="85">
         <v>498</v>
       </c>
-      <c r="BV14" s="86">
+      <c r="BV14" s="85">
         <v>528</v>
       </c>
-      <c r="BW14" s="86">
+      <c r="BW14" s="85">
         <v>480</v>
       </c>
-      <c r="BX14" s="86">
+      <c r="BX14" s="85">
         <v>537</v>
       </c>
-      <c r="BY14" s="86">
+      <c r="BY14" s="85">
         <v>630</v>
       </c>
-      <c r="BZ14" s="86">
+      <c r="BZ14" s="85">
         <v>940</v>
       </c>
-      <c r="CA14" s="86">
+      <c r="CA14" s="85">
         <v>498</v>
       </c>
-      <c r="CB14" s="86">
+      <c r="CB14" s="85">
         <v>439</v>
       </c>
-      <c r="CC14" s="86">
+      <c r="CC14" s="85">
         <v>380</v>
       </c>
+      <c r="CD14" s="85">
+        <v>94</v>
+      </c>
     </row>
-    <row r="15" spans="1:81" s="4" customFormat="1">
+    <row r="15" spans="1:82" s="4" customFormat="1">
       <c r="A15" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="36"/>
       <c r="E15" s="35"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
       <c r="L15" s="37"/>
       <c r="M15" s="39"/>
       <c r="N15" s="57"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="58"/>
       <c r="R15" s="58"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="58"/>
@@ -4382,77 +4406,80 @@
       <c r="BL15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BM15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BN15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BO15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BP15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BQ15" s="62" t="s">
         <v>33</v>
       </c>
       <c r="BR15" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BS15" s="81" t="s">
         <v>33</v>
       </c>
       <c r="BT15" s="81"/>
-      <c r="BU15" s="86"/>
-[...21 lines deleted...]
-      <c r="CC15" s="86" t="s">
+      <c r="BU15" s="85"/>
+      <c r="BV15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC15" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="CD15" s="85" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:81" s="4" customFormat="1" ht="14.4" thickBot="1">
+    <row r="16" spans="1:82" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="78" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="63">
         <v>27245</v>
       </c>
       <c r="C16" s="63">
         <v>30136</v>
       </c>
       <c r="D16" s="64">
         <v>34067</v>
       </c>
       <c r="E16" s="65">
         <v>33927</v>
       </c>
       <c r="F16" s="66">
         <v>34356</v>
       </c>
       <c r="G16" s="67">
         <v>31116</v>
       </c>
       <c r="H16" s="68">
         <v>31492</v>
       </c>
       <c r="I16" s="69">
@@ -4651,50 +4678,53 @@
         <v>11576</v>
       </c>
       <c r="BV16" s="84">
         <v>11087</v>
       </c>
       <c r="BW16" s="84">
         <v>9587</v>
       </c>
       <c r="BX16" s="84">
         <v>11323</v>
       </c>
       <c r="BY16" s="84">
         <v>11050</v>
       </c>
       <c r="BZ16" s="84">
         <v>10950</v>
       </c>
       <c r="CA16" s="84">
         <v>3382</v>
       </c>
       <c r="CB16" s="84">
         <v>3335</v>
       </c>
       <c r="CC16" s="84">
         <v>3056</v>
+      </c>
+      <c r="CD16" s="84">
+        <v>2759</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5072,51 +5102,51 @@
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AM1:BW1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CC3"/>
+    <mergeCell ref="BV3:CD3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>