--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11508" windowHeight="8760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11508" windowHeight="8760" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="птица" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">птица!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="38">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
@@ -915,99 +915,101 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX64"/>
+  <dimension ref="A1:BY64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BV18" sqref="BV18"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CB8" sqref="CB8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="20.44140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="6" customWidth="1"/>
     <col min="3" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="11.109375" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="11.5546875" style="2" customWidth="1"/>
     <col min="39" max="43" width="9.109375" style="2"/>
     <col min="44" max="44" width="10.44140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.5546875" style="2" customWidth="1"/>
     <col min="48" max="48" width="12" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.5546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="9.109375" style="2"/>
     <col min="51" max="51" width="12.109375" style="2" customWidth="1"/>
     <col min="52" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.109375" style="2" customWidth="1"/>
     <col min="54" max="54" width="10.5546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="10" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="59" width="10.6640625" style="2" customWidth="1"/>
     <col min="60" max="63" width="9.109375" style="2"/>
     <col min="64" max="64" width="10.5546875" style="2" customWidth="1"/>
     <col min="65" max="65" width="11" style="2" customWidth="1"/>
-    <col min="66" max="71" width="9.109375" style="2"/>
+    <col min="66" max="70" width="9.109375" style="2"/>
+    <col min="71" max="71" width="9.6640625" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.33203125" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11" style="2" customWidth="1"/>
     <col min="75" max="75" width="10.44140625" style="2" customWidth="1"/>
     <col min="76" max="76" width="10.21875" style="2" customWidth="1"/>
-    <col min="77" max="16384" width="9.109375" style="2"/>
+    <col min="77" max="77" width="10.88671875" style="2" customWidth="1"/>
+    <col min="78" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
       <c r="U1" s="50"/>
       <c r="V1" s="50"/>
       <c r="W1" s="50"/>
@@ -1043,51 +1045,51 @@
       <c r="AY1" s="50"/>
       <c r="AZ1" s="50"/>
       <c r="BA1" s="50"/>
       <c r="BB1" s="50"/>
       <c r="BC1" s="50"/>
       <c r="BD1" s="50"/>
       <c r="BE1" s="50"/>
       <c r="BF1" s="50"/>
       <c r="BG1" s="50"/>
       <c r="BH1" s="50"/>
       <c r="BI1" s="50"/>
       <c r="BJ1" s="50"/>
       <c r="BK1" s="50"/>
       <c r="BL1" s="50"/>
       <c r="BM1" s="50"/>
       <c r="BN1" s="50"/>
       <c r="BO1" s="50"/>
       <c r="BP1" s="50"/>
       <c r="BQ1" s="50"/>
       <c r="BR1" s="50"/>
       <c r="BS1" s="50"/>
       <c r="BT1" s="50"/>
       <c r="BU1" s="50"/>
       <c r="BV1" s="50"/>
     </row>
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="58" t="s">
         <v>29</v>
@@ -1100,51 +1102,51 @@
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AX2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AY2" s="15"/>
       <c r="BJ2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="BK2" s="15"/>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:77" ht="15.6" customHeight="1" thickBot="1">
       <c r="A3" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
       <c r="M3" s="53"/>
       <c r="N3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="52"/>
       <c r="P3" s="52"/>
       <c r="Q3" s="52"/>
       <c r="R3" s="52"/>
       <c r="S3" s="52"/>
@@ -1192,53 +1194,54 @@
       <c r="BC3" s="12"/>
       <c r="BD3" s="12"/>
       <c r="BE3" s="12"/>
       <c r="BF3" s="13"/>
       <c r="BG3" s="13"/>
       <c r="BH3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="BK3" s="52"/>
       <c r="BL3" s="52"/>
       <c r="BM3" s="52"/>
       <c r="BN3" s="52"/>
       <c r="BO3" s="52"/>
       <c r="BP3" s="52"/>
       <c r="BQ3" s="52"/>
       <c r="BR3" s="52"/>
       <c r="BS3" s="52"/>
       <c r="BT3" s="52"/>
       <c r="BU3" s="57"/>
       <c r="BV3" s="59" t="s">
         <v>37</v>
       </c>
       <c r="BW3" s="60"/>
-      <c r="BX3" s="61"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:76" ht="14.25" customHeight="1" thickBot="1">
+      <c r="BX3" s="60"/>
+      <c r="BY3" s="61"/>
+    </row>
+    <row r="4" spans="1:77" ht="21.6" customHeight="1" thickBot="1">
       <c r="A4" s="56"/>
       <c r="B4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>20</v>
       </c>
@@ -1421,52 +1424,55 @@
       </c>
       <c r="BQ4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="BR4" s="20" t="s">
         <v>30</v>
       </c>
       <c r="BS4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BU4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="BV4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BW4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BX4" s="17" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1" ht="27">
+      <c r="BY4" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1" ht="27">
       <c r="A5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="24">
         <v>7668632</v>
       </c>
       <c r="C5" s="24">
         <v>7978938</v>
       </c>
       <c r="D5" s="26">
         <v>8850805</v>
       </c>
       <c r="E5" s="26">
         <v>8446912</v>
       </c>
       <c r="F5" s="24">
         <v>8905370</v>
       </c>
       <c r="G5" s="24">
         <v>8446374</v>
       </c>
       <c r="H5" s="26">
         <v>8484037</v>
       </c>
       <c r="I5" s="24">
@@ -1651,52 +1657,55 @@
       </c>
       <c r="BQ5" s="28">
         <v>7832357</v>
       </c>
       <c r="BR5" s="28">
         <v>9291874</v>
       </c>
       <c r="BS5" s="28">
         <v>9511321</v>
       </c>
       <c r="BT5" s="28">
         <v>10028843</v>
       </c>
       <c r="BU5" s="28">
         <v>10038322</v>
       </c>
       <c r="BV5" s="28">
         <v>10102402</v>
       </c>
       <c r="BW5" s="28">
         <v>10048428</v>
       </c>
       <c r="BX5" s="28">
         <v>9029177</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="28">
+        <v>8949370</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="46">
         <v>30400</v>
       </c>
       <c r="C6" s="33">
         <v>29895</v>
       </c>
       <c r="D6" s="44">
         <v>29895</v>
       </c>
       <c r="E6" s="45">
         <v>29895</v>
       </c>
       <c r="F6" s="34">
         <v>29895</v>
       </c>
       <c r="G6" s="34">
         <v>30500</v>
       </c>
       <c r="H6" s="35">
         <v>30500</v>
       </c>
       <c r="I6" s="35">
@@ -1881,52 +1890,55 @@
       </c>
       <c r="BQ6" s="33">
         <v>15545</v>
       </c>
       <c r="BR6" s="33">
         <v>15545</v>
       </c>
       <c r="BS6" s="33">
         <v>15545</v>
       </c>
       <c r="BT6" s="33">
         <v>15545</v>
       </c>
       <c r="BU6" s="33">
         <v>16145</v>
       </c>
       <c r="BV6" s="33">
         <v>16145</v>
       </c>
       <c r="BW6" s="33">
         <v>16145</v>
       </c>
       <c r="BX6" s="33">
         <v>16145</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="33">
+        <v>16145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="33"/>
       <c r="D7" s="44"/>
       <c r="E7" s="45"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="37"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="45"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="37"/>
       <c r="W7" s="35"/>
@@ -2015,52 +2027,55 @@
       </c>
       <c r="BQ7" s="33">
         <v>382294</v>
       </c>
       <c r="BR7" s="33">
         <v>338974</v>
       </c>
       <c r="BS7" s="33">
         <v>403709</v>
       </c>
       <c r="BT7" s="33">
         <v>528026</v>
       </c>
       <c r="BU7" s="33">
         <v>741371</v>
       </c>
       <c r="BV7" s="33">
         <v>681777</v>
       </c>
       <c r="BW7" s="33">
         <v>645919</v>
       </c>
       <c r="BX7" s="33">
         <v>646136</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="33">
+        <v>693274</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="46">
         <v>25175</v>
       </c>
       <c r="C8" s="45">
         <v>24813</v>
       </c>
       <c r="D8" s="44">
         <v>24365</v>
       </c>
       <c r="E8" s="45">
         <v>24345</v>
       </c>
       <c r="F8" s="34">
         <v>24725</v>
       </c>
       <c r="G8" s="34">
         <v>26049</v>
       </c>
       <c r="H8" s="35">
         <v>25543</v>
       </c>
       <c r="I8" s="35">
@@ -2245,52 +2260,55 @@
       </c>
       <c r="BQ8" s="33">
         <v>13169</v>
       </c>
       <c r="BR8" s="33">
         <v>13169</v>
       </c>
       <c r="BS8" s="33">
         <v>12881</v>
       </c>
       <c r="BT8" s="33">
         <v>13712</v>
       </c>
       <c r="BU8" s="33">
         <v>16028</v>
       </c>
       <c r="BV8" s="33">
         <v>10318</v>
       </c>
       <c r="BW8" s="33">
         <v>10250</v>
       </c>
       <c r="BX8" s="33">
         <v>10250</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1">
+      <c r="BY8" s="33">
+        <v>10250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="46">
         <v>1072121</v>
       </c>
       <c r="C9" s="45">
         <v>2510052</v>
       </c>
       <c r="D9" s="44">
         <v>1809335</v>
       </c>
       <c r="E9" s="45">
         <v>2343350</v>
       </c>
       <c r="F9" s="34">
         <v>1715292</v>
       </c>
       <c r="G9" s="34">
         <v>2417160</v>
       </c>
       <c r="H9" s="35">
         <v>1256745</v>
       </c>
       <c r="I9" s="35">
@@ -2475,52 +2493,55 @@
       </c>
       <c r="BQ9" s="33">
         <v>1940723</v>
       </c>
       <c r="BR9" s="33">
         <v>981456</v>
       </c>
       <c r="BS9" s="33">
         <v>1787093</v>
       </c>
       <c r="BT9" s="33">
         <v>1153909</v>
       </c>
       <c r="BU9" s="33">
         <v>1926981</v>
       </c>
       <c r="BV9" s="33">
         <v>1366813</v>
       </c>
       <c r="BW9" s="33">
         <v>1852256</v>
       </c>
       <c r="BX9" s="33">
         <v>1645439</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="33">
+        <v>1330732</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="46">
         <v>553458</v>
       </c>
       <c r="C10" s="45">
         <v>548822</v>
       </c>
       <c r="D10" s="44">
         <v>545432</v>
       </c>
       <c r="E10" s="45">
         <v>542591</v>
       </c>
       <c r="F10" s="34">
         <v>601261</v>
       </c>
       <c r="G10" s="34">
         <v>657170</v>
       </c>
       <c r="H10" s="35">
         <v>653040</v>
       </c>
       <c r="I10" s="35">
@@ -2705,52 +2726,55 @@
       </c>
       <c r="BQ10" s="33">
         <v>474064</v>
       </c>
       <c r="BR10" s="33">
         <v>465617</v>
       </c>
       <c r="BS10" s="33">
         <v>564693</v>
       </c>
       <c r="BT10" s="33">
         <v>567324</v>
       </c>
       <c r="BU10" s="33">
         <v>576536</v>
       </c>
       <c r="BV10" s="33">
         <v>570419</v>
       </c>
       <c r="BW10" s="33">
         <v>565897</v>
       </c>
       <c r="BX10" s="33">
         <v>620665</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="33">
+        <v>638797</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="46">
         <v>30487</v>
       </c>
       <c r="C11" s="45">
         <v>30487</v>
       </c>
       <c r="D11" s="44">
         <v>30487</v>
       </c>
       <c r="E11" s="45">
         <v>30487</v>
       </c>
       <c r="F11" s="34">
         <v>30487</v>
       </c>
       <c r="G11" s="34">
         <v>30453</v>
       </c>
       <c r="H11" s="35">
         <v>30473</v>
       </c>
       <c r="I11" s="35">
@@ -2935,52 +2959,55 @@
       </c>
       <c r="BQ11" s="33">
         <v>18620</v>
       </c>
       <c r="BR11" s="33">
         <v>18620</v>
       </c>
       <c r="BS11" s="33">
         <v>18650</v>
       </c>
       <c r="BT11" s="33">
         <v>18698</v>
       </c>
       <c r="BU11" s="33">
         <v>18361</v>
       </c>
       <c r="BV11" s="33">
         <v>18361</v>
       </c>
       <c r="BW11" s="33">
         <v>18361</v>
       </c>
       <c r="BX11" s="33">
         <v>18361</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="33">
+        <v>18361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="46">
         <v>2087629</v>
       </c>
       <c r="C12" s="45">
         <v>2082412</v>
       </c>
       <c r="D12" s="44">
         <v>2549987</v>
       </c>
       <c r="E12" s="45">
         <v>2558993</v>
       </c>
       <c r="F12" s="34">
         <v>2390063</v>
       </c>
       <c r="G12" s="34">
         <v>2316024</v>
       </c>
       <c r="H12" s="35">
         <v>2967930</v>
       </c>
       <c r="I12" s="35">
@@ -3165,52 +3192,55 @@
       </c>
       <c r="BQ12" s="33">
         <v>768914</v>
       </c>
       <c r="BR12" s="33">
         <v>1952214</v>
       </c>
       <c r="BS12" s="33">
         <v>885468</v>
       </c>
       <c r="BT12" s="33">
         <v>2085964</v>
       </c>
       <c r="BU12" s="33">
         <v>910937</v>
       </c>
       <c r="BV12" s="33">
         <v>2183736</v>
       </c>
       <c r="BW12" s="33">
         <v>1211750</v>
       </c>
       <c r="BX12" s="33">
         <v>2048130</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1">
+      <c r="BY12" s="33">
+        <v>1270151</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="46">
         <v>38606</v>
       </c>
       <c r="C13" s="45">
         <v>38606</v>
       </c>
       <c r="D13" s="44">
         <v>38606</v>
       </c>
       <c r="E13" s="45">
         <v>38606</v>
       </c>
       <c r="F13" s="34">
         <v>38606</v>
       </c>
       <c r="G13" s="34">
         <v>36300</v>
       </c>
       <c r="H13" s="35">
         <v>36300</v>
       </c>
       <c r="I13" s="35">
@@ -3395,52 +3425,55 @@
       </c>
       <c r="BQ13" s="33">
         <v>13696</v>
       </c>
       <c r="BR13" s="33">
         <v>13696</v>
       </c>
       <c r="BS13" s="33">
         <v>15196</v>
       </c>
       <c r="BT13" s="33">
         <v>16696</v>
       </c>
       <c r="BU13" s="33">
         <v>16685</v>
       </c>
       <c r="BV13" s="33">
         <v>16685</v>
       </c>
       <c r="BW13" s="33">
         <v>16685</v>
       </c>
       <c r="BX13" s="33">
         <v>16685</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="33">
+        <v>16685</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="46">
         <v>257098</v>
       </c>
       <c r="C14" s="45">
         <v>246813</v>
       </c>
       <c r="D14" s="44">
         <v>217134</v>
       </c>
       <c r="E14" s="45">
         <v>242264</v>
       </c>
       <c r="F14" s="34">
         <v>240467</v>
       </c>
       <c r="G14" s="34">
         <v>227403</v>
       </c>
       <c r="H14" s="35">
         <v>224887</v>
       </c>
       <c r="I14" s="35">
@@ -3625,52 +3658,55 @@
       </c>
       <c r="BQ14" s="33">
         <v>301697</v>
       </c>
       <c r="BR14" s="33">
         <v>316264</v>
       </c>
       <c r="BS14" s="33">
         <v>344825</v>
       </c>
       <c r="BT14" s="33">
         <v>307845</v>
       </c>
       <c r="BU14" s="33">
         <v>327430</v>
       </c>
       <c r="BV14" s="33">
         <v>333546</v>
       </c>
       <c r="BW14" s="33">
         <v>317302</v>
       </c>
       <c r="BX14" s="33">
         <v>289348</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="33">
+        <v>315885</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="46">
         <v>35611</v>
       </c>
       <c r="C15" s="45">
         <v>35973</v>
       </c>
       <c r="D15" s="44">
         <v>35611</v>
       </c>
       <c r="E15" s="45">
         <v>35611</v>
       </c>
       <c r="F15" s="34">
         <v>35611</v>
       </c>
       <c r="G15" s="34">
         <v>36334</v>
       </c>
       <c r="H15" s="35">
         <v>36494</v>
       </c>
       <c r="I15" s="35">
@@ -3855,52 +3891,55 @@
       </c>
       <c r="BQ15" s="33">
         <v>1844255</v>
       </c>
       <c r="BR15" s="33">
         <v>2290232</v>
       </c>
       <c r="BS15" s="33">
         <v>1867343</v>
       </c>
       <c r="BT15" s="33">
         <v>2377218</v>
       </c>
       <c r="BU15" s="33">
         <v>2184870</v>
       </c>
       <c r="BV15" s="33">
         <v>1985367</v>
       </c>
       <c r="BW15" s="33">
         <v>2078025</v>
       </c>
       <c r="BX15" s="33">
         <v>1193978</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1">
+      <c r="BY15" s="33">
+        <v>1261518</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="46">
         <v>3538047</v>
       </c>
       <c r="C16" s="45">
         <v>2431065</v>
       </c>
       <c r="D16" s="44">
         <v>3569953</v>
       </c>
       <c r="E16" s="45">
         <v>2600770</v>
       </c>
       <c r="F16" s="34">
         <v>3798963</v>
       </c>
       <c r="G16" s="34">
         <v>2668981</v>
       </c>
       <c r="H16" s="35">
         <v>3222125</v>
       </c>
       <c r="I16" s="35">
@@ -4084,50 +4123,53 @@
         <v>3044683</v>
       </c>
       <c r="BQ16" s="33">
         <v>2059380</v>
       </c>
       <c r="BR16" s="33">
         <v>2886087</v>
       </c>
       <c r="BS16" s="33">
         <v>3595918</v>
       </c>
       <c r="BT16" s="33">
         <v>2943906</v>
       </c>
       <c r="BU16" s="33">
         <v>3302978</v>
       </c>
       <c r="BV16" s="33">
         <v>2919235</v>
       </c>
       <c r="BW16" s="33">
         <v>3315838</v>
       </c>
       <c r="BX16" s="33">
         <v>2524040</v>
+      </c>
+      <c r="BY16" s="33">
+        <v>3377572</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -4821,51 +4863,51 @@
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>