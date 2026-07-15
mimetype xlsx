--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11508" windowHeight="8760" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="птица" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">птица!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="38">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
@@ -915,101 +915,103 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY64"/>
+  <dimension ref="A1:CA64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CB8" sqref="CB8"/>
+      <selection pane="topRight" activeCell="CC13" sqref="CC13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="20.44140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="6" customWidth="1"/>
     <col min="3" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="11.109375" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="11.5546875" style="2" customWidth="1"/>
     <col min="39" max="43" width="9.109375" style="2"/>
     <col min="44" max="44" width="10.44140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.5546875" style="2" customWidth="1"/>
     <col min="48" max="48" width="12" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.5546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="9.109375" style="2"/>
     <col min="51" max="51" width="12.109375" style="2" customWidth="1"/>
     <col min="52" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.109375" style="2" customWidth="1"/>
     <col min="54" max="54" width="10.5546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="10" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="59" width="10.6640625" style="2" customWidth="1"/>
     <col min="60" max="63" width="9.109375" style="2"/>
     <col min="64" max="64" width="10.5546875" style="2" customWidth="1"/>
     <col min="65" max="65" width="11" style="2" customWidth="1"/>
     <col min="66" max="70" width="9.109375" style="2"/>
     <col min="71" max="71" width="9.6640625" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.33203125" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11" style="2" customWidth="1"/>
     <col min="75" max="75" width="10.44140625" style="2" customWidth="1"/>
     <col min="76" max="76" width="10.21875" style="2" customWidth="1"/>
     <col min="77" max="77" width="10.88671875" style="2" customWidth="1"/>
-    <col min="78" max="16384" width="9.109375" style="2"/>
+    <col min="78" max="78" width="10.109375" style="2" customWidth="1"/>
+    <col min="79" max="79" width="11.33203125" style="2" customWidth="1"/>
+    <col min="80" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
       <c r="U1" s="50"/>
       <c r="V1" s="50"/>
       <c r="W1" s="50"/>
@@ -1045,51 +1047,51 @@
       <c r="AY1" s="50"/>
       <c r="AZ1" s="50"/>
       <c r="BA1" s="50"/>
       <c r="BB1" s="50"/>
       <c r="BC1" s="50"/>
       <c r="BD1" s="50"/>
       <c r="BE1" s="50"/>
       <c r="BF1" s="50"/>
       <c r="BG1" s="50"/>
       <c r="BH1" s="50"/>
       <c r="BI1" s="50"/>
       <c r="BJ1" s="50"/>
       <c r="BK1" s="50"/>
       <c r="BL1" s="50"/>
       <c r="BM1" s="50"/>
       <c r="BN1" s="50"/>
       <c r="BO1" s="50"/>
       <c r="BP1" s="50"/>
       <c r="BQ1" s="50"/>
       <c r="BR1" s="50"/>
       <c r="BS1" s="50"/>
       <c r="BT1" s="50"/>
       <c r="BU1" s="50"/>
       <c r="BV1" s="50"/>
     </row>
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="58" t="s">
         <v>29</v>
@@ -1102,51 +1104,51 @@
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AX2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AY2" s="15"/>
       <c r="BJ2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="BK2" s="15"/>
     </row>
-    <row r="3" spans="1:77" ht="15.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:79" ht="15.6" customHeight="1" thickBot="1">
       <c r="A3" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
       <c r="M3" s="53"/>
       <c r="N3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="52"/>
       <c r="P3" s="52"/>
       <c r="Q3" s="52"/>
       <c r="R3" s="52"/>
       <c r="S3" s="52"/>
@@ -1195,53 +1197,55 @@
       <c r="BD3" s="12"/>
       <c r="BE3" s="12"/>
       <c r="BF3" s="13"/>
       <c r="BG3" s="13"/>
       <c r="BH3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="BK3" s="52"/>
       <c r="BL3" s="52"/>
       <c r="BM3" s="52"/>
       <c r="BN3" s="52"/>
       <c r="BO3" s="52"/>
       <c r="BP3" s="52"/>
       <c r="BQ3" s="52"/>
       <c r="BR3" s="52"/>
       <c r="BS3" s="52"/>
       <c r="BT3" s="52"/>
       <c r="BU3" s="57"/>
       <c r="BV3" s="59" t="s">
         <v>37</v>
       </c>
       <c r="BW3" s="60"/>
       <c r="BX3" s="60"/>
-      <c r="BY3" s="61"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:77" ht="21.6" customHeight="1" thickBot="1">
+      <c r="BY3" s="60"/>
+      <c r="BZ3" s="60"/>
+      <c r="CA3" s="61"/>
+    </row>
+    <row r="4" spans="1:79" ht="21.6" customHeight="1" thickBot="1">
       <c r="A4" s="56"/>
       <c r="B4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>20</v>
       </c>
@@ -1427,52 +1431,58 @@
       </c>
       <c r="BR4" s="20" t="s">
         <v>30</v>
       </c>
       <c r="BS4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BU4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="BV4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BW4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BX4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="BY4" s="17" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:77" s="3" customFormat="1" ht="27">
+      <c r="BZ4" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="CA4" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1" ht="27">
       <c r="A5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="24">
         <v>7668632</v>
       </c>
       <c r="C5" s="24">
         <v>7978938</v>
       </c>
       <c r="D5" s="26">
         <v>8850805</v>
       </c>
       <c r="E5" s="26">
         <v>8446912</v>
       </c>
       <c r="F5" s="24">
         <v>8905370</v>
       </c>
       <c r="G5" s="24">
         <v>8446374</v>
       </c>
       <c r="H5" s="26">
         <v>8484037</v>
       </c>
       <c r="I5" s="24">
@@ -1660,52 +1670,58 @@
       </c>
       <c r="BR5" s="28">
         <v>9291874</v>
       </c>
       <c r="BS5" s="28">
         <v>9511321</v>
       </c>
       <c r="BT5" s="28">
         <v>10028843</v>
       </c>
       <c r="BU5" s="28">
         <v>10038322</v>
       </c>
       <c r="BV5" s="28">
         <v>10102402</v>
       </c>
       <c r="BW5" s="28">
         <v>10048428</v>
       </c>
       <c r="BX5" s="28">
         <v>9029177</v>
       </c>
       <c r="BY5" s="28">
         <v>8949370</v>
       </c>
-    </row>
-    <row r="6" spans="1:77" s="3" customFormat="1">
+      <c r="BZ5" s="30">
+        <v>9207184</v>
+      </c>
+      <c r="CA5" s="30">
+        <v>8972992</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="46">
         <v>30400</v>
       </c>
       <c r="C6" s="33">
         <v>29895</v>
       </c>
       <c r="D6" s="44">
         <v>29895</v>
       </c>
       <c r="E6" s="45">
         <v>29895</v>
       </c>
       <c r="F6" s="34">
         <v>29895</v>
       </c>
       <c r="G6" s="34">
         <v>30500</v>
       </c>
       <c r="H6" s="35">
         <v>30500</v>
       </c>
       <c r="I6" s="35">
@@ -1893,52 +1909,58 @@
       </c>
       <c r="BR6" s="33">
         <v>15545</v>
       </c>
       <c r="BS6" s="33">
         <v>15545</v>
       </c>
       <c r="BT6" s="33">
         <v>15545</v>
       </c>
       <c r="BU6" s="33">
         <v>16145</v>
       </c>
       <c r="BV6" s="33">
         <v>16145</v>
       </c>
       <c r="BW6" s="33">
         <v>16145</v>
       </c>
       <c r="BX6" s="33">
         <v>16145</v>
       </c>
       <c r="BY6" s="33">
         <v>16145</v>
       </c>
-    </row>
-    <row r="7" spans="1:77" s="3" customFormat="1">
+      <c r="BZ6" s="33">
+        <v>16145</v>
+      </c>
+      <c r="CA6" s="33">
+        <v>16220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="33"/>
       <c r="D7" s="44"/>
       <c r="E7" s="45"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="37"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="45"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="37"/>
       <c r="W7" s="35"/>
@@ -2030,52 +2052,58 @@
       </c>
       <c r="BR7" s="33">
         <v>338974</v>
       </c>
       <c r="BS7" s="33">
         <v>403709</v>
       </c>
       <c r="BT7" s="33">
         <v>528026</v>
       </c>
       <c r="BU7" s="33">
         <v>741371</v>
       </c>
       <c r="BV7" s="33">
         <v>681777</v>
       </c>
       <c r="BW7" s="33">
         <v>645919</v>
       </c>
       <c r="BX7" s="33">
         <v>646136</v>
       </c>
       <c r="BY7" s="33">
         <v>693274</v>
       </c>
-    </row>
-    <row r="8" spans="1:77" s="4" customFormat="1">
+      <c r="BZ7" s="33">
+        <v>416849</v>
+      </c>
+      <c r="CA7" s="33">
+        <v>341038</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="46">
         <v>25175</v>
       </c>
       <c r="C8" s="45">
         <v>24813</v>
       </c>
       <c r="D8" s="44">
         <v>24365</v>
       </c>
       <c r="E8" s="45">
         <v>24345</v>
       </c>
       <c r="F8" s="34">
         <v>24725</v>
       </c>
       <c r="G8" s="34">
         <v>26049</v>
       </c>
       <c r="H8" s="35">
         <v>25543</v>
       </c>
       <c r="I8" s="35">
@@ -2263,52 +2291,58 @@
       </c>
       <c r="BR8" s="33">
         <v>13169</v>
       </c>
       <c r="BS8" s="33">
         <v>12881</v>
       </c>
       <c r="BT8" s="33">
         <v>13712</v>
       </c>
       <c r="BU8" s="33">
         <v>16028</v>
       </c>
       <c r="BV8" s="33">
         <v>10318</v>
       </c>
       <c r="BW8" s="33">
         <v>10250</v>
       </c>
       <c r="BX8" s="33">
         <v>10250</v>
       </c>
       <c r="BY8" s="33">
         <v>10250</v>
       </c>
-    </row>
-    <row r="9" spans="1:77" s="4" customFormat="1">
+      <c r="BZ8" s="33">
+        <v>10250</v>
+      </c>
+      <c r="CA8" s="33">
+        <v>17499</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="46">
         <v>1072121</v>
       </c>
       <c r="C9" s="45">
         <v>2510052</v>
       </c>
       <c r="D9" s="44">
         <v>1809335</v>
       </c>
       <c r="E9" s="45">
         <v>2343350</v>
       </c>
       <c r="F9" s="34">
         <v>1715292</v>
       </c>
       <c r="G9" s="34">
         <v>2417160</v>
       </c>
       <c r="H9" s="35">
         <v>1256745</v>
       </c>
       <c r="I9" s="35">
@@ -2496,52 +2530,58 @@
       </c>
       <c r="BR9" s="33">
         <v>981456</v>
       </c>
       <c r="BS9" s="33">
         <v>1787093</v>
       </c>
       <c r="BT9" s="33">
         <v>1153909</v>
       </c>
       <c r="BU9" s="33">
         <v>1926981</v>
       </c>
       <c r="BV9" s="33">
         <v>1366813</v>
       </c>
       <c r="BW9" s="33">
         <v>1852256</v>
       </c>
       <c r="BX9" s="33">
         <v>1645439</v>
       </c>
       <c r="BY9" s="33">
         <v>1330732</v>
       </c>
-    </row>
-    <row r="10" spans="1:77" s="4" customFormat="1">
+      <c r="BZ9" s="33">
+        <v>1831965</v>
+      </c>
+      <c r="CA9" s="33">
+        <v>1076880</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="46">
         <v>553458</v>
       </c>
       <c r="C10" s="45">
         <v>548822</v>
       </c>
       <c r="D10" s="44">
         <v>545432</v>
       </c>
       <c r="E10" s="45">
         <v>542591</v>
       </c>
       <c r="F10" s="34">
         <v>601261</v>
       </c>
       <c r="G10" s="34">
         <v>657170</v>
       </c>
       <c r="H10" s="35">
         <v>653040</v>
       </c>
       <c r="I10" s="35">
@@ -2729,52 +2769,58 @@
       </c>
       <c r="BR10" s="33">
         <v>465617</v>
       </c>
       <c r="BS10" s="33">
         <v>564693</v>
       </c>
       <c r="BT10" s="33">
         <v>567324</v>
       </c>
       <c r="BU10" s="33">
         <v>576536</v>
       </c>
       <c r="BV10" s="33">
         <v>570419</v>
       </c>
       <c r="BW10" s="33">
         <v>565897</v>
       </c>
       <c r="BX10" s="33">
         <v>620665</v>
       </c>
       <c r="BY10" s="33">
         <v>638797</v>
       </c>
-    </row>
-    <row r="11" spans="1:77" s="4" customFormat="1">
+      <c r="BZ10" s="33">
+        <v>567933</v>
+      </c>
+      <c r="CA10" s="33">
+        <v>575739</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="46">
         <v>30487</v>
       </c>
       <c r="C11" s="45">
         <v>30487</v>
       </c>
       <c r="D11" s="44">
         <v>30487</v>
       </c>
       <c r="E11" s="45">
         <v>30487</v>
       </c>
       <c r="F11" s="34">
         <v>30487</v>
       </c>
       <c r="G11" s="34">
         <v>30453</v>
       </c>
       <c r="H11" s="35">
         <v>30473</v>
       </c>
       <c r="I11" s="35">
@@ -2962,52 +3008,58 @@
       </c>
       <c r="BR11" s="33">
         <v>18620</v>
       </c>
       <c r="BS11" s="33">
         <v>18650</v>
       </c>
       <c r="BT11" s="33">
         <v>18698</v>
       </c>
       <c r="BU11" s="33">
         <v>18361</v>
       </c>
       <c r="BV11" s="33">
         <v>18361</v>
       </c>
       <c r="BW11" s="33">
         <v>18361</v>
       </c>
       <c r="BX11" s="33">
         <v>18361</v>
       </c>
       <c r="BY11" s="33">
         <v>18361</v>
       </c>
-    </row>
-    <row r="12" spans="1:77" s="4" customFormat="1">
+      <c r="BZ11" s="33">
+        <v>18361</v>
+      </c>
+      <c r="CA11" s="33">
+        <v>18393</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="46">
         <v>2087629</v>
       </c>
       <c r="C12" s="45">
         <v>2082412</v>
       </c>
       <c r="D12" s="44">
         <v>2549987</v>
       </c>
       <c r="E12" s="45">
         <v>2558993</v>
       </c>
       <c r="F12" s="34">
         <v>2390063</v>
       </c>
       <c r="G12" s="34">
         <v>2316024</v>
       </c>
       <c r="H12" s="35">
         <v>2967930</v>
       </c>
       <c r="I12" s="35">
@@ -3195,52 +3247,58 @@
       </c>
       <c r="BR12" s="33">
         <v>1952214</v>
       </c>
       <c r="BS12" s="33">
         <v>885468</v>
       </c>
       <c r="BT12" s="33">
         <v>2085964</v>
       </c>
       <c r="BU12" s="33">
         <v>910937</v>
       </c>
       <c r="BV12" s="33">
         <v>2183736</v>
       </c>
       <c r="BW12" s="33">
         <v>1211750</v>
       </c>
       <c r="BX12" s="33">
         <v>2048130</v>
       </c>
       <c r="BY12" s="33">
         <v>1270151</v>
       </c>
-    </row>
-    <row r="13" spans="1:77" s="4" customFormat="1">
+      <c r="BZ12" s="33">
+        <v>1756874</v>
+      </c>
+      <c r="CA12" s="33">
+        <v>1708810</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="46">
         <v>38606</v>
       </c>
       <c r="C13" s="45">
         <v>38606</v>
       </c>
       <c r="D13" s="44">
         <v>38606</v>
       </c>
       <c r="E13" s="45">
         <v>38606</v>
       </c>
       <c r="F13" s="34">
         <v>38606</v>
       </c>
       <c r="G13" s="34">
         <v>36300</v>
       </c>
       <c r="H13" s="35">
         <v>36300</v>
       </c>
       <c r="I13" s="35">
@@ -3428,52 +3486,58 @@
       </c>
       <c r="BR13" s="33">
         <v>13696</v>
       </c>
       <c r="BS13" s="33">
         <v>15196</v>
       </c>
       <c r="BT13" s="33">
         <v>16696</v>
       </c>
       <c r="BU13" s="33">
         <v>16685</v>
       </c>
       <c r="BV13" s="33">
         <v>16685</v>
       </c>
       <c r="BW13" s="33">
         <v>16685</v>
       </c>
       <c r="BX13" s="33">
         <v>16685</v>
       </c>
       <c r="BY13" s="33">
         <v>16685</v>
       </c>
-    </row>
-    <row r="14" spans="1:77" s="4" customFormat="1">
+      <c r="BZ13" s="33">
+        <v>16685</v>
+      </c>
+      <c r="CA13" s="33">
+        <v>20091</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="46">
         <v>257098</v>
       </c>
       <c r="C14" s="45">
         <v>246813</v>
       </c>
       <c r="D14" s="44">
         <v>217134</v>
       </c>
       <c r="E14" s="45">
         <v>242264</v>
       </c>
       <c r="F14" s="34">
         <v>240467</v>
       </c>
       <c r="G14" s="34">
         <v>227403</v>
       </c>
       <c r="H14" s="35">
         <v>224887</v>
       </c>
       <c r="I14" s="35">
@@ -3661,52 +3725,58 @@
       </c>
       <c r="BR14" s="33">
         <v>316264</v>
       </c>
       <c r="BS14" s="33">
         <v>344825</v>
       </c>
       <c r="BT14" s="33">
         <v>307845</v>
       </c>
       <c r="BU14" s="33">
         <v>327430</v>
       </c>
       <c r="BV14" s="33">
         <v>333546</v>
       </c>
       <c r="BW14" s="33">
         <v>317302</v>
       </c>
       <c r="BX14" s="33">
         <v>289348</v>
       </c>
       <c r="BY14" s="33">
         <v>315885</v>
       </c>
-    </row>
-    <row r="15" spans="1:77" s="4" customFormat="1">
+      <c r="BZ14" s="33">
+        <v>330556</v>
+      </c>
+      <c r="CA14" s="33">
+        <v>283468</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="46">
         <v>35611</v>
       </c>
       <c r="C15" s="45">
         <v>35973</v>
       </c>
       <c r="D15" s="44">
         <v>35611</v>
       </c>
       <c r="E15" s="45">
         <v>35611</v>
       </c>
       <c r="F15" s="34">
         <v>35611</v>
       </c>
       <c r="G15" s="34">
         <v>36334</v>
       </c>
       <c r="H15" s="35">
         <v>36494</v>
       </c>
       <c r="I15" s="35">
@@ -3894,52 +3964,58 @@
       </c>
       <c r="BR15" s="33">
         <v>2290232</v>
       </c>
       <c r="BS15" s="33">
         <v>1867343</v>
       </c>
       <c r="BT15" s="33">
         <v>2377218</v>
       </c>
       <c r="BU15" s="33">
         <v>2184870</v>
       </c>
       <c r="BV15" s="33">
         <v>1985367</v>
       </c>
       <c r="BW15" s="33">
         <v>2078025</v>
       </c>
       <c r="BX15" s="33">
         <v>1193978</v>
       </c>
       <c r="BY15" s="33">
         <v>1261518</v>
       </c>
-    </row>
-    <row r="16" spans="1:77" s="4" customFormat="1">
+      <c r="BZ15" s="33">
+        <v>1374658</v>
+      </c>
+      <c r="CA15" s="33">
+        <v>1217091</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="46">
         <v>3538047</v>
       </c>
       <c r="C16" s="45">
         <v>2431065</v>
       </c>
       <c r="D16" s="44">
         <v>3569953</v>
       </c>
       <c r="E16" s="45">
         <v>2600770</v>
       </c>
       <c r="F16" s="34">
         <v>3798963</v>
       </c>
       <c r="G16" s="34">
         <v>2668981</v>
       </c>
       <c r="H16" s="35">
         <v>3222125</v>
       </c>
       <c r="I16" s="35">
@@ -4126,50 +4202,56 @@
         <v>2059380</v>
       </c>
       <c r="BR16" s="33">
         <v>2886087</v>
       </c>
       <c r="BS16" s="33">
         <v>3595918</v>
       </c>
       <c r="BT16" s="33">
         <v>2943906</v>
       </c>
       <c r="BU16" s="33">
         <v>3302978</v>
       </c>
       <c r="BV16" s="33">
         <v>2919235</v>
       </c>
       <c r="BW16" s="33">
         <v>3315838</v>
       </c>
       <c r="BX16" s="33">
         <v>2524040</v>
       </c>
       <c r="BY16" s="33">
         <v>3377572</v>
+      </c>
+      <c r="BZ16" s="33">
+        <v>2866908</v>
+      </c>
+      <c r="CA16" s="33">
+        <v>3697763</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -4863,51 +4945,51 @@
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BV3:CA3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>