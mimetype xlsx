--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11508" windowHeight="8760" tabRatio="974"/>
   </bookViews>
   <sheets>
     <sheet name="птица" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">птица!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="38">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
@@ -436,51 +436,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -593,59 +593,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_5.8" xfId="1"/>
     <cellStyle name="Обычный_6.8" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -915,103 +906,104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA64"/>
+  <dimension ref="A1:CB64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CC13" sqref="CC13"/>
+      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CI7" sqref="CI7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="20.44140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="6" customWidth="1"/>
     <col min="3" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.5546875" style="2" customWidth="1"/>
     <col min="32" max="32" width="11.109375" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="11.5546875" style="2" customWidth="1"/>
     <col min="39" max="43" width="9.109375" style="2"/>
     <col min="44" max="44" width="10.44140625" style="2" customWidth="1"/>
     <col min="45" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="10" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.5546875" style="2" customWidth="1"/>
     <col min="48" max="48" width="12" style="2" customWidth="1"/>
     <col min="49" max="49" width="10.5546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="9.109375" style="2"/>
     <col min="51" max="51" width="12.109375" style="2" customWidth="1"/>
     <col min="52" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.109375" style="2" customWidth="1"/>
     <col min="54" max="54" width="10.5546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="10" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="59" width="10.6640625" style="2" customWidth="1"/>
     <col min="60" max="63" width="9.109375" style="2"/>
     <col min="64" max="64" width="10.5546875" style="2" customWidth="1"/>
     <col min="65" max="65" width="11" style="2" customWidth="1"/>
     <col min="66" max="70" width="9.109375" style="2"/>
     <col min="71" max="71" width="9.6640625" style="2" customWidth="1"/>
     <col min="72" max="72" width="10.33203125" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.44140625" style="2" customWidth="1"/>
     <col min="74" max="74" width="11" style="2" customWidth="1"/>
     <col min="75" max="75" width="10.44140625" style="2" customWidth="1"/>
     <col min="76" max="76" width="10.21875" style="2" customWidth="1"/>
     <col min="77" max="77" width="10.88671875" style="2" customWidth="1"/>
     <col min="78" max="78" width="10.109375" style="2" customWidth="1"/>
     <col min="79" max="79" width="11.33203125" style="2" customWidth="1"/>
-    <col min="80" max="16384" width="9.109375" style="2"/>
+    <col min="80" max="80" width="9.88671875" style="2" customWidth="1"/>
+    <col min="81" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="23.4" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
       <c r="U1" s="50"/>
       <c r="V1" s="50"/>
       <c r="W1" s="50"/>
@@ -1047,51 +1039,51 @@
       <c r="AY1" s="50"/>
       <c r="AZ1" s="50"/>
       <c r="BA1" s="50"/>
       <c r="BB1" s="50"/>
       <c r="BC1" s="50"/>
       <c r="BD1" s="50"/>
       <c r="BE1" s="50"/>
       <c r="BF1" s="50"/>
       <c r="BG1" s="50"/>
       <c r="BH1" s="50"/>
       <c r="BI1" s="50"/>
       <c r="BJ1" s="50"/>
       <c r="BK1" s="50"/>
       <c r="BL1" s="50"/>
       <c r="BM1" s="50"/>
       <c r="BN1" s="50"/>
       <c r="BO1" s="50"/>
       <c r="BP1" s="50"/>
       <c r="BQ1" s="50"/>
       <c r="BR1" s="50"/>
       <c r="BS1" s="50"/>
       <c r="BT1" s="50"/>
       <c r="BU1" s="50"/>
       <c r="BV1" s="50"/>
     </row>
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="58" t="s">
         <v>29</v>
@@ -1104,51 +1096,51 @@
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58" t="s">
         <v>29</v>
       </c>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AX2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AY2" s="15"/>
       <c r="BJ2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="BK2" s="15"/>
     </row>
-    <row r="3" spans="1:79" ht="15.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:80" ht="39.6" customHeight="1" thickBot="1">
       <c r="A3" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
       <c r="M3" s="53"/>
       <c r="N3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="52"/>
       <c r="P3" s="52"/>
       <c r="Q3" s="52"/>
       <c r="R3" s="52"/>
       <c r="S3" s="52"/>
@@ -1192,60 +1184,61 @@
       <c r="AY3" s="52"/>
       <c r="AZ3" s="57"/>
       <c r="BA3" s="47"/>
       <c r="BB3" s="12"/>
       <c r="BC3" s="12"/>
       <c r="BD3" s="12"/>
       <c r="BE3" s="12"/>
       <c r="BF3" s="13"/>
       <c r="BG3" s="13"/>
       <c r="BH3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="BK3" s="52"/>
       <c r="BL3" s="52"/>
       <c r="BM3" s="52"/>
       <c r="BN3" s="52"/>
       <c r="BO3" s="52"/>
       <c r="BP3" s="52"/>
       <c r="BQ3" s="52"/>
       <c r="BR3" s="52"/>
       <c r="BS3" s="52"/>
       <c r="BT3" s="52"/>
       <c r="BU3" s="57"/>
-      <c r="BV3" s="59" t="s">
+      <c r="BV3" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="60"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:79" ht="21.6" customHeight="1" thickBot="1">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="57"/>
+    </row>
+    <row r="4" spans="1:80" ht="37.200000000000003" customHeight="1" thickBot="1">
       <c r="A4" s="56"/>
       <c r="B4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>20</v>
       </c>
@@ -1437,52 +1430,55 @@
       </c>
       <c r="BT4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BU4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="BV4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BW4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BX4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="BY4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="BZ4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="CA4" s="17" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="5" spans="1:79" s="3" customFormat="1" ht="27">
+      <c r="CB4" s="17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="27">
       <c r="A5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="24">
         <v>7668632</v>
       </c>
       <c r="C5" s="24">
         <v>7978938</v>
       </c>
       <c r="D5" s="26">
         <v>8850805</v>
       </c>
       <c r="E5" s="26">
         <v>8446912</v>
       </c>
       <c r="F5" s="24">
         <v>8905370</v>
       </c>
       <c r="G5" s="24">
         <v>8446374</v>
       </c>
       <c r="H5" s="26">
         <v>8484037</v>
       </c>
       <c r="I5" s="24">
@@ -1676,52 +1672,55 @@
       </c>
       <c r="BT5" s="28">
         <v>10028843</v>
       </c>
       <c r="BU5" s="28">
         <v>10038322</v>
       </c>
       <c r="BV5" s="28">
         <v>10102402</v>
       </c>
       <c r="BW5" s="28">
         <v>10048428</v>
       </c>
       <c r="BX5" s="28">
         <v>9029177</v>
       </c>
       <c r="BY5" s="28">
         <v>8949370</v>
       </c>
       <c r="BZ5" s="30">
         <v>9207184</v>
       </c>
       <c r="CA5" s="30">
         <v>8972992</v>
       </c>
-    </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="CB5" s="30">
+        <v>9031195</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="46">
         <v>30400</v>
       </c>
       <c r="C6" s="33">
         <v>29895</v>
       </c>
       <c r="D6" s="44">
         <v>29895</v>
       </c>
       <c r="E6" s="45">
         <v>29895</v>
       </c>
       <c r="F6" s="34">
         <v>29895</v>
       </c>
       <c r="G6" s="34">
         <v>30500</v>
       </c>
       <c r="H6" s="35">
         <v>30500</v>
       </c>
       <c r="I6" s="35">
@@ -1915,52 +1914,55 @@
       </c>
       <c r="BT6" s="33">
         <v>15545</v>
       </c>
       <c r="BU6" s="33">
         <v>16145</v>
       </c>
       <c r="BV6" s="33">
         <v>16145</v>
       </c>
       <c r="BW6" s="33">
         <v>16145</v>
       </c>
       <c r="BX6" s="33">
         <v>16145</v>
       </c>
       <c r="BY6" s="33">
         <v>16145</v>
       </c>
       <c r="BZ6" s="33">
         <v>16145</v>
       </c>
       <c r="CA6" s="33">
         <v>16220</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="33">
+        <v>16220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="33"/>
       <c r="D7" s="44"/>
       <c r="E7" s="45"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="37"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="45"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="37"/>
       <c r="W7" s="35"/>
@@ -2058,52 +2060,55 @@
       </c>
       <c r="BT7" s="33">
         <v>528026</v>
       </c>
       <c r="BU7" s="33">
         <v>741371</v>
       </c>
       <c r="BV7" s="33">
         <v>681777</v>
       </c>
       <c r="BW7" s="33">
         <v>645919</v>
       </c>
       <c r="BX7" s="33">
         <v>646136</v>
       </c>
       <c r="BY7" s="33">
         <v>693274</v>
       </c>
       <c r="BZ7" s="33">
         <v>416849</v>
       </c>
       <c r="CA7" s="33">
         <v>341038</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="33">
+        <v>293817</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="46">
         <v>25175</v>
       </c>
       <c r="C8" s="45">
         <v>24813</v>
       </c>
       <c r="D8" s="44">
         <v>24365</v>
       </c>
       <c r="E8" s="45">
         <v>24345</v>
       </c>
       <c r="F8" s="34">
         <v>24725</v>
       </c>
       <c r="G8" s="34">
         <v>26049</v>
       </c>
       <c r="H8" s="35">
         <v>25543</v>
       </c>
       <c r="I8" s="35">
@@ -2297,52 +2302,55 @@
       </c>
       <c r="BT8" s="33">
         <v>13712</v>
       </c>
       <c r="BU8" s="33">
         <v>16028</v>
       </c>
       <c r="BV8" s="33">
         <v>10318</v>
       </c>
       <c r="BW8" s="33">
         <v>10250</v>
       </c>
       <c r="BX8" s="33">
         <v>10250</v>
       </c>
       <c r="BY8" s="33">
         <v>10250</v>
       </c>
       <c r="BZ8" s="33">
         <v>10250</v>
       </c>
       <c r="CA8" s="33">
         <v>17499</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+      <c r="CB8" s="33">
+        <v>17499</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="46">
         <v>1072121</v>
       </c>
       <c r="C9" s="45">
         <v>2510052</v>
       </c>
       <c r="D9" s="44">
         <v>1809335</v>
       </c>
       <c r="E9" s="45">
         <v>2343350</v>
       </c>
       <c r="F9" s="34">
         <v>1715292</v>
       </c>
       <c r="G9" s="34">
         <v>2417160</v>
       </c>
       <c r="H9" s="35">
         <v>1256745</v>
       </c>
       <c r="I9" s="35">
@@ -2536,52 +2544,55 @@
       </c>
       <c r="BT9" s="33">
         <v>1153909</v>
       </c>
       <c r="BU9" s="33">
         <v>1926981</v>
       </c>
       <c r="BV9" s="33">
         <v>1366813</v>
       </c>
       <c r="BW9" s="33">
         <v>1852256</v>
       </c>
       <c r="BX9" s="33">
         <v>1645439</v>
       </c>
       <c r="BY9" s="33">
         <v>1330732</v>
       </c>
       <c r="BZ9" s="33">
         <v>1831965</v>
       </c>
       <c r="CA9" s="33">
         <v>1076880</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="33">
+        <v>2140509</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="46">
         <v>553458</v>
       </c>
       <c r="C10" s="45">
         <v>548822</v>
       </c>
       <c r="D10" s="44">
         <v>545432</v>
       </c>
       <c r="E10" s="45">
         <v>542591</v>
       </c>
       <c r="F10" s="34">
         <v>601261</v>
       </c>
       <c r="G10" s="34">
         <v>657170</v>
       </c>
       <c r="H10" s="35">
         <v>653040</v>
       </c>
       <c r="I10" s="35">
@@ -2775,52 +2786,55 @@
       </c>
       <c r="BT10" s="33">
         <v>567324</v>
       </c>
       <c r="BU10" s="33">
         <v>576536</v>
       </c>
       <c r="BV10" s="33">
         <v>570419</v>
       </c>
       <c r="BW10" s="33">
         <v>565897</v>
       </c>
       <c r="BX10" s="33">
         <v>620665</v>
       </c>
       <c r="BY10" s="33">
         <v>638797</v>
       </c>
       <c r="BZ10" s="33">
         <v>567933</v>
       </c>
       <c r="CA10" s="33">
         <v>575739</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="33">
+        <v>562631</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="46">
         <v>30487</v>
       </c>
       <c r="C11" s="45">
         <v>30487</v>
       </c>
       <c r="D11" s="44">
         <v>30487</v>
       </c>
       <c r="E11" s="45">
         <v>30487</v>
       </c>
       <c r="F11" s="34">
         <v>30487</v>
       </c>
       <c r="G11" s="34">
         <v>30453</v>
       </c>
       <c r="H11" s="35">
         <v>30473</v>
       </c>
       <c r="I11" s="35">
@@ -3014,52 +3028,55 @@
       </c>
       <c r="BT11" s="33">
         <v>18698</v>
       </c>
       <c r="BU11" s="33">
         <v>18361</v>
       </c>
       <c r="BV11" s="33">
         <v>18361</v>
       </c>
       <c r="BW11" s="33">
         <v>18361</v>
       </c>
       <c r="BX11" s="33">
         <v>18361</v>
       </c>
       <c r="BY11" s="33">
         <v>18361</v>
       </c>
       <c r="BZ11" s="33">
         <v>18361</v>
       </c>
       <c r="CA11" s="33">
         <v>18393</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="33">
+        <v>18393</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="46">
         <v>2087629</v>
       </c>
       <c r="C12" s="45">
         <v>2082412</v>
       </c>
       <c r="D12" s="44">
         <v>2549987</v>
       </c>
       <c r="E12" s="45">
         <v>2558993</v>
       </c>
       <c r="F12" s="34">
         <v>2390063</v>
       </c>
       <c r="G12" s="34">
         <v>2316024</v>
       </c>
       <c r="H12" s="35">
         <v>2967930</v>
       </c>
       <c r="I12" s="35">
@@ -3253,52 +3270,55 @@
       </c>
       <c r="BT12" s="33">
         <v>2085964</v>
       </c>
       <c r="BU12" s="33">
         <v>910937</v>
       </c>
       <c r="BV12" s="33">
         <v>2183736</v>
       </c>
       <c r="BW12" s="33">
         <v>1211750</v>
       </c>
       <c r="BX12" s="33">
         <v>2048130</v>
       </c>
       <c r="BY12" s="33">
         <v>1270151</v>
       </c>
       <c r="BZ12" s="33">
         <v>1756874</v>
       </c>
       <c r="CA12" s="33">
         <v>1708810</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+      <c r="CB12" s="33">
+        <v>1448741</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="46">
         <v>38606</v>
       </c>
       <c r="C13" s="45">
         <v>38606</v>
       </c>
       <c r="D13" s="44">
         <v>38606</v>
       </c>
       <c r="E13" s="45">
         <v>38606</v>
       </c>
       <c r="F13" s="34">
         <v>38606</v>
       </c>
       <c r="G13" s="34">
         <v>36300</v>
       </c>
       <c r="H13" s="35">
         <v>36300</v>
       </c>
       <c r="I13" s="35">
@@ -3492,52 +3512,55 @@
       </c>
       <c r="BT13" s="33">
         <v>16696</v>
       </c>
       <c r="BU13" s="33">
         <v>16685</v>
       </c>
       <c r="BV13" s="33">
         <v>16685</v>
       </c>
       <c r="BW13" s="33">
         <v>16685</v>
       </c>
       <c r="BX13" s="33">
         <v>16685</v>
       </c>
       <c r="BY13" s="33">
         <v>16685</v>
       </c>
       <c r="BZ13" s="33">
         <v>16685</v>
       </c>
       <c r="CA13" s="33">
         <v>20091</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="33">
+        <v>20091</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="46">
         <v>257098</v>
       </c>
       <c r="C14" s="45">
         <v>246813</v>
       </c>
       <c r="D14" s="44">
         <v>217134</v>
       </c>
       <c r="E14" s="45">
         <v>242264</v>
       </c>
       <c r="F14" s="34">
         <v>240467</v>
       </c>
       <c r="G14" s="34">
         <v>227403</v>
       </c>
       <c r="H14" s="35">
         <v>224887</v>
       </c>
       <c r="I14" s="35">
@@ -3731,52 +3754,55 @@
       </c>
       <c r="BT14" s="33">
         <v>307845</v>
       </c>
       <c r="BU14" s="33">
         <v>327430</v>
       </c>
       <c r="BV14" s="33">
         <v>333546</v>
       </c>
       <c r="BW14" s="33">
         <v>317302</v>
       </c>
       <c r="BX14" s="33">
         <v>289348</v>
       </c>
       <c r="BY14" s="33">
         <v>315885</v>
       </c>
       <c r="BZ14" s="33">
         <v>330556</v>
       </c>
       <c r="CA14" s="33">
         <v>283468</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="33">
+        <v>278997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="46">
         <v>35611</v>
       </c>
       <c r="C15" s="45">
         <v>35973</v>
       </c>
       <c r="D15" s="44">
         <v>35611</v>
       </c>
       <c r="E15" s="45">
         <v>35611</v>
       </c>
       <c r="F15" s="34">
         <v>35611</v>
       </c>
       <c r="G15" s="34">
         <v>36334</v>
       </c>
       <c r="H15" s="35">
         <v>36494</v>
       </c>
       <c r="I15" s="35">
@@ -3970,52 +3996,55 @@
       </c>
       <c r="BT15" s="33">
         <v>2377218</v>
       </c>
       <c r="BU15" s="33">
         <v>2184870</v>
       </c>
       <c r="BV15" s="33">
         <v>1985367</v>
       </c>
       <c r="BW15" s="33">
         <v>2078025</v>
       </c>
       <c r="BX15" s="33">
         <v>1193978</v>
       </c>
       <c r="BY15" s="33">
         <v>1261518</v>
       </c>
       <c r="BZ15" s="33">
         <v>1374658</v>
       </c>
       <c r="CA15" s="33">
         <v>1217091</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1">
+      <c r="CB15" s="33">
+        <v>1197551</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="46">
         <v>3538047</v>
       </c>
       <c r="C16" s="45">
         <v>2431065</v>
       </c>
       <c r="D16" s="44">
         <v>3569953</v>
       </c>
       <c r="E16" s="45">
         <v>2600770</v>
       </c>
       <c r="F16" s="34">
         <v>3798963</v>
       </c>
       <c r="G16" s="34">
         <v>2668981</v>
       </c>
       <c r="H16" s="35">
         <v>3222125</v>
       </c>
       <c r="I16" s="35">
@@ -4208,50 +4237,53 @@
         <v>3595918</v>
       </c>
       <c r="BT16" s="33">
         <v>2943906</v>
       </c>
       <c r="BU16" s="33">
         <v>3302978</v>
       </c>
       <c r="BV16" s="33">
         <v>2919235</v>
       </c>
       <c r="BW16" s="33">
         <v>3315838</v>
       </c>
       <c r="BX16" s="33">
         <v>2524040</v>
       </c>
       <c r="BY16" s="33">
         <v>3377572</v>
       </c>
       <c r="BZ16" s="33">
         <v>2866908</v>
       </c>
       <c r="CA16" s="33">
         <v>3697763</v>
+      </c>
+      <c r="CB16" s="33">
+        <v>3036746</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -4945,51 +4977,51 @@
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="BV3:CB3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>