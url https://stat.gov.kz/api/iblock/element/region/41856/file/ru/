--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -46,51 +46,51 @@
   <c r="BY15"/>
   <c r="BY14"/>
   <c r="BY13"/>
   <c r="BY12"/>
   <c r="BY11"/>
   <c r="BY10"/>
   <c r="BY9"/>
   <c r="BY8"/>
   <c r="BY7"/>
   <c r="BY6"/>
   <c r="BY5"/>
   <c r="BW15"/>
   <c r="BW14"/>
   <c r="BW13"/>
   <c r="BW12"/>
   <c r="BW11"/>
   <c r="BW10"/>
   <c r="BW9"/>
   <c r="BW8"/>
   <c r="BW7"/>
   <c r="BW6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="37">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
@@ -343,51 +343,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -424,50 +424,56 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -810,51 +816,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -986,58 +992,67 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="244">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="171"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -1720,97 +1735,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY51"/>
+  <dimension ref="A1:CA51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ2" sqref="BZ2"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CF7" sqref="CF7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="40" width="9.109375" style="2"/>
     <col min="41" max="41" width="9.88671875" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.6640625" style="2" customWidth="1"/>
     <col min="43" max="43" width="10.44140625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.5546875" style="2" customWidth="1"/>
     <col min="45" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="10.109375" style="2" customWidth="1"/>
     <col min="47" max="47" width="10" style="2" customWidth="1"/>
     <col min="48" max="50" width="10.33203125" style="2" customWidth="1"/>
     <col min="51" max="51" width="9.6640625" style="2" customWidth="1"/>
     <col min="52" max="52" width="10.44140625" style="2" customWidth="1"/>
     <col min="53" max="53" width="10.5546875" style="2" customWidth="1"/>
     <col min="54" max="54" width="10.109375" style="2" customWidth="1"/>
     <col min="55" max="55" width="10.33203125" style="2" customWidth="1"/>
     <col min="56" max="56" width="11" style="2" customWidth="1"/>
     <col min="57" max="57" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="58" max="61" width="9.109375" style="2"/>
     <col min="62" max="62" width="10.33203125" style="2" customWidth="1"/>
     <col min="63" max="63" width="11.44140625" style="2" customWidth="1"/>
     <col min="64" max="64" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="10.44140625" style="2" customWidth="1"/>
     <col min="66" max="66" width="11.6640625" style="2" customWidth="1"/>
     <col min="67" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="9.6640625" style="2" customWidth="1"/>
     <col min="75" max="76" width="9.109375" style="2"/>
     <col min="77" max="77" width="9.33203125" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="21.6" customHeight="1" thickBot="1">
       <c r="A1" s="62" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
       <c r="T1" s="62"/>
       <c r="U1" s="62"/>
       <c r="V1" s="62"/>
       <c r="W1" s="62"/>
@@ -1846,51 +1861,51 @@
       <c r="AY1" s="62"/>
       <c r="AZ1" s="62"/>
       <c r="BA1" s="62"/>
       <c r="BB1" s="62"/>
       <c r="BC1" s="62"/>
       <c r="BD1" s="62"/>
       <c r="BE1" s="62"/>
       <c r="BF1" s="62"/>
       <c r="BG1" s="62"/>
       <c r="BH1" s="62"/>
       <c r="BI1" s="62"/>
       <c r="BJ1" s="62"/>
       <c r="BK1" s="62"/>
       <c r="BL1" s="62"/>
       <c r="BM1" s="62"/>
       <c r="BN1" s="62"/>
       <c r="BO1" s="62"/>
       <c r="BP1" s="62"/>
       <c r="BQ1" s="62"/>
       <c r="BR1" s="62"/>
       <c r="BS1" s="62"/>
       <c r="BT1" s="62"/>
       <c r="BU1" s="62"/>
       <c r="BV1" s="62"/>
     </row>
-    <row r="2" spans="1:77" ht="24.6" customHeight="1" thickBot="1">
+    <row r="2" spans="1:79" ht="39" customHeight="1" thickBot="1">
       <c r="A2" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="65"/>
       <c r="N2" s="66" t="s">
         <v>27</v>
       </c>
       <c r="O2" s="67"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
       <c r="R2" s="67"/>
       <c r="S2" s="67"/>
@@ -1939,53 +1954,55 @@
       <c r="BD2" s="26"/>
       <c r="BE2" s="26"/>
       <c r="BF2" s="26"/>
       <c r="BG2" s="28"/>
       <c r="BH2" s="28"/>
       <c r="BI2" s="28"/>
       <c r="BJ2" s="66" t="s">
         <v>35</v>
       </c>
       <c r="BK2" s="67"/>
       <c r="BL2" s="67"/>
       <c r="BM2" s="67"/>
       <c r="BN2" s="67"/>
       <c r="BO2" s="67"/>
       <c r="BP2" s="67"/>
       <c r="BQ2" s="67"/>
       <c r="BR2" s="67"/>
       <c r="BS2" s="67"/>
       <c r="BT2" s="67"/>
       <c r="BU2" s="72"/>
       <c r="BV2" s="73" t="s">
         <v>36</v>
       </c>
       <c r="BW2" s="74"/>
       <c r="BX2" s="74"/>
-      <c r="BY2" s="75"/>
+      <c r="BY2" s="74"/>
+      <c r="BZ2" s="74"/>
+      <c r="CA2" s="75"/>
     </row>
-    <row r="3" spans="1:77" ht="36.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:79" ht="36.6" customHeight="1" thickBot="1">
       <c r="A3" s="71"/>
       <c r="B3" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>20</v>
       </c>
@@ -2159,65 +2176,71 @@
       </c>
       <c r="BN3" s="30" t="s">
         <v>17</v>
       </c>
       <c r="BO3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="BP3" s="30" t="s">
         <v>19</v>
       </c>
       <c r="BQ3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="BR3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="BS3" s="31" t="s">
         <v>30</v>
       </c>
       <c r="BT3" s="31" t="s">
         <v>31</v>
       </c>
       <c r="BU3" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="BV3" s="29" t="s">
+      <c r="BV3" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="BW3" s="30" t="s">
+      <c r="BW3" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="BX3" s="30" t="s">
+      <c r="BX3" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="BY3" s="30" t="s">
+      <c r="BY3" s="77" t="s">
         <v>16</v>
       </c>
+      <c r="BZ3" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="CA3" s="77" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" s="3" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:79" s="3" customFormat="1" ht="31.2" customHeight="1">
+      <c r="A4" s="78" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7">
         <v>1927501</v>
       </c>
       <c r="C4" s="7">
         <v>2007905</v>
       </c>
       <c r="D4" s="8">
         <v>2385335</v>
       </c>
       <c r="E4" s="8">
         <v>2659784</v>
       </c>
       <c r="F4" s="7">
         <v>2754597</v>
       </c>
       <c r="G4" s="7">
         <v>2572440</v>
       </c>
       <c r="H4" s="8">
         <v>2582313</v>
       </c>
       <c r="I4" s="7">
         <v>2457319</v>
@@ -2405,52 +2428,58 @@
       <c r="BR4" s="59">
         <v>2683940</v>
       </c>
       <c r="BS4" s="59">
         <v>2737847</v>
       </c>
       <c r="BT4" s="60">
         <v>2854763</v>
       </c>
       <c r="BU4" s="60">
         <v>2491238</v>
       </c>
       <c r="BV4" s="33">
         <v>2490137</v>
       </c>
       <c r="BW4" s="33">
         <v>2554338</v>
       </c>
       <c r="BX4" s="33">
         <v>2970382</v>
       </c>
       <c r="BY4" s="33">
         <f>'[1]7'!N99+'[1]7'!N117</f>
         <v>3500659</v>
       </c>
+      <c r="BZ4" s="33">
+        <v>3521492</v>
+      </c>
+      <c r="CA4" s="33">
+        <v>2871661</v>
+      </c>
     </row>
-    <row r="5" spans="1:77" s="3" customFormat="1">
+    <row r="5" spans="1:79" s="3" customFormat="1">
       <c r="A5" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>61607</v>
       </c>
       <c r="C5" s="10">
         <v>66542</v>
       </c>
       <c r="D5" s="11">
         <v>77700</v>
       </c>
       <c r="E5" s="10">
         <v>88277</v>
       </c>
       <c r="F5" s="10">
         <v>88564</v>
       </c>
       <c r="G5" s="14">
         <v>82821</v>
       </c>
       <c r="H5" s="16">
         <v>82220</v>
       </c>
       <c r="I5" s="13">
@@ -2639,52 +2668,58 @@
       <c r="BR5" s="57">
         <v>44912</v>
       </c>
       <c r="BS5" s="57">
         <v>46099</v>
       </c>
       <c r="BT5" s="45">
         <v>55489</v>
       </c>
       <c r="BU5" s="45">
         <v>43980</v>
       </c>
       <c r="BV5" s="46">
         <v>45990</v>
       </c>
       <c r="BW5" s="46">
         <v>48146</v>
       </c>
       <c r="BX5" s="46">
         <v>64578</v>
       </c>
       <c r="BY5" s="46">
         <f>'[1]7'!N100+'[1]7'!N118</f>
         <v>67854</v>
       </c>
+      <c r="BZ5" s="46">
+        <v>67395</v>
+      </c>
+      <c r="CA5" s="61">
+        <v>48637</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" s="3" customFormat="1">
+    <row r="6" spans="1:79" s="3" customFormat="1">
       <c r="A6" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="16"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="18"/>
       <c r="L6" s="19"/>
       <c r="M6" s="20"/>
       <c r="N6" s="46"/>
       <c r="O6" s="47"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="47"/>
       <c r="S6" s="47"/>
       <c r="T6" s="47"/>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
@@ -2774,52 +2809,58 @@
         <v>12970</v>
       </c>
       <c r="BS6" s="57">
         <v>13465</v>
       </c>
       <c r="BT6" s="45">
         <v>14381</v>
       </c>
       <c r="BU6" s="45">
         <v>16518</v>
       </c>
       <c r="BV6" s="46">
         <v>16462</v>
       </c>
       <c r="BW6" s="46">
         <f t="shared" ref="BW6:BW15" si="0">BS6+BS24</f>
         <v>13465</v>
       </c>
       <c r="BX6" s="46">
         <v>19097</v>
       </c>
       <c r="BY6" s="46">
         <f>'[1]7'!N101+'[1]7'!N119</f>
         <v>20799</v>
       </c>
+      <c r="BZ6" s="46">
+        <v>20487</v>
+      </c>
+      <c r="CA6" s="61">
+        <v>9885</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" s="4" customFormat="1">
+    <row r="7" spans="1:79" s="4" customFormat="1">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9">
         <v>92148</v>
       </c>
       <c r="C7" s="10">
         <v>112261</v>
       </c>
       <c r="D7" s="11">
         <v>126134</v>
       </c>
       <c r="E7" s="13">
         <v>141051</v>
       </c>
       <c r="F7" s="13">
         <v>141408</v>
       </c>
       <c r="G7" s="15">
         <v>106882</v>
       </c>
       <c r="H7" s="16">
         <v>113622</v>
       </c>
       <c r="I7" s="13">
@@ -3009,52 +3050,58 @@
         <v>105589</v>
       </c>
       <c r="BS7" s="57">
         <v>107601</v>
       </c>
       <c r="BT7" s="45">
         <v>106439</v>
       </c>
       <c r="BU7" s="45">
         <v>103399</v>
       </c>
       <c r="BV7" s="46">
         <v>107789</v>
       </c>
       <c r="BW7" s="46">
         <f t="shared" si="0"/>
         <v>107601</v>
       </c>
       <c r="BX7" s="46">
         <v>149363</v>
       </c>
       <c r="BY7" s="46">
         <f>'[1]7'!N102+'[1]7'!N120</f>
         <v>160319</v>
       </c>
+      <c r="BZ7" s="46">
+        <v>158956</v>
+      </c>
+      <c r="CA7" s="61">
+        <v>107423</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" s="4" customFormat="1">
+    <row r="8" spans="1:79" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>249855</v>
       </c>
       <c r="C8" s="10">
         <v>266947</v>
       </c>
       <c r="D8" s="11">
         <v>321234</v>
       </c>
       <c r="E8" s="13">
         <v>353444</v>
       </c>
       <c r="F8" s="13">
         <v>344364</v>
       </c>
       <c r="G8" s="15">
         <v>329810</v>
       </c>
       <c r="H8" s="16">
         <v>344579</v>
       </c>
       <c r="I8" s="13">
@@ -3244,52 +3291,58 @@
         <v>252020</v>
       </c>
       <c r="BS8" s="57">
         <v>264853</v>
       </c>
       <c r="BT8" s="45">
         <v>267562</v>
       </c>
       <c r="BU8" s="45">
         <v>241148</v>
       </c>
       <c r="BV8" s="46">
         <v>238887</v>
       </c>
       <c r="BW8" s="46">
         <f t="shared" si="0"/>
         <v>264853</v>
       </c>
       <c r="BX8" s="46">
         <v>239790</v>
       </c>
       <c r="BY8" s="46">
         <f>'[1]7'!N103+'[1]7'!N121</f>
         <v>295925</v>
       </c>
+      <c r="BZ8" s="46">
+        <v>320096</v>
+      </c>
+      <c r="CA8" s="61">
+        <v>280431</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" s="4" customFormat="1">
+    <row r="9" spans="1:79" s="4" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="9">
         <v>631985</v>
       </c>
       <c r="C9" s="10">
         <v>627289</v>
       </c>
       <c r="D9" s="11">
         <v>777706</v>
       </c>
       <c r="E9" s="13">
         <v>919836</v>
       </c>
       <c r="F9" s="13">
         <v>939326</v>
       </c>
       <c r="G9" s="15">
         <v>875905</v>
       </c>
       <c r="H9" s="16">
         <v>890332</v>
       </c>
       <c r="I9" s="13">
@@ -3479,52 +3532,58 @@
         <v>1185073</v>
       </c>
       <c r="BS9" s="57">
         <v>1205481</v>
       </c>
       <c r="BT9" s="45">
         <v>1292527</v>
       </c>
       <c r="BU9" s="45">
         <v>1096505</v>
       </c>
       <c r="BV9" s="46">
         <v>1095824</v>
       </c>
       <c r="BW9" s="46">
         <f t="shared" si="0"/>
         <v>1205481</v>
       </c>
       <c r="BX9" s="46">
         <v>1307114</v>
       </c>
       <c r="BY9" s="46">
         <f>'[1]7'!N104+'[1]7'!N122</f>
         <v>1583518</v>
       </c>
+      <c r="BZ9" s="46">
+        <v>1577563</v>
+      </c>
+      <c r="CA9" s="61">
+        <v>1198741</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" s="4" customFormat="1">
+    <row r="10" spans="1:79" s="4" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9">
         <v>199450</v>
       </c>
       <c r="C10" s="10">
         <v>201179</v>
       </c>
       <c r="D10" s="12">
         <v>213355</v>
       </c>
       <c r="E10" s="13">
         <v>236495</v>
       </c>
       <c r="F10" s="13">
         <v>266642</v>
       </c>
       <c r="G10" s="15">
         <v>235788</v>
       </c>
       <c r="H10" s="16">
         <v>219122</v>
       </c>
       <c r="I10" s="13">
@@ -3714,52 +3773,58 @@
         <v>230820</v>
       </c>
       <c r="BS10" s="57">
         <v>239663</v>
       </c>
       <c r="BT10" s="45">
         <v>256008</v>
       </c>
       <c r="BU10" s="45">
         <v>219970</v>
       </c>
       <c r="BV10" s="46">
         <v>216092</v>
       </c>
       <c r="BW10" s="46">
         <f t="shared" si="0"/>
         <v>239663</v>
       </c>
       <c r="BX10" s="46">
         <v>253140</v>
       </c>
       <c r="BY10" s="46">
         <f>'[1]7'!N105+'[1]7'!N123</f>
         <v>277006</v>
       </c>
+      <c r="BZ10" s="46">
+        <v>278121</v>
+      </c>
+      <c r="CA10" s="61">
+        <v>258150</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" s="4" customFormat="1">
+    <row r="11" spans="1:79" s="4" customFormat="1">
       <c r="A11" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="9">
         <v>43550</v>
       </c>
       <c r="C11" s="10">
         <v>44179</v>
       </c>
       <c r="D11" s="11">
         <v>49201</v>
       </c>
       <c r="E11" s="13">
         <v>53170</v>
       </c>
       <c r="F11" s="13">
         <v>52935</v>
       </c>
       <c r="G11" s="15">
         <v>48840</v>
       </c>
       <c r="H11" s="16">
         <v>59320</v>
       </c>
       <c r="I11" s="13">
@@ -3949,52 +4014,58 @@
         <v>40945</v>
       </c>
       <c r="BS11" s="57">
         <v>41826</v>
       </c>
       <c r="BT11" s="45">
         <v>40920</v>
       </c>
       <c r="BU11" s="45">
         <v>44668</v>
       </c>
       <c r="BV11" s="46">
         <v>43595</v>
       </c>
       <c r="BW11" s="46">
         <f t="shared" si="0"/>
         <v>41826</v>
       </c>
       <c r="BX11" s="46">
         <v>37782</v>
       </c>
       <c r="BY11" s="46">
         <f>'[1]7'!N106+'[1]7'!N124</f>
         <v>58735</v>
       </c>
+      <c r="BZ11" s="46">
+        <v>57199</v>
+      </c>
+      <c r="CA11" s="61">
+        <v>52687</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" s="4" customFormat="1">
+    <row r="12" spans="1:79" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="9">
         <v>236468</v>
       </c>
       <c r="C12" s="10">
         <v>237592</v>
       </c>
       <c r="D12" s="11">
         <v>261465</v>
       </c>
       <c r="E12" s="13">
         <v>258614</v>
       </c>
       <c r="F12" s="13">
         <v>310515</v>
       </c>
       <c r="G12" s="15">
         <v>321725</v>
       </c>
       <c r="H12" s="16">
         <v>316294</v>
       </c>
       <c r="I12" s="13">
@@ -4184,52 +4255,58 @@
         <v>281585</v>
       </c>
       <c r="BS12" s="57">
         <v>281597</v>
       </c>
       <c r="BT12" s="45">
         <v>278337</v>
       </c>
       <c r="BU12" s="45">
         <v>266127</v>
       </c>
       <c r="BV12" s="46">
         <v>261470</v>
       </c>
       <c r="BW12" s="46">
         <f t="shared" si="0"/>
         <v>281597</v>
       </c>
       <c r="BX12" s="46">
         <v>246408</v>
       </c>
       <c r="BY12" s="46">
         <f>'[1]7'!N107+'[1]7'!N125</f>
         <v>350447</v>
       </c>
+      <c r="BZ12" s="46">
+        <v>346663</v>
+      </c>
+      <c r="CA12" s="61">
+        <v>326501</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" s="4" customFormat="1">
+    <row r="13" spans="1:79" s="4" customFormat="1">
       <c r="A13" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="9">
         <v>89504</v>
       </c>
       <c r="C13" s="10">
         <v>83501</v>
       </c>
       <c r="D13" s="11">
         <v>113161</v>
       </c>
       <c r="E13" s="13">
         <v>117459</v>
       </c>
       <c r="F13" s="13">
         <v>114961</v>
       </c>
       <c r="G13" s="15">
         <v>111122</v>
       </c>
       <c r="H13" s="16">
         <v>108130</v>
       </c>
       <c r="I13" s="13">
@@ -4419,52 +4496,58 @@
         <v>88778</v>
       </c>
       <c r="BS13" s="57">
         <v>91945</v>
       </c>
       <c r="BT13" s="45">
         <v>89955</v>
       </c>
       <c r="BU13" s="45">
         <v>97682</v>
       </c>
       <c r="BV13" s="46">
         <v>95924</v>
       </c>
       <c r="BW13" s="46">
         <f t="shared" si="0"/>
         <v>91945</v>
       </c>
       <c r="BX13" s="46">
         <v>125361</v>
       </c>
       <c r="BY13" s="46">
         <f>'[1]7'!N108+'[1]7'!N126</f>
         <v>141654</v>
       </c>
+      <c r="BZ13" s="46">
+        <v>151190</v>
+      </c>
+      <c r="CA13" s="61">
+        <v>111703</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" s="4" customFormat="1">
+    <row r="14" spans="1:79" s="4" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="9">
         <v>206474</v>
       </c>
       <c r="C14" s="10">
         <v>239570</v>
       </c>
       <c r="D14" s="11">
         <v>285885</v>
       </c>
       <c r="E14" s="13">
         <v>314708</v>
       </c>
       <c r="F14" s="13">
         <v>318465</v>
       </c>
       <c r="G14" s="15">
         <v>294975</v>
       </c>
       <c r="H14" s="16">
         <v>285479</v>
       </c>
       <c r="I14" s="13">
@@ -4654,52 +4737,58 @@
         <v>269984</v>
       </c>
       <c r="BS14" s="57">
         <v>273146</v>
       </c>
       <c r="BT14" s="45">
         <v>269037</v>
       </c>
       <c r="BU14" s="45">
         <v>182298</v>
       </c>
       <c r="BV14" s="46">
         <v>187543</v>
       </c>
       <c r="BW14" s="46">
         <f t="shared" si="0"/>
         <v>273146</v>
       </c>
       <c r="BX14" s="46">
         <v>266488</v>
       </c>
       <c r="BY14" s="46">
         <f>'[1]7'!N109+'[1]7'!N127</f>
         <v>284710</v>
       </c>
+      <c r="BZ14" s="46">
+        <v>284213</v>
+      </c>
+      <c r="CA14" s="61">
+        <v>275535</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" s="4" customFormat="1">
+    <row r="15" spans="1:79" s="4" customFormat="1">
       <c r="A15" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="9">
         <v>116460</v>
       </c>
       <c r="C15" s="10">
         <v>128845</v>
       </c>
       <c r="D15" s="11">
         <v>159494</v>
       </c>
       <c r="E15" s="13">
         <v>176730</v>
       </c>
       <c r="F15" s="13">
         <v>177417</v>
       </c>
       <c r="G15" s="15">
         <v>164572</v>
       </c>
       <c r="H15" s="16">
         <v>163215</v>
       </c>
       <c r="I15" s="13">
@@ -4889,52 +4978,58 @@
         <v>171264</v>
       </c>
       <c r="BS15" s="57">
         <v>172171</v>
       </c>
       <c r="BT15" s="45">
         <v>184108</v>
       </c>
       <c r="BU15" s="45">
         <v>178943</v>
       </c>
       <c r="BV15" s="46">
         <v>180561</v>
       </c>
       <c r="BW15" s="46">
         <f t="shared" si="0"/>
         <v>172171</v>
       </c>
       <c r="BX15" s="46">
         <v>261261</v>
       </c>
       <c r="BY15" s="46">
         <f>'[1]7'!N110+'[1]7'!N128</f>
         <v>259692</v>
       </c>
+      <c r="BZ15" s="46">
+        <v>259609</v>
+      </c>
+      <c r="CA15" s="61">
+        <v>201968</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" s="4" customFormat="1">
+    <row r="16" spans="1:79" s="4" customFormat="1">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
@@ -5441,51 +5536,51 @@
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="AX2:AZ2"/>
     <mergeCell ref="AL2:AN2"/>
     <mergeCell ref="BJ2:BU2"/>
-    <mergeCell ref="BV2:BY2"/>
+    <mergeCell ref="BV2:CA2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>