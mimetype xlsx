--- v1 (2026-07-15)
+++ v2 (2026-08-31)
@@ -1,96 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12048" windowHeight="8736" tabRatio="971"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'овцы и козы'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BY4" i="1"/>
+  <c r="CB15" i="1"/>
+  <c r="CB14"/>
+  <c r="CB13"/>
+  <c r="CB12"/>
+  <c r="CB11"/>
+  <c r="CB10"/>
+  <c r="CB9"/>
+  <c r="CB8"/>
+  <c r="CB7"/>
+  <c r="CB6"/>
+  <c r="CB5"/>
+  <c r="CB4"/>
+  <c r="BY4"/>
   <c r="BY15"/>
   <c r="BY14"/>
   <c r="BY13"/>
   <c r="BY12"/>
   <c r="BY11"/>
   <c r="BY10"/>
   <c r="BY9"/>
   <c r="BY8"/>
   <c r="BY7"/>
   <c r="BY6"/>
   <c r="BY5"/>
   <c r="BW15"/>
   <c r="BW14"/>
   <c r="BW13"/>
   <c r="BW12"/>
   <c r="BW11"/>
   <c r="BW10"/>
   <c r="BW9"/>
   <c r="BW8"/>
   <c r="BW7"/>
   <c r="BW6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="37">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>Конаев г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
@@ -959,100 +973,100 @@
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="170" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="243" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="243" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="3" xfId="243" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="167" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="17" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="17" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="244">
     <cellStyle name="20% — акцент1" xfId="195"/>
     <cellStyle name="20% — акцент2" xfId="196"/>
     <cellStyle name="20% — акцент3" xfId="197"/>
     <cellStyle name="20% — акцент4" xfId="198"/>
     <cellStyle name="20% — акцент5" xfId="199"/>
     <cellStyle name="20% — акцент6" xfId="200"/>
     <cellStyle name="40% — акцент1" xfId="201"/>
     <cellStyle name="40% — акцент2" xfId="202"/>
     <cellStyle name="40% — акцент3" xfId="203"/>
     <cellStyle name="40% — акцент4" xfId="204"/>
     <cellStyle name="40% — акцент5" xfId="205"/>
     <cellStyle name="40% — акцент6" xfId="206"/>
     <cellStyle name="60% — акцент1" xfId="207"/>
     <cellStyle name="60% — акцент2" xfId="208"/>
     <cellStyle name="60% — акцент3" xfId="209"/>
     <cellStyle name="60% — акцент4" xfId="210"/>
     <cellStyle name="60% — акцент5" xfId="211"/>
     <cellStyle name="60% — акцент6" xfId="212"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="171"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -1271,55 +1285,59 @@
     <cellStyle name="Обычный 5 3" xfId="161"/>
     <cellStyle name="Обычный 5 4" xfId="162"/>
     <cellStyle name="Обычный 5 5" xfId="163"/>
     <cellStyle name="Обычный 56" xfId="194"/>
     <cellStyle name="Обычный 6 2" xfId="164"/>
     <cellStyle name="Обычный 6 3" xfId="165"/>
     <cellStyle name="Обычный 7 2" xfId="166"/>
     <cellStyle name="Обычный_6.3" xfId="170"/>
     <cellStyle name="Обычный_tabsv12" xfId="243"/>
     <cellStyle name="Обычный_Лист1" xfId="167"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/s.aitbay/Desktop/24%20&#1089;&#1093;%20&#1073;&#1102;&#1083;%20&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;/&#1058;-06-05-&#1052;%2004%202026%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/s.aitbay/Desktop/&#1073;&#1102;&#1083;&#1083;&#1077;&#1090;&#1077;&#1085;&#1100;%20%20&#1080;&#1102;&#1083;&#1100;%2010.082026/&#1058;-06-05-&#1052;%2007%202026%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание "/>
       <sheetName val="1."/>
       <sheetName val="2.1"/>
       <sheetName val="2.2"/>
       <sheetName val="2.3"/>
       <sheetName val="2.4"/>
       <sheetName val="3"/>
       <sheetName val="4"/>
       <sheetName val="5"/>
       <sheetName val="6"/>
       <sheetName val="7"/>
       <sheetName val="8"/>
       <sheetName val="9"/>
       <sheetName val="10"/>
       <sheetName val="11"/>
       <sheetName val="12"/>
     </sheetNames>
@@ -1441,50 +1459,216 @@
           <cell r="N125">
             <v>12961</v>
           </cell>
         </row>
         <row r="126">
           <cell r="N126">
             <v>5131</v>
           </cell>
         </row>
         <row r="127">
           <cell r="N127">
             <v>26874</v>
           </cell>
         </row>
         <row r="128">
           <cell r="N128">
             <v>5863</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание "/>
+      <sheetName val="1."/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="99">
+          <cell r="N99">
+            <v>2717092</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="N100">
+            <v>42077</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="N101">
+            <v>19215</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="N102">
+            <v>61347</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="N103">
+            <v>254590</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="N104">
+            <v>1189156</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="N105">
+            <v>243639</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="N106">
+            <v>48616</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="N107">
+            <v>310157</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="N108">
+            <v>102920</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="N109">
+            <v>248097</v>
+          </cell>
+        </row>
+        <row r="110">
+          <cell r="N110">
+            <v>197278</v>
+          </cell>
+        </row>
+        <row r="117">
+          <cell r="N117">
+            <v>138392</v>
+          </cell>
+        </row>
+        <row r="118">
+          <cell r="N118">
+            <v>6427</v>
+          </cell>
+        </row>
+        <row r="119">
+          <cell r="N119">
+            <v>558</v>
+          </cell>
+        </row>
+        <row r="120">
+          <cell r="N120">
+            <v>46030</v>
+          </cell>
+        </row>
+        <row r="121">
+          <cell r="N121">
+            <v>20333</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="N122">
+            <v>2139</v>
+          </cell>
+        </row>
+        <row r="123">
+          <cell r="N123">
+            <v>12839</v>
+          </cell>
+        </row>
+        <row r="124">
+          <cell r="N124">
+            <v>3751</v>
+          </cell>
+        </row>
+        <row r="125">
+          <cell r="N125">
+            <v>10389</v>
+          </cell>
+        </row>
+        <row r="126">
+          <cell r="N126">
+            <v>5692</v>
+          </cell>
+        </row>
+        <row r="127">
+          <cell r="N127">
+            <v>26682</v>
+          </cell>
+        </row>
+        <row r="128">
+          <cell r="N128">
+            <v>3552</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1735,275 +1919,276 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA51"/>
+  <dimension ref="A1:CB51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CF7" sqref="CF7"/>
+      <selection pane="topRight" activeCell="CC6" sqref="CC6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="37" width="9.109375" style="2"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="40" width="9.109375" style="2"/>
     <col min="41" max="41" width="9.88671875" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.6640625" style="2" customWidth="1"/>
     <col min="43" max="43" width="10.44140625" style="2" customWidth="1"/>
     <col min="44" max="44" width="10.5546875" style="2" customWidth="1"/>
     <col min="45" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="10.109375" style="2" customWidth="1"/>
     <col min="47" max="47" width="10" style="2" customWidth="1"/>
     <col min="48" max="50" width="10.33203125" style="2" customWidth="1"/>
     <col min="51" max="51" width="9.6640625" style="2" customWidth="1"/>
     <col min="52" max="52" width="10.44140625" style="2" customWidth="1"/>
     <col min="53" max="53" width="10.5546875" style="2" customWidth="1"/>
     <col min="54" max="54" width="10.109375" style="2" customWidth="1"/>
     <col min="55" max="55" width="10.33203125" style="2" customWidth="1"/>
     <col min="56" max="56" width="11" style="2" customWidth="1"/>
     <col min="57" max="57" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="58" max="61" width="9.109375" style="2"/>
     <col min="62" max="62" width="10.33203125" style="2" customWidth="1"/>
     <col min="63" max="63" width="11.44140625" style="2" customWidth="1"/>
     <col min="64" max="64" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="10.44140625" style="2" customWidth="1"/>
     <col min="66" max="66" width="11.6640625" style="2" customWidth="1"/>
     <col min="67" max="73" width="9.109375" style="2"/>
     <col min="74" max="74" width="9.6640625" style="2" customWidth="1"/>
     <col min="75" max="76" width="9.109375" style="2"/>
     <col min="77" max="77" width="9.33203125" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="21.6" customHeight="1" thickBot="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="21.6" customHeight="1" thickBot="1">
+      <c r="A1" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="62"/>
-[...35 lines deleted...]
-      <c r="AL1" s="62" t="s">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="AM1" s="62"/>
-[...34 lines deleted...]
-      <c r="BV1" s="62"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="AX1" s="63"/>
+      <c r="AY1" s="63"/>
+      <c r="AZ1" s="63"/>
+      <c r="BA1" s="63"/>
+      <c r="BB1" s="63"/>
+      <c r="BC1" s="63"/>
+      <c r="BD1" s="63"/>
+      <c r="BE1" s="63"/>
+      <c r="BF1" s="63"/>
+      <c r="BG1" s="63"/>
+      <c r="BH1" s="63"/>
+      <c r="BI1" s="63"/>
+      <c r="BJ1" s="63"/>
+      <c r="BK1" s="63"/>
+      <c r="BL1" s="63"/>
+      <c r="BM1" s="63"/>
+      <c r="BN1" s="63"/>
+      <c r="BO1" s="63"/>
+      <c r="BP1" s="63"/>
+      <c r="BQ1" s="63"/>
+      <c r="BR1" s="63"/>
+      <c r="BS1" s="63"/>
+      <c r="BT1" s="63"/>
+      <c r="BU1" s="63"/>
+      <c r="BV1" s="63"/>
     </row>
-    <row r="2" spans="1:79" ht="39" customHeight="1" thickBot="1">
-      <c r="A2" s="70" t="s">
+    <row r="2" spans="1:80" ht="39" customHeight="1" thickBot="1">
+      <c r="A2" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="64"/>
-[...10 lines deleted...]
-      <c r="N2" s="66" t="s">
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="O2" s="67"/>
-[...10 lines deleted...]
-      <c r="Z2" s="66" t="s">
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="67"/>
-[...10 lines deleted...]
-      <c r="AL2" s="66" t="s">
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
+      <c r="AD2" s="68"/>
+      <c r="AE2" s="68"/>
+      <c r="AF2" s="68"/>
+      <c r="AG2" s="68"/>
+      <c r="AH2" s="68"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
+      <c r="AL2" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="67"/>
-      <c r="AN2" s="72"/>
+      <c r="AM2" s="68"/>
+      <c r="AN2" s="73"/>
       <c r="AO2" s="23"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="25"/>
       <c r="AS2" s="26"/>
       <c r="AT2" s="27"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
-      <c r="AX2" s="66" t="s">
+      <c r="AX2" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="AY2" s="67"/>
-      <c r="AZ2" s="72"/>
+      <c r="AY2" s="68"/>
+      <c r="AZ2" s="73"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BE2" s="26"/>
       <c r="BF2" s="26"/>
       <c r="BG2" s="28"/>
       <c r="BH2" s="28"/>
       <c r="BI2" s="28"/>
-      <c r="BJ2" s="66" t="s">
+      <c r="BJ2" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="BK2" s="67"/>
-[...10 lines deleted...]
-      <c r="BV2" s="73" t="s">
+      <c r="BK2" s="68"/>
+      <c r="BL2" s="68"/>
+      <c r="BM2" s="68"/>
+      <c r="BN2" s="68"/>
+      <c r="BO2" s="68"/>
+      <c r="BP2" s="68"/>
+      <c r="BQ2" s="68"/>
+      <c r="BR2" s="68"/>
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="73"/>
+      <c r="BV2" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="74"/>
-[...2 lines deleted...]
-      <c r="BZ2" s="74"/>
+      <c r="BW2" s="75"/>
+      <c r="BX2" s="75"/>
+      <c r="BY2" s="75"/>
+      <c r="BZ2" s="75"/>
       <c r="CA2" s="75"/>
+      <c r="CB2" s="76"/>
     </row>
-    <row r="3" spans="1:79" ht="36.6" customHeight="1" thickBot="1">
-      <c r="A3" s="71"/>
+    <row r="3" spans="1:80" ht="36.6" customHeight="1" thickBot="1">
+      <c r="A3" s="72"/>
       <c r="B3" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="22" t="s">
@@ -2176,71 +2361,74 @@
       </c>
       <c r="BN3" s="30" t="s">
         <v>17</v>
       </c>
       <c r="BO3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="BP3" s="30" t="s">
         <v>19</v>
       </c>
       <c r="BQ3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="BR3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="BS3" s="31" t="s">
         <v>30</v>
       </c>
       <c r="BT3" s="31" t="s">
         <v>31</v>
       </c>
       <c r="BU3" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="BV3" s="76" t="s">
+      <c r="BV3" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="BW3" s="77" t="s">
+      <c r="BW3" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="BX3" s="77" t="s">
+      <c r="BX3" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="BY3" s="77" t="s">
+      <c r="BY3" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="BZ3" s="77" t="s">
+      <c r="BZ3" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="CA3" s="77" t="s">
+      <c r="CA3" s="78" t="s">
         <v>18</v>
       </c>
+      <c r="CB3" s="78" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="4" spans="1:79" s="3" customFormat="1" ht="31.2" customHeight="1">
-      <c r="A4" s="78" t="s">
+    <row r="4" spans="1:80" s="3" customFormat="1" ht="31.2" customHeight="1">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7">
         <v>1927501</v>
       </c>
       <c r="C4" s="7">
         <v>2007905</v>
       </c>
       <c r="D4" s="8">
         <v>2385335</v>
       </c>
       <c r="E4" s="8">
         <v>2659784</v>
       </c>
       <c r="F4" s="7">
         <v>2754597</v>
       </c>
       <c r="G4" s="7">
         <v>2572440</v>
       </c>
       <c r="H4" s="8">
         <v>2582313</v>
       </c>
       <c r="I4" s="7">
         <v>2457319</v>
@@ -2434,52 +2622,56 @@
       <c r="BT4" s="60">
         <v>2854763</v>
       </c>
       <c r="BU4" s="60">
         <v>2491238</v>
       </c>
       <c r="BV4" s="33">
         <v>2490137</v>
       </c>
       <c r="BW4" s="33">
         <v>2554338</v>
       </c>
       <c r="BX4" s="33">
         <v>2970382</v>
       </c>
       <c r="BY4" s="33">
         <f>'[1]7'!N99+'[1]7'!N117</f>
         <v>3500659</v>
       </c>
       <c r="BZ4" s="33">
         <v>3521492</v>
       </c>
       <c r="CA4" s="33">
         <v>2871661</v>
       </c>
+      <c r="CB4" s="33">
+        <f>'[2]7'!N99+'[2]7'!N117</f>
+        <v>2855484</v>
+      </c>
     </row>
-    <row r="5" spans="1:79" s="3" customFormat="1">
+    <row r="5" spans="1:80" s="3" customFormat="1">
       <c r="A5" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>61607</v>
       </c>
       <c r="C5" s="10">
         <v>66542</v>
       </c>
       <c r="D5" s="11">
         <v>77700</v>
       </c>
       <c r="E5" s="10">
         <v>88277</v>
       </c>
       <c r="F5" s="10">
         <v>88564</v>
       </c>
       <c r="G5" s="14">
         <v>82821</v>
       </c>
       <c r="H5" s="16">
         <v>82220</v>
       </c>
       <c r="I5" s="13">
@@ -2674,52 +2866,56 @@
       <c r="BT5" s="45">
         <v>55489</v>
       </c>
       <c r="BU5" s="45">
         <v>43980</v>
       </c>
       <c r="BV5" s="46">
         <v>45990</v>
       </c>
       <c r="BW5" s="46">
         <v>48146</v>
       </c>
       <c r="BX5" s="46">
         <v>64578</v>
       </c>
       <c r="BY5" s="46">
         <f>'[1]7'!N100+'[1]7'!N118</f>
         <v>67854</v>
       </c>
       <c r="BZ5" s="46">
         <v>67395</v>
       </c>
       <c r="CA5" s="61">
         <v>48637</v>
       </c>
+      <c r="CB5" s="61">
+        <f>'[2]7'!N100+'[2]7'!N118</f>
+        <v>48504</v>
+      </c>
     </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="16"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="18"/>
       <c r="L6" s="19"/>
       <c r="M6" s="20"/>
       <c r="N6" s="46"/>
       <c r="O6" s="47"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="47"/>
       <c r="S6" s="47"/>
       <c r="T6" s="47"/>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
@@ -2815,52 +3011,56 @@
         <v>14381</v>
       </c>
       <c r="BU6" s="45">
         <v>16518</v>
       </c>
       <c r="BV6" s="46">
         <v>16462</v>
       </c>
       <c r="BW6" s="46">
         <f t="shared" ref="BW6:BW15" si="0">BS6+BS24</f>
         <v>13465</v>
       </c>
       <c r="BX6" s="46">
         <v>19097</v>
       </c>
       <c r="BY6" s="46">
         <f>'[1]7'!N101+'[1]7'!N119</f>
         <v>20799</v>
       </c>
       <c r="BZ6" s="46">
         <v>20487</v>
       </c>
       <c r="CA6" s="61">
         <v>9885</v>
       </c>
+      <c r="CB6" s="61">
+        <f>'[2]7'!N101+'[2]7'!N119</f>
+        <v>19773</v>
+      </c>
     </row>
-    <row r="7" spans="1:79" s="4" customFormat="1">
+    <row r="7" spans="1:80" s="4" customFormat="1">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9">
         <v>92148</v>
       </c>
       <c r="C7" s="10">
         <v>112261</v>
       </c>
       <c r="D7" s="11">
         <v>126134</v>
       </c>
       <c r="E7" s="13">
         <v>141051</v>
       </c>
       <c r="F7" s="13">
         <v>141408</v>
       </c>
       <c r="G7" s="15">
         <v>106882</v>
       </c>
       <c r="H7" s="16">
         <v>113622</v>
       </c>
       <c r="I7" s="13">
@@ -3056,52 +3256,56 @@
         <v>106439</v>
       </c>
       <c r="BU7" s="45">
         <v>103399</v>
       </c>
       <c r="BV7" s="46">
         <v>107789</v>
       </c>
       <c r="BW7" s="46">
         <f t="shared" si="0"/>
         <v>107601</v>
       </c>
       <c r="BX7" s="46">
         <v>149363</v>
       </c>
       <c r="BY7" s="46">
         <f>'[1]7'!N102+'[1]7'!N120</f>
         <v>160319</v>
       </c>
       <c r="BZ7" s="46">
         <v>158956</v>
       </c>
       <c r="CA7" s="61">
         <v>107423</v>
       </c>
+      <c r="CB7" s="61">
+        <f>'[2]7'!N102+'[2]7'!N120</f>
+        <v>107377</v>
+      </c>
     </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>249855</v>
       </c>
       <c r="C8" s="10">
         <v>266947</v>
       </c>
       <c r="D8" s="11">
         <v>321234</v>
       </c>
       <c r="E8" s="13">
         <v>353444</v>
       </c>
       <c r="F8" s="13">
         <v>344364</v>
       </c>
       <c r="G8" s="15">
         <v>329810</v>
       </c>
       <c r="H8" s="16">
         <v>344579</v>
       </c>
       <c r="I8" s="13">
@@ -3297,52 +3501,56 @@
         <v>267562</v>
       </c>
       <c r="BU8" s="45">
         <v>241148</v>
       </c>
       <c r="BV8" s="46">
         <v>238887</v>
       </c>
       <c r="BW8" s="46">
         <f t="shared" si="0"/>
         <v>264853</v>
       </c>
       <c r="BX8" s="46">
         <v>239790</v>
       </c>
       <c r="BY8" s="46">
         <f>'[1]7'!N103+'[1]7'!N121</f>
         <v>295925</v>
       </c>
       <c r="BZ8" s="46">
         <v>320096</v>
       </c>
       <c r="CA8" s="61">
         <v>280431</v>
       </c>
+      <c r="CB8" s="61">
+        <f>'[2]7'!N103+'[2]7'!N121</f>
+        <v>274923</v>
+      </c>
     </row>
-    <row r="9" spans="1:79" s="4" customFormat="1">
+    <row r="9" spans="1:80" s="4" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="9">
         <v>631985</v>
       </c>
       <c r="C9" s="10">
         <v>627289</v>
       </c>
       <c r="D9" s="11">
         <v>777706</v>
       </c>
       <c r="E9" s="13">
         <v>919836</v>
       </c>
       <c r="F9" s="13">
         <v>939326</v>
       </c>
       <c r="G9" s="15">
         <v>875905</v>
       </c>
       <c r="H9" s="16">
         <v>890332</v>
       </c>
       <c r="I9" s="13">
@@ -3538,52 +3746,56 @@
         <v>1292527</v>
       </c>
       <c r="BU9" s="45">
         <v>1096505</v>
       </c>
       <c r="BV9" s="46">
         <v>1095824</v>
       </c>
       <c r="BW9" s="46">
         <f t="shared" si="0"/>
         <v>1205481</v>
       </c>
       <c r="BX9" s="46">
         <v>1307114</v>
       </c>
       <c r="BY9" s="46">
         <f>'[1]7'!N104+'[1]7'!N122</f>
         <v>1583518</v>
       </c>
       <c r="BZ9" s="46">
         <v>1577563</v>
       </c>
       <c r="CA9" s="61">
         <v>1198741</v>
       </c>
+      <c r="CB9" s="61">
+        <f>'[2]7'!N104+'[2]7'!N122</f>
+        <v>1191295</v>
+      </c>
     </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9">
         <v>199450</v>
       </c>
       <c r="C10" s="10">
         <v>201179</v>
       </c>
       <c r="D10" s="12">
         <v>213355</v>
       </c>
       <c r="E10" s="13">
         <v>236495</v>
       </c>
       <c r="F10" s="13">
         <v>266642</v>
       </c>
       <c r="G10" s="15">
         <v>235788</v>
       </c>
       <c r="H10" s="16">
         <v>219122</v>
       </c>
       <c r="I10" s="13">
@@ -3779,52 +3991,56 @@
         <v>256008</v>
       </c>
       <c r="BU10" s="45">
         <v>219970</v>
       </c>
       <c r="BV10" s="46">
         <v>216092</v>
       </c>
       <c r="BW10" s="46">
         <f t="shared" si="0"/>
         <v>239663</v>
       </c>
       <c r="BX10" s="46">
         <v>253140</v>
       </c>
       <c r="BY10" s="46">
         <f>'[1]7'!N105+'[1]7'!N123</f>
         <v>277006</v>
       </c>
       <c r="BZ10" s="46">
         <v>278121</v>
       </c>
       <c r="CA10" s="61">
         <v>258150</v>
       </c>
+      <c r="CB10" s="61">
+        <f>'[2]7'!N105+'[2]7'!N123</f>
+        <v>256478</v>
+      </c>
     </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="9">
         <v>43550</v>
       </c>
       <c r="C11" s="10">
         <v>44179</v>
       </c>
       <c r="D11" s="11">
         <v>49201</v>
       </c>
       <c r="E11" s="13">
         <v>53170</v>
       </c>
       <c r="F11" s="13">
         <v>52935</v>
       </c>
       <c r="G11" s="15">
         <v>48840</v>
       </c>
       <c r="H11" s="16">
         <v>59320</v>
       </c>
       <c r="I11" s="13">
@@ -4020,52 +4236,56 @@
         <v>40920</v>
       </c>
       <c r="BU11" s="45">
         <v>44668</v>
       </c>
       <c r="BV11" s="46">
         <v>43595</v>
       </c>
       <c r="BW11" s="46">
         <f t="shared" si="0"/>
         <v>41826</v>
       </c>
       <c r="BX11" s="46">
         <v>37782</v>
       </c>
       <c r="BY11" s="46">
         <f>'[1]7'!N106+'[1]7'!N124</f>
         <v>58735</v>
       </c>
       <c r="BZ11" s="46">
         <v>57199</v>
       </c>
       <c r="CA11" s="61">
         <v>52687</v>
       </c>
+      <c r="CB11" s="61">
+        <f>'[2]7'!N106+'[2]7'!N124</f>
+        <v>52367</v>
+      </c>
     </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="9">
         <v>236468</v>
       </c>
       <c r="C12" s="10">
         <v>237592</v>
       </c>
       <c r="D12" s="11">
         <v>261465</v>
       </c>
       <c r="E12" s="13">
         <v>258614</v>
       </c>
       <c r="F12" s="13">
         <v>310515</v>
       </c>
       <c r="G12" s="15">
         <v>321725</v>
       </c>
       <c r="H12" s="16">
         <v>316294</v>
       </c>
       <c r="I12" s="13">
@@ -4261,52 +4481,56 @@
         <v>278337</v>
       </c>
       <c r="BU12" s="45">
         <v>266127</v>
       </c>
       <c r="BV12" s="46">
         <v>261470</v>
       </c>
       <c r="BW12" s="46">
         <f t="shared" si="0"/>
         <v>281597</v>
       </c>
       <c r="BX12" s="46">
         <v>246408</v>
       </c>
       <c r="BY12" s="46">
         <f>'[1]7'!N107+'[1]7'!N125</f>
         <v>350447</v>
       </c>
       <c r="BZ12" s="46">
         <v>346663</v>
       </c>
       <c r="CA12" s="61">
         <v>326501</v>
       </c>
+      <c r="CB12" s="61">
+        <f>'[2]7'!N107+'[2]7'!N125</f>
+        <v>320546</v>
+      </c>
     </row>
-    <row r="13" spans="1:79" s="4" customFormat="1">
+    <row r="13" spans="1:80" s="4" customFormat="1">
       <c r="A13" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="9">
         <v>89504</v>
       </c>
       <c r="C13" s="10">
         <v>83501</v>
       </c>
       <c r="D13" s="11">
         <v>113161</v>
       </c>
       <c r="E13" s="13">
         <v>117459</v>
       </c>
       <c r="F13" s="13">
         <v>114961</v>
       </c>
       <c r="G13" s="15">
         <v>111122</v>
       </c>
       <c r="H13" s="16">
         <v>108130</v>
       </c>
       <c r="I13" s="13">
@@ -4502,52 +4726,56 @@
         <v>89955</v>
       </c>
       <c r="BU13" s="45">
         <v>97682</v>
       </c>
       <c r="BV13" s="46">
         <v>95924</v>
       </c>
       <c r="BW13" s="46">
         <f t="shared" si="0"/>
         <v>91945</v>
       </c>
       <c r="BX13" s="46">
         <v>125361</v>
       </c>
       <c r="BY13" s="46">
         <f>'[1]7'!N108+'[1]7'!N126</f>
         <v>141654</v>
       </c>
       <c r="BZ13" s="46">
         <v>151190</v>
       </c>
       <c r="CA13" s="61">
         <v>111703</v>
       </c>
+      <c r="CB13" s="61">
+        <f>'[2]7'!N108+'[2]7'!N126</f>
+        <v>108612</v>
+      </c>
     </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="9">
         <v>206474</v>
       </c>
       <c r="C14" s="10">
         <v>239570</v>
       </c>
       <c r="D14" s="11">
         <v>285885</v>
       </c>
       <c r="E14" s="13">
         <v>314708</v>
       </c>
       <c r="F14" s="13">
         <v>318465</v>
       </c>
       <c r="G14" s="15">
         <v>294975</v>
       </c>
       <c r="H14" s="16">
         <v>285479</v>
       </c>
       <c r="I14" s="13">
@@ -4743,52 +4971,56 @@
         <v>269037</v>
       </c>
       <c r="BU14" s="45">
         <v>182298</v>
       </c>
       <c r="BV14" s="46">
         <v>187543</v>
       </c>
       <c r="BW14" s="46">
         <f t="shared" si="0"/>
         <v>273146</v>
       </c>
       <c r="BX14" s="46">
         <v>266488</v>
       </c>
       <c r="BY14" s="46">
         <f>'[1]7'!N109+'[1]7'!N127</f>
         <v>284710</v>
       </c>
       <c r="BZ14" s="46">
         <v>284213</v>
       </c>
       <c r="CA14" s="61">
         <v>275535</v>
       </c>
+      <c r="CB14" s="61">
+        <f>'[2]7'!N109+'[2]7'!N127</f>
+        <v>274779</v>
+      </c>
     </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="9">
         <v>116460</v>
       </c>
       <c r="C15" s="10">
         <v>128845</v>
       </c>
       <c r="D15" s="11">
         <v>159494</v>
       </c>
       <c r="E15" s="13">
         <v>176730</v>
       </c>
       <c r="F15" s="13">
         <v>177417</v>
       </c>
       <c r="G15" s="15">
         <v>164572</v>
       </c>
       <c r="H15" s="16">
         <v>163215</v>
       </c>
       <c r="I15" s="13">
@@ -4984,52 +5216,56 @@
         <v>184108</v>
       </c>
       <c r="BU15" s="45">
         <v>178943</v>
       </c>
       <c r="BV15" s="46">
         <v>180561</v>
       </c>
       <c r="BW15" s="46">
         <f t="shared" si="0"/>
         <v>172171</v>
       </c>
       <c r="BX15" s="46">
         <v>261261</v>
       </c>
       <c r="BY15" s="46">
         <f>'[1]7'!N110+'[1]7'!N128</f>
         <v>259692</v>
       </c>
       <c r="BZ15" s="46">
         <v>259609</v>
       </c>
       <c r="CA15" s="61">
         <v>201968</v>
       </c>
+      <c r="CB15" s="61">
+        <f>'[2]7'!N110+'[2]7'!N128</f>
+        <v>200830</v>
+      </c>
     </row>
-    <row r="16" spans="1:79" s="4" customFormat="1">
+    <row r="16" spans="1:80" s="4" customFormat="1">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
@@ -5536,51 +5772,51 @@
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="AX2:AZ2"/>
     <mergeCell ref="AL2:AN2"/>
     <mergeCell ref="BJ2:BU2"/>
-    <mergeCell ref="BV2:CA2"/>
+    <mergeCell ref="BV2:CB2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>