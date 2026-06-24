--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -14,177 +14,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>the value "X" - means confidential data</t>
   </si>
   <si>
     <t>Theaters activity</t>
   </si>
   <si>
     <t>Number of theaters</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of places in the audience halls</t>
   </si>
   <si>
     <t>Number of viewers</t>
   </si>
   <si>
     <t>thous.people</t>
   </si>
   <si>
     <t>Number of viewers - children</t>
   </si>
   <si>
     <t>drama</t>
   </si>
   <si>
     <t>musical comedy</t>
   </si>
   <si>
     <t>young audience</t>
   </si>
   <si>
     <t>dolls</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
-    <t>Internet resource availability</t>
-[...1 lines deleted...]
-  <si>
     <t>Number of new stages</t>
   </si>
   <si>
     <t xml:space="preserve"> opera and ballet</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...5 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
-    <t>through wireless technology (Wi-fi)</t>
-[...1 lines deleted...]
-  <si>
     <t>Theater distribution by genres for 2019</t>
-  </si>
-[...4 lines deleted...]
-    <t>thous. people</t>
   </si>
   <si>
     <t>Theater distribution by genres for 2018</t>
   </si>
   <si>
     <t>Theater distribution by genres for 2020</t>
   </si>
   <si>
-    <t>Material base of theaters for 2018</t>
-[...7 lines deleted...]
-  <si>
     <t>Theater distribution by genres for 2021</t>
   </si>
   <si>
-    <t>The number of events held by the theater in online mode</t>
-[...10 lines deleted...]
-  <si>
     <t>Theater distribution by genres for 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Material base of theaters for 2022</t>
   </si>
   <si>
     <t>The number of buildings (premises) of theaters accessible to persons with disabilities</t>
   </si>
   <si>
     <t>At events held outside of their territory in Kazakhstan</t>
   </si>
   <si>
     <t>Number of events held by theaters</t>
   </si>
   <si>
     <t>Theater distribution by genres for 2023</t>
   </si>
   <si>
-    <t>of them</t>
+    <t>Theater distribution by genres for 2024</t>
   </si>
   <si>
-    <t>Theater distribution by genres for 2024</t>
+    <t>Mangystau region</t>
+  </si>
+  <si>
+    <t>Theater distribution by genres for 2025</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -706,71 +669,68 @@
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -798,173 +758,134 @@
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1275,2966 +1196,2455 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y119"/>
+  <dimension ref="A1:Z85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="K96" sqref="K96"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H86" sqref="H86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="44" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="17" style="42" customWidth="1"/>
+    <col min="2" max="14" width="8.7109375" style="42" customWidth="1"/>
+    <col min="15" max="15" width="8.85546875" style="42" customWidth="1"/>
+    <col min="16" max="19" width="7.7109375" style="42" customWidth="1"/>
+    <col min="20" max="22" width="9.140625" style="42" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="1" customFormat="1">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:26" s="1" customFormat="1">
+      <c r="A1" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="86"/>
-[...23 lines deleted...]
-    <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+    </row>
+    <row r="2" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
-    <row r="3" spans="1:25" s="1" customFormat="1" ht="11.25">
-[...20 lines deleted...]
-      <c r="A4" s="69" t="s">
+    <row r="3" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="9"/>
+      <c r="S3" s="10"/>
+    </row>
+    <row r="4" spans="1:26" s="1" customFormat="1">
+      <c r="A4" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="69"/>
-[...24 lines deleted...]
-      <c r="Y5" s="51" t="s">
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+    </row>
+    <row r="5" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="Z5" s="46" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="13">
+    <row r="6" spans="1:26" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A6" s="11"/>
+      <c r="B6" s="12">
         <v>2001</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="12">
         <v>2002</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="12">
         <v>2003</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="12">
         <v>2004</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="12">
         <v>2005</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="12">
         <v>2006</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="12">
         <v>2007</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="12">
         <v>2008</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="12">
         <v>2009</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="12">
         <v>2010</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="12">
         <v>2011</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="12">
         <v>2012</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="12">
         <v>2013</v>
       </c>
       <c r="O6" s="3">
         <v>2014</v>
       </c>
       <c r="P6" s="3">
         <v>2015</v>
       </c>
       <c r="Q6" s="3">
         <v>2016</v>
       </c>
       <c r="R6" s="3">
         <v>2017</v>
       </c>
-      <c r="S6" s="14">
+      <c r="S6" s="13">
         <v>2018</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="13">
         <v>2019</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="13">
         <v>2020</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="13">
         <v>2021</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="13">
         <v>2022</v>
       </c>
-      <c r="X6" s="14">
+      <c r="X6" s="13">
         <v>2023</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z6" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B7" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="4">
         <v>1</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="4">
         <v>3</v>
       </c>
       <c r="F7" s="4">
         <v>3</v>
       </c>
       <c r="G7" s="4">
         <v>2</v>
       </c>
       <c r="H7" s="4">
         <v>2</v>
       </c>
       <c r="I7" s="4">
         <v>2</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="16">
         <v>2</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="14">
         <v>2</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="17">
         <v>2</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="18">
         <v>2</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="18">
         <v>2</v>
       </c>
       <c r="O7" s="5">
         <v>2</v>
       </c>
       <c r="P7" s="5">
         <v>2</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="14">
         <v>2</v>
       </c>
       <c r="R7" s="4">
         <v>2</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="15">
         <v>2</v>
       </c>
-      <c r="U7" s="16">
+      <c r="U7" s="15">
         <v>2</v>
       </c>
-      <c r="V7" s="16">
+      <c r="V7" s="15">
         <v>2</v>
       </c>
-      <c r="W7" s="16">
+      <c r="W7" s="15">
         <v>2</v>
       </c>
-      <c r="X7" s="16">
+      <c r="X7" s="15">
         <v>2</v>
       </c>
-      <c r="Y7" s="59">
+      <c r="Y7" s="51">
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A9" s="86" t="s">
+      <c r="Z7" s="51">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="9" spans="1:26" s="1" customFormat="1">
+      <c r="A9" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="86"/>
-[...41 lines deleted...]
-      <c r="Y10" s="27" t="s">
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="70"/>
+      <c r="M9" s="70"/>
+      <c r="N9" s="70"/>
+      <c r="O9" s="70"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="70"/>
+      <c r="S9" s="70"/>
+      <c r="T9" s="70"/>
+      <c r="U9" s="70"/>
+      <c r="V9" s="70"/>
+      <c r="W9" s="70"/>
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+      <c r="Z10" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B11" s="13">
+    <row r="11" spans="1:26" s="1" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A11" s="11"/>
+      <c r="B11" s="12">
         <v>2001</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="12">
         <v>2002</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="12">
         <v>2003</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="12">
         <v>2004</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="12">
         <v>2005</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="12">
         <v>2006</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="12">
         <v>2007</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="12">
         <v>2008</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="12">
         <v>2009</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="12">
         <v>2010</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="12">
         <v>2011</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="12">
         <v>2012</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="12">
         <v>2013</v>
       </c>
       <c r="O11" s="3">
         <v>2014</v>
       </c>
       <c r="P11" s="3">
         <v>2015</v>
       </c>
       <c r="Q11" s="3">
         <v>2016</v>
       </c>
       <c r="R11" s="3">
         <v>2017</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="13">
         <v>2018</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="13">
         <v>2019</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="13">
         <v>2020</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="13">
         <v>2021</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="13">
         <v>2022</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="13">
         <v>2023</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z11" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>880</v>
       </c>
       <c r="E12" s="5">
         <v>1280</v>
       </c>
       <c r="F12" s="5">
         <v>1280</v>
       </c>
       <c r="G12" s="5">
         <v>400</v>
       </c>
       <c r="H12" s="5">
         <v>400</v>
       </c>
       <c r="I12" s="5">
         <v>400</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="22">
         <v>400</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="22">
         <v>400</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="23">
         <v>400</v>
       </c>
       <c r="M12" s="5">
         <v>400</v>
       </c>
       <c r="N12" s="5">
         <v>400</v>
       </c>
       <c r="O12" s="5">
         <v>400</v>
       </c>
       <c r="P12" s="5">
         <v>400</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="14">
         <v>1080</v>
       </c>
       <c r="R12" s="5">
         <v>1080</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="21">
         <v>1080</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="21">
         <v>1080</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="21">
         <v>1077</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="21">
         <v>1077</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="21">
         <v>1077</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="21">
         <v>1077</v>
       </c>
-      <c r="Y12" s="60">
+      <c r="Y12" s="52">
         <v>1077</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="Y15" s="51" t="s">
+      <c r="Z12" s="55">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="14" spans="1:26" s="1" customFormat="1">
+      <c r="A14" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="70"/>
+      <c r="K14" s="70"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="70"/>
+      <c r="N14" s="70"/>
+      <c r="O14" s="70"/>
+      <c r="P14" s="70"/>
+      <c r="Q14" s="70"/>
+      <c r="R14" s="70"/>
+      <c r="S14" s="70"/>
+      <c r="T14" s="70"/>
+      <c r="U14" s="70"/>
+      <c r="V14" s="70"/>
+      <c r="W14" s="70"/>
+      <c r="X14" s="70"/>
+    </row>
+    <row r="15" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="Z15" s="46" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="13">
+    <row r="16" spans="1:26" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="24"/>
+      <c r="B16" s="12">
         <v>2001</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="12">
         <v>2002</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="12">
         <v>2003</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="12">
         <v>2004</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="12">
         <v>2005</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="12">
         <v>2006</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="12">
         <v>2007</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="12">
         <v>2008</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="12">
         <v>2009</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="12">
         <v>2010</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="12">
         <v>2011</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="12">
         <v>2012</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="12">
         <v>2013</v>
       </c>
       <c r="O16" s="3">
         <v>2014</v>
       </c>
       <c r="P16" s="3">
         <v>2015</v>
       </c>
       <c r="Q16" s="3">
         <v>2016</v>
       </c>
       <c r="R16" s="3">
         <v>2017</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="13">
         <v>2018</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="13">
         <v>2019</v>
       </c>
-      <c r="U16" s="14">
+      <c r="U16" s="13">
         <v>2020</v>
       </c>
-      <c r="V16" s="14">
+      <c r="V16" s="13">
         <v>2021</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="13">
         <v>2022</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="13">
         <v>2023</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z16" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="4" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="D17" s="16">
+        <v>27</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15">
         <v>48</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="15">
         <v>397</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="14">
         <v>330</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="14">
         <v>449</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="14">
         <v>472</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="14">
         <v>665</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="14">
         <v>402</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="14">
         <v>412</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="22">
         <v>439</v>
       </c>
       <c r="M17" s="5">
         <v>438</v>
       </c>
       <c r="N17" s="5">
         <v>414</v>
       </c>
       <c r="O17" s="5">
         <v>460</v>
       </c>
       <c r="P17" s="5">
         <v>431</v>
       </c>
-      <c r="Q17" s="15">
+      <c r="Q17" s="14">
         <v>443</v>
       </c>
       <c r="R17" s="5">
         <v>553</v>
       </c>
-      <c r="S17" s="22">
+      <c r="S17" s="21">
         <v>511</v>
       </c>
-      <c r="T17" s="22">
+      <c r="T17" s="21">
         <v>510</v>
       </c>
-      <c r="U17" s="22">
+      <c r="U17" s="21">
         <v>57</v>
       </c>
-      <c r="V17" s="22">
+      <c r="V17" s="21">
         <v>78</v>
       </c>
-      <c r="W17" s="22">
+      <c r="W17" s="21">
         <v>439</v>
       </c>
-      <c r="X17" s="22">
+      <c r="X17" s="21">
         <v>428</v>
       </c>
-      <c r="Y17" s="60">
+      <c r="Y17" s="52">
         <v>448</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A19" s="86" t="s">
+      <c r="Z17" s="55">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="19" spans="1:26" s="1" customFormat="1">
+      <c r="A19" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="86"/>
-[...52 lines deleted...]
-      <c r="B21" s="13">
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="70"/>
+      <c r="L19" s="70"/>
+      <c r="M19" s="70"/>
+      <c r="N19" s="70"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="70"/>
+      <c r="Q19" s="70"/>
+      <c r="R19" s="70"/>
+      <c r="S19" s="70"/>
+      <c r="T19" s="70"/>
+      <c r="U19" s="70"/>
+      <c r="V19" s="70"/>
+      <c r="W19" s="70"/>
+      <c r="X19" s="70"/>
+    </row>
+    <row r="20" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="26"/>
+      <c r="O20" s="26"/>
+      <c r="P20" s="26"/>
+      <c r="Q20" s="26"/>
+      <c r="R20" s="26"/>
+      <c r="S20" s="26"/>
+      <c r="T20" s="27"/>
+      <c r="V20" s="54"/>
+      <c r="W20" s="72"/>
+      <c r="X20" s="72"/>
+      <c r="Y20" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z20" s="57"/>
+    </row>
+    <row r="21" spans="1:26" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A21" s="24"/>
+      <c r="B21" s="12">
         <v>2001</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="12">
         <v>2002</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="12">
         <v>2003</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="12">
         <v>2004</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="12">
         <v>2005</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <v>2006</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="12">
         <v>2007</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="12">
         <v>2008</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="12">
         <v>2009</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="12">
         <v>2010</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="12">
         <v>2011</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="12">
         <v>2012</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="12">
         <v>2013</v>
       </c>
       <c r="O21" s="3">
         <v>2014</v>
       </c>
       <c r="P21" s="3">
         <v>2015</v>
       </c>
       <c r="Q21" s="3">
         <v>2016</v>
       </c>
       <c r="R21" s="3">
         <v>2017</v>
       </c>
-      <c r="S21" s="14">
+      <c r="S21" s="13">
         <v>2018</v>
       </c>
-      <c r="T21" s="14">
+      <c r="T21" s="13">
         <v>2019</v>
       </c>
-      <c r="U21" s="14">
+      <c r="U21" s="13">
         <v>2020</v>
       </c>
-      <c r="V21" s="61">
+      <c r="V21" s="53">
         <v>2021</v>
       </c>
-      <c r="W21" s="61">
+      <c r="W21" s="53">
         <v>2022</v>
       </c>
-      <c r="X21" s="61">
+      <c r="X21" s="53">
         <v>2023</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y21" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="Z21" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C22" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>11.4</v>
       </c>
       <c r="E22" s="7">
         <v>48.5</v>
       </c>
       <c r="F22" s="7">
         <v>39.6</v>
       </c>
       <c r="G22" s="7">
         <v>40.200000000000003</v>
       </c>
-      <c r="H22" s="29">
+      <c r="H22" s="28">
         <v>49.6</v>
       </c>
       <c r="I22" s="8">
         <v>52.14</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="29">
         <v>53</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="29">
         <v>47.832999999999998</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="32">
         <v>49.5</v>
       </c>
-      <c r="M22" s="31">
+      <c r="M22" s="30">
         <v>51.2</v>
       </c>
-      <c r="N22" s="31">
+      <c r="N22" s="30">
         <v>49.6</v>
       </c>
-      <c r="O22" s="32">
+      <c r="O22" s="31">
         <v>54.6</v>
       </c>
       <c r="P22" s="8">
         <v>57.482999999999997</v>
       </c>
       <c r="Q22" s="8">
         <v>61.250999999999998</v>
       </c>
       <c r="R22" s="8">
         <v>84.456999999999994</v>
       </c>
       <c r="S22" s="6">
         <v>76.180999999999997</v>
       </c>
       <c r="T22" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="U22" s="6">
         <v>18.056000000000001</v>
       </c>
       <c r="V22" s="6">
         <v>34.441000000000003</v>
       </c>
       <c r="W22" s="6">
         <v>60.3</v>
       </c>
       <c r="X22" s="6">
         <v>65.900000000000006</v>
       </c>
       <c r="Y22" s="6">
         <v>73.155000000000001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A24" s="69" t="s">
+      <c r="Z22" s="6">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="24" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="69"/>
-[...37 lines deleted...]
-      <c r="S25" s="68" t="s">
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="58"/>
+      <c r="Q24" s="58"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="58"/>
+    </row>
+    <row r="25" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="26"/>
+      <c r="O25" s="26"/>
+      <c r="P25" s="26"/>
+      <c r="Q25" s="26"/>
+      <c r="R25" s="50"/>
+      <c r="S25" s="73"/>
+      <c r="T25" s="73"/>
+      <c r="U25" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="T25" s="68"/>
-[...4 lines deleted...]
-      <c r="B26" s="13">
+      <c r="V25" s="57"/>
+    </row>
+    <row r="26" spans="1:26" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A26" s="24"/>
+      <c r="B26" s="12">
         <v>2005</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="12">
         <v>2006</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="12">
         <v>2007</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="12">
         <v>2008</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="12">
         <v>2009</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="12">
         <v>2010</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="12">
         <v>2011</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="12">
         <v>2012</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="12">
         <v>2013</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="12">
         <v>2014</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="12">
         <v>2015</v>
       </c>
       <c r="M26" s="3">
         <v>2016</v>
       </c>
-      <c r="N26" s="35">
+      <c r="N26" s="34">
         <v>2017</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="13">
         <v>2018</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="13">
         <v>2019</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="13">
         <v>2020</v>
       </c>
-      <c r="R26" s="61">
+      <c r="R26" s="53">
         <v>2021</v>
       </c>
-      <c r="S26" s="61">
+      <c r="S26" s="53">
         <v>2022</v>
       </c>
-      <c r="T26" s="61">
+      <c r="T26" s="53">
         <v>2023</v>
       </c>
-      <c r="U26" s="14">
+      <c r="U26" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V26" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B27" s="29">
         <v>27</v>
       </c>
-      <c r="C27" s="29">
+      <c r="B27" s="28">
+        <v>27</v>
+      </c>
+      <c r="C27" s="28">
         <v>24.8</v>
       </c>
-      <c r="D27" s="29">
+      <c r="D27" s="28">
         <v>37.4</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="30">
         <v>40.5</v>
       </c>
-      <c r="F27" s="34">
+      <c r="F27" s="33">
         <v>42.42</v>
       </c>
-      <c r="G27" s="29">
+      <c r="G27" s="28">
         <v>27.916</v>
       </c>
-      <c r="H27" s="33">
+      <c r="H27" s="32">
         <v>41.3</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I27" s="30">
         <v>39.700000000000003</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J27" s="30">
         <v>38.700000000000003</v>
       </c>
-      <c r="K27" s="20">
+      <c r="K27" s="19">
         <v>41.1</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="19">
         <v>43.698</v>
       </c>
       <c r="M27" s="8">
         <v>37.1</v>
       </c>
       <c r="N27" s="8">
         <v>53.936</v>
       </c>
-      <c r="O27" s="29">
+      <c r="O27" s="28">
         <v>60.457000000000001</v>
       </c>
-      <c r="P27" s="29">
+      <c r="P27" s="28">
         <v>59.7</v>
       </c>
-      <c r="Q27" s="29">
+      <c r="Q27" s="28">
         <v>13.75</v>
       </c>
-      <c r="R27" s="29">
+      <c r="R27" s="28">
         <v>20.361999999999998</v>
       </c>
-      <c r="S27" s="29">
+      <c r="S27" s="28">
         <v>26.6</v>
       </c>
-      <c r="T27" s="36">
+      <c r="T27" s="35">
         <v>33.4</v>
       </c>
-      <c r="U27" s="36">
+      <c r="U27" s="35">
         <v>37.424999999999997</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="V30" s="27" t="s">
+      <c r="V27" s="35">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="29" spans="1:26" s="1" customFormat="1">
+      <c r="A29" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+    </row>
+    <row r="30" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="26"/>
+      <c r="O30" s="26"/>
+      <c r="P30" s="26"/>
+      <c r="Q30" s="26"/>
+      <c r="R30" s="26"/>
+      <c r="S30" s="26"/>
+      <c r="T30" s="27"/>
+      <c r="W30" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="13">
+    <row r="31" spans="1:26" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A31" s="24"/>
+      <c r="B31" s="12">
         <v>2004</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="12">
         <v>2005</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="12">
         <v>2006</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="12">
         <v>2007</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="12">
         <v>2008</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="12">
         <v>2009</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="12">
         <v>2010</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="12">
         <v>2011</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="12">
         <v>2012</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="12">
         <v>2013</v>
       </c>
       <c r="L31" s="3">
         <v>2014</v>
       </c>
       <c r="M31" s="3">
         <v>2015</v>
       </c>
       <c r="N31" s="3">
         <v>2016</v>
       </c>
       <c r="O31" s="3">
         <v>2017</v>
       </c>
-      <c r="P31" s="14">
+      <c r="P31" s="13">
         <v>2018</v>
       </c>
-      <c r="Q31" s="14">
+      <c r="Q31" s="13">
         <v>2019</v>
       </c>
-      <c r="R31" s="14">
+      <c r="R31" s="13">
         <v>2020</v>
       </c>
-      <c r="S31" s="14">
+      <c r="S31" s="13">
         <v>2021</v>
       </c>
-      <c r="T31" s="14">
+      <c r="T31" s="13">
         <v>2022</v>
       </c>
-      <c r="U31" s="14">
+      <c r="U31" s="13">
         <v>2023</v>
       </c>
-      <c r="V31" s="14">
+      <c r="V31" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="W31" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="4" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B32" s="5">
         <v>10</v>
       </c>
       <c r="C32" s="5">
         <v>12</v>
       </c>
       <c r="D32" s="5">
         <v>5</v>
       </c>
       <c r="E32" s="5">
         <v>7</v>
       </c>
       <c r="F32" s="5">
         <v>7</v>
       </c>
-      <c r="G32" s="26">
+      <c r="G32" s="25">
         <v>8</v>
       </c>
-      <c r="H32" s="15">
+      <c r="H32" s="14">
         <v>10</v>
       </c>
-      <c r="I32" s="23">
+      <c r="I32" s="22">
         <v>9</v>
       </c>
       <c r="J32" s="5">
         <v>8</v>
       </c>
       <c r="K32" s="5">
         <v>9</v>
       </c>
       <c r="L32" s="5">
         <v>11</v>
       </c>
       <c r="M32" s="5">
         <v>9</v>
       </c>
-      <c r="N32" s="15">
+      <c r="N32" s="14">
         <v>10</v>
       </c>
       <c r="O32" s="4">
         <v>10</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="21">
         <v>10</v>
       </c>
-      <c r="Q32" s="22">
+      <c r="Q32" s="21">
         <v>11</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R32" s="21">
         <v>7</v>
       </c>
-      <c r="S32" s="22">
+      <c r="S32" s="21">
         <v>9</v>
       </c>
-      <c r="T32" s="22">
+      <c r="T32" s="21">
         <v>9</v>
       </c>
-      <c r="U32" s="22">
+      <c r="U32" s="21">
         <v>11</v>
       </c>
-      <c r="V32" s="60">
+      <c r="V32" s="52">
         <v>10</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="Y35" s="27" t="s">
+      <c r="W32" s="55">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="34" spans="1:26" s="1" customFormat="1">
+      <c r="A34" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="70"/>
+      <c r="C34" s="70"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
+      <c r="I34" s="70"/>
+      <c r="J34" s="70"/>
+      <c r="K34" s="70"/>
+      <c r="L34" s="70"/>
+      <c r="M34" s="70"/>
+      <c r="N34" s="70"/>
+      <c r="O34" s="70"/>
+      <c r="P34" s="70"/>
+      <c r="Q34" s="70"/>
+      <c r="R34" s="70"/>
+      <c r="S34" s="70"/>
+      <c r="T34" s="70"/>
+      <c r="U34" s="70"/>
+      <c r="V34" s="70"/>
+      <c r="W34" s="70"/>
+      <c r="X34" s="70"/>
+    </row>
+    <row r="35" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="26"/>
+      <c r="R35" s="26"/>
+      <c r="S35" s="26"/>
+      <c r="T35" s="36"/>
+      <c r="W35" s="27"/>
+      <c r="Z35" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B36" s="13">
+    <row r="36" spans="1:26" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A36" s="24"/>
+      <c r="B36" s="12">
         <v>2001</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="12">
         <v>2002</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="12">
         <v>2003</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="12">
         <v>2004</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="12">
         <v>2005</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="12">
         <v>2006</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="12">
         <v>2007</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="12">
         <v>2008</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="12">
         <v>2009</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="12">
         <v>2010</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="12">
         <v>2011</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="12">
         <v>2012</v>
       </c>
-      <c r="N36" s="13">
+      <c r="N36" s="12">
         <v>2013</v>
       </c>
       <c r="O36" s="3">
         <v>2014</v>
       </c>
       <c r="P36" s="3">
         <v>2015</v>
       </c>
       <c r="Q36" s="3">
         <v>2016</v>
       </c>
       <c r="R36" s="3">
         <v>2017</v>
       </c>
-      <c r="S36" s="14">
+      <c r="S36" s="13">
         <v>2018</v>
       </c>
-      <c r="T36" s="14">
+      <c r="T36" s="13">
         <v>2019</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="13">
         <v>2020</v>
       </c>
-      <c r="V36" s="14">
+      <c r="V36" s="13">
         <v>2021</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="13">
         <v>2022</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="13">
         <v>2023</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z36" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A37" s="4" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C37" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="5">
         <v>56</v>
       </c>
       <c r="F37" s="5">
         <v>5</v>
       </c>
       <c r="G37" s="5">
         <v>27</v>
       </c>
       <c r="H37" s="5">
         <v>41</v>
       </c>
       <c r="I37" s="5">
         <v>46</v>
       </c>
-      <c r="J37" s="15">
+      <c r="J37" s="14">
         <v>100</v>
       </c>
-      <c r="K37" s="15">
+      <c r="K37" s="14">
         <v>47</v>
       </c>
-      <c r="L37" s="23">
+      <c r="L37" s="22">
         <v>56</v>
       </c>
       <c r="M37" s="5">
         <v>57</v>
       </c>
       <c r="N37" s="5">
         <v>59</v>
       </c>
       <c r="O37" s="5">
         <v>66</v>
       </c>
       <c r="P37" s="5">
         <v>62</v>
       </c>
       <c r="Q37" s="5">
         <v>69</v>
       </c>
-      <c r="R37" s="15">
+      <c r="R37" s="14">
         <v>89</v>
       </c>
-      <c r="S37" s="22">
+      <c r="S37" s="21">
         <v>67</v>
       </c>
-      <c r="T37" s="22">
+      <c r="T37" s="21">
         <v>103</v>
       </c>
-      <c r="U37" s="22">
+      <c r="U37" s="21">
         <v>7</v>
       </c>
-      <c r="V37" s="22">
+      <c r="V37" s="21">
         <v>29</v>
       </c>
-      <c r="W37" s="22">
+      <c r="W37" s="21">
         <v>18</v>
       </c>
-      <c r="X37" s="22">
+      <c r="X37" s="21">
         <v>26</v>
       </c>
-      <c r="Y37" s="60">
+      <c r="Y37" s="52">
         <v>30</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="M40" s="27" t="s">
+      <c r="Z37" s="55">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A38" s="37"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="36"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
+      <c r="P38" s="36"/>
+      <c r="Q38" s="36"/>
+      <c r="R38" s="39"/>
+    </row>
+    <row r="39" spans="1:26" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A39" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="58"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="58"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="58"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="58"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="36"/>
+      <c r="O39" s="36"/>
+      <c r="P39" s="36"/>
+      <c r="Q39" s="36"/>
+      <c r="R39" s="39"/>
+    </row>
+    <row r="40" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="M40" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="N40" s="37"/>
-[...11 lines deleted...]
-      <c r="D41" s="70" t="s">
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="P40" s="36"/>
+      <c r="Q40" s="36"/>
+      <c r="R40" s="39"/>
+    </row>
+    <row r="41" spans="1:26" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A41" s="41"/>
+      <c r="B41" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="59"/>
+      <c r="D41" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E41" s="70"/>
-      <c r="F41" s="70" t="s">
+      <c r="E41" s="59"/>
+      <c r="F41" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G41" s="70"/>
-      <c r="H41" s="70" t="s">
+      <c r="G41" s="59"/>
+      <c r="H41" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I41" s="70"/>
-      <c r="J41" s="70" t="s">
+      <c r="I41" s="59"/>
+      <c r="J41" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K41" s="70"/>
-      <c r="L41" s="70" t="s">
+      <c r="K41" s="59"/>
+      <c r="L41" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M41" s="70"/>
-[...6 lines deleted...]
-    <row r="42" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="M41" s="59"/>
+      <c r="N41" s="36"/>
+      <c r="O41" s="36"/>
+      <c r="P41" s="36"/>
+      <c r="Q41" s="36"/>
+      <c r="R41" s="39"/>
+    </row>
+    <row r="42" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A42" s="4" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="D42" s="83">
+        <v>27</v>
+      </c>
+      <c r="B42" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="64"/>
+      <c r="D42" s="68">
         <v>1</v>
       </c>
-      <c r="E42" s="83"/>
-[...8 lines deleted...]
-      <c r="J42" s="82">
+      <c r="E42" s="68"/>
+      <c r="F42" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="64"/>
+      <c r="H42" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="64"/>
+      <c r="J42" s="65">
         <v>1</v>
       </c>
-      <c r="K42" s="82"/>
-[...48 lines deleted...]
-      <c r="M45" s="27" t="s">
+      <c r="K42" s="65"/>
+      <c r="L42" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="64"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+      <c r="R42" s="39"/>
+    </row>
+    <row r="43" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A43" s="37"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="36"/>
+      <c r="N43" s="36"/>
+      <c r="O43" s="36"/>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="36"/>
+      <c r="R43" s="39"/>
+    </row>
+    <row r="44" spans="1:26" ht="22.5" customHeight="1">
+      <c r="A44" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="58"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="58"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="58"/>
+      <c r="M44" s="58"/>
+    </row>
+    <row r="45" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="M45" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="46" spans="1:25" s="1" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D46" s="70" t="s">
+    <row r="46" spans="1:26" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A46" s="41"/>
+      <c r="B46" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="59"/>
+      <c r="D46" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E46" s="70"/>
-      <c r="F46" s="70" t="s">
+      <c r="E46" s="59"/>
+      <c r="F46" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G46" s="70"/>
-      <c r="H46" s="70" t="s">
+      <c r="G46" s="59"/>
+      <c r="H46" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I46" s="70"/>
-      <c r="J46" s="70" t="s">
+      <c r="I46" s="59"/>
+      <c r="J46" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K46" s="70"/>
-      <c r="L46" s="70" t="s">
+      <c r="K46" s="59"/>
+      <c r="L46" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M46" s="70"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="M46" s="59"/>
+    </row>
+    <row r="47" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="4" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="D47" s="84">
+        <v>27</v>
+      </c>
+      <c r="B47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="69">
         <v>1</v>
       </c>
-      <c r="E47" s="84"/>
-[...8 lines deleted...]
-      <c r="J47" s="82">
+      <c r="E47" s="69"/>
+      <c r="F47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="64"/>
+      <c r="H47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="64"/>
+      <c r="J47" s="65">
         <v>1</v>
       </c>
-      <c r="K47" s="82"/>
-[...21 lines deleted...]
-      <c r="M49" s="69"/>
+      <c r="K47" s="65"/>
+      <c r="L47" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="64"/>
+    </row>
+    <row r="48" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="49" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A49" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="58"/>
+      <c r="C49" s="58"/>
+      <c r="D49" s="58"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="58"/>
+      <c r="H49" s="58"/>
+      <c r="I49" s="58"/>
+      <c r="J49" s="58"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="58"/>
+      <c r="M49" s="58"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" ht="11.25">
-      <c r="M50" s="27" t="s">
+      <c r="M50" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="51" spans="1:13" s="1" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D51" s="70" t="s">
+    <row r="51" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A51" s="41"/>
+      <c r="B51" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="59"/>
+      <c r="D51" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E51" s="70"/>
-      <c r="F51" s="70" t="s">
+      <c r="E51" s="59"/>
+      <c r="F51" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G51" s="70"/>
-      <c r="H51" s="70" t="s">
+      <c r="G51" s="59"/>
+      <c r="H51" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I51" s="70"/>
-      <c r="J51" s="70" t="s">
+      <c r="I51" s="59"/>
+      <c r="J51" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K51" s="70"/>
-      <c r="L51" s="70" t="s">
+      <c r="K51" s="59"/>
+      <c r="L51" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M51" s="70"/>
+      <c r="M51" s="59"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A52" s="4" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="D52" s="82">
+        <v>27</v>
+      </c>
+      <c r="B52" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="65"/>
+      <c r="D52" s="65">
         <v>1</v>
       </c>
-      <c r="E52" s="82"/>
-[...8 lines deleted...]
-      <c r="J52" s="82">
+      <c r="E52" s="65"/>
+      <c r="F52" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="65"/>
+      <c r="J52" s="65">
         <v>1</v>
       </c>
-      <c r="K52" s="82"/>
-[...3 lines deleted...]
-      <c r="M52" s="82"/>
+      <c r="K52" s="65"/>
+      <c r="L52" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1" ht="11.25"/>
-    <row r="54" spans="1:13" s="1" customFormat="1">
-[...14 lines deleted...]
-      <c r="M54" s="69"/>
+    <row r="54" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A54" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="58"/>
+      <c r="C54" s="58"/>
+      <c r="D54" s="58"/>
+      <c r="E54" s="58"/>
+      <c r="F54" s="58"/>
+      <c r="G54" s="58"/>
+      <c r="H54" s="58"/>
+      <c r="I54" s="58"/>
+      <c r="J54" s="58"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="58"/>
+      <c r="M54" s="58"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1" ht="11.25">
-      <c r="M55" s="27" t="s">
+      <c r="M55" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="56" spans="1:13" s="1" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D56" s="70" t="s">
+    <row r="56" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A56" s="43"/>
+      <c r="B56" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="59"/>
+      <c r="D56" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E56" s="70"/>
-      <c r="F56" s="70" t="s">
+      <c r="E56" s="59"/>
+      <c r="F56" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="70"/>
-      <c r="H56" s="70" t="s">
+      <c r="G56" s="59"/>
+      <c r="H56" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I56" s="70"/>
-      <c r="J56" s="70" t="s">
+      <c r="I56" s="59"/>
+      <c r="J56" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K56" s="70"/>
-      <c r="L56" s="70" t="s">
+      <c r="K56" s="59"/>
+      <c r="L56" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M56" s="70"/>
+      <c r="M56" s="59"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="4" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="D57" s="72">
+        <v>27</v>
+      </c>
+      <c r="B57" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="66"/>
+      <c r="D57" s="67">
         <v>1</v>
       </c>
-      <c r="E57" s="72"/>
-[...8 lines deleted...]
-      <c r="J57" s="72">
+      <c r="E57" s="67"/>
+      <c r="F57" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="66"/>
+      <c r="H57" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="66"/>
+      <c r="J57" s="67">
         <v>1</v>
       </c>
-      <c r="K57" s="72"/>
-[...3 lines deleted...]
-      <c r="M57" s="71"/>
+      <c r="K57" s="67"/>
+      <c r="L57" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="66"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" ht="11.25"/>
-    <row r="59" spans="1:13" s="1" customFormat="1">
-[...14 lines deleted...]
-      <c r="M59" s="69"/>
+    <row r="59" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A59" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" s="58"/>
+      <c r="C59" s="58"/>
+      <c r="D59" s="58"/>
+      <c r="E59" s="58"/>
+      <c r="F59" s="58"/>
+      <c r="G59" s="58"/>
+      <c r="H59" s="58"/>
+      <c r="I59" s="58"/>
+      <c r="J59" s="58"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="58"/>
+      <c r="M59" s="58"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1" ht="11.25">
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="61" spans="1:13" s="1" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D61" s="70" t="s">
+    <row r="61" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A61" s="43"/>
+      <c r="B61" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="59"/>
+      <c r="D61" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E61" s="70"/>
-      <c r="F61" s="70" t="s">
+      <c r="E61" s="59"/>
+      <c r="F61" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G61" s="70"/>
-      <c r="H61" s="70" t="s">
+      <c r="G61" s="59"/>
+      <c r="H61" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I61" s="70"/>
-      <c r="J61" s="70" t="s">
+      <c r="I61" s="59"/>
+      <c r="J61" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K61" s="70"/>
-      <c r="L61" s="70" t="s">
+      <c r="K61" s="59"/>
+      <c r="L61" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M61" s="70"/>
+      <c r="M61" s="59"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>33</v>
-[...17 lines deleted...]
-      <c r="J62" s="72">
+        <v>27</v>
+      </c>
+      <c r="B62" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="66"/>
+      <c r="D62" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="67"/>
+      <c r="F62" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="66"/>
+      <c r="H62" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="66"/>
+      <c r="J62" s="67">
         <v>1</v>
       </c>
-      <c r="K62" s="72"/>
-[...3 lines deleted...]
-      <c r="M62" s="71"/>
+      <c r="K62" s="67"/>
+      <c r="L62" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="66"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1" ht="11.25">
-      <c r="A63" s="28"/>
-[...28 lines deleted...]
-      <c r="M64" s="69"/>
+      <c r="A63" s="27"/>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="J63" s="45"/>
+      <c r="K63" s="45"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="44"/>
+    </row>
+    <row r="64" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A64" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="B64" s="58"/>
+      <c r="C64" s="58"/>
+      <c r="D64" s="58"/>
+      <c r="E64" s="58"/>
+      <c r="F64" s="58"/>
+      <c r="G64" s="58"/>
+      <c r="H64" s="58"/>
+      <c r="I64" s="58"/>
+      <c r="J64" s="58"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="58"/>
+      <c r="M64" s="58"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1" ht="11.25">
-      <c r="M65" s="27" t="s">
+      <c r="M65" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="66" spans="1:13" s="1" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-      <c r="D66" s="70" t="s">
+    <row r="66" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A66" s="43"/>
+      <c r="B66" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="59"/>
+      <c r="D66" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E66" s="70"/>
-      <c r="F66" s="70" t="s">
+      <c r="E66" s="59"/>
+      <c r="F66" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G66" s="70"/>
-      <c r="H66" s="70" t="s">
+      <c r="G66" s="59"/>
+      <c r="H66" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I66" s="70"/>
-      <c r="J66" s="70" t="s">
+      <c r="I66" s="59"/>
+      <c r="J66" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K66" s="70"/>
-      <c r="L66" s="70" t="s">
+      <c r="K66" s="59"/>
+      <c r="L66" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M66" s="70"/>
+      <c r="M66" s="59"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A67" s="4" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="D67" s="72">
+        <v>27</v>
+      </c>
+      <c r="B67" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="66"/>
+      <c r="D67" s="67">
         <v>1</v>
       </c>
-      <c r="E67" s="72"/>
-[...8 lines deleted...]
-      <c r="J67" s="72">
+      <c r="E67" s="67"/>
+      <c r="F67" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="66"/>
+      <c r="H67" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="66"/>
+      <c r="J67" s="67">
         <v>1</v>
       </c>
-      <c r="K67" s="72"/>
-[...3 lines deleted...]
-      <c r="M67" s="72"/>
+      <c r="K67" s="67"/>
+      <c r="L67" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="67"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A68" s="28"/>
-[...28 lines deleted...]
-      <c r="M69" s="69"/>
+      <c r="A68" s="27"/>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="45"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="45"/>
+      <c r="G68" s="45"/>
+      <c r="H68" s="44"/>
+      <c r="I68" s="44"/>
+      <c r="J68" s="45"/>
+      <c r="K68" s="45"/>
+      <c r="L68" s="44"/>
+      <c r="M68" s="44"/>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A69" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" s="58"/>
+      <c r="C69" s="58"/>
+      <c r="D69" s="58"/>
+      <c r="E69" s="58"/>
+      <c r="F69" s="58"/>
+      <c r="G69" s="58"/>
+      <c r="H69" s="58"/>
+      <c r="I69" s="58"/>
+      <c r="J69" s="58"/>
+      <c r="K69" s="58"/>
+      <c r="L69" s="58"/>
+      <c r="M69" s="58"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="M70" s="27" t="s">
+      <c r="M70" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="71" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="D71" s="70" t="s">
+    <row r="71" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A71" s="43"/>
+      <c r="B71" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" s="59"/>
+      <c r="D71" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E71" s="70"/>
-      <c r="F71" s="70" t="s">
+      <c r="E71" s="59"/>
+      <c r="F71" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="G71" s="70"/>
-      <c r="H71" s="70" t="s">
+      <c r="G71" s="59"/>
+      <c r="H71" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="I71" s="70"/>
-      <c r="J71" s="70" t="s">
+      <c r="I71" s="59"/>
+      <c r="J71" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K71" s="70"/>
-      <c r="L71" s="70" t="s">
+      <c r="K71" s="59"/>
+      <c r="L71" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="M71" s="70"/>
+      <c r="M71" s="59"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A72" s="4" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="D72" s="66">
+        <v>27</v>
+      </c>
+      <c r="B72" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="61"/>
+      <c r="D72" s="62">
         <v>1</v>
       </c>
-      <c r="E72" s="67"/>
-[...8 lines deleted...]
-      <c r="J72" s="66">
+      <c r="E72" s="63"/>
+      <c r="F72" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="61"/>
+      <c r="H72" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="61"/>
+      <c r="J72" s="62">
         <v>1</v>
       </c>
-      <c r="K72" s="67"/>
-[...3 lines deleted...]
-      <c r="M72" s="67"/>
+      <c r="K72" s="63"/>
+      <c r="L72" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M72" s="63"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A73" s="28"/>
-[...33 lines deleted...]
-      <c r="I75" s="54" t="s">
+      <c r="A73" s="27"/>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="45"/>
+      <c r="E73" s="45"/>
+      <c r="F73" s="45"/>
+      <c r="G73" s="45"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="44"/>
+      <c r="J73" s="45"/>
+      <c r="K73" s="45"/>
+      <c r="L73" s="44"/>
+      <c r="M73" s="44"/>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A74" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" s="58"/>
+      <c r="C74" s="58"/>
+      <c r="D74" s="58"/>
+      <c r="E74" s="58"/>
+      <c r="F74" s="58"/>
+      <c r="G74" s="58"/>
+      <c r="H74" s="58"/>
+      <c r="I74" s="58"/>
+      <c r="J74" s="58"/>
+      <c r="K74" s="58"/>
+      <c r="L74" s="58"/>
+      <c r="M74" s="58"/>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="M75" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="76" spans="1:13" s="1" customFormat="1" ht="9" customHeight="1">
-[...29 lines deleted...]
-      <c r="I77" s="81"/>
+    <row r="76" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A76" s="43"/>
+      <c r="B76" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" s="59"/>
+      <c r="D76" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="59"/>
+      <c r="F76" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="59"/>
+      <c r="H76" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="I76" s="59"/>
+      <c r="J76" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K76" s="59"/>
+      <c r="L76" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="M76" s="59"/>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A77" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B77" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="61"/>
+      <c r="D77" s="62">
+        <v>1</v>
+      </c>
+      <c r="E77" s="63"/>
+      <c r="F77" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="61"/>
+      <c r="H77" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I77" s="61"/>
+      <c r="J77" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="K77" s="63"/>
+      <c r="L77" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="M77" s="63"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A78" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="76">
+      <c r="A78" s="27"/>
+      <c r="B78" s="44"/>
+      <c r="C78" s="44"/>
+      <c r="D78" s="45"/>
+      <c r="E78" s="45"/>
+      <c r="F78" s="45"/>
+      <c r="G78" s="45"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="44"/>
+      <c r="J78" s="45"/>
+      <c r="K78" s="45"/>
+      <c r="L78" s="44"/>
+      <c r="M78" s="44"/>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1" ht="11.25"/>
+    <row r="80" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A80" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="56"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="56"/>
+      <c r="E80" s="56"/>
+      <c r="F80" s="56"/>
+      <c r="G80" s="56"/>
+      <c r="H80" s="56"/>
+      <c r="I80" s="49"/>
+    </row>
+    <row r="81" spans="1:6" s="1" customFormat="1" ht="11.25">
+      <c r="F81" s="46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A82" s="47"/>
+      <c r="B82" s="13">
+        <v>2021</v>
+      </c>
+      <c r="C82" s="13">
+        <v>2022</v>
+      </c>
+      <c r="D82" s="13">
+        <v>2023</v>
+      </c>
+      <c r="E82" s="13">
+        <v>2024</v>
+      </c>
+      <c r="F82" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A83" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B83" s="48">
         <v>2</v>
       </c>
-      <c r="C78" s="76"/>
-      <c r="D78" s="76">
+      <c r="C83" s="48">
         <v>2</v>
       </c>
-      <c r="E78" s="76"/>
-[...4 lines deleted...]
-      <c r="H78" s="76">
+      <c r="D83" s="48">
         <v>2</v>
       </c>
-      <c r="I78" s="76"/>
-[...76 lines deleted...]
-      <c r="B84" s="76">
+      <c r="E83" s="48">
         <v>2</v>
       </c>
-      <c r="C84" s="76"/>
-      <c r="D84" s="76">
+      <c r="F83" s="48">
         <v>2</v>
       </c>
-      <c r="E84" s="76"/>
-[...492 lines deleted...]
-      <c r="A118" s="87" t="s">
+    </row>
+    <row r="84" spans="1:6" s="1" customFormat="1" ht="11.25">
+      <c r="A84" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="B118" s="87"/>
-[...3 lines deleted...]
-    <row r="119" spans="1:9" ht="4.5" customHeight="1"/>
+      <c r="B84" s="71"/>
+      <c r="C84" s="71"/>
+      <c r="D84" s="71"/>
+    </row>
+    <row r="85" spans="1:6" ht="4.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="171">
+  <mergeCells count="117">
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="A74:M74"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="L76:M76"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A9:X9"/>
     <mergeCell ref="A14:X14"/>
     <mergeCell ref="A19:X19"/>
     <mergeCell ref="A24:T24"/>
     <mergeCell ref="A29:U29"/>
     <mergeCell ref="A34:X34"/>
-    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="A84:D84"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="F67:G67"/>
     <mergeCell ref="H67:I67"/>
     <mergeCell ref="J67:K67"/>
     <mergeCell ref="L67:M67"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="L66:M66"/>
-    <mergeCell ref="B102:C102"/>
-[...12 lines deleted...]
-    <mergeCell ref="O101:U101"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="H62:I62"/>
     <mergeCell ref="J62:K62"/>
     <mergeCell ref="L62:M62"/>
-    <mergeCell ref="B96:C96"/>
-[...10 lines deleted...]
-    <mergeCell ref="D95:E95"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="B61:C61"/>
-    <mergeCell ref="D84:E84"/>
-[...7 lines deleted...]
-    <mergeCell ref="B82:C83"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="L61:M61"/>
-    <mergeCell ref="B81:G81"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
-    <mergeCell ref="H82:I83"/>
-[...9 lines deleted...]
-    <mergeCell ref="D89:E89"/>
     <mergeCell ref="H47:I47"/>
     <mergeCell ref="F47:G47"/>
-    <mergeCell ref="A80:I80"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
-    <mergeCell ref="L42:M42"/>
-[...2 lines deleted...]
-    <mergeCell ref="D52:E52"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="J52:K52"/>
     <mergeCell ref="L52:M52"/>
-    <mergeCell ref="A74:I74"/>
-[...6 lines deleted...]
-    <mergeCell ref="D77:E77"/>
     <mergeCell ref="A54:M54"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="L56:M56"/>
-    <mergeCell ref="B78:C78"/>
-[...6 lines deleted...]
-    <mergeCell ref="H90:I90"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="H57:I57"/>
     <mergeCell ref="J57:K57"/>
     <mergeCell ref="L57:M57"/>
-    <mergeCell ref="A104:D104"/>
-[...4 lines deleted...]
-    <mergeCell ref="S25:U25"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="E80:H80"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="F71:G71"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="F72:G72"/>
     <mergeCell ref="H72:I72"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="L72:M72"/>
-    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>