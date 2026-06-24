--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -58,54 +58,54 @@
   <si>
     <t>Number of leisure facilities</t>
   </si>
   <si>
     <t xml:space="preserve">Activity of amusement and recreation parks </t>
   </si>
   <si>
     <t>Parks area located in the open air</t>
   </si>
   <si>
     <t>Cultural mass events</t>
   </si>
   <si>
     <t>Number of visitors of leisure facilities</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve"> people</t>
   </si>
   <si>
     <t>Number of parks</t>
   </si>
   <si>
-    <t>Mangystau</t>
+    <t>sq. m</t>
   </si>
   <si>
-    <t>sq. m</t>
+    <t>Mangystau region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -649,58 +649,58 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -1014,136 +1014,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:Q13"/>
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.5703125" style="29" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="29" customWidth="1"/>
     <col min="2" max="5" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="8" max="20" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="34"/>
-[...21 lines deleted...]
-      <c r="X1" s="34"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1"/>
     <row r="3" spans="1:25" s="1" customFormat="1">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="34"/>
-[...21 lines deleted...]
-      <c r="X3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A4" s="36"/>
-[...11 lines deleted...]
-      <c r="M4" s="36"/>
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
       <c r="Y4" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="3">
         <v>2001</v>
       </c>
       <c r="C5" s="3">
         <v>2002</v>
       </c>
       <c r="D5" s="3">
         <v>2003</v>
       </c>
       <c r="E5" s="3">
         <v>2004</v>
       </c>
       <c r="F5" s="3">
         <v>2005</v>
       </c>
       <c r="G5" s="3">
         <v>2006</v>
       </c>
       <c r="H5" s="3">
@@ -1181,51 +1181,51 @@
       </c>
       <c r="S5" s="3">
         <v>2018</v>
       </c>
       <c r="T5" s="3">
         <v>2019</v>
       </c>
       <c r="U5" s="3">
         <v>2020</v>
       </c>
       <c r="V5" s="3">
         <v>2021</v>
       </c>
       <c r="W5" s="3">
         <v>2022</v>
       </c>
       <c r="X5" s="3">
         <v>2023</v>
       </c>
       <c r="Y5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" s="10">
         <v>1</v>
       </c>
       <c r="C6" s="10">
         <v>2</v>
       </c>
       <c r="D6" s="10">
         <v>3</v>
       </c>
       <c r="E6" s="11">
         <v>2</v>
       </c>
       <c r="F6" s="11">
         <v>2</v>
       </c>
       <c r="G6" s="11">
         <v>2</v>
       </c>
       <c r="H6" s="11">
         <v>2</v>
       </c>
       <c r="I6" s="12">
         <v>2</v>
       </c>
@@ -1286,63 +1286,63 @@
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="35"/>
       <c r="R8" s="35"/>
       <c r="S8" s="35"/>
       <c r="T8" s="35"/>
       <c r="U8" s="35"/>
       <c r="V8" s="35"/>
       <c r="W8" s="35"/>
       <c r="X8" s="35"/>
     </row>
     <row r="9" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A9" s="36"/>
-[...11 lines deleted...]
-      <c r="M9" s="36"/>
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
       <c r="Y9" s="30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="6"/>
       <c r="B10" s="13">
         <v>2001</v>
       </c>
       <c r="C10" s="13">
         <v>2002</v>
       </c>
       <c r="D10" s="13">
         <v>2003</v>
       </c>
       <c r="E10" s="13">
         <v>2004</v>
       </c>
       <c r="F10" s="13">
         <v>2005</v>
       </c>
       <c r="G10" s="13">
         <v>2006</v>
       </c>
       <c r="H10" s="13">
@@ -1380,51 +1380,51 @@
       </c>
       <c r="S10" s="13">
         <v>2018</v>
       </c>
       <c r="T10" s="13">
         <v>2019</v>
       </c>
       <c r="U10" s="13">
         <v>2020</v>
       </c>
       <c r="V10" s="13">
         <v>2021</v>
       </c>
       <c r="W10" s="13">
         <v>2022</v>
       </c>
       <c r="X10" s="13">
         <v>2023</v>
       </c>
       <c r="Y10" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11" s="16">
         <v>2.8</v>
       </c>
       <c r="C11" s="16">
         <v>3.7</v>
       </c>
       <c r="D11" s="16">
         <v>14.9</v>
       </c>
       <c r="E11" s="16">
         <v>12.2</v>
       </c>
       <c r="F11" s="5">
         <v>12.2</v>
       </c>
       <c r="G11" s="5">
         <v>12.2</v>
       </c>
       <c r="H11" s="16">
         <v>12.3</v>
       </c>
       <c r="I11" s="5">
         <v>12.3</v>
       </c>
@@ -1494,65 +1494,65 @@
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
     </row>
     <row r="13" spans="1:25" s="1" customFormat="1">
       <c r="A13" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
       <c r="N13" s="35"/>
       <c r="O13" s="35"/>
       <c r="P13" s="35"/>
       <c r="Q13" s="35"/>
     </row>
     <row r="14" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A14" s="36"/>
-[...11 lines deleted...]
-      <c r="M14" s="36"/>
+      <c r="A14" s="34"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="34"/>
       <c r="Q14" s="30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="6"/>
       <c r="B15" s="13">
         <v>2009</v>
       </c>
       <c r="C15" s="13">
         <v>2010</v>
       </c>
       <c r="D15" s="13">
         <v>2011</v>
       </c>
       <c r="E15" s="13">
         <v>2012</v>
       </c>
       <c r="F15" s="13">
         <v>2013</v>
       </c>
       <c r="G15" s="13">
         <v>2014</v>
       </c>
       <c r="H15" s="13">
         <v>2015</v>
       </c>
@@ -1564,51 +1564,51 @@
       </c>
       <c r="K15" s="13">
         <v>2018</v>
       </c>
       <c r="L15" s="13">
         <v>2019</v>
       </c>
       <c r="M15" s="13">
         <v>2020</v>
       </c>
       <c r="N15" s="13">
         <v>2021</v>
       </c>
       <c r="O15" s="13">
         <v>2022</v>
       </c>
       <c r="P15" s="13">
         <v>2023</v>
       </c>
       <c r="Q15" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="16" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>100</v>
       </c>
       <c r="I16" s="5">
         <v>3019.6</v>
       </c>
@@ -1645,63 +1645,63 @@
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
       <c r="N18" s="35"/>
       <c r="O18" s="35"/>
       <c r="P18" s="35"/>
       <c r="Q18" s="35"/>
       <c r="R18" s="35"/>
       <c r="S18" s="35"/>
       <c r="T18" s="35"/>
       <c r="U18" s="35"/>
       <c r="V18" s="35"/>
       <c r="W18" s="35"/>
       <c r="X18" s="35"/>
     </row>
     <row r="19" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A19" s="36"/>
-[...11 lines deleted...]
-      <c r="M19" s="36"/>
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
       <c r="Y19" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="6"/>
       <c r="B20" s="13">
         <v>2001</v>
       </c>
       <c r="C20" s="13">
         <v>2002</v>
       </c>
       <c r="D20" s="13">
         <v>2003</v>
       </c>
       <c r="E20" s="13">
         <v>2004</v>
       </c>
       <c r="F20" s="13">
         <v>2005</v>
       </c>
       <c r="G20" s="13">
         <v>2006</v>
       </c>
       <c r="H20" s="13">
@@ -1739,51 +1739,51 @@
       </c>
       <c r="S20" s="13">
         <v>2018</v>
       </c>
       <c r="T20" s="13">
         <v>2019</v>
       </c>
       <c r="U20" s="13">
         <v>2020</v>
       </c>
       <c r="V20" s="13">
         <v>2021</v>
       </c>
       <c r="W20" s="13">
         <v>2022</v>
       </c>
       <c r="X20" s="13">
         <v>2023</v>
       </c>
       <c r="Y20" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="21" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B21" s="10">
         <v>1</v>
       </c>
       <c r="C21" s="10">
         <v>2</v>
       </c>
       <c r="D21" s="10">
         <v>17</v>
       </c>
       <c r="E21" s="10">
         <v>20</v>
       </c>
       <c r="F21" s="11">
         <v>14</v>
       </c>
       <c r="G21" s="11">
         <v>12</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>0</v>
       </c>
@@ -1844,63 +1844,63 @@
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="35"/>
       <c r="K23" s="35"/>
       <c r="L23" s="35"/>
       <c r="M23" s="35"/>
       <c r="N23" s="35"/>
       <c r="O23" s="35"/>
       <c r="P23" s="35"/>
       <c r="Q23" s="35"/>
       <c r="R23" s="35"/>
       <c r="S23" s="35"/>
       <c r="T23" s="35"/>
       <c r="U23" s="35"/>
       <c r="V23" s="35"/>
       <c r="W23" s="35"/>
       <c r="X23" s="35"/>
     </row>
     <row r="24" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A24" s="36"/>
-[...11 lines deleted...]
-      <c r="M24" s="36"/>
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="34"/>
       <c r="Y24" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="6"/>
       <c r="B25" s="13">
         <v>2001</v>
       </c>
       <c r="C25" s="13">
         <v>2002</v>
       </c>
       <c r="D25" s="13">
         <v>2003</v>
       </c>
       <c r="E25" s="13">
         <v>2004</v>
       </c>
       <c r="F25" s="13">
         <v>2005</v>
       </c>
       <c r="G25" s="13">
         <v>2006</v>
       </c>
       <c r="H25" s="13">
@@ -1938,51 +1938,51 @@
       </c>
       <c r="S25" s="13">
         <v>2018</v>
       </c>
       <c r="T25" s="13">
         <v>2019</v>
       </c>
       <c r="U25" s="13">
         <v>2020</v>
       </c>
       <c r="V25" s="13">
         <v>2021</v>
       </c>
       <c r="W25" s="13">
         <v>2022</v>
       </c>
       <c r="X25" s="13">
         <v>2023</v>
       </c>
       <c r="Y25" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="26" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>5</v>
       </c>
       <c r="C26" s="10">
         <v>8</v>
       </c>
       <c r="D26" s="10">
         <v>23</v>
       </c>
       <c r="E26" s="11">
         <v>19</v>
       </c>
       <c r="F26" s="11">
         <v>18</v>
       </c>
       <c r="G26" s="11">
         <v>18</v>
       </c>
       <c r="H26" s="12">
         <v>19</v>
       </c>
       <c r="I26" s="12">
         <v>19</v>
       </c>
@@ -2043,63 +2043,63 @@
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="35"/>
       <c r="O28" s="35"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="35"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="35"/>
       <c r="W28" s="35"/>
       <c r="X28" s="35"/>
     </row>
     <row r="29" spans="1:25" s="1" customFormat="1" ht="11.25">
-      <c r="A29" s="36"/>
-[...11 lines deleted...]
-      <c r="M29" s="36"/>
+      <c r="A29" s="34"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
       <c r="Y29" s="30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="6"/>
       <c r="B30" s="13">
         <v>2001</v>
       </c>
       <c r="C30" s="13">
         <v>2002</v>
       </c>
       <c r="D30" s="13">
         <v>2003</v>
       </c>
       <c r="E30" s="13">
         <v>2004</v>
       </c>
       <c r="F30" s="13">
         <v>2005</v>
       </c>
       <c r="G30" s="13">
         <v>2006</v>
       </c>
       <c r="H30" s="13">
@@ -2137,51 +2137,51 @@
       </c>
       <c r="S30" s="13">
         <v>2018</v>
       </c>
       <c r="T30" s="13">
         <v>2019</v>
       </c>
       <c r="U30" s="13">
         <v>2020</v>
       </c>
       <c r="V30" s="13">
         <v>2021</v>
       </c>
       <c r="W30" s="13">
         <v>2022</v>
       </c>
       <c r="X30" s="13">
         <v>2023</v>
       </c>
       <c r="Y30" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="31" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B31" s="10">
         <v>45800</v>
       </c>
       <c r="C31" s="10">
         <v>32000</v>
       </c>
       <c r="D31" s="10">
         <v>33250</v>
       </c>
       <c r="E31" s="12">
         <v>25100</v>
       </c>
       <c r="F31" s="12">
         <v>69200</v>
       </c>
       <c r="G31" s="12">
         <v>61000</v>
       </c>
       <c r="H31" s="12">
         <v>118000</v>
       </c>
       <c r="I31" s="12">
         <v>71260</v>
       </c>
@@ -2219,174 +2219,174 @@
         <v>133259</v>
       </c>
       <c r="U31" s="26">
         <v>71863</v>
       </c>
       <c r="V31" s="26">
         <v>268597</v>
       </c>
       <c r="W31" s="26">
         <v>448749</v>
       </c>
       <c r="X31" s="26">
         <v>437672</v>
       </c>
       <c r="Y31" s="32">
         <v>698716</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="1" customFormat="1" ht="11.25">
       <c r="A32" s="28" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A8:X8"/>
+    <mergeCell ref="A18:X18"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A23:X23"/>
     <mergeCell ref="A28:X28"/>
     <mergeCell ref="A13:Q13"/>
-    <mergeCell ref="A1:X1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A18:X18"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79191A6-BD2D-4BD1-B49F-DD468D4C245E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79191A6-BD2D-4BD1-B49F-DD468D4C245E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>