--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="D1L1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> the value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of museums</t>
   </si>
   <si>
     <t>thous.people</t>
   </si>
   <si>
     <t>Number of excursions</t>
   </si>
   <si>
     <t>Number of exhibits included in the electronic catalog</t>
   </si>
   <si>
@@ -104,72 +104,66 @@
     <t>x</t>
   </si>
   <si>
     <t>number of exhibits entered into a digital format, units</t>
   </si>
   <si>
     <t>Material base of museums to 2019 year</t>
   </si>
   <si>
     <t xml:space="preserve">Number of exhibits exposed during the year
  </t>
   </si>
   <si>
     <t>Number of exhibitions</t>
   </si>
   <si>
     <t>Material base of museums to 2018 year</t>
   </si>
   <si>
     <t>Material base of museums to 2020 year</t>
   </si>
   <si>
     <t>Material base of museums to 2021 year</t>
   </si>
   <si>
-    <t>Number of museum events held online</t>
-[...10 lines deleted...]
-  <si>
     <t>Material base of museums to 2022 year</t>
   </si>
   <si>
     <t>The number of buildings (premises) of museums accessible to persons with disabilities</t>
   </si>
   <si>
     <t>Material base of museums to 2023 year</t>
   </si>
   <si>
     <t>Material base of museums to 2024 year</t>
+  </si>
+  <si>
+    <t>Mangystau region</t>
+  </si>
+  <si>
+    <t>Material base of museums to 2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -285,51 +279,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -352,154 +346,160 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -524,50 +524,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -836,148 +845,148 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y111"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F103" sqref="F103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="47" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="48"/>
+    <col min="1" max="1" width="19.7109375" style="45" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="46" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="46" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" style="46" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="46" customWidth="1"/>
+    <col min="6" max="8" width="8.7109375" style="46" customWidth="1"/>
+    <col min="9" max="10" width="9.7109375" style="46" customWidth="1"/>
+    <col min="11" max="12" width="9.42578125" style="46" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="46" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="46"/>
+    <col min="16" max="16" width="10.85546875" style="46" customWidth="1"/>
+    <col min="17" max="24" width="9.140625" style="46"/>
+    <col min="25" max="25" width="8.42578125" style="46" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="71"/>
-[...23 lines deleted...]
-    <row r="2" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+    </row>
+    <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="1"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
     </row>
-    <row r="3" spans="1:25" s="2" customFormat="1">
-      <c r="A3" s="70" t="s">
+    <row r="3" spans="1:26" s="2" customFormat="1">
+      <c r="A3" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="70"/>
-[...25 lines deleted...]
-      <c r="L4" s="74"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74"/>
+      <c r="W3" s="74"/>
+      <c r="X3" s="74"/>
+    </row>
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
       <c r="Q4" s="16"/>
       <c r="R4" s="17"/>
       <c r="S4" s="7"/>
-      <c r="Y4" s="49" t="s">
+      <c r="Z4" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:25" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:26" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A5" s="18"/>
       <c r="B5" s="3">
         <v>2001</v>
       </c>
       <c r="C5" s="3">
         <v>2002</v>
       </c>
       <c r="D5" s="3">
         <v>2003</v>
       </c>
       <c r="E5" s="3">
         <v>2004</v>
       </c>
       <c r="F5" s="3">
         <v>2005</v>
       </c>
       <c r="G5" s="3">
         <v>2006</v>
       </c>
       <c r="H5" s="3">
         <v>2007</v>
       </c>
       <c r="I5" s="3">
         <v>2008</v>
       </c>
@@ -1007,54 +1016,57 @@
       </c>
       <c r="R5" s="3">
         <v>2017</v>
       </c>
       <c r="S5" s="3">
         <v>2018</v>
       </c>
       <c r="T5" s="3">
         <v>2019</v>
       </c>
       <c r="U5" s="3">
         <v>2020</v>
       </c>
       <c r="V5" s="3">
         <v>2021</v>
       </c>
       <c r="W5" s="3">
         <v>2022</v>
       </c>
       <c r="X5" s="3">
         <v>2023</v>
       </c>
       <c r="Y5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z5" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="20" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="22">
         <v>3</v>
       </c>
       <c r="C6" s="22">
         <v>2</v>
       </c>
       <c r="D6" s="21">
         <v>2</v>
       </c>
       <c r="E6" s="21">
         <v>2</v>
       </c>
       <c r="F6" s="19">
         <v>5</v>
       </c>
       <c r="G6" s="21">
         <v>5</v>
       </c>
       <c r="H6" s="23">
         <v>5</v>
       </c>
       <c r="I6" s="8">
         <v>5</v>
       </c>
@@ -1081,104 +1093,107 @@
       </c>
       <c r="Q6" s="4">
         <v>7</v>
       </c>
       <c r="R6" s="4">
         <v>7</v>
       </c>
       <c r="S6" s="24">
         <v>7</v>
       </c>
       <c r="T6" s="24">
         <v>7</v>
       </c>
       <c r="U6" s="24">
         <v>7</v>
       </c>
       <c r="V6" s="19">
         <v>7</v>
       </c>
       <c r="W6" s="19">
         <v>7</v>
       </c>
       <c r="X6" s="19">
         <v>7</v>
       </c>
-      <c r="Y6" s="59">
+      <c r="Y6" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z6" s="60">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="1"/>
     </row>
-    <row r="8" spans="1:25" s="2" customFormat="1">
-      <c r="A8" s="71" t="s">
+    <row r="8" spans="1:26" s="2" customFormat="1">
+      <c r="A8" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="71"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B8" s="75"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="75"/>
+      <c r="O8" s="75"/>
+      <c r="P8" s="75"/>
+      <c r="Q8" s="75"/>
+      <c r="R8" s="75"/>
+      <c r="S8" s="75"/>
+      <c r="T8" s="75"/>
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+    </row>
+    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="27"/>
-      <c r="Y9" s="49" t="s">
+      <c r="Z9" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="10" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1">
       <c r="A10" s="18"/>
       <c r="B10" s="3">
         <v>2001</v>
       </c>
       <c r="C10" s="3">
         <v>2002</v>
       </c>
       <c r="D10" s="3">
         <v>2003</v>
       </c>
       <c r="E10" s="3">
         <v>2004</v>
       </c>
       <c r="F10" s="3">
         <v>2005</v>
       </c>
       <c r="G10" s="3">
         <v>2006</v>
       </c>
       <c r="H10" s="3">
         <v>2007</v>
       </c>
       <c r="I10" s="3">
         <v>2008</v>
       </c>
@@ -1208,54 +1223,57 @@
       </c>
       <c r="R10" s="3">
         <v>2017</v>
       </c>
       <c r="S10" s="3">
         <v>2018</v>
       </c>
       <c r="T10" s="3">
         <v>2019</v>
       </c>
       <c r="U10" s="3">
         <v>2020</v>
       </c>
       <c r="V10" s="3">
         <v>2021</v>
       </c>
       <c r="W10" s="3">
         <v>2022</v>
       </c>
       <c r="X10" s="3">
         <v>2023</v>
       </c>
       <c r="Y10" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z10" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="8">
         <v>58536</v>
       </c>
       <c r="C11" s="5">
         <v>46852</v>
       </c>
       <c r="D11" s="5">
         <v>48644</v>
       </c>
       <c r="E11" s="5">
         <v>49955</v>
       </c>
       <c r="F11" s="13">
         <v>53150</v>
       </c>
       <c r="G11" s="5">
         <v>53090</v>
       </c>
       <c r="H11" s="8">
         <v>40847</v>
       </c>
       <c r="I11" s="8">
         <v>41088</v>
       </c>
@@ -1282,97 +1300,100 @@
       </c>
       <c r="Q11" s="5">
         <v>44352</v>
       </c>
       <c r="R11" s="5">
         <v>47393</v>
       </c>
       <c r="S11" s="28">
         <v>47572</v>
       </c>
       <c r="T11" s="28">
         <v>47094</v>
       </c>
       <c r="U11" s="28">
         <v>47400</v>
       </c>
       <c r="V11" s="6">
         <v>47713</v>
       </c>
       <c r="W11" s="6">
         <v>48066</v>
       </c>
       <c r="X11" s="6">
         <v>49022</v>
       </c>
-      <c r="Y11" s="59">
+      <c r="Y11" s="57">
         <v>49328</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z11" s="60">
+        <v>49749</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="1"/>
     </row>
-    <row r="13" spans="1:25" s="2" customFormat="1">
-      <c r="A13" s="71" t="s">
+    <row r="13" spans="1:26" s="2" customFormat="1">
+      <c r="A13" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="71"/>
-[...18 lines deleted...]
-    <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B13" s="75"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="75"/>
+      <c r="E13" s="75"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="75"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="75"/>
+      <c r="M13" s="75"/>
+      <c r="N13" s="75"/>
+      <c r="O13" s="75"/>
+      <c r="P13" s="75"/>
+      <c r="Q13" s="75"/>
+      <c r="R13" s="75"/>
+      <c r="S13" s="75"/>
+    </row>
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
-      <c r="T14" s="49" t="s">
+      <c r="U14" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="18"/>
       <c r="B15" s="3">
         <v>2006</v>
       </c>
       <c r="C15" s="3">
         <v>2007</v>
       </c>
       <c r="D15" s="3">
         <v>2008</v>
       </c>
       <c r="E15" s="3">
         <v>2009</v>
       </c>
       <c r="F15" s="3">
         <v>2010</v>
       </c>
       <c r="G15" s="3">
         <v>2011</v>
       </c>
       <c r="H15" s="3">
         <v>2012</v>
       </c>
       <c r="I15" s="3">
         <v>2013</v>
       </c>
@@ -1387,54 +1408,57 @@
       </c>
       <c r="M15" s="3">
         <v>2017</v>
       </c>
       <c r="N15" s="3">
         <v>2018</v>
       </c>
       <c r="O15" s="3">
         <v>2019</v>
       </c>
       <c r="P15" s="3">
         <v>2020</v>
       </c>
       <c r="Q15" s="3">
         <v>2021</v>
       </c>
       <c r="R15" s="3">
         <v>2022</v>
       </c>
       <c r="S15" s="3">
         <v>2023</v>
       </c>
       <c r="T15" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="U15" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10">
         <v>20</v>
       </c>
       <c r="G16" s="5">
         <v>25</v>
       </c>
       <c r="H16" s="8">
         <v>76</v>
       </c>
       <c r="I16" s="8">
         <v>145</v>
       </c>
@@ -1446,104 +1470,107 @@
       </c>
       <c r="L16" s="8">
         <v>3151</v>
       </c>
       <c r="M16" s="8">
         <v>7370</v>
       </c>
       <c r="N16" s="28">
         <v>14184</v>
       </c>
       <c r="O16" s="28">
         <v>18863</v>
       </c>
       <c r="P16" s="28">
         <v>19846</v>
       </c>
       <c r="Q16" s="6">
         <v>22553</v>
       </c>
       <c r="R16" s="6">
         <v>25021</v>
       </c>
       <c r="S16" s="6">
         <v>27373</v>
       </c>
-      <c r="T16" s="59">
+      <c r="T16" s="57">
         <v>29169</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="U16" s="60">
+        <v>31131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="1"/>
     </row>
-    <row r="18" spans="1:25" s="2" customFormat="1">
-      <c r="A18" s="71" t="s">
+    <row r="18" spans="1:26" s="2" customFormat="1">
+      <c r="A18" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="71"/>
-[...23 lines deleted...]
-    <row r="19" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="75"/>
+      <c r="E18" s="75"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="75"/>
+      <c r="P18" s="75"/>
+      <c r="Q18" s="75"/>
+      <c r="R18" s="75"/>
+      <c r="S18" s="75"/>
+      <c r="T18" s="75"/>
+      <c r="U18" s="75"/>
+      <c r="V18" s="75"/>
+      <c r="W18" s="75"/>
+      <c r="X18" s="75"/>
+    </row>
+    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="27"/>
-      <c r="Y19" s="49" t="s">
+      <c r="Z19" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="20" spans="1:26" s="2" customFormat="1" ht="22.5" customHeight="1">
       <c r="A20" s="18"/>
       <c r="B20" s="3">
         <v>2001</v>
       </c>
       <c r="C20" s="3">
         <v>2002</v>
       </c>
       <c r="D20" s="3">
         <v>2003</v>
       </c>
       <c r="E20" s="3">
         <v>2004</v>
       </c>
       <c r="F20" s="3">
         <v>2005</v>
       </c>
       <c r="G20" s="3">
         <v>2006</v>
       </c>
       <c r="H20" s="3">
         <v>2007</v>
       </c>
       <c r="I20" s="3">
         <v>2008</v>
       </c>
@@ -1573,54 +1600,57 @@
       </c>
       <c r="R20" s="3">
         <v>2017</v>
       </c>
       <c r="S20" s="3">
         <v>2018</v>
       </c>
       <c r="T20" s="3">
         <v>2019</v>
       </c>
       <c r="U20" s="3">
         <v>2020</v>
       </c>
       <c r="V20" s="3">
         <v>2021</v>
       </c>
       <c r="W20" s="3">
         <v>2022</v>
       </c>
       <c r="X20" s="3">
         <v>2023</v>
       </c>
       <c r="Y20" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z20" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="5">
         <v>3470</v>
       </c>
       <c r="C21" s="5">
         <v>2315</v>
       </c>
       <c r="D21" s="5">
         <v>4275</v>
       </c>
       <c r="E21" s="5">
         <v>3191</v>
       </c>
       <c r="F21" s="13">
         <v>5830</v>
       </c>
       <c r="G21" s="5">
         <v>6680</v>
       </c>
       <c r="H21" s="8">
         <v>4174</v>
       </c>
       <c r="I21" s="8">
         <v>4539</v>
       </c>
@@ -1647,104 +1677,107 @@
       </c>
       <c r="Q21" s="5">
         <v>11410</v>
       </c>
       <c r="R21" s="5">
         <v>8589</v>
       </c>
       <c r="S21" s="28">
         <v>11322</v>
       </c>
       <c r="T21" s="28">
         <v>5503</v>
       </c>
       <c r="U21" s="28">
         <v>7053</v>
       </c>
       <c r="V21" s="24">
         <v>7601</v>
       </c>
       <c r="W21" s="24">
         <v>7320</v>
       </c>
       <c r="X21" s="24">
         <v>7955</v>
       </c>
-      <c r="Y21" s="59">
+      <c r="Y21" s="57">
         <v>9371</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z21" s="60">
+        <v>13086</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="1"/>
     </row>
-    <row r="23" spans="1:25" s="2" customFormat="1">
-      <c r="A23" s="71" t="s">
+    <row r="23" spans="1:26" s="2" customFormat="1">
+      <c r="A23" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="71"/>
-[...23 lines deleted...]
-    <row r="24" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+      <c r="P23" s="75"/>
+      <c r="Q23" s="75"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+      <c r="V23" s="75"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="75"/>
+    </row>
+    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="Q24" s="16"/>
       <c r="R24" s="27"/>
-      <c r="Y24" s="49" t="s">
+      <c r="Z24" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="25" spans="1:26" s="2" customFormat="1" ht="18.75" customHeight="1">
       <c r="A25" s="18"/>
       <c r="B25" s="3">
         <v>2001</v>
       </c>
       <c r="C25" s="3">
         <v>2002</v>
       </c>
       <c r="D25" s="3">
         <v>2003</v>
       </c>
       <c r="E25" s="3">
         <v>2004</v>
       </c>
       <c r="F25" s="3">
         <v>2005</v>
       </c>
       <c r="G25" s="3">
         <v>2006</v>
       </c>
       <c r="H25" s="3">
         <v>2007</v>
       </c>
       <c r="I25" s="3">
         <v>2008</v>
       </c>
@@ -1774,54 +1807,57 @@
       </c>
       <c r="R25" s="3">
         <v>2017</v>
       </c>
       <c r="S25" s="3">
         <v>2018</v>
       </c>
       <c r="T25" s="3">
         <v>2019</v>
       </c>
       <c r="U25" s="3">
         <v>2020</v>
       </c>
       <c r="V25" s="3">
         <v>2021</v>
       </c>
       <c r="W25" s="3">
         <v>2022</v>
       </c>
       <c r="X25" s="3">
         <v>2023</v>
       </c>
       <c r="Y25" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z25" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26" s="5">
         <v>650</v>
       </c>
       <c r="C26" s="5">
         <v>150</v>
       </c>
       <c r="D26" s="5">
         <v>26</v>
       </c>
       <c r="E26" s="5">
         <v>25</v>
       </c>
       <c r="F26" s="13">
         <v>298</v>
       </c>
       <c r="G26" s="5">
         <v>163</v>
       </c>
       <c r="H26" s="8">
         <v>65</v>
       </c>
       <c r="I26" s="8">
         <v>55</v>
       </c>
@@ -1848,106 +1884,110 @@
       </c>
       <c r="Q26" s="8">
         <v>10</v>
       </c>
       <c r="R26" s="8">
         <v>18</v>
       </c>
       <c r="S26" s="28">
         <v>123</v>
       </c>
       <c r="T26" s="25" t="s">
         <v>19</v>
       </c>
       <c r="U26" s="25" t="s">
         <v>19</v>
       </c>
       <c r="V26" s="24">
         <v>21</v>
       </c>
       <c r="W26" s="24">
         <v>21</v>
       </c>
       <c r="X26" s="24">
         <v>21</v>
       </c>
-      <c r="Y26" s="59">
+      <c r="Y26" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z26" s="60" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="1"/>
     </row>
-    <row r="28" spans="1:25" s="2" customFormat="1">
-      <c r="A28" s="71" t="s">
+    <row r="28" spans="1:26" s="2" customFormat="1">
+      <c r="A28" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="71"/>
-[...23 lines deleted...]
-    <row r="29" spans="1:25" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="75"/>
+      <c r="K28" s="75"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
+      <c r="P28" s="75"/>
+      <c r="Q28" s="75"/>
+      <c r="R28" s="75"/>
+      <c r="S28" s="75"/>
+      <c r="T28" s="75"/>
+      <c r="U28" s="75"/>
+      <c r="V28" s="75"/>
+      <c r="W28" s="75"/>
+      <c r="X28" s="75"/>
+    </row>
+    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25" customHeight="1">
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
-      <c r="Q29" s="75"/>
-[...1 lines deleted...]
-      <c r="W29" s="72" t="s">
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="W29" s="100"/>
+      <c r="X29" s="100"/>
+      <c r="Y29" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="X29" s="72"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Z29" s="101"/>
+    </row>
+    <row r="30" spans="1:26" s="2" customFormat="1" ht="22.5" customHeight="1">
       <c r="A30" s="18"/>
       <c r="B30" s="3">
         <v>2001</v>
       </c>
       <c r="C30" s="3">
         <v>2002</v>
       </c>
       <c r="D30" s="3">
         <v>2003</v>
       </c>
       <c r="E30" s="3">
         <v>2004</v>
       </c>
       <c r="F30" s="3">
         <v>2005</v>
       </c>
       <c r="G30" s="3">
         <v>2006</v>
       </c>
       <c r="H30" s="3">
         <v>2007</v>
       </c>
       <c r="I30" s="3">
         <v>2008</v>
       </c>
@@ -1977,54 +2017,57 @@
       </c>
       <c r="R30" s="3">
         <v>2017</v>
       </c>
       <c r="S30" s="3">
         <v>2018</v>
       </c>
       <c r="T30" s="3">
         <v>2019</v>
       </c>
       <c r="U30" s="3">
         <v>2020</v>
       </c>
       <c r="V30" s="3">
         <v>2021</v>
       </c>
       <c r="W30" s="3">
         <v>2022</v>
       </c>
       <c r="X30" s="3">
         <v>2023</v>
       </c>
       <c r="Y30" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z30" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B31" s="12">
         <v>46.9</v>
       </c>
       <c r="C31" s="12">
         <v>45.9</v>
       </c>
       <c r="D31" s="12">
         <v>34.299999999999997</v>
       </c>
       <c r="E31" s="12">
         <v>28.7</v>
       </c>
       <c r="F31" s="12">
         <v>37.9</v>
       </c>
       <c r="G31" s="12">
         <v>34.5</v>
       </c>
       <c r="H31" s="30">
         <v>99.4</v>
       </c>
       <c r="I31" s="11">
         <v>40</v>
       </c>
@@ -2051,104 +2094,107 @@
       </c>
       <c r="Q31" s="11">
         <v>73.599999999999994</v>
       </c>
       <c r="R31" s="11">
         <v>73.7</v>
       </c>
       <c r="S31" s="31">
         <v>75.400000000000006</v>
       </c>
       <c r="T31" s="31">
         <v>74.2</v>
       </c>
       <c r="U31" s="31">
         <v>16.8</v>
       </c>
       <c r="V31" s="29">
         <v>65.2</v>
       </c>
       <c r="W31" s="29">
         <v>78.099999999999994</v>
       </c>
       <c r="X31" s="29">
         <v>83.7</v>
       </c>
-      <c r="Y31" s="60">
+      <c r="Y31" s="58">
         <v>84.4</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z31" s="99">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="1"/>
     </row>
-    <row r="33" spans="1:25" s="2" customFormat="1">
-      <c r="A33" s="71" t="s">
+    <row r="33" spans="1:26" s="2" customFormat="1">
+      <c r="A33" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="71"/>
-[...23 lines deleted...]
-    <row r="34" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="75"/>
+      <c r="H33" s="75"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="75"/>
+      <c r="K33" s="75"/>
+      <c r="L33" s="75"/>
+      <c r="M33" s="75"/>
+      <c r="N33" s="75"/>
+      <c r="O33" s="75"/>
+      <c r="P33" s="75"/>
+      <c r="Q33" s="75"/>
+      <c r="R33" s="75"/>
+      <c r="S33" s="75"/>
+      <c r="T33" s="75"/>
+      <c r="U33" s="75"/>
+      <c r="V33" s="75"/>
+      <c r="W33" s="75"/>
+      <c r="X33" s="75"/>
+    </row>
+    <row r="34" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="27"/>
-      <c r="Y34" s="49" t="s">
+      <c r="Z34" s="53" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="35" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1">
       <c r="A35" s="18"/>
       <c r="B35" s="3">
         <v>2001</v>
       </c>
       <c r="C35" s="3">
         <v>2002</v>
       </c>
       <c r="D35" s="3">
         <v>2003</v>
       </c>
       <c r="E35" s="3">
         <v>2004</v>
       </c>
       <c r="F35" s="3">
         <v>2005</v>
       </c>
       <c r="G35" s="3">
         <v>2006</v>
       </c>
       <c r="H35" s="3">
         <v>2007</v>
       </c>
       <c r="I35" s="3">
         <v>2008</v>
       </c>
@@ -2178,54 +2224,57 @@
       </c>
       <c r="R35" s="3">
         <v>2017</v>
       </c>
       <c r="S35" s="3">
         <v>2018</v>
       </c>
       <c r="T35" s="3">
         <v>2019</v>
       </c>
       <c r="U35" s="3">
         <v>2020</v>
       </c>
       <c r="V35" s="3">
         <v>2021</v>
       </c>
       <c r="W35" s="3">
         <v>2022</v>
       </c>
       <c r="X35" s="3">
         <v>2023</v>
       </c>
       <c r="Y35" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z35" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A36" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B36" s="5">
         <v>642</v>
       </c>
       <c r="C36" s="5">
         <v>908</v>
       </c>
       <c r="D36" s="5">
         <v>468</v>
       </c>
       <c r="E36" s="8">
         <v>737</v>
       </c>
       <c r="F36" s="13">
         <v>1031</v>
       </c>
       <c r="G36" s="5">
         <v>2038</v>
       </c>
       <c r="H36" s="8">
         <v>1107</v>
       </c>
       <c r="I36" s="8">
         <v>1541</v>
       </c>
@@ -2252,104 +2301,107 @@
       </c>
       <c r="Q36" s="8">
         <v>2633</v>
       </c>
       <c r="R36" s="8">
         <v>2800</v>
       </c>
       <c r="S36" s="28">
         <v>3021</v>
       </c>
       <c r="T36" s="28">
         <v>3076</v>
       </c>
       <c r="U36" s="28">
         <v>1056</v>
       </c>
       <c r="V36" s="6">
         <v>3060</v>
       </c>
       <c r="W36" s="6">
         <v>3079</v>
       </c>
       <c r="X36" s="6">
         <v>3337</v>
       </c>
-      <c r="Y36" s="59">
+      <c r="Y36" s="57">
         <v>3348</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z36" s="60">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="1"/>
     </row>
-    <row r="38" spans="1:25" s="2" customFormat="1">
-      <c r="A38" s="71" t="s">
+    <row r="38" spans="1:26" s="2" customFormat="1">
+      <c r="A38" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="71"/>
-[...23 lines deleted...]
-    <row r="39" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+      <c r="P38" s="75"/>
+      <c r="Q38" s="75"/>
+      <c r="R38" s="75"/>
+      <c r="S38" s="75"/>
+      <c r="T38" s="75"/>
+      <c r="U38" s="75"/>
+      <c r="V38" s="75"/>
+      <c r="W38" s="75"/>
+      <c r="X38" s="75"/>
+    </row>
+    <row r="39" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="Q39" s="16"/>
       <c r="R39" s="27"/>
-      <c r="Y39" s="49" t="s">
+      <c r="Z39" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="40" spans="1:26" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A40" s="18"/>
       <c r="B40" s="3">
         <v>2001</v>
       </c>
       <c r="C40" s="3">
         <v>2002</v>
       </c>
       <c r="D40" s="3">
         <v>2003</v>
       </c>
       <c r="E40" s="3">
         <v>2004</v>
       </c>
       <c r="F40" s="3">
         <v>2005</v>
       </c>
       <c r="G40" s="3">
         <v>2006</v>
       </c>
       <c r="H40" s="3">
         <v>2007</v>
       </c>
       <c r="I40" s="3">
         <v>2008</v>
       </c>
@@ -2379,54 +2431,57 @@
       </c>
       <c r="R40" s="3">
         <v>2017</v>
       </c>
       <c r="S40" s="3">
         <v>2018</v>
       </c>
       <c r="T40" s="3">
         <v>2019</v>
       </c>
       <c r="U40" s="3">
         <v>2020</v>
       </c>
       <c r="V40" s="3">
         <v>2021</v>
       </c>
       <c r="W40" s="3">
         <v>2022</v>
       </c>
       <c r="X40" s="3">
         <v>2023</v>
       </c>
       <c r="Y40" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z40" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A41" s="21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B41" s="5">
         <v>106</v>
       </c>
       <c r="C41" s="5">
         <v>31</v>
       </c>
       <c r="D41" s="5">
         <v>25</v>
       </c>
       <c r="E41" s="5">
         <v>56</v>
       </c>
       <c r="F41" s="13">
         <v>90</v>
       </c>
       <c r="G41" s="5">
         <v>67</v>
       </c>
       <c r="H41" s="8">
         <v>82</v>
       </c>
       <c r="I41" s="8">
         <v>116</v>
       </c>
@@ -2453,1510 +2508,1461 @@
       </c>
       <c r="Q41" s="8">
         <v>178</v>
       </c>
       <c r="R41" s="8">
         <v>180</v>
       </c>
       <c r="S41" s="28">
         <v>111</v>
       </c>
       <c r="T41" s="28">
         <v>103</v>
       </c>
       <c r="U41" s="28">
         <v>20</v>
       </c>
       <c r="V41" s="24">
         <v>92</v>
       </c>
       <c r="W41" s="24">
         <v>91</v>
       </c>
       <c r="X41" s="24">
         <v>93</v>
       </c>
-      <c r="Y41" s="59">
+      <c r="Y41" s="57">
         <v>90</v>
       </c>
-    </row>
-    <row r="42" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z41" s="60">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="1"/>
     </row>
-    <row r="43" spans="1:25" s="2" customFormat="1">
-      <c r="A43" s="76" t="s">
+    <row r="43" spans="1:26" s="2" customFormat="1">
+      <c r="A43" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="76"/>
-[...10 lines deleted...]
-      <c r="M43" s="76"/>
+      <c r="B43" s="78"/>
+      <c r="C43" s="78"/>
+      <c r="D43" s="78"/>
+      <c r="E43" s="78"/>
+      <c r="F43" s="78"/>
+      <c r="G43" s="78"/>
+      <c r="H43" s="78"/>
+      <c r="I43" s="78"/>
+      <c r="J43" s="78"/>
+      <c r="K43" s="78"/>
+      <c r="L43" s="78"/>
+      <c r="M43" s="78"/>
       <c r="N43" s="32"/>
       <c r="O43" s="32"/>
     </row>
-    <row r="44" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="26"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
-      <c r="N44" s="49" t="s">
+      <c r="O44" s="47" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="45" spans="1:26" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A45" s="18"/>
       <c r="B45" s="33">
         <v>2012</v>
       </c>
       <c r="C45" s="33">
         <v>2013</v>
       </c>
       <c r="D45" s="33">
         <v>2014</v>
       </c>
       <c r="E45" s="33">
         <v>2015</v>
       </c>
       <c r="F45" s="33">
         <v>2016</v>
       </c>
       <c r="G45" s="33">
         <v>2017</v>
       </c>
       <c r="H45" s="3">
         <v>2018</v>
       </c>
       <c r="I45" s="3">
         <v>2019</v>
       </c>
       <c r="J45" s="3">
         <v>2020</v>
       </c>
       <c r="K45" s="3">
         <v>2021</v>
       </c>
       <c r="L45" s="33">
         <v>2022</v>
       </c>
       <c r="M45" s="3">
         <v>2023</v>
       </c>
       <c r="N45" s="3">
         <v>2024</v>
       </c>
-      <c r="O45" s="34"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="O45" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B46" s="35">
+        <v>31</v>
+      </c>
+      <c r="B46" s="34">
         <v>69</v>
       </c>
-      <c r="C46" s="35">
+      <c r="C46" s="34">
         <v>59</v>
       </c>
-      <c r="D46" s="35">
+      <c r="D46" s="34">
         <v>71</v>
       </c>
-      <c r="E46" s="35">
+      <c r="E46" s="34">
         <v>77</v>
       </c>
-      <c r="F46" s="35">
+      <c r="F46" s="34">
         <v>104</v>
       </c>
-      <c r="G46" s="35">
+      <c r="G46" s="34">
         <v>105</v>
       </c>
       <c r="H46" s="28">
         <v>115</v>
       </c>
       <c r="I46" s="28">
         <v>93</v>
       </c>
       <c r="J46" s="28">
         <v>42</v>
       </c>
       <c r="K46" s="6">
         <v>95</v>
       </c>
-      <c r="L46" s="36">
+      <c r="L46" s="35">
         <v>86</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="48">
         <v>99</v>
       </c>
-      <c r="N46" s="59">
+      <c r="N46" s="57">
         <v>96</v>
       </c>
-      <c r="O46" s="37"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="O46" s="60">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="1"/>
     </row>
-    <row r="48" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="O48" s="58"/>
+    <row r="48" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B48" s="56"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="56"/>
+      <c r="G48" s="56"/>
+      <c r="H48" s="56"/>
+      <c r="I48" s="56"/>
+      <c r="J48" s="56"/>
+      <c r="K48" s="56"/>
+      <c r="L48" s="56"/>
+      <c r="M48" s="56"/>
+      <c r="N48" s="56"/>
+      <c r="O48" s="56"/>
       <c r="P48" s="7"/>
     </row>
     <row r="49" spans="1:18" s="2" customFormat="1">
-      <c r="A49" s="61" t="s">
+      <c r="A49" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="61"/>
-[...13 lines deleted...]
-      <c r="P49" s="51"/>
+      <c r="B49" s="64"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="49"/>
+      <c r="O49" s="49"/>
+      <c r="P49" s="49"/>
     </row>
     <row r="50" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B50" s="40"/>
-[...10 lines deleted...]
-      <c r="M50" s="49" t="s">
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
+      <c r="I50" s="39"/>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="39"/>
+      <c r="M50" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="N50" s="40"/>
-[...4 lines deleted...]
-      <c r="B51" s="68" t="s">
+      <c r="N50" s="39"/>
+      <c r="O50" s="39"/>
+    </row>
+    <row r="51" spans="1:18" s="2" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A51" s="70"/>
+      <c r="B51" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C51" s="68"/>
-      <c r="D51" s="68" t="s">
+      <c r="C51" s="71"/>
+      <c r="D51" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="E51" s="68"/>
-      <c r="F51" s="68" t="s">
+      <c r="E51" s="71"/>
+      <c r="F51" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G51" s="68"/>
-      <c r="H51" s="68" t="s">
+      <c r="G51" s="71"/>
+      <c r="H51" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="I51" s="68"/>
-      <c r="J51" s="68" t="s">
+      <c r="I51" s="71"/>
+      <c r="J51" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="K51" s="68"/>
-      <c r="L51" s="68" t="s">
+      <c r="K51" s="71"/>
+      <c r="L51" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M51" s="68"/>
-[...10 lines deleted...]
-      <c r="F52" s="68" t="s">
+      <c r="M51" s="71"/>
+      <c r="N51" s="72"/>
+      <c r="O51" s="72"/>
+      <c r="P51" s="72"/>
+    </row>
+    <row r="52" spans="1:18" s="2" customFormat="1" ht="36" customHeight="1">
+      <c r="A52" s="70"/>
+      <c r="B52" s="71"/>
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="G52" s="68"/>
-[...8 lines deleted...]
-      <c r="P52" s="69"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="71"/>
+      <c r="N52" s="72"/>
+      <c r="O52" s="72"/>
+      <c r="P52" s="72"/>
     </row>
     <row r="53" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A53" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="63">
+      <c r="A53" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" s="66">
         <v>14184</v>
       </c>
-      <c r="C53" s="64">
+      <c r="C53" s="67">
         <v>14184</v>
       </c>
-      <c r="D53" s="81" t="s">
+      <c r="D53" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="E53" s="82" t="s">
+      <c r="E53" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="F53" s="79">
+      <c r="F53" s="81">
         <v>2</v>
       </c>
-      <c r="G53" s="80">
+      <c r="G53" s="82">
         <v>2</v>
       </c>
-      <c r="H53" s="79">
+      <c r="H53" s="81">
         <v>66</v>
       </c>
-      <c r="I53" s="80">
+      <c r="I53" s="82">
         <v>66</v>
       </c>
-      <c r="J53" s="81" t="s">
+      <c r="J53" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="K53" s="82" t="s">
+      <c r="K53" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="L53" s="83" t="s">
+      <c r="L53" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="M53" s="84" t="s">
+      <c r="M53" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="N53" s="77"/>
-[...1 lines deleted...]
-      <c r="P53" s="77"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="79"/>
+      <c r="P53" s="79"/>
     </row>
     <row r="54" spans="1:18" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="1"/>
     </row>
     <row r="55" spans="1:18" s="2" customFormat="1">
-      <c r="A55" s="61" t="s">
+      <c r="A55" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="B55" s="61"/>
-[...13 lines deleted...]
-      <c r="P55" s="51"/>
+      <c r="B55" s="64"/>
+      <c r="C55" s="64"/>
+      <c r="D55" s="64"/>
+      <c r="E55" s="64"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="64"/>
+      <c r="H55" s="64"/>
+      <c r="I55" s="64"/>
+      <c r="J55" s="64"/>
+      <c r="K55" s="64"/>
+      <c r="L55" s="64"/>
+      <c r="M55" s="64"/>
+      <c r="N55" s="49"/>
+      <c r="O55" s="49"/>
+      <c r="P55" s="49"/>
     </row>
     <row r="56" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B56" s="40"/>
-[...10 lines deleted...]
-      <c r="M56" s="49" t="s">
+      <c r="B56" s="39"/>
+      <c r="C56" s="39"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
+      <c r="I56" s="39"/>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39"/>
+      <c r="L56" s="39"/>
+      <c r="M56" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="N56" s="40"/>
-[...5 lines deleted...]
-      <c r="B57" s="68" t="s">
+      <c r="N56" s="39"/>
+      <c r="O56" s="39"/>
+      <c r="R56" s="36"/>
+    </row>
+    <row r="57" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A57" s="70"/>
+      <c r="B57" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C57" s="68"/>
-      <c r="D57" s="68" t="s">
+      <c r="C57" s="71"/>
+      <c r="D57" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="E57" s="68"/>
-      <c r="F57" s="68" t="s">
+      <c r="E57" s="71"/>
+      <c r="F57" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G57" s="68"/>
-      <c r="H57" s="68" t="s">
+      <c r="G57" s="71"/>
+      <c r="H57" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="I57" s="68"/>
-      <c r="J57" s="68" t="s">
+      <c r="I57" s="71"/>
+      <c r="J57" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="K57" s="68"/>
-      <c r="L57" s="68" t="s">
+      <c r="K57" s="71"/>
+      <c r="L57" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M57" s="68"/>
+      <c r="M57" s="71"/>
       <c r="N57" s="73"/>
       <c r="O57" s="73"/>
       <c r="P57" s="73"/>
-      <c r="R57" s="37"/>
-[...7 lines deleted...]
-      <c r="F58" s="68" t="s">
+      <c r="R57" s="36"/>
+    </row>
+    <row r="58" spans="1:18" s="2" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A58" s="70"/>
+      <c r="B58" s="71"/>
+      <c r="C58" s="71"/>
+      <c r="D58" s="71"/>
+      <c r="E58" s="71"/>
+      <c r="F58" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="G58" s="68"/>
-[...5 lines deleted...]
-      <c r="M58" s="68"/>
+      <c r="G58" s="71"/>
+      <c r="H58" s="71"/>
+      <c r="I58" s="71"/>
+      <c r="J58" s="71"/>
+      <c r="K58" s="71"/>
+      <c r="L58" s="71"/>
+      <c r="M58" s="71"/>
       <c r="N58" s="73"/>
       <c r="O58" s="73"/>
       <c r="P58" s="73"/>
-      <c r="R58" s="41"/>
+      <c r="R58" s="40"/>
     </row>
     <row r="59" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A59" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="85">
+      <c r="A59" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B59" s="87">
         <v>18863</v>
       </c>
-      <c r="C59" s="85">
+      <c r="C59" s="87">
         <v>18863</v>
       </c>
-      <c r="D59" s="78">
+      <c r="D59" s="80">
         <v>6</v>
       </c>
-      <c r="E59" s="78">
+      <c r="E59" s="80">
         <v>6</v>
       </c>
-      <c r="F59" s="78">
+      <c r="F59" s="80">
         <v>6</v>
       </c>
-      <c r="G59" s="78">
+      <c r="G59" s="80">
         <v>6</v>
       </c>
-      <c r="H59" s="78">
+      <c r="H59" s="80">
         <v>69</v>
       </c>
-      <c r="I59" s="78">
+      <c r="I59" s="80">
         <v>69</v>
       </c>
-      <c r="J59" s="78">
+      <c r="J59" s="80">
         <v>2</v>
       </c>
-      <c r="K59" s="78">
+      <c r="K59" s="80">
         <v>2</v>
       </c>
-      <c r="L59" s="85" t="s">
+      <c r="L59" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="M59" s="85" t="s">
+      <c r="M59" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="N59" s="77"/>
-[...2 lines deleted...]
-      <c r="R59" s="37"/>
+      <c r="N59" s="79"/>
+      <c r="O59" s="79"/>
+      <c r="P59" s="79"/>
+      <c r="R59" s="36"/>
     </row>
     <row r="60" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A60" s="38"/>
-[...14 lines deleted...]
-      <c r="P60" s="43"/>
+      <c r="A60" s="37"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
+      <c r="I60" s="41"/>
+      <c r="J60" s="41"/>
+      <c r="K60" s="41"/>
+      <c r="L60" s="41"/>
+      <c r="M60" s="41"/>
+      <c r="N60" s="42"/>
+      <c r="O60" s="42"/>
+      <c r="P60" s="42"/>
     </row>
     <row r="61" spans="1:18" s="2" customFormat="1">
-      <c r="A61" s="61" t="s">
+      <c r="A61" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="61"/>
-[...13 lines deleted...]
-      <c r="P61" s="51"/>
+      <c r="B61" s="64"/>
+      <c r="C61" s="64"/>
+      <c r="D61" s="64"/>
+      <c r="E61" s="64"/>
+      <c r="F61" s="64"/>
+      <c r="G61" s="64"/>
+      <c r="H61" s="64"/>
+      <c r="I61" s="64"/>
+      <c r="J61" s="64"/>
+      <c r="K61" s="64"/>
+      <c r="L61" s="64"/>
+      <c r="M61" s="64"/>
+      <c r="N61" s="49"/>
+      <c r="O61" s="49"/>
+      <c r="P61" s="49"/>
     </row>
     <row r="62" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B62" s="40"/>
-[...10 lines deleted...]
-      <c r="M62" s="49" t="s">
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
+      <c r="I62" s="39"/>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39"/>
+      <c r="L62" s="39"/>
+      <c r="M62" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="N62" s="40"/>
-[...4 lines deleted...]
-      <c r="B63" s="68" t="s">
+      <c r="N62" s="39"/>
+      <c r="O62" s="39"/>
+    </row>
+    <row r="63" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A63" s="70"/>
+      <c r="B63" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C63" s="68"/>
-      <c r="D63" s="68" t="s">
+      <c r="C63" s="71"/>
+      <c r="D63" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="E63" s="68"/>
-      <c r="F63" s="68" t="s">
+      <c r="E63" s="71"/>
+      <c r="F63" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G63" s="68"/>
-      <c r="H63" s="68" t="s">
+      <c r="G63" s="71"/>
+      <c r="H63" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="I63" s="68"/>
-      <c r="J63" s="68" t="s">
+      <c r="I63" s="71"/>
+      <c r="J63" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="K63" s="68"/>
-      <c r="L63" s="68" t="s">
+      <c r="K63" s="71"/>
+      <c r="L63" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M63" s="68"/>
+      <c r="M63" s="71"/>
       <c r="N63" s="73"/>
       <c r="O63" s="73"/>
       <c r="P63" s="73"/>
     </row>
-    <row r="64" spans="1:18" s="2" customFormat="1" ht="22.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F64" s="68" t="s">
+    <row r="64" spans="1:18" s="2" customFormat="1" ht="33" customHeight="1">
+      <c r="A64" s="70"/>
+      <c r="B64" s="71"/>
+      <c r="C64" s="71"/>
+      <c r="D64" s="71"/>
+      <c r="E64" s="71"/>
+      <c r="F64" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="G64" s="68"/>
-[...5 lines deleted...]
-      <c r="M64" s="68"/>
+      <c r="G64" s="71"/>
+      <c r="H64" s="71"/>
+      <c r="I64" s="71"/>
+      <c r="J64" s="71"/>
+      <c r="K64" s="71"/>
+      <c r="L64" s="71"/>
+      <c r="M64" s="71"/>
       <c r="N64" s="73"/>
       <c r="O64" s="73"/>
       <c r="P64" s="73"/>
     </row>
     <row r="65" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A65" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="86">
+      <c r="A65" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B65" s="88">
         <v>19846</v>
       </c>
-      <c r="C65" s="86"/>
-      <c r="D65" s="87">
+      <c r="C65" s="88"/>
+      <c r="D65" s="89">
         <v>6</v>
       </c>
-      <c r="E65" s="87"/>
-      <c r="F65" s="88">
+      <c r="E65" s="89"/>
+      <c r="F65" s="90">
         <v>6</v>
       </c>
-      <c r="G65" s="88"/>
-      <c r="H65" s="88">
+      <c r="G65" s="90"/>
+      <c r="H65" s="90">
         <v>71</v>
       </c>
-      <c r="I65" s="88"/>
-      <c r="J65" s="87">
+      <c r="I65" s="90"/>
+      <c r="J65" s="89">
         <v>2</v>
       </c>
-      <c r="K65" s="87"/>
-      <c r="L65" s="89" t="s">
+      <c r="K65" s="89"/>
+      <c r="L65" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="M65" s="89"/>
-[...2 lines deleted...]
-      <c r="P65" s="77"/>
+      <c r="M65" s="91"/>
+      <c r="N65" s="79"/>
+      <c r="O65" s="79"/>
+      <c r="P65" s="79"/>
     </row>
     <row r="66" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A66" s="38"/>
-[...14 lines deleted...]
-      <c r="P66" s="43"/>
+      <c r="A66" s="37"/>
+      <c r="B66" s="41"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="41"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="41"/>
+      <c r="G66" s="41"/>
+      <c r="H66" s="41"/>
+      <c r="I66" s="41"/>
+      <c r="J66" s="41"/>
+      <c r="K66" s="41"/>
+      <c r="L66" s="41"/>
+      <c r="M66" s="41"/>
+      <c r="N66" s="42"/>
+      <c r="O66" s="42"/>
+      <c r="P66" s="42"/>
     </row>
     <row r="67" spans="1:16" s="2" customFormat="1">
-      <c r="A67" s="61" t="s">
+      <c r="A67" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B67" s="61"/>
-[...13 lines deleted...]
-      <c r="P67" s="51"/>
+      <c r="B67" s="64"/>
+      <c r="C67" s="64"/>
+      <c r="D67" s="64"/>
+      <c r="E67" s="64"/>
+      <c r="F67" s="64"/>
+      <c r="G67" s="64"/>
+      <c r="H67" s="64"/>
+      <c r="I67" s="64"/>
+      <c r="J67" s="64"/>
+      <c r="K67" s="64"/>
+      <c r="L67" s="64"/>
+      <c r="M67" s="64"/>
+      <c r="N67" s="49"/>
+      <c r="O67" s="49"/>
+      <c r="P67" s="49"/>
     </row>
     <row r="68" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B68" s="40"/>
-[...10 lines deleted...]
-      <c r="M68" s="49" t="s">
+      <c r="B68" s="39"/>
+      <c r="C68" s="39"/>
+      <c r="D68" s="39"/>
+      <c r="E68" s="39"/>
+      <c r="F68" s="39"/>
+      <c r="G68" s="39"/>
+      <c r="H68" s="39"/>
+      <c r="I68" s="39"/>
+      <c r="J68" s="39"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="39"/>
+      <c r="M68" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="N68" s="40"/>
-[...4 lines deleted...]
-      <c r="B69" s="68" t="s">
+      <c r="N68" s="39"/>
+      <c r="O68" s="39"/>
+    </row>
+    <row r="69" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A69" s="70"/>
+      <c r="B69" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C69" s="68"/>
-      <c r="D69" s="68" t="s">
+      <c r="C69" s="71"/>
+      <c r="D69" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="E69" s="68"/>
-      <c r="F69" s="68" t="s">
+      <c r="E69" s="71"/>
+      <c r="F69" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G69" s="68"/>
-      <c r="H69" s="68" t="s">
+      <c r="G69" s="71"/>
+      <c r="H69" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="I69" s="68"/>
-      <c r="J69" s="68" t="s">
+      <c r="I69" s="71"/>
+      <c r="J69" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="K69" s="68"/>
-      <c r="L69" s="68" t="s">
+      <c r="K69" s="71"/>
+      <c r="L69" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M69" s="68"/>
-[...10 lines deleted...]
-      <c r="F70" s="68" t="s">
+      <c r="M69" s="71"/>
+      <c r="N69" s="72"/>
+      <c r="O69" s="72"/>
+      <c r="P69" s="72"/>
+    </row>
+    <row r="70" spans="1:16" s="2" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A70" s="70"/>
+      <c r="B70" s="71"/>
+      <c r="C70" s="71"/>
+      <c r="D70" s="71"/>
+      <c r="E70" s="71"/>
+      <c r="F70" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="G70" s="68"/>
-[...8 lines deleted...]
-      <c r="P70" s="69"/>
+      <c r="G70" s="71"/>
+      <c r="H70" s="71"/>
+      <c r="I70" s="71"/>
+      <c r="J70" s="71"/>
+      <c r="K70" s="71"/>
+      <c r="L70" s="71"/>
+      <c r="M70" s="71"/>
+      <c r="N70" s="72"/>
+      <c r="O70" s="72"/>
+      <c r="P70" s="72"/>
     </row>
     <row r="71" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A71" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="86">
+      <c r="A71" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B71" s="88">
         <v>22553</v>
       </c>
-      <c r="C71" s="86"/>
-      <c r="D71" s="86">
+      <c r="C71" s="88"/>
+      <c r="D71" s="88">
         <v>6</v>
       </c>
-      <c r="E71" s="86"/>
-      <c r="F71" s="86">
+      <c r="E71" s="88"/>
+      <c r="F71" s="88">
         <v>6</v>
       </c>
-      <c r="G71" s="86"/>
-      <c r="H71" s="86">
+      <c r="G71" s="88"/>
+      <c r="H71" s="88">
         <v>79</v>
       </c>
-      <c r="I71" s="86"/>
-      <c r="J71" s="86">
+      <c r="I71" s="88"/>
+      <c r="J71" s="88">
         <v>2</v>
       </c>
-      <c r="K71" s="86"/>
-      <c r="L71" s="86" t="s">
+      <c r="K71" s="88"/>
+      <c r="L71" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="M71" s="86"/>
-[...2 lines deleted...]
-      <c r="P71" s="77"/>
+      <c r="M71" s="88"/>
+      <c r="N71" s="79"/>
+      <c r="O71" s="79"/>
+      <c r="P71" s="79"/>
     </row>
     <row r="72" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A72" s="44"/>
-[...14 lines deleted...]
-      <c r="P72" s="43"/>
+      <c r="A72" s="43"/>
+      <c r="B72" s="41"/>
+      <c r="C72" s="41"/>
+      <c r="D72" s="41"/>
+      <c r="E72" s="41"/>
+      <c r="F72" s="41"/>
+      <c r="G72" s="41"/>
+      <c r="H72" s="41"/>
+      <c r="I72" s="41"/>
+      <c r="J72" s="41"/>
+      <c r="K72" s="41"/>
+      <c r="L72" s="41"/>
+      <c r="M72" s="41"/>
+      <c r="N72" s="42"/>
+      <c r="O72" s="42"/>
+      <c r="P72" s="42"/>
     </row>
     <row r="73" spans="1:16" s="2" customFormat="1">
-      <c r="A73" s="61" t="s">
-[...16 lines deleted...]
-      <c r="P73" s="51"/>
+      <c r="A73" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" s="64"/>
+      <c r="C73" s="64"/>
+      <c r="D73" s="64"/>
+      <c r="E73" s="64"/>
+      <c r="F73" s="64"/>
+      <c r="G73" s="64"/>
+      <c r="H73" s="64"/>
+      <c r="I73" s="64"/>
+      <c r="J73" s="64"/>
+      <c r="K73" s="64"/>
+      <c r="L73" s="64"/>
+      <c r="M73" s="64"/>
+      <c r="N73" s="49"/>
+      <c r="O73" s="49"/>
+      <c r="P73" s="49"/>
     </row>
     <row r="74" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B74" s="40"/>
-[...10 lines deleted...]
-      <c r="M74" s="49" t="s">
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="N74" s="40"/>
-[...4 lines deleted...]
-      <c r="B75" s="68" t="s">
+      <c r="N74" s="39"/>
+      <c r="O74" s="39"/>
+    </row>
+    <row r="75" spans="1:16" s="2" customFormat="1" ht="21" customHeight="1">
+      <c r="A75" s="70"/>
+      <c r="B75" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C75" s="68"/>
-      <c r="D75" s="68" t="s">
+      <c r="C75" s="71"/>
+      <c r="D75" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="E75" s="68"/>
-      <c r="F75" s="68" t="s">
+      <c r="E75" s="71"/>
+      <c r="F75" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="G75" s="68"/>
-      <c r="H75" s="68" t="s">
+      <c r="G75" s="71"/>
+      <c r="H75" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="I75" s="68"/>
-      <c r="J75" s="68" t="s">
+      <c r="I75" s="71"/>
+      <c r="J75" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="K75" s="68"/>
-      <c r="L75" s="68" t="s">
+      <c r="K75" s="71"/>
+      <c r="L75" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M75" s="68"/>
-[...10 lines deleted...]
-      <c r="F76" s="68" t="s">
+      <c r="M75" s="71"/>
+      <c r="N75" s="72"/>
+      <c r="O75" s="72"/>
+      <c r="P75" s="72"/>
+    </row>
+    <row r="76" spans="1:16" s="2" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A76" s="70"/>
+      <c r="B76" s="71"/>
+      <c r="C76" s="71"/>
+      <c r="D76" s="71"/>
+      <c r="E76" s="71"/>
+      <c r="F76" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="G76" s="68"/>
-[...8 lines deleted...]
-      <c r="P76" s="69"/>
+      <c r="G76" s="71"/>
+      <c r="H76" s="71"/>
+      <c r="I76" s="71"/>
+      <c r="J76" s="71"/>
+      <c r="K76" s="71"/>
+      <c r="L76" s="71"/>
+      <c r="M76" s="71"/>
+      <c r="N76" s="72"/>
+      <c r="O76" s="72"/>
+      <c r="P76" s="72"/>
     </row>
     <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A77" s="21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B77" s="92">
+        <v>31</v>
+      </c>
+      <c r="B77" s="94">
         <v>25021</v>
       </c>
-      <c r="C77" s="92"/>
-      <c r="D77" s="93">
+      <c r="C77" s="94"/>
+      <c r="D77" s="95">
         <v>6</v>
       </c>
-      <c r="E77" s="94"/>
-      <c r="F77" s="93">
+      <c r="E77" s="96"/>
+      <c r="F77" s="95">
         <v>6</v>
       </c>
-      <c r="G77" s="94">
+      <c r="G77" s="96">
         <v>6</v>
       </c>
-      <c r="H77" s="93">
+      <c r="H77" s="95">
         <v>82</v>
       </c>
-      <c r="I77" s="94">
+      <c r="I77" s="96">
         <v>79</v>
       </c>
-      <c r="J77" s="95">
+      <c r="J77" s="97">
         <v>2</v>
       </c>
-      <c r="K77" s="96">
+      <c r="K77" s="98">
         <v>2</v>
       </c>
-      <c r="L77" s="95" t="s">
+      <c r="L77" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="M77" s="96" t="s">
+      <c r="M77" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="N77" s="77"/>
-[...1 lines deleted...]
-      <c r="P77" s="77"/>
+      <c r="N77" s="79"/>
+      <c r="O77" s="79"/>
+      <c r="P77" s="79"/>
     </row>
     <row r="78" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A78" s="38"/>
-[...14 lines deleted...]
-      <c r="P78" s="43"/>
+      <c r="A78" s="37"/>
+      <c r="B78" s="41"/>
+      <c r="C78" s="41"/>
+      <c r="D78" s="41"/>
+      <c r="E78" s="41"/>
+      <c r="F78" s="41"/>
+      <c r="G78" s="41"/>
+      <c r="H78" s="41"/>
+      <c r="I78" s="41"/>
+      <c r="J78" s="41"/>
+      <c r="K78" s="41"/>
+      <c r="L78" s="41"/>
+      <c r="M78" s="41"/>
+      <c r="N78" s="42"/>
+      <c r="O78" s="42"/>
+      <c r="P78" s="42"/>
     </row>
     <row r="79" spans="1:16" s="2" customFormat="1">
-      <c r="A79" s="61" t="s">
-[...16 lines deleted...]
-      <c r="P79" s="43"/>
+      <c r="A79" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" s="64"/>
+      <c r="C79" s="64"/>
+      <c r="D79" s="64"/>
+      <c r="E79" s="64"/>
+      <c r="F79" s="64"/>
+      <c r="G79" s="49"/>
+      <c r="H79" s="49"/>
+      <c r="I79" s="49"/>
+      <c r="J79" s="49"/>
+      <c r="K79" s="49"/>
+      <c r="L79" s="49"/>
+      <c r="M79" s="49"/>
+      <c r="N79" s="42"/>
+      <c r="O79" s="42"/>
+      <c r="P79" s="42"/>
     </row>
     <row r="80" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B80" s="40"/>
-[...2 lines deleted...]
-      <c r="E80" s="49" t="s">
+      <c r="B80" s="39"/>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="F80" s="40"/>
-[...8 lines deleted...]
-      <c r="P80" s="43"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="N80" s="42"/>
+      <c r="O80" s="42"/>
+      <c r="P80" s="42"/>
     </row>
     <row r="81" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A81" s="67"/>
-      <c r="B81" s="68" t="s">
+      <c r="A81" s="70"/>
+      <c r="B81" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="C81" s="68"/>
-      <c r="D81" s="68" t="s">
+      <c r="C81" s="71"/>
+      <c r="D81" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="E81" s="68"/>
-[...28 lines deleted...]
-      <c r="P82" s="43"/>
+      <c r="E81" s="71"/>
+      <c r="F81" s="72"/>
+      <c r="G81" s="72"/>
+      <c r="H81" s="72"/>
+      <c r="I81" s="72"/>
+      <c r="J81" s="72"/>
+      <c r="K81" s="72"/>
+      <c r="L81" s="72"/>
+      <c r="M81" s="72"/>
+      <c r="N81" s="42"/>
+      <c r="O81" s="42"/>
+      <c r="P81" s="42"/>
+    </row>
+    <row r="82" spans="1:16" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A82" s="70"/>
+      <c r="B82" s="71"/>
+      <c r="C82" s="71"/>
+      <c r="D82" s="71"/>
+      <c r="E82" s="71"/>
+      <c r="F82" s="72"/>
+      <c r="G82" s="72"/>
+      <c r="H82" s="72"/>
+      <c r="I82" s="72"/>
+      <c r="J82" s="72"/>
+      <c r="K82" s="72"/>
+      <c r="L82" s="72"/>
+      <c r="M82" s="72"/>
+      <c r="N82" s="42"/>
+      <c r="O82" s="42"/>
+      <c r="P82" s="42"/>
     </row>
     <row r="83" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A83" s="21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B83" s="62">
+        <v>31</v>
+      </c>
+      <c r="B83" s="65">
         <v>6</v>
       </c>
-      <c r="C83" s="62"/>
-      <c r="D83" s="63" t="s">
+      <c r="C83" s="65"/>
+      <c r="D83" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="E83" s="64"/>
-[...10 lines deleted...]
-      <c r="P83" s="43"/>
+      <c r="E83" s="67"/>
+      <c r="F83" s="68"/>
+      <c r="G83" s="68"/>
+      <c r="H83" s="68"/>
+      <c r="I83" s="68"/>
+      <c r="J83" s="93"/>
+      <c r="K83" s="93"/>
+      <c r="L83" s="93"/>
+      <c r="M83" s="93"/>
+      <c r="N83" s="42"/>
+      <c r="O83" s="42"/>
+      <c r="P83" s="42"/>
     </row>
     <row r="84" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="B84" s="17"/>
       <c r="C84" s="17"/>
       <c r="D84" s="17"/>
       <c r="E84" s="17"/>
-      <c r="F84" s="53"/>
-[...9 lines deleted...]
-      <c r="P84" s="57"/>
+      <c r="F84" s="51"/>
+      <c r="G84" s="51"/>
+      <c r="H84" s="51"/>
+      <c r="I84" s="51"/>
+      <c r="J84" s="52"/>
+      <c r="K84" s="52"/>
+      <c r="L84" s="52"/>
+      <c r="M84" s="52"/>
+      <c r="N84" s="55"/>
+      <c r="O84" s="55"/>
+      <c r="P84" s="55"/>
     </row>
     <row r="85" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A85" s="61" t="s">
-[...16 lines deleted...]
-      <c r="P85" s="57"/>
+      <c r="A85" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="64"/>
+      <c r="C85" s="64"/>
+      <c r="D85" s="64"/>
+      <c r="E85" s="64"/>
+      <c r="F85" s="64"/>
+      <c r="G85" s="49"/>
+      <c r="H85" s="51"/>
+      <c r="I85" s="51"/>
+      <c r="J85" s="52"/>
+      <c r="K85" s="52"/>
+      <c r="L85" s="52"/>
+      <c r="M85" s="52"/>
+      <c r="N85" s="55"/>
+      <c r="O85" s="55"/>
+      <c r="P85" s="55"/>
     </row>
     <row r="86" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B86" s="40"/>
-[...2 lines deleted...]
-      <c r="E86" s="55" t="s">
+      <c r="B86" s="39"/>
+      <c r="C86" s="39"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="F86" s="40"/>
-[...9 lines deleted...]
-      <c r="P86" s="57"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="51"/>
+      <c r="J86" s="52"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="52"/>
+      <c r="M86" s="52"/>
+      <c r="N86" s="55"/>
+      <c r="O86" s="55"/>
+      <c r="P86" s="55"/>
     </row>
     <row r="87" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A87" s="67"/>
-      <c r="B87" s="68" t="s">
+      <c r="A87" s="70"/>
+      <c r="B87" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="C87" s="68"/>
-      <c r="D87" s="68" t="s">
+      <c r="C87" s="71"/>
+      <c r="D87" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="E87" s="68"/>
-[...28 lines deleted...]
-      <c r="P88" s="57"/>
+      <c r="E87" s="71"/>
+      <c r="F87" s="72"/>
+      <c r="G87" s="72"/>
+      <c r="H87" s="51"/>
+      <c r="I87" s="51"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="52"/>
+      <c r="M87" s="52"/>
+      <c r="N87" s="55"/>
+      <c r="O87" s="55"/>
+      <c r="P87" s="55"/>
+    </row>
+    <row r="88" spans="1:16" s="2" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A88" s="70"/>
+      <c r="B88" s="71"/>
+      <c r="C88" s="71"/>
+      <c r="D88" s="71"/>
+      <c r="E88" s="71"/>
+      <c r="F88" s="72"/>
+      <c r="G88" s="72"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="52"/>
+      <c r="K88" s="52"/>
+      <c r="L88" s="52"/>
+      <c r="M88" s="52"/>
+      <c r="N88" s="55"/>
+      <c r="O88" s="55"/>
+      <c r="P88" s="55"/>
     </row>
     <row r="89" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A89" s="21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B89" s="62">
+        <v>31</v>
+      </c>
+      <c r="B89" s="65">
         <v>6</v>
       </c>
-      <c r="C89" s="62"/>
-      <c r="D89" s="63">
+      <c r="C89" s="65"/>
+      <c r="D89" s="66">
         <v>360</v>
       </c>
-      <c r="E89" s="64"/>
-[...12 lines deleted...]
-    <row r="90" spans="1:16" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="E89" s="67"/>
+      <c r="F89" s="68"/>
+      <c r="G89" s="68"/>
+      <c r="H89" s="51"/>
+      <c r="I89" s="51"/>
+      <c r="J89" s="52"/>
+      <c r="K89" s="52"/>
+      <c r="L89" s="52"/>
+      <c r="M89" s="52"/>
+      <c r="N89" s="55"/>
+      <c r="O89" s="55"/>
+      <c r="P89" s="55"/>
+    </row>
+    <row r="90" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
-      <c r="D90" s="17"/>
-[...32 lines deleted...]
-      <c r="E92" s="15" t="s">
+      <c r="D90" s="41"/>
+      <c r="E90" s="41"/>
+      <c r="F90" s="61"/>
+      <c r="G90" s="61"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="62"/>
+      <c r="N90" s="63"/>
+      <c r="O90" s="63"/>
+      <c r="P90" s="63"/>
+    </row>
+    <row r="91" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A91" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B91" s="64"/>
+      <c r="C91" s="64"/>
+      <c r="D91" s="64"/>
+      <c r="E91" s="64"/>
+      <c r="F91" s="64"/>
+      <c r="G91" s="49"/>
+      <c r="H91" s="61"/>
+      <c r="I91" s="61"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+      <c r="N91" s="63"/>
+      <c r="O91" s="63"/>
+      <c r="P91" s="63"/>
+    </row>
+    <row r="92" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B92" s="39"/>
+      <c r="C92" s="39"/>
+      <c r="D92" s="39"/>
+      <c r="E92" s="53" t="s">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B93" s="3">
+      <c r="F92" s="39"/>
+      <c r="G92" s="39"/>
+      <c r="H92" s="61"/>
+      <c r="I92" s="61"/>
+      <c r="J92" s="62"/>
+      <c r="K92" s="62"/>
+      <c r="L92" s="62"/>
+      <c r="M92" s="62"/>
+      <c r="N92" s="63"/>
+      <c r="O92" s="63"/>
+      <c r="P92" s="63"/>
+    </row>
+    <row r="93" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A93" s="70"/>
+      <c r="B93" s="71" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" s="71"/>
+      <c r="D93" s="71" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="71"/>
+      <c r="F93" s="72"/>
+      <c r="G93" s="72"/>
+      <c r="H93" s="61"/>
+      <c r="I93" s="61"/>
+      <c r="J93" s="62"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="62"/>
+      <c r="M93" s="62"/>
+      <c r="N93" s="63"/>
+      <c r="O93" s="63"/>
+      <c r="P93" s="63"/>
+    </row>
+    <row r="94" spans="1:16" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A94" s="70"/>
+      <c r="B94" s="71"/>
+      <c r="C94" s="71"/>
+      <c r="D94" s="71"/>
+      <c r="E94" s="71"/>
+      <c r="F94" s="72"/>
+      <c r="G94" s="72"/>
+      <c r="H94" s="61"/>
+      <c r="I94" s="61"/>
+      <c r="J94" s="62"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="62"/>
+      <c r="M94" s="62"/>
+      <c r="N94" s="63"/>
+      <c r="O94" s="63"/>
+      <c r="P94" s="63"/>
+    </row>
+    <row r="95" spans="1:16" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A95" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" s="65">
+        <v>7</v>
+      </c>
+      <c r="C95" s="65"/>
+      <c r="D95" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="67"/>
+      <c r="F95" s="68"/>
+      <c r="G95" s="68"/>
+      <c r="H95" s="51"/>
+      <c r="I95" s="51"/>
+      <c r="J95" s="52"/>
+      <c r="K95" s="52"/>
+      <c r="L95" s="52"/>
+      <c r="M95" s="52"/>
+      <c r="N95" s="55"/>
+      <c r="O95" s="55"/>
+      <c r="P95" s="55"/>
+    </row>
+    <row r="96" spans="1:16" s="2" customFormat="1" ht="11.25">
+      <c r="A96" s="1"/>
+    </row>
+    <row r="97" spans="1:13" s="2" customFormat="1">
+      <c r="A97" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" s="69"/>
+      <c r="C97" s="69"/>
+      <c r="D97" s="69"/>
+      <c r="E97" s="50"/>
+      <c r="F97" s="50"/>
+      <c r="G97" s="50"/>
+      <c r="H97" s="50"/>
+      <c r="I97" s="50"/>
+      <c r="J97" s="50"/>
+      <c r="K97" s="50"/>
+      <c r="L97" s="50"/>
+      <c r="M97" s="50"/>
+    </row>
+    <row r="98" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A98" s="1"/>
+      <c r="F98" s="15" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="2" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A99" s="44"/>
+      <c r="B99" s="3">
         <v>2021</v>
       </c>
-      <c r="C93" s="3">
+      <c r="C99" s="3">
         <v>2022</v>
       </c>
-      <c r="D93" s="3">
+      <c r="D99" s="3">
         <v>2023</v>
       </c>
-      <c r="E93" s="3">
+      <c r="E99" s="3">
         <v>2024</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="E97" s="15" t="s">
+      <c r="F99" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A100" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" s="9">
         <v>3</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="E102" s="15" t="s">
+      <c r="C100" s="9">
         <v>3</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="E107" s="15" t="s">
+      <c r="D100" s="9">
         <v>3</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B109" s="9">
+      <c r="E100" s="54">
         <v>3</v>
       </c>
-      <c r="C109" s="9">
-[...10 lines deleted...]
-      <c r="A110" s="90" t="s">
+      <c r="F100" s="59">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A101" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="B110" s="90"/>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" ht="15" customHeight="1"/>
+      <c r="B101" s="92"/>
+      <c r="C101" s="92"/>
+    </row>
+    <row r="102" spans="1:13" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="127">
+  <mergeCells count="133">
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="B93:C94"/>
+    <mergeCell ref="D93:E94"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="F94:G94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="F95:G95"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="H77:I77"/>
     <mergeCell ref="J77:K77"/>
     <mergeCell ref="L77:M77"/>
     <mergeCell ref="N77:P77"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:C76"/>
     <mergeCell ref="D75:E76"/>
     <mergeCell ref="F75:G75"/>
     <mergeCell ref="H75:I76"/>
     <mergeCell ref="J75:K76"/>
     <mergeCell ref="L75:M76"/>
     <mergeCell ref="N75:P76"/>
     <mergeCell ref="F76:G76"/>
-    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A101:C101"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="F71:G71"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="N71:P71"/>
     <mergeCell ref="A81:A82"/>
     <mergeCell ref="B81:C82"/>
     <mergeCell ref="D81:E82"/>
     <mergeCell ref="F81:G81"/>
     <mergeCell ref="H81:I82"/>
     <mergeCell ref="J81:K82"/>
     <mergeCell ref="L81:M82"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="B83:C83"/>
     <mergeCell ref="D83:E83"/>
     <mergeCell ref="F83:G83"/>
     <mergeCell ref="H83:I83"/>
     <mergeCell ref="J83:K83"/>
     <mergeCell ref="L83:M83"/>
-    <mergeCell ref="A91:D91"/>
-[...6 lines deleted...]
-    <mergeCell ref="H59:I59"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="D65:E65"/>
     <mergeCell ref="F65:G65"/>
     <mergeCell ref="H65:I65"/>
     <mergeCell ref="J65:K65"/>
     <mergeCell ref="L65:M65"/>
     <mergeCell ref="N65:P65"/>
+    <mergeCell ref="A61:M61"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:C64"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H69:I70"/>
+    <mergeCell ref="J69:K70"/>
+    <mergeCell ref="L69:M70"/>
+    <mergeCell ref="N69:P70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="H59:I59"/>
     <mergeCell ref="A67:M67"/>
-    <mergeCell ref="A61:M61"/>
     <mergeCell ref="A69:A70"/>
     <mergeCell ref="B69:C70"/>
     <mergeCell ref="D69:E70"/>
     <mergeCell ref="F69:G69"/>
+    <mergeCell ref="H51:I52"/>
+    <mergeCell ref="J51:K52"/>
+    <mergeCell ref="L51:M52"/>
+    <mergeCell ref="N51:P52"/>
+    <mergeCell ref="F52:G52"/>
     <mergeCell ref="L57:M58"/>
     <mergeCell ref="N59:P59"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="D57:E58"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="B57:C58"/>
     <mergeCell ref="F58:G58"/>
     <mergeCell ref="H53:I53"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="L53:M53"/>
     <mergeCell ref="N53:P53"/>
     <mergeCell ref="J57:K58"/>
     <mergeCell ref="H57:I58"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="N57:P58"/>
     <mergeCell ref="B53:C53"/>
-    <mergeCell ref="D53:E53"/>
-[...12 lines deleted...]
-    <mergeCell ref="B63:C64"/>
     <mergeCell ref="D63:E64"/>
     <mergeCell ref="F63:G63"/>
     <mergeCell ref="H63:I64"/>
     <mergeCell ref="J63:K64"/>
     <mergeCell ref="L63:M64"/>
     <mergeCell ref="N63:P64"/>
     <mergeCell ref="F64:G64"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A8:X8"/>
     <mergeCell ref="A13:S13"/>
     <mergeCell ref="A18:X18"/>
     <mergeCell ref="A23:X23"/>
     <mergeCell ref="A28:X28"/>
     <mergeCell ref="A33:X33"/>
     <mergeCell ref="A38:X38"/>
-    <mergeCell ref="W29:Y29"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C52"/>
+    <mergeCell ref="D51:E52"/>
+    <mergeCell ref="F51:G51"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="B89:C89"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="F89:G89"/>
-    <mergeCell ref="A96:D96"/>
-[...1 lines deleted...]
-    <mergeCell ref="A106:D106"/>
+    <mergeCell ref="A97:D97"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A87:A88"/>
     <mergeCell ref="B87:C88"/>
     <mergeCell ref="D87:E88"/>
     <mergeCell ref="F87:G87"/>
     <mergeCell ref="F88:G88"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>