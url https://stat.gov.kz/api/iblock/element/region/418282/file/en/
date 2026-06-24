--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -14,131 +14,120 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="23">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="19">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of seats in the audience halls</t>
   </si>
   <si>
     <t>sq.m</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Number of circles, courses of craft and applied knowledges, amateur associations and clubs on interests for children</t>
   </si>
   <si>
     <t>Number of participants of amateur art collectives</t>
   </si>
   <si>
     <t>Number of children-participants of amateur art collectives</t>
   </si>
   <si>
     <t>Number of held cultural events</t>
   </si>
   <si>
     <t>Number of amateur art collectives</t>
   </si>
   <si>
     <t>Number of children of amateur art collectives</t>
   </si>
   <si>
-    <t>The number of cultural events held online</t>
-[...10 lines deleted...]
-  <si>
     <t>The activity of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Number of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Total area of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Number of associations, courses of craft and applied knowledges, amateur associations and clubs on interests</t>
   </si>
   <si>
     <t>Number of associations, courses of craft and applied knowledges and clubs on interests for children</t>
   </si>
   <si>
     <t>Number of participants of associations, applied knowledge, amateur associations and interest clubs</t>
   </si>
+  <si>
+    <t>Mangystau region</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -157,110 +146,116 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -277,97 +272,95 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -639,154 +632,154 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y74"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B79" sqref="B79"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="W31" sqref="W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="8" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...58 lines deleted...]
-    <row r="4" spans="1:25" s="9" customFormat="1" ht="11.25">
+    <row r="1" spans="1:26">
+      <c r="A1" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+    </row>
+    <row r="2" spans="1:26" ht="12" customHeight="1"/>
+    <row r="3" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+    </row>
+    <row r="4" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="8"/>
       <c r="N4" s="10"/>
-      <c r="Y4" s="10" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z4" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="12">
         <v>2001</v>
       </c>
       <c r="C5" s="12">
         <v>2002</v>
       </c>
       <c r="D5" s="12">
         <v>2003</v>
       </c>
       <c r="E5" s="12">
         <v>2004</v>
       </c>
       <c r="F5" s="12">
         <v>2005</v>
       </c>
       <c r="G5" s="12">
         <v>2006</v>
       </c>
       <c r="H5" s="12">
         <v>2007</v>
       </c>
       <c r="I5" s="12">
         <v>2008</v>
       </c>
@@ -816,54 +809,57 @@
       </c>
       <c r="R5" s="3">
         <v>2017</v>
       </c>
       <c r="S5" s="13">
         <v>2018</v>
       </c>
       <c r="T5" s="13">
         <v>2019</v>
       </c>
       <c r="U5" s="13">
         <v>2020</v>
       </c>
       <c r="V5" s="13">
         <v>2021</v>
       </c>
       <c r="W5" s="13">
         <v>2022</v>
       </c>
       <c r="X5" s="13">
         <v>2023</v>
       </c>
       <c r="Y5" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z5" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="4">
         <v>7</v>
       </c>
       <c r="C6" s="11">
         <v>33</v>
       </c>
       <c r="D6" s="11">
         <v>34</v>
       </c>
       <c r="E6" s="11">
         <v>41</v>
       </c>
       <c r="F6" s="14">
         <v>34</v>
       </c>
       <c r="G6" s="11">
         <v>34</v>
       </c>
       <c r="H6" s="11">
         <v>36</v>
       </c>
       <c r="I6" s="11">
         <v>37</v>
       </c>
@@ -893,87 +889,90 @@
       </c>
       <c r="R6" s="4">
         <v>41</v>
       </c>
       <c r="S6" s="15">
         <v>40</v>
       </c>
       <c r="T6" s="15">
         <v>41</v>
       </c>
       <c r="U6" s="15">
         <v>41</v>
       </c>
       <c r="V6" s="15">
         <v>41</v>
       </c>
       <c r="W6" s="15">
         <v>42</v>
       </c>
       <c r="X6" s="15">
         <v>43</v>
       </c>
       <c r="Y6" s="15">
         <v>43</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="G9" s="38"/>
+      <c r="Z6" s="35">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="13.5" customHeight="1"/>
+    <row r="8" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="F9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="39"/>
       <c r="H9" s="10"/>
-      <c r="T9" s="10" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:25" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="U9" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A10" s="17"/>
       <c r="B10" s="12">
         <v>2006</v>
       </c>
       <c r="C10" s="12">
         <v>2007</v>
       </c>
       <c r="D10" s="12">
         <v>2008</v>
       </c>
       <c r="E10" s="12">
         <v>2009</v>
       </c>
       <c r="F10" s="12">
         <v>2010</v>
       </c>
       <c r="G10" s="12">
         <v>2011</v>
       </c>
       <c r="H10" s="12">
         <v>2012</v>
       </c>
       <c r="I10" s="12">
         <v>2013</v>
       </c>
@@ -988,54 +987,57 @@
       </c>
       <c r="M10" s="3">
         <v>2017</v>
       </c>
       <c r="N10" s="13">
         <v>2018</v>
       </c>
       <c r="O10" s="13">
         <v>2019</v>
       </c>
       <c r="P10" s="13">
         <v>2020</v>
       </c>
       <c r="Q10" s="13">
         <v>2021</v>
       </c>
       <c r="R10" s="13">
         <v>2022</v>
       </c>
       <c r="S10" s="13">
         <v>2023</v>
       </c>
       <c r="T10" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="U10" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B11" s="5">
         <v>25086</v>
       </c>
       <c r="C11" s="5">
         <v>49161.1</v>
       </c>
       <c r="D11" s="5">
         <v>41063</v>
       </c>
       <c r="E11" s="19">
         <v>41131.800000000003</v>
       </c>
       <c r="F11" s="5">
         <v>36515.5</v>
       </c>
       <c r="G11" s="5">
         <v>36512.9</v>
       </c>
       <c r="H11" s="5">
         <v>38132.5</v>
       </c>
       <c r="I11" s="5">
         <v>38132.5</v>
       </c>
@@ -1050,90 +1052,93 @@
       </c>
       <c r="M11" s="5">
         <v>41053.300000000003</v>
       </c>
       <c r="N11" s="18">
         <v>41053.300000000003</v>
       </c>
       <c r="O11" s="18">
         <v>46346.1</v>
       </c>
       <c r="P11" s="18">
         <v>46351</v>
       </c>
       <c r="Q11" s="18">
         <v>46351</v>
       </c>
       <c r="R11" s="18">
         <v>51221.1</v>
       </c>
       <c r="S11" s="18">
         <v>53166.2</v>
       </c>
       <c r="T11" s="18">
         <v>53166.2</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="L14" s="38"/>
+      <c r="U11" s="34">
+        <v>57478.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="13" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="37"/>
+      <c r="R13" s="37"/>
+      <c r="S13" s="37"/>
+      <c r="T13" s="37"/>
+      <c r="U13" s="37"/>
+      <c r="V13" s="37"/>
+      <c r="W13" s="37"/>
+      <c r="X13" s="37"/>
+      <c r="Y13" s="37"/>
+    </row>
+    <row r="14" spans="1:26" s="9" customFormat="1" ht="11.25">
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
       <c r="N14" s="10"/>
-      <c r="Y14" s="10" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:25" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="Z14" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="9" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="11"/>
       <c r="B15" s="12">
         <v>2001</v>
       </c>
       <c r="C15" s="12">
         <v>2002</v>
       </c>
       <c r="D15" s="12">
         <v>2003</v>
       </c>
       <c r="E15" s="12">
         <v>2004</v>
       </c>
       <c r="F15" s="12">
         <v>2005</v>
       </c>
       <c r="G15" s="12">
         <v>2006</v>
       </c>
       <c r="H15" s="12">
         <v>2007</v>
       </c>
       <c r="I15" s="12">
         <v>2008</v>
       </c>
@@ -1163,54 +1168,57 @@
       </c>
       <c r="R15" s="13">
         <v>2017</v>
       </c>
       <c r="S15" s="13">
         <v>2018</v>
       </c>
       <c r="T15" s="13">
         <v>2019</v>
       </c>
       <c r="U15" s="13">
         <v>2020</v>
       </c>
       <c r="V15" s="13">
         <v>2021</v>
       </c>
       <c r="W15" s="13">
         <v>2022</v>
       </c>
       <c r="X15" s="13">
         <v>2023</v>
       </c>
       <c r="Y15" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="Z15" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="9" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B16" s="6">
         <v>7850</v>
       </c>
       <c r="C16" s="4">
         <v>5554</v>
       </c>
       <c r="D16" s="4">
         <v>6257</v>
       </c>
       <c r="E16" s="4">
         <v>6714</v>
       </c>
       <c r="F16" s="20">
         <v>6438</v>
       </c>
       <c r="G16" s="4">
         <v>7066</v>
       </c>
       <c r="H16" s="4">
         <v>7553</v>
       </c>
       <c r="I16" s="4">
         <v>7550</v>
       </c>
@@ -1240,90 +1248,93 @@
       </c>
       <c r="R16" s="4">
         <v>8348</v>
       </c>
       <c r="S16" s="15">
         <v>8348</v>
       </c>
       <c r="T16" s="15">
         <v>8848</v>
       </c>
       <c r="U16" s="15">
         <v>8805</v>
       </c>
       <c r="V16" s="15">
         <v>8805</v>
       </c>
       <c r="W16" s="15">
         <v>9155</v>
       </c>
       <c r="X16" s="15">
         <v>9305</v>
       </c>
       <c r="Y16" s="15">
         <v>9305</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="L19" s="38"/>
+      <c r="Z16" s="36">
+        <v>9827</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="18" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="37"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="37"/>
+      <c r="N18" s="37"/>
+      <c r="O18" s="37"/>
+      <c r="P18" s="37"/>
+      <c r="Q18" s="37"/>
+      <c r="R18" s="37"/>
+      <c r="S18" s="37"/>
+      <c r="T18" s="37"/>
+      <c r="U18" s="37"/>
+      <c r="V18" s="37"/>
+      <c r="W18" s="37"/>
+      <c r="X18" s="37"/>
+      <c r="Y18" s="37"/>
+    </row>
+    <row r="19" spans="1:26" s="9" customFormat="1" ht="11.25">
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
       <c r="N19" s="10"/>
-      <c r="Y19" s="10" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z19" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A20" s="21"/>
       <c r="B20" s="12">
         <v>2001</v>
       </c>
       <c r="C20" s="12">
         <v>2002</v>
       </c>
       <c r="D20" s="12">
         <v>2003</v>
       </c>
       <c r="E20" s="12">
         <v>2004</v>
       </c>
       <c r="F20" s="12">
         <v>2005</v>
       </c>
       <c r="G20" s="12">
         <v>2006</v>
       </c>
       <c r="H20" s="12">
         <v>2007</v>
       </c>
       <c r="I20" s="12">
         <v>2008</v>
       </c>
@@ -1353,54 +1364,57 @@
       </c>
       <c r="R20" s="3">
         <v>2017</v>
       </c>
       <c r="S20" s="13">
         <v>2018</v>
       </c>
       <c r="T20" s="13">
         <v>2019</v>
       </c>
       <c r="U20" s="13">
         <v>2020</v>
       </c>
       <c r="V20" s="13">
         <v>2021</v>
       </c>
       <c r="W20" s="13">
         <v>2022</v>
       </c>
       <c r="X20" s="13">
         <v>2023</v>
       </c>
       <c r="Y20" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z20" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B21" s="6">
         <v>1597</v>
       </c>
       <c r="C21" s="4">
         <v>958</v>
       </c>
       <c r="D21" s="4">
         <v>1882</v>
       </c>
       <c r="E21" s="4">
         <v>1517</v>
       </c>
       <c r="F21" s="20">
         <v>1732</v>
       </c>
       <c r="G21" s="4">
         <v>1639</v>
       </c>
       <c r="H21" s="4">
         <v>1699</v>
       </c>
       <c r="I21" s="4">
         <v>1892</v>
       </c>
@@ -1430,106 +1444,109 @@
       </c>
       <c r="R21" s="4">
         <v>2140</v>
       </c>
       <c r="S21" s="15">
         <v>2157</v>
       </c>
       <c r="T21" s="15">
         <v>2189</v>
       </c>
       <c r="U21" s="15">
         <v>331</v>
       </c>
       <c r="V21" s="15">
         <v>1591</v>
       </c>
       <c r="W21" s="15">
         <v>2297</v>
       </c>
       <c r="X21" s="15">
         <v>2321</v>
       </c>
       <c r="Y21" s="15">
         <v>2093</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="Z21" s="36">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="24"/>
     </row>
-    <row r="23" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-    <row r="24" spans="1:25" s="9" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+      <c r="Y23" s="37"/>
+    </row>
+    <row r="24" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="K24" s="41" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L24" s="41"/>
       <c r="N24" s="10"/>
-      <c r="Y24" s="10" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z24" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A25" s="17"/>
       <c r="B25" s="12">
         <v>2001</v>
       </c>
       <c r="C25" s="12">
         <v>2002</v>
       </c>
       <c r="D25" s="12">
         <v>2003</v>
       </c>
       <c r="E25" s="12">
         <v>2004</v>
       </c>
       <c r="F25" s="12">
         <v>2005</v>
       </c>
       <c r="G25" s="12">
         <v>2006</v>
       </c>
       <c r="H25" s="12">
         <v>2007</v>
       </c>
       <c r="I25" s="12">
         <v>2008</v>
       </c>
@@ -1559,54 +1576,57 @@
       </c>
       <c r="R25" s="13">
         <v>2017</v>
       </c>
       <c r="S25" s="13">
         <v>2018</v>
       </c>
       <c r="T25" s="13">
         <v>2019</v>
       </c>
       <c r="U25" s="13">
         <v>2020</v>
       </c>
       <c r="V25" s="13">
         <v>2021</v>
       </c>
       <c r="W25" s="13">
         <v>2022</v>
       </c>
       <c r="X25" s="13">
         <v>2023</v>
       </c>
       <c r="Y25" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z25" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B26" s="6">
         <v>113</v>
       </c>
       <c r="C26" s="4">
         <v>46</v>
       </c>
       <c r="D26" s="11">
         <v>121</v>
       </c>
       <c r="E26" s="4">
         <v>314</v>
       </c>
       <c r="F26" s="20">
         <v>193</v>
       </c>
       <c r="G26" s="4">
         <v>148</v>
       </c>
       <c r="H26" s="4">
         <v>77</v>
       </c>
       <c r="I26" s="4">
         <v>135</v>
       </c>
@@ -1636,262 +1656,271 @@
       </c>
       <c r="R26" s="6">
         <v>174</v>
       </c>
       <c r="S26" s="15">
         <v>180</v>
       </c>
       <c r="T26" s="15">
         <v>192</v>
       </c>
       <c r="U26" s="15">
         <v>194</v>
       </c>
       <c r="V26" s="15">
         <v>206</v>
       </c>
       <c r="W26" s="15">
         <v>214</v>
       </c>
       <c r="X26" s="15">
         <v>200</v>
       </c>
       <c r="Y26" s="15">
         <v>197</v>
       </c>
-    </row>
-[...28 lines deleted...]
-    <row r="29" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="Z26" s="36">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="28" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+    </row>
+    <row r="29" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="L29" s="25"/>
-      <c r="W29" s="10" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="X29" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A30" s="17"/>
       <c r="B30" s="12">
         <v>2003</v>
       </c>
       <c r="C30" s="12">
         <v>2004</v>
       </c>
       <c r="D30" s="12">
         <v>2005</v>
       </c>
       <c r="E30" s="12">
         <v>2006</v>
       </c>
       <c r="F30" s="12">
         <v>2007</v>
       </c>
       <c r="G30" s="12">
         <v>2008</v>
       </c>
       <c r="H30" s="12">
         <v>2009</v>
       </c>
       <c r="I30" s="12">
         <v>2010</v>
       </c>
       <c r="J30" s="12">
         <v>2011</v>
       </c>
       <c r="K30" s="12">
         <v>2012</v>
       </c>
       <c r="L30" s="12">
         <v>2013</v>
       </c>
       <c r="M30" s="12">
         <v>2014</v>
       </c>
       <c r="N30" s="12">
         <v>2015</v>
       </c>
       <c r="O30" s="13">
         <v>2016</v>
       </c>
       <c r="P30" s="3">
         <v>2017</v>
       </c>
-      <c r="Q30" s="26">
+      <c r="Q30" s="13">
         <v>2018</v>
       </c>
-      <c r="R30" s="26">
+      <c r="R30" s="13">
         <v>2019</v>
       </c>
-      <c r="S30" s="26">
+      <c r="S30" s="13">
         <v>2020</v>
       </c>
-      <c r="T30" s="26">
+      <c r="T30" s="13">
         <v>2021</v>
       </c>
-      <c r="U30" s="26">
+      <c r="U30" s="13">
         <v>2022</v>
       </c>
       <c r="V30" s="13">
         <v>2023</v>
       </c>
       <c r="W30" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X30" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A31" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B31" s="4">
         <v>62</v>
       </c>
       <c r="C31" s="4">
         <v>70</v>
       </c>
       <c r="D31" s="20">
         <v>65</v>
       </c>
       <c r="E31" s="4">
         <v>115</v>
       </c>
       <c r="F31" s="4">
         <v>125</v>
       </c>
       <c r="G31" s="4">
         <v>77</v>
       </c>
       <c r="H31" s="15">
         <v>110</v>
       </c>
       <c r="I31" s="4">
         <v>126</v>
       </c>
       <c r="J31" s="4">
         <v>121</v>
       </c>
       <c r="K31" s="11">
         <v>93</v>
       </c>
       <c r="L31" s="11">
         <v>107</v>
       </c>
       <c r="M31" s="11">
         <v>84</v>
       </c>
       <c r="N31" s="11">
         <v>118</v>
       </c>
-      <c r="O31" s="27">
+      <c r="O31" s="26">
         <v>157</v>
       </c>
       <c r="P31" s="6">
         <v>156</v>
       </c>
       <c r="Q31" s="15">
         <v>163</v>
       </c>
       <c r="R31" s="15">
         <v>173</v>
       </c>
       <c r="S31" s="15">
         <v>175</v>
       </c>
       <c r="T31" s="15">
         <v>187</v>
       </c>
       <c r="U31" s="15">
         <v>193</v>
       </c>
       <c r="V31" s="15">
         <v>178</v>
       </c>
       <c r="W31" s="15">
         <v>177</v>
       </c>
-    </row>
-[...30 lines deleted...]
-    <row r="34" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="X31" s="36">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="33" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+      <c r="Y33" s="37"/>
+    </row>
+    <row r="34" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="N34" s="10"/>
-      <c r="Y34" s="10" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z34" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="9" customFormat="1" ht="28.5" customHeight="1">
       <c r="A35" s="17"/>
       <c r="B35" s="12">
         <v>2001</v>
       </c>
       <c r="C35" s="12">
         <v>2002</v>
       </c>
       <c r="D35" s="12">
         <v>2003</v>
       </c>
       <c r="E35" s="12">
         <v>2004</v>
       </c>
       <c r="F35" s="12">
         <v>2005</v>
       </c>
       <c r="G35" s="12">
         <v>2006</v>
       </c>
       <c r="H35" s="12">
         <v>2007</v>
       </c>
       <c r="I35" s="12">
         <v>2008</v>
       </c>
@@ -1921,54 +1950,57 @@
       </c>
       <c r="R35" s="3">
         <v>2017</v>
       </c>
       <c r="S35" s="13">
         <v>2018</v>
       </c>
       <c r="T35" s="13">
         <v>2019</v>
       </c>
       <c r="U35" s="13">
         <v>2020</v>
       </c>
       <c r="V35" s="13">
         <v>2021</v>
       </c>
       <c r="W35" s="13">
         <v>2022</v>
       </c>
       <c r="X35" s="13">
         <v>2023</v>
       </c>
       <c r="Y35" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z35" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A36" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B36" s="6">
         <v>3016</v>
       </c>
       <c r="C36" s="4">
         <v>1918</v>
       </c>
       <c r="D36" s="4">
         <v>6554</v>
       </c>
       <c r="E36" s="4">
         <v>66</v>
       </c>
       <c r="F36" s="20">
         <v>58</v>
       </c>
       <c r="G36" s="4">
         <v>2411</v>
       </c>
       <c r="H36" s="4">
         <v>2426</v>
       </c>
       <c r="I36" s="4">
         <v>2419</v>
       </c>
@@ -1998,86 +2030,89 @@
       </c>
       <c r="R36" s="6">
         <v>3356</v>
       </c>
       <c r="S36" s="15">
         <v>3610</v>
       </c>
       <c r="T36" s="15">
         <v>3789</v>
       </c>
       <c r="U36" s="15">
         <v>3763</v>
       </c>
       <c r="V36" s="15">
         <v>3981</v>
       </c>
       <c r="W36" s="15">
         <v>4266</v>
       </c>
       <c r="X36" s="15">
         <v>4405</v>
       </c>
       <c r="Y36" s="15">
         <v>4332</v>
       </c>
-    </row>
-[...28 lines deleted...]
-    <row r="39" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="Z36" s="36">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="38" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A38" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+    </row>
+    <row r="39" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="L39" s="10"/>
-      <c r="W39" s="10" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="X39" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" s="9" customFormat="1" ht="29.25" customHeight="1">
       <c r="A40" s="17"/>
       <c r="B40" s="12">
         <v>2003</v>
       </c>
       <c r="C40" s="12">
         <v>2004</v>
       </c>
       <c r="D40" s="12">
         <v>2005</v>
       </c>
       <c r="E40" s="12">
         <v>2006</v>
       </c>
       <c r="F40" s="12">
         <v>2007</v>
       </c>
       <c r="G40" s="12">
         <v>2008</v>
       </c>
       <c r="H40" s="12">
         <v>2009</v>
       </c>
       <c r="I40" s="12">
         <v>2010</v>
       </c>
@@ -2101,54 +2136,57 @@
       </c>
       <c r="P40" s="3">
         <v>2017</v>
       </c>
       <c r="Q40" s="13">
         <v>2018</v>
       </c>
       <c r="R40" s="13">
         <v>2019</v>
       </c>
       <c r="S40" s="13">
         <v>2020</v>
       </c>
       <c r="T40" s="13">
         <v>2021</v>
       </c>
       <c r="U40" s="13">
         <v>2022</v>
       </c>
       <c r="V40" s="13">
         <v>2023</v>
       </c>
       <c r="W40" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="41" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X40" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A41" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B41" s="4">
         <v>1007</v>
       </c>
       <c r="C41" s="4">
         <v>1254</v>
       </c>
       <c r="D41" s="20">
         <v>1136</v>
       </c>
       <c r="E41" s="4">
         <v>1547</v>
       </c>
       <c r="F41" s="4">
         <v>1697</v>
       </c>
       <c r="G41" s="4">
         <v>1623</v>
       </c>
       <c r="H41" s="15">
         <v>2241</v>
       </c>
       <c r="I41" s="4">
         <v>2751</v>
       </c>
@@ -2172,90 +2210,93 @@
       </c>
       <c r="P41" s="6">
         <v>1872</v>
       </c>
       <c r="Q41" s="15">
         <v>2973</v>
       </c>
       <c r="R41" s="15">
         <v>3202</v>
       </c>
       <c r="S41" s="15">
         <v>3217</v>
       </c>
       <c r="T41" s="15">
         <v>3458</v>
       </c>
       <c r="U41" s="15">
         <v>3856</v>
       </c>
       <c r="V41" s="15">
         <v>4022</v>
       </c>
       <c r="W41" s="15">
         <v>3793</v>
       </c>
-    </row>
-[...30 lines deleted...]
-    <row r="44" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="X41" s="36">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="43" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A43" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="37"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="37"/>
+      <c r="K43" s="37"/>
+      <c r="L43" s="37"/>
+      <c r="M43" s="37"/>
+      <c r="N43" s="37"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="37"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="37"/>
+      <c r="S43" s="37"/>
+      <c r="T43" s="37"/>
+      <c r="U43" s="37"/>
+      <c r="V43" s="37"/>
+      <c r="W43" s="37"/>
+      <c r="X43" s="37"/>
+      <c r="Y43" s="37"/>
+    </row>
+    <row r="44" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="K44" s="41"/>
       <c r="L44" s="41"/>
       <c r="N44" s="10"/>
-      <c r="Y44" s="10" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z44" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A45" s="17"/>
       <c r="B45" s="12">
         <v>2001</v>
       </c>
       <c r="C45" s="12">
         <v>2002</v>
       </c>
       <c r="D45" s="12">
         <v>2003</v>
       </c>
       <c r="E45" s="12">
         <v>2004</v>
       </c>
       <c r="F45" s="12">
         <v>2005</v>
       </c>
       <c r="G45" s="12">
         <v>2006</v>
       </c>
       <c r="H45" s="12">
         <v>2007</v>
       </c>
       <c r="I45" s="12">
         <v>2008</v>
       </c>
@@ -2285,65 +2326,68 @@
       </c>
       <c r="R45" s="3">
         <v>2017</v>
       </c>
       <c r="S45" s="13">
         <v>2018</v>
       </c>
       <c r="T45" s="13">
         <v>2019</v>
       </c>
       <c r="U45" s="13">
         <v>2020</v>
       </c>
       <c r="V45" s="13">
         <v>2021</v>
       </c>
       <c r="W45" s="13">
         <v>2022</v>
       </c>
       <c r="X45" s="13">
         <v>2023</v>
       </c>
       <c r="Y45" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="46" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z45" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A46" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B46" s="6">
         <v>155</v>
       </c>
       <c r="C46" s="6">
         <v>69</v>
       </c>
       <c r="D46" s="6">
         <v>157</v>
       </c>
-      <c r="E46" s="27">
+      <c r="E46" s="26">
         <v>199</v>
       </c>
       <c r="F46" s="14">
         <v>154</v>
       </c>
       <c r="G46" s="6">
         <v>446</v>
       </c>
       <c r="H46" s="6">
         <v>469</v>
       </c>
       <c r="I46" s="6">
         <v>128</v>
       </c>
       <c r="J46" s="15">
         <v>170</v>
       </c>
       <c r="K46" s="6">
         <v>169</v>
       </c>
       <c r="L46" s="6">
         <v>181</v>
       </c>
       <c r="M46" s="6">
         <v>205</v>
@@ -2362,92 +2406,95 @@
       </c>
       <c r="R46" s="4">
         <v>205</v>
       </c>
       <c r="S46" s="15">
         <v>207</v>
       </c>
       <c r="T46" s="15">
         <v>212</v>
       </c>
       <c r="U46" s="15">
         <v>215</v>
       </c>
       <c r="V46" s="15">
         <v>218</v>
       </c>
       <c r="W46" s="15">
         <v>224</v>
       </c>
       <c r="X46" s="15">
         <v>254</v>
       </c>
       <c r="Y46" s="15">
         <v>278</v>
       </c>
-    </row>
-[...34 lines deleted...]
-    <row r="49" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="Z46" s="36">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="9" customFormat="1" ht="11.25">
+      <c r="A47" s="27"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+    </row>
+    <row r="48" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A48" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="37"/>
+      <c r="K48" s="37"/>
+      <c r="L48" s="37"/>
+      <c r="M48" s="37"/>
+      <c r="N48" s="37"/>
+      <c r="O48" s="37"/>
+      <c r="P48" s="37"/>
+      <c r="Q48" s="37"/>
+      <c r="R48" s="37"/>
+      <c r="S48" s="37"/>
+      <c r="T48" s="37"/>
+      <c r="U48" s="37"/>
+      <c r="V48" s="37"/>
+      <c r="W48" s="37"/>
+    </row>
+    <row r="49" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="L49" s="10"/>
-      <c r="W49" s="10" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="X49" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A50" s="17"/>
       <c r="B50" s="12">
         <v>2003</v>
       </c>
       <c r="C50" s="12">
         <v>2004</v>
       </c>
       <c r="D50" s="12">
         <v>2005</v>
       </c>
       <c r="E50" s="12">
         <v>2006</v>
       </c>
       <c r="F50" s="12">
         <v>2007</v>
       </c>
       <c r="G50" s="12">
         <v>2008</v>
       </c>
       <c r="H50" s="12">
         <v>2009</v>
       </c>
       <c r="I50" s="12">
         <v>2010</v>
       </c>
@@ -2471,54 +2518,57 @@
       </c>
       <c r="P50" s="3">
         <v>2017</v>
       </c>
       <c r="Q50" s="13">
         <v>2018</v>
       </c>
       <c r="R50" s="13">
         <v>2019</v>
       </c>
       <c r="S50" s="13">
         <v>2020</v>
       </c>
       <c r="T50" s="13">
         <v>2021</v>
       </c>
       <c r="U50" s="13">
         <v>2022</v>
       </c>
       <c r="V50" s="13">
         <v>2023</v>
       </c>
       <c r="W50" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="51" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X50" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A51" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B51" s="4">
         <v>64</v>
       </c>
       <c r="C51" s="11">
         <v>88</v>
       </c>
       <c r="D51" s="14">
         <v>86</v>
       </c>
       <c r="E51" s="4">
         <v>126</v>
       </c>
       <c r="F51" s="11">
         <v>113</v>
       </c>
       <c r="G51" s="4">
         <v>51</v>
       </c>
       <c r="H51" s="15">
         <v>102</v>
       </c>
       <c r="I51" s="4">
         <v>91</v>
       </c>
@@ -2542,104 +2592,107 @@
       </c>
       <c r="P51" s="6">
         <v>73</v>
       </c>
       <c r="Q51" s="15">
         <v>66</v>
       </c>
       <c r="R51" s="15">
         <v>68</v>
       </c>
       <c r="S51" s="15">
         <v>78</v>
       </c>
       <c r="T51" s="15">
         <v>93</v>
       </c>
       <c r="U51" s="15">
         <v>100</v>
       </c>
       <c r="V51" s="15">
         <v>117</v>
       </c>
       <c r="W51" s="15">
         <v>112</v>
       </c>
-    </row>
-[...46 lines deleted...]
-    <row r="54" spans="1:25" s="9" customFormat="1" ht="11.25">
+      <c r="X51" s="36">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" s="9" customFormat="1" ht="11.25">
+      <c r="A52" s="29"/>
+      <c r="B52" s="29"/>
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="29"/>
+      <c r="K52" s="29"/>
+      <c r="L52" s="29"/>
+      <c r="M52" s="29"/>
+      <c r="N52" s="29"/>
+      <c r="O52" s="29"/>
+    </row>
+    <row r="53" spans="1:26" s="9" customFormat="1">
+      <c r="A53" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="40"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="40"/>
+      <c r="I53" s="40"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="40"/>
+      <c r="M53" s="40"/>
+      <c r="N53" s="40"/>
+      <c r="O53" s="40"/>
+      <c r="P53" s="40"/>
+      <c r="Q53" s="40"/>
+      <c r="R53" s="40"/>
+      <c r="S53" s="40"/>
+      <c r="T53" s="40"/>
+      <c r="U53" s="40"/>
+      <c r="V53" s="40"/>
+      <c r="W53" s="40"/>
+      <c r="X53" s="40"/>
+      <c r="Y53" s="40"/>
+    </row>
+    <row r="54" spans="1:26" s="9" customFormat="1" ht="11.25">
       <c r="N54" s="10"/>
-      <c r="Y54" s="10" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z54" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" s="9" customFormat="1" ht="25.5" customHeight="1">
       <c r="A55" s="17"/>
       <c r="B55" s="3">
         <v>2001</v>
       </c>
       <c r="C55" s="3">
         <v>2002</v>
       </c>
       <c r="D55" s="3">
         <v>2003</v>
       </c>
       <c r="E55" s="3">
         <v>2004</v>
       </c>
       <c r="F55" s="3">
         <v>2005</v>
       </c>
       <c r="G55" s="3">
         <v>2006</v>
       </c>
       <c r="H55" s="3">
         <v>2007</v>
       </c>
       <c r="I55" s="3">
         <v>2008</v>
       </c>
@@ -2669,68 +2722,71 @@
       </c>
       <c r="R55" s="3">
         <v>2017</v>
       </c>
       <c r="S55" s="13">
         <v>2018</v>
       </c>
       <c r="T55" s="13">
         <v>2019</v>
       </c>
       <c r="U55" s="13">
         <v>2020</v>
       </c>
       <c r="V55" s="13">
         <v>2021</v>
       </c>
       <c r="W55" s="13">
         <v>2022</v>
       </c>
       <c r="X55" s="13">
         <v>2023</v>
       </c>
       <c r="Y55" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="56" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z55" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A56" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B56" s="4">
         <v>3661</v>
       </c>
       <c r="C56" s="4">
         <v>1248</v>
       </c>
       <c r="D56" s="4">
         <v>2070</v>
       </c>
       <c r="E56" s="4">
         <v>5401</v>
       </c>
-      <c r="F56" s="31">
+      <c r="F56" s="30">
         <v>2559</v>
       </c>
       <c r="G56" s="4">
         <v>1981</v>
       </c>
       <c r="H56" s="4">
         <v>5089</v>
       </c>
       <c r="I56" s="4">
         <v>2562</v>
       </c>
       <c r="J56" s="15">
         <v>3251</v>
       </c>
       <c r="K56" s="6">
         <v>3169</v>
       </c>
       <c r="L56" s="4">
         <v>3407</v>
       </c>
       <c r="M56" s="4">
         <v>3935</v>
       </c>
       <c r="N56" s="4">
         <v>4159</v>
@@ -2740,101 +2796,104 @@
       </c>
       <c r="P56" s="4">
         <v>5917</v>
       </c>
       <c r="Q56" s="4">
         <v>4128</v>
       </c>
       <c r="R56" s="4">
         <v>4416</v>
       </c>
       <c r="S56" s="15">
         <v>4450</v>
       </c>
       <c r="T56" s="15">
         <v>4676</v>
       </c>
       <c r="U56" s="15">
         <v>4802</v>
       </c>
       <c r="V56" s="15">
         <v>4834</v>
       </c>
       <c r="W56" s="15">
         <v>4971</v>
       </c>
-      <c r="X56" s="36">
+      <c r="X56" s="32">
         <v>5998</v>
       </c>
-      <c r="Y56" s="36">
+      <c r="Y56" s="32">
         <v>6438</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="J59" s="32"/>
+      <c r="Z56" s="36">
+        <v>8566</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" s="9" customFormat="1" ht="11.25"/>
+    <row r="58" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A58" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="37"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="37"/>
+      <c r="M58" s="37"/>
+      <c r="N58" s="37"/>
+      <c r="O58" s="37"/>
+      <c r="P58" s="37"/>
+      <c r="Q58" s="37"/>
+      <c r="R58" s="37"/>
+      <c r="S58" s="37"/>
+      <c r="T58" s="37"/>
+      <c r="U58" s="37"/>
+      <c r="V58" s="37"/>
+      <c r="W58" s="37"/>
+    </row>
+    <row r="59" spans="1:26" s="9" customFormat="1" ht="11.25">
+      <c r="B59" s="31"/>
+      <c r="C59" s="31"/>
+      <c r="D59" s="31"/>
+      <c r="E59" s="31"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="31"/>
+      <c r="H59" s="31"/>
+      <c r="I59" s="31"/>
+      <c r="J59" s="31"/>
       <c r="L59" s="10"/>
-      <c r="W59" s="10" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:25" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="X59" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A60" s="17"/>
       <c r="B60" s="3">
         <v>2003</v>
       </c>
       <c r="C60" s="3">
         <v>2004</v>
       </c>
       <c r="D60" s="3">
         <v>2005</v>
       </c>
       <c r="E60" s="3">
         <v>2006</v>
       </c>
       <c r="F60" s="3">
         <v>2007</v>
       </c>
       <c r="G60" s="3">
         <v>2008</v>
       </c>
       <c r="H60" s="3">
         <v>2009</v>
       </c>
       <c r="I60" s="3">
         <v>2010</v>
       </c>
@@ -2856,64 +2915,67 @@
       <c r="O60" s="13">
         <v>2016</v>
       </c>
       <c r="P60" s="3">
         <v>2017</v>
       </c>
       <c r="Q60" s="13">
         <v>2018</v>
       </c>
       <c r="R60" s="13">
         <v>2019</v>
       </c>
       <c r="S60" s="13">
         <v>2020</v>
       </c>
       <c r="T60" s="13">
         <v>2021</v>
       </c>
       <c r="U60" s="13">
         <v>2022</v>
       </c>
       <c r="V60" s="13">
         <v>2023</v>
       </c>
       <c r="W60" s="13">
-        <v>2023</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
+        <v>2024</v>
+      </c>
+      <c r="X60" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A61" s="11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B61" s="4">
         <v>933</v>
       </c>
       <c r="C61" s="4">
         <v>1592</v>
       </c>
-      <c r="D61" s="31">
+      <c r="D61" s="30">
         <v>1246</v>
       </c>
       <c r="E61" s="4">
         <v>1304</v>
       </c>
       <c r="F61" s="4">
         <v>1333</v>
       </c>
       <c r="G61" s="4">
         <v>1162</v>
       </c>
       <c r="H61" s="15">
         <v>2099</v>
       </c>
       <c r="I61" s="6">
         <v>2012</v>
       </c>
       <c r="J61" s="4">
         <v>2156</v>
       </c>
       <c r="K61" s="4">
         <v>1998</v>
       </c>
       <c r="L61" s="4">
         <v>2213</v>
@@ -2929,307 +2991,186 @@
       </c>
       <c r="P61" s="6">
         <v>1872</v>
       </c>
       <c r="Q61" s="15">
         <v>1700</v>
       </c>
       <c r="R61" s="15">
         <v>1840</v>
       </c>
       <c r="S61" s="15">
         <v>1684</v>
       </c>
       <c r="T61" s="15">
         <v>2187</v>
       </c>
       <c r="U61" s="15">
         <v>2388</v>
       </c>
       <c r="V61" s="15">
         <v>3145</v>
       </c>
       <c r="W61" s="15">
         <v>3154</v>
       </c>
-    </row>
-[...120 lines deleted...]
-    </row>
+      <c r="X61" s="36">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" s="9" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="22">
-[...4 lines deleted...]
-    <mergeCell ref="K19:L19"/>
+  <mergeCells count="18">
+    <mergeCell ref="A48:W48"/>
+    <mergeCell ref="A53:Y53"/>
+    <mergeCell ref="A58:W58"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="A13:Y13"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K44:L44"/>
     <mergeCell ref="A18:Y18"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A28:W28"/>
     <mergeCell ref="A33:Y33"/>
     <mergeCell ref="A38:W38"/>
     <mergeCell ref="A43:Y43"/>
-    <mergeCell ref="A48:W48"/>
-[...7 lines deleted...]
-    <mergeCell ref="A68:E68"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A8:T8"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="K19:L19"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EBBCD0-1FC7-4981-B8CB-63C8CE4302F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D171-4706-41D4-B5E5-2F37F31A46B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CE2F46-3FAA-4E3B-A077-F8C83899B20F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D171-4706-41D4-B5E5-2F37F31A46B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EBBCD0-1FC7-4981-B8CB-63C8CE4302F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>