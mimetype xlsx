--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -14,110 +14,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="18">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>thousand people</t>
   </si>
   <si>
     <t>Numbers of viewers at events held outside its territory in Kazakhstan</t>
   </si>
   <si>
     <t>Tours abroad</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Concerts held outside its territory in Kazakhstan</t>
   </si>
   <si>
     <t>All held concerts for children</t>
   </si>
   <si>
     <t>All held concerts</t>
   </si>
   <si>
     <t>Capacity of concert halls</t>
   </si>
   <si>
     <t>Number of premises</t>
   </si>
   <si>
     <t>About concert activities</t>
   </si>
   <si>
     <t>Number of concert organizations</t>
   </si>
   <si>
     <t xml:space="preserve">Concerts held in its territory </t>
   </si>
   <si>
     <t>Number of viewers at events held by concert organizations</t>
   </si>
   <si>
     <t>Number of viewers at events held in its territory</t>
   </si>
   <si>
-    <t>The number of spectators at concerts held online</t>
-[...7 lines deleted...]
-  <si>
     <t>The number of buildings (premises) of concert organizations accessible to persons with disabilities</t>
   </si>
   <si>
-    <t xml:space="preserve">The number of concerts held online </t>
+    <t>Mangystau region</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -637,51 +631,51 @@
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -749,76 +743,91 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="13" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -1130,147 +1139,151 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD71"/>
+  <dimension ref="A1:AD61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A53" sqref="A53:W53"/>
+      <selection activeCell="A48" sqref="A48:W48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="8.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="18" max="22" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="19" width="8.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="1" customWidth="1"/>
+    <col min="21" max="22" width="8.42578125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="12.75">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="51"/>
-[...21 lines deleted...]
-      <c r="X1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:30" ht="12.75">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="51"/>
-[...21 lines deleted...]
-      <c r="X3" s="51"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
     </row>
     <row r="4" spans="1:30">
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
-      <c r="X4" s="46" t="s">
+      <c r="Y4" s="46" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:30" ht="15" customHeight="1">
+    <row r="5" spans="1:30" ht="18.75" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4">
         <v>2002</v>
       </c>
       <c r="C5" s="4">
         <v>2003</v>
       </c>
       <c r="D5" s="4">
         <v>2004</v>
       </c>
       <c r="E5" s="4">
         <v>2005</v>
       </c>
       <c r="F5" s="4">
         <v>2006</v>
       </c>
       <c r="G5" s="4">
         <v>2007</v>
       </c>
       <c r="H5" s="4">
         <v>2008</v>
       </c>
       <c r="I5" s="4">
         <v>2009</v>
       </c>
@@ -1297,54 +1310,57 @@
       </c>
       <c r="Q5" s="4">
         <v>2017</v>
       </c>
       <c r="R5" s="4">
         <v>2018</v>
       </c>
       <c r="S5" s="4">
         <v>2019</v>
       </c>
       <c r="T5" s="4">
         <v>2020</v>
       </c>
       <c r="U5" s="4">
         <v>2021</v>
       </c>
       <c r="V5" s="4">
         <v>2022</v>
       </c>
       <c r="W5" s="4">
         <v>2023</v>
       </c>
       <c r="X5" s="4">
         <v>2024</v>
       </c>
+      <c r="Y5" s="49">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:30" ht="12.75" customHeight="1">
       <c r="A6" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6" s="5">
         <v>3</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5">
         <v>5</v>
       </c>
       <c r="E6" s="14">
         <v>5</v>
       </c>
       <c r="F6" s="14">
         <v>4</v>
       </c>
       <c r="G6" s="14">
         <v>4</v>
       </c>
       <c r="H6" s="14">
         <v>4</v>
       </c>
       <c r="I6" s="14">
         <v>4</v>
       </c>
@@ -1370,135 +1386,139 @@
         <v>1</v>
       </c>
       <c r="Q6" s="5">
         <v>1</v>
       </c>
       <c r="R6" s="5">
         <v>1</v>
       </c>
       <c r="S6" s="5">
         <v>3</v>
       </c>
       <c r="T6" s="5">
         <v>1</v>
       </c>
       <c r="U6" s="5">
         <v>1</v>
       </c>
       <c r="V6" s="5">
         <v>1</v>
       </c>
       <c r="W6" s="5">
         <v>1</v>
       </c>
       <c r="X6" s="5">
         <v>1</v>
+      </c>
+      <c r="Y6" s="50">
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="15"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
     </row>
     <row r="8" spans="1:30" ht="12.75">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="53"/>
-[...21 lines deleted...]
-      <c r="X8" s="53"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
     </row>
     <row r="9" spans="1:30">
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
-      <c r="V9" s="52" t="s">
+      <c r="V9" s="54"/>
+      <c r="W9" s="54"/>
+      <c r="X9" s="54"/>
+      <c r="Y9" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W9" s="52"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:30" ht="15" customHeight="1">
+    </row>
+    <row r="10" spans="1:30" ht="19.5" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="4">
         <v>2002</v>
       </c>
       <c r="C10" s="4">
         <v>2003</v>
       </c>
       <c r="D10" s="4">
         <v>2004</v>
       </c>
       <c r="E10" s="4">
         <v>2005</v>
       </c>
       <c r="F10" s="4">
         <v>2006</v>
       </c>
       <c r="G10" s="4">
         <v>2007</v>
       </c>
       <c r="H10" s="4">
         <v>2008</v>
       </c>
       <c r="I10" s="4">
         <v>2009</v>
       </c>
@@ -1525,54 +1545,57 @@
       </c>
       <c r="Q10" s="17">
         <v>2017</v>
       </c>
       <c r="R10" s="17">
         <v>2018</v>
       </c>
       <c r="S10" s="17">
         <v>2019</v>
       </c>
       <c r="T10" s="17">
         <v>2020</v>
       </c>
       <c r="U10" s="17">
         <v>2021</v>
       </c>
       <c r="V10" s="17">
         <v>2022</v>
       </c>
       <c r="W10" s="17">
         <v>2023</v>
       </c>
       <c r="X10" s="17">
         <v>2024</v>
       </c>
+      <c r="Y10" s="33">
+        <v>2025</v>
+      </c>
     </row>
     <row r="11" spans="1:30" ht="12.75" customHeight="1">
       <c r="A11" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>3</v>
       </c>
       <c r="C11" s="5">
         <v>5</v>
       </c>
       <c r="D11" s="5">
         <v>5</v>
       </c>
       <c r="E11" s="5">
         <v>5</v>
       </c>
       <c r="F11" s="5">
         <v>4</v>
       </c>
       <c r="G11" s="14">
         <v>4</v>
       </c>
       <c r="H11" s="14">
         <v>4</v>
       </c>
       <c r="I11" s="14">
         <v>3</v>
       </c>
@@ -1597,123 +1620,127 @@
       <c r="P11" s="6">
         <v>1</v>
       </c>
       <c r="Q11" s="14">
         <v>1</v>
       </c>
       <c r="R11" s="5">
         <v>1</v>
       </c>
       <c r="S11" s="5">
         <v>1</v>
       </c>
       <c r="T11" s="5">
         <v>1</v>
       </c>
       <c r="U11" s="5">
         <v>1</v>
       </c>
       <c r="V11" s="5">
         <v>1</v>
       </c>
       <c r="W11" s="5">
         <v>1</v>
       </c>
       <c r="X11" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="50">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
     </row>
     <row r="13" spans="1:30" ht="12.75">
-      <c r="A13" s="51" t="s">
+      <c r="A13" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="51"/>
-[...21 lines deleted...]
-      <c r="X13" s="51"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="55"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="55"/>
+      <c r="Q13" s="55"/>
+      <c r="R13" s="55"/>
+      <c r="S13" s="55"/>
+      <c r="T13" s="55"/>
+      <c r="U13" s="55"/>
+      <c r="V13" s="55"/>
+      <c r="W13" s="55"/>
+      <c r="X13" s="55"/>
     </row>
     <row r="14" spans="1:30">
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
-      <c r="V14" s="52" t="s">
+      <c r="V14" s="54"/>
+      <c r="W14" s="54"/>
+      <c r="X14" s="54"/>
+      <c r="Y14" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W14" s="52"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:30" ht="15" customHeight="1">
+    </row>
+    <row r="15" spans="1:30" ht="18.75" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="4">
         <v>2002</v>
       </c>
       <c r="C15" s="4">
         <v>2003</v>
       </c>
       <c r="D15" s="4">
         <v>2004</v>
       </c>
       <c r="E15" s="4">
         <v>2005</v>
       </c>
       <c r="F15" s="4">
         <v>2006</v>
       </c>
       <c r="G15" s="4">
         <v>2007</v>
       </c>
       <c r="H15" s="4">
         <v>2008</v>
       </c>
       <c r="I15" s="4">
         <v>2009</v>
       </c>
@@ -1740,54 +1767,57 @@
       </c>
       <c r="Q15" s="4">
         <v>2017</v>
       </c>
       <c r="R15" s="4">
         <v>2018</v>
       </c>
       <c r="S15" s="4">
         <v>2019</v>
       </c>
       <c r="T15" s="4">
         <v>2020</v>
       </c>
       <c r="U15" s="4">
         <v>2021</v>
       </c>
       <c r="V15" s="4">
         <v>2022</v>
       </c>
       <c r="W15" s="4">
         <v>2023</v>
       </c>
       <c r="X15" s="4">
         <v>2024</v>
       </c>
+      <c r="Y15" s="49">
+        <v>2025</v>
+      </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B16" s="5">
         <v>1238</v>
       </c>
       <c r="C16" s="5">
         <v>1888</v>
       </c>
       <c r="D16" s="5">
         <v>1867</v>
       </c>
       <c r="E16" s="5">
         <v>1867</v>
       </c>
       <c r="F16" s="5">
         <v>1507</v>
       </c>
       <c r="G16" s="5">
         <v>1507</v>
       </c>
       <c r="H16" s="5">
         <v>1507</v>
       </c>
       <c r="I16" s="7">
         <v>1067</v>
       </c>
@@ -1814,106 +1844,110 @@
       </c>
       <c r="Q16" s="5">
         <v>417</v>
       </c>
       <c r="R16" s="5">
         <v>417</v>
       </c>
       <c r="S16" s="5">
         <v>417</v>
       </c>
       <c r="T16" s="5">
         <v>376</v>
       </c>
       <c r="U16" s="5">
         <v>376</v>
       </c>
       <c r="V16" s="5">
         <v>376</v>
       </c>
       <c r="W16" s="5">
         <v>348</v>
       </c>
       <c r="X16" s="5">
         <v>348</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16" s="50">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="20"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
     </row>
-    <row r="18" spans="1:24" ht="12.75">
-      <c r="A18" s="51" t="s">
+    <row r="18" spans="1:25" ht="12.75">
+      <c r="A18" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="51"/>
-[...24 lines deleted...]
-      <c r="V19" s="50" t="s">
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="55"/>
+      <c r="T18" s="55"/>
+      <c r="U18" s="55"/>
+      <c r="V18" s="55"/>
+      <c r="W18" s="55"/>
+      <c r="X18" s="55"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="V19" s="62"/>
+      <c r="W19" s="62"/>
+      <c r="X19" s="62"/>
+      <c r="Y19" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W19" s="50"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="20" spans="1:25" ht="17.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="4">
         <v>2002</v>
       </c>
       <c r="C20" s="4">
         <v>2003</v>
       </c>
       <c r="D20" s="4">
         <v>2004</v>
       </c>
       <c r="E20" s="4">
         <v>2005</v>
       </c>
       <c r="F20" s="4">
         <v>2006</v>
       </c>
       <c r="G20" s="4">
         <v>2007</v>
       </c>
       <c r="H20" s="4">
         <v>2008</v>
       </c>
       <c r="I20" s="4">
         <v>2009</v>
       </c>
@@ -1940,54 +1974,57 @@
       </c>
       <c r="Q20" s="4">
         <v>2017</v>
       </c>
       <c r="R20" s="4">
         <v>2018</v>
       </c>
       <c r="S20" s="4">
         <v>2019</v>
       </c>
       <c r="T20" s="4">
         <v>2020</v>
       </c>
       <c r="U20" s="4">
         <v>2021</v>
       </c>
       <c r="V20" s="4">
         <v>2022</v>
       </c>
       <c r="W20" s="4">
         <v>2023</v>
       </c>
       <c r="X20" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y20" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="12.75" customHeight="1">
       <c r="A21" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B21" s="7">
         <v>302</v>
       </c>
       <c r="C21" s="7">
         <v>419</v>
       </c>
       <c r="D21" s="7">
         <v>343</v>
       </c>
       <c r="E21" s="7">
         <v>369</v>
       </c>
       <c r="F21" s="7">
         <v>253</v>
       </c>
       <c r="G21" s="7">
         <v>295</v>
       </c>
       <c r="H21" s="5">
         <v>289</v>
       </c>
       <c r="I21" s="22">
         <v>215</v>
       </c>
@@ -2014,106 +2051,110 @@
       </c>
       <c r="Q21" s="8">
         <v>248</v>
       </c>
       <c r="R21" s="8">
         <v>251</v>
       </c>
       <c r="S21" s="8">
         <v>275</v>
       </c>
       <c r="T21" s="8">
         <v>97</v>
       </c>
       <c r="U21" s="8">
         <v>160</v>
       </c>
       <c r="V21" s="8">
         <v>256</v>
       </c>
       <c r="W21" s="8">
         <v>270</v>
       </c>
       <c r="X21" s="8">
         <v>272</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="Y21" s="51">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="61"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:25" ht="12.75">
+      <c r="A23" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="53"/>
-[...23 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="60"/>
+      <c r="N23" s="60"/>
+      <c r="O23" s="60"/>
+      <c r="P23" s="60"/>
+      <c r="Q23" s="60"/>
+      <c r="R23" s="60"/>
+      <c r="S23" s="60"/>
+      <c r="T23" s="60"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
-      <c r="V24" s="52" t="s">
+      <c r="V24" s="54"/>
+      <c r="W24" s="54"/>
+      <c r="X24" s="54"/>
+      <c r="Y24" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W24" s="52"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="25" spans="1:25" ht="18" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="4">
         <v>2002</v>
       </c>
       <c r="C25" s="4">
         <v>2003</v>
       </c>
       <c r="D25" s="4">
         <v>2004</v>
       </c>
       <c r="E25" s="4">
         <v>2005</v>
       </c>
       <c r="F25" s="4">
         <v>2006</v>
       </c>
       <c r="G25" s="4">
         <v>2007</v>
       </c>
       <c r="H25" s="4">
         <v>2008</v>
       </c>
       <c r="I25" s="4">
         <v>2009</v>
       </c>
@@ -2140,54 +2181,57 @@
       </c>
       <c r="Q25" s="4">
         <v>2017</v>
       </c>
       <c r="R25" s="4">
         <v>2018</v>
       </c>
       <c r="S25" s="4">
         <v>2019</v>
       </c>
       <c r="T25" s="4">
         <v>2020</v>
       </c>
       <c r="U25" s="4">
         <v>2021</v>
       </c>
       <c r="V25" s="4">
         <v>2022</v>
       </c>
       <c r="W25" s="4">
         <v>2023</v>
       </c>
       <c r="X25" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y25" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="12.75" customHeight="1">
       <c r="A26" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B26" s="5">
         <v>112</v>
       </c>
       <c r="C26" s="7">
         <v>113</v>
       </c>
       <c r="D26" s="7">
         <v>115</v>
       </c>
       <c r="E26" s="7">
         <v>148</v>
       </c>
       <c r="F26" s="7">
         <v>151</v>
       </c>
       <c r="G26" s="5">
         <v>103</v>
       </c>
       <c r="H26" s="5">
         <v>92</v>
       </c>
       <c r="I26" s="5">
         <v>80</v>
       </c>
@@ -2214,99 +2258,103 @@
       </c>
       <c r="Q26" s="7">
         <v>110</v>
       </c>
       <c r="R26" s="7">
         <v>120</v>
       </c>
       <c r="S26" s="7">
         <v>121</v>
       </c>
       <c r="T26" s="5">
         <v>30</v>
       </c>
       <c r="U26" s="5">
         <v>60</v>
       </c>
       <c r="V26" s="5">
         <v>110</v>
       </c>
       <c r="W26" s="5">
         <v>100</v>
       </c>
       <c r="X26" s="5">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="51" t="s">
+      <c r="Y26" s="50">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="12.75">
+      <c r="A28" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="51"/>
-[...23 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="55"/>
+      <c r="X28" s="55"/>
+    </row>
+    <row r="29" spans="1:25">
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
-      <c r="V29" s="52" t="s">
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W29" s="52"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="30" spans="1:25" ht="19.5" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="4">
         <v>2002</v>
       </c>
       <c r="C30" s="4">
         <v>2003</v>
       </c>
       <c r="D30" s="4">
         <v>2004</v>
       </c>
       <c r="E30" s="4">
         <v>2005</v>
       </c>
       <c r="F30" s="4">
         <v>2006</v>
       </c>
       <c r="G30" s="4">
         <v>2007</v>
       </c>
       <c r="H30" s="4">
         <v>2008</v>
       </c>
       <c r="I30" s="4">
         <v>2009</v>
       </c>
@@ -2333,54 +2381,57 @@
       </c>
       <c r="Q30" s="17">
         <v>2017</v>
       </c>
       <c r="R30" s="4">
         <v>2018</v>
       </c>
       <c r="S30" s="4">
         <v>2019</v>
       </c>
       <c r="T30" s="4">
         <v>2020</v>
       </c>
       <c r="U30" s="4">
         <v>2021</v>
       </c>
       <c r="V30" s="4">
         <v>2022</v>
       </c>
       <c r="W30" s="4">
         <v>2023</v>
       </c>
       <c r="X30" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y30" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="12.75" customHeight="1">
       <c r="A31" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B31" s="7">
         <v>302</v>
       </c>
       <c r="C31" s="7">
         <v>419</v>
       </c>
       <c r="D31" s="7">
         <v>343</v>
       </c>
       <c r="E31" s="7">
         <v>369</v>
       </c>
       <c r="F31" s="7">
         <v>253</v>
       </c>
       <c r="G31" s="7">
         <v>291</v>
       </c>
       <c r="H31" s="5">
         <v>287</v>
       </c>
       <c r="I31" s="5">
         <v>215</v>
       </c>
@@ -2407,118 +2458,122 @@
       </c>
       <c r="Q31" s="7">
         <v>241</v>
       </c>
       <c r="R31" s="7">
         <v>245</v>
       </c>
       <c r="S31" s="7">
         <v>273</v>
       </c>
       <c r="T31" s="7">
         <v>97</v>
       </c>
       <c r="U31" s="5">
         <v>160</v>
       </c>
       <c r="V31" s="5">
         <v>251</v>
       </c>
       <c r="W31" s="5">
         <v>235</v>
       </c>
       <c r="X31" s="5">
         <v>236</v>
       </c>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31" s="50">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="26"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
     </row>
-    <row r="33" spans="1:24" ht="12.75">
-      <c r="A33" s="51" t="s">
+    <row r="33" spans="1:25" ht="12.75">
+      <c r="A33" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="51"/>
-[...23 lines deleted...]
-    <row r="34" spans="1:24" ht="12.75">
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+      <c r="V33" s="55"/>
+      <c r="W33" s="55"/>
+      <c r="X33" s="55"/>
+    </row>
+    <row r="34" spans="1:25" ht="12.75">
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="32"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="31"/>
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
       <c r="Q34" s="30"/>
-      <c r="V34" s="52" t="s">
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W34" s="52"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="35" spans="1:25" ht="20.25" customHeight="1">
       <c r="A35" s="3"/>
       <c r="B35" s="4">
         <v>2002</v>
       </c>
       <c r="C35" s="4">
         <v>2003</v>
       </c>
       <c r="D35" s="4">
         <v>2004</v>
       </c>
       <c r="E35" s="4">
         <v>2005</v>
       </c>
       <c r="F35" s="4">
         <v>2006</v>
       </c>
       <c r="G35" s="4">
         <v>2007</v>
       </c>
       <c r="H35" s="4">
         <v>2008</v>
       </c>
       <c r="I35" s="4">
         <v>2009</v>
       </c>
@@ -2545,54 +2600,57 @@
       </c>
       <c r="Q35" s="33">
         <v>2017</v>
       </c>
       <c r="R35" s="17">
         <v>2018</v>
       </c>
       <c r="S35" s="17">
         <v>2019</v>
       </c>
       <c r="T35" s="17">
         <v>2020</v>
       </c>
       <c r="U35" s="33">
         <v>2021</v>
       </c>
       <c r="V35" s="17">
         <v>2022</v>
       </c>
       <c r="W35" s="17">
         <v>2023</v>
       </c>
       <c r="X35" s="17">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y35" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="12.75" customHeight="1">
       <c r="A36" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="7">
         <v>4</v>
       </c>
       <c r="H36" s="5">
         <v>2</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>0</v>
       </c>
@@ -2619,115 +2677,119 @@
       </c>
       <c r="Q36" s="34">
         <v>7</v>
       </c>
       <c r="R36" s="14">
         <v>6</v>
       </c>
       <c r="S36" s="14">
         <v>2</v>
       </c>
       <c r="T36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="5">
         <v>5</v>
       </c>
       <c r="W36" s="5">
         <v>35</v>
       </c>
       <c r="X36" s="5">
         <v>36</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="50">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="25"/>
       <c r="B37" s="25"/>
       <c r="C37" s="26"/>
       <c r="D37" s="28"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="29"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
     </row>
-    <row r="38" spans="1:24" ht="12.75">
-      <c r="A38" s="51" t="s">
+    <row r="38" spans="1:25" ht="12.75">
+      <c r="A38" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="51"/>
-[...23 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="55"/>
+      <c r="M38" s="55"/>
+      <c r="N38" s="55"/>
+      <c r="O38" s="55"/>
+      <c r="P38" s="55"/>
+      <c r="Q38" s="55"/>
+      <c r="R38" s="55"/>
+      <c r="S38" s="55"/>
+      <c r="T38" s="55"/>
+      <c r="U38" s="55"/>
+      <c r="V38" s="55"/>
+      <c r="W38" s="55"/>
+      <c r="X38" s="55"/>
+    </row>
+    <row r="39" spans="1:25">
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="35"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
-      <c r="V39" s="52" t="s">
+      <c r="V39" s="54"/>
+      <c r="W39" s="54"/>
+      <c r="X39" s="54"/>
+      <c r="Y39" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W39" s="52"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="40" spans="1:25" ht="19.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="4">
         <v>2002</v>
       </c>
       <c r="C40" s="4">
         <v>2003</v>
       </c>
       <c r="D40" s="4">
         <v>2004</v>
       </c>
       <c r="E40" s="4">
         <v>2005</v>
       </c>
       <c r="F40" s="4">
         <v>2006</v>
       </c>
       <c r="G40" s="4">
         <v>2007</v>
       </c>
       <c r="H40" s="4">
         <v>2008</v>
       </c>
       <c r="I40" s="4">
         <v>2009</v>
       </c>
@@ -2754,54 +2816,57 @@
       </c>
       <c r="Q40" s="17">
         <v>2017</v>
       </c>
       <c r="R40" s="17">
         <v>2018</v>
       </c>
       <c r="S40" s="17">
         <v>2019</v>
       </c>
       <c r="T40" s="17">
         <v>2020</v>
       </c>
       <c r="U40" s="17">
         <v>2021</v>
       </c>
       <c r="V40" s="17">
         <v>2022</v>
       </c>
       <c r="W40" s="17">
         <v>2023</v>
       </c>
       <c r="X40" s="17">
         <v>2024</v>
       </c>
-    </row>
-    <row r="41" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y40" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" ht="12.75" customHeight="1">
       <c r="A41" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7">
         <v>8</v>
       </c>
       <c r="H41" s="5">
         <v>2</v>
       </c>
       <c r="I41" s="18">
         <v>3</v>
       </c>
@@ -2828,124 +2893,128 @@
       </c>
       <c r="Q41" s="14">
         <v>3</v>
       </c>
       <c r="R41" s="14">
         <v>4</v>
       </c>
       <c r="S41" s="14">
         <v>6</v>
       </c>
       <c r="T41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="14">
         <v>3</v>
       </c>
       <c r="W41" s="14">
         <v>5</v>
       </c>
       <c r="X41" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="36"/>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="37"/>
       <c r="N42" s="37"/>
       <c r="O42" s="37"/>
       <c r="P42" s="37"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="38"/>
       <c r="S42" s="38"/>
       <c r="T42" s="38"/>
       <c r="U42" s="39"/>
       <c r="V42" s="39"/>
       <c r="W42" s="47"/>
     </row>
-    <row r="43" spans="1:24" ht="12.75" customHeight="1">
-      <c r="A43" s="57" t="s">
+    <row r="43" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A43" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B43" s="57"/>
-[...23 lines deleted...]
-    <row r="44" spans="1:24" ht="12" customHeight="1">
+      <c r="B43" s="56"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="56"/>
+      <c r="E43" s="56"/>
+      <c r="F43" s="56"/>
+      <c r="G43" s="56"/>
+      <c r="H43" s="56"/>
+      <c r="I43" s="56"/>
+      <c r="J43" s="56"/>
+      <c r="K43" s="56"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="56"/>
+      <c r="N43" s="56"/>
+      <c r="O43" s="56"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="56"/>
+      <c r="R43" s="56"/>
+      <c r="S43" s="56"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="56"/>
+      <c r="V43" s="56"/>
+      <c r="W43" s="56"/>
+      <c r="X43" s="56"/>
+    </row>
+    <row r="44" spans="1:25" ht="12" customHeight="1">
       <c r="C44" s="40"/>
       <c r="D44" s="40"/>
       <c r="E44" s="40"/>
       <c r="F44" s="40"/>
       <c r="G44" s="40"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="40"/>
       <c r="M44" s="40"/>
       <c r="N44" s="40"/>
-      <c r="V44" s="56" t="s">
+      <c r="V44" s="53"/>
+      <c r="W44" s="53"/>
+      <c r="X44" s="53"/>
+      <c r="Y44" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="W44" s="56"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:24" ht="15" customHeight="1">
+    </row>
+    <row r="45" spans="1:25" ht="22.5" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="4">
         <v>2002</v>
       </c>
       <c r="C45" s="4">
         <v>2003</v>
       </c>
       <c r="D45" s="4">
         <v>2004</v>
       </c>
       <c r="E45" s="4">
         <v>2005</v>
       </c>
       <c r="F45" s="4">
         <v>2006</v>
       </c>
       <c r="G45" s="4">
         <v>2007</v>
       </c>
       <c r="H45" s="4">
         <v>2008</v>
       </c>
       <c r="I45" s="4">
         <v>2009</v>
       </c>
@@ -2972,54 +3041,57 @@
       </c>
       <c r="Q45" s="17">
         <v>2017</v>
       </c>
       <c r="R45" s="17">
         <v>2018</v>
       </c>
       <c r="S45" s="17">
         <v>2019</v>
       </c>
       <c r="T45" s="17">
         <v>2020</v>
       </c>
       <c r="U45" s="17">
         <v>2021</v>
       </c>
       <c r="V45" s="17">
         <v>2022</v>
       </c>
       <c r="W45" s="17">
         <v>2023</v>
       </c>
       <c r="X45" s="17">
         <v>2024</v>
       </c>
-    </row>
-    <row r="46" spans="1:24" ht="12.75" customHeight="1">
+      <c r="Y45" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" ht="12.75" customHeight="1">
       <c r="A46" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B46" s="42">
         <v>46</v>
       </c>
       <c r="C46" s="10">
         <v>32.6</v>
       </c>
       <c r="D46" s="10">
         <v>48.8</v>
       </c>
       <c r="E46" s="10">
         <v>52.905000000000001</v>
       </c>
       <c r="F46" s="10">
         <v>46.4</v>
       </c>
       <c r="G46" s="10">
         <v>69.400000000000006</v>
       </c>
       <c r="H46" s="10">
         <v>110.3</v>
       </c>
       <c r="I46" s="10">
         <v>36</v>
       </c>
@@ -3046,86 +3118,90 @@
       </c>
       <c r="Q46" s="9">
         <v>57.8</v>
       </c>
       <c r="R46" s="42">
         <v>59.8</v>
       </c>
       <c r="S46" s="42">
         <v>67.900000000000006</v>
       </c>
       <c r="T46" s="42">
         <v>13.884</v>
       </c>
       <c r="U46" s="10">
         <v>21</v>
       </c>
       <c r="V46" s="10">
         <v>62.96</v>
       </c>
       <c r="W46" s="10">
         <v>65.3</v>
       </c>
       <c r="X46" s="10">
         <v>65.816999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="54" t="s">
+      <c r="Y46" s="52">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A48" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="55"/>
-[...23 lines deleted...]
-      <c r="U49" s="56" t="s">
+      <c r="B48" s="58"/>
+      <c r="C48" s="58"/>
+      <c r="D48" s="58"/>
+      <c r="E48" s="58"/>
+      <c r="F48" s="58"/>
+      <c r="G48" s="58"/>
+      <c r="H48" s="58"/>
+      <c r="I48" s="58"/>
+      <c r="J48" s="58"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="58"/>
+      <c r="M48" s="58"/>
+      <c r="N48" s="58"/>
+      <c r="O48" s="58"/>
+      <c r="P48" s="58"/>
+      <c r="Q48" s="58"/>
+      <c r="R48" s="58"/>
+      <c r="S48" s="58"/>
+      <c r="T48" s="58"/>
+      <c r="U48" s="58"/>
+      <c r="V48" s="58"/>
+      <c r="W48" s="58"/>
+    </row>
+    <row r="49" spans="1:24" ht="12" customHeight="1">
+      <c r="U49" s="53"/>
+      <c r="V49" s="53"/>
+      <c r="W49" s="53"/>
+      <c r="X49" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="V49" s="56"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" ht="15" customHeight="1">
+    </row>
+    <row r="50" spans="1:24" ht="20.25" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="4">
         <v>2003</v>
       </c>
       <c r="C50" s="4">
         <v>2004</v>
       </c>
       <c r="D50" s="4">
         <v>2005</v>
       </c>
       <c r="E50" s="4">
         <v>2006</v>
       </c>
       <c r="F50" s="4">
         <v>2007</v>
       </c>
       <c r="G50" s="4">
         <v>2008</v>
       </c>
       <c r="H50" s="4">
         <v>2009</v>
       </c>
       <c r="I50" s="4">
         <v>2010</v>
       </c>
@@ -3149,54 +3225,57 @@
       </c>
       <c r="P50" s="4">
         <v>2017</v>
       </c>
       <c r="Q50" s="4">
         <v>2018</v>
       </c>
       <c r="R50" s="4">
         <v>2019</v>
       </c>
       <c r="S50" s="4">
         <v>2020</v>
       </c>
       <c r="T50" s="4">
         <v>2021</v>
       </c>
       <c r="U50" s="4">
         <v>2022</v>
       </c>
       <c r="V50" s="4">
         <v>2023</v>
       </c>
       <c r="W50" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="51" spans="1:23" ht="12.75" customHeight="1">
+      <c r="X50" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="12.75" customHeight="1">
       <c r="A51" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B51" s="10">
         <v>32.588000000000001</v>
       </c>
       <c r="C51" s="10">
         <v>48.8</v>
       </c>
       <c r="D51" s="10">
         <v>52.9</v>
       </c>
       <c r="E51" s="10">
         <v>46.5</v>
       </c>
       <c r="F51" s="10">
         <v>61.6</v>
       </c>
       <c r="G51" s="10">
         <v>104.9</v>
       </c>
       <c r="H51" s="10">
         <v>35.9</v>
       </c>
       <c r="I51" s="9">
         <v>81.099999999999994</v>
       </c>
@@ -3220,86 +3299,89 @@
       </c>
       <c r="P51" s="9">
         <v>47.8</v>
       </c>
       <c r="Q51" s="10">
         <v>49.7</v>
       </c>
       <c r="R51" s="10">
         <v>67.099999999999994</v>
       </c>
       <c r="S51" s="10">
         <v>13.884</v>
       </c>
       <c r="T51" s="10">
         <v>21</v>
       </c>
       <c r="U51" s="10">
         <v>59.96</v>
       </c>
       <c r="V51" s="10">
         <v>53</v>
       </c>
       <c r="W51" s="10">
         <v>51.866999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="54" t="s">
+      <c r="X51" s="52">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A53" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="55"/>
-[...23 lines deleted...]
-      <c r="U54" s="56" t="s">
+      <c r="B53" s="58"/>
+      <c r="C53" s="58"/>
+      <c r="D53" s="58"/>
+      <c r="E53" s="58"/>
+      <c r="F53" s="58"/>
+      <c r="G53" s="58"/>
+      <c r="H53" s="58"/>
+      <c r="I53" s="58"/>
+      <c r="J53" s="58"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="58"/>
+      <c r="M53" s="58"/>
+      <c r="N53" s="58"/>
+      <c r="O53" s="58"/>
+      <c r="P53" s="58"/>
+      <c r="Q53" s="58"/>
+      <c r="R53" s="58"/>
+      <c r="S53" s="58"/>
+      <c r="T53" s="58"/>
+      <c r="U53" s="58"/>
+      <c r="V53" s="58"/>
+      <c r="W53" s="58"/>
+    </row>
+    <row r="54" spans="1:24" ht="12" customHeight="1">
+      <c r="V54" s="53"/>
+      <c r="W54" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="V54" s="56"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" ht="15" customHeight="1">
+      <c r="X54" s="59"/>
+    </row>
+    <row r="55" spans="1:24" ht="21" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="4">
         <v>2003</v>
       </c>
       <c r="C55" s="4">
         <v>2004</v>
       </c>
       <c r="D55" s="4">
         <v>2005</v>
       </c>
       <c r="E55" s="4">
         <v>2006</v>
       </c>
       <c r="F55" s="4">
         <v>2007</v>
       </c>
       <c r="G55" s="4">
         <v>2008</v>
       </c>
       <c r="H55" s="4">
         <v>2009</v>
       </c>
       <c r="I55" s="4">
         <v>2010</v>
       </c>
@@ -3323,54 +3405,57 @@
       </c>
       <c r="P55" s="4">
         <v>2017</v>
       </c>
       <c r="Q55" s="4">
         <v>2018</v>
       </c>
       <c r="R55" s="4">
         <v>2019</v>
       </c>
       <c r="S55" s="4">
         <v>2020</v>
       </c>
       <c r="T55" s="4">
         <v>2021</v>
       </c>
       <c r="U55" s="4">
         <v>2022</v>
       </c>
       <c r="V55" s="4">
         <v>2023</v>
       </c>
       <c r="W55" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="56" spans="1:23" ht="12.75" customHeight="1">
+      <c r="X55" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="12.75" customHeight="1">
       <c r="A56" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="10">
         <v>7.8</v>
       </c>
       <c r="G56" s="10">
         <v>5.4</v>
       </c>
       <c r="H56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <v>2</v>
       </c>
@@ -3394,280 +3479,174 @@
       </c>
       <c r="P56" s="9">
         <v>10</v>
       </c>
       <c r="Q56" s="10">
         <v>10.1</v>
       </c>
       <c r="R56" s="10">
         <v>0.8</v>
       </c>
       <c r="S56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U56" s="10">
         <v>3</v>
       </c>
       <c r="V56" s="10">
         <v>12.3</v>
       </c>
       <c r="W56" s="10">
         <v>13.95</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E58" s="55"/>
+      <c r="X56" s="52">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" ht="34.5" customHeight="1">
+      <c r="A58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B58" s="58"/>
+      <c r="C58" s="58"/>
+      <c r="D58" s="58"/>
+      <c r="E58" s="58"/>
       <c r="F58" s="48"/>
       <c r="G58" s="48"/>
       <c r="H58" s="48"/>
       <c r="I58" s="48"/>
       <c r="J58" s="48"/>
       <c r="K58" s="48"/>
       <c r="L58" s="48"/>
       <c r="M58" s="48"/>
       <c r="N58" s="48"/>
       <c r="O58" s="45"/>
       <c r="P58" s="45"/>
       <c r="Q58" s="45"/>
     </row>
-    <row r="59" spans="1:23">
-[...5 lines deleted...]
-    <row r="60" spans="1:23" ht="15" customHeight="1">
+    <row r="59" spans="1:24">
+      <c r="D59" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="54"/>
+      <c r="F59" s="46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" ht="18.75" customHeight="1">
       <c r="A60" s="3"/>
       <c r="B60" s="4">
         <v>2021</v>
       </c>
       <c r="C60" s="4">
         <v>2022</v>
       </c>
       <c r="D60" s="4">
         <v>2023</v>
       </c>
       <c r="E60" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="61" spans="1:23" ht="12.75" customHeight="1">
+      <c r="F60" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" ht="12.75" customHeight="1">
       <c r="A61" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B61" s="5">
         <v>1</v>
       </c>
       <c r="C61" s="5">
         <v>1</v>
       </c>
       <c r="D61" s="5">
         <v>1</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
-    </row>
-[...80 lines deleted...]
-      <c r="C69" s="52" t="s">
+      <c r="F61" s="50">
         <v>1</v>
       </c>
-      <c r="D69" s="52"/>
-[...30 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...18 lines deleted...]
-    <mergeCell ref="V24:X24"/>
+  <mergeCells count="23">
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="V19:X19"/>
     <mergeCell ref="A18:X18"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="V9:X9"/>
     <mergeCell ref="A8:X8"/>
     <mergeCell ref="V14:X14"/>
     <mergeCell ref="A13:X13"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="W54:X54"/>
+    <mergeCell ref="A23:X23"/>
+    <mergeCell ref="V29:X29"/>
+    <mergeCell ref="A28:X28"/>
+    <mergeCell ref="V34:X34"/>
+    <mergeCell ref="A33:X33"/>
+    <mergeCell ref="V24:X24"/>
+    <mergeCell ref="V39:X39"/>
+    <mergeCell ref="A38:X38"/>
+    <mergeCell ref="A43:X43"/>
+    <mergeCell ref="A48:W48"/>
+    <mergeCell ref="A53:W53"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3676,85 +3655,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8285B12-80BC-4178-8BE0-B0C384F3834C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF2C1C-7700-4A12-B28C-2EF3D437FA5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D7A8CE-64CA-4F92-830F-95C7DD79EA64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF2C1C-7700-4A12-B28C-2EF3D437FA5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8285B12-80BC-4178-8BE0-B0C384F3834C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>