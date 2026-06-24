--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -14,134 +14,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="27">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of computers</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve"> Libraries activity</t>
   </si>
   <si>
     <t>Number of mobile units</t>
-  </si>
-[...1 lines deleted...]
-    <t>…</t>
   </si>
   <si>
     <t>Number of libraries</t>
   </si>
   <si>
     <t xml:space="preserve">Number of issuing points of literature </t>
   </si>
   <si>
     <t>Number of seats in the reading room</t>
   </si>
   <si>
     <t>Number of  library users</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Number of  children users</t>
   </si>
   <si>
     <t>Number of visits to the library</t>
   </si>
   <si>
     <t>Number of libraries with internet access</t>
   </si>
   <si>
-    <t>Number of copiers</t>
-[...7 lines deleted...]
-  <si>
     <t>Number of library buildings (premises) accessible to the disabled and persons with disabilities</t>
   </si>
   <si>
     <t>The number of cultural events held in the library</t>
   </si>
   <si>
     <t>Number of visits to cultural events in the library</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>The number of cultural events held online</t>
   </si>
   <si>
     <t>The number of visits to cultural events of new events online</t>
   </si>
   <si>
-    <t>Mangystau</t>
-[...1 lines deleted...]
-  <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Provides data on the number of computers for users.</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>Mangystau region</t>
+  </si>
+  <si>
+    <t>The state of the library fund at the end of the reporting year by type of publications</t>
+  </si>
+  <si>
+    <t>Information about the issuance of literature during a year</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -419,51 +416,51 @@
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -562,99 +559,121 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -675,72 +694,71 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
@@ -1060,138 +1078,144 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y86"/>
+  <dimension ref="A1:Z82"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A45" sqref="A45"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I71" sqref="I71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="11" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" style="2" customWidth="1"/>
+    <col min="10" max="11" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="18" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:26">
+      <c r="A1" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="39"/>
-[...49 lines deleted...]
-      <c r="X3" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
       <c r="Y3" s="2"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
-      <c r="Y4" s="21" t="s">
+      <c r="Z4" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="15" customHeight="1">
+    <row r="5" spans="1:26" ht="21.75" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="11">
         <v>2001</v>
       </c>
       <c r="C5" s="11">
         <v>2002</v>
       </c>
       <c r="D5" s="11">
         <v>2003</v>
       </c>
       <c r="E5" s="11">
         <v>2004</v>
       </c>
       <c r="F5" s="11">
         <v>2005</v>
       </c>
       <c r="G5" s="11">
         <v>2006</v>
       </c>
       <c r="H5" s="11">
         <v>2007</v>
       </c>
       <c r="I5" s="11">
         <v>2008</v>
       </c>
@@ -1221,54 +1245,57 @@
       </c>
       <c r="R5" s="11">
         <v>2017</v>
       </c>
       <c r="S5" s="11">
         <v>2018</v>
       </c>
       <c r="T5" s="11">
         <v>2019</v>
       </c>
       <c r="U5" s="12">
         <v>2020</v>
       </c>
       <c r="V5" s="12">
         <v>2021</v>
       </c>
       <c r="W5" s="4">
         <v>2022</v>
       </c>
       <c r="X5" s="4">
         <v>2023</v>
       </c>
       <c r="Y5" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z5" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="12.75" customHeight="1">
       <c r="A6" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="9">
         <v>62</v>
       </c>
       <c r="H6" s="9">
         <v>62</v>
       </c>
       <c r="I6" s="9">
         <v>65</v>
       </c>
@@ -1298,370 +1325,385 @@
       </c>
       <c r="R6" s="5">
         <v>66</v>
       </c>
       <c r="S6" s="9">
         <v>66</v>
       </c>
       <c r="T6" s="9">
         <v>66</v>
       </c>
       <c r="U6" s="9">
         <v>66</v>
       </c>
       <c r="V6" s="9">
         <v>66</v>
       </c>
       <c r="W6" s="5">
         <v>68</v>
       </c>
       <c r="X6" s="5">
         <v>69</v>
       </c>
       <c r="Y6" s="5">
         <v>70</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6" s="35">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="17"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="H7" s="10"/>
       <c r="I7" s="19"/>
     </row>
-    <row r="8" spans="1:25" ht="12.75" customHeight="1">
-[...19 lines deleted...]
-    <row r="9" spans="1:25">
+    <row r="8" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A8" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="20"/>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="E9" s="21"/>
       <c r="H9" s="20"/>
       <c r="J9" s="20"/>
       <c r="N9" s="1"/>
-      <c r="P9" s="21" t="s">
+      <c r="Q9" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1">
+    <row r="10" spans="1:26" ht="22.5" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="11">
         <v>2010</v>
       </c>
       <c r="C10" s="11">
         <v>2011</v>
       </c>
       <c r="D10" s="11">
         <v>2012</v>
       </c>
       <c r="E10" s="11">
         <v>2013</v>
       </c>
       <c r="F10" s="11">
         <v>2014</v>
       </c>
       <c r="G10" s="11">
         <v>2015</v>
       </c>
       <c r="H10" s="11">
         <v>2016</v>
       </c>
       <c r="I10" s="11">
         <v>2017</v>
       </c>
       <c r="J10" s="11">
         <v>2018</v>
       </c>
       <c r="K10" s="11">
         <v>2019</v>
       </c>
       <c r="L10" s="11">
         <v>2020</v>
       </c>
       <c r="M10" s="11">
         <v>2021</v>
       </c>
       <c r="N10" s="22">
         <v>2022</v>
       </c>
       <c r="O10" s="11">
         <v>2023</v>
       </c>
       <c r="P10" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Q10" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="25">
         <v>4</v>
       </c>
       <c r="K11" s="25">
         <v>4</v>
       </c>
       <c r="L11" s="25">
         <v>3</v>
       </c>
       <c r="M11" s="25">
         <v>3</v>
       </c>
       <c r="N11" s="25">
         <v>6</v>
       </c>
       <c r="O11" s="25">
         <v>5</v>
       </c>
       <c r="P11" s="25">
         <v>5</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Q11" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" s="2"/>
     </row>
-    <row r="13" spans="1:25">
-      <c r="A13" s="38" t="s">
+    <row r="13" spans="1:26">
+      <c r="A13" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="38"/>
-[...15 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="E14" s="21"/>
       <c r="H14" s="20"/>
       <c r="I14" s="1"/>
-      <c r="P14" s="21" t="s">
+      <c r="Q14" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:25" ht="15" customHeight="1">
+    <row r="15" spans="1:26" ht="23.25" customHeight="1">
       <c r="A15" s="26"/>
       <c r="B15" s="11">
         <v>2010</v>
       </c>
       <c r="C15" s="11">
         <v>2011</v>
       </c>
       <c r="D15" s="11">
         <v>2012</v>
       </c>
       <c r="E15" s="11">
         <v>2013</v>
       </c>
       <c r="F15" s="11">
         <v>2014</v>
       </c>
       <c r="G15" s="11">
         <v>2015</v>
       </c>
       <c r="H15" s="11">
         <v>2016</v>
       </c>
       <c r="I15" s="11">
         <v>2017</v>
       </c>
       <c r="J15" s="11">
         <v>2018</v>
       </c>
       <c r="K15" s="11">
         <v>2019</v>
       </c>
       <c r="L15" s="11">
         <v>2020</v>
       </c>
       <c r="M15" s="11">
         <v>2021</v>
       </c>
       <c r="N15" s="11">
         <v>2022</v>
       </c>
       <c r="O15" s="11">
         <v>2023</v>
       </c>
       <c r="P15" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Q15" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="25">
         <v>8</v>
       </c>
       <c r="K16" s="25" t="s">
         <v>3</v>
       </c>
       <c r="L16" s="25">
         <v>1</v>
       </c>
       <c r="M16" s="24">
         <v>1</v>
       </c>
       <c r="N16" s="24" t="s">
         <v>3</v>
       </c>
       <c r="O16" s="24">
         <v>1</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Q16" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="2"/>
     </row>
-    <row r="18" spans="1:25" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-    <row r="19" spans="1:25">
+    <row r="18" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="41"/>
+      <c r="W18" s="41"/>
+      <c r="X18" s="41"/>
+      <c r="Y18" s="41"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="N19" s="21"/>
-      <c r="Y19" s="21" t="s">
+      <c r="Z19" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+    <row r="20" spans="1:26" ht="25.5" customHeight="1">
       <c r="A20" s="16"/>
       <c r="B20" s="11">
         <v>2001</v>
       </c>
       <c r="C20" s="11">
         <v>2002</v>
       </c>
       <c r="D20" s="11">
         <v>2003</v>
       </c>
       <c r="E20" s="11">
         <v>2004</v>
       </c>
       <c r="F20" s="11">
         <v>2005</v>
       </c>
       <c r="G20" s="11">
         <v>2006</v>
       </c>
       <c r="H20" s="11">
         <v>2007</v>
       </c>
       <c r="I20" s="11">
         <v>2008</v>
       </c>
@@ -1691,54 +1733,57 @@
       </c>
       <c r="R20" s="11">
         <v>2017</v>
       </c>
       <c r="S20" s="11">
         <v>2018</v>
       </c>
       <c r="T20" s="11">
         <v>2019</v>
       </c>
       <c r="U20" s="11">
         <v>2020</v>
       </c>
       <c r="V20" s="11">
         <v>2021</v>
       </c>
       <c r="W20" s="11">
         <v>2022</v>
       </c>
       <c r="X20" s="11">
         <v>2023</v>
       </c>
       <c r="Y20" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="6">
         <v>428</v>
       </c>
       <c r="C21" s="6">
         <v>428</v>
       </c>
       <c r="D21" s="6">
         <v>443</v>
       </c>
       <c r="E21" s="6">
         <v>538</v>
       </c>
       <c r="F21" s="23">
         <v>551</v>
       </c>
       <c r="G21" s="6">
         <v>551</v>
       </c>
       <c r="H21" s="6">
         <v>559</v>
       </c>
       <c r="I21" s="23">
         <v>646</v>
       </c>
@@ -1768,102 +1813,105 @@
       </c>
       <c r="R21" s="5">
         <v>741</v>
       </c>
       <c r="S21" s="25">
         <v>735</v>
       </c>
       <c r="T21" s="25">
         <v>763</v>
       </c>
       <c r="U21" s="25">
         <v>813</v>
       </c>
       <c r="V21" s="25">
         <v>847</v>
       </c>
       <c r="W21" s="25">
         <v>892</v>
       </c>
       <c r="X21" s="25">
         <v>898</v>
       </c>
       <c r="Y21" s="25">
         <v>930</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="38">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="2"/>
     </row>
-    <row r="23" spans="1:25">
-[...28 lines deleted...]
-    <row r="24" spans="1:25">
+    <row r="23" spans="1:26">
+      <c r="A23" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+      <c r="S23" s="41"/>
+      <c r="T23" s="41"/>
+      <c r="U23" s="41"/>
+      <c r="V23" s="41"/>
+      <c r="W23" s="41"/>
+      <c r="X23" s="41"/>
+      <c r="Y23" s="41"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="20"/>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="N24" s="21"/>
-      <c r="Y24" s="21" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:25" ht="15" customHeight="1">
+      <c r="Z24" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="27" customHeight="1">
       <c r="A25" s="16"/>
       <c r="B25" s="11">
         <v>2001</v>
       </c>
       <c r="C25" s="11">
         <v>2002</v>
       </c>
       <c r="D25" s="11">
         <v>2003</v>
       </c>
       <c r="E25" s="11">
         <v>2004</v>
       </c>
       <c r="F25" s="11">
         <v>2005</v>
       </c>
       <c r="G25" s="11">
         <v>2006</v>
       </c>
       <c r="H25" s="11">
         <v>2007</v>
       </c>
       <c r="I25" s="11">
         <v>2008</v>
       </c>
@@ -1893,54 +1941,57 @@
       </c>
       <c r="R25" s="11">
         <v>2017</v>
       </c>
       <c r="S25" s="11">
         <v>2018</v>
       </c>
       <c r="T25" s="11">
         <v>2019</v>
       </c>
       <c r="U25" s="11">
         <v>2020</v>
       </c>
       <c r="V25" s="11">
         <v>2021</v>
       </c>
       <c r="W25" s="11">
         <v>2022</v>
       </c>
       <c r="X25" s="11">
         <v>2023</v>
       </c>
       <c r="Y25" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B26" s="6">
         <v>64032</v>
       </c>
       <c r="C26" s="6">
         <v>71279</v>
       </c>
       <c r="D26" s="6">
         <v>78597</v>
       </c>
       <c r="E26" s="6">
         <v>80471</v>
       </c>
       <c r="F26" s="23">
         <v>82179</v>
       </c>
       <c r="G26" s="6">
         <v>90395</v>
       </c>
       <c r="H26" s="6">
         <v>88190</v>
       </c>
       <c r="I26" s="23">
         <v>81316</v>
       </c>
@@ -1970,102 +2021,105 @@
       </c>
       <c r="R26" s="5">
         <v>103318</v>
       </c>
       <c r="S26" s="25">
         <v>107582</v>
       </c>
       <c r="T26" s="25">
         <v>111035</v>
       </c>
       <c r="U26" s="25">
         <v>54305</v>
       </c>
       <c r="V26" s="25">
         <v>110291</v>
       </c>
       <c r="W26" s="25">
         <v>212851</v>
       </c>
       <c r="X26" s="25">
         <v>239991</v>
       </c>
       <c r="Y26" s="25">
         <v>279973</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="39">
+        <v>284497</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="2"/>
     </row>
-    <row r="28" spans="1:25" s="27" customFormat="1">
-[...28 lines deleted...]
-    <row r="29" spans="1:25">
+    <row r="28" spans="1:26" s="27" customFormat="1">
+      <c r="A28" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" s="20"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="N29" s="21"/>
-      <c r="Y29" s="21" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:25" ht="17.25" customHeight="1">
+      <c r="Z29" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="25.5" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="11">
         <v>2001</v>
       </c>
       <c r="C30" s="11">
         <v>2002</v>
       </c>
       <c r="D30" s="11">
         <v>2003</v>
       </c>
       <c r="E30" s="11">
         <v>2004</v>
       </c>
       <c r="F30" s="11">
         <v>2005</v>
       </c>
       <c r="G30" s="11">
         <v>2006</v>
       </c>
       <c r="H30" s="11">
         <v>2007</v>
       </c>
       <c r="I30" s="11">
         <v>2008</v>
       </c>
@@ -2095,54 +2149,57 @@
       </c>
       <c r="R30" s="11">
         <v>2017</v>
       </c>
       <c r="S30" s="11">
         <v>2018</v>
       </c>
       <c r="T30" s="11">
         <v>2019</v>
       </c>
       <c r="U30" s="11">
         <v>2020</v>
       </c>
       <c r="V30" s="11">
         <v>2021</v>
       </c>
       <c r="W30" s="11">
         <v>2022</v>
       </c>
       <c r="X30" s="11">
         <v>2023</v>
       </c>
       <c r="Y30" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B31" s="6">
         <v>20507</v>
       </c>
       <c r="C31" s="6">
         <v>22947</v>
       </c>
       <c r="D31" s="6">
         <v>27730</v>
       </c>
       <c r="E31" s="6">
         <v>26861</v>
       </c>
       <c r="F31" s="23">
         <v>27297</v>
       </c>
       <c r="G31" s="6">
         <v>29534</v>
       </c>
       <c r="H31" s="6">
         <v>29334</v>
       </c>
       <c r="I31" s="23">
         <v>27430</v>
       </c>
@@ -2172,111 +2229,114 @@
       </c>
       <c r="R31" s="5">
         <v>35705</v>
       </c>
       <c r="S31" s="25">
         <v>37090</v>
       </c>
       <c r="T31" s="25">
         <v>37926</v>
       </c>
       <c r="U31" s="25">
         <v>19060</v>
       </c>
       <c r="V31" s="25">
         <v>39024</v>
       </c>
       <c r="W31" s="25">
         <v>79431</v>
       </c>
       <c r="X31" s="25">
         <v>90785</v>
       </c>
       <c r="Y31" s="25">
         <v>104092</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="40">
+        <v>104647</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" s="17"/>
       <c r="G32" s="21"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
     </row>
-    <row r="33" spans="1:25">
-[...28 lines deleted...]
-    <row r="34" spans="1:25">
+    <row r="33" spans="1:26">
+      <c r="A33" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="41"/>
+      <c r="R33" s="41"/>
+      <c r="S33" s="41"/>
+      <c r="T33" s="41"/>
+      <c r="U33" s="41"/>
+      <c r="V33" s="41"/>
+      <c r="W33" s="41"/>
+      <c r="X33" s="41"/>
+      <c r="Y33" s="41"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" s="20"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="N34" s="21"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
-      <c r="Y34" s="21" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:25" ht="15" customHeight="1">
+      <c r="Z34" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="21.75" customHeight="1">
       <c r="A35" s="16"/>
       <c r="B35" s="11">
         <v>2001</v>
       </c>
       <c r="C35" s="11">
         <v>2002</v>
       </c>
       <c r="D35" s="11">
         <v>2003</v>
       </c>
       <c r="E35" s="11">
         <v>2004</v>
       </c>
       <c r="F35" s="11">
         <v>2005</v>
       </c>
       <c r="G35" s="11">
         <v>2006</v>
       </c>
       <c r="H35" s="11">
         <v>2007</v>
       </c>
       <c r="I35" s="11">
         <v>2008</v>
       </c>
@@ -2306,54 +2366,57 @@
       </c>
       <c r="R35" s="11">
         <v>2017</v>
       </c>
       <c r="S35" s="11">
         <v>2018</v>
       </c>
       <c r="T35" s="11">
         <v>2019</v>
       </c>
       <c r="U35" s="11">
         <v>2020</v>
       </c>
       <c r="V35" s="11">
         <v>2021</v>
       </c>
       <c r="W35" s="11">
         <v>2022</v>
       </c>
       <c r="X35" s="11">
         <v>2023</v>
       </c>
       <c r="Y35" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B36" s="6">
         <v>518272</v>
       </c>
       <c r="C36" s="6">
         <v>590624</v>
       </c>
       <c r="D36" s="6">
         <v>814185</v>
       </c>
       <c r="E36" s="6">
         <v>837215</v>
       </c>
       <c r="F36" s="23">
         <v>765041</v>
       </c>
       <c r="G36" s="8">
         <v>1638362</v>
       </c>
       <c r="H36" s="6">
         <v>691801</v>
       </c>
       <c r="I36" s="15">
         <v>744319</v>
       </c>
@@ -2377,112 +2440,115 @@
       </c>
       <c r="P36" s="6">
         <v>781930</v>
       </c>
       <c r="Q36" s="6">
         <v>832882</v>
       </c>
       <c r="R36" s="5">
         <v>834714</v>
       </c>
       <c r="S36" s="25">
         <v>840774</v>
       </c>
       <c r="T36" s="9">
         <v>861619</v>
       </c>
       <c r="U36" s="9">
         <v>389700</v>
       </c>
       <c r="V36" s="5">
         <v>858345</v>
       </c>
       <c r="W36" s="5">
         <v>934175</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="32">
         <v>992512</v>
       </c>
-      <c r="Y36" s="36">
+      <c r="Y36" s="32">
         <v>989713</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="39">
+        <v>1038190</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
     </row>
-    <row r="38" spans="1:25" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-    <row r="39" spans="1:25">
+    <row r="38" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="O38" s="41"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
+      <c r="X38" s="41"/>
+      <c r="Y38" s="41"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" s="20"/>
       <c r="B39" s="20"/>
       <c r="C39" s="20"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="N39" s="21"/>
-      <c r="Y39" s="21" t="s">
+      <c r="Z39" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="14.25" customHeight="1">
+    <row r="40" spans="1:26" s="2" customFormat="1" ht="25.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="11">
         <v>2001</v>
       </c>
       <c r="C40" s="11">
         <v>2002</v>
       </c>
       <c r="D40" s="11">
         <v>2003</v>
       </c>
       <c r="E40" s="11">
         <v>2004</v>
       </c>
       <c r="F40" s="11">
         <v>2005</v>
       </c>
       <c r="G40" s="11">
         <v>2006</v>
       </c>
       <c r="H40" s="11">
         <v>2007</v>
       </c>
       <c r="I40" s="11">
         <v>2008</v>
       </c>
@@ -2512,54 +2578,57 @@
       </c>
       <c r="R40" s="11">
         <v>2017</v>
       </c>
       <c r="S40" s="11">
         <v>2018</v>
       </c>
       <c r="T40" s="11">
         <v>2019</v>
       </c>
       <c r="U40" s="11">
         <v>2020</v>
       </c>
       <c r="V40" s="11">
         <v>2021</v>
       </c>
       <c r="W40" s="11">
         <v>2022</v>
       </c>
       <c r="X40" s="11">
         <v>2023</v>
       </c>
       <c r="Y40" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="Z40" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="6">
         <v>1</v>
       </c>
       <c r="F41" s="23">
         <v>1</v>
       </c>
       <c r="G41" s="8">
         <v>1</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="23">
         <v>9</v>
       </c>
@@ -2589,102 +2658,105 @@
       </c>
       <c r="R41" s="5">
         <v>26</v>
       </c>
       <c r="S41" s="25">
         <v>25</v>
       </c>
       <c r="T41" s="9">
         <v>27</v>
       </c>
       <c r="U41" s="9">
         <v>27</v>
       </c>
       <c r="V41" s="9">
         <v>39</v>
       </c>
       <c r="W41" s="9">
         <v>42</v>
       </c>
       <c r="X41" s="9">
         <v>45</v>
       </c>
       <c r="Y41" s="9">
         <v>53</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="37">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" s="2"/>
     </row>
-    <row r="43" spans="1:25">
-      <c r="A43" s="38" t="s">
+    <row r="43" spans="1:26">
+      <c r="A43" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="38"/>
-[...24 lines deleted...]
-    <row r="44" spans="1:25">
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="41"/>
+      <c r="R43" s="41"/>
+      <c r="S43" s="41"/>
+      <c r="T43" s="41"/>
+      <c r="U43" s="41"/>
+      <c r="V43" s="41"/>
+      <c r="W43" s="41"/>
+      <c r="X43" s="41"/>
+      <c r="Y43" s="41"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" s="20"/>
       <c r="B44" s="20"/>
       <c r="C44" s="20"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="N44" s="21"/>
-      <c r="Y44" s="21" t="s">
+      <c r="Z44" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:25" ht="15" customHeight="1">
+    <row r="45" spans="1:26" ht="24.75" customHeight="1">
       <c r="A45" s="13"/>
       <c r="B45" s="11">
         <v>2001</v>
       </c>
       <c r="C45" s="11">
         <v>2002</v>
       </c>
       <c r="D45" s="11">
         <v>2003</v>
       </c>
       <c r="E45" s="11">
         <v>2004</v>
       </c>
       <c r="F45" s="11">
         <v>2005</v>
       </c>
       <c r="G45" s="11">
         <v>2006</v>
       </c>
       <c r="H45" s="11">
         <v>2007</v>
       </c>
       <c r="I45" s="11">
         <v>2008</v>
       </c>
@@ -2709,59 +2781,62 @@
       <c r="P45" s="11">
         <v>2015</v>
       </c>
       <c r="Q45" s="11">
         <v>2016</v>
       </c>
       <c r="R45" s="11">
         <v>2017</v>
       </c>
       <c r="S45" s="11">
         <v>2018</v>
       </c>
       <c r="T45" s="11">
         <v>2019</v>
       </c>
       <c r="U45" s="11">
         <v>2020</v>
       </c>
       <c r="V45" s="11">
         <v>2021</v>
       </c>
       <c r="W45" s="11">
         <v>2022</v>
       </c>
       <c r="X45" s="11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="Y45" s="11" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:25">
+        <v>22</v>
+      </c>
+      <c r="Z45" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B46" s="6">
         <v>20</v>
       </c>
       <c r="C46" s="6">
         <v>21</v>
       </c>
       <c r="D46" s="6">
         <v>28</v>
       </c>
       <c r="E46" s="6">
         <v>31</v>
       </c>
       <c r="F46" s="23">
         <v>35</v>
       </c>
       <c r="G46" s="8">
         <v>40</v>
       </c>
       <c r="H46" s="6">
         <v>55</v>
       </c>
       <c r="I46" s="23">
         <v>75</v>
       </c>
@@ -2791,1125 +2866,970 @@
       </c>
       <c r="R46" s="5">
         <v>124</v>
       </c>
       <c r="S46" s="25">
         <v>139</v>
       </c>
       <c r="T46" s="9">
         <v>147</v>
       </c>
       <c r="U46" s="9">
         <v>143</v>
       </c>
       <c r="V46" s="9">
         <v>208</v>
       </c>
       <c r="W46" s="9">
         <v>201</v>
       </c>
       <c r="X46" s="9">
         <v>33</v>
       </c>
       <c r="Y46" s="9">
         <v>35</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A48" s="38" t="s">
+      <c r="Z46" s="35">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="29"/>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+    </row>
+    <row r="49" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A49" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B49" s="41"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="41"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="41"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="41"/>
+      <c r="N49" s="41"/>
+      <c r="O49" s="41"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="41"/>
+      <c r="R49" s="41"/>
+      <c r="S49" s="41"/>
+      <c r="T49" s="41"/>
+      <c r="U49" s="41"/>
+      <c r="V49" s="41"/>
+      <c r="W49" s="41"/>
+      <c r="X49" s="41"/>
+      <c r="Y49" s="41"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="20"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="20"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="R50" s="1"/>
+      <c r="Z50" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="26.25" customHeight="1">
+      <c r="A51" s="3"/>
+      <c r="B51" s="11">
+        <v>2001</v>
+      </c>
+      <c r="C51" s="11">
+        <v>2002</v>
+      </c>
+      <c r="D51" s="11">
+        <v>2003</v>
+      </c>
+      <c r="E51" s="11">
+        <v>2004</v>
+      </c>
+      <c r="F51" s="11">
+        <v>2005</v>
+      </c>
+      <c r="G51" s="11">
+        <v>2006</v>
+      </c>
+      <c r="H51" s="11">
+        <v>2007</v>
+      </c>
+      <c r="I51" s="11">
+        <v>2008</v>
+      </c>
+      <c r="J51" s="11">
+        <v>2009</v>
+      </c>
+      <c r="K51" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L51" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M51" s="11">
+        <v>2012</v>
+      </c>
+      <c r="N51" s="11">
+        <v>2013</v>
+      </c>
+      <c r="O51" s="11">
+        <v>2014</v>
+      </c>
+      <c r="P51" s="11">
+        <v>2015</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>2016</v>
+      </c>
+      <c r="R51" s="4">
+        <v>2017</v>
+      </c>
+      <c r="S51" s="11">
+        <v>2018</v>
+      </c>
+      <c r="T51" s="11">
+        <v>2019</v>
+      </c>
+      <c r="U51" s="11">
+        <v>2020</v>
+      </c>
+      <c r="V51" s="11">
+        <v>2021</v>
+      </c>
+      <c r="W51" s="11">
+        <v>2022</v>
+      </c>
+      <c r="X51" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>2024</v>
+      </c>
+      <c r="Z51" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B52" s="6">
+        <v>1144166</v>
+      </c>
+      <c r="C52" s="6">
+        <v>1146641</v>
+      </c>
+      <c r="D52" s="6">
+        <v>1248086</v>
+      </c>
+      <c r="E52" s="6">
+        <v>1244421</v>
+      </c>
+      <c r="F52" s="23">
+        <v>1258885</v>
+      </c>
+      <c r="G52" s="8">
+        <v>1158812</v>
+      </c>
+      <c r="H52" s="6">
+        <v>1159738</v>
+      </c>
+      <c r="I52" s="23">
+        <v>1281303</v>
+      </c>
+      <c r="J52" s="6">
+        <v>1302777</v>
+      </c>
+      <c r="K52" s="6">
+        <v>1318893</v>
+      </c>
+      <c r="L52" s="6">
+        <v>1340370</v>
+      </c>
+      <c r="M52" s="6">
+        <v>1373022</v>
+      </c>
+      <c r="N52" s="6">
+        <v>1410305</v>
+      </c>
+      <c r="O52" s="6">
+        <v>1433066</v>
+      </c>
+      <c r="P52" s="6">
+        <v>1456770</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>1454556</v>
+      </c>
+      <c r="R52" s="5">
+        <v>1454451</v>
+      </c>
+      <c r="S52" s="25">
+        <v>1443782</v>
+      </c>
+      <c r="T52" s="9">
+        <v>1449031</v>
+      </c>
+      <c r="U52" s="9">
+        <v>1461537</v>
+      </c>
+      <c r="V52" s="9">
+        <v>1454464</v>
+      </c>
+      <c r="W52" s="9">
+        <v>1467953</v>
+      </c>
+      <c r="X52" s="9">
+        <v>1477383</v>
+      </c>
+      <c r="Y52" s="9">
+        <v>1489070</v>
+      </c>
+      <c r="Z52" s="40">
+        <v>1491331</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="29"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+    </row>
+    <row r="54" spans="1:26" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A54" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="41"/>
+      <c r="R54" s="41"/>
+      <c r="S54" s="41"/>
+      <c r="T54" s="41"/>
+      <c r="U54" s="41"/>
+      <c r="V54" s="41"/>
+      <c r="W54" s="41"/>
+      <c r="X54" s="41"/>
+      <c r="Y54" s="41"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="20"/>
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="20"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="20"/>
+      <c r="I55" s="20"/>
+      <c r="J55" s="20"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="20"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="21"/>
+      <c r="Z55" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="25.5" customHeight="1">
+      <c r="A56" s="3"/>
+      <c r="B56" s="11">
+        <v>2001</v>
+      </c>
+      <c r="C56" s="11">
+        <v>2002</v>
+      </c>
+      <c r="D56" s="11">
+        <v>2003</v>
+      </c>
+      <c r="E56" s="11">
+        <v>2004</v>
+      </c>
+      <c r="F56" s="11">
+        <v>2005</v>
+      </c>
+      <c r="G56" s="11">
+        <v>2006</v>
+      </c>
+      <c r="H56" s="11">
+        <v>2007</v>
+      </c>
+      <c r="I56" s="11">
+        <v>2008</v>
+      </c>
+      <c r="J56" s="11">
+        <v>2009</v>
+      </c>
+      <c r="K56" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L56" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M56" s="11">
+        <v>2012</v>
+      </c>
+      <c r="N56" s="11">
+        <v>2013</v>
+      </c>
+      <c r="O56" s="11">
+        <v>2014</v>
+      </c>
+      <c r="P56" s="11">
+        <v>2015</v>
+      </c>
+      <c r="Q56" s="11">
+        <v>2016</v>
+      </c>
+      <c r="R56" s="4">
+        <v>2017</v>
+      </c>
+      <c r="S56" s="11">
+        <v>2018</v>
+      </c>
+      <c r="T56" s="11">
+        <v>2019</v>
+      </c>
+      <c r="U56" s="11">
+        <v>2020</v>
+      </c>
+      <c r="V56" s="11">
+        <v>2021</v>
+      </c>
+      <c r="W56" s="11">
+        <v>2022</v>
+      </c>
+      <c r="X56" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>2024</v>
+      </c>
+      <c r="Z56" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="6">
+        <v>1174783</v>
+      </c>
+      <c r="C57" s="6">
+        <v>1372023</v>
+      </c>
+      <c r="D57" s="6">
+        <v>1604282</v>
+      </c>
+      <c r="E57" s="6">
+        <v>1469968</v>
+      </c>
+      <c r="F57" s="23">
+        <v>1614882</v>
+      </c>
+      <c r="G57" s="8">
+        <v>1564592</v>
+      </c>
+      <c r="H57" s="6">
+        <v>1448995</v>
+      </c>
+      <c r="I57" s="23">
+        <v>1552108</v>
+      </c>
+      <c r="J57" s="6">
+        <v>1626665</v>
+      </c>
+      <c r="K57" s="6">
+        <v>1668528</v>
+      </c>
+      <c r="L57" s="6">
+        <v>1641964</v>
+      </c>
+      <c r="M57" s="6">
+        <v>1707573</v>
+      </c>
+      <c r="N57" s="6">
+        <v>1732324</v>
+      </c>
+      <c r="O57" s="6">
+        <v>1681318</v>
+      </c>
+      <c r="P57" s="6">
+        <v>1645651</v>
+      </c>
+      <c r="Q57" s="6">
+        <v>1780767</v>
+      </c>
+      <c r="R57" s="5">
+        <v>1715456</v>
+      </c>
+      <c r="S57" s="25">
+        <v>1730470</v>
+      </c>
+      <c r="T57" s="9">
+        <v>1743915</v>
+      </c>
+      <c r="U57" s="9">
+        <v>720149</v>
+      </c>
+      <c r="V57" s="9">
+        <v>1703353</v>
+      </c>
+      <c r="W57" s="9">
+        <v>1845115</v>
+      </c>
+      <c r="X57" s="9">
+        <v>1821772</v>
+      </c>
+      <c r="Y57" s="9">
+        <v>1920254</v>
+      </c>
+      <c r="Z57" s="39">
+        <v>1977699</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="2"/>
+    </row>
+    <row r="59" spans="1:26" ht="36" customHeight="1">
+      <c r="A59" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="41"/>
+      <c r="E59" s="41"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="31"/>
+      <c r="H59" s="31"/>
+      <c r="I59" s="31"/>
+      <c r="J59" s="31"/>
+      <c r="K59" s="31"/>
+      <c r="L59" s="30"/>
+      <c r="M59" s="30"/>
+      <c r="N59" s="30"/>
+      <c r="O59" s="30"/>
+      <c r="P59" s="30"/>
+      <c r="Q59" s="30"/>
+      <c r="R59" s="30"/>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="2"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1"/>
+      <c r="F60" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="24" customHeight="1">
+      <c r="A61" s="16"/>
+      <c r="B61" s="11">
+        <v>2021</v>
+      </c>
+      <c r="C61" s="11">
+        <v>2022</v>
+      </c>
+      <c r="D61" s="11">
+        <v>2023</v>
+      </c>
+      <c r="E61" s="11">
+        <v>2024</v>
+      </c>
+      <c r="F61" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="25">
+        <v>19</v>
+      </c>
+      <c r="C62" s="25">
+        <v>19</v>
+      </c>
+      <c r="D62" s="25">
+        <v>19</v>
+      </c>
+      <c r="E62" s="25">
+        <v>22</v>
+      </c>
+      <c r="F62" s="38">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="2"/>
+    </row>
+    <row r="64" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A64" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B48" s="38"/>
-[...38 lines deleted...]
-      <c r="Y49" s="21" t="s">
+      <c r="B64" s="41"/>
+      <c r="C64" s="41"/>
+      <c r="D64" s="41"/>
+      <c r="E64" s="41"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="31"/>
+      <c r="J64" s="31"/>
+      <c r="K64" s="31"/>
+      <c r="L64" s="30"/>
+      <c r="M64" s="30"/>
+      <c r="N64" s="30"/>
+      <c r="O64" s="30"/>
+      <c r="P64" s="30"/>
+      <c r="Q64" s="30"/>
+      <c r="R64" s="30"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="2"/>
+      <c r="C65" s="1"/>
+      <c r="F65" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" ht="15" customHeight="1">
-[...61 lines deleted...]
-      <c r="V50" s="11">
+    <row r="66" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A66" s="16"/>
+      <c r="B66" s="11">
         <v>2021</v>
       </c>
-      <c r="W50" s="11">
+      <c r="C66" s="11">
         <v>2022</v>
       </c>
-      <c r="X50" s="11">
+      <c r="D66" s="11">
         <v>2023</v>
       </c>
-      <c r="Y50" s="11">
+      <c r="E66" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H51" s="6">
+      <c r="F66" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="25">
+        <v>1221</v>
+      </c>
+      <c r="C67" s="25">
+        <v>3083</v>
+      </c>
+      <c r="D67" s="25">
+        <v>3785</v>
+      </c>
+      <c r="E67" s="25">
+        <v>3886</v>
+      </c>
+      <c r="F67" s="40">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" s="2"/>
+    </row>
+    <row r="69" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A69" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="I51" s="31">
+      <c r="B69" s="41"/>
+      <c r="C69" s="41"/>
+      <c r="D69" s="41"/>
+      <c r="E69" s="41"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="31"/>
+      <c r="J69" s="31"/>
+      <c r="K69" s="31"/>
+      <c r="L69" s="30"/>
+      <c r="M69" s="30"/>
+      <c r="N69" s="30"/>
+      <c r="O69" s="30"/>
+      <c r="P69" s="30"/>
+      <c r="Q69" s="30"/>
+      <c r="R69" s="30"/>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="2"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="F70" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" ht="21.75" customHeight="1">
+      <c r="A71" s="16"/>
+      <c r="B71" s="11">
+        <v>2021</v>
+      </c>
+      <c r="C71" s="11">
+        <v>2022</v>
+      </c>
+      <c r="D71" s="11">
+        <v>2023</v>
+      </c>
+      <c r="E71" s="11">
+        <v>2024</v>
+      </c>
+      <c r="F71" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="J51" s="6" t="s">
-[...100 lines deleted...]
-      <c r="Y54" s="21" t="s">
+      <c r="B72" s="25">
+        <v>97458</v>
+      </c>
+      <c r="C72" s="25">
+        <v>255769</v>
+      </c>
+      <c r="D72" s="25">
+        <v>302382</v>
+      </c>
+      <c r="E72" s="25">
+        <v>139742</v>
+      </c>
+      <c r="F72" s="40">
+        <v>156117</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="2"/>
+    </row>
+    <row r="74" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A74" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B74" s="41"/>
+      <c r="C74" s="41"/>
+      <c r="D74" s="41"/>
+      <c r="E74" s="41"/>
+      <c r="F74" s="31"/>
+      <c r="G74" s="31"/>
+      <c r="H74" s="31"/>
+      <c r="I74" s="31"/>
+      <c r="J74" s="31"/>
+      <c r="K74" s="31"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
+      <c r="N74" s="30"/>
+      <c r="O74" s="30"/>
+      <c r="P74" s="30"/>
+      <c r="Q74" s="30"/>
+      <c r="R74" s="30"/>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75" s="2"/>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="F75" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="1:25" ht="15" customHeight="1">
-[...61 lines deleted...]
-      <c r="V55" s="11">
+    <row r="76" spans="1:18" ht="26.25" customHeight="1">
+      <c r="A76" s="16"/>
+      <c r="B76" s="11">
         <v>2021</v>
       </c>
-      <c r="W55" s="11">
+      <c r="C76" s="11">
         <v>2022</v>
       </c>
-      <c r="X55" s="11">
+      <c r="D76" s="11">
         <v>2023</v>
       </c>
-      <c r="Y55" s="11">
+      <c r="E76" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="A58" s="38" t="s">
+      <c r="F76" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="25">
+        <v>1529</v>
+      </c>
+      <c r="C77" s="25">
+        <v>1218</v>
+      </c>
+      <c r="D77" s="25">
+        <v>317</v>
+      </c>
+      <c r="E77" s="25">
+        <v>376</v>
+      </c>
+      <c r="F77" s="35">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="2"/>
+    </row>
+    <row r="79" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A79" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B79" s="41"/>
+      <c r="C79" s="41"/>
+      <c r="D79" s="41"/>
+      <c r="E79" s="41"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
+      <c r="I79" s="31"/>
+      <c r="J79" s="31"/>
+      <c r="K79" s="31"/>
+      <c r="L79" s="30"/>
+      <c r="M79" s="30"/>
+      <c r="N79" s="30"/>
+      <c r="O79" s="30"/>
+      <c r="P79" s="30"/>
+      <c r="Q79" s="30"/>
+      <c r="R79" s="30"/>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="2"/>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="F80" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="38"/>
-[...105 lines deleted...]
-      <c r="V60" s="11">
+    </row>
+    <row r="81" spans="1:6" ht="24.75" customHeight="1">
+      <c r="A81" s="16"/>
+      <c r="B81" s="11">
         <v>2021</v>
       </c>
-      <c r="W60" s="11">
+      <c r="C81" s="11">
         <v>2022</v>
       </c>
-      <c r="X60" s="11">
+      <c r="D81" s="11">
         <v>2023</v>
       </c>
-      <c r="Y60" s="11">
+      <c r="E81" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...340 lines deleted...]
-      <c r="A83" s="38" t="s">
+      <c r="F81" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B83" s="38"/>
-[...44 lines deleted...]
-      <c r="B86" s="25">
+      <c r="B82" s="25">
         <v>84090</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C82" s="25">
         <v>114959</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D82" s="25">
         <v>22022</v>
       </c>
-      <c r="E86" s="25">
+      <c r="E82" s="25">
         <v>20156</v>
       </c>
+      <c r="F82" s="40">
+        <v>13665</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="A83:E83"/>
+  <mergeCells count="17">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A79:E79"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A69:E69"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A3:X3"/>
-    <mergeCell ref="A53:Y53"/>
-[...3 lines deleted...]
-    <mergeCell ref="A73:E73"/>
+    <mergeCell ref="A49:Y49"/>
+    <mergeCell ref="A54:Y54"/>
+    <mergeCell ref="A59:E59"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="A13:P13"/>
     <mergeCell ref="A43:Y43"/>
-    <mergeCell ref="A48:Y48"/>
     <mergeCell ref="A18:Y18"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A28:Y28"/>
     <mergeCell ref="A33:Y33"/>
-    <mergeCell ref="A38:Y38"/>
-    <mergeCell ref="A78:E78"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>