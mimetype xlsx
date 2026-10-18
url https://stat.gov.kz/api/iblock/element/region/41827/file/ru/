--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -727,51 +727,51 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -871,69 +871,72 @@
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="18" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="18"/>
     <cellStyle name="Обычный 2 2" xfId="19"/>
     <cellStyle name="Обычный 24" xfId="20"/>
     <cellStyle name="Обычный 26" xfId="21"/>
     <cellStyle name="Обычный 27" xfId="22"/>
@@ -1247,51 +1250,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A70" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T76" sqref="T76"/>
+      <selection pane="bottomLeft" activeCell="K93" sqref="K93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1">
       <c r="A1" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
@@ -1337,65 +1340,65 @@
         <v>4</v>
       </c>
       <c r="G3" s="52" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="52" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="52" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="52" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="52" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="53" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="58"/>
-[...10 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
     </row>
     <row r="5" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="30">
         <v>15.2</v>
       </c>
       <c r="C5" s="31">
         <v>30.6</v>
       </c>
       <c r="D5" s="31">
         <v>46.1</v>
       </c>
       <c r="E5" s="31">
         <v>61.8</v>
       </c>
       <c r="F5" s="31">
         <v>77.7</v>
       </c>
       <c r="G5" s="31">
         <v>93.6</v>
       </c>
       <c r="H5" s="31">
         <v>110</v>
@@ -1518,65 +1521,65 @@
         <v>1201.3</v>
       </c>
       <c r="G8" s="28">
         <v>1454.5</v>
       </c>
       <c r="H8" s="28">
         <v>1709.8</v>
       </c>
       <c r="I8" s="28">
         <v>1967.2</v>
       </c>
       <c r="J8" s="28">
         <v>2219.5</v>
       </c>
       <c r="K8" s="28">
         <v>2479.1</v>
       </c>
       <c r="L8" s="24">
         <v>2738.4</v>
       </c>
       <c r="M8" s="24">
         <v>3004.1</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
-      <c r="A9" s="58" t="s">
+      <c r="A9" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="58"/>
-[...10 lines deleted...]
-      <c r="M9" s="59"/>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="60"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="30">
         <v>15.5</v>
       </c>
       <c r="C10" s="31">
         <v>31.7</v>
       </c>
       <c r="D10" s="31">
         <v>48.6</v>
       </c>
       <c r="E10" s="31">
         <v>66.2</v>
       </c>
       <c r="F10" s="31">
         <v>84.8</v>
       </c>
       <c r="G10" s="31">
         <v>104</v>
       </c>
       <c r="H10" s="31">
         <v>123.8</v>
@@ -1699,65 +1702,65 @@
         <v>1351.1</v>
       </c>
       <c r="G13" s="6">
         <v>1600.4</v>
       </c>
       <c r="H13" s="6">
         <v>1850.8</v>
       </c>
       <c r="I13" s="6">
         <v>2099.8000000000002</v>
       </c>
       <c r="J13" s="6">
         <v>2349.4</v>
       </c>
       <c r="K13" s="6">
         <v>2604.8000000000002</v>
       </c>
       <c r="L13" s="23">
         <v>2858</v>
       </c>
       <c r="M13" s="23">
         <v>3114.3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="58"/>
-[...10 lines deleted...]
-      <c r="M14" s="60"/>
+      <c r="B14" s="59"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A15" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="30">
         <v>16.899999999999999</v>
       </c>
       <c r="C15" s="31">
         <v>34.9</v>
       </c>
       <c r="D15" s="31">
         <v>53.4</v>
       </c>
       <c r="E15" s="31">
         <v>72.5</v>
       </c>
       <c r="F15" s="31">
         <v>92.4</v>
       </c>
       <c r="G15" s="31">
         <v>113.6</v>
       </c>
       <c r="H15" s="31">
         <v>135.30000000000001</v>
@@ -1880,65 +1883,65 @@
         <v>1239.7</v>
       </c>
       <c r="G18" s="6">
         <v>1510</v>
       </c>
       <c r="H18" s="6">
         <v>1781.9</v>
       </c>
       <c r="I18" s="6">
         <v>2059.1</v>
       </c>
       <c r="J18" s="6">
         <v>2334.6</v>
       </c>
       <c r="K18" s="6">
         <v>2612.5</v>
       </c>
       <c r="L18" s="23">
         <v>2895.7</v>
       </c>
       <c r="M18" s="23">
         <v>3182.5</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="58"/>
-[...10 lines deleted...]
-      <c r="M19" s="60"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A20" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="30">
         <v>17.600000000000001</v>
       </c>
       <c r="C20" s="31">
         <v>35.799999999999997</v>
       </c>
       <c r="D20" s="31">
         <v>54.3</v>
       </c>
       <c r="E20" s="31">
         <v>77.7</v>
       </c>
       <c r="F20" s="31">
         <v>103.7</v>
       </c>
       <c r="G20" s="31">
         <v>131.9</v>
       </c>
       <c r="H20" s="31">
         <v>163</v>
@@ -2061,65 +2064,65 @@
         <v>1465.6</v>
       </c>
       <c r="G23" s="6">
         <v>1760.3</v>
       </c>
       <c r="H23" s="6">
         <v>2052.6999999999998</v>
       </c>
       <c r="I23" s="6">
         <v>2347.6</v>
       </c>
       <c r="J23" s="6">
         <v>2642</v>
       </c>
       <c r="K23" s="6">
         <v>2940.5</v>
       </c>
       <c r="L23" s="23">
         <v>3242.6</v>
       </c>
       <c r="M23" s="23">
         <v>3546.1</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
-      <c r="A24" s="57" t="s">
+      <c r="A24" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="58"/>
-[...10 lines deleted...]
-      <c r="M24" s="60"/>
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="61"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="30">
         <v>33</v>
       </c>
       <c r="C25" s="31">
         <v>61.9</v>
       </c>
       <c r="D25" s="31">
         <v>84.5</v>
       </c>
       <c r="E25" s="31">
         <v>111.1</v>
       </c>
       <c r="F25" s="31">
         <v>144.30000000000001</v>
       </c>
       <c r="G25" s="31">
         <v>185.3</v>
       </c>
       <c r="H25" s="31">
         <v>234.1</v>
@@ -2242,65 +2245,65 @@
         <v>1574.9</v>
       </c>
       <c r="G28" s="6">
         <v>1898.7</v>
       </c>
       <c r="H28" s="6">
         <v>2224</v>
       </c>
       <c r="I28" s="6">
         <v>2550.3000000000002</v>
       </c>
       <c r="J28" s="6">
         <v>2879</v>
       </c>
       <c r="K28" s="6">
         <v>3206.2</v>
       </c>
       <c r="L28" s="34">
         <v>3536.7</v>
       </c>
       <c r="M28" s="35">
         <v>3869.6</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="58"/>
-[...10 lines deleted...]
-      <c r="M29" s="59"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="30">
         <v>29.8</v>
       </c>
       <c r="C30" s="31">
         <v>60.5</v>
       </c>
       <c r="D30" s="32">
         <v>93.5</v>
       </c>
       <c r="E30" s="32">
         <v>125.8</v>
       </c>
       <c r="F30" s="32">
         <v>159.30000000000001</v>
       </c>
       <c r="G30" s="32">
         <v>192</v>
       </c>
       <c r="H30" s="32">
         <v>225.8</v>
@@ -2423,65 +2426,65 @@
         <v>1648.5</v>
       </c>
       <c r="G33" s="5">
         <v>1985</v>
       </c>
       <c r="H33" s="7">
         <v>2306.5</v>
       </c>
       <c r="I33" s="7">
         <v>2625.9</v>
       </c>
       <c r="J33" s="6">
         <v>2949.6</v>
       </c>
       <c r="K33" s="7">
         <v>3271.5</v>
       </c>
       <c r="L33" s="34">
         <v>3594.7</v>
       </c>
       <c r="M33" s="35">
         <v>3922.7</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1">
-      <c r="A34" s="57" t="s">
+      <c r="A34" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="58"/>
-[...10 lines deleted...]
-      <c r="M34" s="60"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="60"/>
+      <c r="I34" s="60"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="60"/>
+      <c r="L34" s="60"/>
+      <c r="M34" s="61"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="38">
         <v>35.200000000000003</v>
       </c>
       <c r="C35" s="31">
         <v>67.599999999999994</v>
       </c>
       <c r="D35" s="32">
         <v>102.5</v>
       </c>
       <c r="E35" s="32">
         <v>135.1</v>
       </c>
       <c r="F35" s="32">
         <v>169.8</v>
       </c>
       <c r="G35" s="32">
         <v>203.8</v>
       </c>
       <c r="H35" s="32">
         <v>238.8</v>
@@ -2604,65 +2607,65 @@
         <v>1657.9</v>
       </c>
       <c r="G38" s="5">
         <v>1984.7</v>
       </c>
       <c r="H38" s="7">
         <v>2310.1</v>
       </c>
       <c r="I38" s="7">
         <v>2634</v>
       </c>
       <c r="J38" s="6">
         <v>2961.1</v>
       </c>
       <c r="K38" s="7">
         <v>3289.7</v>
       </c>
       <c r="L38" s="34">
         <v>3621.1</v>
       </c>
       <c r="M38" s="35">
         <v>3956.7</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1">
-      <c r="A39" s="57" t="s">
+      <c r="A39" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B39" s="58"/>
-[...10 lines deleted...]
-      <c r="M39" s="60"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="60"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="61"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="38">
         <v>38</v>
       </c>
       <c r="C40" s="31">
         <v>77.7</v>
       </c>
       <c r="D40" s="32">
         <v>120.3</v>
       </c>
       <c r="E40" s="32">
         <v>162.30000000000001</v>
       </c>
       <c r="F40" s="32">
         <v>205.5</v>
       </c>
       <c r="G40" s="32">
         <v>246.7</v>
       </c>
       <c r="H40" s="32">
         <v>289.3</v>
@@ -2785,65 +2788,65 @@
         <v>1731</v>
       </c>
       <c r="G43" s="5">
         <v>2082</v>
       </c>
       <c r="H43" s="7">
         <v>2431.4</v>
       </c>
       <c r="I43" s="7">
         <v>2794.7</v>
       </c>
       <c r="J43" s="6">
         <v>3146.4</v>
       </c>
       <c r="K43" s="7">
         <v>3508.7</v>
       </c>
       <c r="L43" s="34">
         <v>3868.9</v>
       </c>
       <c r="M43" s="35">
         <v>4225.7</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1">
-      <c r="A44" s="57" t="s">
+      <c r="A44" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="58"/>
-[...10 lines deleted...]
-      <c r="M44" s="60"/>
+      <c r="B44" s="59"/>
+      <c r="C44" s="59"/>
+      <c r="D44" s="59"/>
+      <c r="E44" s="59"/>
+      <c r="F44" s="59"/>
+      <c r="G44" s="59"/>
+      <c r="H44" s="60"/>
+      <c r="I44" s="60"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="60"/>
+      <c r="L44" s="60"/>
+      <c r="M44" s="61"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="40">
         <v>44.4</v>
       </c>
       <c r="C45" s="39">
         <v>81.3</v>
       </c>
       <c r="D45" s="39">
         <v>123.8</v>
       </c>
       <c r="E45" s="39">
         <v>172.7</v>
       </c>
       <c r="F45" s="39">
         <v>222.8</v>
       </c>
       <c r="G45" s="39">
         <v>268.5</v>
       </c>
       <c r="H45" s="39">
         <v>310.5</v>
@@ -2966,65 +2969,65 @@
         <v>1860.6</v>
       </c>
       <c r="G48" s="14">
         <v>2234.1</v>
       </c>
       <c r="H48" s="14">
         <v>2604</v>
       </c>
       <c r="I48" s="14">
         <v>2976.2</v>
       </c>
       <c r="J48" s="14">
         <v>3345.1</v>
       </c>
       <c r="K48" s="14">
         <v>3717.3</v>
       </c>
       <c r="L48" s="44">
         <v>4092.9</v>
       </c>
       <c r="M48" s="43">
         <v>4475.7</v>
       </c>
     </row>
     <row r="49" spans="1:14" s="3" customFormat="1">
-      <c r="A49" s="57" t="s">
+      <c r="A49" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B49" s="58"/>
-[...10 lines deleted...]
-      <c r="M49" s="60"/>
+      <c r="B49" s="59"/>
+      <c r="C49" s="59"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="59"/>
+      <c r="F49" s="59"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="60"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="61"/>
     </row>
     <row r="50" spans="1:14" s="3" customFormat="1" ht="22.5">
       <c r="A50" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="40">
         <v>44.7</v>
       </c>
       <c r="C50" s="39">
         <v>87.6</v>
       </c>
       <c r="D50" s="39">
         <v>132</v>
       </c>
       <c r="E50" s="39">
         <v>161</v>
       </c>
       <c r="F50" s="39">
         <v>199.2</v>
       </c>
       <c r="G50" s="39">
         <v>239.3</v>
       </c>
       <c r="H50" s="39">
         <v>279.2</v>
@@ -3147,65 +3150,65 @@
         <v>1963.9</v>
       </c>
       <c r="G53" s="15">
         <v>2370.5</v>
       </c>
       <c r="H53" s="15">
         <v>2782</v>
       </c>
       <c r="I53" s="15">
         <v>3194.9</v>
       </c>
       <c r="J53" s="15">
         <v>3610.6</v>
       </c>
       <c r="K53" s="15">
         <v>4031.3</v>
       </c>
       <c r="L53" s="43">
         <v>4455.2</v>
       </c>
       <c r="M53" s="43">
         <v>4887.1000000000004</v>
       </c>
     </row>
     <row r="54" spans="1:14" s="3" customFormat="1">
-      <c r="A54" s="57" t="s">
+      <c r="A54" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B54" s="58"/>
-[...10 lines deleted...]
-      <c r="M54" s="60"/>
+      <c r="B54" s="59"/>
+      <c r="C54" s="59"/>
+      <c r="D54" s="59"/>
+      <c r="E54" s="59"/>
+      <c r="F54" s="59"/>
+      <c r="G54" s="59"/>
+      <c r="H54" s="60"/>
+      <c r="I54" s="60"/>
+      <c r="J54" s="60"/>
+      <c r="K54" s="60"/>
+      <c r="L54" s="60"/>
+      <c r="M54" s="61"/>
     </row>
     <row r="55" spans="1:14" s="3" customFormat="1" ht="22.5">
       <c r="A55" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B55" s="40">
         <v>51.8</v>
       </c>
       <c r="C55" s="45">
         <v>105.4</v>
       </c>
       <c r="D55" s="45">
         <v>165.3</v>
       </c>
       <c r="E55" s="39">
         <v>228.5</v>
       </c>
       <c r="F55" s="39">
         <v>290.2</v>
       </c>
       <c r="G55" s="39">
         <v>347.7</v>
       </c>
       <c r="H55" s="39">
         <v>406.5</v>
@@ -3328,65 +3331,65 @@
         <v>2220.3000000000002</v>
       </c>
       <c r="G58" s="15">
         <v>2670.6</v>
       </c>
       <c r="H58" s="15">
         <v>3121.3</v>
       </c>
       <c r="I58" s="15">
         <v>3576.3</v>
       </c>
       <c r="J58" s="15">
         <v>4026.6</v>
       </c>
       <c r="K58" s="15">
         <v>4482</v>
       </c>
       <c r="L58" s="43">
         <v>4941.3</v>
       </c>
       <c r="M58" s="43">
         <v>5407.1</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="3" customFormat="1">
-      <c r="A59" s="57" t="s">
+      <c r="A59" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="58"/>
-[...10 lines deleted...]
-      <c r="M59" s="60"/>
+      <c r="B59" s="59"/>
+      <c r="C59" s="59"/>
+      <c r="D59" s="59"/>
+      <c r="E59" s="59"/>
+      <c r="F59" s="59"/>
+      <c r="G59" s="59"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="60"/>
+      <c r="K59" s="60"/>
+      <c r="L59" s="60"/>
+      <c r="M59" s="61"/>
     </row>
     <row r="60" spans="1:14" s="3" customFormat="1" ht="22.5">
       <c r="A60" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="46">
         <v>60.2</v>
       </c>
       <c r="C60" s="39">
         <v>124</v>
       </c>
       <c r="D60" s="39">
         <v>185.2</v>
       </c>
       <c r="E60" s="39">
         <v>246.7</v>
       </c>
       <c r="F60" s="39">
         <v>308.10000000000002</v>
       </c>
       <c r="G60" s="39">
         <v>374.1</v>
       </c>
       <c r="H60" s="39">
         <v>432.4</v>
@@ -3513,65 +3516,65 @@
       </c>
       <c r="G63" s="15">
         <v>2804.5</v>
       </c>
       <c r="H63" s="15">
         <v>3309.3</v>
       </c>
       <c r="I63" s="15">
         <v>3828.7</v>
       </c>
       <c r="J63" s="15">
         <v>4349.1000000000004</v>
       </c>
       <c r="K63" s="15">
         <v>4877.2</v>
       </c>
       <c r="L63" s="43">
         <v>5422.3</v>
       </c>
       <c r="M63" s="35">
         <v>5984.4</v>
       </c>
       <c r="N63" s="4"/>
     </row>
     <row r="64" spans="1:14" s="3" customFormat="1">
-      <c r="A64" s="57" t="s">
+      <c r="A64" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="58"/>
-[...10 lines deleted...]
-      <c r="M64" s="60"/>
+      <c r="B64" s="59"/>
+      <c r="C64" s="59"/>
+      <c r="D64" s="59"/>
+      <c r="E64" s="59"/>
+      <c r="F64" s="59"/>
+      <c r="G64" s="59"/>
+      <c r="H64" s="60"/>
+      <c r="I64" s="60"/>
+      <c r="J64" s="60"/>
+      <c r="K64" s="60"/>
+      <c r="L64" s="60"/>
+      <c r="M64" s="61"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A65" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="40">
         <v>99.3</v>
       </c>
       <c r="C65" s="39">
         <v>212.3</v>
       </c>
       <c r="D65" s="39">
         <v>317.7</v>
       </c>
       <c r="E65" s="39">
         <v>413.6</v>
       </c>
       <c r="F65" s="39">
         <v>514.1</v>
       </c>
       <c r="G65" s="39">
         <v>603.20000000000005</v>
       </c>
       <c r="H65" s="39">
         <v>690.6</v>
@@ -3694,65 +3697,65 @@
         <v>2816.9</v>
       </c>
       <c r="G68" s="15">
         <v>3392.5</v>
       </c>
       <c r="H68" s="15">
         <v>3971.3</v>
       </c>
       <c r="I68" s="15">
         <v>4552.8</v>
       </c>
       <c r="J68" s="15">
         <v>5135.6000000000004</v>
       </c>
       <c r="K68" s="15">
         <v>5724.5</v>
       </c>
       <c r="L68" s="43">
         <v>6308.8</v>
       </c>
       <c r="M68" s="43">
         <v>6894.3</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
-      <c r="A69" s="57" t="s">
+      <c r="A69" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="B69" s="58"/>
-[...10 lines deleted...]
-      <c r="M69" s="60"/>
+      <c r="B69" s="59"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="60"/>
+      <c r="I69" s="60"/>
+      <c r="J69" s="60"/>
+      <c r="K69" s="60"/>
+      <c r="L69" s="60"/>
+      <c r="M69" s="61"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A70" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="40">
         <v>89.5</v>
       </c>
       <c r="C70" s="39">
         <v>170.3</v>
       </c>
       <c r="D70" s="39">
         <v>245.1</v>
       </c>
       <c r="E70" s="48">
         <v>325.2</v>
       </c>
       <c r="F70" s="39">
         <v>406.7</v>
       </c>
       <c r="G70" s="39">
         <v>484.7</v>
       </c>
       <c r="H70" s="49">
         <v>571.5</v>
@@ -3875,65 +3878,65 @@
         <v>3087.6</v>
       </c>
       <c r="G73" s="15">
         <v>3743.7</v>
       </c>
       <c r="H73" s="15">
         <v>4433.1000000000004</v>
       </c>
       <c r="I73" s="15">
         <v>5128</v>
       </c>
       <c r="J73" s="15">
         <v>5832.4</v>
       </c>
       <c r="K73" s="15">
         <v>6535.7</v>
       </c>
       <c r="L73" s="43">
         <v>7248.2</v>
       </c>
       <c r="M73" s="43">
         <v>7957.7</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1">
-      <c r="A74" s="57" t="s">
+      <c r="A74" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="B74" s="58"/>
-[...10 lines deleted...]
-      <c r="M74" s="60"/>
+      <c r="B74" s="59"/>
+      <c r="C74" s="59"/>
+      <c r="D74" s="59"/>
+      <c r="E74" s="59"/>
+      <c r="F74" s="59"/>
+      <c r="G74" s="59"/>
+      <c r="H74" s="60"/>
+      <c r="I74" s="60"/>
+      <c r="J74" s="60"/>
+      <c r="K74" s="60"/>
+      <c r="L74" s="60"/>
+      <c r="M74" s="61"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A75" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="40">
         <v>109.4</v>
       </c>
       <c r="C75" s="39">
         <v>207.7</v>
       </c>
       <c r="D75" s="39">
         <v>312.10000000000002</v>
       </c>
       <c r="E75" s="39">
         <v>412.1</v>
       </c>
       <c r="F75" s="39">
         <v>498</v>
       </c>
       <c r="G75" s="32">
         <v>584.9</v>
       </c>
       <c r="H75" s="32">
         <v>667.4</v>
@@ -4056,351 +4059,359 @@
         <v>3756.2</v>
       </c>
       <c r="G78" s="5">
         <v>4518.1000000000004</v>
       </c>
       <c r="H78" s="55">
         <v>5283.1</v>
       </c>
       <c r="I78" s="7">
         <v>6054.1</v>
       </c>
       <c r="J78" s="6">
         <v>6830.9</v>
       </c>
       <c r="K78" s="7">
         <v>7621.6</v>
       </c>
       <c r="L78" s="43">
         <v>8404.4</v>
       </c>
       <c r="M78" s="35">
         <v>9204</v>
       </c>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="61" t="s">
+      <c r="A79" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B79" s="61"/>
-[...10 lines deleted...]
-      <c r="M79" s="61"/>
+      <c r="B79" s="57"/>
+      <c r="C79" s="57"/>
+      <c r="D79" s="57"/>
+      <c r="E79" s="57"/>
+      <c r="F79" s="57"/>
+      <c r="G79" s="57"/>
+      <c r="H79" s="57"/>
+      <c r="I79" s="57"/>
+      <c r="J79" s="57"/>
+      <c r="K79" s="57"/>
+      <c r="L79" s="57"/>
+      <c r="M79" s="57"/>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" ht="22.5" customHeight="1">
       <c r="A80" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="15">
         <v>77.052000000000007</v>
       </c>
       <c r="C80" s="15">
         <v>159.1</v>
       </c>
       <c r="D80" s="15">
         <v>246.4</v>
       </c>
       <c r="E80" s="15">
         <v>331.7</v>
       </c>
       <c r="F80" s="15">
         <v>421.7</v>
       </c>
       <c r="G80" s="5">
         <v>511.8</v>
       </c>
       <c r="H80" s="56">
         <v>598</v>
       </c>
       <c r="I80" s="7">
         <v>690.8</v>
       </c>
-      <c r="J80" s="6"/>
+      <c r="J80" s="64">
+        <v>787.4</v>
+      </c>
       <c r="K80" s="7"/>
       <c r="L80" s="15"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A81" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B81" s="15">
         <v>33.49</v>
       </c>
       <c r="C81" s="15">
         <v>67</v>
       </c>
       <c r="D81" s="15">
         <v>101.3</v>
       </c>
       <c r="E81" s="15">
         <v>134.4</v>
       </c>
       <c r="F81" s="15">
         <v>169.8</v>
       </c>
       <c r="G81" s="5">
         <v>206.1</v>
       </c>
       <c r="H81" s="56">
         <v>239.9</v>
       </c>
       <c r="I81" s="7">
         <v>274.10000000000002</v>
       </c>
-      <c r="J81" s="6"/>
+      <c r="J81" s="64">
+        <v>309</v>
+      </c>
       <c r="K81" s="7"/>
       <c r="L81" s="15"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A82" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="15">
         <v>1374.9256</v>
       </c>
       <c r="C82" s="15">
         <v>2696.8</v>
       </c>
       <c r="D82" s="15">
         <v>4032.4</v>
       </c>
       <c r="E82" s="15">
         <v>5394.8</v>
       </c>
       <c r="F82" s="15">
         <v>6791</v>
       </c>
       <c r="G82" s="5">
         <v>8174.9</v>
       </c>
       <c r="H82" s="56">
         <v>9588.4</v>
       </c>
       <c r="I82" s="7">
         <v>11023.2</v>
       </c>
-      <c r="J82" s="6"/>
+      <c r="J82" s="64">
+        <v>12485.3</v>
+      </c>
       <c r="K82" s="7"/>
       <c r="L82" s="15"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A83" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B83" s="7">
         <v>769.5</v>
       </c>
       <c r="C83" s="7">
         <v>1501.1</v>
       </c>
       <c r="D83" s="7">
         <v>2239.4</v>
       </c>
       <c r="E83" s="7">
         <v>2981.9</v>
       </c>
       <c r="F83" s="7">
         <v>3740.7</v>
       </c>
       <c r="G83" s="7">
         <v>4509.2</v>
       </c>
       <c r="H83" s="7">
         <v>5282</v>
       </c>
       <c r="I83" s="7">
         <v>6064.5</v>
       </c>
-      <c r="J83" s="13"/>
+      <c r="J83" s="7">
+        <v>6841.1</v>
+      </c>
       <c r="K83" s="13"/>
       <c r="L83" s="13"/>
       <c r="M83" s="13"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1">
       <c r="A84" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1">
       <c r="A85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3"/>
       <c r="K86" s="3"/>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A54:M54"/>
     <mergeCell ref="A79:M79"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A49:M49"/>
-    <mergeCell ref="A54:M54"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7BD43B1-29A9-4669-83B2-266379236F50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7BD43B1-29A9-4669-83B2-266379236F50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>