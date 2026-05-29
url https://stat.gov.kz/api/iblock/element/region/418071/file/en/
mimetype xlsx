--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12120"/>
+    <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420"/>
   </bookViews>
   <sheets>
-    <sheet name="eng" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="35">
   <si>
     <t>...</t>
   </si>
   <si>
     <t>2 077,2</t>
   </si>
   <si>
     <t>87 ,0</t>
   </si>
   <si>
     <t>4 487</t>
   </si>
   <si>
     <t>3 630</t>
   </si>
   <si>
     <t>Number of theaters,units</t>
   </si>
@@ -139,447 +139,455 @@
   <si>
     <t>Library fund, units</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="51"/>
+        <fgColor rgb="FFF6BE00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...12 lines deleted...]
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCC00"/>
+      <color rgb="FFFFCC66"/>
+      <color rgb="FFFF9933"/>
+    </mruColors>
+  </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -605,51 +613,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -783,97 +791,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC46"/>
+  <dimension ref="A1:BC509"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" sqref="A1:L1"/>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="J1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Q44" sqref="Q44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="57" customWidth="1"/>
     <col min="2" max="55" width="9.140625" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="35" customFormat="1" ht="12.75">
+    <row r="1" spans="1:32" s="35" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
     </row>
-    <row r="2" spans="1:31" s="20" customFormat="1" ht="11.25"/>
-    <row r="3" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+    <row r="2" spans="1:32" s="20" customFormat="1" ht="11.25"/>
+    <row r="3" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="55" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="55"/>
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="55"/>
       <c r="K3" s="55"/>
       <c r="L3" s="55"/>
     </row>
-    <row r="4" spans="1:31" s="20" customFormat="1" ht="11.25">
+    <row r="4" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A4" s="22"/>
       <c r="B4" s="23">
         <v>1995</v>
       </c>
       <c r="C4" s="23">
         <v>1996</v>
       </c>
       <c r="D4" s="23">
         <v>1997</v>
       </c>
       <c r="E4" s="23">
         <v>1998</v>
       </c>
       <c r="F4" s="23">
         <v>1999</v>
       </c>
       <c r="G4" s="23">
         <v>2000</v>
       </c>
       <c r="H4" s="23">
         <v>2001</v>
       </c>
       <c r="I4" s="23">
         <v>2002</v>
       </c>
@@ -921,52 +929,55 @@
       </c>
       <c r="X4" s="24">
         <v>2017</v>
       </c>
       <c r="Y4" s="24">
         <v>2018</v>
       </c>
       <c r="Z4" s="24">
         <v>2019</v>
       </c>
       <c r="AA4" s="24">
         <v>2020</v>
       </c>
       <c r="AB4" s="24">
         <v>2021</v>
       </c>
       <c r="AC4" s="24">
         <v>2022</v>
       </c>
       <c r="AD4" s="24">
         <v>2023</v>
       </c>
       <c r="AE4" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="AF4" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="46">
         <v>1</v>
       </c>
       <c r="C5" s="46">
         <v>1</v>
       </c>
       <c r="D5" s="46">
         <v>1</v>
       </c>
       <c r="E5" s="46">
         <v>1</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="46">
         <v>1</v>
       </c>
       <c r="I5" s="46">
@@ -1016,52 +1027,55 @@
       </c>
       <c r="X5" s="2">
         <v>1</v>
       </c>
       <c r="Y5" s="2">
         <v>1</v>
       </c>
       <c r="Z5" s="2">
         <v>1</v>
       </c>
       <c r="AA5" s="2">
         <v>1</v>
       </c>
       <c r="AB5" s="2">
         <v>1</v>
       </c>
       <c r="AC5" s="3">
         <v>1</v>
       </c>
       <c r="AD5" s="4">
         <v>1</v>
       </c>
       <c r="AE5" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="AF5" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A6" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="46">
         <v>35</v>
       </c>
       <c r="C6" s="46">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="46">
         <v>15</v>
       </c>
       <c r="F6" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="46">
         <v>26</v>
       </c>
       <c r="I6" s="46">
@@ -1111,52 +1125,55 @@
       </c>
       <c r="X6" s="2">
         <v>54</v>
       </c>
       <c r="Y6" s="2">
         <v>65</v>
       </c>
       <c r="Z6" s="2">
         <v>88</v>
       </c>
       <c r="AA6" s="2">
         <v>29</v>
       </c>
       <c r="AB6" s="4">
         <v>54</v>
       </c>
       <c r="AC6" s="3">
         <v>79</v>
       </c>
       <c r="AD6" s="36">
         <v>127</v>
       </c>
       <c r="AE6" s="36">
         <v>67</v>
       </c>
-    </row>
-    <row r="7" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="AF6" s="36">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="46">
         <v>8.1</v>
       </c>
       <c r="C7" s="46">
         <v>4.3</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="46">
         <v>11.3</v>
       </c>
       <c r="F7" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="46">
         <v>2.1</v>
       </c>
       <c r="I7" s="46">
@@ -1206,81 +1223,84 @@
       </c>
       <c r="X7" s="2">
         <v>12.8</v>
       </c>
       <c r="Y7" s="2">
         <v>16.399999999999999</v>
       </c>
       <c r="Z7" s="2">
         <v>20.7</v>
       </c>
       <c r="AA7" s="2">
         <v>6.2</v>
       </c>
       <c r="AB7" s="4">
         <v>8.1999999999999993</v>
       </c>
       <c r="AC7" s="5">
         <v>21</v>
       </c>
       <c r="AD7" s="4">
         <v>32.1</v>
       </c>
       <c r="AE7" s="4">
         <v>31.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="AF7" s="4">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="25"/>
     </row>
-    <row r="9" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+    <row r="9" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A9" s="55" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="55"/>
       <c r="C9" s="55"/>
       <c r="D9" s="55"/>
       <c r="E9" s="55"/>
       <c r="F9" s="55"/>
       <c r="G9" s="55"/>
       <c r="H9" s="55"/>
       <c r="I9" s="55"/>
       <c r="J9" s="55"/>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="55"/>
       <c r="N9" s="55"/>
       <c r="O9" s="55"/>
       <c r="P9" s="55"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="27"/>
       <c r="V9" s="27"/>
     </row>
-    <row r="10" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+    <row r="10" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A10" s="22"/>
       <c r="B10" s="23">
         <v>2001</v>
       </c>
       <c r="C10" s="23">
         <v>2002</v>
       </c>
       <c r="D10" s="23">
         <v>2003</v>
       </c>
       <c r="E10" s="23">
         <v>2004</v>
       </c>
       <c r="F10" s="23">
         <v>2005</v>
       </c>
       <c r="G10" s="23">
         <v>2006</v>
       </c>
       <c r="H10" s="23">
         <v>2007</v>
       </c>
       <c r="I10" s="23">
         <v>2008</v>
       </c>
@@ -1310,52 +1330,55 @@
       </c>
       <c r="R10" s="29">
         <v>2017</v>
       </c>
       <c r="S10" s="29">
         <v>2018</v>
       </c>
       <c r="T10" s="29">
         <v>2019</v>
       </c>
       <c r="U10" s="29">
         <v>2020</v>
       </c>
       <c r="V10" s="29">
         <v>2021</v>
       </c>
       <c r="W10" s="24">
         <v>2022</v>
       </c>
       <c r="X10" s="24">
         <v>2023</v>
       </c>
       <c r="Y10" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="20" customFormat="1" ht="25.5" customHeight="1">
+      <c r="Z10" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="20" customFormat="1" ht="25.5" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="46">
         <v>6</v>
       </c>
       <c r="C11" s="46">
         <v>6</v>
       </c>
       <c r="D11" s="46">
         <v>13</v>
       </c>
       <c r="E11" s="46">
         <v>13</v>
       </c>
       <c r="F11" s="46">
         <v>13</v>
       </c>
       <c r="G11" s="46">
         <v>13</v>
       </c>
       <c r="H11" s="46">
         <v>13</v>
       </c>
       <c r="I11" s="46">
@@ -1387,52 +1410,55 @@
       </c>
       <c r="R11" s="6">
         <v>17</v>
       </c>
       <c r="S11" s="6">
         <v>17</v>
       </c>
       <c r="T11" s="6">
         <v>17</v>
       </c>
       <c r="U11" s="6">
         <v>17</v>
       </c>
       <c r="V11" s="7">
         <v>16</v>
       </c>
       <c r="W11" s="4">
         <v>16</v>
       </c>
       <c r="X11" s="39">
         <v>16</v>
       </c>
       <c r="Y11" s="4">
         <v>15</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="Z11" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A12" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="46">
         <v>95.2</v>
       </c>
       <c r="C12" s="46">
         <v>46.8</v>
       </c>
       <c r="D12" s="46">
         <v>105.4</v>
       </c>
       <c r="E12" s="46">
         <v>128.69999999999999</v>
       </c>
       <c r="F12" s="46">
         <v>128.69999999999999</v>
       </c>
       <c r="G12" s="46">
         <v>124.4</v>
       </c>
       <c r="H12" s="46">
         <v>120.7</v>
       </c>
       <c r="I12" s="46">
@@ -1464,52 +1490,55 @@
       </c>
       <c r="R12" s="2">
         <v>106.6</v>
       </c>
       <c r="S12" s="2">
         <v>256.2</v>
       </c>
       <c r="T12" s="2">
         <v>173.8</v>
       </c>
       <c r="U12" s="2">
         <v>44</v>
       </c>
       <c r="V12" s="4">
         <v>68.400000000000006</v>
       </c>
       <c r="W12" s="4">
         <v>72</v>
       </c>
       <c r="X12" s="37">
         <v>73.400000000000006</v>
       </c>
       <c r="Y12" s="40">
         <v>73.599999999999994</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="Z12" s="4">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="46">
         <v>42.2</v>
       </c>
       <c r="C13" s="46">
         <v>46.3</v>
       </c>
       <c r="D13" s="46">
         <v>81.099999999999994</v>
       </c>
       <c r="E13" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="46">
         <v>92.6</v>
       </c>
       <c r="H13" s="46">
         <v>103.9</v>
       </c>
       <c r="I13" s="46">
@@ -1541,52 +1570,55 @@
       </c>
       <c r="R13" s="8">
         <v>86.9</v>
       </c>
       <c r="S13" s="8">
         <v>87.3</v>
       </c>
       <c r="T13" s="8">
         <v>85.6</v>
       </c>
       <c r="U13" s="8">
         <v>82.8</v>
       </c>
       <c r="V13" s="4">
         <v>84.5</v>
       </c>
       <c r="W13" s="4">
         <v>85.2</v>
       </c>
       <c r="X13" s="4">
         <v>86.3</v>
       </c>
       <c r="Y13" s="4">
         <v>86.9</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="20" customFormat="1" ht="38.25" customHeight="1">
+      <c r="Z13" s="4">
+        <v>78.599999999999994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="20" customFormat="1" ht="38.25" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="46">
         <v>18.2</v>
       </c>
       <c r="C14" s="46">
         <v>11.8</v>
       </c>
       <c r="D14" s="46">
         <v>50.7</v>
       </c>
       <c r="E14" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <v>60</v>
       </c>
       <c r="H14" s="46">
         <v>62.3</v>
       </c>
       <c r="I14" s="46">
@@ -1618,60 +1650,63 @@
       </c>
       <c r="R14" s="2">
         <v>21.2</v>
       </c>
       <c r="S14" s="2">
         <v>17.8</v>
       </c>
       <c r="T14" s="2">
         <v>19.899999999999999</v>
       </c>
       <c r="U14" s="2">
         <v>4.2</v>
       </c>
       <c r="V14" s="4">
         <v>6.4</v>
       </c>
       <c r="W14" s="4">
         <v>7.2</v>
       </c>
       <c r="X14" s="4">
         <v>5.7</v>
       </c>
       <c r="Y14" s="4">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="Z14" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="26"/>
     </row>
-    <row r="16" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+    <row r="16" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A16" s="30" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:31" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="22"/>
       <c r="B17" s="23">
         <v>1995</v>
       </c>
       <c r="C17" s="23">
         <v>1996</v>
       </c>
       <c r="D17" s="23">
         <v>1997</v>
       </c>
       <c r="E17" s="23">
         <v>1998</v>
       </c>
       <c r="F17" s="23">
         <v>1999</v>
       </c>
       <c r="G17" s="23">
         <v>2000</v>
       </c>
       <c r="H17" s="23">
         <v>2001</v>
       </c>
       <c r="I17" s="23">
         <v>2002</v>
       </c>
@@ -1719,52 +1754,55 @@
       </c>
       <c r="X17" s="31">
         <v>2017</v>
       </c>
       <c r="Y17" s="31">
         <v>2018</v>
       </c>
       <c r="Z17" s="31">
         <v>2019</v>
       </c>
       <c r="AA17" s="31">
         <v>2020</v>
       </c>
       <c r="AB17" s="31">
         <v>2021</v>
       </c>
       <c r="AC17" s="24">
         <v>2022</v>
       </c>
       <c r="AD17" s="24">
         <v>2023</v>
       </c>
       <c r="AE17" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="AF17" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A18" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="46">
         <v>223</v>
       </c>
       <c r="C18" s="46">
         <v>163</v>
       </c>
       <c r="D18" s="46">
         <v>88</v>
       </c>
       <c r="E18" s="46">
         <v>84</v>
       </c>
       <c r="F18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="46">
         <v>146</v>
       </c>
       <c r="I18" s="46">
@@ -1814,52 +1852,55 @@
       </c>
       <c r="X18" s="2">
         <v>153</v>
       </c>
       <c r="Y18" s="2">
         <v>153</v>
       </c>
       <c r="Z18" s="2">
         <v>147</v>
       </c>
       <c r="AA18" s="2">
         <v>143</v>
       </c>
       <c r="AB18" s="3">
         <v>144</v>
       </c>
       <c r="AC18" s="3">
         <v>143</v>
       </c>
       <c r="AD18" s="4">
         <v>139</v>
       </c>
       <c r="AE18" s="4">
         <v>139</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="20" customFormat="1" ht="11.25" customHeight="1">
+      <c r="AF18" s="4">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="20" customFormat="1" ht="11.25" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="45">
         <v>2485</v>
       </c>
       <c r="C19" s="45">
         <v>2402</v>
       </c>
       <c r="D19" s="45">
         <v>1837.5</v>
       </c>
       <c r="E19" s="45">
         <v>1751.9</v>
       </c>
       <c r="F19" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="45" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="45">
         <v>1982.9</v>
       </c>
       <c r="I19" s="45">
@@ -1909,87 +1950,91 @@
       </c>
       <c r="X19" s="9">
         <v>2348.3000000000002</v>
       </c>
       <c r="Y19" s="9">
         <v>2409.8000000000002</v>
       </c>
       <c r="Z19" s="9">
         <v>2429.8000000000002</v>
       </c>
       <c r="AA19" s="9">
         <v>2473.8000000000002</v>
       </c>
       <c r="AB19" s="3">
         <v>2500.9</v>
       </c>
       <c r="AC19" s="3">
         <v>2532.6</v>
       </c>
       <c r="AD19" s="4">
         <v>2546.5</v>
       </c>
       <c r="AE19" s="4">
         <v>2563</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="AF19" s="4">
+        <v>2584.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
       <c r="J20" s="45"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
       <c r="M20" s="45"/>
       <c r="N20" s="45"/>
       <c r="O20" s="45"/>
       <c r="P20" s="45"/>
       <c r="Q20" s="45"/>
       <c r="R20" s="45"/>
       <c r="S20" s="45"/>
       <c r="T20" s="45"/>
       <c r="U20" s="45"/>
       <c r="V20" s="45"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
       <c r="AA20" s="10"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
-    </row>
-    <row r="21" spans="1:31" s="20" customFormat="1" ht="11.25" customHeight="1">
+      <c r="AF20" s="4"/>
+    </row>
+    <row r="21" spans="1:32" s="20" customFormat="1" ht="11.25" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="45" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="45">
         <v>794.7</v>
       </c>
       <c r="I21" s="45">
@@ -2039,52 +2084,55 @@
       </c>
       <c r="X21" s="9">
         <v>1278.0999999999999</v>
       </c>
       <c r="Y21" s="9">
         <v>1338.2</v>
       </c>
       <c r="Z21" s="9">
         <v>1377.7</v>
       </c>
       <c r="AA21" s="9">
         <v>1432</v>
       </c>
       <c r="AB21" s="3">
         <v>1475.9</v>
       </c>
       <c r="AC21" s="3">
         <v>1511.5</v>
       </c>
       <c r="AD21" s="4">
         <v>1531.1</v>
       </c>
       <c r="AE21" s="4">
         <v>1548.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="20" customFormat="1" ht="24.75" customHeight="1">
+      <c r="AF21" s="4">
+        <v>1571.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A22" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="45">
         <v>187.4</v>
       </c>
       <c r="C22" s="45">
         <v>180.3</v>
       </c>
       <c r="D22" s="45">
         <v>150.5</v>
       </c>
       <c r="E22" s="45">
         <v>138.69999999999999</v>
       </c>
       <c r="F22" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="45" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="45">
         <v>174.7</v>
       </c>
       <c r="I22" s="45">
@@ -2134,87 +2182,91 @@
       </c>
       <c r="X22" s="43">
         <v>188.8</v>
       </c>
       <c r="Y22" s="43">
         <v>195.4</v>
       </c>
       <c r="Z22" s="43">
         <v>201.4</v>
       </c>
       <c r="AA22" s="43">
         <v>135.80000000000001</v>
       </c>
       <c r="AB22" s="42">
         <v>168.4</v>
       </c>
       <c r="AC22" s="42">
         <v>199.9</v>
       </c>
       <c r="AD22" s="41">
         <v>203.7</v>
       </c>
       <c r="AE22" s="41">
         <v>217</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="AF22" s="4">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="45"/>
       <c r="C23" s="45"/>
       <c r="D23" s="45"/>
       <c r="E23" s="45"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
       <c r="J23" s="45"/>
       <c r="K23" s="45"/>
       <c r="L23" s="45"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="10"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="4"/>
       <c r="AE23" s="4"/>
-    </row>
-    <row r="24" spans="1:31" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AF23" s="4"/>
+    </row>
+    <row r="24" spans="1:32" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="45" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="45" t="s">
@@ -2264,52 +2316,55 @@
       </c>
       <c r="X24" s="9">
         <v>62.3</v>
       </c>
       <c r="Y24" s="9">
         <v>64.400000000000006</v>
       </c>
       <c r="Z24" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="AA24" s="9">
         <v>50</v>
       </c>
       <c r="AB24" s="3">
         <v>57.5</v>
       </c>
       <c r="AC24" s="3">
         <v>83.2</v>
       </c>
       <c r="AD24" s="4">
         <v>62.8</v>
       </c>
       <c r="AE24" s="4">
         <v>66.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="AF24" s="4">
+        <v>67.099999999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A25" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="46">
         <v>1526</v>
       </c>
       <c r="I25" s="46">
@@ -2359,104 +2414,107 @@
       </c>
       <c r="X25" s="13">
         <v>1724</v>
       </c>
       <c r="Y25" s="13">
         <v>1802</v>
       </c>
       <c r="Z25" s="13">
         <v>1809</v>
       </c>
       <c r="AA25" s="13">
         <v>1908</v>
       </c>
       <c r="AB25" s="5">
         <v>1958</v>
       </c>
       <c r="AC25" s="3">
         <v>1192.9000000000001</v>
       </c>
       <c r="AD25" s="36">
         <v>1963</v>
       </c>
       <c r="AE25" s="36">
         <v>1934</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="AF25" s="4">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="14"/>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
       <c r="U26" s="16"/>
       <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:31" s="20" customFormat="1" ht="15.75" thickBot="1">
+    <row r="27" spans="1:32" s="20" customFormat="1" ht="15.75" thickBot="1">
       <c r="A27" s="55" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="55"/>
       <c r="C27" s="55"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
       <c r="F27" s="55"/>
       <c r="G27" s="55"/>
       <c r="H27" s="55"/>
       <c r="I27" s="55"/>
       <c r="J27" s="55"/>
       <c r="K27" s="55"/>
       <c r="L27" s="55"/>
       <c r="M27" s="55"/>
       <c r="N27" s="56"/>
       <c r="O27" s="56"/>
       <c r="P27" s="56"/>
       <c r="Q27" s="56"/>
       <c r="R27" s="56"/>
       <c r="S27" s="56"/>
       <c r="T27" s="56"/>
       <c r="U27" s="56"/>
       <c r="V27" s="56"/>
       <c r="W27" s="56"/>
       <c r="X27" s="56"/>
     </row>
-    <row r="28" spans="1:31" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="22"/>
       <c r="B28" s="23">
         <v>2002</v>
       </c>
       <c r="C28" s="23">
         <v>2003</v>
       </c>
       <c r="D28" s="23">
         <v>2004</v>
       </c>
       <c r="E28" s="23">
         <v>2005</v>
       </c>
       <c r="F28" s="23">
         <v>2006</v>
       </c>
       <c r="G28" s="23">
         <v>2007</v>
       </c>
       <c r="H28" s="23">
         <v>2008</v>
       </c>
       <c r="I28" s="24">
         <v>2009</v>
       </c>
@@ -2483,52 +2541,55 @@
       </c>
       <c r="Q28" s="24">
         <v>2017</v>
       </c>
       <c r="R28" s="24">
         <v>2018</v>
       </c>
       <c r="S28" s="24">
         <v>2019</v>
       </c>
       <c r="T28" s="24">
         <v>2020</v>
       </c>
       <c r="U28" s="24">
         <v>2021</v>
       </c>
       <c r="V28" s="24">
         <v>2022</v>
       </c>
       <c r="W28" s="24">
         <v>2023</v>
       </c>
       <c r="X28" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="20" customFormat="1" ht="22.5" customHeight="1">
+      <c r="Y28" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="46">
         <v>1</v>
       </c>
       <c r="C29" s="46">
         <v>2</v>
       </c>
       <c r="D29" s="46">
         <v>1</v>
       </c>
       <c r="E29" s="46">
         <v>3</v>
       </c>
       <c r="F29" s="46">
         <v>3</v>
       </c>
       <c r="G29" s="46">
         <v>3</v>
       </c>
       <c r="H29" s="46">
         <v>3</v>
       </c>
       <c r="I29" s="46">
@@ -2557,52 +2618,55 @@
       </c>
       <c r="Q29" s="8">
         <v>2</v>
       </c>
       <c r="R29" s="8">
         <v>2</v>
       </c>
       <c r="S29" s="8">
         <v>2</v>
       </c>
       <c r="T29" s="8">
         <v>2</v>
       </c>
       <c r="U29" s="44">
         <v>4</v>
       </c>
       <c r="V29" s="3">
         <v>4</v>
       </c>
       <c r="W29" s="4">
         <v>8</v>
       </c>
       <c r="X29" s="4">
         <v>6</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="20" customFormat="1" ht="24.75" customHeight="1">
+      <c r="Y29" s="59">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A30" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="46">
         <v>2</v>
       </c>
       <c r="D30" s="46">
         <v>2</v>
       </c>
       <c r="E30" s="46">
         <v>3</v>
       </c>
       <c r="F30" s="46">
         <v>4</v>
       </c>
       <c r="G30" s="46">
         <v>4</v>
       </c>
       <c r="H30" s="46">
         <v>4</v>
       </c>
       <c r="I30" s="46">
@@ -2631,52 +2695,53 @@
       </c>
       <c r="Q30" s="44">
         <v>4</v>
       </c>
       <c r="R30" s="44">
         <v>4</v>
       </c>
       <c r="S30" s="44">
         <v>4</v>
       </c>
       <c r="T30" s="44">
         <v>4</v>
       </c>
       <c r="U30" s="44">
         <v>12</v>
       </c>
       <c r="V30" s="42">
         <v>17</v>
       </c>
       <c r="W30" s="42">
         <v>24</v>
       </c>
       <c r="X30" s="42">
         <v>25</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="20" customFormat="1" ht="26.25" customHeight="1">
+      <c r="Y30" s="4"/>
+    </row>
+    <row r="31" spans="1:32" s="20" customFormat="1" ht="26.25" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="46">
         <v>90</v>
       </c>
       <c r="C31" s="46">
         <v>136</v>
       </c>
       <c r="D31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="46" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="46">
         <v>167.6</v>
       </c>
       <c r="G31" s="46">
         <v>149.1</v>
       </c>
       <c r="H31" s="46">
         <v>237.5</v>
       </c>
       <c r="I31" s="46">
@@ -2705,85 +2770,88 @@
       </c>
       <c r="Q31" s="8">
         <v>417.5</v>
       </c>
       <c r="R31" s="8">
         <v>433.9</v>
       </c>
       <c r="S31" s="8">
         <v>497.9</v>
       </c>
       <c r="T31" s="8">
         <v>52.8</v>
       </c>
       <c r="U31" s="44">
         <v>137.80000000000001</v>
       </c>
       <c r="V31" s="3">
         <v>294.7</v>
       </c>
       <c r="W31" s="4">
         <v>642.79999999999995</v>
       </c>
       <c r="X31" s="4">
         <v>664.9</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="20" customFormat="1" ht="11.25">
+      <c r="Y31" s="7">
+        <v>771.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="14"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
     </row>
-    <row r="33" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+    <row r="33" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A33" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="55"/>
       <c r="C33" s="55"/>
       <c r="D33" s="55"/>
       <c r="E33" s="55"/>
       <c r="F33" s="55"/>
       <c r="G33" s="55"/>
       <c r="H33" s="55"/>
       <c r="I33" s="55"/>
       <c r="J33" s="55"/>
       <c r="K33" s="55"/>
       <c r="L33" s="55"/>
     </row>
-    <row r="34" spans="1:31" s="20" customFormat="1" ht="11.25">
+    <row r="34" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="22"/>
       <c r="B34" s="23">
         <v>1995</v>
       </c>
       <c r="C34" s="23">
         <v>1996</v>
       </c>
       <c r="D34" s="23">
         <v>1997</v>
       </c>
       <c r="E34" s="23">
         <v>1998</v>
       </c>
       <c r="F34" s="23">
         <v>1999</v>
       </c>
       <c r="G34" s="23">
         <v>2000</v>
       </c>
       <c r="H34" s="23">
         <v>2001</v>
       </c>
       <c r="I34" s="23">
         <v>2002</v>
       </c>
@@ -2831,52 +2899,55 @@
       </c>
       <c r="X34" s="33">
         <v>2017</v>
       </c>
       <c r="Y34" s="33">
         <v>2018</v>
       </c>
       <c r="Z34" s="33">
         <v>2019</v>
       </c>
       <c r="AA34" s="33">
         <v>2020</v>
       </c>
       <c r="AB34" s="33">
         <v>2021</v>
       </c>
       <c r="AC34" s="24">
         <v>2022</v>
       </c>
       <c r="AD34" s="24">
         <v>2023</v>
       </c>
       <c r="AE34" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="20" customFormat="1" ht="35.25" customHeight="1">
+      <c r="AF34" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="20" customFormat="1" ht="35.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="46">
         <v>206</v>
       </c>
       <c r="C35" s="46">
         <v>144</v>
       </c>
       <c r="D35" s="46">
         <v>57</v>
       </c>
       <c r="E35" s="46">
         <v>56</v>
       </c>
       <c r="F35" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="46">
         <v>40</v>
       </c>
       <c r="I35" s="46">
@@ -2926,52 +2997,55 @@
       </c>
       <c r="X35" s="2">
         <v>94</v>
       </c>
       <c r="Y35" s="2">
         <v>95</v>
       </c>
       <c r="Z35" s="2">
         <v>93</v>
       </c>
       <c r="AA35" s="2">
         <v>83</v>
       </c>
       <c r="AB35" s="4">
         <v>85</v>
       </c>
       <c r="AC35" s="4">
         <v>82</v>
       </c>
       <c r="AD35" s="4">
         <v>82</v>
       </c>
       <c r="AE35" s="4">
         <v>84</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="20" customFormat="1" ht="25.5" customHeight="1">
+      <c r="AF35" s="4">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="20" customFormat="1" ht="25.5" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="12">
         <v>9383</v>
       </c>
       <c r="C36" s="12">
         <v>5054</v>
       </c>
       <c r="D36" s="12">
         <v>2206</v>
       </c>
       <c r="E36" s="12">
         <v>2236</v>
       </c>
       <c r="F36" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <v>1617</v>
       </c>
       <c r="I36" s="12">
@@ -3021,52 +3095,55 @@
       </c>
       <c r="X36" s="13">
         <v>6636</v>
       </c>
       <c r="Y36" s="13">
         <v>6903</v>
       </c>
       <c r="Z36" s="13">
         <v>7228</v>
       </c>
       <c r="AA36" s="13">
         <v>2911</v>
       </c>
       <c r="AB36" s="4">
         <v>3102</v>
       </c>
       <c r="AC36" s="4">
         <v>4912</v>
       </c>
       <c r="AD36" s="36">
         <v>5557</v>
       </c>
       <c r="AE36" s="36">
         <v>5028</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="20" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AF36" s="4">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="20" customFormat="1" ht="17.25" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="46">
         <v>214</v>
       </c>
       <c r="I37" s="46">
@@ -3116,52 +3193,55 @@
       </c>
       <c r="X37" s="2">
         <v>305</v>
       </c>
       <c r="Y37" s="2">
         <v>315</v>
       </c>
       <c r="Z37" s="2">
         <v>299</v>
       </c>
       <c r="AA37" s="2">
         <v>289</v>
       </c>
       <c r="AB37" s="4">
         <v>296</v>
       </c>
       <c r="AC37" s="4">
         <v>300</v>
       </c>
       <c r="AD37" s="36">
         <v>295</v>
       </c>
       <c r="AE37" s="36">
         <v>296</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="20" customFormat="1" ht="27" customHeight="1">
+      <c r="AF37" s="4">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="20" customFormat="1" ht="27" customHeight="1">
       <c r="A38" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>3066</v>
       </c>
       <c r="I38" s="12">
         <v>3752</v>
       </c>
       <c r="J38" s="12">
         <v>3856</v>
       </c>
       <c r="K38" s="12">
         <v>3876</v>
       </c>
@@ -3203,267 +3283,744 @@
       </c>
       <c r="X38" s="18">
         <v>4549</v>
       </c>
       <c r="Y38" s="18">
         <v>4683</v>
       </c>
       <c r="Z38" s="18">
         <v>4594</v>
       </c>
       <c r="AA38" s="18">
         <v>4597</v>
       </c>
       <c r="AB38" s="4">
         <v>4611</v>
       </c>
       <c r="AC38" s="19">
         <v>4627</v>
       </c>
       <c r="AD38" s="36">
         <v>4601</v>
       </c>
       <c r="AE38" s="36">
         <v>4538</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="41" spans="1:31" s="20" customFormat="1" ht="12" thickBot="1">
+      <c r="AF38" s="4">
+        <v>4623</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="20" customFormat="1" ht="11.25"/>
+    <row r="40" spans="1:32" s="20" customFormat="1" ht="11.25"/>
+    <row r="41" spans="1:32" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A41" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="54"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
       <c r="F41" s="54"/>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
     </row>
-    <row r="42" spans="1:31" s="20" customFormat="1" ht="11.25">
+    <row r="42" spans="1:32" s="20" customFormat="1" ht="11.25">
       <c r="A42" s="22"/>
       <c r="B42" s="33">
         <v>2011</v>
       </c>
       <c r="C42" s="33">
         <v>2012</v>
       </c>
       <c r="D42" s="33">
         <v>2013</v>
       </c>
       <c r="E42" s="33">
         <v>2014</v>
       </c>
       <c r="F42" s="33">
         <v>2015</v>
       </c>
       <c r="G42" s="33">
         <v>2016</v>
       </c>
       <c r="H42" s="33">
         <v>2017</v>
       </c>
       <c r="I42" s="33">
         <v>2018</v>
       </c>
       <c r="J42" s="33">
         <v>2019</v>
       </c>
       <c r="K42" s="33">
         <v>2020</v>
       </c>
       <c r="L42" s="33">
         <v>2021</v>
       </c>
       <c r="M42" s="24">
         <v>2022</v>
       </c>
       <c r="N42" s="24">
         <v>2023</v>
       </c>
       <c r="O42" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="20" customFormat="1" ht="24.75" customHeight="1">
+      <c r="P42" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A43" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="4">
         <v>4</v>
       </c>
       <c r="C43" s="4">
         <v>2</v>
       </c>
       <c r="D43" s="4">
         <v>3</v>
       </c>
       <c r="E43" s="4">
         <v>3</v>
       </c>
       <c r="F43" s="4">
         <v>3</v>
       </c>
       <c r="G43" s="4">
         <v>2</v>
       </c>
       <c r="H43" s="4">
         <v>2</v>
       </c>
       <c r="I43" s="4">
         <v>2</v>
       </c>
       <c r="J43" s="4">
         <v>2</v>
       </c>
       <c r="K43" s="4">
         <v>2</v>
       </c>
       <c r="L43" s="4">
         <v>2</v>
       </c>
       <c r="M43" s="4">
         <v>2</v>
       </c>
       <c r="N43" s="4">
         <v>2</v>
       </c>
       <c r="O43" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="P43" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A44" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="4">
         <v>188</v>
       </c>
       <c r="C44" s="4">
         <v>139</v>
       </c>
       <c r="D44" s="4">
         <v>74</v>
       </c>
       <c r="E44" s="4">
         <v>221</v>
       </c>
       <c r="F44" s="4">
         <v>212</v>
       </c>
       <c r="G44" s="4">
         <v>203</v>
       </c>
       <c r="H44" s="4">
         <v>215</v>
       </c>
       <c r="I44" s="4">
         <v>260</v>
       </c>
       <c r="J44" s="4">
         <v>273</v>
       </c>
       <c r="K44" s="4">
         <v>73</v>
       </c>
       <c r="L44" s="4">
         <v>123</v>
       </c>
       <c r="M44" s="4">
         <v>147</v>
       </c>
       <c r="N44" s="4">
         <v>200</v>
       </c>
       <c r="O44" s="4">
         <v>179</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="20" customFormat="1" ht="22.5">
+      <c r="P44" s="4">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="20" customFormat="1" ht="22.5">
       <c r="A45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4">
         <v>95.4</v>
       </c>
       <c r="H45" s="4">
         <v>87</v>
       </c>
       <c r="I45" s="4">
         <v>110.7</v>
       </c>
       <c r="J45" s="4">
         <v>112.6</v>
       </c>
       <c r="K45" s="4">
         <v>15.5</v>
       </c>
       <c r="L45" s="10">
         <v>24</v>
       </c>
       <c r="M45" s="21">
         <v>49.2</v>
       </c>
       <c r="N45" s="4">
         <v>84.3</v>
       </c>
       <c r="O45" s="4">
         <v>73.3</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="20" customFormat="1" ht="11.25"/>
+      <c r="P45" s="4">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="20" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:32" s="57" customFormat="1"/>
+    <row r="48" spans="1:32" s="57" customFormat="1"/>
+    <row r="49" s="57" customFormat="1"/>
+    <row r="50" s="57" customFormat="1"/>
+    <row r="51" s="57" customFormat="1"/>
+    <row r="52" s="57" customFormat="1"/>
+    <row r="53" s="57" customFormat="1"/>
+    <row r="54" s="57" customFormat="1"/>
+    <row r="55" s="57" customFormat="1"/>
+    <row r="56" s="57" customFormat="1"/>
+    <row r="57" s="57" customFormat="1"/>
+    <row r="58" s="57" customFormat="1"/>
+    <row r="59" s="57" customFormat="1"/>
+    <row r="60" s="57" customFormat="1"/>
+    <row r="61" s="57" customFormat="1"/>
+    <row r="62" s="57" customFormat="1"/>
+    <row r="63" s="57" customFormat="1"/>
+    <row r="64" s="57" customFormat="1"/>
+    <row r="65" s="57" customFormat="1"/>
+    <row r="66" s="57" customFormat="1"/>
+    <row r="67" s="57" customFormat="1"/>
+    <row r="68" s="57" customFormat="1"/>
+    <row r="69" s="57" customFormat="1"/>
+    <row r="70" s="57" customFormat="1"/>
+    <row r="71" s="57" customFormat="1"/>
+    <row r="72" s="57" customFormat="1"/>
+    <row r="73" s="57" customFormat="1"/>
+    <row r="74" s="57" customFormat="1"/>
+    <row r="75" s="57" customFormat="1"/>
+    <row r="76" s="57" customFormat="1"/>
+    <row r="77" s="57" customFormat="1"/>
+    <row r="78" s="57" customFormat="1"/>
+    <row r="79" s="57" customFormat="1"/>
+    <row r="80" s="57" customFormat="1"/>
+    <row r="81" s="57" customFormat="1"/>
+    <row r="82" s="57" customFormat="1"/>
+    <row r="83" s="57" customFormat="1"/>
+    <row r="84" s="57" customFormat="1"/>
+    <row r="85" s="57" customFormat="1"/>
+    <row r="86" s="57" customFormat="1"/>
+    <row r="87" s="57" customFormat="1"/>
+    <row r="88" s="57" customFormat="1"/>
+    <row r="89" s="57" customFormat="1"/>
+    <row r="90" s="57" customFormat="1"/>
+    <row r="91" s="57" customFormat="1"/>
+    <row r="92" s="57" customFormat="1"/>
+    <row r="93" s="57" customFormat="1"/>
+    <row r="94" s="57" customFormat="1"/>
+    <row r="95" s="57" customFormat="1"/>
+    <row r="96" s="57" customFormat="1"/>
+    <row r="97" s="57" customFormat="1"/>
+    <row r="98" s="57" customFormat="1"/>
+    <row r="99" s="57" customFormat="1"/>
+    <row r="100" s="57" customFormat="1"/>
+    <row r="101" s="57" customFormat="1"/>
+    <row r="102" s="57" customFormat="1"/>
+    <row r="103" s="57" customFormat="1"/>
+    <row r="104" s="57" customFormat="1"/>
+    <row r="105" s="57" customFormat="1"/>
+    <row r="106" s="57" customFormat="1"/>
+    <row r="107" s="57" customFormat="1"/>
+    <row r="108" s="57" customFormat="1"/>
+    <row r="109" s="57" customFormat="1"/>
+    <row r="110" s="57" customFormat="1"/>
+    <row r="111" s="57" customFormat="1"/>
+    <row r="112" s="57" customFormat="1"/>
+    <row r="113" s="57" customFormat="1"/>
+    <row r="114" s="57" customFormat="1"/>
+    <row r="115" s="57" customFormat="1"/>
+    <row r="116" s="57" customFormat="1"/>
+    <row r="117" s="57" customFormat="1"/>
+    <row r="118" s="57" customFormat="1"/>
+    <row r="119" s="57" customFormat="1"/>
+    <row r="120" s="57" customFormat="1"/>
+    <row r="121" s="57" customFormat="1"/>
+    <row r="122" s="57" customFormat="1"/>
+    <row r="123" s="57" customFormat="1"/>
+    <row r="124" s="57" customFormat="1"/>
+    <row r="125" s="57" customFormat="1"/>
+    <row r="126" s="57" customFormat="1"/>
+    <row r="127" s="57" customFormat="1"/>
+    <row r="128" s="57" customFormat="1"/>
+    <row r="129" s="57" customFormat="1"/>
+    <row r="130" s="57" customFormat="1"/>
+    <row r="131" s="57" customFormat="1"/>
+    <row r="132" s="57" customFormat="1"/>
+    <row r="133" s="57" customFormat="1"/>
+    <row r="134" s="57" customFormat="1"/>
+    <row r="135" s="57" customFormat="1"/>
+    <row r="136" s="57" customFormat="1"/>
+    <row r="137" s="57" customFormat="1"/>
+    <row r="138" s="57" customFormat="1"/>
+    <row r="139" s="57" customFormat="1"/>
+    <row r="140" s="57" customFormat="1"/>
+    <row r="141" s="57" customFormat="1"/>
+    <row r="142" s="57" customFormat="1"/>
+    <row r="143" s="57" customFormat="1"/>
+    <row r="144" s="57" customFormat="1"/>
+    <row r="145" s="57" customFormat="1"/>
+    <row r="146" s="57" customFormat="1"/>
+    <row r="147" s="57" customFormat="1"/>
+    <row r="148" s="57" customFormat="1"/>
+    <row r="149" s="57" customFormat="1"/>
+    <row r="150" s="57" customFormat="1"/>
+    <row r="151" s="57" customFormat="1"/>
+    <row r="152" s="57" customFormat="1"/>
+    <row r="153" s="57" customFormat="1"/>
+    <row r="154" s="57" customFormat="1"/>
+    <row r="155" s="57" customFormat="1"/>
+    <row r="156" s="57" customFormat="1"/>
+    <row r="157" s="57" customFormat="1"/>
+    <row r="158" s="57" customFormat="1"/>
+    <row r="159" s="57" customFormat="1"/>
+    <row r="160" s="57" customFormat="1"/>
+    <row r="161" s="57" customFormat="1"/>
+    <row r="162" s="57" customFormat="1"/>
+    <row r="163" s="57" customFormat="1"/>
+    <row r="164" s="57" customFormat="1"/>
+    <row r="165" s="57" customFormat="1"/>
+    <row r="166" s="57" customFormat="1"/>
+    <row r="167" s="57" customFormat="1"/>
+    <row r="168" s="57" customFormat="1"/>
+    <row r="169" s="57" customFormat="1"/>
+    <row r="170" s="57" customFormat="1"/>
+    <row r="171" s="57" customFormat="1"/>
+    <row r="172" s="57" customFormat="1"/>
+    <row r="173" s="57" customFormat="1"/>
+    <row r="174" s="57" customFormat="1"/>
+    <row r="175" s="57" customFormat="1"/>
+    <row r="176" s="57" customFormat="1"/>
+    <row r="177" s="57" customFormat="1"/>
+    <row r="178" s="57" customFormat="1"/>
+    <row r="179" s="57" customFormat="1"/>
+    <row r="180" s="57" customFormat="1"/>
+    <row r="181" s="57" customFormat="1"/>
+    <row r="182" s="57" customFormat="1"/>
+    <row r="183" s="57" customFormat="1"/>
+    <row r="184" s="57" customFormat="1"/>
+    <row r="185" s="57" customFormat="1"/>
+    <row r="186" s="57" customFormat="1"/>
+    <row r="187" s="57" customFormat="1"/>
+    <row r="188" s="57" customFormat="1"/>
+    <row r="189" s="57" customFormat="1"/>
+    <row r="190" s="57" customFormat="1"/>
+    <row r="191" s="57" customFormat="1"/>
+    <row r="192" s="57" customFormat="1"/>
+    <row r="193" s="57" customFormat="1"/>
+    <row r="194" s="57" customFormat="1"/>
+    <row r="195" s="57" customFormat="1"/>
+    <row r="196" s="57" customFormat="1"/>
+    <row r="197" s="57" customFormat="1"/>
+    <row r="198" s="57" customFormat="1"/>
+    <row r="199" s="57" customFormat="1"/>
+    <row r="200" s="57" customFormat="1"/>
+    <row r="201" s="57" customFormat="1"/>
+    <row r="202" s="57" customFormat="1"/>
+    <row r="203" s="57" customFormat="1"/>
+    <row r="204" s="57" customFormat="1"/>
+    <row r="205" s="57" customFormat="1"/>
+    <row r="206" s="57" customFormat="1"/>
+    <row r="207" s="57" customFormat="1"/>
+    <row r="208" s="57" customFormat="1"/>
+    <row r="209" s="57" customFormat="1"/>
+    <row r="210" s="57" customFormat="1"/>
+    <row r="211" s="57" customFormat="1"/>
+    <row r="212" s="57" customFormat="1"/>
+    <row r="213" s="57" customFormat="1"/>
+    <row r="214" s="57" customFormat="1"/>
+    <row r="215" s="57" customFormat="1"/>
+    <row r="216" s="57" customFormat="1"/>
+    <row r="217" s="57" customFormat="1"/>
+    <row r="218" s="57" customFormat="1"/>
+    <row r="219" s="57" customFormat="1"/>
+    <row r="220" s="57" customFormat="1"/>
+    <row r="221" s="57" customFormat="1"/>
+    <row r="222" s="57" customFormat="1"/>
+    <row r="223" s="57" customFormat="1"/>
+    <row r="224" s="57" customFormat="1"/>
+    <row r="225" s="57" customFormat="1"/>
+    <row r="226" s="57" customFormat="1"/>
+    <row r="227" s="57" customFormat="1"/>
+    <row r="228" s="57" customFormat="1"/>
+    <row r="229" s="57" customFormat="1"/>
+    <row r="230" s="57" customFormat="1"/>
+    <row r="231" s="57" customFormat="1"/>
+    <row r="232" s="57" customFormat="1"/>
+    <row r="233" s="57" customFormat="1"/>
+    <row r="234" s="57" customFormat="1"/>
+    <row r="235" s="57" customFormat="1"/>
+    <row r="236" s="57" customFormat="1"/>
+    <row r="237" s="57" customFormat="1"/>
+    <row r="238" s="57" customFormat="1"/>
+    <row r="239" s="57" customFormat="1"/>
+    <row r="240" s="57" customFormat="1"/>
+    <row r="241" s="57" customFormat="1"/>
+    <row r="242" s="57" customFormat="1"/>
+    <row r="243" s="57" customFormat="1"/>
+    <row r="244" s="57" customFormat="1"/>
+    <row r="245" s="57" customFormat="1"/>
+    <row r="246" s="57" customFormat="1"/>
+    <row r="247" s="57" customFormat="1"/>
+    <row r="248" s="57" customFormat="1"/>
+    <row r="249" s="57" customFormat="1"/>
+    <row r="250" s="57" customFormat="1"/>
+    <row r="251" s="57" customFormat="1"/>
+    <row r="252" s="57" customFormat="1"/>
+    <row r="253" s="57" customFormat="1"/>
+    <row r="254" s="57" customFormat="1"/>
+    <row r="255" s="57" customFormat="1"/>
+    <row r="256" s="57" customFormat="1"/>
+    <row r="257" s="57" customFormat="1"/>
+    <row r="258" s="57" customFormat="1"/>
+    <row r="259" s="57" customFormat="1"/>
+    <row r="260" s="57" customFormat="1"/>
+    <row r="261" s="57" customFormat="1"/>
+    <row r="262" s="57" customFormat="1"/>
+    <row r="263" s="57" customFormat="1"/>
+    <row r="264" s="57" customFormat="1"/>
+    <row r="265" s="57" customFormat="1"/>
+    <row r="266" s="57" customFormat="1"/>
+    <row r="267" s="57" customFormat="1"/>
+    <row r="268" s="57" customFormat="1"/>
+    <row r="269" s="57" customFormat="1"/>
+    <row r="270" s="57" customFormat="1"/>
+    <row r="271" s="57" customFormat="1"/>
+    <row r="272" s="57" customFormat="1"/>
+    <row r="273" s="57" customFormat="1"/>
+    <row r="274" s="57" customFormat="1"/>
+    <row r="275" s="57" customFormat="1"/>
+    <row r="276" s="57" customFormat="1"/>
+    <row r="277" s="57" customFormat="1"/>
+    <row r="278" s="57" customFormat="1"/>
+    <row r="279" s="57" customFormat="1"/>
+    <row r="280" s="57" customFormat="1"/>
+    <row r="281" s="57" customFormat="1"/>
+    <row r="282" s="57" customFormat="1"/>
+    <row r="283" s="57" customFormat="1"/>
+    <row r="284" s="57" customFormat="1"/>
+    <row r="285" s="57" customFormat="1"/>
+    <row r="286" s="57" customFormat="1"/>
+    <row r="287" s="57" customFormat="1"/>
+    <row r="288" s="57" customFormat="1"/>
+    <row r="289" s="57" customFormat="1"/>
+    <row r="290" s="57" customFormat="1"/>
+    <row r="291" s="57" customFormat="1"/>
+    <row r="292" s="57" customFormat="1"/>
+    <row r="293" s="57" customFormat="1"/>
+    <row r="294" s="57" customFormat="1"/>
+    <row r="295" s="57" customFormat="1"/>
+    <row r="296" s="57" customFormat="1"/>
+    <row r="297" s="57" customFormat="1"/>
+    <row r="298" s="57" customFormat="1"/>
+    <row r="299" s="57" customFormat="1"/>
+    <row r="300" s="57" customFormat="1"/>
+    <row r="301" s="57" customFormat="1"/>
+    <row r="302" s="57" customFormat="1"/>
+    <row r="303" s="57" customFormat="1"/>
+    <row r="304" s="57" customFormat="1"/>
+    <row r="305" s="57" customFormat="1"/>
+    <row r="306" s="57" customFormat="1"/>
+    <row r="307" s="57" customFormat="1"/>
+    <row r="308" s="57" customFormat="1"/>
+    <row r="309" s="57" customFormat="1"/>
+    <row r="310" s="57" customFormat="1"/>
+    <row r="311" s="57" customFormat="1"/>
+    <row r="312" s="57" customFormat="1"/>
+    <row r="313" s="57" customFormat="1"/>
+    <row r="314" s="57" customFormat="1"/>
+    <row r="315" s="57" customFormat="1"/>
+    <row r="316" s="57" customFormat="1"/>
+    <row r="317" s="57" customFormat="1"/>
+    <row r="318" s="57" customFormat="1"/>
+    <row r="319" s="57" customFormat="1"/>
+    <row r="320" s="57" customFormat="1"/>
+    <row r="321" s="57" customFormat="1"/>
+    <row r="322" s="57" customFormat="1"/>
+    <row r="323" s="57" customFormat="1"/>
+    <row r="324" s="57" customFormat="1"/>
+    <row r="325" s="57" customFormat="1"/>
+    <row r="326" s="57" customFormat="1"/>
+    <row r="327" s="57" customFormat="1"/>
+    <row r="328" s="57" customFormat="1"/>
+    <row r="329" s="57" customFormat="1"/>
+    <row r="330" s="57" customFormat="1"/>
+    <row r="331" s="57" customFormat="1"/>
+    <row r="332" s="57" customFormat="1"/>
+    <row r="333" s="57" customFormat="1"/>
+    <row r="334" s="57" customFormat="1"/>
+    <row r="335" s="57" customFormat="1"/>
+    <row r="336" s="57" customFormat="1"/>
+    <row r="337" s="57" customFormat="1"/>
+    <row r="338" s="57" customFormat="1"/>
+    <row r="339" s="57" customFormat="1"/>
+    <row r="340" s="57" customFormat="1"/>
+    <row r="341" s="57" customFormat="1"/>
+    <row r="342" s="57" customFormat="1"/>
+    <row r="343" s="57" customFormat="1"/>
+    <row r="344" s="57" customFormat="1"/>
+    <row r="345" s="57" customFormat="1"/>
+    <row r="346" s="57" customFormat="1"/>
+    <row r="347" s="57" customFormat="1"/>
+    <row r="348" s="57" customFormat="1"/>
+    <row r="349" s="57" customFormat="1"/>
+    <row r="350" s="57" customFormat="1"/>
+    <row r="351" s="57" customFormat="1"/>
+    <row r="352" s="57" customFormat="1"/>
+    <row r="353" s="57" customFormat="1"/>
+    <row r="354" s="57" customFormat="1"/>
+    <row r="355" s="57" customFormat="1"/>
+    <row r="356" s="57" customFormat="1"/>
+    <row r="357" s="57" customFormat="1"/>
+    <row r="358" s="57" customFormat="1"/>
+    <row r="359" s="57" customFormat="1"/>
+    <row r="360" s="57" customFormat="1"/>
+    <row r="361" s="57" customFormat="1"/>
+    <row r="362" s="57" customFormat="1"/>
+    <row r="363" s="57" customFormat="1"/>
+    <row r="364" s="57" customFormat="1"/>
+    <row r="365" s="57" customFormat="1"/>
+    <row r="366" s="57" customFormat="1"/>
+    <row r="367" s="57" customFormat="1"/>
+    <row r="368" s="57" customFormat="1"/>
+    <row r="369" s="57" customFormat="1"/>
+    <row r="370" s="57" customFormat="1"/>
+    <row r="371" s="57" customFormat="1"/>
+    <row r="372" s="57" customFormat="1"/>
+    <row r="373" s="57" customFormat="1"/>
+    <row r="374" s="57" customFormat="1"/>
+    <row r="375" s="57" customFormat="1"/>
+    <row r="376" s="57" customFormat="1"/>
+    <row r="377" s="57" customFormat="1"/>
+    <row r="378" s="57" customFormat="1"/>
+    <row r="379" s="57" customFormat="1"/>
+    <row r="380" s="57" customFormat="1"/>
+    <row r="381" s="57" customFormat="1"/>
+    <row r="382" s="57" customFormat="1"/>
+    <row r="383" s="57" customFormat="1"/>
+    <row r="384" s="57" customFormat="1"/>
+    <row r="385" s="57" customFormat="1"/>
+    <row r="386" s="57" customFormat="1"/>
+    <row r="387" s="57" customFormat="1"/>
+    <row r="388" s="57" customFormat="1"/>
+    <row r="389" s="57" customFormat="1"/>
+    <row r="390" s="57" customFormat="1"/>
+    <row r="391" s="57" customFormat="1"/>
+    <row r="392" s="57" customFormat="1"/>
+    <row r="393" s="57" customFormat="1"/>
+    <row r="394" s="57" customFormat="1"/>
+    <row r="395" s="57" customFormat="1"/>
+    <row r="396" s="57" customFormat="1"/>
+    <row r="397" s="57" customFormat="1"/>
+    <row r="398" s="57" customFormat="1"/>
+    <row r="399" s="57" customFormat="1"/>
+    <row r="400" s="57" customFormat="1"/>
+    <row r="401" s="57" customFormat="1"/>
+    <row r="402" s="57" customFormat="1"/>
+    <row r="403" s="57" customFormat="1"/>
+    <row r="404" s="57" customFormat="1"/>
+    <row r="405" s="57" customFormat="1"/>
+    <row r="406" s="57" customFormat="1"/>
+    <row r="407" s="57" customFormat="1"/>
+    <row r="408" s="57" customFormat="1"/>
+    <row r="409" s="57" customFormat="1"/>
+    <row r="410" s="57" customFormat="1"/>
+    <row r="411" s="57" customFormat="1"/>
+    <row r="412" s="57" customFormat="1"/>
+    <row r="413" s="57" customFormat="1"/>
+    <row r="414" s="57" customFormat="1"/>
+    <row r="415" s="57" customFormat="1"/>
+    <row r="416" s="57" customFormat="1"/>
+    <row r="417" s="57" customFormat="1"/>
+    <row r="418" s="57" customFormat="1"/>
+    <row r="419" s="57" customFormat="1"/>
+    <row r="420" s="57" customFormat="1"/>
+    <row r="421" s="57" customFormat="1"/>
+    <row r="422" s="57" customFormat="1"/>
+    <row r="423" s="57" customFormat="1"/>
+    <row r="424" s="57" customFormat="1"/>
+    <row r="425" s="57" customFormat="1"/>
+    <row r="426" s="57" customFormat="1"/>
+    <row r="427" s="57" customFormat="1"/>
+    <row r="428" s="57" customFormat="1"/>
+    <row r="429" s="57" customFormat="1"/>
+    <row r="430" s="57" customFormat="1"/>
+    <row r="431" s="57" customFormat="1"/>
+    <row r="432" s="57" customFormat="1"/>
+    <row r="433" s="57" customFormat="1"/>
+    <row r="434" s="57" customFormat="1"/>
+    <row r="435" s="57" customFormat="1"/>
+    <row r="436" s="57" customFormat="1"/>
+    <row r="437" s="57" customFormat="1"/>
+    <row r="438" s="57" customFormat="1"/>
+    <row r="439" s="57" customFormat="1"/>
+    <row r="440" s="57" customFormat="1"/>
+    <row r="441" s="57" customFormat="1"/>
+    <row r="442" s="57" customFormat="1"/>
+    <row r="443" s="57" customFormat="1"/>
+    <row r="444" s="57" customFormat="1"/>
+    <row r="445" s="57" customFormat="1"/>
+    <row r="446" s="57" customFormat="1"/>
+    <row r="447" s="57" customFormat="1"/>
+    <row r="448" s="57" customFormat="1"/>
+    <row r="449" s="57" customFormat="1"/>
+    <row r="450" s="57" customFormat="1"/>
+    <row r="451" s="57" customFormat="1"/>
+    <row r="452" s="57" customFormat="1"/>
+    <row r="453" s="57" customFormat="1"/>
+    <row r="454" s="57" customFormat="1"/>
+    <row r="455" s="57" customFormat="1"/>
+    <row r="456" s="57" customFormat="1"/>
+    <row r="457" s="57" customFormat="1"/>
+    <row r="458" s="57" customFormat="1"/>
+    <row r="459" s="57" customFormat="1"/>
+    <row r="460" s="57" customFormat="1"/>
+    <row r="461" s="57" customFormat="1"/>
+    <row r="462" s="57" customFormat="1"/>
+    <row r="463" s="57" customFormat="1"/>
+    <row r="464" s="57" customFormat="1"/>
+    <row r="465" s="57" customFormat="1"/>
+    <row r="466" s="57" customFormat="1"/>
+    <row r="467" s="57" customFormat="1"/>
+    <row r="468" s="57" customFormat="1"/>
+    <row r="469" s="57" customFormat="1"/>
+    <row r="470" s="57" customFormat="1"/>
+    <row r="471" s="57" customFormat="1"/>
+    <row r="472" s="57" customFormat="1"/>
+    <row r="473" s="57" customFormat="1"/>
+    <row r="474" s="57" customFormat="1"/>
+    <row r="475" s="57" customFormat="1"/>
+    <row r="476" s="57" customFormat="1"/>
+    <row r="477" s="57" customFormat="1"/>
+    <row r="478" s="57" customFormat="1"/>
+    <row r="479" s="57" customFormat="1"/>
+    <row r="480" s="57" customFormat="1"/>
+    <row r="481" s="57" customFormat="1"/>
+    <row r="482" s="57" customFormat="1"/>
+    <row r="483" s="57" customFormat="1"/>
+    <row r="484" s="57" customFormat="1"/>
+    <row r="485" s="57" customFormat="1"/>
+    <row r="486" s="57" customFormat="1"/>
+    <row r="487" s="57" customFormat="1"/>
+    <row r="488" s="57" customFormat="1"/>
+    <row r="489" s="57" customFormat="1"/>
+    <row r="490" s="57" customFormat="1"/>
+    <row r="491" s="57" customFormat="1"/>
+    <row r="492" s="57" customFormat="1"/>
+    <row r="493" s="57" customFormat="1"/>
+    <row r="494" s="57" customFormat="1"/>
+    <row r="495" s="57" customFormat="1"/>
+    <row r="496" s="57" customFormat="1"/>
+    <row r="497" s="57" customFormat="1"/>
+    <row r="498" s="57" customFormat="1"/>
+    <row r="499" s="57" customFormat="1"/>
+    <row r="500" s="57" customFormat="1"/>
+    <row r="501" s="57" customFormat="1"/>
+    <row r="502" s="57" customFormat="1"/>
+    <row r="503" s="57" customFormat="1"/>
+    <row r="504" s="57" customFormat="1"/>
+    <row r="505" s="57" customFormat="1"/>
+    <row r="506" s="57" customFormat="1"/>
+    <row r="507" s="57" customFormat="1"/>
+    <row r="508" s="57" customFormat="1"/>
+    <row r="509" s="57" customFormat="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>eng</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>