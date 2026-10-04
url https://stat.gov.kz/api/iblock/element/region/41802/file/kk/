--- v0 (2026-08-24)
+++ v1 (2026-10-04)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Строительство\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{224ED8CE-25F4-4FED-A28D-DCD9D8C0DB00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BA86619-B4C2-40D3-992C-B946E1ED760B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101,162107" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="69">
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алға </t>
   </si>
   <si>
     <t xml:space="preserve">Әйтеке би </t>
   </si>
   <si>
@@ -148,53 +148,50 @@
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -211,83 +208,86 @@
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>Құрылыс және инвестиция статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">  © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Шартты белгілер</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
-    <t>19.08.2026г.</t>
-[...2 lines deleted...]
-    <t>19.09.2026г.</t>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>zha.karimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4492&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -350,50 +350,57 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -414,186 +421,194 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -956,944 +971,943 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="27">
+      <c r="B2" s="23">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="23" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="23" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="10" t="s">
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="24" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
+    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="10" t="s">
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="24" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="10" t="s">
+    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="29"/>
-[...3 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="B11" s="25"/>
+      <c r="M11" s="31"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="30" t="s">
+      <c r="B12" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="M12" s="35"/>
-[...2 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="M12" s="31"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="M13" s="35"/>
-[...2 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="M13" s="31"/>
+    </row>
+    <row r="14" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="31"/>
+    </row>
+    <row r="15" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="M14" s="35"/>
-[...2 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="B15" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="M15" s="31"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M15" s="35"/>
-[...2 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B16" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B17" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B18" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B19" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="M18" s="36"/>
-[...11 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B21" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...18 lines deleted...]
-      <c r="M25" s="37"/>
+      <c r="M25" s="33"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="36"/>
+      <c r="M26" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="43.140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="27">
+      <c r="B2" s="23">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="20" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="23" t="s">
+    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="28" t="s">
+    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="23" t="s">
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="M11" s="31"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="M12" s="31"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" s="31"/>
+    </row>
+    <row r="14" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="31"/>
+    </row>
+    <row r="15" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="27" t="s">
         <v>53</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="M15" s="35"/>
+      <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B17" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B18" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B19" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="M18" s="36"/>
-[...11 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B21" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...18 lines deleted...]
-      <c r="M25" s="37"/>
+      <c r="M25" s="33"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="36"/>
+      <c r="M26" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="17" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="113.5703125" style="15" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="16"/>
-      <c r="B3" s="16"/>
+      <c r="A3" s="14"/>
+      <c r="B3" s="14"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="16"/>
-      <c r="B4" s="16"/>
+      <c r="A4" s="14"/>
+      <c r="B4" s="14"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="18"/>
-      <c r="B5" s="18"/>
+      <c r="A5" s="16"/>
+      <c r="B5" s="16"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="19"/>
-      <c r="B6" s="18"/>
+      <c r="A6" s="17"/>
+      <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="18"/>
+      <c r="A7" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="16"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="18"/>
+      <c r="A8" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="16"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="18"/>
-[...2 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="B10" s="16"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="18"/>
-[...2 lines deleted...]
-      <c r="A11" s="19" t="s">
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="18"/>
-[...5 lines deleted...]
-      <c r="B12" s="18"/>
+      <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="16"/>
-      <c r="B13" s="18"/>
+      <c r="A13" s="14"/>
+      <c r="B13" s="16"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="16"/>
-      <c r="B14" s="18"/>
+      <c r="A14" s="14"/>
+      <c r="B14" s="16"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="16"/>
-      <c r="B15" s="16"/>
+      <c r="A15" s="14"/>
+      <c r="B15" s="14"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="16"/>
+      <c r="A16" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="14"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="16"/>
-      <c r="B17" s="16"/>
+      <c r="A17" s="14"/>
+      <c r="B17" s="14"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="16"/>
-      <c r="B18" s="16"/>
+      <c r="A18" s="14"/>
+      <c r="B18" s="14"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="21"/>
+      <c r="A19" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="38" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="16.85546875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" style="34" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" style="34" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="34"/>
+    <col min="6" max="6" width="13" style="34" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="44"/>
-      <c r="C1" s="44"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="32"/>
-[...1 lines deleted...]
-      <c r="C2" s="33"/>
+      <c r="A2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
     </row>
     <row r="3" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="45"/>
+      <c r="A3" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="39"/>
+      <c r="D4" s="35"/>
     </row>
     <row r="5" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="7">
-[...5 lines deleted...]
-      <c r="D5" s="39"/>
+      <c r="B5" s="40">
+        <v>239909981</v>
+      </c>
+      <c r="C5" s="41">
+        <v>105.5</v>
+      </c>
+      <c r="D5" s="35"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="7">
-[...5 lines deleted...]
-      <c r="D6" s="39"/>
+      <c r="B6" s="42">
+        <v>77855075</v>
+      </c>
+      <c r="C6" s="43">
+        <v>101.3</v>
+      </c>
+      <c r="D6" s="35"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="7">
-[...5 lines deleted...]
-      <c r="D7" s="39"/>
+      <c r="B7" s="42">
+        <v>3789879</v>
+      </c>
+      <c r="C7" s="43">
+        <v>24.1</v>
+      </c>
+      <c r="D7" s="35"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="7">
-[...5 lines deleted...]
-      <c r="D8" s="39"/>
+      <c r="B8" s="42">
+        <v>9294307</v>
+      </c>
+      <c r="C8" s="43">
+        <v>240</v>
+      </c>
+      <c r="D8" s="35"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="7">
-[...5 lines deleted...]
-      <c r="D9" s="39"/>
+      <c r="B9" s="42">
+        <v>9916588</v>
+      </c>
+      <c r="C9" s="43">
+        <v>177.9</v>
+      </c>
+      <c r="D9" s="35"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="7">
-[...5 lines deleted...]
-      <c r="D10" s="39"/>
+      <c r="B10" s="42">
+        <v>9134975</v>
+      </c>
+      <c r="C10" s="43">
+        <v>130.6</v>
+      </c>
+      <c r="D10" s="35"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="7">
-[...5 lines deleted...]
-      <c r="D11" s="39"/>
+      <c r="B11" s="42">
+        <v>1369072</v>
+      </c>
+      <c r="C11" s="43">
+        <v>53</v>
+      </c>
+      <c r="D11" s="35"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="7">
-[...5 lines deleted...]
-      <c r="D12" s="39"/>
+      <c r="B12" s="42">
+        <v>4073971</v>
+      </c>
+      <c r="C12" s="43">
+        <v>56.2</v>
+      </c>
+      <c r="D12" s="35"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="7">
-[...5 lines deleted...]
-      <c r="D13" s="39"/>
+      <c r="B13" s="42">
+        <v>13920305</v>
+      </c>
+      <c r="C13" s="43">
+        <v>103.8</v>
+      </c>
+      <c r="D13" s="35"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="7">
-[...5 lines deleted...]
-      <c r="D14" s="39"/>
+      <c r="B14" s="42">
+        <v>4945984</v>
+      </c>
+      <c r="C14" s="43">
+        <v>163.1</v>
+      </c>
+      <c r="D14" s="35"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="7">
-[...5 lines deleted...]
-      <c r="D15" s="39"/>
+      <c r="B15" s="42">
+        <v>4030524</v>
+      </c>
+      <c r="C15" s="43">
+        <v>53.7</v>
+      </c>
+      <c r="D15" s="35"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="7">
-[...5 lines deleted...]
-      <c r="D16" s="39"/>
+      <c r="B16" s="42">
+        <v>92991986</v>
+      </c>
+      <c r="C16" s="43">
+        <v>121.9</v>
+      </c>
+      <c r="D16" s="35"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="7">
-[...5 lines deleted...]
-      <c r="D17" s="39"/>
+      <c r="B17" s="42">
+        <v>7556922</v>
+      </c>
+      <c r="C17" s="43">
+        <v>100.7</v>
+      </c>
+      <c r="D17" s="35"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="7">
-[...5 lines deleted...]
-      <c r="D18" s="39"/>
+      <c r="B18" s="42">
+        <v>1030393</v>
+      </c>
+      <c r="C18" s="43">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="D18" s="35"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
-      <c r="B19" s="41"/>
-      <c r="C19" s="41"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
-      <c r="B20" s="40"/>
+      <c r="B20" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19A60CE-88E1-44CA-90DD-44124D20212B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F92D9-AE55-4516-97AC-34F4E50302CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101,162107</vt:lpstr>