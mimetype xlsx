--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_сентябрь-26\Строительство\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BA86619-B4C2-40D3-992C-B946E1ED760B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F7D2864-9EB3-4D04-BAE6-1729A4D7E9AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4980" yWindow="660" windowWidth="21090" windowHeight="13185" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101,162107" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="69">
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алға </t>
   </si>
   <si>
     <t xml:space="preserve">Әйтеке би </t>
   </si>
   <si>
     <t xml:space="preserve">Байғанин </t>
   </si>
@@ -202,145 +202,133 @@
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7173544434</t>
   </si>
   <si>
     <t xml:space="preserve">  © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Шартты белгілер</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...7 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4492&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>16.09.2026г.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
@@ -429,178 +417,169 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -971,943 +950,942 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="17"/>
+    </row>
+    <row r="2" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="23">
+      <c r="B2" s="18">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="9" t="s">
+    <row r="5" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="18" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="9" t="s">
+    <row r="6" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="19" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="8" t="s">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="B11" s="20"/>
+      <c r="M11" s="24"/>
+    </row>
+    <row r="12" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="M12" s="31"/>
-[...2 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="M12" s="24"/>
+    </row>
+    <row r="13" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="M13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="M13" s="24"/>
+    </row>
+    <row r="14" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="24"/>
+    </row>
+    <row r="15" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="M16" s="25"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="26"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="M14" s="31"/>
-[...23 lines deleted...]
-      <c r="B17" s="38" t="s">
+      <c r="M18" s="25"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="M17" s="33"/>
-[...5 lines deleted...]
-      <c r="B18" s="20" t="s">
+      <c r="M19" s="26"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="M18" s="32"/>
-[...5 lines deleted...]
-      <c r="B19" s="20" t="s">
+      <c r="M20" s="25"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="M19" s="33"/>
-[...17 lines deleted...]
-      <c r="M21" s="33"/>
+      <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="11"/>
-      <c r="B22" s="12"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="33"/>
+      <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="32"/>
+      <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B25" s="13" t="s">
+      <c r="B25" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="M25" s="33"/>
+      <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="32"/>
+      <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="43.140625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="17"/>
+    </row>
+    <row r="2" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="23">
+      <c r="B2" s="18">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="18" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="15" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="8" t="s">
+    <row r="5" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="18" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A9" s="8" t="s">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="B11" s="20"/>
+      <c r="M11" s="24"/>
+    </row>
+    <row r="12" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="M12" s="31"/>
-[...2 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="M12" s="24"/>
+    </row>
+    <row r="13" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="M13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="M13" s="24"/>
+    </row>
+    <row r="14" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="24"/>
+    </row>
+    <row r="15" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="M16" s="25"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="26"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="M14" s="31"/>
-[...23 lines deleted...]
-      <c r="B17" s="38" t="s">
+      <c r="M18" s="25"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="M17" s="33"/>
-[...5 lines deleted...]
-      <c r="B18" s="20" t="s">
+      <c r="M19" s="26"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="M18" s="32"/>
-[...5 lines deleted...]
-      <c r="B19" s="20" t="s">
+      <c r="M20" s="25"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="M19" s="33"/>
-[...17 lines deleted...]
-      <c r="M21" s="33"/>
+      <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="11"/>
-      <c r="B22" s="12"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="33"/>
+      <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="32"/>
+      <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B25" s="13" t="s">
+      <c r="B25" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="M25" s="33"/>
+      <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="32"/>
+      <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A3:B19"/>
+  <dimension ref="B3:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="15" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="9.140625" style="10"/>
+    <col min="2" max="2" width="107.42578125" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A7" s="17" t="s">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="12"/>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="11"/>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="16"/>
-[...8 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="C8" s="11"/>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="16"/>
-[...2 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="C9" s="11"/>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="16"/>
-[...2 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="C10" s="11"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B11" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="16"/>
-[...2 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="C11" s="11"/>
+    </row>
+    <row r="12" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="16"/>
-[...28 lines deleted...]
-      <c r="A19" s="19"/>
+      <c r="C12" s="11"/>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="9"/>
+      <c r="C13" s="11"/>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="9"/>
+      <c r="C14" s="11"/>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="9"/>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="34" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="16.85546875" style="27" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" style="27" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" style="27" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="27"/>
+    <col min="6" max="6" width="13" style="27" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="28"/>
-[...12 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="A2" s="34"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="35"/>
-[...2 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="D4" s="28"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="40">
-[...5 lines deleted...]
-      <c r="D5" s="35"/>
+      <c r="B5" s="29">
+        <v>353284643</v>
+      </c>
+      <c r="C5" s="40">
+        <v>112.3</v>
+      </c>
+      <c r="D5" s="28"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="42">
-[...5 lines deleted...]
-      <c r="D6" s="35"/>
+      <c r="B6" s="29">
+        <v>112365472</v>
+      </c>
+      <c r="C6" s="40">
+        <v>102.6</v>
+      </c>
+      <c r="D6" s="28"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="42">
-[...5 lines deleted...]
-      <c r="D7" s="35"/>
+      <c r="B7" s="29">
+        <v>9595708</v>
+      </c>
+      <c r="C7" s="40">
+        <v>54.3</v>
+      </c>
+      <c r="D7" s="28"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="42">
-[...5 lines deleted...]
-      <c r="D8" s="35"/>
+      <c r="B8" s="29">
+        <v>15280915</v>
+      </c>
+      <c r="C8" s="40">
+        <v>275.3</v>
+      </c>
+      <c r="D8" s="28"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="42">
-[...5 lines deleted...]
-      <c r="D9" s="35"/>
+      <c r="B9" s="29">
+        <v>28374356</v>
+      </c>
+      <c r="C9" s="40">
+        <v>353.4</v>
+      </c>
+      <c r="D9" s="28"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="42">
-[...5 lines deleted...]
-      <c r="D10" s="35"/>
+      <c r="B10" s="29">
+        <v>11597507</v>
+      </c>
+      <c r="C10" s="40">
+        <v>110.4</v>
+      </c>
+      <c r="D10" s="28"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="42">
-[...5 lines deleted...]
-      <c r="D11" s="35"/>
+      <c r="B11" s="29">
+        <v>1532785</v>
+      </c>
+      <c r="C11" s="40">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="D11" s="28"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="42">
-[...5 lines deleted...]
-      <c r="D12" s="35"/>
+      <c r="B12" s="29">
+        <v>4958553</v>
+      </c>
+      <c r="C12" s="40">
+        <v>48.5</v>
+      </c>
+      <c r="D12" s="28"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="42">
-[...5 lines deleted...]
-      <c r="D13" s="35"/>
+      <c r="B13" s="29">
+        <v>21621901</v>
+      </c>
+      <c r="C13" s="40">
+        <v>106.8</v>
+      </c>
+      <c r="D13" s="28"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="42">
-[...5 lines deleted...]
-      <c r="D14" s="35"/>
+      <c r="B14" s="29">
+        <v>5790955</v>
+      </c>
+      <c r="C14" s="40">
+        <v>87.3</v>
+      </c>
+      <c r="D14" s="28"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="42">
-[...5 lines deleted...]
-      <c r="D15" s="35"/>
+      <c r="B15" s="29">
+        <v>6191808</v>
+      </c>
+      <c r="C15" s="40">
+        <v>56.7</v>
+      </c>
+      <c r="D15" s="28"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="42">
-[...5 lines deleted...]
-      <c r="D16" s="35"/>
+      <c r="B16" s="29">
+        <v>122462097</v>
+      </c>
+      <c r="C16" s="40">
+        <v>127.4</v>
+      </c>
+      <c r="D16" s="28"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="42">
-[...5 lines deleted...]
-      <c r="D17" s="35"/>
+      <c r="B17" s="29">
+        <v>12050349</v>
+      </c>
+      <c r="C17" s="40">
+        <v>91.5</v>
+      </c>
+      <c r="D17" s="28"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="42">
-[...5 lines deleted...]
-      <c r="D18" s="35"/>
+      <c r="B18" s="29">
+        <v>1462237</v>
+      </c>
+      <c r="C18" s="40">
+        <v>92</v>
+      </c>
+      <c r="D18" s="28"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
-      <c r="B19" s="44"/>
-      <c r="C19" s="44"/>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
-      <c r="B20" s="36"/>
+      <c r="B20" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F92D9-AE55-4516-97AC-34F4E50302CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19A60CE-88E1-44CA-90DD-44124D20212B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101,162107</vt:lpstr>