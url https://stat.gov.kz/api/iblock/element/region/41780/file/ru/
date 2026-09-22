--- v0 (2026-08-24)
+++ v1 (2026-09-22)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC93E8A7-D8A8-456D-B68C-267C23AA95B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD29A40C-78A1-41A8-B967-41981385F8EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="856" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="3" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="4" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="5" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="6" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="7" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId7"/>
     <sheet name="Показатель" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="81">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>из них</t>
   </si>
@@ -165,53 +164,50 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>163206 (кфс 16)</t>
@@ -267,76 +263,79 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
-    <t>el.nauryzbaeva@aspire.gov.kz</t>
-[...11 lines deleted...]
-    <t>19.09.2026г.</t>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>zha.karimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>январь-август  2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
@@ -387,50 +386,63 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -513,203 +525,220 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1004,1851 +1033,1845 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="29">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="29" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="34" t="s">
+      <c r="B5" s="29" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="29" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="B7" s="30" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="39" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="39" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="30" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="36"/>
-[...3 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="M12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="M13" s="40"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M14" s="40"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B15" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="M15" s="40"/>
-[...2 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34" t="s">
+      <c r="B2" s="29" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="29" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="B5" s="29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="29" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="B7" s="30" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="39" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="39" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="30" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="36"/>
-[...3 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="M12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="M13" s="40"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M14" s="40"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B15" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="M15" s="40"/>
-[...2 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="29">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="30" t="s">
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="39" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="39" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="30" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="36"/>
-[...3 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="M12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="M13" s="40"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M14" s="40"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B15" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="M15" s="40"/>
-[...2 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="29">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="B7" s="35" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="27" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="30" t="s">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>58</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="35" t="s">
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="39" t="s">
         <v>75</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="29">
         <v>163201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="30" t="s">
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="35" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>62</v>
       </c>
-    </row>
-[...65 lines deleted...]
-      <c r="M15" s="40"/>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="29">
         <v>163221</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="39" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="39" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="30" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="36"/>
-[...3 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="M12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="M13" s="40"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M14" s="40"/>
-[...8 lines deleted...]
-      <c r="M15" s="40"/>
+      <c r="B15" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B19" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="M18" s="41"/>
-[...11 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...11 lines deleted...]
-      <c r="M21" s="42"/>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="42"/>
+      <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="41"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="42"/>
+      <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="41"/>
+      <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0500-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0500-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0500-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:A1048576"/>
+      <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="26"/>
+      <c r="A2" s="24"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+    <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="28" t="s">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A16" s="38" t="s">
         <v>71</v>
-      </c>
-[...9 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="7" customWidth="1"/>
     <col min="2" max="3" width="17" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="17" style="7" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="7" customWidth="1"/>
     <col min="7" max="7" width="17" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="7"/>
     <col min="9" max="15" width="13.7109375" style="7" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...4 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H2" s="8"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
-      <c r="C3" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E3" s="53"/>
+      <c r="C3" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="8"/>
     </row>
     <row r="4" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49"/>
-      <c r="B4" s="50" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="50" t="s">
+      <c r="E4" s="53"/>
+      <c r="F4" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="45" t="s">
+      <c r="G4" s="50" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
-[...1 lines deleted...]
-      <c r="C5" s="51"/>
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
       <c r="D5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="51"/>
-      <c r="G5" s="46"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51"/>
       <c r="H5" s="8"/>
     </row>
     <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="17">
-[...15 lines deleted...]
-        <v>96.7</v>
+      <c r="B6" s="43">
+        <v>521973</v>
+      </c>
+      <c r="C6" s="44">
+        <v>104.2</v>
+      </c>
+      <c r="D6" s="43">
+        <v>326937</v>
+      </c>
+      <c r="E6" s="44">
+        <v>105.3</v>
+      </c>
+      <c r="F6" s="45">
+        <v>2981</v>
+      </c>
+      <c r="G6" s="46">
+        <v>91.6</v>
       </c>
       <c r="H6" s="9"/>
     </row>
     <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="17">
-[...15 lines deleted...]
-        <v>86.2</v>
+      <c r="B7" s="47">
+        <v>394374</v>
+      </c>
+      <c r="C7" s="48">
+        <v>100.8</v>
+      </c>
+      <c r="D7" s="47">
+        <v>225658</v>
+      </c>
+      <c r="E7" s="48">
+        <v>107.3</v>
+      </c>
+      <c r="F7" s="45">
+        <v>2292</v>
+      </c>
+      <c r="G7" s="46">
+        <v>81</v>
       </c>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="17">
-[...15 lines deleted...]
-        <v>152</v>
+      <c r="B8" s="47">
+        <v>20214</v>
+      </c>
+      <c r="C8" s="48">
+        <v>108</v>
+      </c>
+      <c r="D8" s="47">
+        <v>20214</v>
+      </c>
+      <c r="E8" s="48">
+        <v>108</v>
+      </c>
+      <c r="F8" s="45">
+        <v>47</v>
+      </c>
+      <c r="G8" s="46">
+        <v>142.4</v>
       </c>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="17">
-[...15 lines deleted...]
-        <v>138.5</v>
+      <c r="B9" s="47">
+        <v>4139</v>
+      </c>
+      <c r="C9" s="48">
+        <v>100.3</v>
+      </c>
+      <c r="D9" s="47">
+        <v>4139</v>
+      </c>
+      <c r="E9" s="48">
+        <v>100.3</v>
+      </c>
+      <c r="F9" s="45">
+        <v>24</v>
+      </c>
+      <c r="G9" s="46">
+        <v>141.19999999999999</v>
       </c>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="17">
-[...15 lines deleted...]
-        <v>81.8</v>
+      <c r="B10" s="47">
+        <v>4435</v>
+      </c>
+      <c r="C10" s="48">
+        <v>91.1</v>
+      </c>
+      <c r="D10" s="47">
+        <v>4435</v>
+      </c>
+      <c r="E10" s="48">
+        <v>91.1</v>
+      </c>
+      <c r="F10" s="45">
+        <v>10</v>
+      </c>
+      <c r="G10" s="46">
+        <v>83.3</v>
       </c>
       <c r="H10" s="9"/>
     </row>
     <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="17">
-[...15 lines deleted...]
-        <v>125</v>
+      <c r="B11" s="47">
+        <v>8205</v>
+      </c>
+      <c r="C11" s="48">
+        <v>109.9</v>
+      </c>
+      <c r="D11" s="47">
+        <v>8205</v>
+      </c>
+      <c r="E11" s="48">
+        <v>109.9</v>
+      </c>
+      <c r="F11" s="45">
+        <v>39</v>
+      </c>
+      <c r="G11" s="46">
+        <v>105.4</v>
       </c>
       <c r="H11" s="9"/>
     </row>
     <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="17">
-[...15 lines deleted...]
-        <v>45.2</v>
+      <c r="B12" s="47">
+        <v>3249</v>
+      </c>
+      <c r="C12" s="48">
+        <v>100.6</v>
+      </c>
+      <c r="D12" s="47">
+        <v>3249</v>
+      </c>
+      <c r="E12" s="48">
+        <v>303.89999999999998</v>
+      </c>
+      <c r="F12" s="45">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>50</v>
       </c>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="17">
-[...15 lines deleted...]
-        <v>65.2</v>
+      <c r="B13" s="47">
+        <v>12358</v>
+      </c>
+      <c r="C13" s="48">
+        <v>109.1</v>
+      </c>
+      <c r="D13" s="47">
+        <v>12358</v>
+      </c>
+      <c r="E13" s="48">
+        <v>109.1</v>
+      </c>
+      <c r="F13" s="45">
+        <v>68</v>
+      </c>
+      <c r="G13" s="46">
+        <v>91.9</v>
       </c>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="17">
-[...11 lines deleted...]
-      <c r="F14" s="17">
+      <c r="B14" s="47">
+        <v>12938</v>
+      </c>
+      <c r="C14" s="48">
+        <v>103.9</v>
+      </c>
+      <c r="D14" s="47">
+        <v>3807</v>
+      </c>
+      <c r="E14" s="48">
+        <v>31.1</v>
+      </c>
+      <c r="F14" s="45">
         <v>98</v>
       </c>
-      <c r="G14" s="18">
-        <v>612.5</v>
+      <c r="G14" s="46">
+        <v>515.79999999999995</v>
       </c>
       <c r="H14" s="9"/>
     </row>
     <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="17">
-[...15 lines deleted...]
-        <v>72.7</v>
+      <c r="B15" s="47">
+        <v>4649</v>
+      </c>
+      <c r="C15" s="48">
+        <v>102.8</v>
+      </c>
+      <c r="D15" s="47">
+        <v>4649</v>
+      </c>
+      <c r="E15" s="48">
+        <v>313.3</v>
+      </c>
+      <c r="F15" s="45">
+        <v>26</v>
+      </c>
+      <c r="G15" s="46">
+        <v>74.3</v>
       </c>
       <c r="H15" s="9"/>
     </row>
     <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="17">
-[...15 lines deleted...]
-        <v>116.7</v>
+      <c r="B16" s="47">
+        <v>10781</v>
+      </c>
+      <c r="C16" s="48">
+        <v>100.2</v>
+      </c>
+      <c r="D16" s="47">
+        <v>10781</v>
+      </c>
+      <c r="E16" s="48">
+        <v>100.2</v>
+      </c>
+      <c r="F16" s="45">
+        <v>21</v>
+      </c>
+      <c r="G16" s="46">
+        <v>150</v>
       </c>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="47">
         <v>23096</v>
       </c>
-      <c r="C17" s="18">
-[...2 lines deleted...]
-      <c r="D17" s="17">
+      <c r="C17" s="48">
+        <v>252.1</v>
+      </c>
+      <c r="D17" s="47">
         <v>5907</v>
       </c>
-      <c r="E17" s="18">
-[...2 lines deleted...]
-      <c r="F17" s="17">
+      <c r="E17" s="48">
+        <v>64.5</v>
+      </c>
+      <c r="F17" s="45">
         <v>232</v>
       </c>
-      <c r="G17" s="18">
-        <v>527.29999999999995</v>
+      <c r="G17" s="46">
+        <v>454.9</v>
       </c>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="17">
-[...15 lines deleted...]
-        <v>220.8</v>
+      <c r="B18" s="47">
+        <v>16591</v>
+      </c>
+      <c r="C18" s="48">
+        <v>100.7</v>
+      </c>
+      <c r="D18" s="47">
+        <v>16591</v>
+      </c>
+      <c r="E18" s="48">
+        <v>100.7</v>
+      </c>
+      <c r="F18" s="45">
+        <v>63</v>
+      </c>
+      <c r="G18" s="46">
+        <v>252</v>
       </c>
       <c r="H18" s="9"/>
     </row>
     <row r="19" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="17">
-[...15 lines deleted...]
-        <v>58.8</v>
+      <c r="B19" s="47">
+        <v>6944</v>
+      </c>
+      <c r="C19" s="48">
+        <v>103.9</v>
+      </c>
+      <c r="D19" s="47">
+        <v>6944</v>
+      </c>
+      <c r="E19" s="48">
+        <v>266.7</v>
+      </c>
+      <c r="F19" s="45">
+        <v>44</v>
+      </c>
+      <c r="G19" s="46">
+        <v>62</v>
       </c>
       <c r="H19" s="9"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="11"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="13"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
@@ -2939,132 +2962,132 @@
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7CF5FE6-4E22-4826-A44A-ED215642952E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397A7513-3BBC-4F58-8811-B8502CD14BB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7CF5FE6-4E22-4826-A44A-ED215642952E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{240EE233-0B27-418A-8F7E-937F1E519133}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>