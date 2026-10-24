--- v1 (2026-09-22)
+++ v2 (2026-10-24)
@@ -7,61 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Nauryzbaeva\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD29A40C-78A1-41A8-B967-41981385F8EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="856" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="856" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="3" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="4" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="5" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="6" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="7" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId7"/>
     <sheet name="Показатель" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="81">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>из них</t>
   </si>
   <si>
     <t>населением</t>
@@ -269,73 +268,73 @@
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>18.09.2026г.</t>
   </si>
   <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...7 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>январь-сентябрь  2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
@@ -399,50 +398,55 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -648,97 +652,97 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -789,119 +793,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1033,87 +1003,87 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="29">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
@@ -1185,852 +1155,422 @@
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="21"/>
       <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...428 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="29">
-[...3 lines deleted...]
-    <row r="3" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B2" s="29" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="31" t="s">
-        <v>55</v>
+      <c r="B3" s="29" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="30" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B4" s="27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="31" t="s">
-        <v>55</v>
+      <c r="B5" s="29" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="30" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="27" t="s">
-        <v>57</v>
+      <c r="B8" s="29" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="31"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="33" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="21"/>
       <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="29">
-        <v>163201</v>
+        <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="29" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="30" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>35</v>
       </c>
@@ -2043,202 +1583,627 @@
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="33" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="21"/>
       <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="43.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="29">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="36"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="29">
-        <v>163221</v>
+        <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="29" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="7" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="36"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="29">
+        <v>163221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>27</v>
+      </c>
+    </row>
     <row r="7" spans="1:13" s="34" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="34" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="34" customFormat="1" ht="51" x14ac:dyDescent="0.2">
@@ -2257,145 +2222,144 @@
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="36"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="37"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M19" s="37"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M21" s="37"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="21"/>
       <c r="B22" s="22"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="37"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0500-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="25" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2415,566 +2379,575 @@
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="25"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="25"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:H36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H37"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="7" customWidth="1"/>
     <col min="2" max="3" width="17" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="17" style="7" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="7" customWidth="1"/>
     <col min="7" max="7" width="17" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="7"/>
     <col min="9" max="15" width="13.7109375" style="7" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...4 lines deleted...]
-      <c r="G1" s="49"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H2" s="8"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
-      <c r="C3" s="57" t="s">
-[...3 lines deleted...]
-      <c r="E3" s="58"/>
+      <c r="C3" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="8"/>
     </row>
     <row r="4" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="52"/>
+      <c r="B4" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="D4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="53"/>
-      <c r="F4" s="55" t="s">
+      <c r="E4" s="51"/>
+      <c r="F4" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="50" t="s">
+      <c r="G4" s="48" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="56"/>
-      <c r="G5" s="51"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="49"/>
       <c r="H5" s="8"/>
     </row>
     <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="43">
-        <v>521973</v>
+        <v>632981</v>
       </c>
       <c r="C6" s="44">
-        <v>104.2</v>
+        <v>102.9</v>
       </c>
       <c r="D6" s="43">
-        <v>326937</v>
+        <v>437945</v>
       </c>
       <c r="E6" s="44">
-        <v>105.3</v>
-[...5 lines deleted...]
-        <v>91.6</v>
+        <v>109</v>
+      </c>
+      <c r="F6" s="57">
+        <v>3296</v>
+      </c>
+      <c r="G6" s="58">
+        <v>83.5</v>
       </c>
       <c r="H6" s="9"/>
     </row>
     <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="47">
-[...15 lines deleted...]
-        <v>81</v>
+      <c r="B7" s="45">
+        <v>479114</v>
+      </c>
+      <c r="C7" s="46">
+        <v>100.1</v>
+      </c>
+      <c r="D7" s="45">
+        <v>310398</v>
+      </c>
+      <c r="E7" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="F7" s="57">
+        <v>2442</v>
+      </c>
+      <c r="G7" s="58">
+        <v>71.3</v>
       </c>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="47">
-[...15 lines deleted...]
-        <v>142.4</v>
+      <c r="B8" s="45">
+        <v>22883</v>
+      </c>
+      <c r="C8" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="D8" s="45">
+        <v>22883</v>
+      </c>
+      <c r="E8" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="F8" s="57">
+        <v>55</v>
+      </c>
+      <c r="G8" s="58">
+        <v>137.5</v>
       </c>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="47">
-[...15 lines deleted...]
-        <v>141.19999999999999</v>
+      <c r="B9" s="45">
+        <v>5224</v>
+      </c>
+      <c r="C9" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="D9" s="45">
+        <v>5224</v>
+      </c>
+      <c r="E9" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="57">
+        <v>37</v>
+      </c>
+      <c r="G9" s="58">
+        <v>176.2</v>
       </c>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="47">
-[...15 lines deleted...]
-        <v>83.3</v>
+      <c r="B10" s="45">
+        <v>5950</v>
+      </c>
+      <c r="C10" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="D10" s="45">
+        <v>5950</v>
+      </c>
+      <c r="E10" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="F10" s="57">
+        <v>19</v>
+      </c>
+      <c r="G10" s="58">
+        <v>126.7</v>
       </c>
       <c r="H10" s="9"/>
     </row>
     <row r="11" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="47">
-[...15 lines deleted...]
-        <v>105.4</v>
+      <c r="B11" s="45">
+        <v>11105</v>
+      </c>
+      <c r="C11" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="D11" s="45">
+        <v>11105</v>
+      </c>
+      <c r="E11" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="F11" s="57">
+        <v>54</v>
+      </c>
+      <c r="G11" s="58">
+        <v>83.1</v>
       </c>
       <c r="H11" s="9"/>
     </row>
     <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="47">
-[...2 lines deleted...]
-      <c r="C12" s="48">
+      <c r="B12" s="45">
+        <v>4505</v>
+      </c>
+      <c r="C12" s="46">
         <v>100.6</v>
       </c>
-      <c r="D12" s="47">
-[...9 lines deleted...]
-        <v>50</v>
+      <c r="D12" s="45">
+        <v>4505</v>
+      </c>
+      <c r="E12" s="46">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F12" s="57">
+        <v>28</v>
+      </c>
+      <c r="G12" s="58">
+        <v>59.6</v>
       </c>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="47">
-[...15 lines deleted...]
-        <v>91.9</v>
+      <c r="B13" s="45">
+        <v>15908</v>
+      </c>
+      <c r="C13" s="46">
+        <v>121.2</v>
+      </c>
+      <c r="D13" s="45">
+        <v>15908</v>
+      </c>
+      <c r="E13" s="46">
+        <v>121.2</v>
+      </c>
+      <c r="F13" s="57">
+        <v>118</v>
+      </c>
+      <c r="G13" s="58">
+        <v>140.5</v>
       </c>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="47">
-[...11 lines deleted...]
-      <c r="F14" s="45">
+      <c r="B14" s="45">
+        <v>14699</v>
+      </c>
+      <c r="C14" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="D14" s="45">
+        <v>5568</v>
+      </c>
+      <c r="E14" s="46">
+        <v>38.6</v>
+      </c>
+      <c r="F14" s="57">
         <v>98</v>
       </c>
-      <c r="G14" s="46">
-        <v>515.79999999999995</v>
+      <c r="G14" s="58">
+        <v>490</v>
       </c>
       <c r="H14" s="9"/>
     </row>
     <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="47">
-[...15 lines deleted...]
-        <v>74.3</v>
+      <c r="B15" s="45">
+        <v>5526</v>
+      </c>
+      <c r="C15" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="D15" s="45">
+        <v>5526</v>
+      </c>
+      <c r="E15" s="46">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="F15" s="57">
+        <v>31</v>
+      </c>
+      <c r="G15" s="58">
+        <v>83.8</v>
       </c>
       <c r="H15" s="9"/>
     </row>
     <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="47">
-[...15 lines deleted...]
-        <v>150</v>
+      <c r="B16" s="45">
+        <v>15917</v>
+      </c>
+      <c r="C16" s="46">
+        <v>100.1</v>
+      </c>
+      <c r="D16" s="45">
+        <v>15917</v>
+      </c>
+      <c r="E16" s="46">
+        <v>100.1</v>
+      </c>
+      <c r="F16" s="57">
+        <v>29</v>
+      </c>
+      <c r="G16" s="58">
+        <v>170.6</v>
       </c>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="47">
+      <c r="B17" s="45">
         <v>23096</v>
       </c>
-      <c r="C17" s="48">
-[...2 lines deleted...]
-      <c r="D17" s="47">
+      <c r="C17" s="46">
+        <v>227.1</v>
+      </c>
+      <c r="D17" s="45">
         <v>5907</v>
       </c>
-      <c r="E17" s="48">
-[...2 lines deleted...]
-      <c r="F17" s="45">
+      <c r="E17" s="46">
+        <v>58.1</v>
+      </c>
+      <c r="F17" s="57">
         <v>232</v>
       </c>
-      <c r="G17" s="46">
-        <v>454.9</v>
+      <c r="G17" s="58">
+        <v>407</v>
       </c>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="47">
-[...15 lines deleted...]
-        <v>252</v>
+      <c r="B18" s="45">
+        <v>21308</v>
+      </c>
+      <c r="C18" s="46">
+        <v>100.6</v>
+      </c>
+      <c r="D18" s="45">
+        <v>21308</v>
+      </c>
+      <c r="E18" s="46">
+        <v>100.6</v>
+      </c>
+      <c r="F18" s="57">
+        <v>99</v>
+      </c>
+      <c r="G18" s="58">
+        <v>260.5</v>
       </c>
       <c r="H18" s="9"/>
     </row>
     <row r="19" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="47">
-[...15 lines deleted...]
-        <v>62</v>
+      <c r="B19" s="45">
+        <v>7746</v>
+      </c>
+      <c r="C19" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="D19" s="45">
+        <v>7746</v>
+      </c>
+      <c r="E19" s="46">
+        <v>216.1</v>
+      </c>
+      <c r="F19" s="57">
+        <v>54</v>
+      </c>
+      <c r="G19" s="58">
+        <v>68.400000000000006</v>
       </c>
       <c r="H19" s="9"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="8"/>
     </row>
-    <row r="21" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
       <c r="H21" s="8"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="11"/>
+    <row r="22" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H22" s="8"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="12"/>
-[...1 lines deleted...]
-      <c r="C23" s="14"/>
+      <c r="A23" s="11"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
       <c r="B24" s="13"/>
       <c r="C24" s="14"/>
-      <c r="D24" s="15"/>
-      <c r="E24" s="16"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="12"/>
       <c r="B25" s="13"/>
       <c r="C25" s="14"/>
       <c r="D25" s="15"/>
       <c r="E25" s="16"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="12"/>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="15"/>
       <c r="E26" s="16"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="12"/>
       <c r="B27" s="13"/>
       <c r="C27" s="14"/>
       <c r="D27" s="15"/>
       <c r="E27" s="16"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="B28" s="13"/>
       <c r="C28" s="14"/>
       <c r="D28" s="15"/>
       <c r="E28" s="16"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13"/>
       <c r="C29" s="14"/>
       <c r="D29" s="15"/>
       <c r="E29" s="16"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="13"/>
-      <c r="C30" s="13"/>
+      <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="B31" s="13"/>
-      <c r="C31" s="14"/>
+      <c r="C31" s="13"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="B32" s="13"/>
       <c r="C32" s="14"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="13"/>
       <c r="C33" s="14"/>
       <c r="D33" s="15"/>
       <c r="E33" s="16"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
       <c r="B34" s="13"/>
       <c r="C34" s="14"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="16"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="12"/>
       <c r="B35" s="13"/>
+      <c r="C35" s="14"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B36" s="13"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B37" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>