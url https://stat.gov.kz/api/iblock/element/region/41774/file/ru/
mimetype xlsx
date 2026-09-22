--- v0 (2026-08-24)
+++ v1 (2026-09-22)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E00CE8AD-B3B7-4460-9032-B6238B573BA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE5C4866-7623-4C56-9540-2C0072737BE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="6" r:id="rId3"/>
     <sheet name="Показатели 163206,163213" sheetId="3" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C11" i="3" l="1"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
   <c r="C10" i="3"/>
   <c r="J9" i="3"/>
   <c r="E13" i="3"/>
   <c r="C9" i="3"/>
@@ -160,53 +159,50 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
@@ -232,75 +228,80 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...8 lines deleted...]
-    <t>19.09.2026г.</t>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>zha.karimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="8">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -400,50 +401,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -497,247 +503,250 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\AKTFSRV\Setevoi\&#1048;&#1053;&#1042;&#1045;&#1057;&#1058;&#1048;&#1062;&#1048;&#1049;\&#1048;&#1090;&#1086;&#1075;&#1080;\2024_&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;\04\&#1054;&#1073;&#1097;&#1072;&#1103;%20&#1087;&#1083;&#1086;&#1097;&#1072;&#1076;&#1100;%20&#1074;&#1074;&#1077;&#1076;&#1077;&#1085;&#1085;&#1099;&#1093;%20&#1074;%20&#1101;&#1082;&#1089;&#1087;&#1083;&#1091;&#1072;&#1090;&#1072;&#1094;&#1080;&#1102;%20&#1078;&#1080;&#1083;&#1099;&#1093;%20&#1079;&#1076;&#1072;&#1085;&#1080;&#1081;_&#1040;&#1087;&#1088;&#1077;&#1083;&#1100;%202024%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1057,537 +1066,536 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="74.28515625" customWidth="1"/>
+    <col min="2" max="2" width="82.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="44"/>
-      <c r="B2" s="62"/>
+      <c r="A2" s="22"/>
+      <c r="B2" s="38"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="63">
+      <c r="B3" s="39">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="B5" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="65"/>
+      <c r="B12" s="41"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="64" t="s">
+      <c r="B13" s="40" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="66" t="s">
+      <c r="B14" s="42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="66" t="s">
+      <c r="B15" s="78" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="47" t="s">
+      <c r="B16" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="66" t="s">
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="B17" s="45" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="59" t="s">
+      <c r="B18" s="45" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="48" t="s">
         <v>64</v>
-      </c>
-[...38 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B16" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B22" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44" style="54" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79.5703125" style="54" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44" style="32" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="80.7109375" style="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="44"/>
-[...3 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="A1" s="22"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="63">
+      <c r="B2" s="39">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+    <row r="3" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="63" t="s">
+      <c r="B3" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="37" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="60" t="s">
+    <row r="5" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="41" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="65" t="s">
+    <row r="8" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="37" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="60" t="s">
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="41" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="48" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="65" t="s">
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="M11" s="27"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" s="27"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="27"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="42" t="s">
         <v>51</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="M15" s="49"/>
+      <c r="M15" s="27"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="59" t="s">
+      <c r="B17" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="M16" s="50"/>
-[...44 lines deleted...]
-      <c r="M21" s="51"/>
+      <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="52"/>
-      <c r="B22" s="53"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="31"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="51"/>
+      <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="50"/>
+      <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="51"/>
+      <c r="M25" s="29"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="50"/>
+      <c r="M26" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="55" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="113.5703125" style="33" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="56"/>
+      <c r="A2" s="34"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="35" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="57" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="57" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A10" s="57" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A11" s="57" t="s">
+    <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A12" s="58" t="s">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
         <v>58</v>
-      </c>
-[...9 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
@@ -1653,580 +1661,586 @@
       </c>
       <c r="M3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="76"/>
       <c r="C4" s="76"/>
       <c r="D4" s="76"/>
       <c r="E4" s="76"/>
       <c r="F4" s="76"/>
       <c r="G4" s="76"/>
       <c r="H4" s="76"/>
       <c r="I4" s="76"/>
       <c r="J4" s="76"/>
       <c r="K4" s="76"/>
       <c r="L4" s="76"/>
       <c r="M4" s="76"/>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A5" s="17">
+      <c r="A5" s="15">
         <v>2024</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="16">
         <v>45468</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="20">
         <v>53304</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="20">
         <v>96222</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="16">
         <v>36702</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="16">
         <v>65504</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="16">
         <v>55743</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="16">
         <v>73465</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="16">
         <v>60933</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="16">
         <v>112177</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="16">
         <v>119980</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="16">
         <v>166915</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="16">
         <v>77626</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="12">
         <v>2025</v>
       </c>
       <c r="B6" s="13">
         <v>31971</v>
       </c>
       <c r="C6" s="13">
         <v>64352</v>
       </c>
       <c r="D6" s="13">
         <v>103079</v>
       </c>
       <c r="E6" s="14">
         <v>43339</v>
       </c>
       <c r="F6" s="14">
         <v>72901</v>
       </c>
       <c r="G6" s="13">
         <v>61070</v>
       </c>
       <c r="H6" s="14">
         <v>59337</v>
       </c>
       <c r="I6" s="13">
         <v>65035</v>
       </c>
       <c r="J6" s="14">
         <v>114288</v>
       </c>
       <c r="K6" s="13">
         <v>128984</v>
       </c>
-      <c r="L6" s="26">
+      <c r="L6" s="21">
         <v>175731</v>
       </c>
-      <c r="M6" s="26">
+      <c r="M6" s="21">
         <v>101034</v>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A7" s="16">
+      <c r="A7" s="19">
         <v>2026</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="49">
         <v>38075</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="50">
         <v>63112</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="49">
         <v>104759</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="51">
         <v>69079</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="52">
         <v>50047</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="51">
         <v>79382</v>
       </c>
-      <c r="H7" s="69">
+      <c r="H7" s="51">
         <v>62089</v>
       </c>
-      <c r="I7" s="27"/>
-[...3 lines deleted...]
-      <c r="M7" s="27"/>
+      <c r="I7" s="53">
+        <v>55430</v>
+      </c>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="72" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="73"/>
       <c r="C8" s="73"/>
       <c r="D8" s="73"/>
       <c r="E8" s="73"/>
       <c r="F8" s="73"/>
       <c r="G8" s="73"/>
       <c r="H8" s="73"/>
       <c r="I8" s="73"/>
       <c r="J8" s="73"/>
       <c r="K8" s="73"/>
       <c r="L8" s="73"/>
       <c r="M8" s="74"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A9" s="22">
+      <c r="A9" s="18">
         <v>2024</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="55">
         <v>16.8</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="55">
         <f>C5/B5*100</f>
         <v>117.23409870678279</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="56">
         <v>180.5</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="56">
         <v>38.1</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="56">
         <v>178.5</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="56">
         <v>85.1</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="56">
         <v>131.80000000000001</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="56">
         <v>82.9</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="55">
         <f>J5/I5*100</f>
         <v>184.09892833111778</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="57">
         <v>107</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="56">
         <v>139.1</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="56">
         <v>46.5</v>
       </c>
       <c r="N9" s="7"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A10" s="20">
+      <c r="A10" s="17">
         <v>2025</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="58">
         <v>41.2</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="58">
         <f>C6/B6*100</f>
         <v>201.28241218604362</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="58">
         <f>D6/C6*100</f>
         <v>160.17994778717056</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="58">
         <f>E6/D6*100</f>
         <v>42.04445134314458</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="59">
         <v>168.2</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="59">
         <v>83.8</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="59">
         <v>97.2</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="59">
         <v>109.6</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="59">
         <v>175.7</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="59">
         <v>112.9</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="59">
         <v>136.19999999999999</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="60">
         <v>57.4</v>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A11" s="24">
+      <c r="A11" s="19">
         <v>2026</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B11" s="61">
         <v>37.700000000000003</v>
       </c>
-      <c r="C11" s="35">
+      <c r="C11" s="61">
         <f>C7/B7*100</f>
         <v>165.7570584372948</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="62">
         <v>166</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="63">
         <v>65.900000000000006</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="63">
         <v>72.400000000000006</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="63">
         <v>158.6</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="63">
         <v>78.2</v>
       </c>
-      <c r="I11" s="27"/>
-[...3 lines deleted...]
-      <c r="M11" s="27"/>
+      <c r="I11" s="63">
+        <v>89.3</v>
+      </c>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54"/>
       <c r="N11" s="7"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="72" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="73"/>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="73"/>
       <c r="F12" s="73"/>
       <c r="G12" s="73"/>
       <c r="H12" s="73"/>
       <c r="I12" s="73"/>
       <c r="J12" s="73"/>
       <c r="K12" s="73"/>
       <c r="L12" s="73"/>
       <c r="M12" s="74"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A13" s="22">
+      <c r="A13" s="18">
         <v>2024</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="55">
         <v>110.6</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="55">
         <v>57</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="56">
         <v>163.69999999999999</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="56">
         <f>'[1]9'!$C$10</f>
         <v>328.1</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="56">
         <v>93.8</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="55">
         <v>47</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="56">
         <v>102.4</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="56">
         <v>123.4</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="55">
         <v>79</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="56">
         <v>74.2</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="56">
         <v>96.9</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="56">
         <v>28.6</v>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A14" s="20">
+      <c r="A14" s="17">
         <v>2025</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="58">
         <v>70.3</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="59">
         <v>120.7</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="59">
         <v>107.1</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="64">
         <v>118.1</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="65">
         <v>111.3</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="59">
         <v>109.6</v>
       </c>
-      <c r="H14" s="31">
+      <c r="H14" s="65">
         <v>80.8</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="59">
         <v>106.7</v>
       </c>
-      <c r="J14" s="32">
+      <c r="J14" s="66">
         <v>101.9</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="59">
         <v>107.5</v>
       </c>
-      <c r="L14" s="32">
+      <c r="L14" s="66">
         <v>105.3</v>
       </c>
-      <c r="M14" s="32">
+      <c r="M14" s="66">
         <v>130.19999999999999</v>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A15" s="24">
+      <c r="A15" s="19">
         <v>2026</v>
       </c>
-      <c r="B15" s="34">
+      <c r="B15" s="67">
         <v>119.1</v>
       </c>
-      <c r="C15" s="37">
+      <c r="C15" s="68">
         <v>98.1</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="67">
         <v>101.6</v>
       </c>
-      <c r="E15" s="40">
+      <c r="E15" s="69">
         <v>159.4</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="70">
         <v>68.7</v>
       </c>
-      <c r="G15" s="40">
+      <c r="G15" s="69">
         <v>130</v>
       </c>
-      <c r="H15" s="70">
+      <c r="H15" s="71">
         <v>104.6</v>
       </c>
-      <c r="I15" s="27"/>
-[...3 lines deleted...]
-      <c r="M15" s="27"/>
+      <c r="I15" s="71">
+        <v>85.2</v>
+      </c>
+      <c r="J15" s="54"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="54"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="7"/>
     </row>
     <row r="23" spans="6:7" x14ac:dyDescent="0.2">
       <c r="F23" s="1"/>
       <c r="G23" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED8EBC2-8478-4DB3-8377-9FFFC348FCF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатели 163206,163213</vt:lpstr>