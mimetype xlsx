--- v1 (2026-09-22)
+++ v2 (2026-10-24)
@@ -5,89 +5,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Nauryzbaeva\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE5C4866-7623-4C56-9540-2C0072737BE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="6" r:id="rId3"/>
     <sheet name="Показатели 163206,163213" sheetId="3" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C11" i="3" l="1"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
   <c r="C10" i="3"/>
   <c r="J9" i="3"/>
   <c r="E13" i="3"/>
   <c r="C9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="68">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -234,63 +233,69 @@
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
     <t>18.09.2026г.</t>
   </si>
   <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
+  <si>
+    <t>19.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.11.2026г.</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -508,51 +513,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -677,70 +682,71 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -822,119 +828,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1066,71 +1038,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="22"/>
       <c r="B2" s="38"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="39">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="39" t="s">
@@ -1163,162 +1135,162 @@
     </row>
     <row r="8" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="41"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="78" t="s">
-        <v>65</v>
+      <c r="B15" s="72" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="45" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B22" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" style="32" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.7109375" style="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="22"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="39">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="39" t="s">
@@ -1327,51 +1299,51 @@
     </row>
     <row r="4" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="26" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="26" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="26" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
@@ -1389,145 +1361,145 @@
       <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="27"/>
     </row>
     <row r="14" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M14" s="27"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="27"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="28"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>62</v>
       </c>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="28"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="30"/>
       <c r="B22" s="31"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="29"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="33" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="34"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1547,89 +1519,89 @@
       </c>
     </row>
     <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="35"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="35"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q23"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1643,65 +1615,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="76"/>
-[...10 lines deleted...]
-      <c r="M4" s="76"/>
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A5" s="15">
         <v>2024</v>
       </c>
       <c r="B5" s="16">
         <v>45468</v>
       </c>
       <c r="C5" s="20">
         <v>53304</v>
       </c>
       <c r="D5" s="20">
         <v>96222</v>
       </c>
       <c r="E5" s="16">
         <v>36702</v>
       </c>
       <c r="F5" s="16">
         <v>65504</v>
       </c>
       <c r="G5" s="16">
         <v>55743</v>
       </c>
       <c r="H5" s="16">
@@ -1772,72 +1744,74 @@
       </c>
       <c r="B7" s="49">
         <v>38075</v>
       </c>
       <c r="C7" s="50">
         <v>63112</v>
       </c>
       <c r="D7" s="49">
         <v>104759</v>
       </c>
       <c r="E7" s="51">
         <v>69079</v>
       </c>
       <c r="F7" s="52">
         <v>50047</v>
       </c>
       <c r="G7" s="51">
         <v>79382</v>
       </c>
       <c r="H7" s="51">
         <v>62089</v>
       </c>
       <c r="I7" s="53">
         <v>55430</v>
       </c>
-      <c r="J7" s="54"/>
+      <c r="J7" s="73">
+        <v>111008</v>
+      </c>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="72" t="s">
+      <c r="A8" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="73"/>
-[...10 lines deleted...]
-      <c r="M8" s="74"/>
+      <c r="B8" s="75"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="76"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="18">
         <v>2024</v>
       </c>
       <c r="B9" s="55">
         <v>16.8</v>
       </c>
       <c r="C9" s="55">
         <f>C5/B5*100</f>
         <v>117.23409870678279</v>
       </c>
       <c r="D9" s="56">
         <v>180.5</v>
       </c>
       <c r="E9" s="56">
         <v>38.1</v>
       </c>
       <c r="F9" s="56">
         <v>178.5</v>
       </c>
       <c r="G9" s="56">
         <v>85.1</v>
       </c>
@@ -1915,73 +1889,75 @@
       <c r="B11" s="61">
         <v>37.700000000000003</v>
       </c>
       <c r="C11" s="61">
         <f>C7/B7*100</f>
         <v>165.7570584372948</v>
       </c>
       <c r="D11" s="62">
         <v>166</v>
       </c>
       <c r="E11" s="63">
         <v>65.900000000000006</v>
       </c>
       <c r="F11" s="63">
         <v>72.400000000000006</v>
       </c>
       <c r="G11" s="63">
         <v>158.6</v>
       </c>
       <c r="H11" s="63">
         <v>78.2</v>
       </c>
       <c r="I11" s="63">
         <v>89.3</v>
       </c>
-      <c r="J11" s="54"/>
+      <c r="J11" s="63">
+        <v>200.3</v>
+      </c>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="54"/>
       <c r="N11" s="7"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="72" t="s">
+      <c r="A12" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="73"/>
-[...10 lines deleted...]
-      <c r="M12" s="74"/>
+      <c r="B12" s="75"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="75"/>
+      <c r="H12" s="75"/>
+      <c r="I12" s="75"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
+      <c r="L12" s="75"/>
+      <c r="M12" s="76"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="18">
         <v>2024</v>
       </c>
       <c r="B13" s="55">
         <v>110.6</v>
       </c>
       <c r="C13" s="55">
         <v>57</v>
       </c>
       <c r="D13" s="56">
         <v>163.69999999999999</v>
       </c>
       <c r="E13" s="56">
         <f>'[1]9'!$C$10</f>
         <v>328.1</v>
       </c>
       <c r="F13" s="56">
         <v>93.8</v>
       </c>
       <c r="G13" s="55">
         <v>47</v>
       </c>
@@ -2053,51 +2029,53 @@
       </c>
       <c r="B15" s="67">
         <v>119.1</v>
       </c>
       <c r="C15" s="68">
         <v>98.1</v>
       </c>
       <c r="D15" s="67">
         <v>101.6</v>
       </c>
       <c r="E15" s="69">
         <v>159.4</v>
       </c>
       <c r="F15" s="70">
         <v>68.7</v>
       </c>
       <c r="G15" s="69">
         <v>130</v>
       </c>
       <c r="H15" s="71">
         <v>104.6</v>
       </c>
       <c r="I15" s="71">
         <v>85.2</v>
       </c>
-      <c r="J15" s="54"/>
+      <c r="J15" s="63">
+        <v>97.1</v>
+      </c>
       <c r="K15" s="54"/>
       <c r="L15" s="54"/>
       <c r="M15" s="54"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="7"/>
     </row>
     <row r="23" spans="6:7" x14ac:dyDescent="0.2">
       <c r="F23" s="1"/>
       <c r="G23" s="2"/>
     </row>
@@ -2106,133 +2084,133 @@
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED8EBC2-8478-4DB3-8377-9FFFC348FCF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>