--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ИНВЕСТИЦИЙ\4.Жанна\Динамика инвестиции и строительство_июнь-26 -\Инвестиции\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA93B290-B0DE-4BCC-9761-762AAC145AD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23C83D71-774A-4A07-B0A2-6F001C39D9FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="0" windowWidth="17835" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="5" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="Көрсеткіш_161101,161201" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="75">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
@@ -186,126 +187,126 @@
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
-    <t>20.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
-    <t>24.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>+7 7132544434</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
-    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">el.nauryzbaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">     © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="000.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -380,50 +381,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -480,51 +487,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -602,106 +609,114 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1002,77 +1017,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="61" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="44">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="43" t="s">
         <v>30</v>
@@ -1155,190 +1174,192 @@
       <c r="M13" s="52"/>
     </row>
     <row r="14" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="52"/>
     </row>
     <row r="15" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="54" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="55" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="52"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="M16" s="56"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>54</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>69</v>
       </c>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="M19" s="57"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B20" s="58" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M20" s="56"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>58</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>71</v>
       </c>
       <c r="M21" s="57"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="60"/>
-      <c r="B22" s="61"/>
+      <c r="A22" s="59"/>
+      <c r="B22" s="60"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="57"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="56"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="57"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="56"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="61" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="63">
+      <c r="B2" s="62">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="44" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="46" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="44" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="47" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="45" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="49" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="45" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="45" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>42</v>
       </c>
@@ -1360,297 +1381,282 @@
       <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="54" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>47</v>
       </c>
       <c r="M13" s="52"/>
     </row>
     <row r="14" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="52"/>
     </row>
     <row r="15" spans="1:13" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="54" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="55" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M15" s="52"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="M16" s="56"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>54</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>69</v>
       </c>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="M19" s="57"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B20" s="58" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M20" s="56"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>58</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>71</v>
       </c>
       <c r="M21" s="57"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="60"/>
-      <c r="B22" s="61"/>
+      <c r="A22" s="59"/>
+      <c r="B22" s="60"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="57"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="56"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="57"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="56"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:IV18"/>
+  <dimension ref="A1:IU19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="9.140625" style="3"/>
+    <col min="1" max="1" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B4" s="66" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="73"/>
+      <c r="B1" s="63"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="73"/>
+      <c r="B2" s="63"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="73"/>
+      <c r="B3" s="73"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="73"/>
+      <c r="B4" s="64"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="73"/>
+      <c r="B5" s="64"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="73"/>
+      <c r="B6" s="64"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="64"/>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="64"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="64"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="64"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="65"/>
-[...3 lines deleted...]
-      <c r="B5" s="66" t="s">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="65"/>
-[...29 lines deleted...]
-      <c r="B10" s="67" t="s">
+      <c r="B12" s="64"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="63"/>
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="76"/>
+      <c r="B15" s="76"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="75" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="65"/>
-[...34 lines deleted...]
-      <c r="B18" s="68"/>
+      <c r="B16" s="63"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="69"/>
+      <c r="B17" s="69"/>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="67"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A9:B9"/>
+  <mergeCells count="1">
+    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
@@ -1666,195 +1672,197 @@
       </c>
       <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="23" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="23" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="76"/>
-[...11 lines deleted...]
-      <c r="M4" s="77"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2024</v>
       </c>
       <c r="B5" s="11">
         <v>18564</v>
       </c>
       <c r="C5" s="11">
         <v>59347</v>
       </c>
       <c r="D5" s="11">
         <v>52755</v>
       </c>
       <c r="E5" s="11">
         <v>56534</v>
       </c>
       <c r="F5" s="11">
         <v>48734</v>
       </c>
       <c r="G5" s="11">
         <v>57740</v>
       </c>
       <c r="H5" s="11">
-        <v>86659</v>
+        <v>88119</v>
       </c>
       <c r="I5" s="11">
-        <v>102517</v>
+        <v>104147</v>
       </c>
       <c r="J5" s="11">
-        <v>92504</v>
+        <v>94027</v>
       </c>
       <c r="K5" s="11">
-        <v>99077</v>
+        <v>100671</v>
       </c>
       <c r="L5" s="11">
-        <v>89713</v>
+        <v>91206</v>
       </c>
       <c r="M5" s="11">
-        <v>136993</v>
+        <v>138996</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2025</v>
       </c>
       <c r="B6" s="8">
         <v>35218</v>
       </c>
       <c r="C6" s="8">
         <v>48256</v>
       </c>
       <c r="D6" s="8">
         <v>71780</v>
       </c>
       <c r="E6" s="8">
         <v>55056</v>
       </c>
       <c r="F6" s="30">
         <v>111850</v>
       </c>
       <c r="G6" s="8">
         <v>186783</v>
       </c>
       <c r="H6" s="8">
-        <v>81169</v>
+        <v>81177</v>
       </c>
       <c r="I6" s="30">
-        <v>91799</v>
+        <v>91808</v>
       </c>
       <c r="J6" s="30">
-        <v>125924</v>
+        <v>125934</v>
       </c>
       <c r="K6" s="8">
-        <v>84224</v>
-[...5 lines deleted...]
-        <v>246429</v>
+        <v>84233</v>
+      </c>
+      <c r="L6" s="30">
+        <v>90266</v>
+      </c>
+      <c r="M6" s="30">
+        <v>246445</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="12">
         <v>2026</v>
       </c>
       <c r="B7" s="34">
         <v>28221</v>
       </c>
       <c r="C7" s="34">
         <v>60457</v>
       </c>
       <c r="D7" s="34">
         <v>64542</v>
       </c>
       <c r="E7" s="34">
         <v>82157</v>
       </c>
       <c r="F7" s="34">
         <v>104737</v>
       </c>
       <c r="G7" s="40">
         <v>202318</v>
       </c>
-      <c r="H7" s="31"/>
+      <c r="H7" s="40">
+        <v>81618</v>
+      </c>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="72" t="s">
+      <c r="A8" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="72"/>
-[...10 lines deleted...]
-      <c r="M8" s="75"/>
+      <c r="B8" s="77"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="81"/>
       <c r="N8" s="9"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="22">
         <v>2024</v>
       </c>
       <c r="B9" s="17">
         <v>11.1</v>
       </c>
       <c r="C9" s="18">
         <v>320.60000000000002</v>
       </c>
       <c r="D9" s="19">
         <v>77</v>
       </c>
       <c r="E9" s="20">
         <v>107.4</v>
       </c>
       <c r="F9" s="19">
         <v>86</v>
       </c>
       <c r="G9" s="20">
         <v>118.4</v>
       </c>
       <c r="H9" s="20">
@@ -1919,74 +1927,76 @@
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="21">
         <v>2025</v>
       </c>
       <c r="B11" s="36">
         <v>10.9</v>
       </c>
       <c r="C11" s="37">
         <v>216</v>
       </c>
       <c r="D11" s="35">
         <v>106.5</v>
       </c>
       <c r="E11" s="37">
         <v>127</v>
       </c>
       <c r="F11" s="39">
         <v>125</v>
       </c>
       <c r="G11" s="41">
         <v>191.4</v>
       </c>
-      <c r="H11" s="31"/>
+      <c r="H11" s="41">
+        <v>40.700000000000003</v>
+      </c>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="72" t="s">
+      <c r="A12" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="73"/>
-[...10 lines deleted...]
-      <c r="M12" s="74"/>
+      <c r="B12" s="78"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="79"/>
       <c r="N12" s="9"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2024</v>
       </c>
       <c r="B13" s="20">
         <v>61.7</v>
       </c>
       <c r="C13" s="18">
         <v>125.7</v>
       </c>
       <c r="D13" s="19">
         <v>88.9</v>
       </c>
       <c r="E13" s="20">
         <v>107.4</v>
       </c>
       <c r="F13" s="20">
         <v>67.3</v>
       </c>
       <c r="G13" s="20">
         <v>63.7</v>
       </c>
       <c r="H13" s="20">
@@ -2051,51 +2061,53 @@
       </c>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="35">
         <v>74.900000000000006</v>
       </c>
       <c r="C15" s="37">
         <v>119</v>
       </c>
       <c r="D15" s="35">
         <v>85.9</v>
       </c>
       <c r="E15" s="38">
         <v>143.19999999999999</v>
       </c>
       <c r="F15" s="35">
         <v>87.8</v>
       </c>
       <c r="G15" s="41">
         <v>101.2</v>
       </c>
-      <c r="H15" s="31"/>
+      <c r="H15" s="71">
+        <v>94</v>
+      </c>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
@@ -2107,100 +2119,100 @@
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Y24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K26" sqref="K26:K27"/>
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
-      <c r="M2" s="28" t="s">
+      <c r="M2" s="74" t="s">
         <v>27</v>
       </c>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26"/>
       <c r="B3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>16</v>
@@ -2213,304 +2225,308 @@
       </c>
       <c r="G3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="23" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>23</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:25" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="76"/>
-[...11 lines deleted...]
-      <c r="M4" s="77"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
       <c r="N4" s="27"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2024</v>
       </c>
       <c r="B5" s="11">
         <v>18564</v>
       </c>
       <c r="C5" s="11">
         <v>77912</v>
       </c>
       <c r="D5" s="11">
         <v>130667</v>
       </c>
       <c r="E5" s="11">
         <v>187202</v>
       </c>
       <c r="F5" s="11">
         <v>235935</v>
       </c>
       <c r="G5" s="11">
         <v>293676</v>
       </c>
-      <c r="H5" s="11">
-[...15 lines deleted...]
-        <v>901139</v>
+      <c r="H5" s="72">
+        <v>381795</v>
+      </c>
+      <c r="I5" s="72">
+        <v>485942</v>
+      </c>
+      <c r="J5" s="72">
+        <v>579970</v>
+      </c>
+      <c r="K5" s="72">
+        <v>680640</v>
+      </c>
+      <c r="L5" s="72">
+        <v>771847</v>
+      </c>
+      <c r="M5" s="72">
+        <v>910842</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2025</v>
       </c>
       <c r="B6" s="8">
         <v>35218</v>
       </c>
       <c r="C6" s="8">
         <v>83474</v>
       </c>
       <c r="D6" s="8">
         <v>155253</v>
       </c>
       <c r="E6" s="30">
         <v>210309</v>
       </c>
       <c r="F6" s="8">
         <v>322159</v>
       </c>
       <c r="G6" s="8">
         <v>508942</v>
       </c>
       <c r="H6" s="8">
-        <v>590111</v>
+        <v>590120</v>
       </c>
       <c r="I6" s="30">
-        <v>681910</v>
+        <v>681927</v>
       </c>
       <c r="J6" s="8">
-        <v>807834</v>
+        <v>807861</v>
       </c>
       <c r="K6" s="8">
-        <v>892058</v>
-[...2 lines deleted...]
-        <v>982316</v>
+        <v>892094</v>
+      </c>
+      <c r="L6" s="30">
+        <v>982360</v>
       </c>
       <c r="M6" s="8">
-        <v>1228745</v>
+        <v>1228806</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A7" s="12">
         <v>2026</v>
       </c>
       <c r="B7" s="34">
         <v>28221</v>
       </c>
       <c r="C7" s="34">
         <v>88677</v>
       </c>
       <c r="D7" s="34">
         <v>153220</v>
       </c>
       <c r="E7" s="34">
         <v>235377</v>
       </c>
       <c r="F7" s="34">
         <v>340114</v>
       </c>
       <c r="G7" s="40">
         <v>542431</v>
       </c>
-      <c r="H7" s="31"/>
+      <c r="H7" s="40">
+        <v>624050</v>
+      </c>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:25" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="72" t="s">
+      <c r="A8" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="72"/>
-[...10 lines deleted...]
-      <c r="M8" s="75"/>
+      <c r="B8" s="77"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="81"/>
       <c r="N8" s="27"/>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="22">
         <v>2024</v>
       </c>
       <c r="B9" s="20">
         <v>61.7</v>
       </c>
       <c r="C9" s="18">
         <v>100.5</v>
       </c>
       <c r="D9" s="20">
         <v>89.5</v>
       </c>
       <c r="E9" s="20">
         <v>94.3</v>
       </c>
       <c r="F9" s="20">
         <v>86.9</v>
       </c>
       <c r="G9" s="19">
         <v>81</v>
       </c>
       <c r="H9" s="20">
         <v>81.3</v>
       </c>
       <c r="I9" s="19">
         <v>87</v>
       </c>
       <c r="J9" s="19">
         <v>87.1</v>
       </c>
       <c r="K9" s="20">
         <v>87.5</v>
       </c>
       <c r="L9" s="20">
         <v>86.1</v>
       </c>
       <c r="M9" s="20">
-        <v>86.6</v>
+        <v>87.6</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="16">
         <v>2025</v>
       </c>
       <c r="B10" s="9">
         <v>188.9</v>
       </c>
       <c r="C10" s="14">
         <v>106.4</v>
       </c>
       <c r="D10" s="9">
         <v>117.9</v>
       </c>
       <c r="E10" s="32">
         <v>111.1</v>
       </c>
       <c r="F10" s="9">
         <v>134.69999999999999</v>
       </c>
       <c r="G10" s="9">
         <v>171.1</v>
       </c>
       <c r="H10" s="9">
         <v>152.69999999999999</v>
       </c>
       <c r="I10" s="32">
         <v>138.69999999999999</v>
       </c>
       <c r="J10" s="33">
         <v>137.4</v>
       </c>
       <c r="K10" s="9">
         <v>129.1</v>
       </c>
       <c r="L10" s="9">
         <v>125.3</v>
       </c>
       <c r="M10" s="33">
-        <v>132.4</v>
+        <v>132.69999999999999</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="21">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>74.900000000000006</v>
       </c>
       <c r="C11" s="35">
         <v>100.1</v>
       </c>
       <c r="D11" s="35">
         <v>93.5</v>
       </c>
       <c r="E11" s="35">
         <v>106.5</v>
       </c>
       <c r="F11" s="35">
         <v>100.3</v>
       </c>
       <c r="G11" s="41">
         <v>100.9</v>
       </c>
-      <c r="H11" s="31"/>
+      <c r="H11" s="71">
+        <v>100</v>
+      </c>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>