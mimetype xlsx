--- v1 (2026-08-24)
+++ v2 (2026-10-04)
@@ -8,82 +8,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7368DD02-77E8-4A44-B98F-BC6F761E089B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64719EA1-94B8-4145-8C08-7A4D73088E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="0" windowWidth="17835" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1005" yWindow="90" windowWidth="14895" windowHeight="15540" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="Көрсеткіш_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E11" i="2" l="1"/>
   <c r="E6" i="2"/>
   <c r="E14" i="1"/>
   <c r="E6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="74">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -182,149 +182,142 @@
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ақпаратты есепті кезеңде жұмыс істейтіндердің санына және экономикалық қызмет түріне қарамастан негізгі капиталға салуды жүзеге асыратын заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері, сондай-ақ сәулет және қала құрылысы, шаруа немесе фермер қожалықтары саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері ұсынады</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/280562/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t>Құрылыс және инвестициялар статистика басқармасы</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7132544434</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті айына %-бен</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...2 lines deleted...]
-    <t>18.09.2026г.</t>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=5263&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -415,51 +408,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -504,56 +496,57 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -642,98 +635,103 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.18.0.51\Setevoi\Users\E.Nauryzbaeva\Desktop\&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1080;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;_&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;-24-&#1075;&#1086;&#1090;&#1086;&#1074;&#1086;\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;\&#1056;&#1059;&#1057;\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1074;%20&#1078;&#1080;&#1083;&#1080;&#1097;&#1085;&#1086;&#1077;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;%20.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1069,75 +1067,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/280562/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="32">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>27</v>
@@ -1210,578 +1208,579 @@
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="40"/>
     </row>
     <row r="13" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="K14" s="40"/>
     </row>
     <row r="15" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="43" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>49</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46283</v>
       </c>
       <c r="K16" s="44"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46314</v>
       </c>
       <c r="K17" s="45"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>51</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="K18" s="44"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K19" s="45"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="K20" s="44"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>54</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>71</v>
       </c>
       <c r="K21" s="45"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="47"/>
       <c r="B22" s="48"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K23" s="45"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="44"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="45"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" style="49" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="32">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="33" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="33" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="33" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="33" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="33" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="39"/>
       <c r="M11" s="40"/>
     </row>
     <row r="12" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M12" s="40"/>
     </row>
     <row r="13" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M13" s="40"/>
     </row>
     <row r="14" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>49</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46283</v>
       </c>
       <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46314</v>
       </c>
       <c r="M17" s="45"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>51</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="M18" s="44"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>54</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>71</v>
       </c>
       <c r="M21" s="45"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="47"/>
       <c r="B22" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/280562/file/ru/" xr:uid="{57A49B7A-4ECC-4303-ADDE-C3C0F233ADBD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:IU19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="3" customWidth="1"/>
     <col min="2" max="255" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="59"/>
+      <c r="A1" s="57"/>
       <c r="B1" s="51"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="59"/>
+      <c r="A2" s="57"/>
       <c r="B2" s="51"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="59"/>
-      <c r="B3" s="59"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="59"/>
-      <c r="B4" s="59"/>
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="59"/>
-      <c r="B5" s="59"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="57"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="59"/>
+      <c r="A6" s="57"/>
       <c r="B6" s="52"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B7" s="52"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B8" s="52"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B9" s="52"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B10" s="52"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B11" s="52"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="54" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B12" s="52"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="51"/>
       <c r="B13" s="52"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="51"/>
       <c r="B14" s="52"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="51"/>
       <c r="B15" s="51"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="60" t="s">
-        <v>74</v>
+      <c r="A16" s="58" t="s">
+        <v>69</v>
       </c>
       <c r="B16" s="51"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="57"/>
-      <c r="B17" s="57"/>
+      <c r="A17" s="56"/>
+      <c r="B17" s="56"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="55"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.140625" style="4"/>
     <col min="7" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="62" t="s">
+      <c r="C3" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="62" t="s">
+      <c r="E3" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="62" t="s">
+      <c r="F3" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="62" t="s">
+      <c r="G3" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="62" t="s">
+      <c r="H3" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="62" t="s">
+      <c r="I3" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="62" t="s">
+      <c r="J3" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="62" t="s">
+      <c r="K3" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="62" t="s">
+      <c r="L3" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="63" t="s">
+      <c r="M3" s="65" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="64"/>
-[...11 lines deleted...]
-      <c r="M4" s="63"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="66"/>
-[...10 lines deleted...]
-      <c r="M5" s="66"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2024</v>
       </c>
       <c r="B6" s="9">
         <v>1375</v>
       </c>
       <c r="C6" s="9">
         <v>24569</v>
       </c>
       <c r="D6" s="9">
         <v>7922</v>
       </c>
       <c r="E6" s="9">
         <f>'[1]инд_мес_к мес'!$E$7</f>
         <v>3445</v>
       </c>
       <c r="F6" s="9">
         <v>11090</v>
       </c>
       <c r="G6" s="9">
         <v>7294</v>
       </c>
@@ -1850,73 +1849,75 @@
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>9649</v>
       </c>
       <c r="C8" s="23">
         <v>9931</v>
       </c>
       <c r="D8" s="23">
         <v>13957</v>
       </c>
       <c r="E8" s="21">
         <v>3879</v>
       </c>
       <c r="F8" s="27">
         <v>7154</v>
       </c>
       <c r="G8" s="23">
         <v>12872</v>
       </c>
       <c r="H8" s="23">
         <v>8321</v>
       </c>
-      <c r="I8" s="15"/>
+      <c r="I8" s="23">
+        <v>9063</v>
+      </c>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="67" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="70"/>
+      <c r="A9" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="69"/>
+      <c r="C9" s="69"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="72"/>
       <c r="N9" s="11"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2024</v>
       </c>
       <c r="B10" s="13">
         <v>4.2</v>
       </c>
       <c r="C10" s="18">
         <v>1786.8</v>
       </c>
       <c r="D10" s="14">
         <v>32.200000000000003</v>
       </c>
       <c r="E10" s="13">
         <v>43.6</v>
       </c>
       <c r="F10" s="13">
         <v>321.3</v>
       </c>
       <c r="G10" s="14">
         <v>65.7</v>
       </c>
       <c r="H10" s="13">
@@ -1984,73 +1985,75 @@
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2026</v>
       </c>
       <c r="B12" s="15">
         <v>45.7</v>
       </c>
       <c r="C12" s="15">
         <v>103.8</v>
       </c>
       <c r="D12" s="15">
         <v>140.30000000000001</v>
       </c>
       <c r="E12" s="15">
         <v>27.7</v>
       </c>
       <c r="F12" s="15">
         <v>180.5</v>
       </c>
       <c r="G12" s="15">
         <v>178.3</v>
       </c>
       <c r="H12" s="24">
         <v>65.2</v>
       </c>
-      <c r="I12" s="15"/>
+      <c r="I12" s="15">
+        <v>107.3</v>
+      </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="67" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="69"/>
+      <c r="A13" s="69" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="70"/>
+      <c r="L13" s="70"/>
+      <c r="M13" s="71"/>
       <c r="N13" s="11"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="8">
         <v>2024</v>
       </c>
       <c r="B14" s="13">
         <v>39.299999999999997</v>
       </c>
       <c r="C14" s="19">
         <v>401.1</v>
       </c>
       <c r="D14" s="13">
         <v>212.2</v>
       </c>
       <c r="E14" s="13">
         <f>'[1]инд_мес_к мес'!$E$16</f>
         <v>102.9</v>
       </c>
       <c r="F14" s="13">
         <v>114.2</v>
       </c>
       <c r="G14" s="13">
         <v>77.2</v>
       </c>
@@ -2119,51 +2122,53 @@
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>196.7</v>
       </c>
       <c r="C16" s="24">
         <v>147</v>
       </c>
       <c r="D16" s="25">
         <v>79.599999999999994</v>
       </c>
       <c r="E16" s="22">
         <v>38.4</v>
       </c>
       <c r="F16" s="28">
         <v>57.8</v>
       </c>
       <c r="G16" s="29">
         <v>153.5</v>
       </c>
       <c r="H16" s="22">
         <v>82.6</v>
       </c>
-      <c r="I16" s="15"/>
+      <c r="I16" s="15">
+        <v>77.7</v>
+      </c>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
@@ -2230,175 +2235,175 @@
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="H3:H4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="62" t="s">
+      <c r="C3" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D3" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="62" t="s">
+      <c r="E3" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="62" t="s">
+      <c r="F3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="62" t="s">
+      <c r="G3" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="62" t="s">
+      <c r="H3" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="62" t="s">
+      <c r="I3" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="62" t="s">
+      <c r="J3" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="62" t="s">
+      <c r="K3" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="62" t="s">
+      <c r="L3" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="M3" s="63" t="s">
+      <c r="M3" s="65" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="64"/>
-[...11 lines deleted...]
-      <c r="M4" s="63"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="66"/>
-[...10 lines deleted...]
-      <c r="M5" s="66"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2024</v>
       </c>
       <c r="B6" s="9">
         <v>1375</v>
       </c>
       <c r="C6" s="9">
         <v>25943</v>
       </c>
       <c r="D6" s="9">
         <v>33865</v>
       </c>
       <c r="E6" s="9">
         <f>'[1]инд_пер_к периоду'!$E$7</f>
         <v>37310</v>
       </c>
       <c r="F6" s="9">
         <v>48399</v>
       </c>
       <c r="G6" s="9">
         <v>55694</v>
       </c>
@@ -2467,89 +2472,91 @@
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="21">
         <v>9649</v>
       </c>
       <c r="C8" s="23">
         <v>19581</v>
       </c>
       <c r="D8" s="26">
         <v>33538</v>
       </c>
       <c r="E8" s="21">
         <v>37417</v>
       </c>
       <c r="F8" s="27">
         <v>44571</v>
       </c>
       <c r="G8" s="23">
         <v>57443</v>
       </c>
       <c r="H8" s="21">
         <v>65764</v>
       </c>
-      <c r="I8" s="15"/>
+      <c r="I8" s="62">
+        <v>74827</v>
+      </c>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="7"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="67"/>
-[...10 lines deleted...]
-      <c r="M10" s="70"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="72"/>
       <c r="N10" s="11"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="8">
         <v>2024</v>
       </c>
       <c r="B11" s="14">
         <v>39.299999999999997</v>
       </c>
       <c r="C11" s="13">
         <v>269.10000000000002</v>
       </c>
       <c r="D11" s="13">
         <v>253.2</v>
       </c>
       <c r="E11" s="13">
         <f>'[1]инд_пер_к периоду'!$E$11</f>
         <v>223.8</v>
       </c>
       <c r="F11" s="13">
         <v>182.8</v>
       </c>
       <c r="G11" s="13">
         <v>154.69999999999999</v>
       </c>
@@ -2618,51 +2625,53 @@
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2026</v>
       </c>
       <c r="B13" s="22">
         <v>196.7</v>
       </c>
       <c r="C13" s="15">
         <v>167.8</v>
       </c>
       <c r="D13" s="25">
         <v>114.6</v>
       </c>
       <c r="E13" s="15">
         <v>95.1</v>
       </c>
       <c r="F13" s="28">
         <v>86.3</v>
       </c>
       <c r="G13" s="22">
         <v>95.7</v>
       </c>
       <c r="H13" s="22">
         <v>93.9</v>
       </c>
-      <c r="I13" s="15"/>
+      <c r="I13" s="22">
+        <v>91.8</v>
+      </c>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>