--- v2 (2026-10-04)
+++ v3 (2026-10-24)
@@ -1,135 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_сентябрь-26\Инвестиция\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64719EA1-94B8-4145-8C08-7A4D73088E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D691094-4381-4279-BBC9-40E567581C58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1005" yWindow="90" windowWidth="14895" windowHeight="15540" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3705" yWindow="570" windowWidth="24675" windowHeight="14520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="Көрсеткіш_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E11" i="2" l="1"/>
-[...2 lines deleted...]
-  <c r="E6" i="1"/>
+  <c r="E9" i="2" l="1"/>
+  <c r="E5" i="2"/>
+  <c r="E13" i="1"/>
+  <c r="E5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="74">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>Тұрғын үй құрылысына салынған инвестициялар, млн.теңге</t>
-[...4 lines deleted...]
-  <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
@@ -242,144 +237,115 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>+7 7132544434</t>
   </si>
   <si>
-    <t>ағымдағы жылдың өткен айына %-бен</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...7 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=5263&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>ағымдағы жылдың өткен айына пайызбен</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> өткен жылдың тиісті айына пайызбен</t>
+  </si>
+  <si>
+    <t>өткен жылдың тиісті кезеңіне  пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -410,50 +376,56 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -498,234 +470,216 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1067,1864 +1021,1509 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/280562/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/280562/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="30"/>
-[...3 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="4">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="32">
-[...4 lines deleted...]
-      <c r="A3" s="31" t="s">
+      <c r="B4" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="32" t="s">
+    </row>
+    <row r="5" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="34" t="s">
+    <row r="6" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B6" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="32" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="35" t="s">
+    </row>
+    <row r="7" spans="1:11" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="36" t="s">
+      <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="33" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="31" t="s">
+    <row r="8" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B8" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="31" t="s">
+    <row r="9" spans="1:11" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B9" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="33" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="31" t="s">
+    <row r="10" spans="1:11" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="37" t="s">
+      <c r="B10" s="9" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="33" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="31" t="s">
+    <row r="11" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B11" s="11"/>
+      <c r="K11" s="12"/>
+    </row>
+    <row r="12" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="B12" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="39"/>
-[...3 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="K12" s="12"/>
+    </row>
+    <row r="13" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B13" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="K12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="K13" s="12"/>
+    </row>
+    <row r="14" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B14" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" s="12"/>
+    </row>
+    <row r="15" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="K13" s="40"/>
-[...2 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="B15" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="43" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="K15" s="12"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B16" s="31">
+        <v>46311</v>
+      </c>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="K15" s="40"/>
-[...2 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="B17" s="32">
+        <v>46345</v>
+      </c>
+      <c r="K17" s="17"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="59">
-[...5 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="B18" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="60">
-[...5 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="B19" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="34" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="B20" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="K20" s="16"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="34" t="s">
-[...20 lines deleted...]
-      <c r="K21" s="45"/>
+      <c r="B21" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="K21" s="17"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="47"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K23" s="45"/>
+      <c r="K23" s="17"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K24" s="44"/>
+      <c r="K24" s="16"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K25" s="45"/>
+      <c r="K25" s="17"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K26" s="44"/>
+      <c r="K26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
-    <col min="2" max="2" width="104.5703125" style="49" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" style="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="30"/>
-[...3 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="4">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="32">
-[...4 lines deleted...]
-      <c r="A3" s="31" t="s">
+      <c r="B4" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="36" t="s">
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="13" t="s">
         <v>55</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B7" s="37" t="s">
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="15" t="s">
         <v>56</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B12" s="41" t="s">
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="M12" s="40"/>
-[...20 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="M15" s="12"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="43" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="B16" s="31">
+        <v>46311</v>
+      </c>
+      <c r="M16" s="16"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46345</v>
+      </c>
+      <c r="M17" s="17"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="59">
-[...5 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="B18" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="16"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="60">
-[...5 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="B19" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="17"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="34" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="B20" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="34" t="s">
-[...20 lines deleted...]
-      <c r="M21" s="45"/>
+      <c r="B21" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="47"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/280562/file/ru/" xr:uid="{57A49B7A-4ECC-4303-ADDE-C3C0F233ADBD}"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/280562/file/ru/" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:IU19"/>
+  <dimension ref="B1:IV19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A19" sqref="A19"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="3" customWidth="1"/>
-    <col min="2" max="255" width="9.140625" style="3"/>
+    <col min="2" max="2" width="107.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="A7" s="53" t="s">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1" s="29"/>
+      <c r="C1" s="23"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B2" s="29"/>
+      <c r="C2" s="23"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="29"/>
+      <c r="C6" s="24"/>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="24"/>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="24"/>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="52"/>
-[...2 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="C9" s="24"/>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="52"/>
-[...2 lines deleted...]
-      <c r="A9" s="53" t="s">
+      <c r="C10" s="24"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B11" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="52"/>
-[...2 lines deleted...]
-      <c r="A10" s="53" t="s">
+      <c r="C11" s="24"/>
+    </row>
+    <row r="12" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="52"/>
-[...8 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="C12" s="24"/>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="23"/>
+      <c r="C14" s="24"/>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B12" s="52"/>
-[...24 lines deleted...]
-      <c r="A19" s="55"/>
+      <c r="C16" s="23"/>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
-    <col min="4" max="5" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="7" max="9" width="9.140625" style="1"/>
+    <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...15 lines deleted...]
-      <c r="B3" s="64" t="s">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="53"/>
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="64" t="s">
+      <c r="D3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="64" t="s">
+      <c r="E3" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="F3" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G3" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="64" t="s">
+      <c r="H3" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="64" t="s">
+      <c r="L3" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="65" t="s">
+      <c r="M3" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="2"/>
-[...36 lines deleted...]
-      <c r="A6" s="8">
+      <c r="N3" s="35"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="35"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B5" s="37">
         <v>1375</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C5" s="37">
         <v>24569</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D5" s="37">
         <v>7922</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E5" s="37">
         <f>'[1]инд_мес_к мес'!$E$7</f>
         <v>3445</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F5" s="37">
         <v>11090</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G5" s="37">
         <v>7294</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H5" s="37">
         <v>12906</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I5" s="37">
         <v>5008</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J5" s="37">
         <v>15323</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K5" s="37">
         <v>13690</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L5" s="37">
         <v>17941</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M5" s="37">
         <v>17117</v>
       </c>
-      <c r="N6" s="2"/>
+      <c r="N5" s="35"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="39">
+        <v>4585</v>
+      </c>
+      <c r="C6" s="39">
+        <v>6415</v>
+      </c>
+      <c r="D6" s="39">
+        <v>16744</v>
+      </c>
+      <c r="E6" s="39">
+        <v>9687</v>
+      </c>
+      <c r="F6" s="39">
+        <v>11602</v>
+      </c>
+      <c r="G6" s="39">
+        <v>7836</v>
+      </c>
+      <c r="H6" s="39">
+        <v>9411</v>
+      </c>
+      <c r="I6" s="39">
+        <v>10703</v>
+      </c>
+      <c r="J6" s="39">
+        <v>18448</v>
+      </c>
+      <c r="K6" s="39">
+        <v>13415</v>
+      </c>
+      <c r="L6" s="39">
+        <v>16722</v>
+      </c>
+      <c r="M6" s="40">
+        <v>20091</v>
+      </c>
+      <c r="N6" s="35"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="6">
+      <c r="A7" s="41">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="42">
+        <v>9649</v>
+      </c>
+      <c r="C7" s="42">
+        <v>9931</v>
+      </c>
+      <c r="D7" s="42">
+        <v>13957</v>
+      </c>
+      <c r="E7" s="43">
+        <v>3879</v>
+      </c>
+      <c r="F7" s="43">
+        <v>7154</v>
+      </c>
+      <c r="G7" s="42">
+        <v>12872</v>
+      </c>
+      <c r="H7" s="42">
+        <v>8321</v>
+      </c>
+      <c r="I7" s="42">
+        <v>9063</v>
+      </c>
+      <c r="J7" s="42">
+        <v>16991</v>
+      </c>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="35"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="35"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="36">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="45">
+        <v>4.2</v>
+      </c>
+      <c r="C9" s="46">
+        <v>1786.8</v>
+      </c>
+      <c r="D9" s="47">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E9" s="45">
+        <v>43.6</v>
+      </c>
+      <c r="F9" s="45">
+        <v>321.3</v>
+      </c>
+      <c r="G9" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="H9" s="45">
+        <v>176.7</v>
+      </c>
+      <c r="I9" s="47">
+        <v>39</v>
+      </c>
+      <c r="J9" s="45">
+        <v>309.39999999999998</v>
+      </c>
+      <c r="K9" s="45">
+        <v>89.5</v>
+      </c>
+      <c r="L9" s="45">
+        <v>129.9</v>
+      </c>
+      <c r="M9" s="45">
+        <v>94.9</v>
+      </c>
+      <c r="N9" s="35"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="38">
         <v>2025</v>
       </c>
-      <c r="B7" s="7">
-[...38 lines deleted...]
-      <c r="A8" s="10">
+      <c r="B10" s="35">
+        <v>26.8</v>
+      </c>
+      <c r="C10" s="35">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="D10" s="35">
+        <v>259.7</v>
+      </c>
+      <c r="E10" s="35">
+        <v>57.6</v>
+      </c>
+      <c r="F10" s="35">
+        <v>120.1</v>
+      </c>
+      <c r="G10" s="35">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="H10" s="35">
+        <v>120.3</v>
+      </c>
+      <c r="I10" s="48">
+        <v>113.5</v>
+      </c>
+      <c r="J10" s="35">
+        <v>118.8</v>
+      </c>
+      <c r="K10" s="35">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="L10" s="35">
+        <v>124.3</v>
+      </c>
+      <c r="M10" s="48">
+        <v>120</v>
+      </c>
+      <c r="N10" s="35"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="41">
         <v>2026</v>
       </c>
-      <c r="B8" s="23">
-[...48 lines deleted...]
-      <c r="A10" s="8">
+      <c r="B11" s="44">
+        <v>45.7</v>
+      </c>
+      <c r="C11" s="44">
+        <v>103.8</v>
+      </c>
+      <c r="D11" s="44">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="E11" s="44">
+        <v>27.7</v>
+      </c>
+      <c r="F11" s="44">
+        <v>180.5</v>
+      </c>
+      <c r="G11" s="44">
+        <v>178.3</v>
+      </c>
+      <c r="H11" s="49">
+        <v>65.2</v>
+      </c>
+      <c r="I11" s="44">
+        <v>107.3</v>
+      </c>
+      <c r="J11" s="44">
+        <v>186.9</v>
+      </c>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="35"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="62"/>
+      <c r="N12" s="35"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="36">
         <v>2024</v>
       </c>
-      <c r="B10" s="13">
-[...135 lines deleted...]
-      <c r="B14" s="13">
+      <c r="B13" s="45">
         <v>39.299999999999997</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C13" s="50">
         <v>401.1</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D13" s="45">
         <v>212.2</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E13" s="45">
         <f>'[1]инд_мес_к мес'!$E$16</f>
         <v>102.9</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F13" s="45">
         <v>114.2</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G13" s="45">
         <v>77.2</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H13" s="47">
         <v>47</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I13" s="45">
         <v>30.7</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J13" s="45">
         <v>40.200000000000003</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K13" s="45">
         <v>51.7</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L13" s="45">
         <v>69.8</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M13" s="45">
         <v>53.9</v>
       </c>
-      <c r="N14" s="2"/>
+      <c r="N13" s="35"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="35">
+        <v>332.2</v>
+      </c>
+      <c r="C14" s="35">
+        <v>25.8</v>
+      </c>
+      <c r="D14" s="35">
+        <v>208.7</v>
+      </c>
+      <c r="E14" s="35">
+        <v>276.8</v>
+      </c>
+      <c r="F14" s="35">
+        <v>102.5</v>
+      </c>
+      <c r="G14" s="35">
+        <v>105.9</v>
+      </c>
+      <c r="H14" s="35">
+        <v>72.7</v>
+      </c>
+      <c r="I14" s="51">
+        <v>212.2</v>
+      </c>
+      <c r="J14" s="35">
+        <v>125.1</v>
+      </c>
+      <c r="K14" s="35">
+        <v>95.1</v>
+      </c>
+      <c r="L14" s="35">
+        <v>91.1</v>
+      </c>
+      <c r="M14" s="48">
+        <v>114</v>
+      </c>
+      <c r="N14" s="35"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A15" s="6">
-[...38 lines deleted...]
-      <c r="N15" s="2"/>
+      <c r="A15" s="41">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="44">
+        <v>196.7</v>
+      </c>
+      <c r="C15" s="49">
+        <v>147</v>
+      </c>
+      <c r="D15" s="52">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E15" s="52">
+        <v>38.4</v>
+      </c>
+      <c r="F15" s="52">
+        <v>57.8</v>
+      </c>
+      <c r="G15" s="52">
+        <v>153.5</v>
+      </c>
+      <c r="H15" s="52">
+        <v>82.6</v>
+      </c>
+      <c r="I15" s="44">
+        <v>77.7</v>
+      </c>
+      <c r="J15" s="52">
+        <v>85.6</v>
+      </c>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
+      <c r="N15" s="35"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="10">
-[...102 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="N16" s="35"/>
+    </row>
+    <row r="17" spans="14:14" x14ac:dyDescent="0.2">
+      <c r="N17" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...2 lines deleted...]
-    <mergeCell ref="A9:M9"/>
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="K3:K4"/>
-[...11 lines deleted...]
-    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
-    <col min="13" max="13" width="10" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...11 lines deleted...]
-      <c r="M2" s="5"/>
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="66"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="64" t="s">
+      <c r="F3" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="64" t="s">
+      <c r="G3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="H3" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="I3" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="64" t="s">
+      <c r="J3" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="64" t="s">
+      <c r="K3" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="64" t="s">
+      <c r="L3" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="M3" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="64" t="s">
-[...42 lines deleted...]
-      <c r="A6" s="8">
+      <c r="N3" s="35"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="35"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B5" s="37">
         <v>1375</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C5" s="37">
         <v>25943</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D5" s="37">
         <v>33865</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E5" s="37">
         <f>'[1]инд_пер_к периоду'!$E$7</f>
         <v>37310</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F5" s="37">
         <v>48399</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G5" s="37">
         <v>55694</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H5" s="37">
         <v>68600</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I5" s="37">
         <v>73608</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J5" s="37">
         <v>88931</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K5" s="37">
         <v>102621</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L5" s="37">
         <v>120563</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M5" s="37">
         <v>137680</v>
       </c>
-      <c r="N6" s="2"/>
+      <c r="N5" s="35"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="39">
+        <v>4585</v>
+      </c>
+      <c r="C6" s="39">
+        <v>11000</v>
+      </c>
+      <c r="D6" s="39">
+        <v>27744</v>
+      </c>
+      <c r="E6" s="39">
+        <v>37431</v>
+      </c>
+      <c r="F6" s="63">
+        <v>49033</v>
+      </c>
+      <c r="G6" s="39">
+        <v>56869</v>
+      </c>
+      <c r="H6" s="39">
+        <v>66279</v>
+      </c>
+      <c r="I6" s="39">
+        <v>76983</v>
+      </c>
+      <c r="J6" s="39">
+        <v>95431</v>
+      </c>
+      <c r="K6" s="39">
+        <v>108846</v>
+      </c>
+      <c r="L6" s="39">
+        <v>125568</v>
+      </c>
+      <c r="M6" s="63">
+        <v>145659</v>
+      </c>
+      <c r="N6" s="35"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="6">
-[...41 lines deleted...]
-      <c r="A8" s="10">
+      <c r="A7" s="41">
         <v>2026</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B7" s="43">
         <v>9649</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C7" s="42">
         <v>19581</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D7" s="43">
         <v>33538</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E7" s="43">
         <v>37417</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F7" s="43">
         <v>44571</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G7" s="42">
         <v>57443</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H7" s="43">
         <v>65764</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I7" s="64">
         <v>74827</v>
       </c>
-      <c r="J8" s="15"/>
-[...3 lines deleted...]
-      <c r="N8" s="2"/>
+      <c r="J7" s="43">
+        <v>91818</v>
+      </c>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="35"/>
+    </row>
+    <row r="8" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="35"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="6"/>
-[...33 lines deleted...]
-      <c r="A11" s="8">
+      <c r="A9" s="36">
         <v>2024</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B9" s="47">
         <v>39.299999999999997</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C9" s="45">
         <v>269.10000000000002</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D9" s="45">
         <v>253.2</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E9" s="45">
         <f>'[1]инд_пер_к периоду'!$E$11</f>
         <v>223.8</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F9" s="45">
         <v>182.8</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G9" s="45">
         <v>154.69999999999999</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H9" s="45">
         <v>107.5</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I9" s="45">
         <v>91.7</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J9" s="45">
         <v>74.7</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K9" s="45">
         <v>70.2</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L9" s="47">
         <v>70</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M9" s="45">
         <v>69.7</v>
       </c>
-      <c r="N11" s="2"/>
+      <c r="N9" s="35"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="35">
+        <v>332.2</v>
+      </c>
+      <c r="C10" s="35">
+        <v>25.8</v>
+      </c>
+      <c r="D10" s="35">
+        <v>81.3</v>
+      </c>
+      <c r="E10" s="51">
+        <v>99.2</v>
+      </c>
+      <c r="F10" s="35">
+        <v>99.9</v>
+      </c>
+      <c r="G10" s="35">
+        <v>100.8</v>
+      </c>
+      <c r="H10" s="35">
+        <v>95.5</v>
+      </c>
+      <c r="I10" s="51">
+        <v>103.3</v>
+      </c>
+      <c r="J10" s="51">
+        <v>105.8</v>
+      </c>
+      <c r="K10" s="35">
+        <v>104.5</v>
+      </c>
+      <c r="L10" s="35">
+        <v>102.5</v>
+      </c>
+      <c r="M10" s="51">
+        <v>114.6</v>
+      </c>
+      <c r="N10" s="35"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="41">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="52">
+        <v>196.7</v>
+      </c>
+      <c r="C11" s="44">
+        <v>167.8</v>
+      </c>
+      <c r="D11" s="52">
+        <v>114.6</v>
+      </c>
+      <c r="E11" s="44">
+        <v>95.1</v>
+      </c>
+      <c r="F11" s="52">
+        <v>86.3</v>
+      </c>
+      <c r="G11" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="H11" s="52">
+        <v>93.9</v>
+      </c>
+      <c r="I11" s="52">
+        <v>91.8</v>
+      </c>
+      <c r="J11" s="52">
+        <v>90.7</v>
+      </c>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="35"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="6">
-[...38 lines deleted...]
-      <c r="N12" s="2"/>
+      <c r="N12" s="35"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="10">
-[...257 lines deleted...]
-      <c r="M28" s="3"/>
+      <c r="N13" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...5 lines deleted...]
-    <mergeCell ref="M3:M4"/>
+  <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:A4"/>
-[...7 lines deleted...]
-    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161104</vt:lpstr>
       <vt:lpstr>Метадеректер 161203</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>