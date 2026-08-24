--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ИНВЕСТИЦИЙ\4.Жанна\Динамика инвестиции и строительство_июнь-26 -\Инвестиции\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA9A19CC-A5F2-464E-B6F5-C2D17D8C6D5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7368DD02-77E8-4A44-B98F-BC6F761E089B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="0" windowWidth="17835" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="Көрсеткіш_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E11" i="2" l="1"/>
   <c r="E6" i="2"/>
   <c r="E14" i="1"/>
   <c r="E6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -245,88 +245,88 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/280562/file/ru/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...7 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистика басқармасы</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7132544434</t>
   </si>
   <si>
-    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті айына %-бен</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">el.nauryzbaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -414,50 +414,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -613,141 +619,141 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/E.Nauryzbaeva/Desktop/&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1080;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;_&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;-24-&#1075;&#1086;&#1090;&#1086;&#1074;&#1086;/&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;/&#1056;&#1059;&#1057;/&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1074;%20&#1078;&#1080;&#1083;&#1080;&#1097;&#1085;&#1086;&#1077;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;%20.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.18.0.51\Setevoi\Users\E.Nauryzbaeva\Desktop\&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1080;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;_&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;-24-&#1075;&#1086;&#1090;&#1086;&#1074;&#1086;\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;\&#1056;&#1059;&#1057;\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1074;%20&#1078;&#1080;&#1083;&#1080;&#1097;&#1085;&#1086;&#1077;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;%20.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="инд_мес_к мес"/>
       <sheetName val="инд_пер_к периоду"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="7">
           <cell r="E7">
             <v>3445</v>
           </cell>
         </row>
         <row r="16">
           <cell r="E16">
             <v>102.9</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="7">
           <cell r="E7">
@@ -1063,77 +1069,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="32">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
@@ -1218,138 +1228,139 @@
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="40"/>
     </row>
     <row r="15" spans="1:11" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K16" s="44"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="K17" s="45"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="57" t="s">
-        <v>71</v>
+      <c r="B18" s="56" t="s">
+        <v>68</v>
       </c>
       <c r="K18" s="44"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="45"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="K20" s="44"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="47" t="s">
-        <v>74</v>
+      <c r="B21" s="58" t="s">
+        <v>73</v>
       </c>
       <c r="K21" s="45"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="48"/>
-      <c r="B22" s="49"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K23" s="45"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="44"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="45"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="32">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>28</v>
@@ -1364,51 +1375,51 @@
       </c>
       <c r="B5" s="36" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="33" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="33" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="33" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="39"/>
       <c r="M11" s="40"/>
@@ -1432,362 +1443,345 @@
       <c r="M13" s="40"/>
     </row>
     <row r="14" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="36" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M17" s="45"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="57" t="s">
-        <v>71</v>
+      <c r="B18" s="56" t="s">
+        <v>68</v>
       </c>
       <c r="M18" s="44"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="47" t="s">
-        <v>74</v>
+      <c r="B21" s="58" t="s">
+        <v>73</v>
       </c>
       <c r="M21" s="45"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="48"/>
-      <c r="B22" s="49"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:IV18"/>
+  <dimension ref="A1:IU19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="9.140625" style="3"/>
+    <col min="1" max="1" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B4" s="54" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="59"/>
+      <c r="B1" s="51"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="59"/>
+      <c r="B2" s="51"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="59"/>
+      <c r="B3" s="59"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="59"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
+      <c r="B5" s="59"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="59"/>
+      <c r="B6" s="52"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="53"/>
-[...3 lines deleted...]
-      <c r="B5" s="54" t="s">
+      <c r="B7" s="52"/>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="C5" s="53"/>
-[...3 lines deleted...]
-      <c r="B6" s="54" t="s">
+      <c r="B8" s="52"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="53"/>
-[...3 lines deleted...]
-      <c r="B7" s="54" t="s">
+      <c r="B9" s="52"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="53"/>
-[...3 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="B10" s="52"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="53"/>
-[...8 lines deleted...]
-      <c r="B10" s="55" t="s">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="C10" s="53"/>
-[...7 lines deleted...]
-      <c r="A12" s="52"/>
       <c r="B12" s="52"/>
-      <c r="C12" s="53"/>
-[...2 lines deleted...]
-      <c r="A13" s="52"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="51"/>
       <c r="B13" s="52"/>
-      <c r="C13" s="52"/>
-[...19 lines deleted...]
-      <c r="B18" s="56"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="51"/>
+      <c r="B14" s="52"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="51"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="57"/>
+      <c r="B17" s="57"/>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:M5"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.140625" style="4"/>
     <col min="7" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="66"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="64"/>
+      <c r="B3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="64" t="s">
+      <c r="D3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="64" t="s">
+      <c r="E3" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="F3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="64" t="s">
+      <c r="H3" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="64" t="s">
+      <c r="L3" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="65" t="s">
+      <c r="M3" s="63" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="66"/>
-[...11 lines deleted...]
-      <c r="M4" s="65"/>
+      <c r="A4" s="64"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="69"/>
-[...10 lines deleted...]
-      <c r="M5" s="69"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2024</v>
       </c>
       <c r="B6" s="9">
         <v>1375</v>
       </c>
       <c r="C6" s="9">
         <v>24569</v>
       </c>
       <c r="D6" s="9">
         <v>7922</v>
       </c>
       <c r="E6" s="9">
         <f>'[1]инд_мес_к мес'!$E$7</f>
         <v>3445</v>
       </c>
       <c r="F6" s="9">
         <v>11090</v>
       </c>
       <c r="G6" s="9">
         <v>7294</v>
       </c>
@@ -1853,74 +1847,76 @@
       </c>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>9649</v>
       </c>
       <c r="C8" s="23">
         <v>9931</v>
       </c>
       <c r="D8" s="23">
         <v>13957</v>
       </c>
       <c r="E8" s="21">
         <v>3879</v>
       </c>
       <c r="F8" s="27">
         <v>7154</v>
       </c>
       <c r="G8" s="23">
         <v>12872</v>
       </c>
-      <c r="H8" s="15"/>
+      <c r="H8" s="23">
+        <v>8321</v>
+      </c>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="60" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="67"/>
+      <c r="A9" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="67"/>
+      <c r="C9" s="67"/>
+      <c r="D9" s="67"/>
+      <c r="E9" s="67"/>
+      <c r="F9" s="67"/>
+      <c r="G9" s="67"/>
+      <c r="H9" s="67"/>
+      <c r="I9" s="67"/>
+      <c r="J9" s="67"/>
+      <c r="K9" s="67"/>
+      <c r="L9" s="67"/>
+      <c r="M9" s="70"/>
       <c r="N9" s="11"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2024</v>
       </c>
       <c r="B10" s="13">
         <v>4.2</v>
       </c>
       <c r="C10" s="18">
         <v>1786.8</v>
       </c>
       <c r="D10" s="14">
         <v>32.200000000000003</v>
       </c>
       <c r="E10" s="13">
         <v>43.6</v>
       </c>
       <c r="F10" s="13">
         <v>321.3</v>
       </c>
       <c r="G10" s="14">
         <v>65.7</v>
       </c>
       <c r="H10" s="13">
@@ -1985,74 +1981,76 @@
       </c>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2026</v>
       </c>
       <c r="B12" s="15">
         <v>45.7</v>
       </c>
       <c r="C12" s="15">
         <v>103.8</v>
       </c>
       <c r="D12" s="15">
         <v>140.30000000000001</v>
       </c>
       <c r="E12" s="15">
         <v>27.7</v>
       </c>
       <c r="F12" s="15">
         <v>180.5</v>
       </c>
       <c r="G12" s="15">
         <v>178.3</v>
       </c>
-      <c r="H12" s="15"/>
+      <c r="H12" s="24">
+        <v>65.2</v>
+      </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="60" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="62"/>
+      <c r="A13" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="68"/>
+      <c r="C13" s="68"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="68"/>
+      <c r="F13" s="68"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="68"/>
+      <c r="I13" s="68"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="M13" s="69"/>
       <c r="N13" s="11"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="8">
         <v>2024</v>
       </c>
       <c r="B14" s="13">
         <v>39.299999999999997</v>
       </c>
       <c r="C14" s="19">
         <v>401.1</v>
       </c>
       <c r="D14" s="13">
         <v>212.2</v>
       </c>
       <c r="E14" s="13">
         <f>'[1]инд_мес_к мес'!$E$16</f>
         <v>102.9</v>
       </c>
       <c r="F14" s="13">
         <v>114.2</v>
       </c>
       <c r="G14" s="13">
         <v>77.2</v>
       </c>
@@ -2118,51 +2116,53 @@
       </c>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2026</v>
       </c>
       <c r="B16" s="15">
         <v>196.7</v>
       </c>
       <c r="C16" s="24">
         <v>147</v>
       </c>
       <c r="D16" s="25">
         <v>79.599999999999994</v>
       </c>
       <c r="E16" s="22">
         <v>38.4</v>
       </c>
       <c r="F16" s="28">
         <v>57.8</v>
       </c>
       <c r="G16" s="29">
         <v>153.5</v>
       </c>
-      <c r="H16" s="15"/>
+      <c r="H16" s="22">
+        <v>82.6</v>
+      </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
@@ -2202,203 +2202,203 @@
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A9:M9"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="H3:H4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O22" sqref="O22"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="66"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="64"/>
+      <c r="B3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="64" t="s">
+      <c r="D3" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="64" t="s">
+      <c r="E3" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="F3" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G3" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="64" t="s">
+      <c r="H3" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="64" t="s">
+      <c r="L3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="M3" s="65" t="s">
+      <c r="M3" s="63" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="66"/>
-[...11 lines deleted...]
-      <c r="M4" s="65"/>
+      <c r="A4" s="64"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="69"/>
-[...10 lines deleted...]
-      <c r="M5" s="69"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2024</v>
       </c>
       <c r="B6" s="9">
         <v>1375</v>
       </c>
       <c r="C6" s="9">
         <v>25943</v>
       </c>
       <c r="D6" s="9">
         <v>33865</v>
       </c>
       <c r="E6" s="9">
         <f>'[1]инд_пер_к периоду'!$E$7</f>
         <v>37310</v>
       </c>
       <c r="F6" s="9">
         <v>48399</v>
       </c>
       <c r="G6" s="9">
         <v>55694</v>
       </c>
@@ -2464,90 +2464,92 @@
       </c>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="21">
         <v>9649</v>
       </c>
       <c r="C8" s="23">
         <v>19581</v>
       </c>
       <c r="D8" s="26">
         <v>33538</v>
       </c>
       <c r="E8" s="21">
         <v>37417</v>
       </c>
       <c r="F8" s="27">
         <v>44571</v>
       </c>
       <c r="G8" s="23">
         <v>57443</v>
       </c>
-      <c r="H8" s="15"/>
+      <c r="H8" s="21">
+        <v>65764</v>
+      </c>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="7"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="60" t="s">
+      <c r="A10" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="60"/>
-[...10 lines deleted...]
-      <c r="M10" s="67"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="70"/>
       <c r="N10" s="11"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="8">
         <v>2024</v>
       </c>
       <c r="B11" s="14">
         <v>39.299999999999997</v>
       </c>
       <c r="C11" s="13">
         <v>269.10000000000002</v>
       </c>
       <c r="D11" s="13">
         <v>253.2</v>
       </c>
       <c r="E11" s="13">
         <f>'[1]инд_пер_к периоду'!$E$11</f>
         <v>223.8</v>
       </c>
       <c r="F11" s="13">
         <v>182.8</v>
       </c>
       <c r="G11" s="13">
         <v>154.69999999999999</v>
       </c>
@@ -2613,51 +2615,53 @@
       </c>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2026</v>
       </c>
       <c r="B13" s="22">
         <v>196.7</v>
       </c>
       <c r="C13" s="15">
         <v>167.8</v>
       </c>
       <c r="D13" s="25">
         <v>114.6</v>
       </c>
       <c r="E13" s="15">
         <v>95.1</v>
       </c>
       <c r="F13" s="28">
         <v>86.3</v>
       </c>
       <c r="G13" s="22">
         <v>95.7</v>
       </c>
-      <c r="H13" s="15"/>
+      <c r="H13" s="22">
+        <v>93.9</v>
+      </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
@@ -2850,66 +2854,66 @@
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A5:M5"/>
-[...4 lines deleted...]
-    <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161104</vt:lpstr>