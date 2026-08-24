--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -5,83 +5,83 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ИНВЕСТИЦИЙ\4.Жанна\Динамика инвестиции и строительство_июнь-26 -\Инвестиции\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4ED49E61-FBF4-493B-BC71-47225045B721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{481017D5-F1E4-4007-BD1C-79AA451C5EEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="593" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5955" yWindow="270" windowWidth="17835" windowHeight="15600" tabRatio="593" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="76">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -120,53 +120,50 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в процентах к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
-    <t>с</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
@@ -213,119 +210,119 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
-    <t>20.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7132544434</t>
   </si>
   <si>
-    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Индексы физического объема инвестиций в основной капитал</t>
   </si>
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
-    <t>24.08.2026г.</t>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">el.nauryzbaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="000.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -402,50 +399,56 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -493,51 +496,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -603,108 +606,115 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\AKTFSRV\Setevoi\&#1048;&#1053;&#1042;&#1045;&#1057;&#1058;&#1048;&#1062;&#1048;&#1049;\&#1048;&#1090;&#1086;&#1075;&#1080;\2024_&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;\04\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1074;%20&#1086;&#1089;&#1085;&#1086;&#1074;&#1085;&#1086;&#1081;%20&#1082;&#1072;&#1087;&#1080;&#1090;&#1072;&#1083;_&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;%2024&#1075;_&#1088;&#1072;&#1081;&#1086;&#1085;&#1099;.xlsx" TargetMode="External"/></Relationships>
@@ -1027,616 +1037,616 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="63" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="63" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="47"/>
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="48" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B2" s="49">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="51" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="52" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B5" s="49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="49" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="50" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="53" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="49" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="50" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="53" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="50" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="53" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="54"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="67" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="68" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="68" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="69" t="s">
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="73" t="s">
         <v>50</v>
       </c>
-      <c r="M15" s="55"/>
-[...2 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="B16" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="57"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="57" t="s">
-[...11 lines deleted...]
-      <c r="M17" s="59"/>
+      <c r="B17" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M18" s="58"/>
+        <v>57</v>
+      </c>
+      <c r="M18" s="57"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B19" s="51" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M19" s="59"/>
+        <v>72</v>
+      </c>
+      <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="M20" s="58"/>
+        <v>54</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="M20" s="57"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="M21" s="59"/>
+        <v>55</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="58"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="61"/>
-      <c r="B22" s="62"/>
+      <c r="A22" s="60"/>
+      <c r="B22" s="61"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="59"/>
+      <c r="M23" s="58"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="58"/>
+      <c r="M24" s="57"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="59"/>
+      <c r="M25" s="58"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="58"/>
+      <c r="M26" s="57"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="63" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="63" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="47"/>
-      <c r="B1" s="71"/>
+      <c r="B1" s="69"/>
     </row>
     <row r="2" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="48" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" s="72">
+        <v>27</v>
+      </c>
+      <c r="B2" s="70">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B3" s="49" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="51" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="52" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B5" s="49" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="49" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="50" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B7" s="53" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="49" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="50" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="53" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="50" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="53" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="54"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="67" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="68" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="68" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="56" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>48</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="M16" s="58"/>
+        <v>50</v>
+      </c>
+      <c r="B16" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="M17" s="59"/>
+        <v>51</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M18" s="58"/>
+        <v>57</v>
+      </c>
+      <c r="M18" s="57"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B19" s="51" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M19" s="59"/>
+        <v>72</v>
+      </c>
+      <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="M20" s="58"/>
+        <v>54</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="M20" s="57"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="M21" s="59"/>
+        <v>55</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="58"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="61"/>
-      <c r="B22" s="62"/>
+      <c r="A22" s="60"/>
+      <c r="B22" s="61"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="59"/>
+      <c r="M23" s="58"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="58"/>
+      <c r="M24" s="57"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="59"/>
+      <c r="M25" s="58"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="58"/>
+      <c r="M26" s="57"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C27" sqref="B27:C28"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="4" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="64"/>
+      <c r="B2" s="63"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="64" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="64" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="64" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="64" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="64" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="65" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="65" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="65" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="64"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="66" t="s">
         <v>69</v>
-      </c>
-[...27 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+      <selection activeCell="H4" sqref="H4:M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="11" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="18" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
@@ -1658,157 +1668,159 @@
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="19">
         <v>2024</v>
       </c>
       <c r="B4" s="20">
         <v>18564</v>
       </c>
       <c r="C4" s="20">
         <v>59347</v>
       </c>
       <c r="D4" s="20">
         <v>52755</v>
       </c>
       <c r="E4" s="20">
         <v>56534</v>
       </c>
       <c r="F4" s="20">
         <v>48734</v>
       </c>
       <c r="G4" s="20">
         <v>57740</v>
       </c>
       <c r="H4" s="20">
-        <v>86659</v>
+        <v>88119</v>
       </c>
       <c r="I4" s="20">
-        <v>102517</v>
+        <v>104147</v>
       </c>
       <c r="J4" s="20">
-        <v>92504</v>
+        <v>94027</v>
       </c>
       <c r="K4" s="20">
-        <v>99077</v>
+        <v>100671</v>
       </c>
       <c r="L4" s="20">
-        <v>89713</v>
+        <v>91206</v>
       </c>
       <c r="M4" s="20">
-        <v>136993</v>
+        <v>138996</v>
       </c>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2025</v>
       </c>
       <c r="B5" s="20">
         <v>35218</v>
       </c>
       <c r="C5" s="20">
         <v>48256</v>
       </c>
       <c r="D5" s="20">
         <v>71780</v>
       </c>
       <c r="E5" s="31">
         <v>55056</v>
       </c>
       <c r="F5" s="31">
         <v>111850</v>
       </c>
       <c r="G5" s="20">
         <v>186783</v>
       </c>
       <c r="H5" s="20">
-        <v>81169</v>
+        <v>81177</v>
       </c>
       <c r="I5" s="31">
-        <v>91799</v>
+        <v>91808</v>
       </c>
       <c r="J5" s="31">
-        <v>125924</v>
+        <v>125934</v>
       </c>
       <c r="K5" s="20">
-        <v>84224</v>
+        <v>84233</v>
       </c>
       <c r="L5" s="31">
-        <v>90258</v>
+        <v>90266</v>
       </c>
       <c r="M5" s="31">
-        <v>246429</v>
+        <v>246445</v>
       </c>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="21">
         <v>2026</v>
       </c>
       <c r="B6" s="39">
         <v>28221</v>
       </c>
       <c r="C6" s="39">
         <v>60457</v>
       </c>
       <c r="D6" s="39">
         <v>64542</v>
       </c>
       <c r="E6" s="39">
         <v>82157</v>
       </c>
       <c r="F6" s="39">
         <v>104737</v>
       </c>
       <c r="G6" s="45">
         <v>202318</v>
       </c>
-      <c r="H6" s="32"/>
+      <c r="H6" s="45">
+        <v>81618</v>
+      </c>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="73" t="s">
+      <c r="A7" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="74"/>
-[...10 lines deleted...]
-      <c r="M7" s="75"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="77"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="36">
         <v>2024</v>
       </c>
       <c r="B8" s="28">
         <v>11.1</v>
       </c>
       <c r="C8" s="25">
         <v>320.60000000000002</v>
       </c>
       <c r="D8" s="26">
         <v>77</v>
       </c>
       <c r="E8" s="29">
         <v>107.4</v>
       </c>
       <c r="F8" s="26">
         <v>86</v>
       </c>
       <c r="G8" s="29">
         <v>118.4</v>
       </c>
       <c r="H8" s="29">
@@ -1873,74 +1885,76 @@
       </c>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="41">
         <v>10.9</v>
       </c>
       <c r="C10" s="42">
         <v>216</v>
       </c>
       <c r="D10" s="40">
         <v>106.5</v>
       </c>
       <c r="E10" s="42">
         <v>127</v>
       </c>
       <c r="F10" s="44">
         <v>125</v>
       </c>
       <c r="G10" s="46">
         <v>191.4</v>
       </c>
-      <c r="H10" s="32"/>
+      <c r="H10" s="46">
+        <v>40.700000000000003</v>
+      </c>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="73" t="s">
+      <c r="A11" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="74"/>
-[...10 lines deleted...]
-      <c r="M11" s="75"/>
+      <c r="B11" s="76"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="I11" s="76"/>
+      <c r="J11" s="76"/>
+      <c r="K11" s="76"/>
+      <c r="L11" s="76"/>
+      <c r="M11" s="77"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="36">
         <v>2024</v>
       </c>
       <c r="B12" s="25">
         <v>61.7</v>
       </c>
       <c r="C12" s="25">
         <v>125.7</v>
       </c>
       <c r="D12" s="29">
         <v>88.9</v>
       </c>
       <c r="E12" s="29">
         <v>107.4</v>
       </c>
       <c r="F12" s="29">
         <v>67.3</v>
       </c>
       <c r="G12" s="29">
         <v>63.7</v>
       </c>
       <c r="H12" s="29">
@@ -2006,51 +2020,53 @@
       </c>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="21">
         <v>2026</v>
       </c>
       <c r="B14" s="40">
         <v>74.900000000000006</v>
       </c>
       <c r="C14" s="42">
         <v>119</v>
       </c>
       <c r="D14" s="40">
         <v>85.9</v>
       </c>
       <c r="E14" s="43">
         <v>143.19999999999999</v>
       </c>
       <c r="F14" s="40">
         <v>87.8</v>
       </c>
       <c r="G14" s="46">
         <v>101.2</v>
       </c>
-      <c r="H14" s="32"/>
+      <c r="H14" s="71">
+        <v>94</v>
+      </c>
       <c r="I14" s="32"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="6"/>
       <c r="C15" s="7"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
@@ -2114,125 +2130,120 @@
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
-    </row>
-[...3 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:M7"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+      <selection activeCell="H4" sqref="H4:M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="11" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="18" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>19</v>
       </c>
@@ -2254,268 +2265,272 @@
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="19">
         <v>2024</v>
       </c>
       <c r="B4" s="20">
         <v>18564</v>
       </c>
       <c r="C4" s="20">
         <v>77912</v>
       </c>
       <c r="D4" s="20">
         <v>130667</v>
       </c>
       <c r="E4" s="20">
         <v>187202</v>
       </c>
       <c r="F4" s="20">
         <v>235935</v>
       </c>
       <c r="G4" s="20">
         <v>293676</v>
       </c>
       <c r="H4" s="20">
-        <v>380334</v>
+        <v>381795</v>
       </c>
       <c r="I4" s="20">
-        <v>482851</v>
+        <v>485942</v>
       </c>
       <c r="J4" s="20">
-        <v>576355</v>
+        <v>579970</v>
       </c>
       <c r="K4" s="20">
-        <v>674432</v>
+        <v>680640</v>
       </c>
       <c r="L4" s="20">
-        <v>764146</v>
+        <v>771847</v>
       </c>
       <c r="M4" s="20">
-        <v>901139</v>
+        <v>910842</v>
       </c>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2025</v>
       </c>
       <c r="B5" s="20">
         <v>35218</v>
       </c>
       <c r="C5" s="20">
         <v>83474</v>
       </c>
       <c r="D5" s="31">
         <v>155253</v>
       </c>
       <c r="E5" s="31">
         <v>210309</v>
       </c>
       <c r="F5" s="20">
         <v>322159</v>
       </c>
       <c r="G5" s="20">
         <v>508942</v>
       </c>
       <c r="H5" s="20">
-        <v>590111</v>
+        <v>590120</v>
       </c>
       <c r="I5" s="31">
-        <v>681910</v>
+        <v>681927</v>
       </c>
       <c r="J5" s="20">
-        <v>807834</v>
+        <v>807861</v>
       </c>
       <c r="K5" s="20">
-        <v>892058</v>
+        <v>892094</v>
       </c>
       <c r="L5" s="31">
-        <v>982316</v>
+        <v>982360</v>
       </c>
       <c r="M5" s="20">
-        <v>1228745</v>
+        <v>1228806</v>
       </c>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="21">
         <v>2026</v>
       </c>
       <c r="B6" s="39">
         <v>28221</v>
       </c>
       <c r="C6" s="39">
         <v>88677</v>
       </c>
       <c r="D6" s="39">
         <v>153220</v>
       </c>
       <c r="E6" s="39">
         <v>235377</v>
       </c>
       <c r="F6" s="39">
         <v>340114</v>
       </c>
       <c r="G6" s="45">
         <v>542431</v>
       </c>
-      <c r="H6" s="32"/>
+      <c r="H6" s="45">
+        <v>624050</v>
+      </c>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="73" t="s">
+      <c r="A7" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="74"/>
-[...10 lines deleted...]
-      <c r="M7" s="75"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="77"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="36">
         <v>2024</v>
       </c>
       <c r="B8" s="25">
         <v>61.7</v>
       </c>
       <c r="C8" s="25">
         <v>100.5</v>
       </c>
       <c r="D8" s="26">
         <v>89.5</v>
       </c>
       <c r="E8" s="29">
         <f>[1]Лист1!$C$8</f>
         <v>94.3</v>
       </c>
       <c r="F8" s="29">
         <v>86.9</v>
       </c>
       <c r="G8" s="26">
         <v>81</v>
       </c>
       <c r="H8" s="29">
         <v>81.3</v>
       </c>
       <c r="I8" s="26">
         <v>87</v>
       </c>
       <c r="J8" s="26">
         <v>87.1</v>
       </c>
       <c r="K8" s="29">
         <v>87.5</v>
       </c>
       <c r="L8" s="29">
         <v>86.1</v>
       </c>
       <c r="M8" s="29">
-        <v>86.6</v>
+        <v>87.6</v>
       </c>
       <c r="N8" s="2"/>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="19">
         <v>2025</v>
       </c>
       <c r="B9" s="5">
         <v>188.9</v>
       </c>
       <c r="C9" s="5">
         <v>106.4</v>
       </c>
       <c r="D9" s="33">
         <v>117.9</v>
       </c>
       <c r="E9" s="33">
         <v>111.1</v>
       </c>
       <c r="F9" s="23">
         <v>134.69999999999999</v>
       </c>
       <c r="G9" s="23">
         <v>171.1</v>
       </c>
       <c r="H9" s="23">
         <v>152.69999999999999</v>
       </c>
       <c r="I9" s="33">
         <v>138.69999999999999</v>
       </c>
       <c r="J9" s="37">
         <v>137.4</v>
       </c>
       <c r="K9" s="23">
         <v>129.1</v>
       </c>
       <c r="L9" s="33">
         <v>125.3</v>
       </c>
       <c r="M9" s="38">
-        <v>132.4</v>
+        <v>132.69999999999999</v>
       </c>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="21">
         <v>2026</v>
       </c>
       <c r="B10" s="40">
         <v>74.900000000000006</v>
       </c>
       <c r="C10" s="40">
         <v>100.1</v>
       </c>
       <c r="D10" s="40">
         <v>93.5</v>
       </c>
       <c r="E10" s="40">
         <v>106.5</v>
       </c>
       <c r="F10" s="40">
         <v>100.3</v>
       </c>
       <c r="G10" s="46">
         <v>100.9</v>
       </c>
-      <c r="H10" s="32"/>
+      <c r="H10" s="71">
+        <v>100</v>
+      </c>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="6"/>
       <c r="C11" s="7"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>