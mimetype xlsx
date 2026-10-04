--- v1 (2026-08-24)
+++ v2 (2026-10-04)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{481017D5-F1E4-4007-BD1C-79AA451C5EEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6BFD4A3-B28E-461B-8245-30227E70EC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5955" yWindow="270" windowWidth="17835" windowHeight="15600" tabRatio="593" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5055" yWindow="60" windowWidth="21300" windowHeight="15540" tabRatio="593" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="76">
   <si>
     <t>январь</t>
@@ -180,53 +179,50 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/280562/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>миллион теңге</t>
@@ -255,74 +251,77 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...7 lines deleted...]
-  <si>
     <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="000.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -399,56 +398,50 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -502,126 +495,93 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -644,84 +604,138 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\AKTFSRV\Setevoi\&#1048;&#1053;&#1042;&#1045;&#1057;&#1058;&#1048;&#1062;&#1048;&#1049;\&#1048;&#1090;&#1086;&#1075;&#1080;\2024_&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;\04\&#1048;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1074;%20&#1086;&#1089;&#1085;&#1086;&#1074;&#1085;&#1086;&#1081;%20&#1082;&#1072;&#1087;&#1080;&#1090;&#1072;&#1083;_&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;%2024&#1075;_&#1088;&#1072;&#1081;&#1086;&#1085;&#1099;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Лист1"/>
@@ -1037,1110 +1051,1126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-[...3 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="49">
+      <c r="B2" s="26">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="26" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="35"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="28" t="s">
         <v>56</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="B16" s="80" t="s">
+      <c r="M18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="M16" s="57"/>
-[...44 lines deleted...]
-      <c r="M21" s="58"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="60"/>
-      <c r="B22" s="61"/>
+      <c r="A22" s="37"/>
+      <c r="B22" s="38"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="58"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="57"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="58"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="57"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="B16:B20">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{DEDE04B1-FACB-41F6-97C5-0A424DC9B43F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-[...3 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="A1" s="24"/>
+      <c r="B1" s="46"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="70">
+      <c r="B2" s="47">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="26" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="28" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="5" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="53" t="s">
+    <row r="8" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="75" t="s">
         <v>61</v>
       </c>
-    </row>
-[...65 lines deleted...]
-      <c r="M15" s="55"/>
+      <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="80" t="s">
+      <c r="B17" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="35"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="M16" s="57"/>
-[...44 lines deleted...]
-      <c r="M21" s="58"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="60"/>
-      <c r="B22" s="61"/>
+      <c r="A22" s="37"/>
+      <c r="B22" s="38"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="58"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="57"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="58"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="57"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="B16:B20">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{1D6D50A8-39EB-4A27-9193-1AA108F653AB}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{45E07D09-AFE9-4E3E-BD7C-0AAC11A1DD0D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="4" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="63"/>
+      <c r="B2" s="40"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="41" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="64" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="41" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="64" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="41" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="64" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="41" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="64" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="42" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="65" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="41"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="41"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="43" t="s">
         <v>68</v>
-      </c>
-[...9 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4:M4"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
-    <col min="6" max="6" width="9.42578125" style="11" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="10" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="13"/>
-[...12 lines deleted...]
-        <v>70</v>
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="17" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="16"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="15"/>
+      <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="J3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="K3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="14" t="s">
+      <c r="L3" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="M3" s="14" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A4" s="19">
+      <c r="A4" s="18">
         <v>2024</v>
       </c>
-      <c r="B4" s="20">
+      <c r="B4" s="19">
         <v>18564</v>
       </c>
-      <c r="C4" s="20">
+      <c r="C4" s="19">
         <v>59347</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="19">
         <v>52755</v>
       </c>
-      <c r="E4" s="20">
+      <c r="E4" s="19">
         <v>56534</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="19">
         <v>48734</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="19">
         <v>57740</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="19">
         <v>88119</v>
       </c>
-      <c r="I4" s="20">
+      <c r="I4" s="19">
         <v>104147</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="19">
         <v>94027</v>
       </c>
-      <c r="K4" s="20">
+      <c r="K4" s="19">
         <v>100671</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="19">
         <v>91206</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="19">
         <v>138996</v>
       </c>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A5" s="19">
+      <c r="A5" s="18">
         <v>2025</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="19">
         <v>35218</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="19">
         <v>48256</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="19">
         <v>71780</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="22">
         <v>55056</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="22">
         <v>111850</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="19">
         <v>186783</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="19">
         <v>81177</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="22">
         <v>91808</v>
       </c>
-      <c r="J5" s="31">
+      <c r="J5" s="22">
         <v>125934</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="19">
         <v>84233</v>
       </c>
-      <c r="L5" s="31">
+      <c r="L5" s="22">
         <v>90266</v>
       </c>
-      <c r="M5" s="31">
+      <c r="M5" s="22">
         <v>246445</v>
       </c>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A6" s="21">
+      <c r="A6" s="20">
         <v>2026</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="49">
         <v>28221</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="49">
         <v>60457</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="49">
         <v>64542</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="49">
         <v>82157</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="49">
         <v>104737</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="50">
         <v>202318</v>
       </c>
-      <c r="H6" s="45">
+      <c r="H6" s="50">
         <v>81618</v>
       </c>
-      <c r="I6" s="32"/>
-[...3 lines deleted...]
-      <c r="M6" s="32"/>
+      <c r="I6" s="50">
+        <v>104982</v>
+      </c>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="75" t="s">
+      <c r="A7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="76"/>
-[...10 lines deleted...]
-      <c r="M7" s="77"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="78"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="36">
+      <c r="A8" s="23">
         <v>2024</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="66">
         <v>11.1</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="52">
         <v>320.60000000000002</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="53">
         <v>77</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="54">
         <v>107.4</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="53">
         <v>86</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="54">
         <v>118.4</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="54">
         <v>149.9</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="54">
         <v>118.8</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="54">
         <v>91.2</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="54">
         <v>107.3</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="54">
         <v>89.7</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="54">
         <v>151.9</v>
       </c>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A9" s="30">
+      <c r="A9" s="21">
         <v>2025</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="67">
         <v>25.7</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="55">
         <v>136.9</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="68">
         <v>148</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="56">
         <v>76.3</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="56">
         <v>203.8</v>
       </c>
-      <c r="G9" s="34">
+      <c r="G9" s="69">
         <v>166.7</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="57">
         <v>43.5</v>
       </c>
-      <c r="I9" s="33">
+      <c r="I9" s="56">
         <v>112.9</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="68">
         <v>137</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="57">
         <v>81.2</v>
       </c>
-      <c r="L9" s="35">
+      <c r="L9" s="70">
         <v>96.7</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="56">
         <v>272.8</v>
       </c>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A10" s="24">
+      <c r="A10" s="20">
         <v>2026</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="71">
         <v>10.9</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="72">
         <v>216</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="60">
         <v>106.5</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="72">
         <v>127</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="73">
         <v>125</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="61">
         <v>191.4</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="61">
         <v>40.700000000000003</v>
       </c>
-      <c r="I10" s="32"/>
-[...3 lines deleted...]
-      <c r="M10" s="32"/>
+      <c r="I10" s="60">
+        <v>126.7</v>
+      </c>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="75" t="s">
+      <c r="A11" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="76"/>
-[...10 lines deleted...]
-      <c r="M11" s="77"/>
+      <c r="B11" s="77"/>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="77"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="77"/>
+      <c r="L11" s="77"/>
+      <c r="M11" s="78"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="36">
+      <c r="A12" s="23">
         <v>2024</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="52">
         <v>61.7</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="52">
         <v>125.7</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="54">
         <v>88.9</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="54">
         <v>107.4</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="54">
         <v>67.3</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="54">
         <v>63.7</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="54">
         <v>83.5</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="54">
         <v>116.9</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="54">
         <v>89.3</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="54">
         <v>91.2</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="54">
         <v>78.3</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="54">
         <v>89.9</v>
       </c>
       <c r="N12" s="2"/>
       <c r="P12" s="1"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="19">
+      <c r="A13" s="21">
         <v>2025</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="55">
         <v>188.9</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="55">
         <v>80.400000000000006</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="56">
         <v>134.30000000000001</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="56">
         <v>95.9</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="56">
         <v>224.8</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="68">
         <v>319</v>
       </c>
-      <c r="H13" s="33">
+      <c r="H13" s="56">
         <v>91.8</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="56">
         <v>87.5</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="56">
         <v>130.5</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="57">
         <v>66.599999999999994</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="56">
         <v>106.8</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="56">
         <v>172.1</v>
       </c>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="21">
+      <c r="A14" s="20">
         <v>2026</v>
       </c>
-      <c r="B14" s="40">
+      <c r="B14" s="60">
         <v>74.900000000000006</v>
       </c>
-      <c r="C14" s="42">
+      <c r="C14" s="72">
         <v>119</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="60">
         <v>85.9</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="74">
         <v>143.19999999999999</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="60">
         <v>87.8</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="61">
         <v>101.2</v>
       </c>
-      <c r="H14" s="71">
+      <c r="H14" s="62">
         <v>94</v>
       </c>
-      <c r="I14" s="32"/>
-[...3 lines deleted...]
-      <c r="M14" s="32"/>
+      <c r="I14" s="60">
+        <v>104.9</v>
+      </c>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
-      <c r="B15" s="6"/>
-[...10 lines deleted...]
-      <c r="M15" s="8"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
-      <c r="B16" s="9"/>
-[...10 lines deleted...]
-      <c r="M16" s="9"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
-      <c r="B17" s="9"/>
-[...10 lines deleted...]
-      <c r="M17" s="9"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
-      <c r="B18" s="9"/>
-[...10 lines deleted...]
-      <c r="M18" s="9"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
-      <c r="G19" s="10"/>
-      <c r="H19" s="10"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
@@ -2149,462 +2179,466 @@
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:M7"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H4" sqref="H4:M4"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
-    <col min="6" max="6" width="9.42578125" style="11" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="10" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="17"/>
-[...12 lines deleted...]
-        <v>71</v>
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="17" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="16"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="15"/>
+      <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D3" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E3" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="F3" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="G3" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H3" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I3" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="J3" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="K3" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="14" t="s">
+      <c r="L3" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="M3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A4" s="19">
+      <c r="A4" s="18">
         <v>2024</v>
       </c>
-      <c r="B4" s="20">
+      <c r="B4" s="19">
         <v>18564</v>
       </c>
-      <c r="C4" s="20">
+      <c r="C4" s="19">
         <v>77912</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="19">
         <v>130667</v>
       </c>
-      <c r="E4" s="20">
+      <c r="E4" s="19">
         <v>187202</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="19">
         <v>235935</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="19">
         <v>293676</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="19">
         <v>381795</v>
       </c>
-      <c r="I4" s="20">
+      <c r="I4" s="19">
         <v>485942</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="19">
         <v>579970</v>
       </c>
-      <c r="K4" s="20">
+      <c r="K4" s="19">
         <v>680640</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="19">
         <v>771847</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="19">
         <v>910842</v>
       </c>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A5" s="19">
+      <c r="A5" s="18">
         <v>2025</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="19">
         <v>35218</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="19">
         <v>83474</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="22">
         <v>155253</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="22">
         <v>210309</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="19">
         <v>322159</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="19">
         <v>508942</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="19">
         <v>590120</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="22">
         <v>681927</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="19">
         <v>807861</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="19">
         <v>892094</v>
       </c>
-      <c r="L5" s="31">
+      <c r="L5" s="22">
         <v>982360</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="19">
         <v>1228806</v>
       </c>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A6" s="21">
+      <c r="A6" s="20">
         <v>2026</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="49">
         <v>28221</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="49">
         <v>88677</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="49">
         <v>153220</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="49">
         <v>235377</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="49">
         <v>340114</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="50">
         <v>542431</v>
       </c>
-      <c r="H6" s="45">
+      <c r="H6" s="50">
         <v>624050</v>
       </c>
-      <c r="I6" s="32"/>
-[...3 lines deleted...]
-      <c r="M6" s="32"/>
+      <c r="I6" s="50">
+        <v>729031</v>
+      </c>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="75" t="s">
+      <c r="A7" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="76"/>
-[...10 lines deleted...]
-      <c r="M7" s="77"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="78"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="36">
+      <c r="A8" s="23">
         <v>2024</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="52">
         <v>61.7</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="52">
         <v>100.5</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="53">
         <v>89.5</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="54">
         <f>[1]Лист1!$C$8</f>
         <v>94.3</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="54">
         <v>86.9</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="53">
         <v>81</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="54">
         <v>81.3</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="53">
         <v>87</v>
       </c>
-      <c r="J8" s="26">
+      <c r="J8" s="53">
         <v>87.1</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="54">
         <v>87.5</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="54">
         <v>86.1</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="54">
         <v>87.6</v>
       </c>
       <c r="N8" s="2"/>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A9" s="19">
+      <c r="A9" s="21">
         <v>2025</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="55">
         <v>188.9</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="55">
         <v>106.4</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="56">
         <v>117.9</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="56">
         <v>111.1</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="57">
         <v>134.69999999999999</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="57">
         <v>171.1</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="57">
         <v>152.69999999999999</v>
       </c>
-      <c r="I9" s="33">
+      <c r="I9" s="56">
         <v>138.69999999999999</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="58">
         <v>137.4</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="57">
         <v>129.1</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="56">
         <v>125.3</v>
       </c>
-      <c r="M9" s="38">
+      <c r="M9" s="59">
         <v>132.69999999999999</v>
       </c>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A10" s="21">
+      <c r="A10" s="20">
         <v>2026</v>
       </c>
-      <c r="B10" s="40">
+      <c r="B10" s="60">
         <v>74.900000000000006</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="60">
         <v>100.1</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="60">
         <v>93.5</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="60">
         <v>106.5</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="60">
         <v>100.3</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="61">
         <v>100.9</v>
       </c>
-      <c r="H10" s="71">
+      <c r="H10" s="62">
         <v>100</v>
       </c>
-      <c r="I10" s="32"/>
-[...3 lines deleted...]
-      <c r="M10" s="32"/>
+      <c r="I10" s="62">
+        <v>101</v>
+      </c>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
-      <c r="B11" s="6"/>
-[...10 lines deleted...]
-      <c r="M11" s="8"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
-      <c r="B12" s="9"/>
-[...10 lines deleted...]
-      <c r="M12" s="9"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
-      <c r="B13" s="9"/>
-[...10 lines deleted...]
-      <c r="M13" s="9"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
-      <c r="B14" s="9"/>
-[...10 lines deleted...]
-      <c r="M14" s="9"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
-      <c r="G15" s="10"/>
-      <c r="H15" s="10"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>