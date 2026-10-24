--- v2 (2026-10-04)
+++ v3 (2026-10-24)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_сентябрь-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6BFD4A3-B28E-461B-8245-30227E70EC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFA4432B-B1D4-4D64-AA17-98F4FC22C95F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5055" yWindow="60" windowWidth="21300" windowHeight="15540" tabRatio="593" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3705" yWindow="570" windowWidth="24675" windowHeight="14520" tabRatio="593" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E8" i="2" l="1"/>
+  <c r="E9" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="76">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
@@ -251,137 +252,107 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...10 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>19.11.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="000.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...16 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -395,50 +366,56 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -484,230 +461,226 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
@@ -1051,1788 +1024,1595 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="39" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="24"/>
-[...3 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="26">
+      <c r="B2" s="6">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="8" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="27" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="27" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="10" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="31"/>
-[...3 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="B11" s="11"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="M12" s="32"/>
-[...2 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="M13" s="32"/>
-[...2 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="75" t="s">
+      <c r="B14" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="12"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="M14" s="32"/>
-[...17 lines deleted...]
-      <c r="M16" s="34"/>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="64" t="s">
+      <c r="B17" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="M17" s="35"/>
-[...14 lines deleted...]
-      <c r="B19" s="28" t="s">
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="M19" s="35"/>
-[...17 lines deleted...]
-      <c r="M21" s="35"/>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="37"/>
-      <c r="B22" s="38"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="35"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="34"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="35"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="34"/>
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B16:B20">
     <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{DEDE04B1-FACB-41F6-97C5-0A424DC9B43F}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="39" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="24"/>
-[...3 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="A1" s="4"/>
+      <c r="B1" s="26"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="47">
+      <c r="B2" s="27">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="27" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="10" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="27" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="10" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="31"/>
-[...3 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="B11" s="11"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="M12" s="32"/>
-[...2 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="M13" s="32"/>
-[...2 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="75" t="s">
+      <c r="B14" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="12"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="M14" s="32"/>
-[...17 lines deleted...]
-      <c r="M16" s="34"/>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="64" t="s">
+      <c r="B17" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="M17" s="35"/>
-[...14 lines deleted...]
-      <c r="B19" s="28" t="s">
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="M19" s="35"/>
-[...17 lines deleted...]
-      <c r="M21" s="35"/>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="37"/>
-      <c r="B22" s="38"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="35"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="34"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="35"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="34"/>
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B16:B20">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{45E07D09-AFE9-4E3E-BD7C-0AAC11A1DD0D}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="9.140625" style="4"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="40"/>
+      <c r="B2" s="20"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="41"/>
+      <c r="B11" s="21"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="41"/>
+      <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="41"/>
+      <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="23" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+      <selection activeCell="A8" sqref="A8:M8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="3" max="3" width="9.42578125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="9.140625" style="1"/>
+    <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
+    <col min="15" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="79"/>
-[...25 lines deleted...]
-      <c r="M2" s="17" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A4" s="78" t="s">
         <v>69</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="A4" s="18">
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="71"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A5" s="69">
         <v>2024</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B5" s="70">
         <v>18564</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C5" s="70">
         <v>59347</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D5" s="70">
         <v>52755</v>
       </c>
-      <c r="E4" s="19">
+      <c r="E5" s="70">
         <v>56534</v>
       </c>
-      <c r="F4" s="19">
+      <c r="F5" s="70">
         <v>48734</v>
       </c>
-      <c r="G4" s="19">
+      <c r="G5" s="70">
         <v>57740</v>
       </c>
-      <c r="H4" s="19">
+      <c r="H5" s="70">
         <v>88119</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I5" s="70">
         <v>104147</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J5" s="70">
         <v>94027</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K5" s="70">
         <v>100671</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L5" s="70">
         <v>91206</v>
       </c>
-      <c r="M4" s="19">
+      <c r="M5" s="70">
         <v>138996</v>
       </c>
-      <c r="N4" s="2"/>
-[...2 lines deleted...]
-      <c r="A5" s="18">
+      <c r="N5" s="71"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="37">
         <v>2025</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B6" s="38">
         <v>35218</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C6" s="38">
         <v>48256</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D6" s="38">
         <v>71780</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E6" s="39">
         <v>55056</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F6" s="39">
         <v>111850</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G6" s="38">
         <v>186783</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H6" s="38">
         <v>81177</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I6" s="39">
         <v>91808</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J6" s="39">
         <v>125934</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K6" s="38">
         <v>84233</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L6" s="39">
         <v>90266</v>
       </c>
-      <c r="M5" s="22">
+      <c r="M6" s="39">
         <v>246445</v>
       </c>
-      <c r="N5" s="2"/>
-[...2 lines deleted...]
-      <c r="A6" s="20">
+      <c r="N6" s="71"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="40">
         <v>2026</v>
       </c>
-      <c r="B6" s="49">
+      <c r="B7" s="41">
         <v>28221</v>
       </c>
-      <c r="C6" s="49">
+      <c r="C7" s="41">
         <v>60457</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D7" s="41">
         <v>64542</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E7" s="41">
         <v>82157</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F7" s="41">
         <v>104737</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G7" s="42">
         <v>202318</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H7" s="42">
         <v>81618</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I7" s="42">
         <v>104982</v>
       </c>
-      <c r="J6" s="51"/>
-[...6 lines deleted...]
-      <c r="A7" s="76" t="s">
+      <c r="J7" s="43">
+        <v>151275</v>
+      </c>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="71"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="77"/>
-[...14 lines deleted...]
-      <c r="A8" s="23">
+      <c r="B8" s="75"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="71"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="44">
         <v>2024</v>
       </c>
-      <c r="B8" s="66">
+      <c r="B9" s="45">
         <v>11.1</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C9" s="46">
         <v>320.60000000000002</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D9" s="47">
         <v>77</v>
       </c>
-      <c r="E8" s="54">
+      <c r="E9" s="48">
         <v>107.4</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F9" s="47">
         <v>86</v>
       </c>
-      <c r="G8" s="54">
+      <c r="G9" s="48">
         <v>118.4</v>
       </c>
-      <c r="H8" s="54">
+      <c r="H9" s="48">
         <v>149.9</v>
       </c>
-      <c r="I8" s="54">
+      <c r="I9" s="48">
         <v>118.8</v>
       </c>
-      <c r="J8" s="54">
+      <c r="J9" s="48">
         <v>91.2</v>
       </c>
-      <c r="K8" s="54">
+      <c r="K9" s="48">
         <v>107.3</v>
       </c>
-      <c r="L8" s="54">
+      <c r="L9" s="48">
         <v>89.7</v>
       </c>
-      <c r="M8" s="54">
+      <c r="M9" s="48">
         <v>151.9</v>
       </c>
-      <c r="N8" s="2"/>
-[...2 lines deleted...]
-      <c r="A9" s="21">
+      <c r="N9" s="71"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A10" s="49">
         <v>2025</v>
       </c>
-      <c r="B9" s="67">
+      <c r="B10" s="50">
         <v>25.7</v>
       </c>
-      <c r="C9" s="55">
+      <c r="C10" s="51">
         <v>136.9</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D10" s="52">
         <v>148</v>
       </c>
-      <c r="E9" s="56">
+      <c r="E10" s="53">
         <v>76.3</v>
       </c>
-      <c r="F9" s="56">
+      <c r="F10" s="53">
         <v>203.8</v>
       </c>
-      <c r="G9" s="69">
+      <c r="G10" s="54">
         <v>166.7</v>
       </c>
-      <c r="H9" s="57">
+      <c r="H10" s="55">
         <v>43.5</v>
       </c>
-      <c r="I9" s="56">
+      <c r="I10" s="53">
         <v>112.9</v>
       </c>
-      <c r="J9" s="68">
+      <c r="J10" s="52">
         <v>137</v>
       </c>
-      <c r="K9" s="57">
+      <c r="K10" s="55">
         <v>81.2</v>
       </c>
-      <c r="L9" s="70">
+      <c r="L10" s="56">
         <v>96.7</v>
       </c>
-      <c r="M9" s="56">
+      <c r="M10" s="53">
         <v>272.8</v>
       </c>
-      <c r="N9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="20">
+      <c r="N10" s="71"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="40">
         <v>2026</v>
       </c>
-      <c r="B10" s="71">
+      <c r="B11" s="57">
         <v>10.9</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C11" s="58">
         <v>216</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D11" s="59">
         <v>106.5</v>
       </c>
-      <c r="E10" s="72">
+      <c r="E11" s="58">
         <v>127</v>
       </c>
-      <c r="F10" s="73">
+      <c r="F11" s="60">
         <v>125</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G11" s="61">
         <v>191.4</v>
       </c>
-      <c r="H10" s="61">
+      <c r="H11" s="61">
         <v>40.700000000000003</v>
       </c>
-      <c r="I10" s="60">
+      <c r="I11" s="59">
         <v>126.7</v>
       </c>
-      <c r="J10" s="51"/>
-[...6 lines deleted...]
-      <c r="A11" s="76" t="s">
+      <c r="J11" s="62">
+        <v>143.5</v>
+      </c>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="71"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="77"/>
-[...14 lines deleted...]
-      <c r="A12" s="23">
+      <c r="B12" s="75"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="75"/>
+      <c r="H12" s="75"/>
+      <c r="I12" s="75"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
+      <c r="L12" s="75"/>
+      <c r="M12" s="76"/>
+      <c r="N12" s="71"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="44">
         <v>2024</v>
       </c>
-      <c r="B12" s="52">
+      <c r="B13" s="46">
         <v>61.7</v>
       </c>
-      <c r="C12" s="52">
+      <c r="C13" s="46">
         <v>125.7</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D13" s="48">
         <v>88.9</v>
       </c>
-      <c r="E12" s="54">
+      <c r="E13" s="48">
         <v>107.4</v>
       </c>
-      <c r="F12" s="54">
+      <c r="F13" s="48">
         <v>67.3</v>
       </c>
-      <c r="G12" s="54">
+      <c r="G13" s="48">
         <v>63.7</v>
       </c>
-      <c r="H12" s="54">
+      <c r="H13" s="48">
         <v>83.5</v>
       </c>
-      <c r="I12" s="54">
+      <c r="I13" s="48">
         <v>116.9</v>
       </c>
-      <c r="J12" s="54">
+      <c r="J13" s="48">
         <v>89.3</v>
       </c>
-      <c r="K12" s="54">
+      <c r="K13" s="48">
         <v>91.2</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L13" s="48">
         <v>78.3</v>
       </c>
-      <c r="M12" s="54">
+      <c r="M13" s="48">
         <v>89.9</v>
       </c>
-      <c r="N12" s="2"/>
-[...3 lines deleted...]
-      <c r="A13" s="21">
+      <c r="N13" s="71"/>
+      <c r="P13" s="72"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A14" s="49">
         <v>2025</v>
       </c>
-      <c r="B13" s="55">
+      <c r="B14" s="51">
         <v>188.9</v>
       </c>
-      <c r="C13" s="55">
+      <c r="C14" s="51">
         <v>80.400000000000006</v>
       </c>
-      <c r="D13" s="56">
+      <c r="D14" s="53">
         <v>134.30000000000001</v>
       </c>
-      <c r="E13" s="56">
+      <c r="E14" s="53">
         <v>95.9</v>
       </c>
-      <c r="F13" s="56">
+      <c r="F14" s="53">
         <v>224.8</v>
       </c>
-      <c r="G13" s="68">
+      <c r="G14" s="52">
         <v>319</v>
       </c>
-      <c r="H13" s="56">
+      <c r="H14" s="53">
         <v>91.8</v>
       </c>
-      <c r="I13" s="56">
+      <c r="I14" s="53">
         <v>87.5</v>
       </c>
-      <c r="J13" s="56">
+      <c r="J14" s="53">
         <v>130.5</v>
       </c>
-      <c r="K13" s="57">
+      <c r="K14" s="55">
         <v>66.599999999999994</v>
       </c>
-      <c r="L13" s="56">
+      <c r="L14" s="53">
         <v>106.8</v>
       </c>
-      <c r="M13" s="56">
+      <c r="M14" s="53">
         <v>172.1</v>
       </c>
-      <c r="N13" s="3"/>
-[...2 lines deleted...]
-      <c r="A14" s="20">
+      <c r="N14" s="71"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A15" s="40">
         <v>2026</v>
       </c>
-      <c r="B14" s="60">
+      <c r="B15" s="59">
         <v>74.900000000000006</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C15" s="58">
         <v>119</v>
       </c>
-      <c r="D14" s="60">
+      <c r="D15" s="59">
         <v>85.9</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E15" s="63">
         <v>143.19999999999999</v>
       </c>
-      <c r="F14" s="60">
+      <c r="F15" s="59">
         <v>87.8</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G15" s="61">
         <v>101.2</v>
       </c>
-      <c r="H14" s="62">
+      <c r="H15" s="64">
         <v>94</v>
       </c>
-      <c r="I14" s="60">
+      <c r="I15" s="59">
         <v>104.9</v>
       </c>
-      <c r="J14" s="51"/>
-[...17 lines deleted...]
-      <c r="M15" s="7"/>
+      <c r="J15" s="62">
+        <v>111.6</v>
+      </c>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A16" s="4"/>
-[...83 lines deleted...]
-      <c r="M21" s="4"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="G20" s="68"/>
+      <c r="H20" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A11:M11"/>
+  <mergeCells count="4">
+    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="3" max="3" width="9.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="9.140625" style="1"/>
+    <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
+    <col min="15" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="80" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="80"/>
-[...25 lines deleted...]
-      <c r="M2" s="17" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:16" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="3" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-      <c r="A4" s="18">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A5" s="69">
         <v>2024</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B5" s="70">
         <v>18564</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C5" s="70">
         <v>77912</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D5" s="70">
         <v>130667</v>
       </c>
-      <c r="E4" s="19">
+      <c r="E5" s="70">
         <v>187202</v>
       </c>
-      <c r="F4" s="19">
+      <c r="F5" s="70">
         <v>235935</v>
       </c>
-      <c r="G4" s="19">
+      <c r="G5" s="70">
         <v>293676</v>
       </c>
-      <c r="H4" s="19">
+      <c r="H5" s="70">
         <v>381795</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I5" s="70">
         <v>485942</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J5" s="70">
         <v>579970</v>
       </c>
-      <c r="K4" s="19">
+      <c r="K5" s="70">
         <v>680640</v>
       </c>
-      <c r="L4" s="19">
+      <c r="L5" s="70">
         <v>771847</v>
       </c>
-      <c r="M4" s="19">
+      <c r="M5" s="70">
         <v>910842</v>
       </c>
-      <c r="N4" s="2"/>
-[...2 lines deleted...]
-      <c r="A5" s="18">
+      <c r="N5" s="71"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="37">
         <v>2025</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B6" s="38">
         <v>35218</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C6" s="38">
         <v>83474</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D6" s="39">
         <v>155253</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E6" s="39">
         <v>210309</v>
       </c>
-      <c r="F5" s="19">
+      <c r="F6" s="38">
         <v>322159</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G6" s="38">
         <v>508942</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H6" s="38">
         <v>590120</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I6" s="39">
         <v>681927</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J6" s="38">
         <v>807861</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K6" s="38">
         <v>892094</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L6" s="39">
         <v>982360</v>
       </c>
-      <c r="M5" s="19">
+      <c r="M6" s="38">
         <v>1228806</v>
       </c>
-      <c r="N5" s="2"/>
-[...2 lines deleted...]
-      <c r="A6" s="20">
+      <c r="N6" s="71"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="40">
         <v>2026</v>
       </c>
-      <c r="B6" s="49">
+      <c r="B7" s="41">
         <v>28221</v>
       </c>
-      <c r="C6" s="49">
+      <c r="C7" s="41">
         <v>88677</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D7" s="41">
         <v>153220</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E7" s="41">
         <v>235377</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F7" s="41">
         <v>340114</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G7" s="42">
         <v>542431</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H7" s="42">
         <v>624050</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I7" s="42">
         <v>729031</v>
       </c>
-      <c r="J6" s="51"/>
-[...6 lines deleted...]
-      <c r="A7" s="76" t="s">
+      <c r="J7" s="43">
+        <v>880306</v>
+      </c>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="71"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="77"/>
-[...14 lines deleted...]
-      <c r="A8" s="23">
+      <c r="B8" s="75"/>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="71"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="44">
         <v>2024</v>
       </c>
-      <c r="B8" s="52">
+      <c r="B9" s="46">
         <v>61.7</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C9" s="46">
         <v>100.5</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D9" s="47">
         <v>89.5</v>
       </c>
-      <c r="E8" s="54">
+      <c r="E9" s="48">
         <f>[1]Лист1!$C$8</f>
         <v>94.3</v>
       </c>
-      <c r="F8" s="54">
+      <c r="F9" s="48">
         <v>86.9</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G9" s="47">
         <v>81</v>
       </c>
-      <c r="H8" s="54">
+      <c r="H9" s="48">
         <v>81.3</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I9" s="47">
         <v>87</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J9" s="47">
         <v>87.1</v>
       </c>
-      <c r="K8" s="54">
+      <c r="K9" s="48">
         <v>87.5</v>
       </c>
-      <c r="L8" s="54">
+      <c r="L9" s="48">
         <v>86.1</v>
       </c>
-      <c r="M8" s="54">
+      <c r="M9" s="48">
         <v>87.6</v>
       </c>
-      <c r="N8" s="2"/>
-[...3 lines deleted...]
-      <c r="A9" s="21">
+      <c r="N9" s="71"/>
+      <c r="P9" s="72"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A10" s="49">
         <v>2025</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B10" s="51">
         <v>188.9</v>
       </c>
-      <c r="C9" s="55">
+      <c r="C10" s="51">
         <v>106.4</v>
       </c>
-      <c r="D9" s="56">
+      <c r="D10" s="53">
         <v>117.9</v>
       </c>
-      <c r="E9" s="56">
+      <c r="E10" s="53">
         <v>111.1</v>
       </c>
-      <c r="F9" s="57">
+      <c r="F10" s="55">
         <v>134.69999999999999</v>
       </c>
-      <c r="G9" s="57">
+      <c r="G10" s="55">
         <v>171.1</v>
       </c>
-      <c r="H9" s="57">
+      <c r="H10" s="55">
         <v>152.69999999999999</v>
       </c>
-      <c r="I9" s="56">
+      <c r="I10" s="53">
         <v>138.69999999999999</v>
       </c>
-      <c r="J9" s="58">
+      <c r="J10" s="73">
         <v>137.4</v>
       </c>
-      <c r="K9" s="57">
+      <c r="K10" s="55">
         <v>129.1</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L10" s="53">
         <v>125.3</v>
       </c>
-      <c r="M9" s="59">
+      <c r="M10" s="73">
         <v>132.69999999999999</v>
       </c>
-      <c r="N9" s="3"/>
-[...2 lines deleted...]
-      <c r="A10" s="20">
+      <c r="N10" s="71"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="40">
         <v>2026</v>
       </c>
-      <c r="B10" s="60">
+      <c r="B11" s="59">
         <v>74.900000000000006</v>
       </c>
-      <c r="C10" s="60">
+      <c r="C11" s="59">
         <v>100.1</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D11" s="59">
         <v>93.5</v>
       </c>
-      <c r="E10" s="60">
+      <c r="E11" s="59">
         <v>106.5</v>
       </c>
-      <c r="F10" s="60">
+      <c r="F11" s="59">
         <v>100.3</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G11" s="61">
         <v>100.9</v>
       </c>
-      <c r="H10" s="62">
+      <c r="H11" s="64">
         <v>100</v>
       </c>
-      <c r="I10" s="62">
+      <c r="I11" s="64">
         <v>101</v>
       </c>
-      <c r="J10" s="51"/>
-[...17 lines deleted...]
-      <c r="M11" s="7"/>
+      <c r="J11" s="62">
+        <v>102.7</v>
+      </c>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="4"/>
-[...11 lines deleted...]
-      <c r="M12" s="8"/>
+      <c r="B12" s="65"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="4"/>
-[...11 lines deleted...]
-      <c r="M13" s="8"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="4"/>
-[...11 lines deleted...]
-      <c r="M14" s="8"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="4"/>
-[...10 lines deleted...]
-      <c r="M15" s="4"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A16" s="4"/>
-[...178 lines deleted...]
-      <c r="M28" s="4"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161101</vt:lpstr>
       <vt:lpstr>Метаданные 161201</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>